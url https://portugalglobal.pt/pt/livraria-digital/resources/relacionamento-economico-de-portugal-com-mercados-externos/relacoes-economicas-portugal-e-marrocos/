--- v0 (2026-04-16)
+++ v1 (2026-05-27)
@@ -1,161 +1,162 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\Marrocos\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{65A555EF-6F49-4845-A513-9C552C66551C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3990FCC9-9F09-494C-930E-3C89E0C009E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Marrocos" sheetId="75" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Marrocos!$A$1:$K$407</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Marrocos!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8">
-    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=iacardoso;Initial Catalog=ComercioExterno;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8" saveData="1">
+    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=iacardoso;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
-  <connection id="2" xr16:uid="{00000000-0015-0000-FFFF-FFFF01000000}" keepAlive="1" name="Connection1" type="5" refreshedVersion="3">
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="2" xr16:uid="{00000000-0015-0000-FFFF-FFFF01000000}" keepAlive="1" name="Connection1" type="5" refreshedVersion="3" saveData="1">
+    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
-  <connection id="3" xr16:uid="{00000000-0015-0000-FFFF-FFFF02000000}" keepAlive="1" name="Connection10" type="5" refreshedVersion="3">
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="3" xr16:uid="{00000000-0015-0000-FFFF-FFFF02000000}" keepAlive="1" name="Connection10" type="5" refreshedVersion="3" saveData="1">
+    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
-  <connection id="4" xr16:uid="{00000000-0015-0000-FFFF-FFFF03000000}" keepAlive="1" name="Connection2" type="5" refreshedVersion="3">
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="4" xr16:uid="{00000000-0015-0000-FFFF-FFFF03000000}" keepAlive="1" name="Connection2" type="5" refreshedVersion="3" saveData="1">
+    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
-  <connection id="5" xr16:uid="{00000000-0015-0000-FFFF-FFFF04000000}" keepAlive="1" name="Connection3" type="5" refreshedVersion="3">
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="5" xr16:uid="{00000000-0015-0000-FFFF-FFFF04000000}" keepAlive="1" name="Connection3" type="5" refreshedVersion="3" saveData="1">
+    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
-  <connection id="6" xr16:uid="{00000000-0015-0000-FFFF-FFFF05000000}" keepAlive="1" name="Connection4" type="5" refreshedVersion="4">
-    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;Initial Catalog=ComercioExterno;Data Source=sicorp41;Impersonation Level=Impersonate;Mode=ReadWrite;Protection Level=Pkt Privacy;Extended Properties=&quot;Client Cache Size=25&quot;;Auto Synch Period=10000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="6" xr16:uid="{00000000-0015-0000-FFFF-FFFF05000000}" keepAlive="1" name="Connection4" type="5" refreshedVersion="4" saveData="1">
+    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=Sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Extended Properties=&quot;Client Cache Size=25&quot;;Auto Synch Period=10000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
-  <connection id="7" xr16:uid="{00000000-0015-0000-FFFF-FFFF06000000}" keepAlive="1" name="Connection5" type="5" refreshedVersion="3">
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;Initial Catalog=ComercioExterno;Data Source=sicorp41;Impersonation Level=Impersonate;Mode=ReadWrite;Protection Level=Pkt Privacy;Extended Properties=&quot;Client Cache Size=25&quot;;Auto Synch Period=10000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="7" xr16:uid="{00000000-0015-0000-FFFF-FFFF06000000}" keepAlive="1" name="Connection5" type="5" refreshedVersion="3" saveData="1">
+    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=Sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Extended Properties=&quot;Client Cache Size=25&quot;;Auto Synch Period=10000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
-  <connection id="8" xr16:uid="{00000000-0015-0000-FFFF-FFFF07000000}" keepAlive="1" name="Connection6" type="5" refreshedVersion="3">
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;Initial Catalog=ComercioExterno;Data Source=sicorp41;Impersonation Level=Impersonate;Mode=ReadWrite;Protection Level=Pkt Privacy;Extended Properties=&quot;Client Cache Size=25&quot;;Auto Synch Period=10000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="8" xr16:uid="{00000000-0015-0000-FFFF-FFFF07000000}" keepAlive="1" name="Connection6" type="5" refreshedVersion="3" saveData="1">
+    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=Sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Extended Properties=&quot;Client Cache Size=25&quot;;Auto Synch Period=10000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
-  <connection id="9" xr16:uid="{00000000-0015-0000-FFFF-FFFF08000000}" keepAlive="1" name="Connection7" type="5" refreshedVersion="3">
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="9" xr16:uid="{00000000-0015-0000-FFFF-FFFF08000000}" keepAlive="1" name="Connection7" type="5" refreshedVersion="3" saveData="1">
+    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
-  <connection id="10" xr16:uid="{00000000-0015-0000-FFFF-FFFF09000000}" keepAlive="1" name="Connection8" type="5" refreshedVersion="3">
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="10" xr16:uid="{00000000-0015-0000-FFFF-FFFF09000000}" keepAlive="1" name="Connection8" type="5" refreshedVersion="3" saveData="1">
+    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
-  <connection id="11" xr16:uid="{00000000-0015-0000-FFFF-FFFF0A000000}" keepAlive="1" name="Connection9" type="5" refreshedVersion="3">
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="11" xr16:uid="{00000000-0015-0000-FFFF-FFFF0A000000}" keepAlive="1" name="Connection9" type="5" refreshedVersion="3" saveData="1">
+    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="493" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="505" uniqueCount="180">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
     <t>Vestuário</t>
   </si>
   <si>
@@ -463,54 +464,60 @@
       <t>a</t>
     </r>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>tvh % - taxa de variação homóloga em percentagem; tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>2024 dez</t>
   </si>
   <si>
     <t>2020 a 2024: resultados definitivos</t>
   </si>
   <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
     <t>2025 dez</t>
   </si>
   <si>
     <t>2021 a 2024: resultados definitivos; 2025 e 2026: resultados preliminares</t>
   </si>
   <si>
-    <t>2025 jan/fev</t>
-[...2 lines deleted...]
-    <t>2026 jan/fev</t>
+    <t>2025 jan/mar</t>
+  </si>
+  <si>
+    <t>2026 jan/mar</t>
+  </si>
+  <si>
+    <t>2025 mar</t>
+  </si>
+  <si>
+    <t>2026 mar</t>
   </si>
   <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM MARROCOS</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com Marrocos</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>Posição e Quota de Marrocos no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Marrocos como cliente de Portugal</t>
   </si>
   <si>
     <t>Marrocos como fornecedor de Portugal</t>
   </si>
@@ -628,57 +635,54 @@
   <si>
     <t>3105 Adubos (fertilizantes) minerais ou químicos, contendo dois ou três dos seguintes elementos...</t>
   </si>
   <si>
     <t>2809 Pentóxido de difósforo; ácido fosfórico; ácidos polifosfóricos, de constituição química definida...</t>
   </si>
   <si>
     <t>0307 Moluscos, próprios para alimentação humana, com ou sem concha, vivos, frescos, refrigerados,...</t>
   </si>
   <si>
     <t>8546 Isoladores de qualquer matéria, para usos elétricos (exceto peças isolantes)</t>
   </si>
   <si>
     <t>9401 Assentos (exceto para medicina, cirurgia, odontologia ou veterinária, da posição 9402), mesmo...</t>
   </si>
   <si>
     <t>6203 Fatos, conjuntos, casacos, calças, jardineiras, bermudas e calções (shorts), de uso masculino...</t>
   </si>
   <si>
     <t>2402 Charutos, cigarrilhas e cigarros, de tabaco ou dos seus sucedâneos</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
+    <t>2711 Gás de petróleo e outros hidrocarbonetos gasosos</t>
+  </si>
+  <si>
     <t>2304 Bagaços e outros resíduos sólidos, mesmo triturados ou em "pellets", da extração do óleo de soja</t>
-  </si>
-[...4 lines deleted...]
-    <t>1604 Preparações e conservas, de peixes; caviar e seus sucedâneos preparados a partir de ovas de peixe</t>
   </si>
   <si>
     <t>Exportação de Produtos Industriais Transformados para Marrocos por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados de Marrocos por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para Marrocos por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens de Marrocos por Meios de Transporte</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Portugal com Marrocos</t>
   </si>
   <si>
     <t>Posição e Quota de Marrocos no Comércio Internacional Português de Serviços</t>
   </si>
   <si>
     <t>Balança Comercial de Bens e Serviços de Portugal com Marrocos</t>
   </si>
   <si>
     <t>Posição e Quota de Marrocos no Comércio Internacional Português de Bens e Serviços</t>
   </si>
@@ -995,51 +999,51 @@
         <color rgb="FF005629"/>
       </top>
       <bottom style="hair">
         <color rgb="FF005629"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF005629"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="144">
+  <cellXfs count="145">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -1318,165 +1322,208 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
-  <dxfs count="32">
+  <dxfs count="40">
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
@@ -1549,109 +1596,109 @@
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
-      <numFmt numFmtId="2" formatCode="0.00"/>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
-      <font>
-[...1 lines deleted...]
-      </font>
+      <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF005629"/>
       <color rgb="FF808080"/>
       <color rgb="FF71525D"/>
       <color rgb="FF00A4B4"/>
       <color rgb="FF584841"/>
       <color rgb="FFFED766"/>
       <color rgb="FFF37167"/>
       <color rgb="FF62D1B0"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>504825</xdr:colOff>
       <xdr:row>404</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>496165</xdr:colOff>
       <xdr:row>406</xdr:row>
       <xdr:rowOff>77066</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1">
           <a:extLst>
@@ -1691,50 +1738,54 @@
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/richData/rdRichValueTypes.xml><?xml version="1.0" encoding="utf-8"?>
 <rvTypesInfo xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x">
   <global>
     <keyFlags>
       <key name="_Self">
         <flag name="ExcludeFromFile" value="1"/>
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_DisplayString">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Flags">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Format">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_SubLabel">
         <flag name="ExcludeFromCalcComparison" value="1"/>
@@ -2077,893 +2128,893 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3250995-AF3B-4024-B239-B6B14584E211}">
   <sheetPr codeName="Sheet20">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
   <dimension ref="A2:K408"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A403" sqref="A403"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.88671875" style="4" customWidth="1"/>
     <col min="2" max="2" width="9" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="11" width="8.6640625" style="4" customWidth="1"/>
     <col min="12" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="92" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="7" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
     </row>
     <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="6"/>
     </row>
     <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="11">
         <v>0</v>
       </c>
       <c r="B7" s="12">
         <v>2021</v>
       </c>
       <c r="C7" s="12">
         <v>2022</v>
       </c>
       <c r="D7" s="12">
         <v>2023</v>
       </c>
       <c r="E7" s="12">
         <v>2024</v>
       </c>
       <c r="F7" s="12">
         <v>2025</v>
       </c>
       <c r="G7" s="13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K7" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="16">
         <v>867.93279000000007</v>
       </c>
       <c r="C8" s="16">
         <v>676.73582900000008</v>
       </c>
       <c r="D8" s="16">
         <v>1017.46456</v>
       </c>
       <c r="E8" s="16">
         <v>1176.0156119999999</v>
       </c>
       <c r="F8" s="16">
-        <v>1057.781673</v>
+        <v>1057.7580249999999</v>
       </c>
       <c r="G8" s="16">
-        <v>-10.053772908586181</v>
+        <v>-10.055783766244769</v>
       </c>
       <c r="H8" s="16">
-        <v>5.0696983776433946</v>
+        <v>5.0691111323919458</v>
       </c>
       <c r="I8" s="16">
-        <v>157.89197899999999</v>
+        <v>237.63567399999999</v>
       </c>
       <c r="J8" s="16">
-        <v>186.47295600000001</v>
+        <v>313.52069900000004</v>
       </c>
       <c r="K8" s="16">
-        <v>18.101601601940793</v>
+        <v>31.933347263340622</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="16">
         <v>265.85800300000005</v>
       </c>
       <c r="C9" s="16">
         <v>348.01710300000002</v>
       </c>
       <c r="D9" s="16">
         <v>462.17582799999997</v>
       </c>
       <c r="E9" s="16">
         <v>535.4160720000001</v>
       </c>
       <c r="F9" s="16">
         <v>533.73694799999998</v>
       </c>
       <c r="G9" s="16">
         <v>-0.31361105648694743</v>
       </c>
       <c r="H9" s="16">
         <v>19.033549025863252</v>
       </c>
       <c r="I9" s="16">
-        <v>76.929255999999995</v>
+        <v>128.739598</v>
       </c>
       <c r="J9" s="16">
-        <v>86.601864000000006</v>
+        <v>145.21989199999999</v>
       </c>
       <c r="K9" s="16">
-        <v>12.573380405498803</v>
+        <v>12.801262592104711</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="16">
         <v>602.07478700000001</v>
       </c>
       <c r="C10" s="16">
         <v>328.71872600000006</v>
       </c>
       <c r="D10" s="16">
         <v>555.28873199999998</v>
       </c>
       <c r="E10" s="16">
         <v>640.59953999999982</v>
       </c>
       <c r="F10" s="16">
-        <v>524.04472499999997</v>
+        <v>524.02107699999988</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="16">
-        <v>80.962722999999997</v>
+        <v>108.89607599999999</v>
       </c>
       <c r="J10" s="16">
-        <v>99.871092000000004</v>
+        <v>168.30080700000005</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="17">
         <v>326.46479707439909</v>
       </c>
       <c r="C11" s="17">
         <v>194.45476189714734</v>
       </c>
       <c r="D11" s="17">
         <v>220.14664081480265</v>
       </c>
       <c r="E11" s="17">
         <v>219.64518315766952</v>
       </c>
       <c r="F11" s="17">
-        <v>198.18408243305652</v>
+        <v>198.17965178607045</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="17">
-        <v>205.24308593339313</v>
+        <v>184.5863104217554</v>
       </c>
       <c r="J11" s="17">
-        <v>215.32210438334212</v>
+        <v>215.89376956705081</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="21"/>
     </row>
     <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
     </row>
     <row r="20" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="23">
         <v>0</v>
       </c>
       <c r="B20" s="23">
         <v>0</v>
       </c>
       <c r="C20" s="23">
         <v>0</v>
       </c>
       <c r="D20" s="24">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>108</v>
       </c>
       <c r="K20" s="13" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="129" t="s">
-[...5 lines deleted...]
-      <c r="C21" s="129">
+      <c r="A21" s="127" t="s">
+        <v>118</v>
+      </c>
+      <c r="B21" s="127">
+        <v>0</v>
+      </c>
+      <c r="C21" s="127">
         <v>0</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="27">
         <v>11</v>
       </c>
       <c r="F21" s="27">
         <v>15</v>
       </c>
       <c r="G21" s="27">
         <v>13</v>
       </c>
       <c r="H21" s="27">
         <v>10</v>
       </c>
       <c r="I21" s="27">
         <v>13</v>
       </c>
       <c r="J21" s="27">
         <v>13</v>
       </c>
       <c r="K21" s="27">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="129">
-[...5 lines deleted...]
-      <c r="C22" s="129">
+      <c r="A22" s="127">
+        <v>0</v>
+      </c>
+      <c r="B22" s="127">
+        <v>0</v>
+      </c>
+      <c r="C22" s="127">
         <v>0</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="28">
         <v>1.3642768141368931</v>
       </c>
       <c r="F22" s="28">
         <v>0.86315330696448522</v>
       </c>
       <c r="G22" s="28">
         <v>1.3155707741929925</v>
       </c>
       <c r="H22" s="28">
         <v>1.4906072464141673</v>
       </c>
       <c r="I22" s="28">
-        <v>1.3330092854525932</v>
+        <v>1.3326756504731043</v>
       </c>
       <c r="J22" s="28">
-        <v>1.103811207724424</v>
+        <v>1.1269520376764743</v>
       </c>
       <c r="K22" s="28">
-        <v>1.524180576827429</v>
+        <v>1.5902592637828363</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="126" t="s">
-[...5 lines deleted...]
-      <c r="C23" s="126">
+      <c r="A23" s="128" t="s">
+        <v>119</v>
+      </c>
+      <c r="B23" s="128">
+        <v>0</v>
+      </c>
+      <c r="C23" s="128">
         <v>0</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="30">
         <v>32</v>
       </c>
       <c r="F23" s="30">
         <v>35</v>
       </c>
       <c r="G23" s="30">
         <v>27</v>
       </c>
       <c r="H23" s="30">
         <v>26</v>
       </c>
       <c r="I23" s="30">
         <v>26</v>
       </c>
       <c r="J23" s="30">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="K23" s="30">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="130">
-[...5 lines deleted...]
-      <c r="C24" s="130">
+      <c r="A24" s="129">
+        <v>0</v>
+      </c>
+      <c r="B24" s="129">
+        <v>0</v>
+      </c>
+      <c r="C24" s="129">
         <v>0</v>
       </c>
       <c r="D24" s="31" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="32">
         <v>0.31974949474031411</v>
       </c>
       <c r="F24" s="32">
         <v>0.31764525686705619</v>
       </c>
       <c r="G24" s="32">
         <v>0.43954619045921467</v>
       </c>
       <c r="H24" s="32">
         <v>0.4992529360475978</v>
       </c>
       <c r="I24" s="32">
-        <v>0.47861866086732874</v>
+        <v>0.47827789281241173</v>
       </c>
       <c r="J24" s="32">
-        <v>0.4251890707142274</v>
+        <v>0.47015797922761204</v>
       </c>
       <c r="K24" s="32">
-        <v>0.50043192511280687</v>
+        <v>0.51620155630640041</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
     </row>
     <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
     </row>
     <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="38"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
     </row>
     <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="23">
         <v>0</v>
       </c>
       <c r="B28" s="23">
         <v>0</v>
       </c>
       <c r="C28" s="23">
         <v>0</v>
       </c>
       <c r="D28" s="24">
         <v>0</v>
       </c>
       <c r="E28" s="12">
         <v>0</v>
       </c>
       <c r="F28" s="12">
         <v>0</v>
       </c>
-      <c r="G28" s="142">
-[...2 lines deleted...]
-      <c r="H28" s="142">
+      <c r="G28" s="143">
         <v>2021</v>
       </c>
-      <c r="I28" s="142">
+      <c r="H28" s="143">
         <v>2022</v>
       </c>
-      <c r="J28" s="143">
+      <c r="I28" s="143">
         <v>2023</v>
       </c>
-      <c r="K28" s="143">
+      <c r="J28" s="144">
         <v>2024</v>
       </c>
+      <c r="K28" s="144">
+        <v>2025</v>
+      </c>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="129" t="s">
-[...11 lines deleted...]
-      <c r="E29" s="133" t="s">
+      <c r="A29" s="127" t="s">
+        <v>121</v>
+      </c>
+      <c r="B29" s="127">
+        <v>0</v>
+      </c>
+      <c r="C29" s="127">
+        <v>0</v>
+      </c>
+      <c r="D29" s="127">
+        <v>0</v>
+      </c>
+      <c r="E29" s="139" t="s">
         <v>21</v>
       </c>
-      <c r="F29" s="133">
+      <c r="F29" s="139">
         <v>0</v>
       </c>
       <c r="G29" s="27">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H29" s="27">
         <v>14</v>
       </c>
       <c r="I29" s="27">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="J29" s="27">
         <v>11</v>
       </c>
       <c r="K29" s="27">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="129">
-[...14 lines deleted...]
-      <c r="F30" s="133">
+      <c r="A30" s="127">
+        <v>0</v>
+      </c>
+      <c r="B30" s="127">
+        <v>0</v>
+      </c>
+      <c r="C30" s="127">
+        <v>0</v>
+      </c>
+      <c r="D30" s="127">
+        <v>0</v>
+      </c>
+      <c r="E30" s="139" t="s">
+        <v>122</v>
+      </c>
+      <c r="F30" s="139">
         <v>0</v>
       </c>
       <c r="G30" s="28">
-        <v>1.3312724720899773</v>
+        <v>1.4010951661187483</v>
       </c>
       <c r="H30" s="28">
-        <v>1.4010951661187483</v>
+        <v>1.4016075938599146</v>
       </c>
       <c r="I30" s="28">
-        <v>1.4016075938599146</v>
+        <v>1.6094025040235063</v>
       </c>
       <c r="J30" s="28">
-        <v>1.6094025040235063</v>
+        <v>1.6120042262770842</v>
       </c>
       <c r="K30" s="28">
-        <v>1.6120042262770842</v>
+        <v>1.5475680736661681</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="126" t="s">
-[...11 lines deleted...]
-      <c r="E31" s="134" t="s">
+      <c r="A31" s="128" t="s">
+        <v>123</v>
+      </c>
+      <c r="B31" s="128">
+        <v>0</v>
+      </c>
+      <c r="C31" s="128">
+        <v>0</v>
+      </c>
+      <c r="D31" s="128">
+        <v>0</v>
+      </c>
+      <c r="E31" s="141" t="s">
         <v>21</v>
       </c>
-      <c r="F31" s="134">
+      <c r="F31" s="141">
         <v>0</v>
       </c>
       <c r="G31" s="30">
+        <v>10</v>
+      </c>
+      <c r="H31" s="30">
+        <v>12</v>
+      </c>
+      <c r="I31" s="30">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
       <c r="J31" s="30">
         <v>9</v>
       </c>
       <c r="K31" s="30">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="130">
-[...14 lines deleted...]
-      <c r="F32" s="135">
+      <c r="A32" s="129">
+        <v>0</v>
+      </c>
+      <c r="B32" s="129">
+        <v>0</v>
+      </c>
+      <c r="C32" s="129">
+        <v>0</v>
+      </c>
+      <c r="D32" s="129">
+        <v>0</v>
+      </c>
+      <c r="E32" s="140" t="s">
+        <v>124</v>
+      </c>
+      <c r="F32" s="140">
         <v>0</v>
       </c>
       <c r="G32" s="32">
-        <v>2.635978390408686</v>
+        <v>2.7935037085507508</v>
       </c>
       <c r="H32" s="32">
-        <v>2.7935037085507508</v>
+        <v>1.8480212290478095</v>
       </c>
       <c r="I32" s="32">
-        <v>1.8480212290478095</v>
+        <v>2.3266926899587146</v>
       </c>
       <c r="J32" s="32">
-        <v>2.3266926899587146</v>
+        <v>2.6027550249189035</v>
       </c>
       <c r="K32" s="32">
-        <v>2.6027550249189035</v>
+        <v>2.2710821523470441</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="34"/>
     </row>
     <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="35"/>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
     </row>
     <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
     </row>
     <row r="36" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="23">
         <v>0</v>
       </c>
       <c r="B36" s="23">
         <v>0</v>
       </c>
       <c r="C36" s="23">
         <v>0</v>
       </c>
       <c r="D36" s="23">
         <v>0</v>
       </c>
       <c r="E36" s="39" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="129" t="s">
-[...8 lines deleted...]
-      <c r="D37" s="129">
+      <c r="A37" s="127" t="s">
+        <v>127</v>
+      </c>
+      <c r="B37" s="127">
+        <v>0</v>
+      </c>
+      <c r="C37" s="127">
+        <v>0</v>
+      </c>
+      <c r="D37" s="127">
         <v>0</v>
       </c>
       <c r="E37" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F37" s="40">
         <v>0.44986913141682566</v>
       </c>
       <c r="G37" s="40">
         <v>-0.30053661277820348</v>
       </c>
       <c r="H37" s="40">
         <v>0.43458779384423957</v>
       </c>
       <c r="I37" s="40">
         <v>0.20500481139977322</v>
       </c>
       <c r="J37" s="40">
-        <v>-0.14986226751341009</v>
+        <v>-0.14989224150338398</v>
       </c>
       <c r="K37" s="40">
-        <v>0.19980750725984633</v>
+        <v>0.3598735076825218</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="136" t="s">
+      <c r="A38" s="134" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="136">
-[...5 lines deleted...]
-      <c r="D38" s="136">
+      <c r="B38" s="134">
+        <v>0</v>
+      </c>
+      <c r="C38" s="134">
+        <v>0</v>
+      </c>
+      <c r="D38" s="134">
         <v>0</v>
       </c>
       <c r="E38" s="41" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="42">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="42">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="42">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="42">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="42">
-        <v>0.58031804673719245</v>
+        <v>0.60324914279216613</v>
       </c>
       <c r="K38" s="42">
-        <v>-14.470848480582053</v>
+        <v>-6.5042047406657995</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="126" t="s">
-[...8 lines deleted...]
-      <c r="D39" s="126">
+      <c r="A39" s="128" t="s">
+        <v>128</v>
+      </c>
+      <c r="B39" s="128">
+        <v>0</v>
+      </c>
+      <c r="C39" s="128">
+        <v>0</v>
+      </c>
+      <c r="D39" s="128">
         <v>0</v>
       </c>
       <c r="E39" s="43" t="s">
         <v>4</v>
       </c>
       <c r="F39" s="44">
         <v>0.12149622266560163</v>
       </c>
       <c r="G39" s="44">
         <v>9.881339067050364E-2</v>
       </c>
       <c r="H39" s="44">
         <v>0.10419596397318617</v>
       </c>
       <c r="I39" s="44">
         <v>6.9654162524707769E-2</v>
       </c>
       <c r="J39" s="44">
-        <v>-1.565712407280932E-3</v>
+        <v>-1.5657124072809322E-3</v>
       </c>
       <c r="K39" s="44">
-        <v>5.3460639303505107E-2</v>
+        <v>6.0186157518659772E-2</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="127" t="s">
+      <c r="A40" s="135" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="127">
-[...5 lines deleted...]
-      <c r="D40" s="127">
+      <c r="B40" s="135">
+        <v>0</v>
+      </c>
+      <c r="C40" s="135">
+        <v>0</v>
+      </c>
+      <c r="D40" s="135">
         <v>0</v>
       </c>
       <c r="E40" s="45" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>3.9840825968701177</v>
+        <v>4.0581701808905946</v>
       </c>
       <c r="K40" s="17">
-        <v>-4.3526829528640123</v>
+        <v>2.7397399847196215</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
     </row>
     <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="46"/>
     </row>
     <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
@@ -2988,316 +3039,316 @@
         <v>0</v>
       </c>
       <c r="E45" s="23">
         <v>0</v>
       </c>
       <c r="F45" s="23">
         <v>0</v>
       </c>
       <c r="G45" s="12">
         <v>2020</v>
       </c>
       <c r="H45" s="12">
         <v>2021</v>
       </c>
       <c r="I45" s="12">
         <v>2022</v>
       </c>
       <c r="J45" s="12">
         <v>2023</v>
       </c>
       <c r="K45" s="12">
         <v>2024</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="128" t="s">
-[...5 lines deleted...]
-      <c r="C46" s="128">
+      <c r="A46" s="136" t="s">
+        <v>129</v>
+      </c>
+      <c r="B46" s="136">
+        <v>0</v>
+      </c>
+      <c r="C46" s="136">
         <v>0</v>
       </c>
       <c r="D46" s="47" t="s">
         <v>27</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="48">
         <v>1331</v>
       </c>
       <c r="H46" s="48">
         <v>1400</v>
       </c>
       <c r="I46" s="48">
         <v>1340</v>
       </c>
       <c r="J46" s="48">
         <v>1361</v>
       </c>
       <c r="K46" s="48">
         <v>1431</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="129">
-[...5 lines deleted...]
-      <c r="C47" s="129">
+      <c r="A47" s="127">
+        <v>0</v>
+      </c>
+      <c r="B47" s="127">
+        <v>0</v>
+      </c>
+      <c r="C47" s="127">
         <v>0</v>
       </c>
       <c r="D47" s="50" t="s">
         <v>57</v>
       </c>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="51">
         <v>6.4274676453544526</v>
       </c>
       <c r="H47" s="51">
         <v>6.2161442145457775</v>
       </c>
       <c r="I47" s="51">
         <v>5.8413251961639059</v>
       </c>
       <c r="J47" s="51">
         <v>6.0279918504739127</v>
       </c>
       <c r="K47" s="51">
         <v>6.7592461385858016</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="130">
-[...5 lines deleted...]
-      <c r="C48" s="130">
+      <c r="A48" s="129">
+        <v>0</v>
+      </c>
+      <c r="B48" s="129">
+        <v>0</v>
+      </c>
+      <c r="C48" s="129">
         <v>0</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="52">
         <v>20</v>
       </c>
       <c r="H48" s="52">
         <v>18</v>
       </c>
       <c r="I48" s="52">
         <v>18</v>
       </c>
       <c r="J48" s="52">
         <v>18</v>
       </c>
       <c r="K48" s="52">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="53"/>
       <c r="F49" s="54"/>
-      <c r="G49" s="132"/>
-[...3 lines deleted...]
-      <c r="K49" s="132"/>
+      <c r="G49" s="138"/>
+      <c r="H49" s="138"/>
+      <c r="I49" s="138"/>
+      <c r="J49" s="138"/>
+      <c r="K49" s="138"/>
     </row>
     <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="121" t="s">
+      <c r="A50" s="123" t="s">
         <v>38</v>
       </c>
-      <c r="B50" s="121">
-[...26 lines deleted...]
-      <c r="K50" s="121">
+      <c r="B50" s="123">
+        <v>0</v>
+      </c>
+      <c r="C50" s="123">
+        <v>0</v>
+      </c>
+      <c r="D50" s="123">
+        <v>0</v>
+      </c>
+      <c r="E50" s="123">
+        <v>0</v>
+      </c>
+      <c r="F50" s="123">
+        <v>0</v>
+      </c>
+      <c r="G50" s="123">
+        <v>0</v>
+      </c>
+      <c r="H50" s="123">
+        <v>0</v>
+      </c>
+      <c r="I50" s="123">
+        <v>0</v>
+      </c>
+      <c r="J50" s="123">
+        <v>0</v>
+      </c>
+      <c r="K50" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
         <v>104</v>
       </c>
       <c r="C51" s="53"/>
     </row>
     <row r="52" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="121" t="s">
-[...11 lines deleted...]
-      <c r="K52" s="121"/>
+      <c r="A52" s="123" t="s">
+        <v>130</v>
+      </c>
+      <c r="B52" s="123"/>
+      <c r="C52" s="123"/>
+      <c r="D52" s="123"/>
+      <c r="E52" s="123"/>
+      <c r="F52" s="123"/>
+      <c r="G52" s="123"/>
+      <c r="H52" s="123"/>
+      <c r="I52" s="123"/>
+      <c r="J52" s="123"/>
+      <c r="K52" s="123"/>
     </row>
     <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="55"/>
       <c r="B53" s="55"/>
       <c r="C53" s="55"/>
       <c r="D53" s="55"/>
       <c r="E53" s="55"/>
       <c r="F53" s="55"/>
       <c r="G53" s="55"/>
       <c r="H53" s="55"/>
       <c r="I53" s="55"/>
       <c r="J53" s="55"/>
       <c r="K53" s="55"/>
     </row>
     <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A54" s="46"/>
       <c r="B54" s="46"/>
       <c r="C54" s="56"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
     </row>
     <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B55" s="37"/>
       <c r="C55" s="38"/>
       <c r="D55" s="37"/>
       <c r="E55" s="37"/>
       <c r="F55" s="37"/>
       <c r="G55" s="37"/>
       <c r="H55" s="37"/>
       <c r="I55" s="37"/>
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
     </row>
     <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="47">
         <v>0</v>
       </c>
       <c r="B56" s="47">
         <v>0</v>
       </c>
       <c r="C56" s="57">
         <v>0</v>
       </c>
       <c r="D56" s="47">
         <v>0</v>
       </c>
       <c r="E56" s="47">
         <v>0</v>
       </c>
       <c r="F56" s="47">
         <v>0</v>
       </c>
       <c r="G56" s="47">
         <v>0</v>
       </c>
-      <c r="H56" s="131" t="s">
+      <c r="H56" s="130" t="s">
         <v>48</v>
       </c>
-      <c r="I56" s="131">
-[...2 lines deleted...]
-      <c r="J56" s="131" t="s">
+      <c r="I56" s="130">
+        <v>0</v>
+      </c>
+      <c r="J56" s="130" t="s">
         <v>45</v>
       </c>
-      <c r="K56" s="131">
+      <c r="K56" s="130">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="1">
         <v>0</v>
       </c>
       <c r="B57" s="1">
         <v>0</v>
       </c>
       <c r="C57" s="58">
         <v>0</v>
       </c>
       <c r="D57" s="1">
         <v>0</v>
       </c>
       <c r="E57" s="1">
         <v>0</v>
       </c>
       <c r="F57" s="1">
         <v>0</v>
       </c>
       <c r="G57" s="1">
         <v>0</v>
       </c>
       <c r="H57" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I57" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J57" s="58" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="K57" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="22"/>
       <c r="C58" s="59"/>
       <c r="D58" s="22"/>
       <c r="E58" s="22"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="49">
         <v>1431</v>
       </c>
       <c r="I58" s="60">
         <v>100</v>
       </c>
       <c r="J58" s="60">
         <v>1176.0156119999999</v>
       </c>
       <c r="K58" s="60">
@@ -3402,147 +3453,147 @@
       </c>
       <c r="B63" s="61"/>
       <c r="C63" s="62"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="64" t="s">
         <v>24</v>
       </c>
       <c r="I63" s="65" t="s">
         <v>24</v>
       </c>
       <c r="J63" s="66">
         <v>142.10624799999982</v>
       </c>
       <c r="K63" s="66">
         <v>12.083704208511804</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="53"/>
-      <c r="F64" s="125" t="s">
-[...6 lines deleted...]
-      <c r="K64" s="125"/>
+      <c r="F64" s="137" t="s">
+        <v>130</v>
+      </c>
+      <c r="G64" s="137"/>
+      <c r="H64" s="137"/>
+      <c r="I64" s="137"/>
+      <c r="J64" s="137"/>
+      <c r="K64" s="137"/>
     </row>
     <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="46"/>
       <c r="C65" s="53"/>
     </row>
     <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="46"/>
       <c r="C66" s="53"/>
     </row>
     <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B67" s="37"/>
       <c r="C67" s="38"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
     </row>
     <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="47">
         <v>0</v>
       </c>
       <c r="B68" s="47">
         <v>0</v>
       </c>
       <c r="C68" s="57">
         <v>0</v>
       </c>
       <c r="D68" s="47">
         <v>0</v>
       </c>
       <c r="E68" s="47">
         <v>0</v>
       </c>
       <c r="F68" s="47">
         <v>0</v>
       </c>
       <c r="G68" s="47">
         <v>0</v>
       </c>
-      <c r="H68" s="131" t="s">
+      <c r="H68" s="130" t="s">
         <v>48</v>
       </c>
-      <c r="I68" s="131">
-[...2 lines deleted...]
-      <c r="J68" s="131" t="s">
+      <c r="I68" s="130">
+        <v>0</v>
+      </c>
+      <c r="J68" s="130" t="s">
         <v>45</v>
       </c>
-      <c r="K68" s="131">
+      <c r="K68" s="130">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="1">
         <v>0</v>
       </c>
       <c r="B69" s="1">
         <v>0</v>
       </c>
       <c r="C69" s="58">
         <v>0</v>
       </c>
       <c r="D69" s="1">
         <v>0</v>
       </c>
       <c r="E69" s="1">
         <v>0</v>
       </c>
       <c r="F69" s="1">
         <v>0</v>
       </c>
       <c r="G69" s="1">
         <v>0</v>
       </c>
       <c r="H69" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I69" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J69" s="58" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="K69" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="22"/>
       <c r="C70" s="59"/>
       <c r="D70" s="22"/>
       <c r="E70" s="22"/>
       <c r="F70" s="22"/>
       <c r="G70" s="22"/>
       <c r="H70" s="49">
         <v>1431</v>
       </c>
       <c r="I70" s="67">
         <v>100</v>
       </c>
       <c r="J70" s="60">
         <v>1176.0156119999999</v>
       </c>
       <c r="K70" s="67">
@@ -3670,673 +3721,673 @@
       </c>
       <c r="B76" s="73"/>
       <c r="C76" s="74"/>
       <c r="D76" s="73"/>
       <c r="E76" s="73"/>
       <c r="F76" s="75"/>
       <c r="G76" s="75"/>
       <c r="H76" s="76" t="s">
         <v>24</v>
       </c>
       <c r="I76" s="77" t="s">
         <v>24</v>
       </c>
       <c r="J76" s="78">
         <v>142.10624799999982</v>
       </c>
       <c r="K76" s="78">
         <v>12.083704208511804</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="53"/>
-      <c r="F77" s="125" t="s">
-[...6 lines deleted...]
-      <c r="K77" s="125"/>
+      <c r="F77" s="137" t="s">
+        <v>130</v>
+      </c>
+      <c r="G77" s="137"/>
+      <c r="H77" s="137"/>
+      <c r="I77" s="137"/>
+      <c r="J77" s="137"/>
+      <c r="K77" s="137"/>
     </row>
     <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="46"/>
       <c r="C78" s="34"/>
     </row>
     <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="46"/>
       <c r="C79" s="34"/>
     </row>
     <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B80" s="37"/>
       <c r="C80" s="37"/>
       <c r="D80" s="37"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
     </row>
     <row r="81" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="23">
         <v>0</v>
       </c>
       <c r="B81" s="23">
         <v>0</v>
       </c>
       <c r="C81" s="23">
         <v>0</v>
       </c>
       <c r="D81" s="13">
         <v>2021</v>
       </c>
       <c r="E81" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="F81" s="13">
         <v>2024</v>
       </c>
       <c r="G81" s="13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H81" s="13">
         <v>2025</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="J81" s="13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="K81" s="13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="79"/>
       <c r="D82" s="16">
         <v>108.67383100000001</v>
       </c>
       <c r="E82" s="16">
         <v>12.520996124596238</v>
       </c>
       <c r="F82" s="16">
         <v>239.67453299999994</v>
       </c>
       <c r="G82" s="16">
         <v>20.380216942222017</v>
       </c>
       <c r="H82" s="16">
         <v>313.07972899999993</v>
       </c>
       <c r="I82" s="16">
-        <v>29.59776454739162</v>
+        <v>29.598426256326437</v>
       </c>
       <c r="J82" s="16">
         <v>30.627032034312968</v>
       </c>
       <c r="K82" s="16">
         <v>73.405195999999989</v>
       </c>
     </row>
     <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="79"/>
       <c r="D83" s="16">
         <v>100.24271200000001</v>
       </c>
       <c r="E83" s="16">
         <v>11.549593834333647</v>
       </c>
       <c r="F83" s="16">
         <v>113.78605999999996</v>
       </c>
       <c r="G83" s="16">
         <v>9.6755569261949539</v>
       </c>
       <c r="H83" s="16">
         <v>204.96701400000001</v>
       </c>
       <c r="I83" s="16">
-        <v>19.377062321252751</v>
+        <v>19.377495528809629</v>
       </c>
       <c r="J83" s="16">
         <v>80.133677183303533</v>
       </c>
       <c r="K83" s="16">
         <v>91.180954000000042</v>
       </c>
     </row>
     <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="79"/>
       <c r="D84" s="16">
         <v>60.910103999999997</v>
       </c>
       <c r="E84" s="16">
         <v>7.0178364847812684</v>
       </c>
       <c r="F84" s="16">
         <v>102.84377099999999</v>
       </c>
       <c r="G84" s="16">
         <v>8.7451025267511504</v>
       </c>
       <c r="H84" s="16">
         <v>87.626782999999989</v>
       </c>
       <c r="I84" s="16">
-        <v>8.2840141058106607</v>
+        <v>8.2841993091945572</v>
       </c>
       <c r="J84" s="16">
         <v>-14.796217458809444</v>
       </c>
       <c r="K84" s="16">
         <v>-15.216988000000001</v>
       </c>
     </row>
     <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="79"/>
       <c r="D85" s="16">
         <v>30.918039999999998</v>
       </c>
       <c r="E85" s="16">
         <v>3.5622620041812221</v>
       </c>
       <c r="F85" s="16">
         <v>71.838975000000005</v>
       </c>
       <c r="G85" s="16">
         <v>6.108675281769985</v>
       </c>
       <c r="H85" s="16">
         <v>81.085331000000025</v>
       </c>
       <c r="I85" s="16">
-        <v>7.6656018032560516</v>
+        <v>7.6657731809692518</v>
       </c>
       <c r="J85" s="16">
         <v>12.870946446549411</v>
       </c>
       <c r="K85" s="16">
         <v>9.24635600000002</v>
       </c>
     </row>
     <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="79"/>
       <c r="D86" s="16">
         <v>214.67161699999997</v>
       </c>
       <c r="E86" s="16">
         <v>24.733668260188665</v>
       </c>
       <c r="F86" s="16">
         <v>140.75421899999995</v>
       </c>
       <c r="G86" s="16">
         <v>11.968737282375463</v>
       </c>
       <c r="H86" s="16">
         <v>73.143681999999984</v>
       </c>
       <c r="I86" s="16">
-        <v>6.9148184230263174</v>
+        <v>6.9149730156856997</v>
       </c>
       <c r="J86" s="16">
         <v>-48.034465666709423</v>
       </c>
       <c r="K86" s="16">
         <v>-67.610536999999965</v>
       </c>
     </row>
     <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="79"/>
       <c r="D87" s="16">
         <v>42.095796000000007</v>
       </c>
       <c r="E87" s="16">
         <v>4.8501216321139333</v>
       </c>
       <c r="F87" s="16">
         <v>50.803740000000005</v>
       </c>
       <c r="G87" s="16">
         <v>4.3199885683150274</v>
       </c>
       <c r="H87" s="16">
-        <v>59.678185000000013</v>
+        <v>59.67547900000001</v>
       </c>
       <c r="I87" s="16">
-        <v>5.6418244448067698</v>
+        <v>5.6416947533912607</v>
       </c>
       <c r="J87" s="16">
-        <v>17.468093884426633</v>
+        <v>17.462767504912051</v>
       </c>
       <c r="K87" s="16">
-        <v>8.8744450000000086</v>
+        <v>8.8717390000000051</v>
       </c>
     </row>
     <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="79"/>
       <c r="D88" s="16">
         <v>57.525174</v>
       </c>
       <c r="E88" s="16">
         <v>6.6278373928008865</v>
       </c>
       <c r="F88" s="16">
         <v>54.743997</v>
       </c>
       <c r="G88" s="16">
         <v>4.6550399876834287</v>
       </c>
       <c r="H88" s="16">
         <v>47.761161000000008</v>
       </c>
       <c r="I88" s="16">
-        <v>4.5152191817186091</v>
+        <v>4.5153201272096242</v>
       </c>
       <c r="J88" s="16">
         <v>-12.755436911192275</v>
       </c>
       <c r="K88" s="16">
         <v>-6.9828359999999918</v>
       </c>
     </row>
     <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="79"/>
       <c r="D89" s="16">
         <v>132.011212</v>
       </c>
       <c r="E89" s="16">
         <v>15.209842688395261</v>
       </c>
       <c r="F89" s="16">
         <v>256.874686</v>
       </c>
       <c r="G89" s="16">
         <v>21.842795569962213</v>
       </c>
       <c r="H89" s="16">
         <v>46.175551999999996</v>
       </c>
       <c r="I89" s="16">
-        <v>4.3653197232128633</v>
+        <v>4.365417317443657</v>
       </c>
       <c r="J89" s="16">
         <v>-82.024094036264842</v>
       </c>
       <c r="K89" s="16">
         <v>-210.69913400000002</v>
       </c>
     </row>
     <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="79"/>
       <c r="D90" s="16">
         <v>25.911887</v>
       </c>
       <c r="E90" s="16">
         <v>2.9854716054684372</v>
       </c>
       <c r="F90" s="16">
         <v>24.558721000000002</v>
       </c>
       <c r="G90" s="16">
         <v>2.0882988924130035</v>
       </c>
       <c r="H90" s="16">
         <v>22.520120000000002</v>
       </c>
       <c r="I90" s="16">
-        <v>2.1289951012414638</v>
+        <v>2.1290426985888389</v>
       </c>
       <c r="J90" s="16">
         <v>-8.3009249545202284</v>
       </c>
       <c r="K90" s="16">
         <v>-2.0386009999999999</v>
       </c>
     </row>
     <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="79"/>
       <c r="D91" s="16">
         <v>22.768536000000001</v>
       </c>
       <c r="E91" s="16">
         <v>2.6233063507140915</v>
       </c>
       <c r="F91" s="16">
         <v>19.769358999999998</v>
       </c>
       <c r="G91" s="16">
         <v>1.6810456254385167</v>
       </c>
       <c r="H91" s="16">
-        <v>17.271585000000002</v>
+        <v>17.250643</v>
       </c>
       <c r="I91" s="16">
-        <v>1.6328118969026608</v>
+        <v>1.6308685533253222</v>
       </c>
       <c r="J91" s="16">
-        <v>-12.634572522052922</v>
+        <v>-12.740504130659966</v>
       </c>
       <c r="K91" s="16">
-        <v>-2.4977739999999962</v>
+        <v>-2.5187159999999977</v>
       </c>
     </row>
     <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="79"/>
       <c r="D92" s="16">
         <v>10.737266999999999</v>
       </c>
       <c r="E92" s="16">
         <v>1.2371081175536642</v>
       </c>
       <c r="F92" s="16">
         <v>18.564705999999997</v>
       </c>
       <c r="G92" s="16">
         <v>1.5786105057251569</v>
       </c>
       <c r="H92" s="16">
         <v>17.107311999999997</v>
       </c>
       <c r="I92" s="16">
-        <v>1.6172819435868593</v>
+        <v>1.6173181007064446</v>
       </c>
       <c r="J92" s="16">
         <v>-7.8503478589965328</v>
       </c>
       <c r="K92" s="16">
         <v>-1.4573940000000007</v>
       </c>
     </row>
     <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="79"/>
       <c r="D93" s="16">
         <v>7.5946410000000002</v>
       </c>
       <c r="E93" s="16">
         <v>0.87502639461288245</v>
       </c>
       <c r="F93" s="16">
         <v>16.250077999999998</v>
       </c>
       <c r="G93" s="16">
         <v>1.3817910097608466</v>
       </c>
       <c r="H93" s="16">
         <v>15.643591000000001</v>
       </c>
       <c r="I93" s="16">
-        <v>1.4789054678582998</v>
+        <v>1.4789385313337617</v>
       </c>
       <c r="J93" s="16">
         <v>-3.7322097777007457</v>
       </c>
       <c r="K93" s="16">
         <v>-0.60648699999999778</v>
       </c>
     </row>
     <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="79"/>
       <c r="D94" s="16">
         <v>16.327165000000001</v>
       </c>
       <c r="E94" s="16">
         <v>1.8811554521404821</v>
       </c>
       <c r="F94" s="16">
         <v>11.760335999999997</v>
       </c>
       <c r="G94" s="16">
         <v>1.0000152957153088</v>
       </c>
       <c r="H94" s="16">
         <v>14.486408999999998</v>
       </c>
       <c r="I94" s="16">
-        <v>1.3695084127251653</v>
+        <v>1.3695390304412958</v>
       </c>
       <c r="J94" s="16">
         <v>23.180230564841022</v>
       </c>
       <c r="K94" s="16">
         <v>2.7260730000000013</v>
       </c>
     </row>
     <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="79"/>
       <c r="D95" s="16">
         <v>2.1384189999999998</v>
       </c>
       <c r="E95" s="16">
         <v>0.24638071341906553</v>
       </c>
       <c r="F95" s="16">
         <v>1.6096159999999999</v>
       </c>
       <c r="G95" s="16">
         <v>0.13687029182058172</v>
       </c>
       <c r="H95" s="16">
         <v>8.6322189999999992</v>
       </c>
       <c r="I95" s="16">
-        <v>0.81606811881302088</v>
+        <v>0.81608636341945984</v>
       </c>
       <c r="J95" s="16">
         <v>436.29058110754369</v>
       </c>
       <c r="K95" s="16">
         <v>7.0226029999999993</v>
       </c>
     </row>
     <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="79"/>
       <c r="D96" s="16">
         <v>22.428725</v>
       </c>
       <c r="E96" s="16">
         <v>2.584154586439809</v>
       </c>
       <c r="F96" s="16">
         <v>10.500454</v>
       </c>
       <c r="G96" s="16">
         <v>0.89288389481006303</v>
       </c>
       <c r="H96" s="16">
         <v>7.5064149999999987</v>
       </c>
       <c r="I96" s="16">
-        <v>0.70963746031928077</v>
+        <v>0.70965332548528759</v>
       </c>
       <c r="J96" s="16">
         <v>-28.513424276702708</v>
       </c>
       <c r="K96" s="16">
         <v>-2.9940390000000008</v>
       </c>
     </row>
     <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="79"/>
       <c r="D97" s="16">
         <v>2.1119870000000001</v>
       </c>
       <c r="E97" s="16">
         <v>0.24333531632097916</v>
       </c>
       <c r="F97" s="16">
         <v>1.9644490000000001</v>
       </c>
       <c r="G97" s="16">
         <v>0.1670427654152605</v>
       </c>
       <c r="H97" s="16">
         <v>2.0821610000000002</v>
       </c>
       <c r="I97" s="16">
-        <v>0.19684222681744271</v>
+        <v>0.19684662756399321</v>
       </c>
       <c r="J97" s="16">
         <v>5.9921128010958817</v>
       </c>
       <c r="K97" s="16">
         <v>0.11771200000000004</v>
       </c>
     </row>
     <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="79"/>
       <c r="D98" s="16">
         <v>10.865677000000002</v>
       </c>
       <c r="E98" s="16">
         <v>1.2519030419394572</v>
       </c>
       <c r="F98" s="16">
         <v>39.717912000000005</v>
       </c>
       <c r="G98" s="16">
         <v>3.3773286336270179</v>
       </c>
       <c r="H98" s="16">
         <v>39.014423999999998</v>
       </c>
       <c r="I98" s="16">
-        <v>3.6883248212601618</v>
+        <v>3.6884072801054857</v>
       </c>
       <c r="J98" s="16">
         <v>-1.7712109337469881</v>
       </c>
       <c r="K98" s="16">
         <v>-0.70348800000000722</v>
       </c>
     </row>
     <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B99" s="93"/>
       <c r="C99" s="94"/>
       <c r="D99" s="17">
         <v>867.93279000000007</v>
       </c>
       <c r="E99" s="17">
         <v>100</v>
       </c>
       <c r="F99" s="17">
         <v>1176.0156119999999</v>
       </c>
       <c r="G99" s="17">
         <v>100</v>
       </c>
       <c r="H99" s="17">
-        <v>1057.781673</v>
+        <v>1057.7580249999999</v>
       </c>
       <c r="I99" s="17">
         <v>100</v>
       </c>
       <c r="J99" s="17">
-        <v>-10.053772908586181</v>
+        <v>-10.055783766244769</v>
       </c>
       <c r="K99" s="17">
-        <v>-118.23393899999996</v>
+        <v>-118.25758700000006</v>
       </c>
     </row>
     <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E100" s="80"/>
       <c r="F100" s="80"/>
       <c r="G100" s="80"/>
       <c r="H100" s="80"/>
       <c r="I100" s="80"/>
     </row>
     <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E101" s="80"/>
       <c r="F101" s="80"/>
       <c r="G101" s="80"/>
       <c r="H101" s="80"/>
       <c r="I101" s="80"/>
     </row>
     <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4" t="s">
         <v>40</v>
@@ -4351,96 +4402,96 @@
       <c r="A103" s="46"/>
       <c r="E103" s="81"/>
       <c r="F103" s="82"/>
       <c r="G103" s="81"/>
       <c r="H103" s="82"/>
       <c r="I103" s="81"/>
     </row>
     <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="46"/>
       <c r="E104" s="81"/>
       <c r="F104" s="82"/>
       <c r="G104" s="81"/>
       <c r="H104" s="82"/>
       <c r="I104" s="81"/>
     </row>
     <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="46"/>
       <c r="E105" s="81"/>
       <c r="F105" s="82"/>
       <c r="G105" s="81"/>
       <c r="H105" s="82"/>
       <c r="I105" s="81"/>
     </row>
     <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B106" s="37"/>
       <c r="C106" s="37"/>
       <c r="D106" s="37"/>
       <c r="E106" s="37"/>
       <c r="F106" s="37"/>
       <c r="G106" s="37"/>
       <c r="H106" s="37"/>
       <c r="I106" s="37"/>
       <c r="J106" s="37"/>
       <c r="K106" s="37"/>
     </row>
     <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="23">
         <v>0</v>
       </c>
       <c r="B107" s="23">
         <v>0</v>
       </c>
       <c r="C107" s="23">
         <v>0</v>
       </c>
       <c r="D107" s="13">
         <v>2021</v>
       </c>
       <c r="E107" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="F107" s="13">
         <v>2024</v>
       </c>
       <c r="G107" s="13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H107" s="13">
         <v>2025</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="K107" s="13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="108" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="79"/>
       <c r="D108" s="16">
         <v>74.537880000000001</v>
       </c>
       <c r="E108" s="16">
         <v>28.036726056352716</v>
       </c>
       <c r="F108" s="16">
         <v>251.79545100000001</v>
       </c>
       <c r="G108" s="16">
         <v>47.027996387826022</v>
       </c>
       <c r="H108" s="16">
         <v>206.06947000000002</v>
       </c>
       <c r="I108" s="16">
         <v>38.608807348296978</v>
@@ -4827,51 +4878,51 @@
     <row r="121" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="79"/>
       <c r="D121" s="16">
         <v>7.1967000000000017E-2</v>
       </c>
       <c r="E121" s="16">
         <v>2.7069713601963676E-2</v>
       </c>
       <c r="F121" s="16">
         <v>4.1912000000000005E-2</v>
       </c>
       <c r="G121" s="16">
         <v>7.8279308731696046E-3</v>
       </c>
       <c r="H121" s="16">
         <v>0.89521499999999987</v>
       </c>
       <c r="I121" s="16">
         <v>0.16772588132684416</v>
       </c>
       <c r="J121" s="16" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="K121" s="16">
         <v>0.85330299999999992</v>
       </c>
     </row>
     <row r="122" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="79"/>
       <c r="D122" s="16">
         <v>0.30471700000000002</v>
       </c>
       <c r="E122" s="16">
         <v>0.11461644808939604</v>
       </c>
       <c r="F122" s="16">
         <v>0.17228599999999997</v>
       </c>
       <c r="G122" s="16">
         <v>3.2177965699916447E-2</v>
       </c>
       <c r="H122" s="16">
         <v>0.20746899999999999</v>
@@ -4992,618 +5043,618 @@
     <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E127" s="80"/>
       <c r="F127" s="80"/>
       <c r="G127" s="80"/>
       <c r="H127" s="80"/>
       <c r="I127" s="80"/>
     </row>
     <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E128" s="81"/>
       <c r="F128" s="82"/>
       <c r="G128" s="81"/>
       <c r="H128" s="82"/>
       <c r="I128" s="81"/>
     </row>
     <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="46"/>
     </row>
     <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B130" s="37"/>
       <c r="C130" s="37"/>
       <c r="D130" s="37"/>
       <c r="E130" s="37"/>
       <c r="F130" s="37"/>
       <c r="G130" s="37"/>
       <c r="H130" s="37"/>
       <c r="I130" s="37"/>
       <c r="J130" s="37"/>
       <c r="K130" s="37"/>
     </row>
     <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="23">
         <v>0</v>
       </c>
       <c r="B131" s="23">
         <v>0</v>
       </c>
       <c r="C131" s="23">
         <v>0</v>
       </c>
       <c r="D131" s="13">
         <v>0</v>
       </c>
       <c r="E131" s="13">
         <v>0</v>
       </c>
       <c r="F131" s="13" t="s">
         <v>108</v>
       </c>
       <c r="G131" s="13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="H131" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I131" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="J131" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K131" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="79"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16">
         <v>0</v>
       </c>
       <c r="F132" s="16">
-        <v>49.129327999999994</v>
+        <v>74.101720999999984</v>
       </c>
       <c r="G132" s="16">
-        <v>31.115784545331458</v>
+        <v>31.182911114599733</v>
       </c>
       <c r="H132" s="16">
-        <v>55.770258999999996</v>
+        <v>87.714769999999987</v>
       </c>
       <c r="I132" s="16">
-        <v>29.907961023581347</v>
+        <v>27.977345763700274</v>
       </c>
       <c r="J132" s="16">
-        <v>13.517243712350396</v>
+        <v>18.370759567109118</v>
       </c>
       <c r="K132" s="16">
-        <v>6.6409310000000019</v>
+        <v>13.613049000000004</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="79"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16">
         <v>0</v>
       </c>
       <c r="F133" s="16">
-        <v>5.7337880000000006</v>
+        <v>12.672696999999999</v>
       </c>
       <c r="G133" s="16">
-        <v>3.6314624950010921</v>
+        <v>5.3328259964873785</v>
       </c>
       <c r="H133" s="16">
-        <v>22.413879000000001</v>
+        <v>58.623174999999996</v>
       </c>
       <c r="I133" s="16">
-        <v>12.019908667077708</v>
+        <v>18.698342784697601</v>
       </c>
       <c r="J133" s="16">
-        <v>290.90875002703274</v>
+        <v>362.59430806244319</v>
       </c>
       <c r="K133" s="16">
-        <v>16.680091000000001</v>
+        <v>45.950477999999997</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="79"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16">
         <v>0</v>
       </c>
       <c r="F134" s="16">
-        <v>14.643175000000001</v>
+        <v>22.154435999999997</v>
       </c>
       <c r="G134" s="16">
-        <v>9.2741728191271839</v>
+        <v>9.3228578130066442</v>
       </c>
       <c r="H134" s="16">
-        <v>18.005519</v>
+        <v>26.630685999999994</v>
       </c>
       <c r="I134" s="16">
-        <v>9.6558339537450131</v>
+        <v>8.494075856854348</v>
       </c>
       <c r="J134" s="16">
-        <v>22.961850828116155</v>
+        <v>20.204757187228768</v>
       </c>
       <c r="K134" s="16">
-        <v>3.3623439999999984</v>
+        <v>4.4762499999999967</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="15" t="s">
-        <v>6</v>
+        <v>46</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="79"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16">
         <v>0</v>
       </c>
       <c r="F135" s="16">
-        <v>15.197482000000003</v>
+        <v>22.765107000000004</v>
       </c>
       <c r="G135" s="16">
-        <v>9.6252400509844787</v>
+        <v>9.5798356437005356</v>
       </c>
       <c r="H135" s="16">
-        <v>14.797446000000001</v>
+        <v>24.876790999999997</v>
       </c>
       <c r="I135" s="16">
-        <v>7.9354381018124682</v>
+        <v>7.9346566524464128</v>
       </c>
       <c r="J135" s="16">
-        <v>-2.6322518427723867</v>
+        <v>9.2759678221586785</v>
       </c>
       <c r="K135" s="16">
-        <v>-0.40003600000000183</v>
+        <v>2.1116839999999932</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="15" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="79"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16">
         <v>0</v>
       </c>
       <c r="F136" s="16">
-        <v>12.331710999999999</v>
+        <v>21.027334</v>
       </c>
       <c r="G136" s="16">
-        <v>7.8102200492401197</v>
+        <v>8.8485594970054873</v>
       </c>
       <c r="H136" s="16">
-        <v>13.797434000000001</v>
+        <v>22.537998999999996</v>
       </c>
       <c r="I136" s="16">
-        <v>7.3991608734941705</v>
+        <v>7.1886797496582489</v>
       </c>
       <c r="J136" s="16">
-        <v>11.88580400562422</v>
+        <v>7.1842916462923734</v>
       </c>
       <c r="K136" s="16">
-        <v>1.4657230000000023</v>
+        <v>1.5106649999999959</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="79"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16">
         <v>0</v>
       </c>
       <c r="F137" s="16">
-        <v>15.332105999999994</v>
+        <v>21.044133000000002</v>
       </c>
       <c r="G137" s="16">
-        <v>9.7105034068893357</v>
+        <v>8.8556287218054663</v>
       </c>
       <c r="H137" s="16">
-        <v>13.097</v>
+        <v>18.086932000000004</v>
       </c>
       <c r="I137" s="16">
-        <v>7.0235385768218306</v>
+        <v>5.7689754002494116</v>
       </c>
       <c r="J137" s="16">
-        <v>-14.577945130303663</v>
+        <v>-14.052377448859488</v>
       </c>
       <c r="K137" s="16">
-        <v>-2.2351059999999947</v>
+        <v>-2.9572009999999977</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="15" t="s">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="79"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16">
         <v>0</v>
       </c>
       <c r="F138" s="16">
-        <v>3.1586309999999993</v>
+        <v>15.465779000000003</v>
       </c>
       <c r="G138" s="16">
-        <v>2.000501241421516</v>
+        <v>6.5081890861218099</v>
       </c>
       <c r="H138" s="16">
-        <v>7.8441840000000003</v>
+        <v>12.584519999999996</v>
       </c>
       <c r="I138" s="16">
-        <v>4.2066067746574465</v>
+        <v>4.0139359347371171</v>
       </c>
       <c r="J138" s="16">
-        <v>148.3412592354093</v>
+        <v>-18.629898953036939</v>
       </c>
       <c r="K138" s="16">
-        <v>4.6855530000000005</v>
+        <v>-2.8812590000000071</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="15" t="s">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="79"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16">
         <v>0</v>
       </c>
       <c r="F139" s="16">
-        <v>10.905528</v>
+        <v>3.979946</v>
       </c>
       <c r="G139" s="16">
-        <v>6.9069550391790333</v>
+        <v>1.6748099866520882</v>
       </c>
       <c r="H139" s="16">
-        <v>6.4764030000000004</v>
+        <v>9.1894610000000014</v>
       </c>
       <c r="I139" s="16">
-        <v>3.4731057730430357</v>
+        <v>2.9310540035508152</v>
       </c>
       <c r="J139" s="16">
-        <v>-40.613576894213651</v>
+        <v>130.89411263368905</v>
       </c>
       <c r="K139" s="16">
-        <v>-4.429125</v>
+        <v>5.2095150000000015</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="79"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16">
         <v>0</v>
       </c>
       <c r="F140" s="16">
-        <v>11.687602999999999</v>
+        <v>15.215959999999999</v>
       </c>
       <c r="G140" s="16">
-        <v>7.4022778573191488</v>
+        <v>6.4030621934314453</v>
       </c>
       <c r="H140" s="16">
-        <v>5.1776409999999995</v>
+        <v>6.4536569999999998</v>
       </c>
       <c r="I140" s="16">
-        <v>2.7766176452954388</v>
+        <v>2.0584468650983707</v>
       </c>
       <c r="J140" s="16">
-        <v>-55.699718753280727</v>
+        <v>-57.586264685238397</v>
       </c>
       <c r="K140" s="16">
-        <v>-6.5099619999999998</v>
+        <v>-8.7623029999999993</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="79"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16">
         <v>0</v>
       </c>
       <c r="F141" s="16">
-        <v>4.1796980000000001</v>
+        <v>5.8957929999999994</v>
       </c>
       <c r="G141" s="16">
-        <v>2.647188303339969</v>
+        <v>2.4810218519631859</v>
       </c>
       <c r="H141" s="16">
-        <v>3.8246369999999996</v>
+        <v>5.7982630000000004</v>
       </c>
       <c r="I141" s="16">
-        <v>2.0510411171902052</v>
+        <v>1.8494035700016092</v>
       </c>
       <c r="J141" s="16">
-        <v>-8.4948960427284579</v>
+        <v>-1.654230397844684</v>
       </c>
       <c r="K141" s="16">
-        <v>-0.35506100000000052</v>
+        <v>-9.7529999999999006E-2</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="79"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16">
         <v>0</v>
       </c>
       <c r="F142" s="16">
-        <v>2.9174610000000003</v>
+        <v>4.0454299999999996</v>
       </c>
       <c r="G142" s="16">
-        <v>1.8477575735496989</v>
+        <v>1.7023664552991313</v>
       </c>
       <c r="H142" s="16">
-        <v>2.9811529999999999</v>
+        <v>4.987665999999999</v>
       </c>
       <c r="I142" s="16">
-        <v>1.5987052835693769</v>
+        <v>1.5908570043089876</v>
       </c>
       <c r="J142" s="16">
-        <v>2.1831311541096738</v>
+        <v>23.291368284706433</v>
       </c>
       <c r="K142" s="16">
-        <v>6.3691999999999638E-2</v>
+        <v>0.94223599999999941</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="79"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16">
         <v>0</v>
       </c>
       <c r="F143" s="16">
-        <v>2.6044800000000001</v>
+        <v>3.8928409999999998</v>
       </c>
       <c r="G143" s="16">
-        <v>1.6495328112899263</v>
+        <v>1.6381551365894667</v>
       </c>
       <c r="H143" s="16">
-        <v>2.4874640000000006</v>
+        <v>4.0589620000000002</v>
       </c>
       <c r="I143" s="16">
-        <v>1.3339542920100438</v>
+        <v>1.2946392416661459</v>
       </c>
       <c r="J143" s="16">
-        <v>-4.4928738174222707</v>
+        <v>4.2673461361509606</v>
       </c>
       <c r="K143" s="16">
-        <v>-0.11701599999999956</v>
+        <v>0.16612100000000041</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="79"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16">
         <v>0</v>
       </c>
       <c r="F144" s="16">
-        <v>3.0558940000000003</v>
+        <v>4.4658439999999997</v>
       </c>
       <c r="G144" s="16">
-        <v>1.9354333382571642</v>
+        <v>1.8792818118713943</v>
       </c>
       <c r="H144" s="16">
-        <v>2.2289639999999999</v>
+        <v>3.4707659999999998</v>
       </c>
       <c r="I144" s="16">
-        <v>1.1953282920017634</v>
+        <v>1.1070293001611351</v>
       </c>
       <c r="J144" s="16">
-        <v>-27.060166353937682</v>
+        <v>-22.281969544838557</v>
       </c>
       <c r="K144" s="16">
-        <v>-0.82693000000000039</v>
+        <v>-0.99507799999999991</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="79"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16">
         <v>0</v>
       </c>
       <c r="F145" s="16">
-        <v>1.3890739999999999</v>
+        <v>1.8735250000000001</v>
       </c>
       <c r="G145" s="16">
-        <v>0.87976223288708033</v>
+        <v>0.78840224973965833</v>
       </c>
       <c r="H145" s="16">
-        <v>1.287085</v>
+        <v>2.1065890000000005</v>
       </c>
       <c r="I145" s="16">
-        <v>0.69022609369693266</v>
+        <v>0.6719138502558647</v>
       </c>
       <c r="J145" s="16">
-        <v>-7.3422294276618727</v>
+        <v>12.439866027942001</v>
       </c>
       <c r="K145" s="16">
-        <v>-0.10198899999999989</v>
+        <v>0.23306400000000038</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="79"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16">
         <v>0</v>
       </c>
       <c r="F146" s="16">
-        <v>0.43238199999999999</v>
+        <v>0.6618679999999999</v>
       </c>
       <c r="G146" s="16">
-        <v>0.27384671643136477</v>
+        <v>0.27852215488487636</v>
       </c>
       <c r="H146" s="16">
-        <v>0.28272999999999998</v>
+        <v>0.70214500000000002</v>
       </c>
       <c r="I146" s="16">
-        <v>0.15161984132433659</v>
+        <v>0.22395491023066388</v>
       </c>
       <c r="J146" s="16">
-        <v>-34.611061515049194</v>
+        <v>6.0853523663328826</v>
       </c>
       <c r="K146" s="16">
-        <v>-0.14965200000000001</v>
+        <v>4.0277000000000118E-2</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="79"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16">
         <v>0</v>
       </c>
       <c r="F147" s="16">
-        <v>0.28293499999999999</v>
+        <v>0.37682299999999996</v>
       </c>
       <c r="G147" s="16">
-        <v>0.179195296551448</v>
+        <v>0.15857173026975738</v>
       </c>
       <c r="H147" s="16">
-        <v>0.23031099999999999</v>
+        <v>0.32819899999999996</v>
       </c>
       <c r="I147" s="16">
-        <v>0.12350906262246412</v>
+        <v>0.10468176456827813</v>
       </c>
       <c r="J147" s="16">
-        <v>-18.599324933288568</v>
+        <v>-12.903670954267653</v>
       </c>
       <c r="K147" s="16">
-        <v>-5.2624000000000004E-2</v>
+        <v>-4.8624000000000001E-2</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="79"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16">
         <v>0</v>
       </c>
       <c r="F148" s="16">
-        <v>4.9107030000000007</v>
+        <v>7.9964370000000011</v>
       </c>
       <c r="G148" s="16">
-        <v>3.1101662231999772</v>
+        <v>3.36499855657194</v>
       </c>
       <c r="H148" s="16">
-        <v>15.770847000000002</v>
+        <v>25.370118000000002</v>
       </c>
       <c r="I148" s="16">
-        <v>8.4574446280564146</v>
+        <v>8.0920073478146968</v>
       </c>
       <c r="J148" s="16">
-        <v>221.15253152145425</v>
+        <v>217.26777813668764</v>
       </c>
       <c r="K148" s="16">
-        <v>10.860144000000002</v>
+        <v>17.373681000000001</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B149" s="93"/>
       <c r="C149" s="94"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17">
         <v>0</v>
       </c>
       <c r="F149" s="17">
-        <v>157.89197899999999</v>
+        <v>237.63567399999999</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>186.47295600000001</v>
+        <v>313.52069900000004</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>18.101601601940793</v>
+        <v>31.933347263340622</v>
       </c>
       <c r="K149" s="17">
-        <v>28.580977000000019</v>
+        <v>75.885025000000041</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="80"/>
       <c r="F150" s="80"/>
       <c r="G150" s="80"/>
       <c r="H150" s="80"/>
       <c r="I150" s="80"/>
     </row>
     <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E151" s="80"/>
       <c r="F151" s="80"/>
       <c r="G151" s="80"/>
       <c r="H151" s="80"/>
       <c r="I151" s="80"/>
     </row>
     <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4" t="s">
         <v>40</v>
@@ -5618,2384 +5669,2384 @@
       <c r="A153" s="46"/>
       <c r="E153" s="81"/>
       <c r="F153" s="82"/>
       <c r="G153" s="81"/>
       <c r="H153" s="82"/>
       <c r="I153" s="81"/>
     </row>
     <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="46"/>
       <c r="E154" s="81"/>
       <c r="F154" s="82"/>
       <c r="G154" s="81"/>
       <c r="H154" s="82"/>
       <c r="I154" s="81"/>
     </row>
     <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="46"/>
       <c r="E155" s="81"/>
       <c r="F155" s="82"/>
       <c r="G155" s="81"/>
       <c r="H155" s="82"/>
       <c r="I155" s="81"/>
     </row>
     <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B156" s="37"/>
       <c r="C156" s="37"/>
       <c r="D156" s="37"/>
       <c r="E156" s="37"/>
       <c r="F156" s="37"/>
       <c r="G156" s="37"/>
       <c r="H156" s="37"/>
       <c r="I156" s="37"/>
       <c r="J156" s="37"/>
       <c r="K156" s="37"/>
     </row>
     <row r="157" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="23">
         <v>0</v>
       </c>
       <c r="B157" s="23">
         <v>0</v>
       </c>
       <c r="C157" s="23">
         <v>0</v>
       </c>
       <c r="D157" s="13">
         <v>0</v>
       </c>
       <c r="E157" s="13">
         <v>0</v>
       </c>
       <c r="F157" s="13" t="s">
         <v>108</v>
       </c>
       <c r="G157" s="13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="H157" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I157" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="J157" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K157" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="79"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16">
         <v>0</v>
       </c>
       <c r="F158" s="16">
-        <v>37.707324</v>
+        <v>58.922912000000004</v>
       </c>
       <c r="G158" s="16">
-        <v>49.015583876178397</v>
+        <v>45.769066328760793</v>
       </c>
       <c r="H158" s="16">
-        <v>37.877756999999995</v>
+        <v>61.516435000000008</v>
       </c>
       <c r="I158" s="16">
-        <v>43.737807999144209</v>
+        <v>42.360887446466364</v>
       </c>
       <c r="J158" s="16">
-        <v>0.45198911489978877</v>
+        <v>4.4015526591761187</v>
       </c>
       <c r="K158" s="16">
-        <v>0.17043299999999562</v>
+        <v>2.5935230000000047</v>
       </c>
     </row>
     <row r="159" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="79"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16">
         <v>0</v>
       </c>
       <c r="F159" s="16">
-        <v>15.320846000000003</v>
+        <v>23.230456</v>
       </c>
       <c r="G159" s="16">
-        <v>19.915500027713779</v>
+        <v>18.044530479270254</v>
       </c>
       <c r="H159" s="16">
-        <v>17.384295000000002</v>
+        <v>26.471024</v>
       </c>
       <c r="I159" s="16">
-        <v>20.073811575233531</v>
+        <v>18.22823556431236</v>
       </c>
       <c r="J159" s="16">
-        <v>13.468244508168791</v>
+        <v>13.949652990023095</v>
       </c>
       <c r="K159" s="16">
-        <v>2.0634489999999985</v>
+        <v>3.2405679999999997</v>
       </c>
     </row>
     <row r="160" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="15" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="79"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16">
         <v>0</v>
       </c>
       <c r="F160" s="16">
-        <v>5.5560619999999998</v>
+        <v>8.9997289999999985</v>
       </c>
       <c r="G160" s="16">
-        <v>7.2223004470496903</v>
+        <v>6.9906455665645293</v>
       </c>
       <c r="H160" s="16">
-        <v>5.7055699999999989</v>
+        <v>10.667691</v>
       </c>
       <c r="I160" s="16">
-        <v>6.5882762061564843</v>
+        <v>7.3458882616439363</v>
       </c>
       <c r="J160" s="16">
-        <v>2.6908986976747036</v>
+        <v>18.533469174460713</v>
       </c>
       <c r="K160" s="16">
-        <v>0.14950799999999909</v>
+        <v>1.6679620000000011</v>
       </c>
     </row>
     <row r="161" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="15" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="79"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16">
         <v>0</v>
       </c>
       <c r="F161" s="16">
-        <v>6.378457</v>
+        <v>9.0123139999999982</v>
       </c>
       <c r="G161" s="16">
-        <v>8.2913280741984572</v>
+        <v>7.0004211136343599</v>
       </c>
       <c r="H161" s="16">
-        <v>4.3400660000000002</v>
+        <v>8.5417420000000011</v>
       </c>
       <c r="I161" s="16">
-        <v>5.0115156874683437</v>
+        <v>5.8819366151298347</v>
       </c>
       <c r="J161" s="16">
-        <v>-31.957431084038035</v>
+        <v>-5.2214336961627961</v>
       </c>
       <c r="K161" s="16">
-        <v>-2.0383909999999998</v>
+        <v>-0.4705719999999971</v>
       </c>
     </row>
     <row r="162" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="15" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="79"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16">
         <v>0</v>
       </c>
       <c r="F162" s="16">
-        <v>3.2183050000000004</v>
+        <v>8.7993390000000016</v>
       </c>
       <c r="G162" s="16">
-        <v>4.1834604509888944</v>
+        <v>6.8349902723791338</v>
       </c>
       <c r="H162" s="16">
-        <v>3.2282390000000003</v>
+        <v>5.5398420000000002</v>
       </c>
       <c r="I162" s="16">
-        <v>3.7276784250278956</v>
+        <v>3.8147955653348102</v>
       </c>
       <c r="J162" s="16">
-        <v>0.30867180083925816</v>
+        <v>-37.042521034818648</v>
       </c>
       <c r="K162" s="16">
-        <v>9.9339999999998874E-3</v>
+        <v>-3.2594970000000014</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="15" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="79"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16">
         <v>0</v>
       </c>
       <c r="F163" s="16">
-        <v>0.65488999999999997</v>
+        <v>5.832978999999999</v>
       </c>
       <c r="G163" s="16">
-        <v>0.85128861768791841</v>
+        <v>4.5308351825053848</v>
       </c>
       <c r="H163" s="16">
-        <v>3.2230970000000001</v>
+        <v>4.7184440000000007</v>
       </c>
       <c r="I163" s="16">
-        <v>3.7217409084866806</v>
+        <v>3.2491719522832323</v>
       </c>
       <c r="J163" s="16">
-        <v>392.15853044022663</v>
+        <v>-19.107474928334192</v>
       </c>
       <c r="K163" s="16">
-        <v>2.5682070000000001</v>
+        <v>-1.1145349999999983</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="15" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="79"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16">
         <v>0</v>
       </c>
       <c r="F164" s="16">
-        <v>0.93303099999999994</v>
+        <v>4.1906999999999996</v>
       </c>
       <c r="G164" s="16">
-        <v>1.2128428747575564</v>
+        <v>3.2551756142659385</v>
       </c>
       <c r="H164" s="16">
-        <v>2.2046219999999996</v>
+        <v>3.5445310000000001</v>
       </c>
       <c r="I164" s="16">
-        <v>2.5456980925953272</v>
+        <v>2.4408026690999054</v>
       </c>
       <c r="J164" s="16">
-        <v>136.28603979932069</v>
+        <v>-15.41911852435153</v>
       </c>
       <c r="K164" s="16">
-        <v>1.2715909999999997</v>
+        <v>-0.64616899999999955</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="15" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="79"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16">
         <v>0</v>
       </c>
       <c r="F165" s="16">
-        <v>0.78840099999999991</v>
+        <v>1.2067869999999998</v>
       </c>
       <c r="G165" s="16">
-        <v>1.0248389767346768</v>
+        <v>0.93738602477226929</v>
       </c>
       <c r="H165" s="16">
-        <v>1.5928389999999999</v>
+        <v>3.0386510000000002</v>
       </c>
       <c r="I165" s="16">
-        <v>1.8392664157898493</v>
+        <v>2.0924481888472966</v>
       </c>
       <c r="J165" s="16">
-        <v>102.03411715611725</v>
+        <v>151.79679595487858</v>
       </c>
       <c r="K165" s="16">
-        <v>0.80443799999999999</v>
+        <v>1.8318640000000004</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="15" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="79"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16">
         <v>0</v>
       </c>
       <c r="F166" s="16">
-        <v>1.139181</v>
+        <v>1.232032</v>
       </c>
       <c r="G166" s="16">
-        <v>1.4808163489843189</v>
+        <v>0.95699537604583795</v>
       </c>
       <c r="H166" s="16">
-        <v>0.98840100000000009</v>
+        <v>2.4841359999999995</v>
       </c>
       <c r="I166" s="16">
-        <v>1.1413160806792797</v>
+        <v>1.7106031176500252</v>
       </c>
       <c r="J166" s="16">
-        <v>-13.235824684576016</v>
+        <v>101.62917846289703</v>
       </c>
       <c r="K166" s="16">
-        <v>-0.15077999999999991</v>
+        <v>1.2521039999999994</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="79"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16">
         <v>0</v>
       </c>
       <c r="F167" s="16">
-        <v>1.090638</v>
+        <v>1.9353310000000001</v>
       </c>
       <c r="G167" s="16">
-        <v>1.4177155177478906</v>
+        <v>1.5032911629877859</v>
       </c>
       <c r="H167" s="16">
-        <v>0.92616999999999994</v>
+        <v>1.6417580000000001</v>
       </c>
       <c r="I167" s="16">
-        <v>1.0694573502482578</v>
+        <v>1.130532447992731</v>
       </c>
       <c r="J167" s="16">
-        <v>-15.079980708539411</v>
+        <v>-15.169136442293338</v>
       </c>
       <c r="K167" s="16">
-        <v>-0.16446800000000006</v>
+        <v>-0.29357300000000008</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="15" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="79"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16">
         <v>0</v>
       </c>
       <c r="F168" s="16">
-        <v>2.040724</v>
+        <v>1.4463170000000001</v>
       </c>
       <c r="G168" s="16">
-        <v>2.6527281116562471</v>
+        <v>1.1234437752400004</v>
       </c>
       <c r="H168" s="16">
-        <v>0.56156300000000015</v>
+        <v>1.522065</v>
       </c>
       <c r="I168" s="16">
-        <v>0.64844216286152934</v>
+        <v>1.0481105439742373</v>
       </c>
       <c r="J168" s="16">
-        <v>-72.482168093284542</v>
+        <v>5.23730274898241</v>
       </c>
       <c r="K168" s="16">
-        <v>-1.4791609999999999</v>
+        <v>7.5747999999999927E-2</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="79"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16">
         <v>0</v>
       </c>
       <c r="F169" s="16">
-        <v>0.56743600000000005</v>
+        <v>1.022335</v>
       </c>
       <c r="G169" s="16">
-        <v>0.73760754946076701</v>
+        <v>0.79411075992329871</v>
       </c>
       <c r="H169" s="16">
-        <v>0.47267100000000006</v>
+        <v>1.1074120000000001</v>
       </c>
       <c r="I169" s="16">
-        <v>0.54579772093589118</v>
+        <v>0.76257596996422516</v>
       </c>
       <c r="J169" s="16">
-        <v>-16.700561825474587</v>
+        <v>8.3218318848518411</v>
       </c>
       <c r="K169" s="16">
-        <v>-9.4764999999999988E-2</v>
+        <v>8.5077000000000069E-2</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="15" t="s">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="79"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16">
         <v>0</v>
       </c>
       <c r="F170" s="16">
-        <v>2.5844000000000002E-2</v>
+        <v>0.85302499999999992</v>
       </c>
       <c r="G170" s="16">
-        <v>3.359450142088987E-2</v>
+        <v>0.66259722202954208</v>
       </c>
       <c r="H170" s="16">
-        <v>0.38829399999999997</v>
+        <v>0.85121899999999984</v>
       </c>
       <c r="I170" s="16">
-        <v>0.44836679265933577</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>0.5861586785920484</v>
+      </c>
+      <c r="J170" s="16">
+        <v>-0.21171712435158235</v>
       </c>
       <c r="K170" s="16">
-        <v>0.36244999999999999</v>
+        <v>-1.8060000000000853E-3</v>
       </c>
     </row>
     <row r="171" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="15" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="79"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16">
         <v>0</v>
       </c>
       <c r="F171" s="16">
-        <v>8.3262000000000017E-2</v>
+        <v>3.1315999999999997E-2</v>
       </c>
       <c r="G171" s="16">
-        <v>0.10823190594745909</v>
+        <v>2.4325072073007402E-2</v>
       </c>
       <c r="H171" s="16">
-        <v>3.4245999999999992E-2</v>
+        <v>0.77162199999999992</v>
       </c>
       <c r="I171" s="16">
-        <v>3.9544183483163811E-2</v>
-[...2 lines deleted...]
-        <v>-58.869592371069658</v>
+        <v>0.53134731707416505</v>
+      </c>
+      <c r="J171" s="16" t="s">
+        <v>140</v>
       </c>
       <c r="K171" s="16">
-        <v>-4.9016000000000025E-2</v>
+        <v>0.74030599999999991</v>
       </c>
     </row>
     <row r="172" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="79"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16">
         <v>0</v>
       </c>
       <c r="F172" s="16">
-        <v>1.8623999999999995E-2</v>
+        <v>3.1181999999999998E-2</v>
       </c>
       <c r="G172" s="16">
-        <v>2.4209255318938736E-2</v>
+        <v>2.4220985993757722E-2</v>
       </c>
       <c r="H172" s="16">
-        <v>1.3680000000000001E-3</v>
+        <v>3.9750000000000002E-3</v>
       </c>
       <c r="I172" s="16">
-        <v>1.5796426737419878E-3</v>
+        <v>2.7372283130468107E-3</v>
       </c>
       <c r="J172" s="16">
-        <v>-92.654639175257728</v>
+        <v>-87.252260919761397</v>
       </c>
       <c r="K172" s="16">
-        <v>-1.7255999999999994E-2</v>
+        <v>-2.7206999999999999E-2</v>
       </c>
     </row>
     <row r="173" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="15" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="79"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16">
         <v>0</v>
       </c>
       <c r="F173" s="16">
         <v>0</v>
       </c>
       <c r="G173" s="16">
         <v>0</v>
       </c>
       <c r="H173" s="16">
         <v>0</v>
       </c>
       <c r="I173" s="16">
         <v>0</v>
       </c>
       <c r="J173" s="16" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="K173" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="79"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16">
         <v>0</v>
       </c>
       <c r="F174" s="16">
-        <v>1.406231</v>
+        <v>1.9928440000000001</v>
       </c>
       <c r="G174" s="16">
-        <v>1.8279534641541317</v>
+        <v>1.5479650635541056</v>
       </c>
       <c r="H174" s="16">
-        <v>7.6726659999999995</v>
+        <v>12.799345000000001</v>
       </c>
       <c r="I174" s="16">
-        <v>8.8597007565564621</v>
+        <v>8.813768433321794</v>
       </c>
       <c r="J174" s="16">
-        <v>445.61917636576061</v>
+        <v>542.26527515450277</v>
       </c>
       <c r="K174" s="16">
-        <v>6.2664349999999995</v>
+        <v>10.806501000000001</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B175" s="93"/>
       <c r="C175" s="94"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17">
         <v>0</v>
       </c>
       <c r="F175" s="17">
-        <v>76.929255999999995</v>
+        <v>128.739598</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>86.601864000000006</v>
+        <v>145.21989199999999</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>12.573380405498803</v>
+        <v>12.801262592104711</v>
       </c>
       <c r="K175" s="17">
-        <v>9.672608000000011</v>
+        <v>16.480293999999986</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="80"/>
       <c r="F176" s="80"/>
       <c r="G176" s="80"/>
       <c r="H176" s="80"/>
       <c r="I176" s="80"/>
     </row>
     <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E177" s="80"/>
       <c r="F177" s="80"/>
       <c r="G177" s="80"/>
       <c r="H177" s="80"/>
       <c r="I177" s="80"/>
     </row>
     <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E178" s="81"/>
       <c r="F178" s="82"/>
       <c r="G178" s="81"/>
       <c r="H178" s="82"/>
       <c r="I178" s="81"/>
     </row>
     <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="46"/>
     </row>
     <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="46"/>
     </row>
     <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B181" s="37"/>
       <c r="C181" s="37"/>
       <c r="D181" s="37"/>
       <c r="E181" s="37"/>
       <c r="F181" s="37"/>
       <c r="G181" s="37"/>
       <c r="H181" s="37"/>
       <c r="I181" s="37"/>
       <c r="J181" s="37"/>
       <c r="K181" s="37"/>
     </row>
     <row r="182" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="23"/>
       <c r="B182" s="23"/>
       <c r="C182" s="23"/>
       <c r="D182" s="23"/>
       <c r="E182" s="23"/>
       <c r="F182" s="23"/>
       <c r="G182" s="13">
         <v>2024</v>
       </c>
       <c r="H182" s="13">
         <v>2025</v>
       </c>
       <c r="I182" s="13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="J182" s="13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="K182" s="13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="183" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="3" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5"/>
       <c r="D183" s="37"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="16">
         <v>97.092359000000002</v>
       </c>
       <c r="H183" s="16">
         <v>140.64271199999999</v>
       </c>
       <c r="I183" s="16">
-        <v>13.296005743899855</v>
+        <v>13.296302998977486</v>
       </c>
       <c r="J183" s="16">
         <v>44.854562654101329</v>
       </c>
       <c r="K183" s="16">
         <v>43.550352999999987</v>
       </c>
     </row>
     <row r="184" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5"/>
       <c r="D184" s="37"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="16">
         <v>63.008819000000003</v>
       </c>
       <c r="H184" s="16">
         <v>139.98954000000001</v>
       </c>
       <c r="I184" s="16">
-        <v>13.234256517507276</v>
+        <v>13.23455239207474</v>
       </c>
       <c r="J184" s="16">
         <v>122.17451814165887</v>
       </c>
       <c r="K184" s="16">
         <v>76.980721000000003</v>
       </c>
     </row>
     <row r="185" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="3" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5"/>
       <c r="D185" s="37"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="16">
         <v>39.225645999999998</v>
       </c>
       <c r="H185" s="16">
         <v>40.669615</v>
       </c>
       <c r="I185" s="16">
-        <v>3.844802385794408</v>
+        <v>3.8448883429648291</v>
       </c>
       <c r="J185" s="16">
         <v>3.6811860281408824</v>
       </c>
       <c r="K185" s="16">
         <v>1.4439690000000027</v>
       </c>
     </row>
     <row r="186" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="3" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5"/>
       <c r="D186" s="37"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="16">
         <v>42.862144999999998</v>
       </c>
       <c r="H186" s="16">
         <v>38.406999999999996</v>
       </c>
       <c r="I186" s="16">
-        <v>3.6309004949077046</v>
+        <v>3.6309816699334427</v>
       </c>
       <c r="J186" s="16">
         <v>-10.394125165691081</v>
       </c>
       <c r="K186" s="16">
         <v>-4.4551450000000017</v>
       </c>
     </row>
     <row r="187" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="3" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="37"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="16">
         <v>34.968910000000001</v>
       </c>
       <c r="H187" s="16">
         <v>33.665247999999998</v>
       </c>
       <c r="I187" s="16">
-        <v>3.1826272717054342</v>
+        <v>3.1826984248122345</v>
       </c>
       <c r="J187" s="16">
         <v>-3.7280601540053797</v>
       </c>
       <c r="K187" s="16">
         <v>-1.3036620000000028</v>
       </c>
     </row>
     <row r="188" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="3" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="37"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="16">
         <v>25.790234000000002</v>
       </c>
       <c r="H188" s="16">
         <v>31.388756000000001</v>
       </c>
       <c r="I188" s="16">
-        <v>2.967413484389231</v>
+        <v>2.9674798260216466</v>
       </c>
       <c r="J188" s="16">
         <v>21.70791470911043</v>
       </c>
       <c r="K188" s="16">
         <v>5.5985219999999991</v>
       </c>
     </row>
     <row r="189" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5"/>
       <c r="D189" s="37"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="16">
         <v>21.475774000000001</v>
       </c>
       <c r="H189" s="16">
         <v>30.931097000000001</v>
       </c>
       <c r="I189" s="16">
-        <v>2.9241475617814001</v>
+        <v>2.924212936129698</v>
       </c>
       <c r="J189" s="16">
         <v>44.02785669098585</v>
       </c>
       <c r="K189" s="16">
         <v>9.4553229999999999</v>
       </c>
     </row>
     <row r="190" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="3" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5"/>
       <c r="D190" s="37"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="16">
         <v>25.758379000000001</v>
       </c>
       <c r="H190" s="16">
         <v>27.954723000000001</v>
       </c>
       <c r="I190" s="16">
-        <v>2.6427687029892417</v>
+        <v>2.6428277866291778</v>
       </c>
       <c r="J190" s="16">
         <v>8.5267166850833274</v>
       </c>
       <c r="K190" s="16">
         <v>2.1963439999999999</v>
       </c>
     </row>
     <row r="191" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="37"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="16">
         <v>244.654876</v>
       </c>
       <c r="H191" s="16">
         <v>24.364048</v>
       </c>
       <c r="I191" s="16">
-        <v>2.3033153836840961</v>
+        <v>2.3033668782612171</v>
       </c>
       <c r="J191" s="16">
         <v>-90.041462325075429</v>
       </c>
       <c r="K191" s="16">
         <v>-220.290828</v>
       </c>
     </row>
     <row r="192" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="3" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5"/>
       <c r="D192" s="37"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="16">
         <v>9.4570550000000004</v>
       </c>
       <c r="H192" s="16">
         <v>22.358267000000001</v>
       </c>
       <c r="I192" s="16">
-        <v>2.1136939285957927</v>
+        <v>2.1137411838591351</v>
       </c>
       <c r="J192" s="16">
         <v>136.41891688268706</v>
       </c>
       <c r="K192" s="16">
         <v>12.901212000000001</v>
       </c>
     </row>
     <row r="193" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="95" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B193" s="93"/>
       <c r="C193" s="93"/>
       <c r="D193" s="96"/>
       <c r="E193" s="96"/>
       <c r="F193" s="96"/>
       <c r="G193" s="17">
         <v>604.29419699999994</v>
       </c>
       <c r="H193" s="17">
         <v>530.37100600000008</v>
       </c>
       <c r="I193" s="17">
-        <v>50.13993147525445</v>
+        <v>50.141052439663611</v>
       </c>
       <c r="J193" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K193" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="46"/>
     </row>
     <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="46"/>
     </row>
     <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="46"/>
     </row>
     <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B199" s="37"/>
       <c r="C199" s="37"/>
       <c r="D199" s="37"/>
       <c r="E199" s="37"/>
       <c r="F199" s="37"/>
       <c r="G199" s="37"/>
       <c r="H199" s="37"/>
       <c r="I199" s="37"/>
       <c r="J199" s="37"/>
       <c r="K199" s="37"/>
     </row>
     <row r="200" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="23"/>
       <c r="B200" s="23"/>
       <c r="C200" s="23"/>
       <c r="D200" s="23"/>
       <c r="E200" s="23"/>
       <c r="F200" s="23"/>
       <c r="G200" s="13">
         <v>2024</v>
       </c>
       <c r="H200" s="13">
         <v>2025</v>
       </c>
       <c r="I200" s="13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="J200" s="13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="K200" s="13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B201" s="5"/>
       <c r="C201" s="5"/>
       <c r="D201" s="37"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="16">
         <v>178.177491</v>
       </c>
       <c r="H201" s="16">
         <v>131.204824</v>
       </c>
       <c r="I201" s="16">
         <v>24.582301167578155</v>
       </c>
       <c r="J201" s="16">
         <v>-26.362851298652533</v>
       </c>
       <c r="K201" s="16">
         <v>-46.972667000000001</v>
       </c>
     </row>
     <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="3" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B202" s="5"/>
       <c r="C202" s="5"/>
       <c r="D202" s="37"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="16">
         <v>35.453444000000005</v>
       </c>
       <c r="H202" s="16">
         <v>75.933909</v>
       </c>
       <c r="I202" s="16">
         <v>14.226841384044487</v>
       </c>
       <c r="J202" s="16">
         <v>114.17921768051642</v>
       </c>
       <c r="K202" s="16">
         <v>40.480464999999995</v>
       </c>
     </row>
     <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="3" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5"/>
       <c r="D203" s="37"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="16">
         <v>61.752131999999996</v>
       </c>
       <c r="H203" s="16">
         <v>74.540680999999992</v>
       </c>
       <c r="I203" s="16">
         <v>13.965808677723393</v>
       </c>
       <c r="J203" s="16">
         <v>20.709485787470459</v>
       </c>
       <c r="K203" s="16">
         <v>12.788548999999996</v>
       </c>
     </row>
     <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="3" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="37"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="16">
         <v>25.296302999999998</v>
       </c>
       <c r="H204" s="16">
         <v>27.211566999999999</v>
       </c>
       <c r="I204" s="16">
         <v>5.098310525806057</v>
       </c>
       <c r="J204" s="16">
         <v>7.5713198090645921</v>
       </c>
       <c r="K204" s="16">
         <v>1.9152640000000005</v>
       </c>
     </row>
     <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="3" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="37"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="16">
         <v>32.898851000000001</v>
       </c>
       <c r="H205" s="16">
         <v>25.334919000000003</v>
       </c>
       <c r="I205" s="16">
         <v>4.7467051128714441</v>
       </c>
       <c r="J205" s="16">
         <v>-22.991477726684124</v>
       </c>
       <c r="K205" s="16">
         <v>-7.5639319999999977</v>
       </c>
     </row>
     <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5"/>
       <c r="D206" s="37"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="16">
         <v>3.802101</v>
       </c>
       <c r="H206" s="16">
         <v>20.596897999999999</v>
       </c>
       <c r="I206" s="16">
         <v>3.8589979721621219</v>
       </c>
       <c r="J206" s="16">
         <v>441.72411516685111</v>
       </c>
       <c r="K206" s="16">
         <v>16.794796999999999</v>
       </c>
     </row>
     <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5"/>
       <c r="D207" s="37"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="16">
         <v>14.92144</v>
       </c>
       <c r="H207" s="16">
         <v>16.314608</v>
       </c>
       <c r="I207" s="16">
         <v>3.0566757765475137</v>
       </c>
       <c r="J207" s="16">
         <v>9.336686003495636</v>
       </c>
       <c r="K207" s="16">
         <v>1.3931679999999993</v>
       </c>
     </row>
     <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="37"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="16">
         <v>5.769965</v>
       </c>
       <c r="H208" s="16">
         <v>14.338929</v>
       </c>
       <c r="I208" s="16">
         <v>2.6865160925677567</v>
       </c>
       <c r="J208" s="16">
         <v>148.50980898497653</v>
       </c>
       <c r="K208" s="16">
         <v>8.5689640000000011</v>
       </c>
     </row>
     <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5"/>
       <c r="D209" s="37"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="16">
         <v>10.421683000000002</v>
       </c>
       <c r="H209" s="16">
         <v>12.840624999999999</v>
       </c>
       <c r="I209" s="16">
         <v>2.4057965348128754</v>
       </c>
       <c r="J209" s="16">
         <v>23.210665686146829</v>
       </c>
       <c r="K209" s="16">
         <v>2.4189419999999977</v>
       </c>
     </row>
     <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="3" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5"/>
       <c r="D210" s="37"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="16">
         <v>11.351452999999999</v>
       </c>
       <c r="H210" s="16">
         <v>12.622973</v>
       </c>
       <c r="I210" s="16">
         <v>2.3650176453588894</v>
       </c>
       <c r="J210" s="16">
         <v>11.201385408546384</v>
       </c>
       <c r="K210" s="16">
         <v>1.2715200000000006</v>
       </c>
     </row>
     <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="95" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B211" s="93"/>
       <c r="C211" s="93"/>
       <c r="D211" s="96"/>
       <c r="E211" s="96"/>
       <c r="F211" s="96"/>
       <c r="G211" s="17">
         <v>379.84486300000003</v>
       </c>
       <c r="H211" s="17">
         <v>410.93993300000005</v>
       </c>
       <c r="I211" s="17">
         <v>76.992970889472701</v>
       </c>
       <c r="J211" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K211" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="46"/>
     </row>
     <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B215" s="37"/>
       <c r="C215" s="37"/>
       <c r="D215" s="37"/>
       <c r="E215" s="37"/>
       <c r="F215" s="37"/>
       <c r="G215" s="37"/>
       <c r="H215" s="37"/>
       <c r="I215" s="37"/>
       <c r="J215" s="37"/>
       <c r="K215" s="37"/>
     </row>
     <row r="216" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="23"/>
       <c r="B216" s="23"/>
       <c r="C216" s="23"/>
       <c r="D216" s="23"/>
       <c r="E216" s="23"/>
       <c r="F216" s="23"/>
       <c r="G216" s="13" t="s">
         <v>108</v>
       </c>
       <c r="H216" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I216" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="J216" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K216" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="3" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="37"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>24.455597000000001</v>
+        <v>3.3544710000000002</v>
       </c>
       <c r="H217" s="16">
-        <v>26.471505000000001</v>
+        <v>50.982506999999998</v>
       </c>
       <c r="I217" s="16">
-        <v>14.195894980074215</v>
-[...2 lines deleted...]
-        <v>8.2431355079984314</v>
+        <v>16.261289019389434</v>
+      </c>
+      <c r="J217" s="16" t="s">
+        <v>140</v>
       </c>
       <c r="K217" s="16">
-        <v>2.0159079999999996</v>
+        <v>47.628035999999994</v>
       </c>
     </row>
     <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="3" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="37"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>3.348455</v>
+        <v>35.821811000000004</v>
       </c>
       <c r="H218" s="16">
-        <v>19.798959999999997</v>
+        <v>37.932459999999999</v>
       </c>
       <c r="I218" s="16">
-        <v>10.61760398113708</v>
+        <v>12.098869427437705</v>
       </c>
       <c r="J218" s="16">
-        <v>491.28642911432274</v>
+        <v>5.8920778740080868</v>
       </c>
       <c r="K218" s="16">
-        <v>16.450504999999996</v>
+        <v>2.1106489999999951</v>
       </c>
     </row>
     <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="3" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="37"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
         <v>0</v>
       </c>
       <c r="H219" s="16">
-        <v>9.7818700000000014</v>
+        <v>15.836537</v>
       </c>
       <c r="I219" s="16">
-        <v>5.2457311825957227</v>
+        <v>5.0511934460824861</v>
       </c>
       <c r="J219" s="16" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="K219" s="16">
-        <v>9.7818700000000014</v>
+        <v>15.836537</v>
       </c>
     </row>
     <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="3" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="37"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>4.3352309999999994</v>
+        <v>10.992552</v>
       </c>
       <c r="H220" s="16">
-        <v>8.0759350000000012</v>
+        <v>12.44623</v>
       </c>
       <c r="I220" s="16">
-        <v>4.3308880672219301</v>
+        <v>3.9698272042956879</v>
       </c>
       <c r="J220" s="16">
-        <v>86.286151764461977</v>
+        <v>13.224208536834759</v>
       </c>
       <c r="K220" s="16">
-        <v>3.7407040000000018</v>
+        <v>1.453678</v>
       </c>
     </row>
     <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="3" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="37"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>7.184234</v>
+        <v>6.4563079999999999</v>
       </c>
       <c r="H221" s="16">
-        <v>8.0525839999999995</v>
+        <v>12.394168000000001</v>
       </c>
       <c r="I221" s="16">
-        <v>4.3183656079329804</v>
+        <v>3.9532216021245854</v>
       </c>
       <c r="J221" s="16">
-        <v>12.086883584248502</v>
+        <v>91.969899825101294</v>
       </c>
       <c r="K221" s="16">
-        <v>0.86834999999999951</v>
+        <v>5.9378600000000006</v>
       </c>
     </row>
     <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="37"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>4.9074340000000003</v>
+        <v>7.1391360000000006</v>
       </c>
       <c r="H222" s="16">
-        <v>7.5897680000000003</v>
+        <v>10.993236999999999</v>
       </c>
       <c r="I222" s="16">
-        <v>4.0701709045680596</v>
+        <v>3.5063831622804584</v>
       </c>
       <c r="J222" s="16">
-        <v>54.658585321779164</v>
+        <v>53.985538306035885</v>
       </c>
       <c r="K222" s="16">
-        <v>2.682334</v>
+        <v>3.8541009999999982</v>
       </c>
     </row>
     <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="3" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="37"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>0</v>
+        <v>7.5325889999999998</v>
       </c>
       <c r="H223" s="16">
-        <v>6.221241</v>
+        <v>8.4813950000000009</v>
       </c>
       <c r="I223" s="16">
-        <v>3.3362698449420192</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>2.7052105417767009</v>
+      </c>
+      <c r="J223" s="16">
+        <v>12.596014464615038</v>
       </c>
       <c r="K223" s="16">
-        <v>6.221241</v>
+        <v>0.94880600000000115</v>
       </c>
     </row>
     <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="3" t="s">
-        <v>149</v>
+        <v>165</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="37"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>5.143497</v>
+        <v>9.318226000000001</v>
       </c>
       <c r="H224" s="16">
-        <v>5.1461319999999997</v>
+        <v>7.6406679999999998</v>
       </c>
       <c r="I224" s="16">
-        <v>2.7597202888766343</v>
+        <v>2.4370537653081716</v>
       </c>
       <c r="J224" s="16">
-        <v>5.1229737277959354E-2</v>
+        <v>-18.002976102962098</v>
       </c>
       <c r="K224" s="16">
-        <v>2.6349999999997209E-3</v>
+        <v>-1.6775580000000012</v>
       </c>
     </row>
     <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="3" t="s">
-        <v>164</v>
+        <v>145</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="37"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>5.9774589999999996</v>
+        <v>8.883445</v>
       </c>
       <c r="H225" s="16">
-        <v>4.410412</v>
+        <v>7.5065820000000008</v>
       </c>
       <c r="I225" s="16">
-        <v>2.3651751410000705</v>
+        <v>2.394285935168829</v>
       </c>
       <c r="J225" s="16">
-        <v>-26.215938913173638</v>
+        <v>-15.499201041938113</v>
       </c>
       <c r="K225" s="16">
-        <v>-1.5670469999999996</v>
+        <v>-1.3768629999999993</v>
       </c>
     </row>
     <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="3" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="37"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>2.990313</v>
+        <v>0</v>
       </c>
       <c r="H226" s="16">
-        <v>4.1099120000000005</v>
+        <v>6.221241</v>
       </c>
       <c r="I226" s="16">
-        <v>2.2040257676829023</v>
-[...2 lines deleted...]
-        <v>37.440863213984635</v>
+        <v>1.9843158744679883</v>
+      </c>
+      <c r="J226" s="16" t="s">
+        <v>164</v>
       </c>
       <c r="K226" s="16">
-        <v>1.1195990000000005</v>
+        <v>6.221241</v>
       </c>
     </row>
     <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="95" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B227" s="93"/>
       <c r="C227" s="93"/>
       <c r="D227" s="96"/>
       <c r="E227" s="96"/>
       <c r="F227" s="96"/>
       <c r="G227" s="17">
-        <v>58.342219999999998</v>
+        <v>89.498537999999996</v>
       </c>
       <c r="H227" s="17">
-        <v>99.658318999999992</v>
+        <v>170.43502499999997</v>
       </c>
       <c r="I227" s="17">
-        <v>53.443845766031608</v>
+        <v>54.361649978332039</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="46"/>
     </row>
     <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B231" s="37"/>
       <c r="C231" s="37"/>
       <c r="D231" s="37"/>
       <c r="E231" s="37"/>
       <c r="F231" s="37"/>
       <c r="G231" s="37"/>
       <c r="H231" s="37"/>
       <c r="I231" s="37"/>
       <c r="J231" s="37"/>
       <c r="K231" s="37"/>
     </row>
     <row r="232" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="23"/>
       <c r="B232" s="23"/>
       <c r="C232" s="23"/>
       <c r="D232" s="23"/>
       <c r="E232" s="23"/>
       <c r="F232" s="23"/>
       <c r="G232" s="13" t="s">
         <v>108</v>
       </c>
       <c r="H232" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I232" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="J232" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K232" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="37"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>26.036493</v>
+        <v>41.167617</v>
       </c>
       <c r="H233" s="16">
-        <v>24.444488</v>
+        <v>38.231250000000003</v>
       </c>
       <c r="I233" s="16">
-        <v>28.226283905390304</v>
+        <v>26.326455331615318</v>
       </c>
       <c r="J233" s="16">
-        <v>-6.1145139631516434</v>
+        <v>-7.1327106448740931</v>
       </c>
       <c r="K233" s="16">
-        <v>-1.5920050000000003</v>
+        <v>-2.9363669999999971</v>
       </c>
     </row>
     <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="3" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="37"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>11.600483000000001</v>
+        <v>17.668441999999999</v>
       </c>
       <c r="H234" s="16">
-        <v>13.323161000000001</v>
+        <v>23.121442999999999</v>
       </c>
       <c r="I234" s="16">
-        <v>15.384381333870598</v>
+        <v>15.921677589458612</v>
       </c>
       <c r="J234" s="16">
-        <v>14.850054088265118</v>
+        <v>30.862941961719098</v>
       </c>
       <c r="K234" s="16">
-        <v>1.7226780000000002</v>
+        <v>5.4530010000000004</v>
       </c>
     </row>
     <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="3" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="37"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>8.6768150000000013</v>
+        <v>12.605315000000001</v>
       </c>
       <c r="H235" s="16">
-        <v>10.253260000000001</v>
+        <v>15.914838</v>
       </c>
       <c r="I235" s="16">
-        <v>11.839537310651881</v>
+        <v>10.959130860667491</v>
       </c>
       <c r="J235" s="16">
-        <v>18.168475414077626</v>
+        <v>26.254980537971466</v>
       </c>
       <c r="K235" s="16">
-        <v>1.5764449999999997</v>
+        <v>3.3095229999999987</v>
       </c>
     </row>
     <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="37"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
-        <v>1.37486</v>
+        <v>1.9494210000000001</v>
       </c>
       <c r="H236" s="16">
-        <v>7.647017</v>
+        <v>12.71805</v>
       </c>
       <c r="I236" s="16">
-        <v>8.8300836111333574</v>
+        <v>8.7577878105018847</v>
       </c>
       <c r="J236" s="16">
-        <v>456.20332252011116</v>
+        <v>552.40140534035493</v>
       </c>
       <c r="K236" s="16">
-        <v>6.272157</v>
+        <v>10.768629000000001</v>
       </c>
     </row>
     <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="37"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
-        <v>5.2644250000000001</v>
+        <v>2.3977020000000002</v>
       </c>
       <c r="H237" s="16">
-        <v>3.1828850000000002</v>
+        <v>5.2867709999999999</v>
       </c>
       <c r="I237" s="16">
-        <v>3.6753077277874762</v>
+        <v>3.6405281171810819</v>
       </c>
       <c r="J237" s="16">
-        <v>-39.539740807400612</v>
+        <v>120.49324728427466</v>
       </c>
       <c r="K237" s="16">
-        <v>-2.0815399999999999</v>
+        <v>2.8890689999999997</v>
       </c>
     </row>
     <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="3" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="37"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
-        <v>4.1751120000000004</v>
+        <v>6.7442929999999999</v>
       </c>
       <c r="H238" s="16">
-        <v>2.9340230000000003</v>
+        <v>4.9820310000000001</v>
       </c>
       <c r="I238" s="16">
-        <v>3.3879443980559127</v>
+        <v>3.4306808326231231</v>
       </c>
       <c r="J238" s="16">
-        <v>-29.725885197810264</v>
+        <v>-26.129677343496194</v>
       </c>
       <c r="K238" s="16">
-        <v>-1.2410890000000001</v>
+        <v>-1.7622619999999998</v>
       </c>
     </row>
     <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="3" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="37"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>2.6602000000000001E-2</v>
+        <v>2.5269369999999998</v>
       </c>
       <c r="H239" s="16">
-        <v>2.6474160000000002</v>
+        <v>3.3633440000000001</v>
       </c>
       <c r="I239" s="16">
-        <v>3.0569965561018408</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>2.3160353266204057</v>
+      </c>
+      <c r="J239" s="16">
+        <v>33.099638020259327</v>
       </c>
       <c r="K239" s="16">
-        <v>2.6208140000000002</v>
+        <v>0.83640700000000034</v>
       </c>
     </row>
     <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="3" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="37"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
-        <v>1.7814290000000002</v>
+        <v>5.3422539999999996</v>
       </c>
       <c r="H240" s="16">
-        <v>2.3451740000000001</v>
+        <v>3.3439259999999997</v>
       </c>
       <c r="I240" s="16">
-        <v>2.7079948302267489</v>
+        <v>2.3026638802348098</v>
       </c>
       <c r="J240" s="16">
-        <v>31.645661993826295</v>
+        <v>-37.406083649336033</v>
       </c>
       <c r="K240" s="16">
-        <v>0.56374499999999994</v>
+        <v>-1.9983279999999999</v>
       </c>
     </row>
     <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="37"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>2.0989430000000002</v>
+        <v>6.7490480000000002</v>
       </c>
       <c r="H241" s="16">
-        <v>2.2993560000000004</v>
+        <v>3.2983910000000001</v>
       </c>
       <c r="I241" s="16">
-        <v>2.6550883477519607</v>
+        <v>2.2713079830688763</v>
       </c>
       <c r="J241" s="16">
-        <v>9.5482821591629765</v>
+        <v>-51.128055393886662</v>
       </c>
       <c r="K241" s="16">
-        <v>0.20041300000000017</v>
+        <v>-3.4506570000000001</v>
       </c>
     </row>
     <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="3" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="37"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>0.69742700000000002</v>
+        <v>3.4228670000000001</v>
       </c>
       <c r="H242" s="16">
-        <v>2.099297</v>
+        <v>2.9632339999999999</v>
       </c>
       <c r="I242" s="16">
-        <v>2.4240783085223199</v>
+        <v>2.0405152208762147</v>
       </c>
       <c r="J242" s="16">
-        <v>201.00598342192083</v>
+        <v>-13.428304400959783</v>
       </c>
       <c r="K242" s="16">
-        <v>1.4018699999999999</v>
+        <v>-0.45963300000000018</v>
       </c>
     </row>
     <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="95" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B243" s="93"/>
       <c r="C243" s="93"/>
       <c r="D243" s="96"/>
       <c r="E243" s="96"/>
       <c r="F243" s="96"/>
       <c r="G243" s="17">
-        <v>61.732589000000004</v>
+        <v>100.57389599999999</v>
       </c>
       <c r="H243" s="17">
-        <v>71.176077000000021</v>
+        <v>113.22327800000001</v>
       </c>
       <c r="I243" s="17">
-        <v>82.187696329492425</v>
+        <v>77.966782952847822</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="46"/>
     </row>
     <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="46"/>
     </row>
     <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B248" s="22"/>
       <c r="C248" s="22"/>
       <c r="D248" s="22"/>
       <c r="E248" s="22"/>
       <c r="F248" s="22"/>
       <c r="G248" s="22"/>
       <c r="H248" s="22"/>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
     </row>
     <row r="249" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="12">
         <v>0</v>
       </c>
       <c r="B249" s="12">
         <v>0</v>
       </c>
       <c r="C249" s="12">
         <v>0</v>
       </c>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
       <c r="E249" s="12">
         <v>2024</v>
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H249" s="13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="I249" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J249" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K249" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="250" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B250" s="22"/>
-      <c r="C250" s="122" t="s">
+      <c r="C250" s="126" t="s">
         <v>66</v>
       </c>
       <c r="D250" s="16">
         <v>1.3371741654229785</v>
       </c>
       <c r="E250" s="16">
         <v>3.8482027584950571</v>
       </c>
       <c r="F250" s="16">
-        <v>3.6943341492801882</v>
+        <v>3.6944175388384974</v>
       </c>
       <c r="G250" s="16">
         <v>-13.919499149310017</v>
       </c>
       <c r="H250" s="16">
         <v>35.389282539631317</v>
       </c>
       <c r="I250" s="16">
-        <v>4.5830773317027189</v>
+        <v>4.7877991211773443</v>
       </c>
       <c r="J250" s="16">
-        <v>3.3681139500497106</v>
+        <v>3.1195042984802277</v>
       </c>
       <c r="K250" s="16">
-        <v>-13.279712597375912</v>
+        <v>-13.147925798840779</v>
       </c>
     </row>
     <row r="251" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B251" s="22"/>
-      <c r="C251" s="122">
+      <c r="C251" s="126">
         <v>0</v>
       </c>
       <c r="D251" s="16">
         <v>29.640762178306971</v>
       </c>
       <c r="E251" s="16">
         <v>33.230237684758812</v>
       </c>
       <c r="F251" s="16">
-        <v>52.020931842365059</v>
+        <v>52.022106073594266</v>
       </c>
       <c r="G251" s="16">
         <v>40.369010055840128</v>
       </c>
       <c r="H251" s="16">
         <v>20.870252029923808</v>
       </c>
       <c r="I251" s="16">
-        <v>42.147279935986404</v>
+        <v>43.966003020816444</v>
       </c>
       <c r="J251" s="16">
-        <v>38.566725538930541</v>
+        <v>37.691110856846095</v>
       </c>
       <c r="K251" s="16">
-        <v>7.9777648037747175</v>
+        <v>14.275328671005678</v>
       </c>
     </row>
     <row r="252" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B252" s="22"/>
-      <c r="C252" s="122">
+      <c r="C252" s="126">
         <v>0</v>
       </c>
       <c r="D252" s="16">
         <v>46.928460408355562</v>
       </c>
       <c r="E252" s="16">
         <v>41.061485421173693</v>
       </c>
       <c r="F252" s="16">
-        <v>18.264436794785848</v>
+        <v>18.262850127231683</v>
       </c>
       <c r="G252" s="16">
-        <v>-60.11604790139139</v>
+        <v>-60.120412872122344</v>
       </c>
       <c r="H252" s="16">
-        <v>-17.0550915537112</v>
+        <v>-17.05736105647112</v>
       </c>
       <c r="I252" s="16">
-        <v>21.412302128228745</v>
+        <v>21.50414112582672</v>
       </c>
       <c r="J252" s="16">
-        <v>29.171717113932882</v>
+        <v>32.914034968107245</v>
       </c>
       <c r="K252" s="16">
-        <v>60.764349824371898</v>
+        <v>104.02789631346259</v>
       </c>
     </row>
     <row r="253" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B253" s="22"/>
-      <c r="C253" s="122">
+      <c r="C253" s="126">
         <v>0</v>
       </c>
       <c r="D253" s="16">
         <v>22.09360324791448</v>
       </c>
       <c r="E253" s="16">
         <v>21.860074135572447</v>
       </c>
       <c r="F253" s="16">
-        <v>26.020297213568888</v>
+        <v>26.020626260335554</v>
       </c>
       <c r="G253" s="16">
-        <v>6.730164753493276</v>
+        <v>6.7291053192684993</v>
       </c>
       <c r="H253" s="16">
-        <v>9.3978188140149577</v>
+        <v>9.3975473344733995</v>
       </c>
       <c r="I253" s="16">
-        <v>31.857340604082136</v>
+        <v>29.742056732179496</v>
       </c>
       <c r="J253" s="16">
-        <v>28.893443397086855</v>
+        <v>26.275349876566441</v>
       </c>
       <c r="K253" s="16">
-        <v>7.0239316220864199</v>
+        <v>17.762776641664406</v>
       </c>
     </row>
     <row r="254" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="97" t="s">
         <v>68</v>
       </c>
       <c r="B254" s="98"/>
-      <c r="C254" s="123" t="s">
+      <c r="C254" s="124" t="s">
         <v>67</v>
       </c>
       <c r="D254" s="99">
         <v>99.255292682282459</v>
       </c>
       <c r="E254" s="99">
         <v>99.35485091162208</v>
       </c>
       <c r="F254" s="99">
-        <v>99.045028737229785</v>
+        <v>99.045007387204649</v>
       </c>
       <c r="G254" s="99">
-        <v>-10.334255797948435</v>
+        <v>-10.33627971287572</v>
       </c>
       <c r="H254" s="99">
-        <v>5.0140088000040217</v>
+        <v>5.013416206865684</v>
       </c>
       <c r="I254" s="99">
-        <v>99.451136146694324</v>
+        <v>98.310275585979568</v>
       </c>
       <c r="J254" s="99">
-        <v>99.367663802144051</v>
+        <v>99.328724704074475</v>
       </c>
       <c r="K254" s="99">
-        <v>18.002475358010177</v>
+        <v>33.300115898325764</v>
       </c>
     </row>
     <row r="255" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B255" s="100"/>
-      <c r="C255" s="124">
+      <c r="C255" s="125">
         <v>0</v>
       </c>
       <c r="D255" s="17">
         <v>0.74470731771753906</v>
       </c>
       <c r="E255" s="17">
         <v>0.64514908837791851</v>
       </c>
       <c r="F255" s="17">
-        <v>0.95497126277021438</v>
+        <v>0.95499261279535075</v>
       </c>
       <c r="G255" s="17">
         <v>33.14141430916397</v>
       </c>
       <c r="H255" s="17">
         <v>11.809487269915554</v>
       </c>
       <c r="I255" s="17">
-        <v>0.54886385330568321</v>
+        <v>1.6897244140204306</v>
       </c>
       <c r="J255" s="17">
-        <v>0.63233619785595052</v>
+        <v>0.67127529592551716</v>
       </c>
       <c r="K255" s="17">
-        <v>36.062736264902853</v>
+        <v>-47.586957972679095</v>
       </c>
     </row>
     <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4" t="s">
         <v>105</v>
       </c>
       <c r="D256" s="60"/>
     </row>
     <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="60"/>
     </row>
     <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D258" s="60"/>
     </row>
     <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="20" t="s">
         <v>101</v>
       </c>
       <c r="D259" s="60"/>
     </row>
     <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A260" s="101" t="s">
         <v>70</v>
       </c>
       <c r="D260" s="60"/>
     </row>
     <row r="261" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A261" s="137" t="s">
+      <c r="A261" s="122" t="s">
         <v>71</v>
       </c>
-      <c r="B261" s="137">
-[...26 lines deleted...]
-      <c r="K261" s="137">
+      <c r="B261" s="122">
+        <v>0</v>
+      </c>
+      <c r="C261" s="122">
+        <v>0</v>
+      </c>
+      <c r="D261" s="122">
+        <v>0</v>
+      </c>
+      <c r="E261" s="122">
+        <v>0</v>
+      </c>
+      <c r="F261" s="122">
+        <v>0</v>
+      </c>
+      <c r="G261" s="122">
+        <v>0</v>
+      </c>
+      <c r="H261" s="122">
+        <v>0</v>
+      </c>
+      <c r="I261" s="122">
+        <v>0</v>
+      </c>
+      <c r="J261" s="122">
+        <v>0</v>
+      </c>
+      <c r="K261" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A262" s="137" t="s">
+      <c r="A262" s="122" t="s">
         <v>72</v>
       </c>
-      <c r="B262" s="137">
-[...26 lines deleted...]
-      <c r="K262" s="137">
+      <c r="B262" s="122">
+        <v>0</v>
+      </c>
+      <c r="C262" s="122">
+        <v>0</v>
+      </c>
+      <c r="D262" s="122">
+        <v>0</v>
+      </c>
+      <c r="E262" s="122">
+        <v>0</v>
+      </c>
+      <c r="F262" s="122">
+        <v>0</v>
+      </c>
+      <c r="G262" s="122">
+        <v>0</v>
+      </c>
+      <c r="H262" s="122">
+        <v>0</v>
+      </c>
+      <c r="I262" s="122">
+        <v>0</v>
+      </c>
+      <c r="J262" s="122">
+        <v>0</v>
+      </c>
+      <c r="K262" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A263" s="137" t="s">
+      <c r="A263" s="122" t="s">
         <v>73</v>
       </c>
-      <c r="B263" s="137">
-[...26 lines deleted...]
-      <c r="K263" s="137">
+      <c r="B263" s="122">
+        <v>0</v>
+      </c>
+      <c r="C263" s="122">
+        <v>0</v>
+      </c>
+      <c r="D263" s="122">
+        <v>0</v>
+      </c>
+      <c r="E263" s="122">
+        <v>0</v>
+      </c>
+      <c r="F263" s="122">
+        <v>0</v>
+      </c>
+      <c r="G263" s="122">
+        <v>0</v>
+      </c>
+      <c r="H263" s="122">
+        <v>0</v>
+      </c>
+      <c r="I263" s="122">
+        <v>0</v>
+      </c>
+      <c r="J263" s="122">
+        <v>0</v>
+      </c>
+      <c r="K263" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A264" s="137" t="s">
+      <c r="A264" s="122" t="s">
         <v>74</v>
       </c>
-      <c r="B264" s="137">
-[...26 lines deleted...]
-      <c r="K264" s="137">
+      <c r="B264" s="122">
+        <v>0</v>
+      </c>
+      <c r="C264" s="122">
+        <v>0</v>
+      </c>
+      <c r="D264" s="122">
+        <v>0</v>
+      </c>
+      <c r="E264" s="122">
+        <v>0</v>
+      </c>
+      <c r="F264" s="122">
+        <v>0</v>
+      </c>
+      <c r="G264" s="122">
+        <v>0</v>
+      </c>
+      <c r="H264" s="122">
+        <v>0</v>
+      </c>
+      <c r="I264" s="122">
+        <v>0</v>
+      </c>
+      <c r="J264" s="122">
+        <v>0</v>
+      </c>
+      <c r="K264" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A265" s="46">
         <v>0</v>
       </c>
       <c r="B265" s="46">
         <v>0</v>
       </c>
       <c r="C265" s="46">
         <v>0</v>
       </c>
       <c r="D265" s="46">
         <v>0</v>
       </c>
       <c r="E265" s="46">
         <v>0</v>
       </c>
       <c r="F265" s="46">
         <v>0</v>
       </c>
       <c r="G265" s="46">
         <v>0</v>
       </c>
@@ -8018,682 +8069,682 @@
       <c r="C266" s="46"/>
       <c r="D266" s="46"/>
       <c r="E266" s="46"/>
       <c r="F266" s="46"/>
       <c r="G266" s="46"/>
       <c r="H266" s="46"/>
       <c r="I266" s="46"/>
       <c r="J266" s="46"/>
       <c r="K266" s="46"/>
     </row>
     <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A267" s="46"/>
       <c r="B267" s="46"/>
       <c r="C267" s="46"/>
       <c r="D267" s="46"/>
       <c r="E267" s="46"/>
       <c r="F267" s="46"/>
       <c r="G267" s="46"/>
       <c r="H267" s="46"/>
       <c r="I267" s="46"/>
       <c r="J267" s="46"/>
       <c r="K267" s="46"/>
     </row>
     <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A268" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B268" s="22"/>
       <c r="C268" s="22"/>
       <c r="D268" s="22"/>
       <c r="E268" s="22"/>
       <c r="F268" s="22"/>
       <c r="G268" s="22"/>
       <c r="H268" s="22"/>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
     </row>
     <row r="269" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A269" s="12">
         <v>0</v>
       </c>
       <c r="B269" s="12">
         <v>0</v>
       </c>
       <c r="C269" s="12">
         <v>0</v>
       </c>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
       <c r="E269" s="12">
         <v>2024</v>
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H269" s="13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="I269" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J269" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K269" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="270" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B270" s="22"/>
-      <c r="C270" s="122" t="s">
+      <c r="C270" s="126" t="s">
         <v>66</v>
       </c>
       <c r="D270" s="16">
         <v>1.8460073122337204</v>
       </c>
       <c r="E270" s="16">
         <v>0.44774166908168939</v>
       </c>
       <c r="F270" s="16">
         <v>0.44372953062448833</v>
       </c>
       <c r="G270" s="16">
         <v>1.1096897929480685</v>
       </c>
       <c r="H270" s="16">
         <v>-16.198109443452946</v>
       </c>
       <c r="I270" s="16">
-        <v>0.61606718506553049</v>
+        <v>0.48367756360151221</v>
       </c>
       <c r="J270" s="16">
-        <v>0.35532330633881382</v>
+        <v>0.41200776975642989</v>
       </c>
       <c r="K270" s="16">
-        <v>-35.376993706446065</v>
+        <v>-4.8078989724313619</v>
       </c>
     </row>
     <row r="271" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A271" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B271" s="22"/>
-      <c r="C271" s="122">
+      <c r="C271" s="126">
         <v>0</v>
       </c>
       <c r="D271" s="16">
         <v>54.760226894078791</v>
       </c>
       <c r="E271" s="16">
         <v>71.981350249768028</v>
       </c>
       <c r="F271" s="16">
         <v>73.270518682260516</v>
       </c>
       <c r="G271" s="16">
         <v>3.8511323695622504</v>
       </c>
       <c r="H271" s="16">
         <v>28.720759693028054</v>
       </c>
       <c r="I271" s="16">
-        <v>71.943073674843163</v>
+        <v>74.063856116651891</v>
       </c>
       <c r="J271" s="16">
-        <v>69.437894173046161</v>
+        <v>70.407456882390917</v>
       </c>
       <c r="K271" s="16">
-        <v>8.1431692313045421</v>
+        <v>6.2340617549868815</v>
       </c>
     </row>
     <row r="272" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A272" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B272" s="22"/>
-      <c r="C272" s="122">
+      <c r="C272" s="126">
         <v>0</v>
       </c>
       <c r="D272" s="16">
         <v>13.121228032433669</v>
       </c>
       <c r="E272" s="16">
         <v>7.9723263978754666</v>
       </c>
       <c r="F272" s="16">
         <v>5.0709777849201174</v>
       </c>
       <c r="G272" s="16">
         <v>-35.10539453313514</v>
       </c>
       <c r="H272" s="16">
         <v>-5.6347936946415267</v>
       </c>
       <c r="I272" s="16">
-        <v>6.3329371323980768</v>
+        <v>5.9888972955117277</v>
       </c>
       <c r="J272" s="16">
-        <v>4.4461417534655858</v>
+        <v>4.5279333844280245</v>
       </c>
       <c r="K272" s="16">
-        <v>-21.337151668685973</v>
+        <v>-15.510135827213539</v>
       </c>
     </row>
     <row r="273" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A273" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B273" s="22"/>
-      <c r="C273" s="122">
+      <c r="C273" s="126">
         <v>0</v>
       </c>
       <c r="D273" s="16">
         <v>30.272537761253826</v>
       </c>
       <c r="E273" s="16">
         <v>19.598581683274819</v>
       </c>
       <c r="F273" s="16">
         <v>21.21477400219489</v>
       </c>
       <c r="G273" s="16">
         <v>10.437286124045514</v>
       </c>
       <c r="H273" s="16">
         <v>9.503999744802293</v>
       </c>
       <c r="I273" s="16">
-        <v>21.107922007693229</v>
+        <v>19.463569024234882</v>
       </c>
       <c r="J273" s="16">
-        <v>25.760640767149429</v>
+        <v>24.65260196342463</v>
       </c>
       <c r="K273" s="16">
-        <v>36.742249587810832</v>
+        <v>41.544087382851352</v>
       </c>
     </row>
     <row r="274" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A274" s="97" t="s">
         <v>68</v>
       </c>
       <c r="B274" s="98"/>
-      <c r="C274" s="123" t="s">
+      <c r="C274" s="124" t="s">
         <v>59</v>
       </c>
       <c r="D274" s="99">
         <v>95.746852879204098</v>
       </c>
       <c r="E274" s="99">
         <v>95.611742487999123</v>
       </c>
       <c r="F274" s="99">
         <v>97.917686085112976</v>
       </c>
       <c r="G274" s="99">
         <v>2.0239090342120729</v>
       </c>
       <c r="H274" s="99">
         <v>19.683033268646245</v>
       </c>
       <c r="I274" s="99">
-        <v>98.838573092824063</v>
+        <v>97.950578258449283</v>
       </c>
       <c r="J274" s="99">
-        <v>98.343695043823203</v>
+        <v>97.037310817456472</v>
       </c>
       <c r="K274" s="99">
-        <v>12.04475717610125</v>
+        <v>11.751007817989979</v>
       </c>
     </row>
     <row r="275" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B275" s="100"/>
-      <c r="C275" s="124">
+      <c r="C275" s="125">
         <v>0</v>
       </c>
       <c r="D275" s="17">
         <v>4.2531471207959086</v>
       </c>
       <c r="E275" s="17">
         <v>4.3882575120008731</v>
       </c>
       <c r="F275" s="17">
         <v>2.0823139148870138</v>
       </c>
       <c r="G275" s="17">
         <v>-52.727763809107444</v>
       </c>
       <c r="H275" s="17">
         <v>-0.44630635183274814</v>
       </c>
       <c r="I275" s="17">
-        <v>1.1614269071759291</v>
+        <v>2.0494217415507259</v>
       </c>
       <c r="J275" s="17">
-        <v>1.6563049561767982</v>
+        <v>2.9626891825435395</v>
       </c>
       <c r="K275" s="17">
-        <v>60.590519476592149</v>
+        <v>63.070143299600169</v>
       </c>
     </row>
     <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A276" s="4" t="s">
         <v>105</v>
       </c>
       <c r="D276" s="60"/>
     </row>
     <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="60"/>
     </row>
     <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D278" s="60"/>
     </row>
     <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="20" t="s">
         <v>101</v>
       </c>
       <c r="D279" s="60"/>
     </row>
     <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="101" t="s">
         <v>70</v>
       </c>
       <c r="D280" s="60"/>
     </row>
     <row r="281" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A281" s="137" t="s">
+      <c r="A281" s="122" t="s">
         <v>71</v>
       </c>
-      <c r="B281" s="137">
-[...26 lines deleted...]
-      <c r="K281" s="137">
+      <c r="B281" s="122">
+        <v>0</v>
+      </c>
+      <c r="C281" s="122">
+        <v>0</v>
+      </c>
+      <c r="D281" s="122">
+        <v>0</v>
+      </c>
+      <c r="E281" s="122">
+        <v>0</v>
+      </c>
+      <c r="F281" s="122">
+        <v>0</v>
+      </c>
+      <c r="G281" s="122">
+        <v>0</v>
+      </c>
+      <c r="H281" s="122">
+        <v>0</v>
+      </c>
+      <c r="I281" s="122">
+        <v>0</v>
+      </c>
+      <c r="J281" s="122">
+        <v>0</v>
+      </c>
+      <c r="K281" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A282" s="137" t="s">
+      <c r="A282" s="122" t="s">
         <v>72</v>
       </c>
-      <c r="B282" s="137">
-[...26 lines deleted...]
-      <c r="K282" s="137">
+      <c r="B282" s="122">
+        <v>0</v>
+      </c>
+      <c r="C282" s="122">
+        <v>0</v>
+      </c>
+      <c r="D282" s="122">
+        <v>0</v>
+      </c>
+      <c r="E282" s="122">
+        <v>0</v>
+      </c>
+      <c r="F282" s="122">
+        <v>0</v>
+      </c>
+      <c r="G282" s="122">
+        <v>0</v>
+      </c>
+      <c r="H282" s="122">
+        <v>0</v>
+      </c>
+      <c r="I282" s="122">
+        <v>0</v>
+      </c>
+      <c r="J282" s="122">
+        <v>0</v>
+      </c>
+      <c r="K282" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A283" s="137" t="s">
+      <c r="A283" s="122" t="s">
         <v>73</v>
       </c>
-      <c r="B283" s="137">
-[...26 lines deleted...]
-      <c r="K283" s="137">
+      <c r="B283" s="122">
+        <v>0</v>
+      </c>
+      <c r="C283" s="122">
+        <v>0</v>
+      </c>
+      <c r="D283" s="122">
+        <v>0</v>
+      </c>
+      <c r="E283" s="122">
+        <v>0</v>
+      </c>
+      <c r="F283" s="122">
+        <v>0</v>
+      </c>
+      <c r="G283" s="122">
+        <v>0</v>
+      </c>
+      <c r="H283" s="122">
+        <v>0</v>
+      </c>
+      <c r="I283" s="122">
+        <v>0</v>
+      </c>
+      <c r="J283" s="122">
+        <v>0</v>
+      </c>
+      <c r="K283" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A284" s="137" t="s">
+      <c r="A284" s="122" t="s">
         <v>74</v>
       </c>
-      <c r="B284" s="137">
-[...26 lines deleted...]
-      <c r="K284" s="137">
+      <c r="B284" s="122">
+        <v>0</v>
+      </c>
+      <c r="C284" s="122">
+        <v>0</v>
+      </c>
+      <c r="D284" s="122">
+        <v>0</v>
+      </c>
+      <c r="E284" s="122">
+        <v>0</v>
+      </c>
+      <c r="F284" s="122">
+        <v>0</v>
+      </c>
+      <c r="G284" s="122">
+        <v>0</v>
+      </c>
+      <c r="H284" s="122">
+        <v>0</v>
+      </c>
+      <c r="I284" s="122">
+        <v>0</v>
+      </c>
+      <c r="J284" s="122">
+        <v>0</v>
+      </c>
+      <c r="K284" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A285" s="46"/>
       <c r="B285" s="46"/>
       <c r="C285" s="46"/>
       <c r="D285" s="46"/>
       <c r="E285" s="46"/>
       <c r="F285" s="83"/>
       <c r="G285" s="83"/>
       <c r="H285" s="46"/>
       <c r="I285" s="46"/>
       <c r="J285" s="46"/>
       <c r="K285" s="46"/>
     </row>
     <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A286" s="46"/>
       <c r="B286" s="46"/>
       <c r="C286" s="46"/>
       <c r="D286" s="46"/>
       <c r="E286" s="46"/>
       <c r="F286" s="83"/>
       <c r="G286" s="83"/>
       <c r="H286" s="46"/>
       <c r="I286" s="46"/>
       <c r="J286" s="46"/>
       <c r="K286" s="46"/>
     </row>
     <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A287" s="46"/>
       <c r="B287" s="46"/>
       <c r="C287" s="46"/>
       <c r="D287" s="46"/>
       <c r="E287" s="46"/>
       <c r="F287" s="83"/>
       <c r="G287" s="83"/>
       <c r="H287" s="46"/>
       <c r="I287" s="46"/>
       <c r="J287" s="46"/>
       <c r="K287" s="46"/>
     </row>
     <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A288" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B288" s="22"/>
       <c r="C288" s="22"/>
       <c r="D288" s="22"/>
       <c r="E288" s="22"/>
       <c r="F288" s="22"/>
       <c r="G288" s="22"/>
       <c r="H288" s="22"/>
       <c r="I288" s="22"/>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
     </row>
     <row r="289" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A289" s="12">
         <v>0</v>
       </c>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="24">
         <v>0</v>
       </c>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
         <v>2022</v>
       </c>
       <c r="G289" s="12">
         <v>2023</v>
       </c>
       <c r="H289" s="12">
         <v>2024</v>
       </c>
       <c r="I289" s="12">
         <v>2025</v>
       </c>
       <c r="J289" s="13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="K289" s="13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B290" s="102"/>
       <c r="C290" s="102"/>
-      <c r="D290" s="131" t="s">
+      <c r="D290" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E290" s="103">
         <v>0.93273086272037253</v>
       </c>
       <c r="F290" s="103">
         <v>1.4940343878260951</v>
       </c>
       <c r="G290" s="103">
         <v>0.93535198906584027</v>
       </c>
       <c r="H290" s="103">
         <v>1.2232444750912033</v>
       </c>
       <c r="I290" s="103">
         <v>1.2877196730490528</v>
       </c>
       <c r="J290" s="104">
         <v>-5.30460922373054</v>
       </c>
       <c r="K290" s="104">
         <v>13.894613942873079</v>
       </c>
     </row>
     <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B291" s="22"/>
       <c r="C291" s="22"/>
-      <c r="D291" s="138">
+      <c r="D291" s="131">
         <v>0</v>
       </c>
       <c r="E291" s="60">
         <v>1.5547402005632255E-2</v>
       </c>
       <c r="F291" s="60">
         <v>0</v>
       </c>
       <c r="G291" s="60">
         <v>0</v>
       </c>
       <c r="H291" s="60">
         <v>0</v>
       </c>
       <c r="I291" s="60">
         <v>4.7653132295137094E-3</v>
       </c>
       <c r="J291" s="16" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="K291" s="16">
         <v>-21.820057426083473</v>
       </c>
     </row>
     <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B292" s="22"/>
       <c r="C292" s="22"/>
-      <c r="D292" s="138">
+      <c r="D292" s="131">
         <v>0</v>
       </c>
       <c r="E292" s="60">
         <v>82.061965304940259</v>
       </c>
       <c r="F292" s="60">
         <v>65.07249891744685</v>
       </c>
       <c r="G292" s="60">
         <v>65.489438570715421</v>
       </c>
       <c r="H292" s="60">
         <v>63.183122181204524</v>
       </c>
       <c r="I292" s="60">
         <v>52.562710653849386</v>
       </c>
       <c r="J292" s="16">
         <v>-25.166261187649287</v>
       </c>
       <c r="K292" s="16">
         <v>-6.0015048348587507</v>
       </c>
     </row>
     <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A293" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B293" s="22"/>
       <c r="C293" s="22"/>
-      <c r="D293" s="138">
+      <c r="D293" s="131">
         <v>0</v>
       </c>
       <c r="E293" s="60">
         <v>16.989627618516405</v>
       </c>
       <c r="F293" s="60">
         <v>33.433307696200018</v>
       </c>
       <c r="G293" s="60">
         <v>33.575113810352278</v>
       </c>
       <c r="H293" s="60">
         <v>35.576253557423009</v>
       </c>
       <c r="I293" s="60">
         <v>46.136231976260959</v>
       </c>
       <c r="J293" s="16">
         <v>16.654818730666374</v>
       </c>
       <c r="K293" s="16">
         <v>34.881226523193831</v>
       </c>
     </row>
     <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B294" s="73"/>
       <c r="C294" s="73"/>
-      <c r="D294" s="139">
+      <c r="D294" s="132">
         <v>0</v>
       </c>
       <c r="E294" s="105">
         <v>1.288118173399825E-4</v>
       </c>
       <c r="F294" s="105">
         <v>1.5899852703931831E-4</v>
       </c>
       <c r="G294" s="105">
         <v>9.5629866464965127E-5</v>
       </c>
       <c r="H294" s="105">
         <v>1.7379786281267427E-2</v>
       </c>
       <c r="I294" s="105">
         <v>8.5723836110822293E-3</v>
       </c>
       <c r="J294" s="17">
         <v>-55.631173889011507</v>
       </c>
       <c r="K294" s="17">
         <v>200.10512593362782</v>
       </c>
     </row>
     <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
@@ -8758,225 +8809,225 @@
       <c r="K299" s="85"/>
     </row>
     <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A300" s="101" t="s">
         <v>77</v>
       </c>
       <c r="B300" s="84"/>
       <c r="C300" s="84"/>
       <c r="D300" s="84"/>
       <c r="E300" s="84"/>
       <c r="F300" s="84"/>
       <c r="G300" s="84"/>
       <c r="H300" s="84"/>
       <c r="I300" s="84"/>
       <c r="J300" s="84"/>
       <c r="K300" s="84"/>
     </row>
     <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A301" s="46"/>
     </row>
     <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A302" s="46"/>
     </row>
     <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A303" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B303" s="22"/>
       <c r="C303" s="22"/>
       <c r="D303" s="22"/>
       <c r="E303" s="22"/>
       <c r="F303" s="22"/>
       <c r="G303" s="22"/>
       <c r="H303" s="22"/>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
     </row>
     <row r="304" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A304" s="12">
         <v>0</v>
       </c>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="24">
         <v>0</v>
       </c>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
         <v>2022</v>
       </c>
       <c r="G304" s="12">
         <v>2023</v>
       </c>
       <c r="H304" s="12">
         <v>2024</v>
       </c>
       <c r="I304" s="12">
         <v>2025</v>
       </c>
       <c r="J304" s="13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="K304" s="13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A305" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B305" s="102"/>
       <c r="C305" s="102"/>
-      <c r="D305" s="131" t="s">
+      <c r="D305" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E305" s="103">
         <v>0.53036093857968236</v>
       </c>
       <c r="F305" s="103">
         <v>0.44065564214526548</v>
       </c>
       <c r="G305" s="103">
         <v>0.41720009641006156</v>
       </c>
       <c r="H305" s="103">
         <v>0.32027059823217796</v>
       </c>
       <c r="I305" s="103">
         <v>0.84370758637284471</v>
       </c>
       <c r="J305" s="104">
         <v>162.68885813544307</v>
       </c>
       <c r="K305" s="104">
         <v>33.691241439431586</v>
       </c>
     </row>
     <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A306" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B306" s="22"/>
       <c r="C306" s="22"/>
-      <c r="D306" s="138">
+      <c r="D306" s="131">
         <v>0</v>
       </c>
       <c r="E306" s="60">
         <v>0</v>
       </c>
       <c r="F306" s="60">
         <v>0</v>
       </c>
       <c r="G306" s="60">
         <v>0</v>
       </c>
       <c r="H306" s="60">
         <v>0</v>
       </c>
       <c r="I306" s="60">
         <v>0</v>
       </c>
       <c r="J306" s="16" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="K306" s="16" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A307" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B307" s="22"/>
       <c r="C307" s="22"/>
-      <c r="D307" s="138">
+      <c r="D307" s="131">
         <v>0</v>
       </c>
       <c r="E307" s="60">
         <v>59.304990717168671</v>
       </c>
       <c r="F307" s="60">
         <v>54.751760289206238</v>
       </c>
       <c r="G307" s="60">
         <v>57.983477015591568</v>
       </c>
       <c r="H307" s="60">
         <v>53.123221126697253</v>
       </c>
       <c r="I307" s="60">
         <v>43.097279589976502</v>
       </c>
       <c r="J307" s="16">
         <v>-19.10303544022085</v>
       </c>
       <c r="K307" s="16">
         <v>9.9100749294160906</v>
       </c>
     </row>
     <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A308" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B308" s="22"/>
       <c r="C308" s="22"/>
-      <c r="D308" s="138">
+      <c r="D308" s="131">
         <v>0</v>
       </c>
       <c r="E308" s="60">
         <v>40.164110463133198</v>
       </c>
       <c r="F308" s="60">
         <v>44.749573413925006</v>
       </c>
       <c r="G308" s="60">
         <v>41.5175064066743</v>
       </c>
       <c r="H308" s="60">
         <v>46.48359538878983</v>
       </c>
       <c r="I308" s="60">
         <v>55.990171487300003</v>
       </c>
       <c r="J308" s="16">
         <v>20.109913703483169</v>
       </c>
       <c r="K308" s="16">
         <v>29.3499488741231</v>
       </c>
     </row>
     <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A309" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B309" s="73"/>
       <c r="C309" s="73"/>
-      <c r="D309" s="139">
+      <c r="D309" s="132">
         <v>0</v>
       </c>
       <c r="E309" s="105">
         <v>5.3788111844797282E-4</v>
       </c>
       <c r="F309" s="105">
         <v>5.801065472348859E-2</v>
       </c>
       <c r="G309" s="105">
         <v>8.1816481324073598E-2</v>
       </c>
       <c r="H309" s="105">
         <v>7.291288628074076E-2</v>
       </c>
       <c r="I309" s="105">
         <v>6.8841336350651344E-2</v>
       </c>
       <c r="J309" s="17">
         <v>-5.8518541289000368</v>
       </c>
       <c r="K309" s="17">
         <v>300.39495660628461</v>
       </c>
     </row>
     <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
@@ -9041,90 +9092,90 @@
       <c r="K314" s="85"/>
     </row>
     <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A315" s="101" t="s">
         <v>77</v>
       </c>
       <c r="B315" s="84"/>
       <c r="C315" s="84"/>
       <c r="D315" s="84"/>
       <c r="E315" s="84"/>
       <c r="F315" s="84"/>
       <c r="G315" s="84"/>
       <c r="H315" s="84"/>
       <c r="I315" s="84"/>
       <c r="J315" s="84"/>
       <c r="K315" s="84"/>
     </row>
     <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A316" s="82"/>
     </row>
     <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A317" s="82"/>
     </row>
     <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A318" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="8"/>
       <c r="D318" s="8"/>
       <c r="E318" s="8"/>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
       <c r="H318" s="8"/>
       <c r="I318" s="8"/>
       <c r="J318" s="8"/>
       <c r="K318" s="9"/>
     </row>
     <row r="319" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A319" s="11">
         <v>0</v>
       </c>
       <c r="B319" s="11"/>
       <c r="C319" s="11"/>
       <c r="D319" s="11"/>
       <c r="E319" s="12">
         <v>2021</v>
       </c>
       <c r="F319" s="12">
         <v>2022</v>
       </c>
       <c r="G319" s="12">
         <v>2023</v>
       </c>
       <c r="H319" s="12">
         <v>2024</v>
       </c>
       <c r="I319" s="12">
         <v>2025</v>
       </c>
       <c r="J319" s="13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="K319" s="13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="320" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A320" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B320" s="15"/>
       <c r="C320" s="15"/>
       <c r="D320" s="15"/>
       <c r="E320" s="16">
         <v>31.44</v>
       </c>
       <c r="F320" s="16">
         <v>46.45</v>
       </c>
       <c r="G320" s="16">
         <v>65.150000000000006</v>
       </c>
       <c r="H320" s="16">
         <v>93.23</v>
       </c>
       <c r="I320" s="16">
         <v>103.23</v>
       </c>
       <c r="J320" s="16">
@@ -9275,293 +9326,293 @@
       <c r="D327" s="46"/>
       <c r="E327" s="46"/>
       <c r="F327" s="46"/>
       <c r="G327" s="46"/>
       <c r="H327" s="46"/>
       <c r="I327" s="46"/>
       <c r="J327" s="46"/>
       <c r="K327" s="46"/>
     </row>
     <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A328" s="20" t="s">
         <v>101</v>
       </c>
       <c r="B328" s="46"/>
       <c r="C328" s="46"/>
       <c r="D328" s="46"/>
       <c r="E328" s="46"/>
       <c r="F328" s="46"/>
       <c r="G328" s="46"/>
       <c r="H328" s="46"/>
       <c r="I328" s="46"/>
       <c r="J328" s="46"/>
       <c r="K328" s="46"/>
     </row>
     <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A329" s="121" t="s">
-[...29 lines deleted...]
-      <c r="K329" s="121">
+      <c r="A329" s="123" t="s">
+        <v>130</v>
+      </c>
+      <c r="B329" s="123">
+        <v>0</v>
+      </c>
+      <c r="C329" s="123">
+        <v>0</v>
+      </c>
+      <c r="D329" s="123">
+        <v>0</v>
+      </c>
+      <c r="E329" s="123">
+        <v>0</v>
+      </c>
+      <c r="F329" s="123">
+        <v>0</v>
+      </c>
+      <c r="G329" s="123">
+        <v>0</v>
+      </c>
+      <c r="H329" s="123">
+        <v>0</v>
+      </c>
+      <c r="I329" s="123">
+        <v>0</v>
+      </c>
+      <c r="J329" s="123">
+        <v>0</v>
+      </c>
+      <c r="K329" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A330" s="46"/>
       <c r="B330" s="46"/>
       <c r="C330" s="46"/>
       <c r="D330" s="46"/>
       <c r="E330" s="46"/>
       <c r="F330" s="46"/>
       <c r="G330" s="46"/>
       <c r="H330" s="46"/>
       <c r="I330" s="46"/>
       <c r="J330" s="46"/>
       <c r="K330" s="46"/>
     </row>
     <row r="331" spans="1:11" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A331" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B331" s="37"/>
       <c r="C331" s="37"/>
       <c r="D331" s="37"/>
       <c r="E331" s="37"/>
       <c r="F331" s="37"/>
       <c r="G331" s="37"/>
       <c r="H331" s="37"/>
       <c r="I331" s="37"/>
       <c r="J331" s="37"/>
       <c r="K331" s="37"/>
     </row>
     <row r="332" spans="1:11" s="10" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A332" s="23"/>
       <c r="B332" s="23"/>
       <c r="C332" s="23"/>
       <c r="D332" s="24"/>
       <c r="E332" s="12"/>
       <c r="F332" s="12"/>
       <c r="G332" s="12">
         <v>2021</v>
       </c>
       <c r="H332" s="12">
         <v>2022</v>
       </c>
       <c r="I332" s="12">
         <v>2023</v>
       </c>
       <c r="J332" s="13">
         <v>2024</v>
       </c>
       <c r="K332" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="333" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A333" s="140" t="s">
-[...5 lines deleted...]
-      <c r="E333" s="140"/>
+      <c r="A333" s="142" t="s">
+        <v>118</v>
+      </c>
+      <c r="B333" s="142"/>
+      <c r="C333" s="142"/>
+      <c r="D333" s="142"/>
+      <c r="E333" s="142"/>
       <c r="F333" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G333" s="27">
         <v>44</v>
       </c>
       <c r="H333" s="27">
         <v>47</v>
       </c>
       <c r="I333" s="27">
         <v>45</v>
       </c>
       <c r="J333" s="27">
         <v>42</v>
       </c>
       <c r="K333" s="27">
         <v>42</v>
       </c>
     </row>
     <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A334" s="133"/>
-[...3 lines deleted...]
-      <c r="E334" s="133"/>
+      <c r="A334" s="139"/>
+      <c r="B334" s="139"/>
+      <c r="C334" s="139"/>
+      <c r="D334" s="139"/>
+      <c r="E334" s="139"/>
       <c r="F334" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G334" s="28">
         <v>0.11223857408459877</v>
       </c>
       <c r="H334" s="28">
         <v>0.10331375821199806</v>
       </c>
       <c r="I334" s="28">
         <v>0.12208339673299957</v>
       </c>
       <c r="J334" s="28">
         <v>0.160796965157783</v>
       </c>
       <c r="K334" s="28">
         <v>0.17062020270136258</v>
       </c>
     </row>
     <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A335" s="134" t="s">
-[...5 lines deleted...]
-      <c r="E335" s="134"/>
+      <c r="A335" s="141" t="s">
+        <v>119</v>
+      </c>
+      <c r="B335" s="141"/>
+      <c r="C335" s="141"/>
+      <c r="D335" s="141"/>
+      <c r="E335" s="141"/>
       <c r="F335" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G335" s="30">
         <v>28</v>
       </c>
       <c r="H335" s="30">
         <v>25</v>
       </c>
       <c r="I335" s="30">
         <v>21</v>
       </c>
       <c r="J335" s="30">
         <v>18</v>
       </c>
       <c r="K335" s="30">
         <v>22</v>
       </c>
     </row>
     <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A336" s="135"/>
-[...3 lines deleted...]
-      <c r="E336" s="135"/>
+      <c r="A336" s="140"/>
+      <c r="B336" s="140"/>
+      <c r="C336" s="140"/>
+      <c r="D336" s="140"/>
+      <c r="E336" s="140"/>
       <c r="F336" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G336" s="32">
         <v>0.43939308542514743</v>
       </c>
       <c r="H336" s="32">
         <v>0.61718707791890381</v>
       </c>
       <c r="I336" s="32">
         <v>0.69631678507431927</v>
       </c>
       <c r="J336" s="32">
         <v>0.77332711116117459</v>
       </c>
       <c r="K336" s="32">
         <v>0.64566822659603429</v>
       </c>
     </row>
     <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A337" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B337" s="33"/>
       <c r="C337" s="34"/>
     </row>
     <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A338" s="4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A342" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B342" s="8"/>
       <c r="C342" s="8"/>
       <c r="D342" s="8"/>
       <c r="E342" s="8"/>
       <c r="F342" s="8"/>
       <c r="G342" s="8"/>
       <c r="H342" s="8"/>
       <c r="I342" s="8"/>
       <c r="J342" s="8"/>
       <c r="K342" s="9"/>
     </row>
     <row r="343" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A343" s="11">
         <v>0</v>
       </c>
       <c r="B343" s="11"/>
       <c r="C343" s="11"/>
       <c r="D343" s="11"/>
       <c r="E343" s="12">
         <v>2021</v>
       </c>
       <c r="F343" s="12">
         <v>2022</v>
       </c>
       <c r="G343" s="12">
         <v>2023</v>
       </c>
       <c r="H343" s="12">
         <v>2024</v>
       </c>
       <c r="I343" s="12">
         <v>2025</v>
       </c>
       <c r="J343" s="13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="K343" s="13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="344" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A344" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B344" s="15"/>
       <c r="C344" s="15"/>
       <c r="D344" s="15"/>
       <c r="E344" s="16">
         <v>870.75</v>
       </c>
       <c r="F344" s="16">
         <v>691.33</v>
       </c>
       <c r="G344" s="16">
         <v>1038.67</v>
       </c>
       <c r="H344" s="16">
         <v>1224.9100000000001</v>
       </c>
       <c r="I344" s="16">
         <v>1107.31</v>
       </c>
       <c r="J344" s="16">
@@ -9657,761 +9708,829 @@
       <c r="K347" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="348" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A348" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="349" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A349" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="350" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A350" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A351" s="4" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="352" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A352" s="121" t="s">
+      <c r="A352" s="123" t="s">
         <v>64</v>
       </c>
-      <c r="B352" s="121"/>
-[...8 lines deleted...]
-      <c r="K352" s="121"/>
+      <c r="B352" s="123"/>
+      <c r="C352" s="123"/>
+      <c r="D352" s="123"/>
+      <c r="E352" s="123"/>
+      <c r="F352" s="123"/>
+      <c r="G352" s="123"/>
+      <c r="H352" s="123"/>
+      <c r="I352" s="123"/>
+      <c r="J352" s="123"/>
+      <c r="K352" s="123"/>
     </row>
     <row r="353" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A353" s="121" t="s">
-[...29 lines deleted...]
-      <c r="K353" s="121">
+      <c r="A353" s="123" t="s">
+        <v>130</v>
+      </c>
+      <c r="B353" s="123">
+        <v>0</v>
+      </c>
+      <c r="C353" s="123">
+        <v>0</v>
+      </c>
+      <c r="D353" s="123">
+        <v>0</v>
+      </c>
+      <c r="E353" s="123">
+        <v>0</v>
+      </c>
+      <c r="F353" s="123">
+        <v>0</v>
+      </c>
+      <c r="G353" s="123">
+        <v>0</v>
+      </c>
+      <c r="H353" s="123">
+        <v>0</v>
+      </c>
+      <c r="I353" s="123">
+        <v>0</v>
+      </c>
+      <c r="J353" s="123">
+        <v>0</v>
+      </c>
+      <c r="K353" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A354" s="46"/>
       <c r="B354" s="46"/>
       <c r="C354" s="46"/>
       <c r="D354" s="46"/>
       <c r="E354" s="46"/>
       <c r="F354" s="46"/>
       <c r="G354" s="46"/>
       <c r="H354" s="46"/>
       <c r="I354" s="46"/>
       <c r="J354" s="46"/>
       <c r="K354" s="46"/>
     </row>
     <row r="355" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A355" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B355" s="37"/>
       <c r="C355" s="37"/>
       <c r="D355" s="37"/>
       <c r="E355" s="37"/>
       <c r="F355" s="37"/>
       <c r="G355" s="37"/>
       <c r="H355" s="37"/>
       <c r="I355" s="37"/>
       <c r="J355" s="37"/>
       <c r="K355" s="37"/>
     </row>
     <row r="356" spans="1:11" s="10" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A356" s="23">
         <v>0</v>
       </c>
       <c r="B356" s="23">
         <v>0</v>
       </c>
       <c r="C356" s="23">
         <v>0</v>
       </c>
       <c r="D356" s="24"/>
       <c r="E356" s="12"/>
       <c r="F356" s="12">
         <v>0</v>
       </c>
       <c r="G356" s="12">
         <v>2021</v>
       </c>
       <c r="H356" s="12">
         <v>2022</v>
       </c>
       <c r="I356" s="12">
         <v>2023</v>
       </c>
       <c r="J356" s="13">
         <v>2024</v>
       </c>
       <c r="K356" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="357" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A357" s="140" t="s">
-[...5 lines deleted...]
-      <c r="E357" s="140"/>
+      <c r="A357" s="142" t="s">
+        <v>118</v>
+      </c>
+      <c r="B357" s="142"/>
+      <c r="C357" s="142"/>
+      <c r="D357" s="142"/>
+      <c r="E357" s="142"/>
       <c r="F357" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G357" s="27">
         <v>14</v>
       </c>
       <c r="H357" s="27">
         <v>23</v>
       </c>
       <c r="I357" s="27">
         <v>17</v>
       </c>
       <c r="J357" s="27">
         <v>16</v>
       </c>
       <c r="K357" s="27">
         <v>17</v>
       </c>
     </row>
     <row r="358" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A358" s="133">
-[...9 lines deleted...]
-      <c r="E358" s="133"/>
+      <c r="A358" s="139">
+        <v>0</v>
+      </c>
+      <c r="B358" s="139">
+        <v>0</v>
+      </c>
+      <c r="C358" s="139">
+        <v>0</v>
+      </c>
+      <c r="D358" s="139"/>
+      <c r="E358" s="139"/>
       <c r="F358" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G358" s="28">
         <v>0.96612734773383646</v>
       </c>
       <c r="H358" s="28">
         <v>0.57151445253763145</v>
       </c>
       <c r="I358" s="28">
         <v>0.81322461839113591</v>
       </c>
       <c r="J358" s="28">
         <v>0.91857649627233029</v>
       </c>
       <c r="K358" s="28">
         <v>0.82245904193931318</v>
       </c>
     </row>
     <row r="359" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A359" s="134" t="s">
-[...5 lines deleted...]
-      <c r="E359" s="134"/>
+      <c r="A359" s="141" t="s">
+        <v>119</v>
+      </c>
+      <c r="B359" s="141"/>
+      <c r="C359" s="141"/>
+      <c r="D359" s="141"/>
+      <c r="E359" s="141"/>
       <c r="F359" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G359" s="30">
         <v>32</v>
       </c>
       <c r="H359" s="30">
         <v>31</v>
       </c>
       <c r="I359" s="30">
         <v>23</v>
       </c>
       <c r="J359" s="30">
         <v>23</v>
       </c>
       <c r="K359" s="30">
         <v>24</v>
       </c>
     </row>
     <row r="360" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A360" s="135">
-[...9 lines deleted...]
-      <c r="E360" s="135"/>
+      <c r="A360" s="140">
+        <v>0</v>
+      </c>
+      <c r="B360" s="140">
+        <v>0</v>
+      </c>
+      <c r="C360" s="140">
+        <v>0</v>
+      </c>
+      <c r="D360" s="140"/>
+      <c r="E360" s="140"/>
       <c r="F360" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G360" s="32">
         <v>0.30855107221497596</v>
       </c>
       <c r="H360" s="32">
         <v>0.35011665255346192</v>
       </c>
       <c r="I360" s="32">
         <v>0.45777624460620381</v>
       </c>
       <c r="J360" s="32">
         <v>0.51458346318413573</v>
       </c>
       <c r="K360" s="32">
         <v>0.4763042075766758</v>
       </c>
     </row>
     <row r="361" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A361" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B361" s="35"/>
-      <c r="C361" s="118"/>
+      <c r="C361" s="119"/>
       <c r="D361" s="46"/>
       <c r="E361" s="46"/>
       <c r="F361" s="46"/>
       <c r="G361" s="46"/>
       <c r="H361" s="46"/>
       <c r="I361" s="46"/>
       <c r="J361" s="46"/>
       <c r="K361" s="46"/>
     </row>
     <row r="362" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A362" s="4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="364" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A364" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B364" s="8"/>
       <c r="C364" s="8"/>
       <c r="D364" s="8"/>
       <c r="E364" s="8"/>
       <c r="F364" s="8"/>
       <c r="G364" s="8"/>
       <c r="H364" s="8"/>
       <c r="I364" s="8"/>
       <c r="J364" s="8"/>
       <c r="K364" s="9"/>
     </row>
     <row r="365" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A365" s="11">
         <v>0</v>
       </c>
-      <c r="B365" s="11"/>
-[...1 lines deleted...]
-      <c r="D365" s="11"/>
+      <c r="B365" s="12">
+        <v>2021</v>
+      </c>
+      <c r="C365" s="12">
+        <v>2022</v>
+      </c>
+      <c r="D365" s="12">
+        <v>2023</v>
+      </c>
       <c r="E365" s="12">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="F365" s="12">
-        <v>2022</v>
-[...7 lines deleted...]
-      <c r="I365" s="12">
         <v>2025</v>
       </c>
+      <c r="G365" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="H365" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="I365" s="13" t="s">
+        <v>108</v>
+      </c>
       <c r="J365" s="13" t="s">
-        <v>136</v>
+        <v>109</v>
       </c>
       <c r="K365" s="13" t="s">
-        <v>174</v>
+        <v>142</v>
       </c>
     </row>
     <row r="366" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A366" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="B366" s="15"/>
-[...1 lines deleted...]
-      <c r="D366" s="15"/>
+      <c r="B366" s="16">
+        <v>-2.9200000000000008</v>
+      </c>
+      <c r="C366" s="16">
+        <v>18.28</v>
+      </c>
+      <c r="D366" s="16">
+        <v>22.59</v>
+      </c>
       <c r="E366" s="16">
-        <v>-2.9200000000000008</v>
+        <v>13.24</v>
       </c>
       <c r="F366" s="16">
-        <v>18.28</v>
+        <v>15.16</v>
       </c>
       <c r="G366" s="16">
-        <v>22.59</v>
+        <v>1.92</v>
       </c>
       <c r="H366" s="16">
-        <v>13.24</v>
+        <v>13.270000000000001</v>
       </c>
       <c r="I366" s="16">
-        <v>15.16</v>
+        <v>-4.3600000000000003</v>
       </c>
       <c r="J366" s="16">
-        <v>1.92</v>
+        <v>-1.31</v>
       </c>
       <c r="K366" s="16">
-        <v>13.270000000000001</v>
+        <v>3.0500000000000003</v>
       </c>
     </row>
     <row r="367" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A367" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="B367" s="15"/>
-[...1 lines deleted...]
-      <c r="D367" s="15"/>
+      <c r="B367" s="16">
+        <v>16.38</v>
+      </c>
+      <c r="C367" s="16">
+        <v>5.65</v>
+      </c>
+      <c r="D367" s="16">
+        <v>4.7499999999999982</v>
+      </c>
       <c r="E367" s="16">
-        <v>16.38</v>
+        <v>6.72</v>
       </c>
       <c r="F367" s="16">
-        <v>5.65</v>
+        <v>19.830000000000002</v>
       </c>
       <c r="G367" s="16">
-        <v>4.7499999999999982</v>
+        <v>13.110000000000003</v>
       </c>
       <c r="H367" s="16">
-        <v>6.72</v>
+        <v>10.666</v>
       </c>
       <c r="I367" s="16">
-        <v>19.830000000000002</v>
+        <v>8</v>
       </c>
       <c r="J367" s="16">
-        <v>13.110000000000003</v>
+        <v>6.3</v>
       </c>
       <c r="K367" s="16">
-        <v>10.666</v>
+        <v>-1.7000000000000002</v>
       </c>
     </row>
     <row r="368" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A368" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B368" s="1"/>
-[...1 lines deleted...]
-      <c r="D368" s="1"/>
+      <c r="B368" s="17">
+        <v>-19.3</v>
+      </c>
+      <c r="C368" s="17">
+        <v>12.63</v>
+      </c>
+      <c r="D368" s="17">
+        <v>17.840000000000003</v>
+      </c>
       <c r="E368" s="17">
-        <v>-19.3</v>
+        <v>6.5200000000000005</v>
       </c>
       <c r="F368" s="17">
-        <v>12.63</v>
-[...5 lines deleted...]
-        <v>6.5200000000000005</v>
+        <v>-4.6700000000000017</v>
+      </c>
+      <c r="G368" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="H368" s="17" t="s">
+        <v>24</v>
       </c>
       <c r="I368" s="17">
-        <v>-4.6700000000000017</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>-12.36</v>
+      </c>
+      <c r="J368" s="17">
+        <v>-7.6099999999999994</v>
       </c>
       <c r="K368" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="369" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A369" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="I369" s="8"/>
-[...1 lines deleted...]
-      <c r="K369" s="9"/>
+      <c r="K369" s="60"/>
     </row>
     <row r="370" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A370" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B370" s="60"/>
       <c r="C370" s="60"/>
       <c r="D370" s="60"/>
       <c r="E370" s="60"/>
       <c r="F370" s="60"/>
       <c r="G370" s="60"/>
       <c r="H370" s="60"/>
       <c r="I370" s="60"/>
     </row>
     <row r="371" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A371" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B371" s="60"/>
       <c r="C371" s="60"/>
       <c r="D371" s="60"/>
       <c r="E371" s="60"/>
       <c r="F371" s="60"/>
       <c r="G371" s="60"/>
       <c r="H371" s="60"/>
       <c r="I371" s="60"/>
     </row>
     <row r="372" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A372" s="141" t="s">
+      <c r="A372" s="133" t="s">
         <v>37</v>
       </c>
-      <c r="B372" s="141">
-[...26 lines deleted...]
-      <c r="K372" s="141">
+      <c r="B372" s="133">
+        <v>0</v>
+      </c>
+      <c r="C372" s="133">
+        <v>0</v>
+      </c>
+      <c r="D372" s="133">
+        <v>0</v>
+      </c>
+      <c r="E372" s="133">
+        <v>0</v>
+      </c>
+      <c r="F372" s="133">
+        <v>0</v>
+      </c>
+      <c r="G372" s="133">
+        <v>0</v>
+      </c>
+      <c r="H372" s="133">
+        <v>0</v>
+      </c>
+      <c r="I372" s="133">
+        <v>0</v>
+      </c>
+      <c r="J372" s="133">
+        <v>0</v>
+      </c>
+      <c r="K372" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A373" s="46"/>
       <c r="B373" s="46"/>
       <c r="C373" s="46"/>
       <c r="D373" s="46"/>
       <c r="E373" s="46"/>
       <c r="F373" s="46"/>
       <c r="G373" s="46"/>
       <c r="H373" s="46"/>
       <c r="I373" s="46"/>
       <c r="J373" s="46"/>
       <c r="K373" s="46"/>
     </row>
     <row r="374" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A374" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B374" s="22"/>
       <c r="C374" s="22"/>
       <c r="D374" s="22"/>
       <c r="E374" s="22"/>
       <c r="F374" s="22"/>
       <c r="G374" s="22"/>
       <c r="H374" s="22"/>
       <c r="I374" s="22"/>
       <c r="J374" s="22"/>
       <c r="K374" s="22"/>
     </row>
     <row r="375" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A375" s="11">
         <v>0</v>
       </c>
-      <c r="B375" s="11"/>
-[...1 lines deleted...]
-      <c r="D375" s="11"/>
+      <c r="B375" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C375" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="D375" s="13" t="s">
+        <v>94</v>
+      </c>
       <c r="E375" s="13" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="F375" s="13" t="s">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="G375" s="13" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="H375" s="13" t="s">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="I375" s="13" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="J375" s="13" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="K375" s="13" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
     </row>
     <row r="376" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A376" s="106" t="s">
         <v>35</v>
       </c>
-      <c r="B376" s="106"/>
-[...1 lines deleted...]
-      <c r="D376" s="106"/>
+      <c r="B376" s="16">
+        <v>270.14999999999998</v>
+      </c>
+      <c r="C376" s="16">
+        <v>287.7</v>
+      </c>
+      <c r="D376" s="16">
+        <v>328.86</v>
+      </c>
       <c r="E376" s="16">
-        <v>270.14999999999998</v>
+        <v>331.06</v>
       </c>
       <c r="F376" s="16">
-        <v>287.7</v>
+        <v>350.63</v>
       </c>
       <c r="G376" s="16">
-        <v>328.86</v>
+        <v>5.911315169455686</v>
       </c>
       <c r="H376" s="16">
-        <v>331.06</v>
-[...5 lines deleted...]
-        <v>5.911315169455686</v>
+        <v>6.7360249820571427</v>
+      </c>
+      <c r="I376" s="60">
+        <v>328.92</v>
+      </c>
+      <c r="J376" s="60">
+        <v>349.09</v>
       </c>
       <c r="K376" s="16">
-        <v>6.7360249820571427</v>
+        <v>6.13219019822448</v>
       </c>
     </row>
     <row r="377" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A377" s="106" t="s">
         <v>21</v>
       </c>
-      <c r="B377" s="106"/>
-[...1 lines deleted...]
-      <c r="D377" s="106"/>
+      <c r="B377" s="49">
+        <v>21</v>
+      </c>
+      <c r="C377" s="49">
+        <v>22</v>
+      </c>
+      <c r="D377" s="49">
+        <v>21</v>
+      </c>
       <c r="E377" s="49">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F377" s="49">
         <v>22</v>
       </c>
-      <c r="G377" s="49">
+      <c r="G377" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="H377" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="I377" s="49">
         <v>21</v>
       </c>
-      <c r="H377" s="49">
-[...6 lines deleted...]
-        <v>24</v>
+      <c r="J377" s="49">
+        <v>23</v>
       </c>
       <c r="K377" s="49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="378" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A378" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="B378" s="15"/>
-[...1 lines deleted...]
-      <c r="D378" s="15"/>
+      <c r="B378" s="107">
+        <v>0.47135771260911097</v>
+      </c>
+      <c r="C378" s="107">
+        <v>0.4533740913016942</v>
+      </c>
+      <c r="D378" s="107">
+        <v>0.47342194843233498</v>
+      </c>
       <c r="E378" s="107">
-        <v>0.47135771260911097</v>
+        <v>0.45976309132559284</v>
       </c>
       <c r="F378" s="107">
-        <v>0.4533740913016942</v>
-[...5 lines deleted...]
-        <v>0.45976309132559284</v>
+        <v>0.44598225483377452</v>
+      </c>
+      <c r="G378" s="86" t="s">
+        <v>24</v>
+      </c>
+      <c r="H378" s="86" t="s">
+        <v>24</v>
       </c>
       <c r="I378" s="107">
-        <v>0.44598225483377452</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>0.44575206091890635</v>
+      </c>
+      <c r="J378" s="107">
+        <v>0.44070081389962967</v>
       </c>
       <c r="K378" s="86" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="379" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A379" s="97" t="s">
         <v>65</v>
       </c>
-      <c r="B379" s="97"/>
-[...1 lines deleted...]
-      <c r="D379" s="97"/>
+      <c r="B379" s="99">
+        <v>48.71</v>
+      </c>
+      <c r="C379" s="99">
+        <v>56.48</v>
+      </c>
+      <c r="D379" s="99">
+        <v>63.43</v>
+      </c>
       <c r="E379" s="99">
-        <v>48.71</v>
+        <v>76.459999999999994</v>
       </c>
       <c r="F379" s="99">
-        <v>56.48</v>
+        <v>97.6</v>
       </c>
       <c r="G379" s="99">
-        <v>63.43</v>
+        <v>27.648443630656555</v>
       </c>
       <c r="H379" s="99">
-        <v>76.459999999999994</v>
-[...5 lines deleted...]
-        <v>27.648443630656555</v>
+        <v>18.975605034750753</v>
+      </c>
+      <c r="I379" s="108">
+        <v>84.43</v>
+      </c>
+      <c r="J379" s="108">
+        <v>103.9</v>
       </c>
       <c r="K379" s="99">
-        <v>18.975605034750753</v>
+        <v>23.060523510600493</v>
       </c>
     </row>
     <row r="380" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A380" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B380" s="15"/>
-[...1 lines deleted...]
-      <c r="D380" s="15"/>
+      <c r="B380" s="49">
+        <v>40</v>
+      </c>
+      <c r="C380" s="49">
+        <v>40</v>
+      </c>
+      <c r="D380" s="49">
+        <v>40</v>
+      </c>
       <c r="E380" s="49">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F380" s="49">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="H380" s="49">
         <v>38</v>
       </c>
+      <c r="G380" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="H380" s="49" t="s">
+        <v>24</v>
+      </c>
       <c r="I380" s="49">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>37</v>
+      </c>
+      <c r="J380" s="49">
+        <v>36</v>
       </c>
       <c r="K380" s="49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="381" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A381" s="108" t="s">
+      <c r="A381" s="109" t="s">
         <v>43</v>
       </c>
-      <c r="B381" s="108"/>
-[...2 lines deleted...]
-      <c r="E381" s="109">
+      <c r="B381" s="110">
         <v>2.9669306916219388E-2</v>
       </c>
-      <c r="F381" s="109">
+      <c r="C381" s="110">
         <v>3.2139737752714191E-2</v>
       </c>
-      <c r="G381" s="109">
+      <c r="D381" s="110">
         <v>3.2907278412436264E-2</v>
       </c>
-      <c r="H381" s="109">
+      <c r="E381" s="110">
         <v>3.7967313648693102E-2</v>
       </c>
-      <c r="I381" s="109">
+      <c r="F381" s="110">
         <v>4.5664916271785226E-2</v>
       </c>
-      <c r="J381" s="110" t="s">
+      <c r="G381" s="111" t="s">
         <v>24</v>
       </c>
-      <c r="K381" s="110" t="s">
+      <c r="H381" s="111" t="s">
         <v>24</v>
       </c>
+      <c r="I381" s="110">
+        <v>4.1999093161828337E-2</v>
+      </c>
+      <c r="J381" s="110">
+        <v>4.765641877837197E-2</v>
+      </c>
+      <c r="K381" s="111" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="382" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A382" s="111" t="s">
+      <c r="A382" s="112" t="s">
         <v>13</v>
       </c>
-      <c r="B382" s="111"/>
-[...2 lines deleted...]
-      <c r="E382" s="112">
+      <c r="B382" s="113">
         <v>221.43999999999997</v>
       </c>
-      <c r="F382" s="112">
+      <c r="C382" s="113">
         <v>231.22</v>
       </c>
-      <c r="G382" s="112">
+      <c r="D382" s="113">
         <v>265.43</v>
       </c>
-      <c r="H382" s="112">
+      <c r="E382" s="113">
         <v>254.60000000000002</v>
       </c>
-      <c r="I382" s="112">
+      <c r="F382" s="113">
         <v>253.03</v>
       </c>
-      <c r="J382" s="113" t="s">
+      <c r="G382" s="114" t="s">
         <v>24</v>
       </c>
-      <c r="K382" s="113" t="s">
+      <c r="H382" s="114" t="s">
+        <v>24</v>
+      </c>
+      <c r="I382" s="113">
+        <v>244.49</v>
+      </c>
+      <c r="J382" s="113">
+        <v>245.18999999999997</v>
+      </c>
+      <c r="K382" s="114" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="383" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A383" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="I383" s="22"/>
-[...1 lines deleted...]
-      <c r="K383" s="22"/>
+      <c r="K383" s="46"/>
     </row>
     <row r="384" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A384" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B384" s="88"/>
       <c r="C384" s="88"/>
       <c r="D384" s="88"/>
       <c r="E384" s="88"/>
       <c r="F384" s="88"/>
       <c r="G384" s="88"/>
       <c r="H384" s="88"/>
       <c r="I384" s="88"/>
       <c r="J384" s="87"/>
       <c r="K384" s="46"/>
     </row>
     <row r="385" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A385" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B385" s="88"/>
       <c r="C385" s="88"/>
       <c r="D385" s="88"/>
       <c r="E385" s="88"/>
       <c r="F385" s="88"/>
@@ -10431,105 +10550,105 @@
       <c r="E386" s="88"/>
       <c r="F386" s="88"/>
       <c r="G386" s="88"/>
       <c r="H386" s="88"/>
       <c r="I386" s="88"/>
       <c r="J386" s="87"/>
       <c r="K386" s="46"/>
     </row>
     <row r="387" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A387" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B387" s="88"/>
       <c r="C387" s="88"/>
       <c r="D387" s="88"/>
       <c r="E387" s="88"/>
       <c r="F387" s="88"/>
       <c r="G387" s="88"/>
       <c r="H387" s="88"/>
       <c r="I387" s="88"/>
       <c r="J387" s="87"/>
       <c r="K387" s="46"/>
     </row>
     <row r="388" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A388" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B388" s="88"/>
       <c r="C388" s="88"/>
       <c r="D388" s="88"/>
       <c r="E388" s="88"/>
       <c r="F388" s="88"/>
       <c r="G388" s="88"/>
       <c r="H388" s="88"/>
       <c r="I388" s="88"/>
       <c r="J388" s="87"/>
       <c r="K388" s="46"/>
     </row>
     <row r="389" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A389" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B389" s="15"/>
       <c r="C389" s="15"/>
       <c r="D389" s="15"/>
       <c r="E389" s="15"/>
       <c r="F389" s="15"/>
       <c r="G389" s="15"/>
       <c r="H389" s="15"/>
       <c r="I389" s="15"/>
       <c r="J389" s="15"/>
       <c r="K389" s="22"/>
     </row>
     <row r="390" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A390" s="11">
         <v>0</v>
       </c>
       <c r="B390" s="12"/>
       <c r="C390" s="12"/>
       <c r="D390" s="12"/>
       <c r="E390" s="12">
         <v>2021</v>
       </c>
       <c r="F390" s="12">
         <v>2022</v>
       </c>
       <c r="G390" s="13">
         <v>2023</v>
       </c>
       <c r="H390" s="13">
         <v>2024</v>
       </c>
       <c r="I390" s="13">
         <v>2025</v>
       </c>
       <c r="J390" s="13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="K390" s="13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="391" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A391" s="15" t="s">
         <v>99</v>
       </c>
       <c r="B391" s="16"/>
       <c r="C391" s="16"/>
       <c r="D391" s="16"/>
       <c r="E391" s="16">
         <v>3.78</v>
       </c>
       <c r="F391" s="16">
         <v>13.72</v>
       </c>
       <c r="G391" s="16">
         <v>19.77</v>
       </c>
       <c r="H391" s="16">
         <v>28.36</v>
       </c>
       <c r="I391" s="16">
         <v>29.91</v>
       </c>
       <c r="J391" s="16">
@@ -10571,51 +10690,51 @@
     <row r="393" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A393" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B393" s="16"/>
       <c r="C393" s="16"/>
       <c r="D393" s="16"/>
       <c r="E393" s="16">
         <v>3.7329056621661125E-2</v>
       </c>
       <c r="F393" s="16">
         <v>6.4656167736572318E-2</v>
       </c>
       <c r="G393" s="19">
         <v>7.762066932024396E-2</v>
       </c>
       <c r="H393" s="19">
         <v>0.10221381573256598</v>
       </c>
       <c r="I393" s="16">
         <v>0.10267359853627474</v>
       </c>
       <c r="J393" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="K393" s="114" t="s">
+      <c r="K393" s="115" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="394" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A394" s="97" t="s">
         <v>100</v>
       </c>
       <c r="B394" s="99"/>
       <c r="C394" s="99"/>
       <c r="D394" s="99"/>
       <c r="E394" s="99">
         <v>27.06</v>
       </c>
       <c r="F394" s="99">
         <v>75.33</v>
       </c>
       <c r="G394" s="99">
         <v>91.14</v>
       </c>
       <c r="H394" s="99">
         <v>104.5</v>
       </c>
       <c r="I394" s="99">
         <v>90.33</v>
       </c>
@@ -10658,142 +10777,142 @@
     <row r="396" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A396" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B396" s="17"/>
       <c r="C396" s="17"/>
       <c r="D396" s="17"/>
       <c r="E396" s="17">
         <v>0.75708614163050503</v>
       </c>
       <c r="F396" s="17">
         <v>1.3614011244707016</v>
       </c>
       <c r="G396" s="18">
         <v>1.4279872336625195</v>
       </c>
       <c r="H396" s="18">
         <v>1.526371908914304</v>
       </c>
       <c r="I396" s="17">
         <v>1.2623838133130971</v>
       </c>
       <c r="J396" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="K396" s="115" t="s">
+      <c r="K396" s="116" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="397" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A397" s="54" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C397" s="54"/>
     </row>
     <row r="398" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A398" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="399" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A399" s="4" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="400" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A400" s="4" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="401" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A401" s="121" t="s">
+      <c r="A401" s="123" t="s">
         <v>93</v>
       </c>
-      <c r="B401" s="121"/>
-[...8 lines deleted...]
-      <c r="K401" s="121"/>
+      <c r="B401" s="123"/>
+      <c r="C401" s="123"/>
+      <c r="D401" s="123"/>
+      <c r="E401" s="123"/>
+      <c r="F401" s="123"/>
+      <c r="G401" s="123"/>
+      <c r="H401" s="123"/>
+      <c r="I401" s="123"/>
+      <c r="J401" s="123"/>
+      <c r="K401" s="123"/>
     </row>
     <row r="402" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A402" s="120"/>
-[...6 lines deleted...]
-      <c r="H402" s="120"/>
+      <c r="A402" s="121"/>
+      <c r="B402" s="121"/>
+      <c r="C402" s="121"/>
+      <c r="D402" s="121"/>
+      <c r="E402" s="121"/>
+      <c r="F402" s="121"/>
+      <c r="G402" s="121"/>
+      <c r="H402" s="121"/>
       <c r="I402" s="7"/>
       <c r="J402" s="7"/>
       <c r="K402" s="7"/>
     </row>
     <row r="403" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A403" s="119"/>
-[...9 lines deleted...]
-      <c r="K403" s="119"/>
+      <c r="A403" s="120"/>
+      <c r="B403" s="120"/>
+      <c r="C403" s="120"/>
+      <c r="D403" s="120"/>
+      <c r="E403" s="120"/>
+      <c r="F403" s="120"/>
+      <c r="G403" s="120"/>
+      <c r="H403" s="120"/>
+      <c r="I403" s="120"/>
+      <c r="J403" s="120"/>
+      <c r="K403" s="120"/>
     </row>
     <row r="404" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="I404" s="84"/>
       <c r="J404" s="84"/>
       <c r="K404" s="84"/>
     </row>
     <row r="405" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A405" s="117" t="s">
+      <c r="A405" s="118" t="s">
         <v>44</v>
       </c>
-      <c r="B405" s="117">
-        <v>46122</v>
+      <c r="B405" s="118">
+        <v>46167</v>
       </c>
       <c r="I405" s="84"/>
       <c r="J405" s="84"/>
       <c r="K405" s="84"/>
     </row>
     <row r="406" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A406" s="91" t="s">
         <v>95</v>
       </c>
       <c r="I406" s="84"/>
       <c r="J406" s="84"/>
       <c r="K406" s="84"/>
     </row>
     <row r="407" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A407" s="116" t="s">
+      <c r="A407" s="117" t="s">
         <v>96</v>
       </c>
       <c r="I407" s="84"/>
       <c r="J407" s="84"/>
       <c r="K407" s="84"/>
     </row>
     <row r="408" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A408" s="90"/>
     </row>
   </sheetData>
   <mergeCells count="45">
     <mergeCell ref="C274:C275"/>
     <mergeCell ref="A281:K281"/>
     <mergeCell ref="A282:K282"/>
     <mergeCell ref="F64:K64"/>
     <mergeCell ref="F77:K77"/>
     <mergeCell ref="A263:K263"/>
     <mergeCell ref="H68:I68"/>
     <mergeCell ref="C250:C253"/>
     <mergeCell ref="C254:C255"/>
     <mergeCell ref="A261:K261"/>
     <mergeCell ref="A262:K262"/>
     <mergeCell ref="J68:K68"/>
     <mergeCell ref="A39:D39"/>
     <mergeCell ref="A40:D40"/>
@@ -10808,196 +10927,234 @@
     <mergeCell ref="E32:F32"/>
     <mergeCell ref="A37:D37"/>
     <mergeCell ref="A38:D38"/>
     <mergeCell ref="A21:C22"/>
     <mergeCell ref="A23:C24"/>
     <mergeCell ref="A29:D30"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="E30:F30"/>
     <mergeCell ref="A401:K401"/>
     <mergeCell ref="A264:K264"/>
     <mergeCell ref="C270:C273"/>
     <mergeCell ref="A372:K372"/>
     <mergeCell ref="A353:K353"/>
     <mergeCell ref="A357:E358"/>
     <mergeCell ref="A359:E360"/>
     <mergeCell ref="A333:E334"/>
     <mergeCell ref="A335:E336"/>
     <mergeCell ref="A352:K352"/>
     <mergeCell ref="D305:D309"/>
     <mergeCell ref="A329:K329"/>
     <mergeCell ref="A283:K283"/>
     <mergeCell ref="A284:K284"/>
     <mergeCell ref="D290:D294"/>
   </mergeCells>
   <conditionalFormatting sqref="B392:F392 I392:J392 B395:F395 I395:J395">
-    <cfRule type="cellIs" dxfId="31" priority="11" operator="lessThan">
+    <cfRule type="cellIs" dxfId="39" priority="11" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E376:K376 E377:I377 E378:K379 E380:I381 J381:K381 E382:K382">
-    <cfRule type="cellIs" dxfId="30" priority="36" operator="lessThan">
+  <conditionalFormatting sqref="B376:H376 B377:F377 B378:H379 B380:F381 G381:H381 B382:H382">
+    <cfRule type="cellIs" dxfId="38" priority="36" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B8:K10">
-    <cfRule type="cellIs" dxfId="29" priority="65" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="B366:K368">
+    <cfRule type="cellIs" dxfId="37" priority="39" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E366:K368">
-    <cfRule type="cellIs" dxfId="28" priority="39" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="B376:K382">
+    <cfRule type="cellIs" dxfId="36" priority="28" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E376:K382">
-[...5 lines deleted...]
-    <cfRule type="cellIs" dxfId="26" priority="38" operator="lessThan">
+  <conditionalFormatting sqref="B378:K378 B381:K381">
+    <cfRule type="cellIs" dxfId="35" priority="38" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B393:K393 B396:K396">
-    <cfRule type="cellIs" dxfId="25" priority="12" operator="lessThan">
+    <cfRule type="cellIs" dxfId="34" priority="12" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="B8:K10">
+    <cfRule type="cellIs" dxfId="33" priority="65" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="D250:K255 D270:K275">
-    <cfRule type="cellIs" dxfId="24" priority="64" operator="lessThan">
+    <cfRule type="cellIs" dxfId="32" priority="64" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E46:E48">
-    <cfRule type="cellIs" dxfId="23" priority="63" operator="lessThan">
+    <cfRule type="cellIs" dxfId="31" priority="63" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E22:K22 E24:K24">
-    <cfRule type="cellIs" dxfId="22" priority="59" operator="lessThan">
+    <cfRule type="cellIs" dxfId="30" priority="59" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E320:K322">
-    <cfRule type="cellIs" dxfId="21" priority="44" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="29" priority="44" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E344:K346">
-    <cfRule type="cellIs" dxfId="20" priority="42" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="28" priority="42" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F37:K40">
-    <cfRule type="cellIs" dxfId="19" priority="66" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="27" priority="66" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J376:K376 J379:K379">
-    <cfRule type="cellIs" dxfId="18" priority="37" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="G376:H376 G379:H379 I377:J377 I380:J380">
+    <cfRule type="cellIs" dxfId="26" priority="37" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G391:H391">
-    <cfRule type="cellIs" dxfId="17" priority="16" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="25" priority="16" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G394:H394">
-    <cfRule type="cellIs" dxfId="16" priority="14" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="24" priority="14" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G30:K30 G32:K32">
-    <cfRule type="cellIs" dxfId="15" priority="52" operator="lessThan">
+    <cfRule type="cellIs" dxfId="23" priority="52" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G47:K47">
-    <cfRule type="cellIs" dxfId="14" priority="58" operator="lessThan">
+    <cfRule type="cellIs" dxfId="22" priority="58" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G334:K334 G336:K336">
-    <cfRule type="cellIs" dxfId="13" priority="43" operator="lessThan">
+    <cfRule type="cellIs" dxfId="21" priority="43" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G358:K358 G360:K360">
-    <cfRule type="cellIs" dxfId="12" priority="41" operator="lessThan">
+    <cfRule type="cellIs" dxfId="20" priority="41" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J82:K99">
-    <cfRule type="cellIs" dxfId="11" priority="61" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="I377:J378">
+    <cfRule type="cellIs" dxfId="19" priority="35" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I380:J382">
+    <cfRule type="cellIs" dxfId="18" priority="31" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I375:K375">
+    <cfRule type="cellIs" dxfId="17" priority="27" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J108:K125">
-    <cfRule type="cellIs" dxfId="10" priority="51" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="16" priority="51" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J290:K294">
+    <cfRule type="cellIs" dxfId="15" priority="62" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J305:K309">
+    <cfRule type="cellIs" dxfId="14" priority="45" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J82:K99">
+    <cfRule type="cellIs" dxfId="13" priority="61" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J132:K149">
-    <cfRule type="cellIs" dxfId="9" priority="50" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="12" priority="50" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J158:K175">
-    <cfRule type="cellIs" dxfId="8" priority="49" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="11" priority="49" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J183:K192">
-    <cfRule type="cellIs" dxfId="7" priority="4" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="10" priority="4" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J201:K210">
-    <cfRule type="cellIs" dxfId="6" priority="3" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="9" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J217:K226">
-    <cfRule type="cellIs" dxfId="5" priority="2" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="8" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J233:K242">
-    <cfRule type="cellIs" dxfId="4" priority="1" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="7" priority="1" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J290:K294">
-    <cfRule type="cellIs" dxfId="3" priority="62" operator="lessThan">
+  <conditionalFormatting sqref="K376">
+    <cfRule type="cellIs" dxfId="6" priority="32" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="5" priority="34" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J305:K309">
-    <cfRule type="cellIs" dxfId="2" priority="45" operator="lessThan">
+  <conditionalFormatting sqref="K378:K379">
+    <cfRule type="cellIs" dxfId="4" priority="30" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K379">
+    <cfRule type="cellIs" dxfId="3" priority="33" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K381:K382">
+    <cfRule type="cellIs" dxfId="2" priority="29" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K391:K392">
     <cfRule type="cellIs" dxfId="1" priority="15" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K394:K395">
     <cfRule type="cellIs" dxfId="0" priority="13" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A407" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{538770B5-0E55-4778-B211-E792D62C253A}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="103" max="16383" man="1"/>
     <brk id="153" max="16383" man="1"/>
     <brk id="197" max="16383" man="1"/>
     <brk id="285" max="16383" man="1"/>