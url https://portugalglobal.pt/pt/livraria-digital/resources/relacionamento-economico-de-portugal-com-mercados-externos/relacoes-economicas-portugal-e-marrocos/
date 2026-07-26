--- v1 (2026-05-27)
+++ v2 (2026-07-26)
@@ -7,156 +7,116 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\Marrocos\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3990FCC9-9F09-494C-930E-3C89E0C009E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{35D07097-7B77-4FD1-9AB2-9FEEBA635BBD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Marrocos" sheetId="75" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Marrocos!$A$1:$K$407</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Marrocos!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=iacardoso;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
-  <connection id="2" xr16:uid="{00000000-0015-0000-FFFF-FFFF01000000}" keepAlive="1" name="Connection1" type="5" refreshedVersion="3" saveData="1">
-[...38 lines deleted...]
-  </connection>
 </connections>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="505" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="505" uniqueCount="184">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
     <t>Vestuário</t>
   </si>
   <si>
@@ -452,74 +412,80 @@
     <r>
       <t>Importações</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color rgb="FF002060"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>tvh % - taxa de variação homóloga em percentagem; tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>2024 dez</t>
   </si>
   <si>
-    <t>2020 a 2024: resultados definitivos</t>
-[...1 lines deleted...]
-  <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
     <t>2025 dez</t>
   </si>
   <si>
     <t>2021 a 2024: resultados definitivos; 2025 e 2026: resultados preliminares</t>
   </si>
   <si>
     <t>2025 jan/mar</t>
   </si>
   <si>
     <t>2026 jan/mar</t>
   </si>
   <si>
     <t>2025 mar</t>
   </si>
   <si>
     <t>2026 mar</t>
   </si>
   <si>
+    <t>2020 a 2024: resultados definitivos; 2025: resultados preliminares</t>
+  </si>
+  <si>
+    <t>2025 jan/mai</t>
+  </si>
+  <si>
+    <t>2026 jan/mai</t>
+  </si>
+  <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM MARROCOS</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com Marrocos</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>Posição e Quota de Marrocos no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Marrocos como cliente de Portugal</t>
   </si>
   <si>
     <t>Marrocos como fornecedor de Portugal</t>
   </si>
   <si>
     <t>Posição e Quota de Portugal no Comércio Internacional de Bens de Marrocos</t>
@@ -533,57 +499,57 @@
   <si>
     <t>Portugal como fornecedor de Marrocos</t>
   </si>
   <si>
     <t>% Import. Marrocos</t>
   </si>
   <si>
     <t>Fonte: ITC - International Trade Centre</t>
   </si>
   <si>
     <t>Contributo de Marrocos para o Crescimento do Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Marrocos - contribuição p/ o cresc. das exportações globais de Portugal</t>
   </si>
   <si>
     <t>Marrocos - contribuição p/ o cresc. das importações globais de Portugal</t>
   </si>
   <si>
     <t>Empresas exportadoras de bens para Marrocos</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para Marrocos por Escalão de Exportação Individual em Valor em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para Marrocos por Escalão de Exportação Individual em Valor em 2025</t>
   </si>
   <si>
     <t>M€</t>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para Marrocos por Nível de Exposição ao Mercado em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para Marrocos por Nível de Exposição ao Mercado em 2025</t>
   </si>
   <si>
     <t>Exportações de Portugal para Marrocos por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 21</t>
   </si>
   <si>
     <t>% Tot 24</t>
   </si>
   <si>
     <t>% Tot 25</t>
   </si>
   <si>
     <t>vh M€ 25/24</t>
   </si>
   <si>
     <t>Importações de Portugal Provenientes de Marrocos por Grupos de Produtos</t>
   </si>
   <si>
     <t>&gt;1000%</t>
   </si>
   <si>
     <t>% Tot 26</t>
   </si>
@@ -638,51 +604,57 @@
   <si>
     <t>2809 Pentóxido de difósforo; ácido fosfórico; ácidos polifosfóricos, de constituição química definida...</t>
   </si>
   <si>
     <t>0307 Moluscos, próprios para alimentação humana, com ou sem concha, vivos, frescos, refrigerados,...</t>
   </si>
   <si>
     <t>8546 Isoladores de qualquer matéria, para usos elétricos (exceto peças isolantes)</t>
   </si>
   <si>
     <t>9401 Assentos (exceto para medicina, cirurgia, odontologia ou veterinária, da posição 9402), mesmo...</t>
   </si>
   <si>
     <t>6203 Fatos, conjuntos, casacos, calças, jardineiras, bermudas e calções (shorts), de uso masculino...</t>
   </si>
   <si>
     <t>2402 Charutos, cigarrilhas e cigarros, de tabaco ou dos seus sucedâneos</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>2711 Gás de petróleo e outros hidrocarbonetos gasosos</t>
   </si>
   <si>
-    <t>2304 Bagaços e outros resíduos sólidos, mesmo triturados ou em "pellets", da extração do óleo de soja</t>
+    <t>7207 Produtos semimanufaturados de ferro ou aço não ligado</t>
+  </si>
+  <si>
+    <t>8487 Partes de máquinas ou de aparelhos, não especificadas nem compreendidas em outras posições do...</t>
+  </si>
+  <si>
+    <t>1604 Preparações e conservas, de peixes; caviar e seus sucedâneos preparados a partir de ovas de peixe</t>
   </si>
   <si>
     <t>Exportação de Produtos Industriais Transformados para Marrocos por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados de Marrocos por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para Marrocos por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens de Marrocos por Meios de Transporte</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Portugal com Marrocos</t>
   </si>
   <si>
     <t>Posição e Quota de Marrocos no Comércio Internacional Português de Serviços</t>
   </si>
   <si>
     <t>Balança Comercial de Bens e Serviços de Portugal com Marrocos</t>
   </si>
   <si>
     <t>Posição e Quota de Marrocos no Comércio Internacional Português de Bens e Serviços</t>
   </si>
@@ -1364,109 +1336,109 @@
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...46 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="40">
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
@@ -2128,893 +2100,893 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3250995-AF3B-4024-B239-B6B14584E211}">
   <sheetPr codeName="Sheet20">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
   <dimension ref="A2:K408"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A403" sqref="A403"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.88671875" style="4" customWidth="1"/>
     <col min="2" max="2" width="9" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="11" width="8.6640625" style="4" customWidth="1"/>
     <col min="12" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="92" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="7" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
     </row>
     <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="6"/>
     </row>
     <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="11">
         <v>0</v>
       </c>
       <c r="B7" s="12">
         <v>2021</v>
       </c>
       <c r="C7" s="12">
         <v>2022</v>
       </c>
       <c r="D7" s="12">
         <v>2023</v>
       </c>
       <c r="E7" s="12">
         <v>2024</v>
       </c>
       <c r="F7" s="12">
         <v>2025</v>
       </c>
       <c r="G7" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="K7" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="16">
         <v>867.93279000000007</v>
       </c>
       <c r="C8" s="16">
         <v>676.73582900000008</v>
       </c>
       <c r="D8" s="16">
         <v>1017.46456</v>
       </c>
       <c r="E8" s="16">
         <v>1176.0156119999999</v>
       </c>
       <c r="F8" s="16">
-        <v>1057.7580249999999</v>
+        <v>1057.757787</v>
       </c>
       <c r="G8" s="16">
-        <v>-10.055783766244769</v>
+        <v>-10.055804004071327</v>
       </c>
       <c r="H8" s="16">
-        <v>5.0691111323919458</v>
+        <v>5.0691052221435884</v>
       </c>
       <c r="I8" s="16">
-        <v>237.63567399999999</v>
+        <v>404.57849499999998</v>
       </c>
       <c r="J8" s="16">
-        <v>313.52069900000004</v>
+        <v>499.95087800000005</v>
       </c>
       <c r="K8" s="16">
-        <v>31.933347263340622</v>
+        <v>23.573270497236905</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="16">
         <v>265.85800300000005</v>
       </c>
       <c r="C9" s="16">
         <v>348.01710300000002</v>
       </c>
       <c r="D9" s="16">
         <v>462.17582799999997</v>
       </c>
       <c r="E9" s="16">
         <v>535.4160720000001</v>
       </c>
       <c r="F9" s="16">
         <v>533.73694799999998</v>
       </c>
       <c r="G9" s="16">
         <v>-0.31361105648694743</v>
       </c>
       <c r="H9" s="16">
         <v>19.033549025863252</v>
       </c>
       <c r="I9" s="16">
-        <v>128.739598</v>
+        <v>212.80841000000001</v>
       </c>
       <c r="J9" s="16">
-        <v>145.21989199999999</v>
+        <v>277.222668</v>
       </c>
       <c r="K9" s="16">
-        <v>12.801262592104711</v>
+        <v>30.268661844708106</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="16">
         <v>602.07478700000001</v>
       </c>
       <c r="C10" s="16">
         <v>328.71872600000006</v>
       </c>
       <c r="D10" s="16">
         <v>555.28873199999998</v>
       </c>
       <c r="E10" s="16">
         <v>640.59953999999982</v>
       </c>
       <c r="F10" s="16">
-        <v>524.02107699999988</v>
+        <v>524.02083900000002</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="16">
-        <v>108.89607599999999</v>
+        <v>191.77008499999997</v>
       </c>
       <c r="J10" s="16">
-        <v>168.30080700000005</v>
+        <v>222.72821000000005</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="17">
         <v>326.46479707439909</v>
       </c>
       <c r="C11" s="17">
         <v>194.45476189714734</v>
       </c>
       <c r="D11" s="17">
         <v>220.14664081480265</v>
       </c>
       <c r="E11" s="17">
         <v>219.64518315766952</v>
       </c>
       <c r="F11" s="17">
-        <v>198.17965178607045</v>
+        <v>198.17960719481613</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="17">
-        <v>184.5863104217554</v>
+        <v>190.11395978194656</v>
       </c>
       <c r="J11" s="17">
-        <v>215.89376956705081</v>
+        <v>180.34271209019604</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="21"/>
     </row>
     <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
     </row>
     <row r="20" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="23">
         <v>0</v>
       </c>
       <c r="B20" s="23">
         <v>0</v>
       </c>
       <c r="C20" s="23">
         <v>0</v>
       </c>
       <c r="D20" s="24">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="K20" s="13" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="127" t="s">
-[...5 lines deleted...]
-      <c r="C21" s="127">
+      <c r="A21" s="123" t="s">
+        <v>120</v>
+      </c>
+      <c r="B21" s="123">
+        <v>0</v>
+      </c>
+      <c r="C21" s="123">
         <v>0</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="27">
         <v>11</v>
       </c>
       <c r="F21" s="27">
         <v>15</v>
       </c>
       <c r="G21" s="27">
         <v>13</v>
       </c>
       <c r="H21" s="27">
         <v>10</v>
       </c>
       <c r="I21" s="27">
         <v>13</v>
       </c>
       <c r="J21" s="27">
         <v>13</v>
       </c>
       <c r="K21" s="27">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="127">
-[...5 lines deleted...]
-      <c r="C22" s="127">
+      <c r="A22" s="123">
+        <v>0</v>
+      </c>
+      <c r="B22" s="123">
+        <v>0</v>
+      </c>
+      <c r="C22" s="123">
         <v>0</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="28">
         <v>1.3642768141368931</v>
       </c>
       <c r="F22" s="28">
         <v>0.86315330696448522</v>
       </c>
       <c r="G22" s="28">
         <v>1.3155707741929925</v>
       </c>
       <c r="H22" s="28">
         <v>1.4906072464141673</v>
       </c>
       <c r="I22" s="28">
-        <v>1.3326756504731043</v>
+        <v>1.3328801046106071</v>
       </c>
       <c r="J22" s="28">
-        <v>1.1269520376764743</v>
+        <v>1.1740596624831945</v>
       </c>
       <c r="K22" s="28">
-        <v>1.5902592637828363</v>
+        <v>1.4543448167560555</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="128" t="s">
-[...5 lines deleted...]
-      <c r="C23" s="128">
+      <c r="A23" s="126" t="s">
+        <v>121</v>
+      </c>
+      <c r="B23" s="126">
+        <v>0</v>
+      </c>
+      <c r="C23" s="126">
         <v>0</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="30">
         <v>32</v>
       </c>
       <c r="F23" s="30">
         <v>35</v>
       </c>
       <c r="G23" s="30">
         <v>27</v>
       </c>
       <c r="H23" s="30">
         <v>26</v>
       </c>
       <c r="I23" s="30">
         <v>26</v>
       </c>
       <c r="J23" s="30">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K23" s="30">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="129">
-[...5 lines deleted...]
-      <c r="C24" s="129">
+      <c r="A24" s="127">
+        <v>0</v>
+      </c>
+      <c r="B24" s="127">
+        <v>0</v>
+      </c>
+      <c r="C24" s="127">
         <v>0</v>
       </c>
       <c r="D24" s="31" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="32">
         <v>0.31974949474031411</v>
       </c>
       <c r="F24" s="32">
         <v>0.31764525686705619</v>
       </c>
       <c r="G24" s="32">
         <v>0.43954619045921467</v>
       </c>
       <c r="H24" s="32">
         <v>0.4992529360475978</v>
       </c>
       <c r="I24" s="32">
-        <v>0.47827789281241173</v>
+        <v>0.4780588959441453</v>
       </c>
       <c r="J24" s="32">
-        <v>0.47015797922761204</v>
+        <v>0.45171243578862907</v>
       </c>
       <c r="K24" s="32">
-        <v>0.51620155630640041</v>
+        <v>0.56854808761155518</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
     </row>
     <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
     </row>
     <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="38"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
     </row>
     <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="23">
         <v>0</v>
       </c>
       <c r="B28" s="23">
         <v>0</v>
       </c>
       <c r="C28" s="23">
         <v>0</v>
       </c>
       <c r="D28" s="24">
         <v>0</v>
       </c>
       <c r="E28" s="12">
         <v>0</v>
       </c>
       <c r="F28" s="12">
         <v>0</v>
       </c>
       <c r="G28" s="143">
         <v>2021</v>
       </c>
       <c r="H28" s="143">
         <v>2022</v>
       </c>
       <c r="I28" s="143">
         <v>2023</v>
       </c>
       <c r="J28" s="144">
         <v>2024</v>
       </c>
       <c r="K28" s="144">
         <v>2025</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="127" t="s">
-[...11 lines deleted...]
-      <c r="E29" s="139" t="s">
+      <c r="A29" s="123" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" s="123">
+        <v>0</v>
+      </c>
+      <c r="C29" s="123">
+        <v>0</v>
+      </c>
+      <c r="D29" s="123">
+        <v>0</v>
+      </c>
+      <c r="E29" s="124" t="s">
         <v>21</v>
       </c>
-      <c r="F29" s="139">
+      <c r="F29" s="124">
         <v>0</v>
       </c>
       <c r="G29" s="27">
         <v>14</v>
       </c>
       <c r="H29" s="27">
         <v>14</v>
       </c>
       <c r="I29" s="27">
         <v>11</v>
       </c>
       <c r="J29" s="27">
         <v>11</v>
       </c>
       <c r="K29" s="27">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="127">
-[...14 lines deleted...]
-      <c r="F30" s="139">
+      <c r="A30" s="123">
+        <v>0</v>
+      </c>
+      <c r="B30" s="123">
+        <v>0</v>
+      </c>
+      <c r="C30" s="123">
+        <v>0</v>
+      </c>
+      <c r="D30" s="123">
+        <v>0</v>
+      </c>
+      <c r="E30" s="124" t="s">
+        <v>124</v>
+      </c>
+      <c r="F30" s="124">
         <v>0</v>
       </c>
       <c r="G30" s="28">
         <v>1.4010951661187483</v>
       </c>
       <c r="H30" s="28">
         <v>1.4016075938599146</v>
       </c>
       <c r="I30" s="28">
         <v>1.6094025040235063</v>
       </c>
       <c r="J30" s="28">
         <v>1.6120042262770842</v>
       </c>
       <c r="K30" s="28">
         <v>1.5475680736661681</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="128" t="s">
-[...11 lines deleted...]
-      <c r="E31" s="141" t="s">
+      <c r="A31" s="126" t="s">
+        <v>125</v>
+      </c>
+      <c r="B31" s="126">
+        <v>0</v>
+      </c>
+      <c r="C31" s="126">
+        <v>0</v>
+      </c>
+      <c r="D31" s="126">
+        <v>0</v>
+      </c>
+      <c r="E31" s="128" t="s">
         <v>21</v>
       </c>
-      <c r="F31" s="141">
+      <c r="F31" s="128">
         <v>0</v>
       </c>
       <c r="G31" s="30">
         <v>10</v>
       </c>
       <c r="H31" s="30">
         <v>12</v>
       </c>
       <c r="I31" s="30">
         <v>9</v>
       </c>
       <c r="J31" s="30">
         <v>9</v>
       </c>
       <c r="K31" s="30">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="129">
-[...14 lines deleted...]
-      <c r="F32" s="140">
+      <c r="A32" s="127">
+        <v>0</v>
+      </c>
+      <c r="B32" s="127">
+        <v>0</v>
+      </c>
+      <c r="C32" s="127">
+        <v>0</v>
+      </c>
+      <c r="D32" s="127">
+        <v>0</v>
+      </c>
+      <c r="E32" s="125" t="s">
+        <v>126</v>
+      </c>
+      <c r="F32" s="125">
         <v>0</v>
       </c>
       <c r="G32" s="32">
         <v>2.7935037085507508</v>
       </c>
       <c r="H32" s="32">
         <v>1.8480212290478095</v>
       </c>
       <c r="I32" s="32">
         <v>2.3266926899587146</v>
       </c>
       <c r="J32" s="32">
         <v>2.6027550249189035</v>
       </c>
       <c r="K32" s="32">
         <v>2.2710821523470441</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="34"/>
     </row>
     <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="35"/>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
     </row>
     <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
     </row>
     <row r="36" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="23">
         <v>0</v>
       </c>
       <c r="B36" s="23">
         <v>0</v>
       </c>
       <c r="C36" s="23">
         <v>0</v>
       </c>
       <c r="D36" s="23">
         <v>0</v>
       </c>
       <c r="E36" s="39" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="127" t="s">
-[...8 lines deleted...]
-      <c r="D37" s="127">
+      <c r="A37" s="123" t="s">
+        <v>129</v>
+      </c>
+      <c r="B37" s="123">
+        <v>0</v>
+      </c>
+      <c r="C37" s="123">
+        <v>0</v>
+      </c>
+      <c r="D37" s="123">
         <v>0</v>
       </c>
       <c r="E37" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F37" s="40">
         <v>0.44986913141682566</v>
       </c>
       <c r="G37" s="40">
         <v>-0.30053661277820348</v>
       </c>
       <c r="H37" s="40">
         <v>0.43458779384423957</v>
       </c>
       <c r="I37" s="40">
         <v>0.20500481139977322</v>
       </c>
       <c r="J37" s="40">
-        <v>-0.14989224150338398</v>
+        <v>-0.14989254316989323</v>
       </c>
       <c r="K37" s="40">
-        <v>0.3598735076825218</v>
+        <v>0.27676426003610993</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="134" t="s">
+      <c r="A38" s="130" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="134">
-[...5 lines deleted...]
-      <c r="D38" s="134">
+      <c r="B38" s="130">
+        <v>0</v>
+      </c>
+      <c r="C38" s="130">
+        <v>0</v>
+      </c>
+      <c r="D38" s="130">
         <v>0</v>
       </c>
       <c r="E38" s="41" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="42">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="42">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="42">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="42">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="42">
-        <v>0.60324914279216613</v>
+        <v>0.58779470160638514</v>
       </c>
       <c r="K38" s="42">
-        <v>-6.5042047406657995</v>
+        <v>-0.24209487297548243</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="128" t="s">
-[...8 lines deleted...]
-      <c r="D39" s="128">
+      <c r="A39" s="126" t="s">
+        <v>130</v>
+      </c>
+      <c r="B39" s="126">
+        <v>0</v>
+      </c>
+      <c r="C39" s="126">
+        <v>0</v>
+      </c>
+      <c r="D39" s="126">
         <v>0</v>
       </c>
       <c r="E39" s="43" t="s">
         <v>4</v>
       </c>
       <c r="F39" s="44">
         <v>0.12149622266560163</v>
       </c>
       <c r="G39" s="44">
         <v>9.881339067050364E-2</v>
       </c>
       <c r="H39" s="44">
         <v>0.10419596397318617</v>
       </c>
       <c r="I39" s="44">
         <v>6.9654162524707769E-2</v>
       </c>
       <c r="J39" s="44">
-        <v>-1.5657124072809322E-3</v>
+        <v>-1.5657124072809324E-3</v>
       </c>
       <c r="K39" s="44">
-        <v>6.0186157518659772E-2</v>
+        <v>0.1367273096993544</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="135" t="s">
+      <c r="A40" s="131" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="135">
-[...5 lines deleted...]
-      <c r="D40" s="135">
+      <c r="B40" s="131">
+        <v>0</v>
+      </c>
+      <c r="C40" s="131">
+        <v>0</v>
+      </c>
+      <c r="D40" s="131">
         <v>0</v>
       </c>
       <c r="E40" s="45" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>4.0581701808905946</v>
+        <v>4.1058388124765424</v>
       </c>
       <c r="K40" s="17">
-        <v>2.7397399847196215</v>
+        <v>3.4986764197892777</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
     </row>
     <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="46"/>
     </row>
     <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
@@ -3023,1371 +2995,1371 @@
       <c r="H44" s="37"/>
       <c r="I44" s="37"/>
       <c r="J44" s="37"/>
       <c r="K44" s="37"/>
     </row>
     <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="23">
         <v>0</v>
       </c>
       <c r="B45" s="23">
         <v>0</v>
       </c>
       <c r="C45" s="23">
         <v>0</v>
       </c>
       <c r="D45" s="23">
         <v>0</v>
       </c>
       <c r="E45" s="23">
         <v>0</v>
       </c>
       <c r="F45" s="23">
         <v>0</v>
       </c>
       <c r="G45" s="12">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H45" s="12">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I45" s="12">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="J45" s="12">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="K45" s="12">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="136" t="s">
-[...5 lines deleted...]
-      <c r="C46" s="136">
+      <c r="A46" s="132" t="s">
+        <v>131</v>
+      </c>
+      <c r="B46" s="132">
+        <v>0</v>
+      </c>
+      <c r="C46" s="132">
         <v>0</v>
       </c>
       <c r="D46" s="47" t="s">
         <v>27</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="48">
-        <v>1331</v>
+        <v>1400</v>
       </c>
       <c r="H46" s="48">
-        <v>1400</v>
+        <v>1340</v>
       </c>
       <c r="I46" s="48">
-        <v>1340</v>
+        <v>1361</v>
       </c>
       <c r="J46" s="48">
-        <v>1361</v>
+        <v>1431</v>
       </c>
       <c r="K46" s="48">
-        <v>1431</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="127">
-[...5 lines deleted...]
-      <c r="C47" s="127">
+      <c r="A47" s="123">
+        <v>0</v>
+      </c>
+      <c r="B47" s="123">
+        <v>0</v>
+      </c>
+      <c r="C47" s="123">
         <v>0</v>
       </c>
       <c r="D47" s="50" t="s">
         <v>57</v>
       </c>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="51">
-        <v>6.4274676453544526</v>
+        <v>6.2161442145457775</v>
       </c>
       <c r="H47" s="51">
-        <v>6.2161442145457775</v>
+        <v>5.8413251961639059</v>
       </c>
       <c r="I47" s="51">
-        <v>5.8413251961639059</v>
+        <v>6.0279918504739127</v>
       </c>
       <c r="J47" s="51">
-        <v>6.0279918504739127</v>
+        <v>6.7592461385858016</v>
       </c>
       <c r="K47" s="51">
-        <v>6.7592461385858016</v>
+        <v>7.0026451343449816</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="129">
-[...5 lines deleted...]
-      <c r="C48" s="129">
+      <c r="A48" s="127">
+        <v>0</v>
+      </c>
+      <c r="B48" s="127">
+        <v>0</v>
+      </c>
+      <c r="C48" s="127">
         <v>0</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="52">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="H48" s="52">
         <v>18</v>
       </c>
       <c r="I48" s="52">
         <v>18</v>
       </c>
       <c r="J48" s="52">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="K48" s="52">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="53"/>
       <c r="F49" s="54"/>
-      <c r="G49" s="138"/>
-[...3 lines deleted...]
-      <c r="K49" s="138"/>
+      <c r="G49" s="135"/>
+      <c r="H49" s="135"/>
+      <c r="I49" s="135"/>
+      <c r="J49" s="135"/>
+      <c r="K49" s="135"/>
     </row>
     <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="123" t="s">
+      <c r="A50" s="129" t="s">
         <v>38</v>
       </c>
-      <c r="B50" s="123">
-[...26 lines deleted...]
-      <c r="K50" s="123">
+      <c r="B50" s="129">
+        <v>0</v>
+      </c>
+      <c r="C50" s="129">
+        <v>0</v>
+      </c>
+      <c r="D50" s="129">
+        <v>0</v>
+      </c>
+      <c r="E50" s="129">
+        <v>0</v>
+      </c>
+      <c r="F50" s="129">
+        <v>0</v>
+      </c>
+      <c r="G50" s="129">
+        <v>0</v>
+      </c>
+      <c r="H50" s="129">
+        <v>0</v>
+      </c>
+      <c r="I50" s="129">
+        <v>0</v>
+      </c>
+      <c r="J50" s="129">
+        <v>0</v>
+      </c>
+      <c r="K50" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="C51" s="53"/>
     </row>
     <row r="52" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="123" t="s">
-[...11 lines deleted...]
-      <c r="K52" s="123"/>
+      <c r="A52" s="129" t="s">
+        <v>132</v>
+      </c>
+      <c r="B52" s="129"/>
+      <c r="C52" s="129"/>
+      <c r="D52" s="129"/>
+      <c r="E52" s="129"/>
+      <c r="F52" s="129"/>
+      <c r="G52" s="129"/>
+      <c r="H52" s="129"/>
+      <c r="I52" s="129"/>
+      <c r="J52" s="129"/>
+      <c r="K52" s="129"/>
     </row>
     <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="55"/>
       <c r="B53" s="55"/>
       <c r="C53" s="55"/>
       <c r="D53" s="55"/>
       <c r="E53" s="55"/>
       <c r="F53" s="55"/>
       <c r="G53" s="55"/>
       <c r="H53" s="55"/>
       <c r="I53" s="55"/>
       <c r="J53" s="55"/>
       <c r="K53" s="55"/>
     </row>
     <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A54" s="46"/>
       <c r="B54" s="46"/>
       <c r="C54" s="56"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
     </row>
     <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B55" s="37"/>
       <c r="C55" s="38"/>
       <c r="D55" s="37"/>
       <c r="E55" s="37"/>
       <c r="F55" s="37"/>
       <c r="G55" s="37"/>
       <c r="H55" s="37"/>
       <c r="I55" s="37"/>
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
     </row>
     <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="47">
         <v>0</v>
       </c>
       <c r="B56" s="47">
         <v>0</v>
       </c>
       <c r="C56" s="57">
         <v>0</v>
       </c>
       <c r="D56" s="47">
         <v>0</v>
       </c>
       <c r="E56" s="47">
         <v>0</v>
       </c>
       <c r="F56" s="47">
         <v>0</v>
       </c>
       <c r="G56" s="47">
         <v>0</v>
       </c>
-      <c r="H56" s="130" t="s">
+      <c r="H56" s="122" t="s">
         <v>48</v>
       </c>
-      <c r="I56" s="130">
-[...2 lines deleted...]
-      <c r="J56" s="130" t="s">
+      <c r="I56" s="122">
+        <v>0</v>
+      </c>
+      <c r="J56" s="122" t="s">
         <v>45</v>
       </c>
-      <c r="K56" s="130">
+      <c r="K56" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="1">
         <v>0</v>
       </c>
       <c r="B57" s="1">
         <v>0</v>
       </c>
       <c r="C57" s="58">
         <v>0</v>
       </c>
       <c r="D57" s="1">
         <v>0</v>
       </c>
       <c r="E57" s="1">
         <v>0</v>
       </c>
       <c r="F57" s="1">
         <v>0</v>
       </c>
       <c r="G57" s="1">
         <v>0</v>
       </c>
       <c r="H57" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I57" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J57" s="58" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="K57" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="22"/>
       <c r="C58" s="59"/>
       <c r="D58" s="22"/>
       <c r="E58" s="22"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="49">
-        <v>1431</v>
+        <v>1509</v>
       </c>
       <c r="I58" s="60">
         <v>100</v>
       </c>
       <c r="J58" s="60">
-        <v>1176.0156119999999</v>
+        <v>1057.757787</v>
       </c>
       <c r="K58" s="60">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B59" s="22"/>
       <c r="C59" s="59"/>
       <c r="D59" s="22"/>
       <c r="E59" s="22"/>
       <c r="F59" s="37"/>
       <c r="G59" s="37"/>
       <c r="H59" s="49">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="I59" s="60">
-        <v>1.1180992313067784</v>
+        <v>0.9277667329357191</v>
       </c>
       <c r="J59" s="60">
-        <v>672.20782599999995</v>
+        <v>435.02350100000001</v>
       </c>
       <c r="K59" s="60">
-        <v>57.159770596650894</v>
+        <v>41.126948564832446</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="15" t="s">
         <v>86</v>
       </c>
       <c r="B60" s="22"/>
       <c r="C60" s="59"/>
       <c r="D60" s="22"/>
       <c r="E60" s="22"/>
       <c r="F60" s="37"/>
       <c r="G60" s="37"/>
       <c r="H60" s="49">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="I60" s="60">
-        <v>6.0097833682739337</v>
+        <v>6.0304837640821738</v>
       </c>
       <c r="J60" s="60">
-        <v>227.225413</v>
+        <v>254.42263800000001</v>
       </c>
       <c r="K60" s="60">
-        <v>19.321632356016718</v>
+        <v>24.053014889315111</v>
       </c>
     </row>
     <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B61" s="22"/>
       <c r="C61" s="59"/>
       <c r="D61" s="22"/>
       <c r="E61" s="22"/>
       <c r="F61" s="37"/>
       <c r="G61" s="37"/>
       <c r="H61" s="49">
-        <v>1199</v>
+        <v>1255</v>
       </c>
       <c r="I61" s="60">
-        <v>83.787561146051715</v>
+        <v>83.167660702451954</v>
       </c>
       <c r="J61" s="60">
-        <v>134.436441</v>
+        <v>140.16128700000002</v>
       </c>
       <c r="K61" s="60">
-        <v>11.43151839382214</v>
+        <v>13.250792262898276</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="15" t="s">
         <v>88</v>
       </c>
       <c r="B62" s="22"/>
       <c r="C62" s="59"/>
       <c r="D62" s="22"/>
       <c r="E62" s="22"/>
       <c r="F62" s="37"/>
       <c r="G62" s="37"/>
       <c r="H62" s="49">
-        <v>130</v>
+        <v>149</v>
       </c>
       <c r="I62" s="60">
-        <v>9.0845562543675751</v>
+        <v>9.8740888005301528</v>
       </c>
       <c r="J62" s="60">
-        <v>3.9683999999999997E-2</v>
+        <v>4.8113999999999997E-2</v>
       </c>
       <c r="K62" s="60">
-        <v>3.3744449984393571E-3</v>
+        <v>4.5486784017407566E-3</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="61" t="s">
         <v>50</v>
       </c>
       <c r="B63" s="61"/>
       <c r="C63" s="62"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="64" t="s">
         <v>24</v>
       </c>
       <c r="I63" s="65" t="s">
         <v>24</v>
       </c>
       <c r="J63" s="66">
-        <v>142.10624799999982</v>
+        <v>228.10224699999992</v>
       </c>
       <c r="K63" s="66">
-        <v>12.083704208511804</v>
+        <v>21.564695604552426</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="53"/>
-      <c r="F64" s="137" t="s">
-[...6 lines deleted...]
-      <c r="K64" s="137"/>
+      <c r="F64" s="134" t="s">
+        <v>132</v>
+      </c>
+      <c r="G64" s="134"/>
+      <c r="H64" s="134"/>
+      <c r="I64" s="134"/>
+      <c r="J64" s="134"/>
+      <c r="K64" s="134"/>
     </row>
     <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="46"/>
       <c r="C65" s="53"/>
     </row>
     <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="46"/>
       <c r="C66" s="53"/>
     </row>
     <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B67" s="37"/>
       <c r="C67" s="38"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
     </row>
     <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="47">
         <v>0</v>
       </c>
       <c r="B68" s="47">
         <v>0</v>
       </c>
       <c r="C68" s="57">
         <v>0</v>
       </c>
       <c r="D68" s="47">
         <v>0</v>
       </c>
       <c r="E68" s="47">
         <v>0</v>
       </c>
       <c r="F68" s="47">
         <v>0</v>
       </c>
       <c r="G68" s="47">
         <v>0</v>
       </c>
-      <c r="H68" s="130" t="s">
+      <c r="H68" s="122" t="s">
         <v>48</v>
       </c>
-      <c r="I68" s="130">
-[...2 lines deleted...]
-      <c r="J68" s="130" t="s">
+      <c r="I68" s="122">
+        <v>0</v>
+      </c>
+      <c r="J68" s="122" t="s">
         <v>45</v>
       </c>
-      <c r="K68" s="130">
+      <c r="K68" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="1">
         <v>0</v>
       </c>
       <c r="B69" s="1">
         <v>0</v>
       </c>
       <c r="C69" s="58">
         <v>0</v>
       </c>
       <c r="D69" s="1">
         <v>0</v>
       </c>
       <c r="E69" s="1">
         <v>0</v>
       </c>
       <c r="F69" s="1">
         <v>0</v>
       </c>
       <c r="G69" s="1">
         <v>0</v>
       </c>
       <c r="H69" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I69" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J69" s="58" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="K69" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="22"/>
       <c r="C70" s="59"/>
       <c r="D70" s="22"/>
       <c r="E70" s="22"/>
       <c r="F70" s="22"/>
       <c r="G70" s="22"/>
       <c r="H70" s="49">
-        <v>1431</v>
+        <v>1509</v>
       </c>
       <c r="I70" s="67">
         <v>100</v>
       </c>
       <c r="J70" s="60">
-        <v>1176.0156119999999</v>
+        <v>1057.757787</v>
       </c>
       <c r="K70" s="67">
         <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B71" s="22"/>
       <c r="C71" s="59"/>
       <c r="D71" s="22"/>
       <c r="E71" s="22"/>
       <c r="F71" s="22"/>
       <c r="G71" s="22"/>
       <c r="H71" s="49">
-        <v>1030</v>
+        <v>1083</v>
       </c>
       <c r="I71" s="60">
-        <v>71.97763801537387</v>
+        <v>71.769383697813112</v>
       </c>
       <c r="J71" s="60">
-        <v>785.57647400000008</v>
+        <v>500.39536300000003</v>
       </c>
       <c r="K71" s="67">
-        <v>66.79983377635638</v>
+        <v>47.3071783682364</v>
       </c>
     </row>
     <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B72" s="22"/>
       <c r="C72" s="59"/>
       <c r="D72" s="22"/>
       <c r="E72" s="22"/>
       <c r="F72" s="22"/>
       <c r="G72" s="22"/>
       <c r="H72" s="49">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="I72" s="67">
-        <v>6.3591893780573017</v>
+        <v>5.5666003976143141</v>
       </c>
       <c r="J72" s="60">
-        <v>143.36511199999998</v>
+        <v>216.81409099999999</v>
       </c>
       <c r="K72" s="67">
-        <v>12.190749045940386</v>
+        <v>20.497517831083574</v>
       </c>
     </row>
     <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B73" s="22"/>
       <c r="C73" s="59"/>
       <c r="D73" s="22"/>
       <c r="E73" s="22"/>
       <c r="F73" s="22"/>
       <c r="G73" s="22"/>
       <c r="H73" s="49">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="I73" s="67">
-        <v>3.7735849056603774</v>
+        <v>2.982107355864811</v>
       </c>
       <c r="J73" s="60">
-        <v>44.022771999999996</v>
+        <v>37.428978999999998</v>
       </c>
       <c r="K73" s="67">
-        <v>3.7433832978741104</v>
+        <v>3.5385207710127689</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B74" s="22"/>
       <c r="C74" s="59"/>
       <c r="D74" s="22"/>
       <c r="E74" s="22"/>
       <c r="F74" s="22"/>
       <c r="G74" s="22"/>
       <c r="H74" s="49">
-        <v>256</v>
+        <v>297</v>
       </c>
       <c r="I74" s="67">
-        <v>17.889587700908454</v>
+        <v>19.681908548707753</v>
       </c>
       <c r="J74" s="60">
-        <v>60.945005999999999</v>
+        <v>75.01710700000001</v>
       </c>
       <c r="K74" s="67">
-        <v>5.1823296713173228</v>
+        <v>7.0920874251148405</v>
       </c>
     </row>
     <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="50" t="s">
         <v>83</v>
       </c>
       <c r="B75" s="68"/>
       <c r="C75" s="69"/>
       <c r="D75" s="68"/>
       <c r="E75" s="68"/>
       <c r="F75" s="68"/>
       <c r="G75" s="68"/>
       <c r="H75" s="70">
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="I75" s="71">
-        <v>14.744933612858141</v>
+        <v>15.904572564612327</v>
       </c>
       <c r="J75" s="72">
-        <v>16.047250999999999</v>
+        <v>21.748729000000001</v>
       </c>
       <c r="K75" s="71">
-        <v>1.3645440448455544</v>
+        <v>2.0561161796486025</v>
       </c>
     </row>
     <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="73" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="73"/>
       <c r="C76" s="74"/>
       <c r="D76" s="73"/>
       <c r="E76" s="73"/>
       <c r="F76" s="75"/>
       <c r="G76" s="75"/>
       <c r="H76" s="76" t="s">
         <v>24</v>
       </c>
       <c r="I76" s="77" t="s">
         <v>24</v>
       </c>
       <c r="J76" s="78">
-        <v>142.10624799999982</v>
+        <v>228.10224699999992</v>
       </c>
       <c r="K76" s="78">
-        <v>12.083704208511804</v>
+        <v>21.564695604552412</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="53"/>
-      <c r="F77" s="137" t="s">
-[...6 lines deleted...]
-      <c r="K77" s="137"/>
+      <c r="F77" s="134" t="s">
+        <v>132</v>
+      </c>
+      <c r="G77" s="134"/>
+      <c r="H77" s="134"/>
+      <c r="I77" s="134"/>
+      <c r="J77" s="134"/>
+      <c r="K77" s="134"/>
     </row>
     <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="46"/>
       <c r="C78" s="34"/>
     </row>
     <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="46"/>
       <c r="C79" s="34"/>
     </row>
     <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B80" s="37"/>
       <c r="C80" s="37"/>
       <c r="D80" s="37"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
     </row>
     <row r="81" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="23">
         <v>0</v>
       </c>
       <c r="B81" s="23">
         <v>0</v>
       </c>
       <c r="C81" s="23">
         <v>0</v>
       </c>
       <c r="D81" s="13">
         <v>2021</v>
       </c>
       <c r="E81" s="13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F81" s="13">
         <v>2024</v>
       </c>
       <c r="G81" s="13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="H81" s="13">
         <v>2025</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="J81" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K81" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="79"/>
       <c r="D82" s="16">
         <v>108.67383100000001</v>
       </c>
       <c r="E82" s="16">
         <v>12.520996124596238</v>
       </c>
       <c r="F82" s="16">
         <v>239.67453299999994</v>
       </c>
       <c r="G82" s="16">
         <v>20.380216942222017</v>
       </c>
       <c r="H82" s="16">
         <v>313.07972899999993</v>
       </c>
       <c r="I82" s="16">
-        <v>29.598426256326437</v>
+        <v>29.598432916098204</v>
       </c>
       <c r="J82" s="16">
         <v>30.627032034312968</v>
       </c>
       <c r="K82" s="16">
         <v>73.405195999999989</v>
       </c>
     </row>
     <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="79"/>
       <c r="D83" s="16">
         <v>100.24271200000001</v>
       </c>
       <c r="E83" s="16">
         <v>11.549593834333647</v>
       </c>
       <c r="F83" s="16">
         <v>113.78605999999996</v>
       </c>
       <c r="G83" s="16">
         <v>9.6755569261949539</v>
       </c>
       <c r="H83" s="16">
         <v>204.96701400000001</v>
       </c>
       <c r="I83" s="16">
-        <v>19.377495528809629</v>
+        <v>19.37749988882852</v>
       </c>
       <c r="J83" s="16">
         <v>80.133677183303533</v>
       </c>
       <c r="K83" s="16">
         <v>91.180954000000042</v>
       </c>
     </row>
     <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="79"/>
       <c r="D84" s="16">
         <v>60.910103999999997</v>
       </c>
       <c r="E84" s="16">
         <v>7.0178364847812684</v>
       </c>
       <c r="F84" s="16">
         <v>102.84377099999999</v>
       </c>
       <c r="G84" s="16">
         <v>8.7451025267511504</v>
       </c>
       <c r="H84" s="16">
         <v>87.626782999999989</v>
       </c>
       <c r="I84" s="16">
-        <v>8.2841993091945572</v>
+        <v>8.2842011731746279</v>
       </c>
       <c r="J84" s="16">
         <v>-14.796217458809444</v>
       </c>
       <c r="K84" s="16">
         <v>-15.216988000000001</v>
       </c>
     </row>
     <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="79"/>
       <c r="D85" s="16">
         <v>30.918039999999998</v>
       </c>
       <c r="E85" s="16">
         <v>3.5622620041812221</v>
       </c>
       <c r="F85" s="16">
         <v>71.838975000000005</v>
       </c>
       <c r="G85" s="16">
         <v>6.108675281769985</v>
       </c>
       <c r="H85" s="16">
         <v>81.085331000000025</v>
       </c>
       <c r="I85" s="16">
-        <v>7.6657731809692518</v>
+        <v>7.6657749058008138</v>
       </c>
       <c r="J85" s="16">
         <v>12.870946446549411</v>
       </c>
       <c r="K85" s="16">
         <v>9.24635600000002</v>
       </c>
     </row>
     <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="79"/>
       <c r="D86" s="16">
         <v>214.67161699999997</v>
       </c>
       <c r="E86" s="16">
         <v>24.733668260188665</v>
       </c>
       <c r="F86" s="16">
         <v>140.75421899999995</v>
       </c>
       <c r="G86" s="16">
         <v>11.968737282375463</v>
       </c>
       <c r="H86" s="16">
         <v>73.143681999999984</v>
       </c>
       <c r="I86" s="16">
-        <v>6.9149730156856997</v>
+        <v>6.9149745715840316</v>
       </c>
       <c r="J86" s="16">
         <v>-48.034465666709423</v>
       </c>
       <c r="K86" s="16">
         <v>-67.610536999999965</v>
       </c>
     </row>
     <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="79"/>
       <c r="D87" s="16">
         <v>42.095796000000007</v>
       </c>
       <c r="E87" s="16">
         <v>4.8501216321139333</v>
       </c>
       <c r="F87" s="16">
         <v>50.803740000000005</v>
       </c>
       <c r="G87" s="16">
         <v>4.3199885683150274</v>
       </c>
       <c r="H87" s="16">
         <v>59.67547900000001</v>
       </c>
       <c r="I87" s="16">
-        <v>5.6416947533912607</v>
+        <v>5.6416960227965696</v>
       </c>
       <c r="J87" s="16">
         <v>17.462767504912051</v>
       </c>
       <c r="K87" s="16">
         <v>8.8717390000000051</v>
       </c>
     </row>
     <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="79"/>
       <c r="D88" s="16">
         <v>57.525174</v>
       </c>
       <c r="E88" s="16">
         <v>6.6278373928008865</v>
       </c>
       <c r="F88" s="16">
         <v>54.743997</v>
       </c>
       <c r="G88" s="16">
         <v>4.6550399876834287</v>
       </c>
       <c r="H88" s="16">
         <v>47.761161000000008</v>
       </c>
       <c r="I88" s="16">
-        <v>4.5153201272096242</v>
+        <v>4.5153211431758526</v>
       </c>
       <c r="J88" s="16">
         <v>-12.755436911192275</v>
       </c>
       <c r="K88" s="16">
         <v>-6.9828359999999918</v>
       </c>
     </row>
     <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="79"/>
       <c r="D89" s="16">
         <v>132.011212</v>
       </c>
       <c r="E89" s="16">
         <v>15.209842688395261</v>
       </c>
       <c r="F89" s="16">
         <v>256.874686</v>
       </c>
       <c r="G89" s="16">
         <v>21.842795569962213</v>
       </c>
       <c r="H89" s="16">
         <v>46.175551999999996</v>
       </c>
       <c r="I89" s="16">
-        <v>4.365417317443657</v>
+        <v>4.3654182996811155</v>
       </c>
       <c r="J89" s="16">
         <v>-82.024094036264842</v>
       </c>
       <c r="K89" s="16">
         <v>-210.69913400000002</v>
       </c>
     </row>
     <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="79"/>
       <c r="D90" s="16">
         <v>25.911887</v>
       </c>
       <c r="E90" s="16">
         <v>2.9854716054684372</v>
       </c>
       <c r="F90" s="16">
         <v>24.558721000000002</v>
       </c>
       <c r="G90" s="16">
         <v>2.0882988924130035</v>
       </c>
       <c r="H90" s="16">
         <v>22.520120000000002</v>
       </c>
       <c r="I90" s="16">
-        <v>2.1290426985888389</v>
+        <v>2.1290431776324992</v>
       </c>
       <c r="J90" s="16">
         <v>-8.3009249545202284</v>
       </c>
       <c r="K90" s="16">
         <v>-2.0386009999999999</v>
       </c>
     </row>
     <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="79"/>
       <c r="D91" s="16">
         <v>22.768536000000001</v>
       </c>
       <c r="E91" s="16">
         <v>2.6233063507140915</v>
       </c>
       <c r="F91" s="16">
         <v>19.769358999999998</v>
       </c>
       <c r="G91" s="16">
         <v>1.6810456254385167</v>
       </c>
       <c r="H91" s="16">
         <v>17.250643</v>
       </c>
       <c r="I91" s="16">
-        <v>1.6308685533253222</v>
+        <v>1.6308689202776818</v>
       </c>
       <c r="J91" s="16">
         <v>-12.740504130659966</v>
       </c>
       <c r="K91" s="16">
         <v>-2.5187159999999977</v>
       </c>
     </row>
     <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="79"/>
       <c r="D92" s="16">
         <v>10.737266999999999</v>
       </c>
       <c r="E92" s="16">
         <v>1.2371081175536642</v>
       </c>
       <c r="F92" s="16">
         <v>18.564705999999997</v>
       </c>
       <c r="G92" s="16">
         <v>1.5786105057251569</v>
       </c>
       <c r="H92" s="16">
-        <v>17.107311999999997</v>
+        <v>17.107074000000001</v>
       </c>
       <c r="I92" s="16">
-        <v>1.6173181007064446</v>
+        <v>1.6172959641846629</v>
       </c>
       <c r="J92" s="16">
-        <v>-7.8503478589965328</v>
+        <v>-7.851629861523242</v>
       </c>
       <c r="K92" s="16">
-        <v>-1.4573940000000007</v>
+        <v>-1.4576319999999967</v>
       </c>
     </row>
     <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="79"/>
       <c r="D93" s="16">
         <v>7.5946410000000002</v>
       </c>
       <c r="E93" s="16">
         <v>0.87502639461288245</v>
       </c>
       <c r="F93" s="16">
         <v>16.250077999999998</v>
       </c>
       <c r="G93" s="16">
         <v>1.3817910097608466</v>
       </c>
       <c r="H93" s="16">
         <v>15.643591000000001</v>
       </c>
       <c r="I93" s="16">
-        <v>1.4789385313337617</v>
+        <v>1.4789388641012198</v>
       </c>
       <c r="J93" s="16">
         <v>-3.7322097777007457</v>
       </c>
       <c r="K93" s="16">
         <v>-0.60648699999999778</v>
       </c>
     </row>
     <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="79"/>
       <c r="D94" s="16">
         <v>16.327165000000001</v>
       </c>
       <c r="E94" s="16">
         <v>1.8811554521404821</v>
       </c>
       <c r="F94" s="16">
         <v>11.760335999999997</v>
       </c>
       <c r="G94" s="16">
         <v>1.0000152957153088</v>
       </c>
       <c r="H94" s="16">
         <v>14.486408999999998</v>
       </c>
       <c r="I94" s="16">
-        <v>1.3695390304412958</v>
+        <v>1.3695393385934012</v>
       </c>
       <c r="J94" s="16">
         <v>23.180230564841022</v>
       </c>
       <c r="K94" s="16">
         <v>2.7260730000000013</v>
       </c>
     </row>
     <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="79"/>
       <c r="D95" s="16">
         <v>2.1384189999999998</v>
       </c>
       <c r="E95" s="16">
         <v>0.24638071341906553</v>
       </c>
       <c r="F95" s="16">
         <v>1.6096159999999999</v>
       </c>
       <c r="G95" s="16">
         <v>0.13687029182058172</v>
       </c>
       <c r="H95" s="16">
         <v>8.6322189999999992</v>
       </c>
       <c r="I95" s="16">
-        <v>0.81608636341945984</v>
+        <v>0.81608654704236161</v>
       </c>
       <c r="J95" s="16">
         <v>436.29058110754369</v>
       </c>
       <c r="K95" s="16">
         <v>7.0226029999999993</v>
       </c>
     </row>
     <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="79"/>
       <c r="D96" s="16">
         <v>22.428725</v>
       </c>
       <c r="E96" s="16">
         <v>2.584154586439809</v>
       </c>
       <c r="F96" s="16">
         <v>10.500454</v>
       </c>
       <c r="G96" s="16">
         <v>0.89288389481006303</v>
       </c>
       <c r="H96" s="16">
         <v>7.5064149999999987</v>
       </c>
       <c r="I96" s="16">
-        <v>0.70965332548528759</v>
+        <v>0.70965348516030347</v>
       </c>
       <c r="J96" s="16">
         <v>-28.513424276702708</v>
       </c>
       <c r="K96" s="16">
         <v>-2.9940390000000008</v>
       </c>
     </row>
     <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="79"/>
       <c r="D97" s="16">
         <v>2.1119870000000001</v>
       </c>
       <c r="E97" s="16">
         <v>0.24333531632097916</v>
       </c>
       <c r="F97" s="16">
         <v>1.9644490000000001</v>
       </c>
       <c r="G97" s="16">
         <v>0.1670427654152605</v>
       </c>
       <c r="H97" s="16">
         <v>2.0821610000000002</v>
       </c>
       <c r="I97" s="16">
-        <v>0.19684662756399321</v>
+        <v>0.19684667185532145</v>
       </c>
       <c r="J97" s="16">
         <v>5.9921128010958817</v>
       </c>
       <c r="K97" s="16">
         <v>0.11771200000000004</v>
       </c>
     </row>
     <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="79"/>
       <c r="D98" s="16">
         <v>10.865677000000002</v>
       </c>
       <c r="E98" s="16">
         <v>1.2519030419394572</v>
       </c>
       <c r="F98" s="16">
         <v>39.717912000000005</v>
       </c>
       <c r="G98" s="16">
         <v>3.3773286336270179</v>
       </c>
       <c r="H98" s="16">
         <v>39.014423999999998</v>
       </c>
       <c r="I98" s="16">
-        <v>3.6884072801054857</v>
+        <v>3.6884081100128072</v>
       </c>
       <c r="J98" s="16">
         <v>-1.7712109337469881</v>
       </c>
       <c r="K98" s="16">
         <v>-0.70348800000000722</v>
       </c>
     </row>
     <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B99" s="93"/>
       <c r="C99" s="94"/>
       <c r="D99" s="17">
         <v>867.93279000000007</v>
       </c>
       <c r="E99" s="17">
         <v>100</v>
       </c>
       <c r="F99" s="17">
         <v>1176.0156119999999</v>
       </c>
       <c r="G99" s="17">
         <v>100</v>
       </c>
       <c r="H99" s="17">
-        <v>1057.7580249999999</v>
+        <v>1057.757787</v>
       </c>
       <c r="I99" s="17">
         <v>100</v>
       </c>
       <c r="J99" s="17">
-        <v>-10.055783766244769</v>
+        <v>-10.055804004071327</v>
       </c>
       <c r="K99" s="17">
-        <v>-118.25758700000006</v>
+        <v>-118.25782499999991</v>
       </c>
     </row>
     <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E100" s="80"/>
       <c r="F100" s="80"/>
       <c r="G100" s="80"/>
       <c r="H100" s="80"/>
       <c r="I100" s="80"/>
     </row>
     <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E101" s="80"/>
       <c r="F101" s="80"/>
       <c r="G101" s="80"/>
       <c r="H101" s="80"/>
       <c r="I101" s="80"/>
     </row>
     <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4" t="s">
         <v>40</v>
@@ -4402,96 +4374,96 @@
       <c r="A103" s="46"/>
       <c r="E103" s="81"/>
       <c r="F103" s="82"/>
       <c r="G103" s="81"/>
       <c r="H103" s="82"/>
       <c r="I103" s="81"/>
     </row>
     <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="46"/>
       <c r="E104" s="81"/>
       <c r="F104" s="82"/>
       <c r="G104" s="81"/>
       <c r="H104" s="82"/>
       <c r="I104" s="81"/>
     </row>
     <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="46"/>
       <c r="E105" s="81"/>
       <c r="F105" s="82"/>
       <c r="G105" s="81"/>
       <c r="H105" s="82"/>
       <c r="I105" s="81"/>
     </row>
     <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B106" s="37"/>
       <c r="C106" s="37"/>
       <c r="D106" s="37"/>
       <c r="E106" s="37"/>
       <c r="F106" s="37"/>
       <c r="G106" s="37"/>
       <c r="H106" s="37"/>
       <c r="I106" s="37"/>
       <c r="J106" s="37"/>
       <c r="K106" s="37"/>
     </row>
     <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="23">
         <v>0</v>
       </c>
       <c r="B107" s="23">
         <v>0</v>
       </c>
       <c r="C107" s="23">
         <v>0</v>
       </c>
       <c r="D107" s="13">
         <v>2021</v>
       </c>
       <c r="E107" s="13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F107" s="13">
         <v>2024</v>
       </c>
       <c r="G107" s="13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="H107" s="13">
         <v>2025</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K107" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="108" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="79"/>
       <c r="D108" s="16">
         <v>74.537880000000001</v>
       </c>
       <c r="E108" s="16">
         <v>28.036726056352716</v>
       </c>
       <c r="F108" s="16">
         <v>251.79545100000001</v>
       </c>
       <c r="G108" s="16">
         <v>47.027996387826022</v>
       </c>
       <c r="H108" s="16">
         <v>206.06947000000002</v>
       </c>
       <c r="I108" s="16">
         <v>38.608807348296978</v>
@@ -4878,51 +4850,51 @@
     <row r="121" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="79"/>
       <c r="D121" s="16">
         <v>7.1967000000000017E-2</v>
       </c>
       <c r="E121" s="16">
         <v>2.7069713601963676E-2</v>
       </c>
       <c r="F121" s="16">
         <v>4.1912000000000005E-2</v>
       </c>
       <c r="G121" s="16">
         <v>7.8279308731696046E-3</v>
       </c>
       <c r="H121" s="16">
         <v>0.89521499999999987</v>
       </c>
       <c r="I121" s="16">
         <v>0.16772588132684416</v>
       </c>
       <c r="J121" s="16" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="K121" s="16">
         <v>0.85330299999999992</v>
       </c>
     </row>
     <row r="122" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="79"/>
       <c r="D122" s="16">
         <v>0.30471700000000002</v>
       </c>
       <c r="E122" s="16">
         <v>0.11461644808939604</v>
       </c>
       <c r="F122" s="16">
         <v>0.17228599999999997</v>
       </c>
       <c r="G122" s="16">
         <v>3.2177965699916447E-2</v>
       </c>
       <c r="H122" s="16">
         <v>0.20746899999999999</v>
@@ -5043,618 +5015,618 @@
     <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E127" s="80"/>
       <c r="F127" s="80"/>
       <c r="G127" s="80"/>
       <c r="H127" s="80"/>
       <c r="I127" s="80"/>
     </row>
     <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E128" s="81"/>
       <c r="F128" s="82"/>
       <c r="G128" s="81"/>
       <c r="H128" s="82"/>
       <c r="I128" s="81"/>
     </row>
     <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="46"/>
     </row>
     <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B130" s="37"/>
       <c r="C130" s="37"/>
       <c r="D130" s="37"/>
       <c r="E130" s="37"/>
       <c r="F130" s="37"/>
       <c r="G130" s="37"/>
       <c r="H130" s="37"/>
       <c r="I130" s="37"/>
       <c r="J130" s="37"/>
       <c r="K130" s="37"/>
     </row>
     <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="23">
         <v>0</v>
       </c>
       <c r="B131" s="23">
         <v>0</v>
       </c>
       <c r="C131" s="23">
         <v>0</v>
       </c>
       <c r="D131" s="13">
         <v>0</v>
       </c>
       <c r="E131" s="13">
         <v>0</v>
       </c>
       <c r="F131" s="13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="G131" s="13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="I131" s="13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="J131" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="K131" s="13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="79"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16">
         <v>0</v>
       </c>
       <c r="F132" s="16">
-        <v>74.101720999999984</v>
+        <v>129.32093800000001</v>
       </c>
       <c r="G132" s="16">
-        <v>31.182911114599733</v>
+        <v>31.964362811720882</v>
       </c>
       <c r="H132" s="16">
-        <v>87.714769999999987</v>
+        <v>150.68788599999996</v>
       </c>
       <c r="I132" s="16">
-        <v>27.977345763700274</v>
+        <v>30.140538327047395</v>
       </c>
       <c r="J132" s="16">
-        <v>18.370759567109118</v>
+        <v>16.522419594574817</v>
       </c>
       <c r="K132" s="16">
-        <v>13.613049000000004</v>
+        <v>21.366947999999951</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="79"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16">
         <v>0</v>
       </c>
       <c r="F133" s="16">
-        <v>12.672696999999999</v>
+        <v>17.013973999999997</v>
       </c>
       <c r="G133" s="16">
-        <v>5.3328259964873785</v>
+        <v>4.2053579738586944</v>
       </c>
       <c r="H133" s="16">
-        <v>58.623174999999996</v>
+        <v>62.170779000000003</v>
       </c>
       <c r="I133" s="16">
-        <v>18.698342784697601</v>
+        <v>12.435377501227229</v>
       </c>
       <c r="J133" s="16">
-        <v>362.59430806244319</v>
+        <v>265.41009760565061</v>
       </c>
       <c r="K133" s="16">
-        <v>45.950477999999997</v>
+        <v>45.156805000000006</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="79"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16">
         <v>0</v>
       </c>
       <c r="F134" s="16">
-        <v>22.154435999999997</v>
+        <v>37.244678999999998</v>
       </c>
       <c r="G134" s="16">
-        <v>9.3228578130066442</v>
+        <v>9.2057979997182002</v>
       </c>
       <c r="H134" s="16">
-        <v>26.630685999999994</v>
+        <v>45.330482999999994</v>
       </c>
       <c r="I134" s="16">
-        <v>8.494075856854348</v>
+        <v>9.0669873771078748</v>
       </c>
       <c r="J134" s="16">
-        <v>20.204757187228768</v>
+        <v>21.709957548566862</v>
       </c>
       <c r="K134" s="16">
-        <v>4.4762499999999967</v>
+        <v>8.085803999999996</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="79"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16">
         <v>0</v>
       </c>
       <c r="F135" s="16">
-        <v>22.765107000000004</v>
+        <v>51.422997999999993</v>
       </c>
       <c r="G135" s="16">
-        <v>9.5798356437005356</v>
+        <v>12.710264790519821</v>
       </c>
       <c r="H135" s="16">
-        <v>24.876790999999997</v>
+        <v>39.876637000000002</v>
       </c>
       <c r="I135" s="16">
-        <v>7.9346566524464128</v>
+        <v>7.9761110050495798</v>
       </c>
       <c r="J135" s="16">
-        <v>9.2759678221586785</v>
+        <v>-22.453690856375179</v>
       </c>
       <c r="K135" s="16">
-        <v>2.1116839999999932</v>
+        <v>-11.54636099999999</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="79"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16">
         <v>0</v>
       </c>
       <c r="F136" s="16">
-        <v>21.027334</v>
+        <v>37.935513999999998</v>
       </c>
       <c r="G136" s="16">
-        <v>8.8485594970054873</v>
+        <v>9.3765522559472672</v>
       </c>
       <c r="H136" s="16">
-        <v>22.537998999999996</v>
+        <v>39.356051999999998</v>
       </c>
       <c r="I136" s="16">
-        <v>7.1886797496582489</v>
+        <v>7.8719837751740069</v>
       </c>
       <c r="J136" s="16">
-        <v>7.1842916462923734</v>
+        <v>3.7446125021529975</v>
       </c>
       <c r="K136" s="16">
-        <v>1.5106649999999959</v>
+        <v>1.4205380000000005</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="79"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16">
         <v>0</v>
       </c>
       <c r="F137" s="16">
-        <v>21.044133000000002</v>
+        <v>28.363281999999998</v>
       </c>
       <c r="G137" s="16">
-        <v>8.8556287218054663</v>
+        <v>7.0105757845581982</v>
       </c>
       <c r="H137" s="16">
-        <v>18.086932000000004</v>
+        <v>32.618235000000006</v>
       </c>
       <c r="I137" s="16">
-        <v>5.7689754002494116</v>
+        <v>6.5242879721475351</v>
       </c>
       <c r="J137" s="16">
-        <v>-14.052377448859488</v>
+        <v>15.001624283113667</v>
       </c>
       <c r="K137" s="16">
-        <v>-2.9572009999999977</v>
+        <v>4.2549530000000075</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="79"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16">
         <v>0</v>
       </c>
       <c r="F138" s="16">
-        <v>15.465779000000003</v>
+        <v>25.371325999999996</v>
       </c>
       <c r="G138" s="16">
-        <v>6.5081890861218099</v>
+        <v>6.2710515545320806</v>
       </c>
       <c r="H138" s="16">
-        <v>12.584519999999996</v>
+        <v>25.480187000000004</v>
       </c>
       <c r="I138" s="16">
-        <v>4.0139359347371171</v>
+        <v>5.0965381042895181</v>
       </c>
       <c r="J138" s="16">
-        <v>-18.629898953036939</v>
+        <v>0.4290709914019003</v>
       </c>
       <c r="K138" s="16">
-        <v>-2.8812590000000071</v>
+        <v>0.10886100000000809</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="79"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16">
         <v>0</v>
       </c>
       <c r="F139" s="16">
-        <v>3.979946</v>
+        <v>7.2316030000000007</v>
       </c>
       <c r="G139" s="16">
-        <v>1.6748099866520882</v>
+        <v>1.7874412726756526</v>
       </c>
       <c r="H139" s="16">
-        <v>9.1894610000000014</v>
+        <v>14.127815999999999</v>
       </c>
       <c r="I139" s="16">
-        <v>2.9310540035508152</v>
+        <v>2.825840821905707</v>
       </c>
       <c r="J139" s="16">
-        <v>130.89411263368905</v>
+        <v>95.362162441715867</v>
       </c>
       <c r="K139" s="16">
-        <v>5.2095150000000015</v>
+        <v>6.8962129999999986</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="79"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16">
         <v>0</v>
       </c>
       <c r="F140" s="16">
-        <v>15.215959999999999</v>
+        <v>19.146039999999999</v>
       </c>
       <c r="G140" s="16">
-        <v>6.4030621934314453</v>
+        <v>4.7323424839968329</v>
       </c>
       <c r="H140" s="16">
-        <v>6.4536569999999998</v>
+        <v>13.713163</v>
       </c>
       <c r="I140" s="16">
-        <v>2.0584468650983707</v>
+        <v>2.7429020736713254</v>
       </c>
       <c r="J140" s="16">
-        <v>-57.586264685238397</v>
+        <v>-28.375982709740498</v>
       </c>
       <c r="K140" s="16">
-        <v>-8.7623029999999993</v>
+        <v>-5.4328769999999995</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="79"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16">
         <v>0</v>
       </c>
       <c r="F141" s="16">
-        <v>5.8957929999999994</v>
+        <v>9.9027139999999996</v>
       </c>
       <c r="G141" s="16">
-        <v>2.4810218519631859</v>
+        <v>2.4476619796610795</v>
       </c>
       <c r="H141" s="16">
-        <v>5.7982630000000004</v>
+        <v>9.834245000000001</v>
       </c>
       <c r="I141" s="16">
-        <v>1.8494035700016092</v>
+        <v>1.9670422500988187</v>
       </c>
       <c r="J141" s="16">
-        <v>-1.654230397844684</v>
+        <v>-0.69141651470494414</v>
       </c>
       <c r="K141" s="16">
-        <v>-9.7529999999999006E-2</v>
+        <v>-6.8468999999998559E-2</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="79"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16">
         <v>0</v>
       </c>
       <c r="F142" s="16">
-        <v>4.0454299999999996</v>
+        <v>7.6392620000000013</v>
       </c>
       <c r="G142" s="16">
-        <v>1.7023664552991313</v>
+        <v>1.888202683634977</v>
       </c>
       <c r="H142" s="16">
-        <v>4.987665999999999</v>
+        <v>8.127713</v>
       </c>
       <c r="I142" s="16">
-        <v>1.5908570043089876</v>
+        <v>1.6257023154982837</v>
       </c>
       <c r="J142" s="16">
-        <v>23.291368284706433</v>
+        <v>6.3939553323344391</v>
       </c>
       <c r="K142" s="16">
-        <v>0.94223599999999941</v>
+        <v>0.48845099999999864</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="79"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16">
         <v>0</v>
       </c>
       <c r="F143" s="16">
-        <v>3.8928409999999998</v>
+        <v>6.8124909999999987</v>
       </c>
       <c r="G143" s="16">
-        <v>1.6381551365894667</v>
+        <v>1.6838490142685414</v>
       </c>
       <c r="H143" s="16">
-        <v>4.0589620000000002</v>
+        <v>6.4930829999999995</v>
       </c>
       <c r="I143" s="16">
-        <v>1.2946392416661459</v>
+        <v>1.2987441938245778</v>
       </c>
       <c r="J143" s="16">
-        <v>4.2673461361509606</v>
+        <v>-4.6885639922313187</v>
       </c>
       <c r="K143" s="16">
-        <v>0.16612100000000041</v>
+        <v>-0.31940799999999925</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="79"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16">
         <v>0</v>
       </c>
       <c r="F144" s="16">
-        <v>4.4658439999999997</v>
+        <v>7.3015570000000007</v>
       </c>
       <c r="G144" s="16">
-        <v>1.8792818118713943</v>
+        <v>1.8047318605008904</v>
       </c>
       <c r="H144" s="16">
-        <v>3.4707659999999998</v>
+        <v>5.8515629999999996</v>
       </c>
       <c r="I144" s="16">
-        <v>1.1070293001611351</v>
+        <v>1.1704275874879049</v>
       </c>
       <c r="J144" s="16">
-        <v>-22.281969544838557</v>
+        <v>-19.858695891848836</v>
       </c>
       <c r="K144" s="16">
-        <v>-0.99507799999999991</v>
+        <v>-1.4499940000000011</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="79"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16">
         <v>0</v>
       </c>
       <c r="F145" s="16">
-        <v>1.8735250000000001</v>
+        <v>3.0143170000000006</v>
       </c>
       <c r="G145" s="16">
-        <v>0.78840224973965833</v>
+        <v>0.74505121682258479</v>
       </c>
       <c r="H145" s="16">
-        <v>2.1065890000000005</v>
+        <v>3.5857840000000007</v>
       </c>
       <c r="I145" s="16">
-        <v>0.6719138502558647</v>
+        <v>0.71722726327525332</v>
       </c>
       <c r="J145" s="16">
-        <v>12.439866027942001</v>
+        <v>18.958424080811675</v>
       </c>
       <c r="K145" s="16">
-        <v>0.23306400000000038</v>
+        <v>0.57146700000000017</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="79"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16">
         <v>0</v>
       </c>
       <c r="F146" s="16">
-        <v>0.6618679999999999</v>
+        <v>2.2120329999999995</v>
       </c>
       <c r="G146" s="16">
-        <v>0.27852215488487636</v>
+        <v>0.54675001942453705</v>
       </c>
       <c r="H146" s="16">
-        <v>0.70214500000000002</v>
+        <v>0.96749200000000013</v>
       </c>
       <c r="I146" s="16">
-        <v>0.22395491023066388</v>
+        <v>0.19351741192461713</v>
       </c>
       <c r="J146" s="16">
-        <v>6.0853523663328826</v>
+        <v>-56.26231615893613</v>
       </c>
       <c r="K146" s="16">
-        <v>4.0277000000000118E-2</v>
+        <v>-1.2445409999999995</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="79"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16">
         <v>0</v>
       </c>
       <c r="F147" s="16">
-        <v>0.37682299999999996</v>
+        <v>0.75665400000000005</v>
       </c>
       <c r="G147" s="16">
-        <v>0.15857173026975738</v>
+        <v>0.1870227926968783</v>
       </c>
       <c r="H147" s="16">
-        <v>0.32819899999999996</v>
+        <v>0.610321</v>
       </c>
       <c r="I147" s="16">
-        <v>0.10468176456827813</v>
+        <v>0.12207619325353</v>
       </c>
       <c r="J147" s="16">
-        <v>-12.903670954267653</v>
+        <v>-19.339486740306672</v>
       </c>
       <c r="K147" s="16">
-        <v>-4.8624000000000001E-2</v>
+        <v>-0.14633300000000005</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="79"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16">
         <v>0</v>
       </c>
       <c r="F148" s="16">
-        <v>7.9964370000000011</v>
+        <v>13.889113</v>
       </c>
       <c r="G148" s="16">
-        <v>3.36499855657194</v>
+        <v>3.4329835054628894</v>
       </c>
       <c r="H148" s="16">
-        <v>25.370118000000002</v>
+        <v>41.119439</v>
       </c>
       <c r="I148" s="16">
-        <v>8.0920073478146968</v>
+        <v>8.2246958270168289</v>
       </c>
       <c r="J148" s="16">
-        <v>217.26777813668764</v>
+        <v>196.05518365355655</v>
       </c>
       <c r="K148" s="16">
-        <v>17.373681000000001</v>
+        <v>27.230325999999998</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B149" s="93"/>
       <c r="C149" s="94"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17">
         <v>0</v>
       </c>
       <c r="F149" s="17">
-        <v>237.63567399999999</v>
+        <v>404.57849499999998</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>313.52069900000004</v>
+        <v>499.95087800000005</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>31.933347263340622</v>
+        <v>23.573270497236905</v>
       </c>
       <c r="K149" s="17">
-        <v>75.885025000000041</v>
+        <v>95.37238300000007</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="80"/>
       <c r="F150" s="80"/>
       <c r="G150" s="80"/>
       <c r="H150" s="80"/>
       <c r="I150" s="80"/>
     </row>
     <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E151" s="80"/>
       <c r="F151" s="80"/>
       <c r="G151" s="80"/>
       <c r="H151" s="80"/>
       <c r="I151" s="80"/>
     </row>
     <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4" t="s">
         <v>40</v>
@@ -5669,2384 +5641,2384 @@
       <c r="A153" s="46"/>
       <c r="E153" s="81"/>
       <c r="F153" s="82"/>
       <c r="G153" s="81"/>
       <c r="H153" s="82"/>
       <c r="I153" s="81"/>
     </row>
     <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="46"/>
       <c r="E154" s="81"/>
       <c r="F154" s="82"/>
       <c r="G154" s="81"/>
       <c r="H154" s="82"/>
       <c r="I154" s="81"/>
     </row>
     <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="46"/>
       <c r="E155" s="81"/>
       <c r="F155" s="82"/>
       <c r="G155" s="81"/>
       <c r="H155" s="82"/>
       <c r="I155" s="81"/>
     </row>
     <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B156" s="37"/>
       <c r="C156" s="37"/>
       <c r="D156" s="37"/>
       <c r="E156" s="37"/>
       <c r="F156" s="37"/>
       <c r="G156" s="37"/>
       <c r="H156" s="37"/>
       <c r="I156" s="37"/>
       <c r="J156" s="37"/>
       <c r="K156" s="37"/>
     </row>
     <row r="157" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="23">
         <v>0</v>
       </c>
       <c r="B157" s="23">
         <v>0</v>
       </c>
       <c r="C157" s="23">
         <v>0</v>
       </c>
       <c r="D157" s="13">
         <v>0</v>
       </c>
       <c r="E157" s="13">
         <v>0</v>
       </c>
       <c r="F157" s="13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="G157" s="13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="I157" s="13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="J157" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="K157" s="13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="79"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16">
         <v>0</v>
       </c>
       <c r="F158" s="16">
-        <v>58.922912000000004</v>
+        <v>92.695916999999994</v>
       </c>
       <c r="G158" s="16">
-        <v>45.769066328760793</v>
+        <v>43.5583899151354</v>
       </c>
       <c r="H158" s="16">
-        <v>61.516435000000008</v>
+        <v>120.192159</v>
       </c>
       <c r="I158" s="16">
-        <v>42.360887446466364</v>
+        <v>43.355819301183558</v>
       </c>
       <c r="J158" s="16">
-        <v>4.4015526591761187</v>
+        <v>29.662840489511538</v>
       </c>
       <c r="K158" s="16">
-        <v>2.5935230000000047</v>
+        <v>27.496242000000009</v>
       </c>
     </row>
     <row r="159" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="79"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16">
         <v>0</v>
       </c>
       <c r="F159" s="16">
-        <v>23.230456</v>
+        <v>41.728748999999993</v>
       </c>
       <c r="G159" s="16">
-        <v>18.044530479270254</v>
+        <v>19.608599584950611</v>
       </c>
       <c r="H159" s="16">
-        <v>26.471024</v>
+        <v>61.500120000000003</v>
       </c>
       <c r="I159" s="16">
-        <v>18.22823556431236</v>
+        <v>22.184376351215263</v>
       </c>
       <c r="J159" s="16">
-        <v>13.949652990023095</v>
+        <v>47.380694302625784</v>
       </c>
       <c r="K159" s="16">
-        <v>3.2405679999999997</v>
+        <v>19.771371000000009</v>
       </c>
     </row>
     <row r="160" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="79"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16">
         <v>0</v>
       </c>
       <c r="F160" s="16">
-        <v>8.9997289999999985</v>
+        <v>15.779718000000001</v>
       </c>
       <c r="G160" s="16">
-        <v>6.9906455665645293</v>
+        <v>7.4149879696953702</v>
       </c>
       <c r="H160" s="16">
-        <v>10.667691</v>
+        <v>19.640744999999999</v>
       </c>
       <c r="I160" s="16">
-        <v>7.3458882616439363</v>
+        <v>7.0848264832369336</v>
       </c>
       <c r="J160" s="16">
-        <v>18.533469174460713</v>
+        <v>24.468288977027335</v>
       </c>
       <c r="K160" s="16">
-        <v>1.6679620000000011</v>
+        <v>3.8610269999999982</v>
       </c>
     </row>
     <row r="161" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="79"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16">
         <v>0</v>
       </c>
       <c r="F161" s="16">
-        <v>9.0123139999999982</v>
+        <v>16.757929000000001</v>
       </c>
       <c r="G161" s="16">
-        <v>7.0004211136343599</v>
+        <v>7.8746554236272903</v>
       </c>
       <c r="H161" s="16">
-        <v>8.5417420000000011</v>
+        <v>13.714512999999998</v>
       </c>
       <c r="I161" s="16">
-        <v>5.8819366151298347</v>
+        <v>4.9471109628019301</v>
       </c>
       <c r="J161" s="16">
-        <v>-5.2214336961627961</v>
+        <v>-18.161050807650529</v>
       </c>
       <c r="K161" s="16">
-        <v>-0.4705719999999971</v>
+        <v>-3.0434160000000023</v>
       </c>
     </row>
     <row r="162" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="15" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="79"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16">
         <v>0</v>
       </c>
       <c r="F162" s="16">
-        <v>8.7993390000000016</v>
+        <v>9.5338019999999997</v>
       </c>
       <c r="G162" s="16">
-        <v>6.8349902723791338</v>
+        <v>4.4799930604246319</v>
       </c>
       <c r="H162" s="16">
-        <v>5.5398420000000002</v>
+        <v>8.2199109999999997</v>
       </c>
       <c r="I162" s="16">
-        <v>3.8147955653348102</v>
+        <v>2.9650933883949198</v>
       </c>
       <c r="J162" s="16">
-        <v>-37.042521034818648</v>
+        <v>-13.781395921585112</v>
       </c>
       <c r="K162" s="16">
-        <v>-3.2594970000000014</v>
+        <v>-1.3138909999999999</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="15" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="79"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16">
         <v>0</v>
       </c>
       <c r="F163" s="16">
-        <v>5.832978999999999</v>
+        <v>13.200261999999999</v>
       </c>
       <c r="G163" s="16">
-        <v>4.5308351825053848</v>
+        <v>6.2028854968654654</v>
       </c>
       <c r="H163" s="16">
-        <v>4.7184440000000007</v>
+        <v>8.2133990000000008</v>
       </c>
       <c r="I163" s="16">
-        <v>3.2491719522832323</v>
+        <v>2.9627443741361006</v>
       </c>
       <c r="J163" s="16">
-        <v>-19.107474928334192</v>
+        <v>-37.778515305226506</v>
       </c>
       <c r="K163" s="16">
-        <v>-1.1145349999999983</v>
+        <v>-4.9868629999999978</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="79"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16">
         <v>0</v>
       </c>
       <c r="F164" s="16">
-        <v>4.1906999999999996</v>
+        <v>5.2286910000000004</v>
       </c>
       <c r="G164" s="16">
-        <v>3.2551756142659385</v>
+        <v>2.456994533251764</v>
       </c>
       <c r="H164" s="16">
-        <v>3.5445310000000001</v>
+        <v>5.3661750000000001</v>
       </c>
       <c r="I164" s="16">
-        <v>2.4408026690999054</v>
+        <v>1.9356912761549501</v>
       </c>
       <c r="J164" s="16">
-        <v>-15.41911852435153</v>
+        <v>2.6294152781260109</v>
       </c>
       <c r="K164" s="16">
-        <v>-0.64616899999999955</v>
+        <v>0.13748399999999972</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="79"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16">
         <v>0</v>
       </c>
       <c r="F165" s="16">
-        <v>1.2067869999999998</v>
+        <v>1.898452</v>
       </c>
       <c r="G165" s="16">
-        <v>0.93738602477226929</v>
+        <v>0.89209444307205721</v>
       </c>
       <c r="H165" s="16">
-        <v>3.0386510000000002</v>
+        <v>4.8286630000000006</v>
       </c>
       <c r="I165" s="16">
-        <v>2.0924481888472966</v>
+        <v>1.7417994837276443</v>
       </c>
       <c r="J165" s="16">
-        <v>151.79679595487858</v>
+        <v>154.34738407923933</v>
       </c>
       <c r="K165" s="16">
-        <v>1.8318640000000004</v>
+        <v>2.9302110000000008</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="79"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16">
         <v>0</v>
       </c>
       <c r="F166" s="16">
-        <v>1.232032</v>
+        <v>1.9652919999999998</v>
       </c>
       <c r="G166" s="16">
-        <v>0.95699537604583795</v>
+        <v>0.92350297622166322</v>
       </c>
       <c r="H166" s="16">
-        <v>2.4841359999999995</v>
+        <v>4.6854410000000009</v>
       </c>
       <c r="I166" s="16">
-        <v>1.7106031176500252</v>
+        <v>1.6901363203098529</v>
       </c>
       <c r="J166" s="16">
-        <v>101.62917846289703</v>
+        <v>138.40940684641271</v>
       </c>
       <c r="K166" s="16">
-        <v>1.2521039999999994</v>
+        <v>2.720149000000001</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="79"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16">
         <v>0</v>
       </c>
       <c r="F167" s="16">
-        <v>1.9353310000000001</v>
+        <v>3.3438730000000003</v>
       </c>
       <c r="G167" s="16">
-        <v>1.5032911629877859</v>
+        <v>1.5713067918697385</v>
       </c>
       <c r="H167" s="16">
-        <v>1.6417580000000001</v>
+        <v>3.0172650000000001</v>
       </c>
       <c r="I167" s="16">
-        <v>1.130532447992731</v>
+        <v>1.0883904342194701</v>
       </c>
       <c r="J167" s="16">
-        <v>-15.169136442293338</v>
+        <v>-9.7673565951817007</v>
       </c>
       <c r="K167" s="16">
-        <v>-0.29357300000000008</v>
+        <v>-0.32660800000000023</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="15" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="79"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16">
         <v>0</v>
       </c>
       <c r="F168" s="16">
-        <v>1.4463170000000001</v>
+        <v>2.9629659999999998</v>
       </c>
       <c r="G168" s="16">
-        <v>1.1234437752400004</v>
+        <v>1.3923162153225053</v>
       </c>
       <c r="H168" s="16">
-        <v>1.522065</v>
+        <v>2.3266270000000002</v>
       </c>
       <c r="I168" s="16">
-        <v>1.0481105439742373</v>
+        <v>0.83926289894879746</v>
       </c>
       <c r="J168" s="16">
-        <v>5.23730274898241</v>
+        <v>-21.476419236670267</v>
       </c>
       <c r="K168" s="16">
-        <v>7.5747999999999927E-2</v>
+        <v>-0.63633899999999954</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="15" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="79"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16">
         <v>0</v>
       </c>
       <c r="F169" s="16">
-        <v>1.022335</v>
+        <v>2.5987179999999999</v>
       </c>
       <c r="G169" s="16">
-        <v>0.79411075992329871</v>
+        <v>1.2211538068443817</v>
       </c>
       <c r="H169" s="16">
-        <v>1.1074120000000001</v>
+        <v>2.082239</v>
       </c>
       <c r="I169" s="16">
-        <v>0.76257596996422516</v>
+        <v>0.75110704872084988</v>
       </c>
       <c r="J169" s="16">
-        <v>8.3218318848518411</v>
+        <v>-19.874376519499229</v>
       </c>
       <c r="K169" s="16">
-        <v>8.5077000000000069E-2</v>
+        <v>-0.51647899999999991</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="79"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16">
         <v>0</v>
       </c>
       <c r="F170" s="16">
-        <v>0.85302499999999992</v>
+        <v>1.3695889999999999</v>
       </c>
       <c r="G170" s="16">
-        <v>0.66259722202954208</v>
+        <v>0.64357841872884625</v>
       </c>
       <c r="H170" s="16">
-        <v>0.85121899999999984</v>
+        <v>1.707114</v>
       </c>
       <c r="I170" s="16">
-        <v>0.5861586785920484</v>
+        <v>0.61579163504767942</v>
       </c>
       <c r="J170" s="16">
-        <v>-0.21171712435158235</v>
+        <v>24.644254590245694</v>
       </c>
       <c r="K170" s="16">
-        <v>-1.8060000000000853E-3</v>
+        <v>0.33752500000000007</v>
       </c>
     </row>
     <row r="171" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="79"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16">
         <v>0</v>
       </c>
       <c r="F171" s="16">
-        <v>3.1315999999999997E-2</v>
+        <v>5.4850999999999997E-2</v>
       </c>
       <c r="G171" s="16">
-        <v>2.4325072073007402E-2</v>
+        <v>2.5774827226048069E-2</v>
       </c>
       <c r="H171" s="16">
-        <v>0.77162199999999992</v>
+        <v>1.3905399999999999</v>
       </c>
       <c r="I171" s="16">
-        <v>0.53134731707416505</v>
+        <v>0.50159678861470303</v>
       </c>
       <c r="J171" s="16" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="K171" s="16">
-        <v>0.74030599999999991</v>
+        <v>1.3356889999999999</v>
       </c>
     </row>
     <row r="172" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="79"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16">
         <v>0</v>
       </c>
       <c r="F172" s="16">
-        <v>3.1181999999999998E-2</v>
+        <v>8.9167999999999997E-2</v>
       </c>
       <c r="G172" s="16">
-        <v>2.4220985993757722E-2</v>
+        <v>4.1900599699043847E-2</v>
       </c>
       <c r="H172" s="16">
-        <v>3.9750000000000002E-3</v>
+        <v>2.6504E-2</v>
       </c>
       <c r="I172" s="16">
-        <v>2.7372283130468107E-3</v>
+        <v>9.5605457487336499E-3</v>
       </c>
       <c r="J172" s="16">
-        <v>-87.252260919761397</v>
+        <v>-70.276332316526108</v>
       </c>
       <c r="K172" s="16">
-        <v>-2.7206999999999999E-2</v>
+        <v>-6.2663999999999997E-2</v>
       </c>
     </row>
     <row r="173" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="79"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16">
         <v>0</v>
       </c>
       <c r="F173" s="16">
         <v>0</v>
       </c>
       <c r="G173" s="16">
         <v>0</v>
       </c>
       <c r="H173" s="16">
         <v>0</v>
       </c>
       <c r="I173" s="16">
         <v>0</v>
       </c>
       <c r="J173" s="16" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="K173" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="79"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16">
         <v>0</v>
       </c>
       <c r="F174" s="16">
-        <v>1.9928440000000001</v>
+        <v>3.6004329999999998</v>
       </c>
       <c r="G174" s="16">
-        <v>1.5479650635541056</v>
+        <v>1.6918659370651752</v>
       </c>
       <c r="H174" s="16">
-        <v>12.799345000000001</v>
+        <v>20.311253000000004</v>
       </c>
       <c r="I174" s="16">
-        <v>8.813768433321794</v>
+        <v>7.3266927075386219</v>
       </c>
       <c r="J174" s="16">
-        <v>542.26527515450277</v>
+        <v>464.13361948410108</v>
       </c>
       <c r="K174" s="16">
-        <v>10.806501000000001</v>
+        <v>16.710820000000005</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B175" s="93"/>
       <c r="C175" s="94"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17">
         <v>0</v>
       </c>
       <c r="F175" s="17">
-        <v>128.739598</v>
+        <v>212.80841000000001</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>145.21989199999999</v>
+        <v>277.222668</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>12.801262592104711</v>
+        <v>30.268661844708106</v>
       </c>
       <c r="K175" s="17">
-        <v>16.480293999999986</v>
+        <v>64.41425799999999</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="80"/>
       <c r="F176" s="80"/>
       <c r="G176" s="80"/>
       <c r="H176" s="80"/>
       <c r="I176" s="80"/>
     </row>
     <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E177" s="80"/>
       <c r="F177" s="80"/>
       <c r="G177" s="80"/>
       <c r="H177" s="80"/>
       <c r="I177" s="80"/>
     </row>
     <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E178" s="81"/>
       <c r="F178" s="82"/>
       <c r="G178" s="81"/>
       <c r="H178" s="82"/>
       <c r="I178" s="81"/>
     </row>
     <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="46"/>
     </row>
     <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="46"/>
     </row>
     <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B181" s="37"/>
       <c r="C181" s="37"/>
       <c r="D181" s="37"/>
       <c r="E181" s="37"/>
       <c r="F181" s="37"/>
       <c r="G181" s="37"/>
       <c r="H181" s="37"/>
       <c r="I181" s="37"/>
       <c r="J181" s="37"/>
       <c r="K181" s="37"/>
     </row>
     <row r="182" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="23"/>
       <c r="B182" s="23"/>
       <c r="C182" s="23"/>
       <c r="D182" s="23"/>
       <c r="E182" s="23"/>
       <c r="F182" s="23"/>
       <c r="G182" s="13">
         <v>2024</v>
       </c>
       <c r="H182" s="13">
         <v>2025</v>
       </c>
       <c r="I182" s="13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="J182" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K182" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="183" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="3" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5"/>
       <c r="D183" s="37"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="16">
         <v>97.092359000000002</v>
       </c>
       <c r="H183" s="16">
         <v>140.64271199999999</v>
       </c>
       <c r="I183" s="16">
-        <v>13.296302998977486</v>
+        <v>13.296305990702198</v>
       </c>
       <c r="J183" s="16">
         <v>44.854562654101329</v>
       </c>
       <c r="K183" s="16">
         <v>43.550352999999987</v>
       </c>
     </row>
     <row r="184" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="3" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5"/>
       <c r="D184" s="37"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="16">
         <v>63.008819000000003</v>
       </c>
       <c r="H184" s="16">
         <v>139.98954000000001</v>
       </c>
       <c r="I184" s="16">
-        <v>13.23455239207474</v>
+        <v>13.234555369905305</v>
       </c>
       <c r="J184" s="16">
         <v>122.17451814165887</v>
       </c>
       <c r="K184" s="16">
         <v>76.980721000000003</v>
       </c>
     </row>
     <row r="185" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="3" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5"/>
       <c r="D185" s="37"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="16">
         <v>39.225645999999998</v>
       </c>
       <c r="H185" s="16">
         <v>40.669615</v>
       </c>
       <c r="I185" s="16">
-        <v>3.8448883429648291</v>
+        <v>3.8448892080810557</v>
       </c>
       <c r="J185" s="16">
         <v>3.6811860281408824</v>
       </c>
       <c r="K185" s="16">
         <v>1.4439690000000027</v>
       </c>
     </row>
     <row r="186" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="3" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5"/>
       <c r="D186" s="37"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="16">
         <v>42.862144999999998</v>
       </c>
       <c r="H186" s="16">
         <v>38.406999999999996</v>
       </c>
       <c r="I186" s="16">
-        <v>3.6309816699334427</v>
+        <v>3.6309824869197578</v>
       </c>
       <c r="J186" s="16">
         <v>-10.394125165691081</v>
       </c>
       <c r="K186" s="16">
         <v>-4.4551450000000017</v>
       </c>
     </row>
     <row r="187" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="37"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="16">
         <v>34.968910000000001</v>
       </c>
       <c r="H187" s="16">
         <v>33.665247999999998</v>
       </c>
       <c r="I187" s="16">
-        <v>3.1826984248122345</v>
+        <v>3.1826991409329137</v>
       </c>
       <c r="J187" s="16">
         <v>-3.7280601540053797</v>
       </c>
       <c r="K187" s="16">
         <v>-1.3036620000000028</v>
       </c>
     </row>
     <row r="188" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="3" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="37"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="16">
         <v>25.790234000000002</v>
       </c>
       <c r="H188" s="16">
         <v>31.388756000000001</v>
       </c>
       <c r="I188" s="16">
-        <v>2.9674798260216466</v>
+        <v>2.9674804937172254</v>
       </c>
       <c r="J188" s="16">
         <v>21.70791470911043</v>
       </c>
       <c r="K188" s="16">
         <v>5.5985219999999991</v>
       </c>
     </row>
     <row r="189" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5"/>
       <c r="D189" s="37"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="16">
         <v>21.475774000000001</v>
       </c>
       <c r="H189" s="16">
         <v>30.931097000000001</v>
       </c>
       <c r="I189" s="16">
-        <v>2.924212936129698</v>
+        <v>2.9242135940900429</v>
       </c>
       <c r="J189" s="16">
         <v>44.02785669098585</v>
       </c>
       <c r="K189" s="16">
         <v>9.4553229999999999</v>
       </c>
     </row>
     <row r="190" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="3" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5"/>
       <c r="D190" s="37"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="16">
         <v>25.758379000000001</v>
       </c>
       <c r="H190" s="16">
         <v>27.954723000000001</v>
       </c>
       <c r="I190" s="16">
-        <v>2.6428277866291778</v>
+        <v>2.6428283812766677</v>
       </c>
       <c r="J190" s="16">
         <v>8.5267166850833274</v>
       </c>
       <c r="K190" s="16">
         <v>2.1963439999999999</v>
       </c>
     </row>
     <row r="191" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="3" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="37"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="16">
         <v>244.654876</v>
       </c>
       <c r="H191" s="16">
         <v>24.364048</v>
       </c>
       <c r="I191" s="16">
-        <v>2.3033668782612171</v>
+        <v>2.303367396528559</v>
       </c>
       <c r="J191" s="16">
         <v>-90.041462325075429</v>
       </c>
       <c r="K191" s="16">
         <v>-220.290828</v>
       </c>
     </row>
     <row r="192" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="3" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5"/>
       <c r="D192" s="37"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="16">
         <v>9.4570550000000004</v>
       </c>
       <c r="H192" s="16">
         <v>22.358267000000001</v>
       </c>
       <c r="I192" s="16">
-        <v>2.1137411838591351</v>
+        <v>2.1137416594598895</v>
       </c>
       <c r="J192" s="16">
         <v>136.41891688268706</v>
       </c>
       <c r="K192" s="16">
         <v>12.901212000000001</v>
       </c>
     </row>
     <row r="193" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="95" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B193" s="93"/>
       <c r="C193" s="93"/>
       <c r="D193" s="96"/>
       <c r="E193" s="96"/>
       <c r="F193" s="96"/>
       <c r="G193" s="17">
         <v>604.29419699999994</v>
       </c>
       <c r="H193" s="17">
         <v>530.37100600000008</v>
       </c>
       <c r="I193" s="17">
-        <v>50.141052439663611</v>
+        <v>50.141063721613619</v>
       </c>
       <c r="J193" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K193" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="46"/>
     </row>
     <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="46"/>
     </row>
     <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="46"/>
     </row>
     <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B199" s="37"/>
       <c r="C199" s="37"/>
       <c r="D199" s="37"/>
       <c r="E199" s="37"/>
       <c r="F199" s="37"/>
       <c r="G199" s="37"/>
       <c r="H199" s="37"/>
       <c r="I199" s="37"/>
       <c r="J199" s="37"/>
       <c r="K199" s="37"/>
     </row>
     <row r="200" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="23"/>
       <c r="B200" s="23"/>
       <c r="C200" s="23"/>
       <c r="D200" s="23"/>
       <c r="E200" s="23"/>
       <c r="F200" s="23"/>
       <c r="G200" s="13">
         <v>2024</v>
       </c>
       <c r="H200" s="13">
         <v>2025</v>
       </c>
       <c r="I200" s="13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="J200" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K200" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="3" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B201" s="5"/>
       <c r="C201" s="5"/>
       <c r="D201" s="37"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="16">
         <v>178.177491</v>
       </c>
       <c r="H201" s="16">
         <v>131.204824</v>
       </c>
       <c r="I201" s="16">
         <v>24.582301167578155</v>
       </c>
       <c r="J201" s="16">
         <v>-26.362851298652533</v>
       </c>
       <c r="K201" s="16">
         <v>-46.972667000000001</v>
       </c>
     </row>
     <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="3" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B202" s="5"/>
       <c r="C202" s="5"/>
       <c r="D202" s="37"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="16">
         <v>35.453444000000005</v>
       </c>
       <c r="H202" s="16">
         <v>75.933909</v>
       </c>
       <c r="I202" s="16">
         <v>14.226841384044487</v>
       </c>
       <c r="J202" s="16">
         <v>114.17921768051642</v>
       </c>
       <c r="K202" s="16">
         <v>40.480464999999995</v>
       </c>
     </row>
     <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="3" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5"/>
       <c r="D203" s="37"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="16">
         <v>61.752131999999996</v>
       </c>
       <c r="H203" s="16">
         <v>74.540680999999992</v>
       </c>
       <c r="I203" s="16">
         <v>13.965808677723393</v>
       </c>
       <c r="J203" s="16">
         <v>20.709485787470459</v>
       </c>
       <c r="K203" s="16">
         <v>12.788548999999996</v>
       </c>
     </row>
     <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="37"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="16">
         <v>25.296302999999998</v>
       </c>
       <c r="H204" s="16">
         <v>27.211566999999999</v>
       </c>
       <c r="I204" s="16">
         <v>5.098310525806057</v>
       </c>
       <c r="J204" s="16">
         <v>7.5713198090645921</v>
       </c>
       <c r="K204" s="16">
         <v>1.9152640000000005</v>
       </c>
     </row>
     <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="37"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="16">
         <v>32.898851000000001</v>
       </c>
       <c r="H205" s="16">
         <v>25.334919000000003</v>
       </c>
       <c r="I205" s="16">
         <v>4.7467051128714441</v>
       </c>
       <c r="J205" s="16">
         <v>-22.991477726684124</v>
       </c>
       <c r="K205" s="16">
         <v>-7.5639319999999977</v>
       </c>
     </row>
     <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5"/>
       <c r="D206" s="37"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="16">
         <v>3.802101</v>
       </c>
       <c r="H206" s="16">
         <v>20.596897999999999</v>
       </c>
       <c r="I206" s="16">
         <v>3.8589979721621219</v>
       </c>
       <c r="J206" s="16">
         <v>441.72411516685111</v>
       </c>
       <c r="K206" s="16">
         <v>16.794796999999999</v>
       </c>
     </row>
     <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5"/>
       <c r="D207" s="37"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="16">
         <v>14.92144</v>
       </c>
       <c r="H207" s="16">
         <v>16.314608</v>
       </c>
       <c r="I207" s="16">
         <v>3.0566757765475137</v>
       </c>
       <c r="J207" s="16">
         <v>9.336686003495636</v>
       </c>
       <c r="K207" s="16">
         <v>1.3931679999999993</v>
       </c>
     </row>
     <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="3" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="37"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="16">
         <v>5.769965</v>
       </c>
       <c r="H208" s="16">
         <v>14.338929</v>
       </c>
       <c r="I208" s="16">
         <v>2.6865160925677567</v>
       </c>
       <c r="J208" s="16">
         <v>148.50980898497653</v>
       </c>
       <c r="K208" s="16">
         <v>8.5689640000000011</v>
       </c>
     </row>
     <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="3" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5"/>
       <c r="D209" s="37"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="16">
         <v>10.421683000000002</v>
       </c>
       <c r="H209" s="16">
         <v>12.840624999999999</v>
       </c>
       <c r="I209" s="16">
         <v>2.4057965348128754</v>
       </c>
       <c r="J209" s="16">
         <v>23.210665686146829</v>
       </c>
       <c r="K209" s="16">
         <v>2.4189419999999977</v>
       </c>
     </row>
     <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="3" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5"/>
       <c r="D210" s="37"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="16">
         <v>11.351452999999999</v>
       </c>
       <c r="H210" s="16">
         <v>12.622973</v>
       </c>
       <c r="I210" s="16">
         <v>2.3650176453588894</v>
       </c>
       <c r="J210" s="16">
         <v>11.201385408546384</v>
       </c>
       <c r="K210" s="16">
         <v>1.2715200000000006</v>
       </c>
     </row>
     <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="95" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B211" s="93"/>
       <c r="C211" s="93"/>
       <c r="D211" s="96"/>
       <c r="E211" s="96"/>
       <c r="F211" s="96"/>
       <c r="G211" s="17">
         <v>379.84486300000003</v>
       </c>
       <c r="H211" s="17">
         <v>410.93993300000005</v>
       </c>
       <c r="I211" s="17">
         <v>76.992970889472701</v>
       </c>
       <c r="J211" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K211" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="46"/>
     </row>
     <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B215" s="37"/>
       <c r="C215" s="37"/>
       <c r="D215" s="37"/>
       <c r="E215" s="37"/>
       <c r="F215" s="37"/>
       <c r="G215" s="37"/>
       <c r="H215" s="37"/>
       <c r="I215" s="37"/>
       <c r="J215" s="37"/>
       <c r="K215" s="37"/>
     </row>
     <row r="216" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="23"/>
       <c r="B216" s="23"/>
       <c r="C216" s="23"/>
       <c r="D216" s="23"/>
       <c r="E216" s="23"/>
       <c r="F216" s="23"/>
       <c r="G216" s="13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="H216" s="13" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="I216" s="13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="J216" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="K216" s="13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="3" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="37"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>3.3544710000000002</v>
+        <v>58.827080000000002</v>
       </c>
       <c r="H217" s="16">
-        <v>50.982506999999998</v>
+        <v>67.429505000000006</v>
       </c>
       <c r="I217" s="16">
-        <v>16.261289019389434</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>13.487226039034979</v>
+      </c>
+      <c r="J217" s="16">
+        <v>14.623239841243189</v>
       </c>
       <c r="K217" s="16">
-        <v>47.628035999999994</v>
+        <v>8.6024250000000038</v>
       </c>
     </row>
     <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="3" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="37"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>35.821811000000004</v>
+        <v>3.3726060000000002</v>
       </c>
       <c r="H218" s="16">
-        <v>37.932459999999999</v>
+        <v>50.984152000000002</v>
       </c>
       <c r="I218" s="16">
-        <v>12.098869427437705</v>
-[...2 lines deleted...]
-        <v>5.8920778740080868</v>
+        <v>10.197832275834106</v>
+      </c>
+      <c r="J218" s="16" t="s">
+        <v>142</v>
       </c>
       <c r="K218" s="16">
-        <v>2.1106489999999951</v>
+        <v>47.611546000000004</v>
       </c>
     </row>
     <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="3" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="37"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
         <v>0</v>
       </c>
       <c r="H219" s="16">
-        <v>15.836537</v>
+        <v>25.402327</v>
       </c>
       <c r="I219" s="16">
-        <v>5.0511934460824861</v>
+        <v>5.0809645742836356</v>
       </c>
       <c r="J219" s="16" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="K219" s="16">
-        <v>15.836537</v>
+        <v>25.402327</v>
       </c>
     </row>
     <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="3" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="37"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>10.992552</v>
+        <v>12.694327999999999</v>
       </c>
       <c r="H220" s="16">
-        <v>12.44623</v>
+        <v>21.860332</v>
       </c>
       <c r="I220" s="16">
-        <v>3.9698272042956879</v>
+        <v>4.3724959714942235</v>
       </c>
       <c r="J220" s="16">
-        <v>13.224208536834759</v>
+        <v>72.205507845708738</v>
       </c>
       <c r="K220" s="16">
-        <v>1.453678</v>
+        <v>9.1660040000000009</v>
       </c>
     </row>
     <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="3" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="37"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>6.4563079999999999</v>
+        <v>18.111964</v>
       </c>
       <c r="H221" s="16">
-        <v>12.394168000000001</v>
+        <v>20.151689999999999</v>
       </c>
       <c r="I221" s="16">
-        <v>3.9532216021245854</v>
+        <v>4.030733995430646</v>
       </c>
       <c r="J221" s="16">
-        <v>91.969899825101294</v>
+        <v>11.261760458446131</v>
       </c>
       <c r="K221" s="16">
-        <v>5.9378600000000006</v>
+        <v>2.0397259999999982</v>
       </c>
     </row>
     <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="37"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>7.1391360000000006</v>
+        <v>12.794371999999999</v>
       </c>
       <c r="H222" s="16">
-        <v>10.993236999999999</v>
+        <v>18.606750999999999</v>
       </c>
       <c r="I222" s="16">
-        <v>3.5063831622804584</v>
+        <v>3.7217158362506164</v>
       </c>
       <c r="J222" s="16">
-        <v>53.985538306035885</v>
+        <v>45.429185582535823</v>
       </c>
       <c r="K222" s="16">
-        <v>3.8541009999999982</v>
+        <v>5.812379</v>
       </c>
     </row>
     <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="3" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="37"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>7.5325889999999998</v>
+        <v>12.507289</v>
       </c>
       <c r="H223" s="16">
-        <v>8.4813950000000009</v>
+        <v>13.243808000000001</v>
       </c>
       <c r="I223" s="16">
-        <v>2.7052105417767009</v>
+        <v>2.649021850502681</v>
       </c>
       <c r="J223" s="16">
-        <v>12.596014464615038</v>
+        <v>5.8887181706603346</v>
       </c>
       <c r="K223" s="16">
-        <v>0.94880600000000115</v>
+        <v>0.73651900000000126</v>
       </c>
     </row>
     <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="3" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="37"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>9.318226000000001</v>
+        <v>13.639983000000001</v>
       </c>
       <c r="H224" s="16">
-        <v>7.6406679999999998</v>
+        <v>11.186627</v>
       </c>
       <c r="I224" s="16">
-        <v>2.4370537653081716</v>
+        <v>2.2375452253931236</v>
       </c>
       <c r="J224" s="16">
-        <v>-18.002976102962098</v>
+        <v>-17.986503355612694</v>
       </c>
       <c r="K224" s="16">
-        <v>-1.6775580000000012</v>
+        <v>-2.4533560000000012</v>
       </c>
     </row>
     <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="3" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="37"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>8.883445</v>
+        <v>26.243704000000001</v>
       </c>
       <c r="H225" s="16">
-        <v>7.5065820000000008</v>
+        <v>10.958455000000001</v>
       </c>
       <c r="I225" s="16">
-        <v>2.394285935168829</v>
+        <v>2.1919063416466287</v>
       </c>
       <c r="J225" s="16">
-        <v>-15.499201041938113</v>
+        <v>-58.243489562296539</v>
       </c>
       <c r="K225" s="16">
-        <v>-1.3768629999999993</v>
+        <v>-15.285249</v>
       </c>
     </row>
     <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="3" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="37"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>0</v>
+        <v>5.9774589999999996</v>
       </c>
       <c r="H226" s="16">
-        <v>6.221241</v>
+        <v>10.851932000000001</v>
       </c>
       <c r="I226" s="16">
-        <v>1.9843158744679883</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>2.1705996483918568</v>
+      </c>
+      <c r="J226" s="16">
+        <v>81.547577323407864</v>
       </c>
       <c r="K226" s="16">
-        <v>6.221241</v>
+        <v>4.8744730000000018</v>
       </c>
     </row>
     <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="95" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B227" s="93"/>
       <c r="C227" s="93"/>
       <c r="D227" s="96"/>
       <c r="E227" s="96"/>
       <c r="F227" s="96"/>
       <c r="G227" s="17">
-        <v>89.498537999999996</v>
+        <v>164.16878500000001</v>
       </c>
       <c r="H227" s="17">
-        <v>170.43502499999997</v>
+        <v>250.675579</v>
       </c>
       <c r="I227" s="17">
-        <v>54.361649978332039</v>
+        <v>50.140041758262498</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="46"/>
     </row>
     <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B231" s="37"/>
       <c r="C231" s="37"/>
       <c r="D231" s="37"/>
       <c r="E231" s="37"/>
       <c r="F231" s="37"/>
       <c r="G231" s="37"/>
       <c r="H231" s="37"/>
       <c r="I231" s="37"/>
       <c r="J231" s="37"/>
       <c r="K231" s="37"/>
     </row>
     <row r="232" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="23"/>
       <c r="B232" s="23"/>
       <c r="C232" s="23"/>
       <c r="D232" s="23"/>
       <c r="E232" s="23"/>
       <c r="F232" s="23"/>
       <c r="G232" s="13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="I232" s="13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="J232" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="K232" s="13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="3" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="37"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>41.167617</v>
+        <v>62.109451</v>
       </c>
       <c r="H233" s="16">
-        <v>38.231250000000003</v>
+        <v>78.919217999999987</v>
       </c>
       <c r="I233" s="16">
-        <v>26.326455331615318</v>
+        <v>28.467808411684427</v>
       </c>
       <c r="J233" s="16">
-        <v>-7.1327106448740931</v>
+        <v>27.064748970329795</v>
       </c>
       <c r="K233" s="16">
-        <v>-2.9363669999999971</v>
+        <v>16.809766999999987</v>
       </c>
     </row>
     <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="3" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="37"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>17.668441999999999</v>
+        <v>30.393498999999998</v>
       </c>
       <c r="H234" s="16">
-        <v>23.121442999999999</v>
+        <v>40.999455000000005</v>
       </c>
       <c r="I234" s="16">
-        <v>15.921677589458612</v>
+        <v>14.789358783604234</v>
       </c>
       <c r="J234" s="16">
-        <v>30.862941961719098</v>
+        <v>34.895475509417352</v>
       </c>
       <c r="K234" s="16">
-        <v>5.4530010000000004</v>
+        <v>10.605956000000006</v>
       </c>
     </row>
     <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="3" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="37"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>12.605315000000001</v>
+        <v>23.050502999999999</v>
       </c>
       <c r="H235" s="16">
-        <v>15.914838</v>
+        <v>28.236491000000001</v>
       </c>
       <c r="I235" s="16">
-        <v>10.959130860667491</v>
+        <v>10.185491397117643</v>
       </c>
       <c r="J235" s="16">
-        <v>26.254980537971466</v>
+        <v>22.498372378251364</v>
       </c>
       <c r="K235" s="16">
-        <v>3.3095229999999987</v>
+        <v>5.1859880000000018</v>
       </c>
     </row>
     <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="3" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="37"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
-        <v>1.9494210000000001</v>
+        <v>3.5010379999999999</v>
       </c>
       <c r="H236" s="16">
-        <v>12.71805</v>
+        <v>20.194633000000003</v>
       </c>
       <c r="I236" s="16">
-        <v>8.7577878105018847</v>
+        <v>7.2846254405141222</v>
       </c>
       <c r="J236" s="16">
-        <v>552.40140534035493</v>
+        <v>476.81844641503471</v>
       </c>
       <c r="K236" s="16">
-        <v>10.768629000000001</v>
+        <v>16.693595000000002</v>
       </c>
     </row>
     <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="3" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="37"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
-        <v>2.3977020000000002</v>
+        <v>0</v>
       </c>
       <c r="H237" s="16">
-        <v>5.2867709999999999</v>
+        <v>16.998733000000001</v>
       </c>
       <c r="I237" s="16">
-        <v>3.6405281171810819</v>
-[...2 lines deleted...]
-        <v>120.49324728427466</v>
+        <v>6.1317976349610781</v>
+      </c>
+      <c r="J237" s="16" t="s">
+        <v>166</v>
       </c>
       <c r="K237" s="16">
-        <v>2.8890689999999997</v>
+        <v>16.998733000000001</v>
       </c>
     </row>
     <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="3" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="37"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
-        <v>6.7442929999999999</v>
+        <v>8.5394930000000002</v>
       </c>
       <c r="H238" s="16">
-        <v>4.9820310000000001</v>
+        <v>8.8551970000000004</v>
       </c>
       <c r="I238" s="16">
-        <v>3.4306808326231231</v>
+        <v>3.1942543024656267</v>
       </c>
       <c r="J238" s="16">
-        <v>-26.129677343496194</v>
+        <v>3.6969876314671164</v>
       </c>
       <c r="K238" s="16">
-        <v>-1.7622619999999998</v>
+        <v>0.31570400000000021</v>
       </c>
     </row>
     <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="3" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="37"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>2.5269369999999998</v>
+        <v>11.816816000000001</v>
       </c>
       <c r="H239" s="16">
-        <v>3.3633440000000001</v>
+        <v>8.6927129999999995</v>
       </c>
       <c r="I239" s="16">
-        <v>2.3160353266204057</v>
+        <v>3.1356429337877954</v>
       </c>
       <c r="J239" s="16">
-        <v>33.099638020259327</v>
+        <v>-26.437773085406434</v>
       </c>
       <c r="K239" s="16">
-        <v>0.83640700000000034</v>
+        <v>-3.1241030000000016</v>
       </c>
     </row>
     <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="37"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
-        <v>5.3422539999999996</v>
+        <v>4.848776</v>
       </c>
       <c r="H240" s="16">
-        <v>3.3439259999999997</v>
+        <v>7.1391369999999998</v>
       </c>
       <c r="I240" s="16">
-        <v>2.3026638802348098</v>
+        <v>2.5752356585789729</v>
       </c>
       <c r="J240" s="16">
-        <v>-37.406083649336033</v>
+        <v>47.235859111660346</v>
       </c>
       <c r="K240" s="16">
-        <v>-1.9983279999999999</v>
+        <v>2.2903609999999999</v>
       </c>
     </row>
     <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="3" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="37"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>6.7490480000000002</v>
+        <v>4.849653</v>
       </c>
       <c r="H241" s="16">
-        <v>3.2983910000000001</v>
+        <v>5.315385</v>
       </c>
       <c r="I241" s="16">
-        <v>2.2713079830688763</v>
+        <v>1.9173702635312637</v>
       </c>
       <c r="J241" s="16">
-        <v>-51.128055393886662</v>
+        <v>9.6034087387283176</v>
       </c>
       <c r="K241" s="16">
-        <v>-3.4506570000000001</v>
+        <v>0.46573200000000003</v>
       </c>
     </row>
     <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="3" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="37"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>3.4228670000000001</v>
+        <v>1.1086910000000001</v>
       </c>
       <c r="H242" s="16">
-        <v>2.9632339999999999</v>
+        <v>4.0704950000000002</v>
       </c>
       <c r="I242" s="16">
-        <v>2.0405152208762147</v>
+        <v>1.468312468589329</v>
       </c>
       <c r="J242" s="16">
-        <v>-13.428304400959783</v>
+        <v>267.14422684048122</v>
       </c>
       <c r="K242" s="16">
-        <v>-0.45963300000000018</v>
+        <v>2.9618039999999999</v>
       </c>
     </row>
     <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="95" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B243" s="93"/>
       <c r="C243" s="93"/>
       <c r="D243" s="96"/>
       <c r="E243" s="96"/>
       <c r="F243" s="96"/>
       <c r="G243" s="17">
-        <v>100.57389599999999</v>
+        <v>150.21791999999994</v>
       </c>
       <c r="H243" s="17">
-        <v>113.22327800000001</v>
+        <v>219.42145699999998</v>
       </c>
       <c r="I243" s="17">
-        <v>77.966782952847822</v>
+        <v>79.149897294834489</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="46"/>
     </row>
     <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="46"/>
     </row>
     <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="2" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B248" s="22"/>
       <c r="C248" s="22"/>
       <c r="D248" s="22"/>
       <c r="E248" s="22"/>
       <c r="F248" s="22"/>
       <c r="G248" s="22"/>
       <c r="H248" s="22"/>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
     </row>
     <row r="249" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="12">
         <v>0</v>
       </c>
       <c r="B249" s="12">
         <v>0</v>
       </c>
       <c r="C249" s="12">
         <v>0</v>
       </c>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
       <c r="E249" s="12">
         <v>2024</v>
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H249" s="13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I249" s="13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="J249" s="13" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="K249" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="250" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B250" s="22"/>
-      <c r="C250" s="126" t="s">
+      <c r="C250" s="136" t="s">
         <v>66</v>
       </c>
       <c r="D250" s="16">
         <v>1.3371741654229785</v>
       </c>
       <c r="E250" s="16">
         <v>3.8482027584950571</v>
       </c>
       <c r="F250" s="16">
-        <v>3.6944175388384974</v>
+        <v>3.6944183781131672</v>
       </c>
       <c r="G250" s="16">
         <v>-13.919499149310017</v>
       </c>
       <c r="H250" s="16">
         <v>35.389282539631317</v>
       </c>
       <c r="I250" s="16">
-        <v>4.7877991211773443</v>
+        <v>4.6252986785215278</v>
       </c>
       <c r="J250" s="16">
-        <v>3.1195042984802277</v>
+        <v>3.4013331666804194</v>
       </c>
       <c r="K250" s="16">
-        <v>-13.147925798840779</v>
+        <v>-8.4490029658065335</v>
       </c>
     </row>
     <row r="251" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B251" s="22"/>
-      <c r="C251" s="126">
+      <c r="C251" s="136">
         <v>0</v>
       </c>
       <c r="D251" s="16">
         <v>29.640762178306971</v>
       </c>
       <c r="E251" s="16">
         <v>33.230237684758812</v>
       </c>
       <c r="F251" s="16">
-        <v>52.022106073594266</v>
+        <v>52.022117891650943</v>
       </c>
       <c r="G251" s="16">
         <v>40.369010055840128</v>
       </c>
       <c r="H251" s="16">
         <v>20.870252029923808</v>
       </c>
       <c r="I251" s="16">
-        <v>43.966003020816444</v>
+        <v>47.852277637114994</v>
       </c>
       <c r="J251" s="16">
-        <v>37.691110856846095</v>
+        <v>40.655543181818736</v>
       </c>
       <c r="K251" s="16">
-        <v>14.275328671005678</v>
+        <v>5.7720303558945654</v>
       </c>
     </row>
     <row r="252" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B252" s="22"/>
-      <c r="C252" s="126">
+      <c r="C252" s="136">
         <v>0</v>
       </c>
       <c r="D252" s="16">
         <v>46.928460408355562</v>
       </c>
       <c r="E252" s="16">
         <v>41.061485421173693</v>
       </c>
       <c r="F252" s="16">
-        <v>18.262850127231683</v>
+        <v>18.262854276071749</v>
       </c>
       <c r="G252" s="16">
         <v>-60.120412872122344</v>
       </c>
       <c r="H252" s="16">
         <v>-17.05736105647112</v>
       </c>
       <c r="I252" s="16">
-        <v>21.50414112582672</v>
+        <v>18.918383222191739</v>
       </c>
       <c r="J252" s="16">
-        <v>32.914034968107245</v>
+        <v>27.172706725787471</v>
       </c>
       <c r="K252" s="16">
-        <v>104.02789631346259</v>
+        <v>78.814432970574813</v>
       </c>
     </row>
     <row r="253" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B253" s="22"/>
-      <c r="C253" s="126">
+      <c r="C253" s="136">
         <v>0</v>
       </c>
       <c r="D253" s="16">
         <v>22.09360324791448</v>
       </c>
       <c r="E253" s="16">
         <v>21.860074135572447</v>
       </c>
       <c r="F253" s="16">
-        <v>26.020626260335554</v>
+        <v>26.020609454164152</v>
       </c>
       <c r="G253" s="16">
-        <v>6.7291053192684993</v>
+        <v>6.7290121391703819</v>
       </c>
       <c r="H253" s="16">
-        <v>9.3975473344733995</v>
+        <v>9.3975234570186537</v>
       </c>
       <c r="I253" s="16">
-        <v>29.742056732179496</v>
+        <v>28.604040462171739</v>
       </c>
       <c r="J253" s="16">
-        <v>26.275349876566441</v>
+        <v>28.770416925713366</v>
       </c>
       <c r="K253" s="16">
-        <v>17.762776641664406</v>
+        <v>25.2196422642598</v>
       </c>
     </row>
     <row r="254" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="97" t="s">
         <v>68</v>
       </c>
       <c r="B254" s="98"/>
-      <c r="C254" s="124" t="s">
+      <c r="C254" s="140" t="s">
         <v>67</v>
       </c>
       <c r="D254" s="99">
         <v>99.255292682282459</v>
       </c>
       <c r="E254" s="99">
         <v>99.35485091162208</v>
       </c>
       <c r="F254" s="99">
-        <v>99.045007387204649</v>
+        <v>99.045007172327246</v>
       </c>
       <c r="G254" s="99">
-        <v>-10.33627971287572</v>
+        <v>-10.336300082114239</v>
       </c>
       <c r="H254" s="99">
-        <v>5.013416206865684</v>
+        <v>5.013410242793781</v>
       </c>
       <c r="I254" s="99">
-        <v>98.310275585979568</v>
+        <v>98.644967276374899</v>
       </c>
       <c r="J254" s="99">
-        <v>99.328724704074475</v>
+        <v>99.381164003076321</v>
       </c>
       <c r="K254" s="99">
-        <v>33.300115898325764</v>
+        <v>24.495509510130166</v>
       </c>
     </row>
     <row r="255" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B255" s="100"/>
-      <c r="C255" s="125">
+      <c r="C255" s="141">
         <v>0</v>
       </c>
       <c r="D255" s="17">
         <v>0.74470731771753906</v>
       </c>
       <c r="E255" s="17">
         <v>0.64514908837791851</v>
       </c>
       <c r="F255" s="17">
-        <v>0.95499261279535075</v>
+        <v>0.9549928276727494</v>
       </c>
       <c r="G255" s="17">
         <v>33.14141430916397</v>
       </c>
       <c r="H255" s="17">
         <v>11.809487269915554</v>
       </c>
       <c r="I255" s="17">
-        <v>1.6897244140204306</v>
+        <v>1.3550327236251152</v>
       </c>
       <c r="J255" s="17">
-        <v>0.67127529592551716</v>
+        <v>0.61883599692368196</v>
       </c>
       <c r="K255" s="17">
-        <v>-47.586957972679095</v>
+        <v>-43.564766586084232</v>
       </c>
     </row>
     <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D256" s="60"/>
     </row>
     <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="60"/>
     </row>
     <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D258" s="60"/>
     </row>
     <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="20" t="s">
         <v>101</v>
       </c>
       <c r="D259" s="60"/>
     </row>
     <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A260" s="101" t="s">
         <v>70</v>
       </c>
       <c r="D260" s="60"/>
     </row>
     <row r="261" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A261" s="122" t="s">
+      <c r="A261" s="133" t="s">
         <v>71</v>
       </c>
-      <c r="B261" s="122">
-[...26 lines deleted...]
-      <c r="K261" s="122">
+      <c r="B261" s="133">
+        <v>0</v>
+      </c>
+      <c r="C261" s="133">
+        <v>0</v>
+      </c>
+      <c r="D261" s="133">
+        <v>0</v>
+      </c>
+      <c r="E261" s="133">
+        <v>0</v>
+      </c>
+      <c r="F261" s="133">
+        <v>0</v>
+      </c>
+      <c r="G261" s="133">
+        <v>0</v>
+      </c>
+      <c r="H261" s="133">
+        <v>0</v>
+      </c>
+      <c r="I261" s="133">
+        <v>0</v>
+      </c>
+      <c r="J261" s="133">
+        <v>0</v>
+      </c>
+      <c r="K261" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A262" s="122" t="s">
+      <c r="A262" s="133" t="s">
         <v>72</v>
       </c>
-      <c r="B262" s="122">
-[...26 lines deleted...]
-      <c r="K262" s="122">
+      <c r="B262" s="133">
+        <v>0</v>
+      </c>
+      <c r="C262" s="133">
+        <v>0</v>
+      </c>
+      <c r="D262" s="133">
+        <v>0</v>
+      </c>
+      <c r="E262" s="133">
+        <v>0</v>
+      </c>
+      <c r="F262" s="133">
+        <v>0</v>
+      </c>
+      <c r="G262" s="133">
+        <v>0</v>
+      </c>
+      <c r="H262" s="133">
+        <v>0</v>
+      </c>
+      <c r="I262" s="133">
+        <v>0</v>
+      </c>
+      <c r="J262" s="133">
+        <v>0</v>
+      </c>
+      <c r="K262" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A263" s="122" t="s">
+      <c r="A263" s="133" t="s">
         <v>73</v>
       </c>
-      <c r="B263" s="122">
-[...26 lines deleted...]
-      <c r="K263" s="122">
+      <c r="B263" s="133">
+        <v>0</v>
+      </c>
+      <c r="C263" s="133">
+        <v>0</v>
+      </c>
+      <c r="D263" s="133">
+        <v>0</v>
+      </c>
+      <c r="E263" s="133">
+        <v>0</v>
+      </c>
+      <c r="F263" s="133">
+        <v>0</v>
+      </c>
+      <c r="G263" s="133">
+        <v>0</v>
+      </c>
+      <c r="H263" s="133">
+        <v>0</v>
+      </c>
+      <c r="I263" s="133">
+        <v>0</v>
+      </c>
+      <c r="J263" s="133">
+        <v>0</v>
+      </c>
+      <c r="K263" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A264" s="122" t="s">
+      <c r="A264" s="133" t="s">
         <v>74</v>
       </c>
-      <c r="B264" s="122">
-[...26 lines deleted...]
-      <c r="K264" s="122">
+      <c r="B264" s="133">
+        <v>0</v>
+      </c>
+      <c r="C264" s="133">
+        <v>0</v>
+      </c>
+      <c r="D264" s="133">
+        <v>0</v>
+      </c>
+      <c r="E264" s="133">
+        <v>0</v>
+      </c>
+      <c r="F264" s="133">
+        <v>0</v>
+      </c>
+      <c r="G264" s="133">
+        <v>0</v>
+      </c>
+      <c r="H264" s="133">
+        <v>0</v>
+      </c>
+      <c r="I264" s="133">
+        <v>0</v>
+      </c>
+      <c r="J264" s="133">
+        <v>0</v>
+      </c>
+      <c r="K264" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A265" s="46">
         <v>0</v>
       </c>
       <c r="B265" s="46">
         <v>0</v>
       </c>
       <c r="C265" s="46">
         <v>0</v>
       </c>
       <c r="D265" s="46">
         <v>0</v>
       </c>
       <c r="E265" s="46">
         <v>0</v>
       </c>
       <c r="F265" s="46">
         <v>0</v>
       </c>
       <c r="G265" s="46">
         <v>0</v>
       </c>
@@ -8069,704 +8041,704 @@
       <c r="C266" s="46"/>
       <c r="D266" s="46"/>
       <c r="E266" s="46"/>
       <c r="F266" s="46"/>
       <c r="G266" s="46"/>
       <c r="H266" s="46"/>
       <c r="I266" s="46"/>
       <c r="J266" s="46"/>
       <c r="K266" s="46"/>
     </row>
     <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A267" s="46"/>
       <c r="B267" s="46"/>
       <c r="C267" s="46"/>
       <c r="D267" s="46"/>
       <c r="E267" s="46"/>
       <c r="F267" s="46"/>
       <c r="G267" s="46"/>
       <c r="H267" s="46"/>
       <c r="I267" s="46"/>
       <c r="J267" s="46"/>
       <c r="K267" s="46"/>
     </row>
     <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A268" s="2" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B268" s="22"/>
       <c r="C268" s="22"/>
       <c r="D268" s="22"/>
       <c r="E268" s="22"/>
       <c r="F268" s="22"/>
       <c r="G268" s="22"/>
       <c r="H268" s="22"/>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
     </row>
     <row r="269" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A269" s="12">
         <v>0</v>
       </c>
       <c r="B269" s="12">
         <v>0</v>
       </c>
       <c r="C269" s="12">
         <v>0</v>
       </c>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
       <c r="E269" s="12">
         <v>2024</v>
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H269" s="13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I269" s="13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="J269" s="13" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="K269" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="270" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B270" s="22"/>
-      <c r="C270" s="126" t="s">
+      <c r="C270" s="136" t="s">
         <v>66</v>
       </c>
       <c r="D270" s="16">
         <v>1.8460073122337204</v>
       </c>
       <c r="E270" s="16">
         <v>0.44774166908168939</v>
       </c>
       <c r="F270" s="16">
         <v>0.44372953062448833</v>
       </c>
       <c r="G270" s="16">
         <v>1.1096897929480685</v>
       </c>
       <c r="H270" s="16">
         <v>-16.198109443452946</v>
       </c>
       <c r="I270" s="16">
-        <v>0.48367756360151221</v>
+        <v>0.51815713178852763</v>
       </c>
       <c r="J270" s="16">
-        <v>0.41200776975642989</v>
+        <v>0.40969847723444608</v>
       </c>
       <c r="K270" s="16">
-        <v>-4.8078989724313619</v>
+        <v>2.2581968535513841</v>
       </c>
     </row>
     <row r="271" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A271" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B271" s="22"/>
-      <c r="C271" s="126">
+      <c r="C271" s="136">
         <v>0</v>
       </c>
       <c r="D271" s="16">
         <v>54.760226894078791</v>
       </c>
       <c r="E271" s="16">
         <v>71.981350249768028</v>
       </c>
       <c r="F271" s="16">
         <v>73.270518682260516</v>
       </c>
       <c r="G271" s="16">
         <v>3.8511323695622504</v>
       </c>
       <c r="H271" s="16">
         <v>28.720759693028054</v>
       </c>
       <c r="I271" s="16">
-        <v>74.063856116651891</v>
+        <v>73.090643168896094</v>
       </c>
       <c r="J271" s="16">
-        <v>70.407456882390917</v>
+        <v>68.486301251743527</v>
       </c>
       <c r="K271" s="16">
-        <v>6.2340617549868815</v>
+        <v>21.181741386391533</v>
       </c>
     </row>
     <row r="272" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A272" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B272" s="22"/>
-      <c r="C272" s="126">
+      <c r="C272" s="136">
         <v>0</v>
       </c>
       <c r="D272" s="16">
         <v>13.121228032433669</v>
       </c>
       <c r="E272" s="16">
         <v>7.9723263978754666</v>
       </c>
       <c r="F272" s="16">
         <v>5.0709777849201174</v>
       </c>
       <c r="G272" s="16">
         <v>-35.10539453313514</v>
       </c>
       <c r="H272" s="16">
         <v>-5.6347936946415267</v>
       </c>
       <c r="I272" s="16">
-        <v>5.9888972955117277</v>
+        <v>5.9024728359629295</v>
       </c>
       <c r="J272" s="16">
-        <v>4.5279333844280245</v>
+        <v>10.440587329015727</v>
       </c>
       <c r="K272" s="16">
-        <v>-15.510135827213539</v>
+        <v>128.76321634354386</v>
       </c>
     </row>
     <row r="273" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A273" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B273" s="22"/>
-      <c r="C273" s="126">
+      <c r="C273" s="136">
         <v>0</v>
       </c>
       <c r="D273" s="16">
         <v>30.272537761253826</v>
       </c>
       <c r="E273" s="16">
         <v>19.598581683274819</v>
       </c>
       <c r="F273" s="16">
         <v>21.21477400219489</v>
       </c>
       <c r="G273" s="16">
         <v>10.437286124045514</v>
       </c>
       <c r="H273" s="16">
         <v>9.503999744802293</v>
       </c>
       <c r="I273" s="16">
-        <v>19.463569024234882</v>
+        <v>20.488726863352451</v>
       </c>
       <c r="J273" s="16">
-        <v>24.65260196342463</v>
+        <v>20.66341294200631</v>
       </c>
       <c r="K273" s="16">
-        <v>41.544087382851352</v>
+        <v>30.431456099959497</v>
       </c>
     </row>
     <row r="274" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A274" s="97" t="s">
         <v>68</v>
       </c>
       <c r="B274" s="98"/>
-      <c r="C274" s="124" t="s">
+      <c r="C274" s="140" t="s">
         <v>59</v>
       </c>
       <c r="D274" s="99">
         <v>95.746852879204098</v>
       </c>
       <c r="E274" s="99">
         <v>95.611742487999123</v>
       </c>
       <c r="F274" s="99">
         <v>97.917686085112976</v>
       </c>
       <c r="G274" s="99">
         <v>2.0239090342120729</v>
       </c>
       <c r="H274" s="99">
         <v>19.683033268646245</v>
       </c>
       <c r="I274" s="99">
-        <v>97.950578258449283</v>
+        <v>98.435817017335125</v>
       </c>
       <c r="J274" s="99">
-        <v>97.037310817456472</v>
+        <v>97.719826696368941</v>
       </c>
       <c r="K274" s="99">
-        <v>11.751007817989979</v>
+        <v>29.328803809983899</v>
       </c>
     </row>
     <row r="275" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B275" s="100"/>
-      <c r="C275" s="125">
+      <c r="C275" s="141">
         <v>0</v>
       </c>
       <c r="D275" s="17">
         <v>4.2531471207959086</v>
       </c>
       <c r="E275" s="17">
         <v>4.3882575120008731</v>
       </c>
       <c r="F275" s="17">
         <v>2.0823139148870138</v>
       </c>
       <c r="G275" s="17">
         <v>-52.727763809107444</v>
       </c>
       <c r="H275" s="17">
         <v>-0.44630635183274814</v>
       </c>
       <c r="I275" s="17">
-        <v>2.0494217415507259</v>
+        <v>1.564182982664869</v>
       </c>
       <c r="J275" s="17">
-        <v>2.9626891825435395</v>
+        <v>2.280173303631075</v>
       </c>
       <c r="K275" s="17">
-        <v>63.070143299600169</v>
+        <v>89.909208094494304</v>
       </c>
     </row>
     <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A276" s="4" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D276" s="60"/>
     </row>
     <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="60"/>
     </row>
     <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D278" s="60"/>
     </row>
     <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="20" t="s">
         <v>101</v>
       </c>
       <c r="D279" s="60"/>
     </row>
     <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="101" t="s">
         <v>70</v>
       </c>
       <c r="D280" s="60"/>
     </row>
     <row r="281" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A281" s="122" t="s">
+      <c r="A281" s="133" t="s">
         <v>71</v>
       </c>
-      <c r="B281" s="122">
-[...26 lines deleted...]
-      <c r="K281" s="122">
+      <c r="B281" s="133">
+        <v>0</v>
+      </c>
+      <c r="C281" s="133">
+        <v>0</v>
+      </c>
+      <c r="D281" s="133">
+        <v>0</v>
+      </c>
+      <c r="E281" s="133">
+        <v>0</v>
+      </c>
+      <c r="F281" s="133">
+        <v>0</v>
+      </c>
+      <c r="G281" s="133">
+        <v>0</v>
+      </c>
+      <c r="H281" s="133">
+        <v>0</v>
+      </c>
+      <c r="I281" s="133">
+        <v>0</v>
+      </c>
+      <c r="J281" s="133">
+        <v>0</v>
+      </c>
+      <c r="K281" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A282" s="122" t="s">
+      <c r="A282" s="133" t="s">
         <v>72</v>
       </c>
-      <c r="B282" s="122">
-[...26 lines deleted...]
-      <c r="K282" s="122">
+      <c r="B282" s="133">
+        <v>0</v>
+      </c>
+      <c r="C282" s="133">
+        <v>0</v>
+      </c>
+      <c r="D282" s="133">
+        <v>0</v>
+      </c>
+      <c r="E282" s="133">
+        <v>0</v>
+      </c>
+      <c r="F282" s="133">
+        <v>0</v>
+      </c>
+      <c r="G282" s="133">
+        <v>0</v>
+      </c>
+      <c r="H282" s="133">
+        <v>0</v>
+      </c>
+      <c r="I282" s="133">
+        <v>0</v>
+      </c>
+      <c r="J282" s="133">
+        <v>0</v>
+      </c>
+      <c r="K282" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A283" s="122" t="s">
+      <c r="A283" s="133" t="s">
         <v>73</v>
       </c>
-      <c r="B283" s="122">
-[...26 lines deleted...]
-      <c r="K283" s="122">
+      <c r="B283" s="133">
+        <v>0</v>
+      </c>
+      <c r="C283" s="133">
+        <v>0</v>
+      </c>
+      <c r="D283" s="133">
+        <v>0</v>
+      </c>
+      <c r="E283" s="133">
+        <v>0</v>
+      </c>
+      <c r="F283" s="133">
+        <v>0</v>
+      </c>
+      <c r="G283" s="133">
+        <v>0</v>
+      </c>
+      <c r="H283" s="133">
+        <v>0</v>
+      </c>
+      <c r="I283" s="133">
+        <v>0</v>
+      </c>
+      <c r="J283" s="133">
+        <v>0</v>
+      </c>
+      <c r="K283" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A284" s="122" t="s">
+      <c r="A284" s="133" t="s">
         <v>74</v>
       </c>
-      <c r="B284" s="122">
-[...26 lines deleted...]
-      <c r="K284" s="122">
+      <c r="B284" s="133">
+        <v>0</v>
+      </c>
+      <c r="C284" s="133">
+        <v>0</v>
+      </c>
+      <c r="D284" s="133">
+        <v>0</v>
+      </c>
+      <c r="E284" s="133">
+        <v>0</v>
+      </c>
+      <c r="F284" s="133">
+        <v>0</v>
+      </c>
+      <c r="G284" s="133">
+        <v>0</v>
+      </c>
+      <c r="H284" s="133">
+        <v>0</v>
+      </c>
+      <c r="I284" s="133">
+        <v>0</v>
+      </c>
+      <c r="J284" s="133">
+        <v>0</v>
+      </c>
+      <c r="K284" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A285" s="46"/>
       <c r="B285" s="46"/>
       <c r="C285" s="46"/>
       <c r="D285" s="46"/>
       <c r="E285" s="46"/>
       <c r="F285" s="83"/>
       <c r="G285" s="83"/>
       <c r="H285" s="46"/>
       <c r="I285" s="46"/>
       <c r="J285" s="46"/>
       <c r="K285" s="46"/>
     </row>
     <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A286" s="46"/>
       <c r="B286" s="46"/>
       <c r="C286" s="46"/>
       <c r="D286" s="46"/>
       <c r="E286" s="46"/>
       <c r="F286" s="83"/>
       <c r="G286" s="83"/>
       <c r="H286" s="46"/>
       <c r="I286" s="46"/>
       <c r="J286" s="46"/>
       <c r="K286" s="46"/>
     </row>
     <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A287" s="46"/>
       <c r="B287" s="46"/>
       <c r="C287" s="46"/>
       <c r="D287" s="46"/>
       <c r="E287" s="46"/>
       <c r="F287" s="83"/>
       <c r="G287" s="83"/>
       <c r="H287" s="46"/>
       <c r="I287" s="46"/>
       <c r="J287" s="46"/>
       <c r="K287" s="46"/>
     </row>
     <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A288" s="2" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B288" s="22"/>
       <c r="C288" s="22"/>
       <c r="D288" s="22"/>
       <c r="E288" s="22"/>
       <c r="F288" s="22"/>
       <c r="G288" s="22"/>
       <c r="H288" s="22"/>
       <c r="I288" s="22"/>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
     </row>
     <row r="289" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A289" s="12">
         <v>0</v>
       </c>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="24">
         <v>0</v>
       </c>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
         <v>2022</v>
       </c>
       <c r="G289" s="12">
         <v>2023</v>
       </c>
       <c r="H289" s="12">
         <v>2024</v>
       </c>
       <c r="I289" s="12">
         <v>2025</v>
       </c>
       <c r="J289" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K289" s="13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B290" s="102"/>
       <c r="C290" s="102"/>
-      <c r="D290" s="130" t="s">
+      <c r="D290" s="122" t="s">
         <v>47</v>
       </c>
       <c r="E290" s="103">
         <v>0.93273086272037253</v>
       </c>
       <c r="F290" s="103">
         <v>1.4940343878260951</v>
       </c>
       <c r="G290" s="103">
         <v>0.93535198906584027</v>
       </c>
       <c r="H290" s="103">
         <v>1.2232444750912033</v>
       </c>
       <c r="I290" s="103">
-        <v>1.2877196730490528</v>
+        <v>1.2878904005648319</v>
       </c>
       <c r="J290" s="104">
-        <v>-5.30460922373054</v>
+        <v>-5.3024403800870665</v>
       </c>
       <c r="K290" s="104">
-        <v>13.894613942873079</v>
+        <v>13.895266079914492</v>
       </c>
     </row>
     <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B291" s="22"/>
       <c r="C291" s="22"/>
-      <c r="D291" s="131">
+      <c r="D291" s="137">
         <v>0</v>
       </c>
       <c r="E291" s="60">
         <v>1.5547402005632255E-2</v>
       </c>
       <c r="F291" s="60">
         <v>0</v>
       </c>
       <c r="G291" s="60">
         <v>0</v>
       </c>
       <c r="H291" s="60">
         <v>0</v>
       </c>
       <c r="I291" s="60">
-        <v>4.7653132295137094E-3</v>
+        <v>4.7658358671104732E-3</v>
       </c>
       <c r="J291" s="16" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="K291" s="16">
         <v>-21.820057426083473</v>
       </c>
     </row>
     <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B292" s="22"/>
       <c r="C292" s="22"/>
-      <c r="D292" s="131">
+      <c r="D292" s="137">
         <v>0</v>
       </c>
       <c r="E292" s="60">
         <v>82.061965304940259</v>
       </c>
       <c r="F292" s="60">
         <v>65.07249891744685</v>
       </c>
       <c r="G292" s="60">
         <v>65.489438570715421</v>
       </c>
       <c r="H292" s="60">
         <v>63.183122181204524</v>
       </c>
       <c r="I292" s="60">
-        <v>52.562710653849386</v>
+        <v>52.563642719843195</v>
       </c>
       <c r="J292" s="16">
-        <v>-25.166261187649287</v>
+        <v>-25.173140866724182</v>
       </c>
       <c r="K292" s="16">
-        <v>-6.0015048348587507</v>
+        <v>-6.0036652967903503</v>
       </c>
     </row>
     <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A293" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B293" s="22"/>
       <c r="C293" s="22"/>
-      <c r="D293" s="131">
+      <c r="D293" s="137">
         <v>0</v>
       </c>
       <c r="E293" s="60">
         <v>16.989627618516405</v>
       </c>
       <c r="F293" s="60">
         <v>33.433307696200018</v>
       </c>
       <c r="G293" s="60">
         <v>33.575113810352278</v>
       </c>
       <c r="H293" s="60">
         <v>35.576253557423009</v>
       </c>
       <c r="I293" s="60">
-        <v>46.136231976260959</v>
+        <v>46.135127719934246</v>
       </c>
       <c r="J293" s="16">
-        <v>16.654818730666374</v>
+        <v>16.639234180214942</v>
       </c>
       <c r="K293" s="16">
-        <v>34.881226523193831</v>
+        <v>34.876721418688625</v>
       </c>
     </row>
     <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B294" s="73"/>
       <c r="C294" s="73"/>
-      <c r="D294" s="132">
+      <c r="D294" s="138">
         <v>0</v>
       </c>
       <c r="E294" s="105">
-        <v>1.288118173399825E-4</v>
+        <v>1.2881181732977271E-4</v>
       </c>
       <c r="F294" s="105">
-        <v>1.5899852703931831E-4</v>
+        <v>1.5899852703084826E-4</v>
       </c>
       <c r="G294" s="105">
-        <v>9.5629866464965127E-5</v>
+        <v>9.5629866459427334E-5</v>
       </c>
       <c r="H294" s="105">
-        <v>1.7379786281267427E-2</v>
+        <v>1.73797862812726E-2</v>
       </c>
       <c r="I294" s="105">
-        <v>8.5723836110822293E-3</v>
+        <v>8.5733237906193745E-3</v>
       </c>
       <c r="J294" s="17">
-        <v>-55.631173889011507</v>
+        <v>-55.631173889005773</v>
       </c>
       <c r="K294" s="17">
-        <v>200.10512593362782</v>
+        <v>200.10512593960655</v>
       </c>
     </row>
     <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A295" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F295" s="60"/>
       <c r="G295" s="60"/>
       <c r="H295" s="60"/>
       <c r="I295" s="60"/>
       <c r="J295" s="60"/>
       <c r="K295" s="60"/>
     </row>
     <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A296" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B296" s="84"/>
       <c r="C296" s="84"/>
       <c r="D296" s="84"/>
       <c r="E296" s="84"/>
       <c r="F296" s="84"/>
       <c r="G296" s="84"/>
       <c r="H296" s="84"/>
       <c r="I296" s="84"/>
@@ -8809,247 +8781,247 @@
       <c r="K299" s="85"/>
     </row>
     <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A300" s="101" t="s">
         <v>77</v>
       </c>
       <c r="B300" s="84"/>
       <c r="C300" s="84"/>
       <c r="D300" s="84"/>
       <c r="E300" s="84"/>
       <c r="F300" s="84"/>
       <c r="G300" s="84"/>
       <c r="H300" s="84"/>
       <c r="I300" s="84"/>
       <c r="J300" s="84"/>
       <c r="K300" s="84"/>
     </row>
     <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A301" s="46"/>
     </row>
     <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A302" s="46"/>
     </row>
     <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A303" s="2" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B303" s="22"/>
       <c r="C303" s="22"/>
       <c r="D303" s="22"/>
       <c r="E303" s="22"/>
       <c r="F303" s="22"/>
       <c r="G303" s="22"/>
       <c r="H303" s="22"/>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
     </row>
     <row r="304" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A304" s="12">
         <v>0</v>
       </c>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="24">
         <v>0</v>
       </c>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
         <v>2022</v>
       </c>
       <c r="G304" s="12">
         <v>2023</v>
       </c>
       <c r="H304" s="12">
         <v>2024</v>
       </c>
       <c r="I304" s="12">
         <v>2025</v>
       </c>
       <c r="J304" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K304" s="13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A305" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B305" s="102"/>
       <c r="C305" s="102"/>
-      <c r="D305" s="130" t="s">
+      <c r="D305" s="122" t="s">
         <v>47</v>
       </c>
       <c r="E305" s="103">
         <v>0.53036093857968236</v>
       </c>
       <c r="F305" s="103">
         <v>0.44065564214526548</v>
       </c>
       <c r="G305" s="103">
         <v>0.41720009641006156</v>
       </c>
       <c r="H305" s="103">
-        <v>0.32027059823217796</v>
+        <v>0.3202580366321166</v>
       </c>
       <c r="I305" s="103">
-        <v>0.84370758637284471</v>
+        <v>0.84397042717005244</v>
       </c>
       <c r="J305" s="104">
-        <v>162.68885813544307</v>
+        <v>162.70180490845993</v>
       </c>
       <c r="K305" s="104">
-        <v>33.691241439431586</v>
+        <v>33.692888671617553</v>
       </c>
     </row>
     <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A306" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B306" s="22"/>
       <c r="C306" s="22"/>
-      <c r="D306" s="131">
+      <c r="D306" s="137">
         <v>0</v>
       </c>
       <c r="E306" s="60">
         <v>0</v>
       </c>
       <c r="F306" s="60">
         <v>0</v>
       </c>
       <c r="G306" s="60">
         <v>0</v>
       </c>
       <c r="H306" s="60">
         <v>0</v>
       </c>
       <c r="I306" s="60">
         <v>0</v>
       </c>
       <c r="J306" s="16" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="K306" s="16" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A307" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B307" s="22"/>
       <c r="C307" s="22"/>
-      <c r="D307" s="131">
+      <c r="D307" s="137">
         <v>0</v>
       </c>
       <c r="E307" s="60">
         <v>59.304990717168671</v>
       </c>
       <c r="F307" s="60">
         <v>54.751760289206238</v>
       </c>
       <c r="G307" s="60">
         <v>57.983477015591568</v>
       </c>
       <c r="H307" s="60">
-        <v>53.123221126697253</v>
+        <v>53.121137536566145</v>
       </c>
       <c r="I307" s="60">
-        <v>43.097279589976502</v>
+        <v>43.082316272397165</v>
       </c>
       <c r="J307" s="16">
-        <v>-19.10303544022085</v>
+        <v>-19.152323619550913</v>
       </c>
       <c r="K307" s="16">
-        <v>9.9100749294160906</v>
+        <v>9.8933298461117083</v>
       </c>
     </row>
     <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A308" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B308" s="22"/>
       <c r="C308" s="22"/>
-      <c r="D308" s="131">
+      <c r="D308" s="137">
         <v>0</v>
       </c>
       <c r="E308" s="60">
         <v>40.164110463133198</v>
       </c>
       <c r="F308" s="60">
         <v>44.749573413925006</v>
       </c>
       <c r="G308" s="60">
         <v>41.5175064066743</v>
       </c>
       <c r="H308" s="60">
-        <v>46.48359538878983</v>
+        <v>46.481772216953544</v>
       </c>
       <c r="I308" s="60">
-        <v>55.990171487300003</v>
+        <v>56.00485391166886</v>
       </c>
       <c r="J308" s="16">
         <v>20.109913703483169</v>
       </c>
       <c r="K308" s="16">
         <v>29.3499488741231</v>
       </c>
     </row>
     <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A309" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B309" s="73"/>
       <c r="C309" s="73"/>
-      <c r="D309" s="132">
+      <c r="D309" s="138">
         <v>0</v>
       </c>
       <c r="E309" s="105">
-        <v>5.3788111844797282E-4</v>
+        <v>5.378811184405082E-4</v>
       </c>
       <c r="F309" s="105">
-        <v>5.801065472348859E-2</v>
+        <v>5.8010654723483518E-2</v>
       </c>
       <c r="G309" s="105">
-        <v>8.1816481324073598E-2</v>
+        <v>8.181648132407307E-2</v>
       </c>
       <c r="H309" s="105">
-        <v>7.291288628074076E-2</v>
+        <v>7.6832209848194472E-2</v>
       </c>
       <c r="I309" s="105">
-        <v>6.8841336350651344E-2</v>
+        <v>6.8859388763919727E-2</v>
       </c>
       <c r="J309" s="17">
-        <v>-5.8518541289000368</v>
+        <v>-10.657993251849906</v>
       </c>
       <c r="K309" s="17">
-        <v>300.39495660628461</v>
+        <v>300.39495660767983</v>
       </c>
     </row>
     <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A310" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F310" s="60"/>
       <c r="G310" s="60"/>
       <c r="H310" s="60"/>
       <c r="I310" s="60"/>
       <c r="J310" s="60"/>
       <c r="K310" s="60"/>
     </row>
     <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A311" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B311" s="84"/>
       <c r="C311" s="84"/>
       <c r="D311" s="84"/>
       <c r="E311" s="84"/>
       <c r="F311" s="84"/>
       <c r="G311" s="84"/>
       <c r="H311" s="84"/>
       <c r="I311" s="84"/>
@@ -9092,90 +9064,90 @@
       <c r="K314" s="85"/>
     </row>
     <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A315" s="101" t="s">
         <v>77</v>
       </c>
       <c r="B315" s="84"/>
       <c r="C315" s="84"/>
       <c r="D315" s="84"/>
       <c r="E315" s="84"/>
       <c r="F315" s="84"/>
       <c r="G315" s="84"/>
       <c r="H315" s="84"/>
       <c r="I315" s="84"/>
       <c r="J315" s="84"/>
       <c r="K315" s="84"/>
     </row>
     <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A316" s="82"/>
     </row>
     <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A317" s="82"/>
     </row>
     <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A318" s="2" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="8"/>
       <c r="D318" s="8"/>
       <c r="E318" s="8"/>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
       <c r="H318" s="8"/>
       <c r="I318" s="8"/>
       <c r="J318" s="8"/>
       <c r="K318" s="9"/>
     </row>
     <row r="319" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A319" s="11">
         <v>0</v>
       </c>
       <c r="B319" s="11"/>
       <c r="C319" s="11"/>
       <c r="D319" s="11"/>
       <c r="E319" s="12">
         <v>2021</v>
       </c>
       <c r="F319" s="12">
         <v>2022</v>
       </c>
       <c r="G319" s="12">
         <v>2023</v>
       </c>
       <c r="H319" s="12">
         <v>2024</v>
       </c>
       <c r="I319" s="12">
         <v>2025</v>
       </c>
       <c r="J319" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K319" s="13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="320" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A320" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B320" s="15"/>
       <c r="C320" s="15"/>
       <c r="D320" s="15"/>
       <c r="E320" s="16">
         <v>31.44</v>
       </c>
       <c r="F320" s="16">
         <v>46.45</v>
       </c>
       <c r="G320" s="16">
         <v>65.150000000000006</v>
       </c>
       <c r="H320" s="16">
         <v>93.23</v>
       </c>
       <c r="I320" s="16">
         <v>103.23</v>
       </c>
       <c r="J320" s="16">
@@ -9326,293 +9298,293 @@
       <c r="D327" s="46"/>
       <c r="E327" s="46"/>
       <c r="F327" s="46"/>
       <c r="G327" s="46"/>
       <c r="H327" s="46"/>
       <c r="I327" s="46"/>
       <c r="J327" s="46"/>
       <c r="K327" s="46"/>
     </row>
     <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A328" s="20" t="s">
         <v>101</v>
       </c>
       <c r="B328" s="46"/>
       <c r="C328" s="46"/>
       <c r="D328" s="46"/>
       <c r="E328" s="46"/>
       <c r="F328" s="46"/>
       <c r="G328" s="46"/>
       <c r="H328" s="46"/>
       <c r="I328" s="46"/>
       <c r="J328" s="46"/>
       <c r="K328" s="46"/>
     </row>
     <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A329" s="123" t="s">
-[...29 lines deleted...]
-      <c r="K329" s="123">
+      <c r="A329" s="129" t="s">
+        <v>132</v>
+      </c>
+      <c r="B329" s="129">
+        <v>0</v>
+      </c>
+      <c r="C329" s="129">
+        <v>0</v>
+      </c>
+      <c r="D329" s="129">
+        <v>0</v>
+      </c>
+      <c r="E329" s="129">
+        <v>0</v>
+      </c>
+      <c r="F329" s="129">
+        <v>0</v>
+      </c>
+      <c r="G329" s="129">
+        <v>0</v>
+      </c>
+      <c r="H329" s="129">
+        <v>0</v>
+      </c>
+      <c r="I329" s="129">
+        <v>0</v>
+      </c>
+      <c r="J329" s="129">
+        <v>0</v>
+      </c>
+      <c r="K329" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A330" s="46"/>
       <c r="B330" s="46"/>
       <c r="C330" s="46"/>
       <c r="D330" s="46"/>
       <c r="E330" s="46"/>
       <c r="F330" s="46"/>
       <c r="G330" s="46"/>
       <c r="H330" s="46"/>
       <c r="I330" s="46"/>
       <c r="J330" s="46"/>
       <c r="K330" s="46"/>
     </row>
     <row r="331" spans="1:11" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A331" s="2" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B331" s="37"/>
       <c r="C331" s="37"/>
       <c r="D331" s="37"/>
       <c r="E331" s="37"/>
       <c r="F331" s="37"/>
       <c r="G331" s="37"/>
       <c r="H331" s="37"/>
       <c r="I331" s="37"/>
       <c r="J331" s="37"/>
       <c r="K331" s="37"/>
     </row>
     <row r="332" spans="1:11" s="10" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A332" s="23"/>
       <c r="B332" s="23"/>
       <c r="C332" s="23"/>
       <c r="D332" s="24"/>
       <c r="E332" s="12"/>
       <c r="F332" s="12"/>
       <c r="G332" s="12">
         <v>2021</v>
       </c>
       <c r="H332" s="12">
         <v>2022</v>
       </c>
       <c r="I332" s="12">
         <v>2023</v>
       </c>
       <c r="J332" s="13">
         <v>2024</v>
       </c>
       <c r="K332" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="333" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A333" s="142" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B333" s="142"/>
       <c r="C333" s="142"/>
       <c r="D333" s="142"/>
       <c r="E333" s="142"/>
       <c r="F333" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G333" s="27">
         <v>44</v>
       </c>
       <c r="H333" s="27">
         <v>47</v>
       </c>
       <c r="I333" s="27">
         <v>45</v>
       </c>
       <c r="J333" s="27">
         <v>42</v>
       </c>
       <c r="K333" s="27">
         <v>42</v>
       </c>
     </row>
     <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A334" s="139"/>
-[...3 lines deleted...]
-      <c r="E334" s="139"/>
+      <c r="A334" s="124"/>
+      <c r="B334" s="124"/>
+      <c r="C334" s="124"/>
+      <c r="D334" s="124"/>
+      <c r="E334" s="124"/>
       <c r="F334" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G334" s="28">
         <v>0.11223857408459877</v>
       </c>
       <c r="H334" s="28">
         <v>0.10331375821199806</v>
       </c>
       <c r="I334" s="28">
         <v>0.12208339673299957</v>
       </c>
       <c r="J334" s="28">
         <v>0.160796965157783</v>
       </c>
       <c r="K334" s="28">
         <v>0.17062020270136258</v>
       </c>
     </row>
     <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A335" s="141" t="s">
-[...5 lines deleted...]
-      <c r="E335" s="141"/>
+      <c r="A335" s="128" t="s">
+        <v>121</v>
+      </c>
+      <c r="B335" s="128"/>
+      <c r="C335" s="128"/>
+      <c r="D335" s="128"/>
+      <c r="E335" s="128"/>
       <c r="F335" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G335" s="30">
         <v>28</v>
       </c>
       <c r="H335" s="30">
         <v>25</v>
       </c>
       <c r="I335" s="30">
         <v>21</v>
       </c>
       <c r="J335" s="30">
         <v>18</v>
       </c>
       <c r="K335" s="30">
         <v>22</v>
       </c>
     </row>
     <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A336" s="140"/>
-[...3 lines deleted...]
-      <c r="E336" s="140"/>
+      <c r="A336" s="125"/>
+      <c r="B336" s="125"/>
+      <c r="C336" s="125"/>
+      <c r="D336" s="125"/>
+      <c r="E336" s="125"/>
       <c r="F336" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G336" s="32">
         <v>0.43939308542514743</v>
       </c>
       <c r="H336" s="32">
         <v>0.61718707791890381</v>
       </c>
       <c r="I336" s="32">
         <v>0.69631678507431927</v>
       </c>
       <c r="J336" s="32">
         <v>0.77332711116117459</v>
       </c>
       <c r="K336" s="32">
         <v>0.64566822659603429</v>
       </c>
     </row>
     <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A337" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B337" s="33"/>
       <c r="C337" s="34"/>
     </row>
     <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A338" s="4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A342" s="2" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B342" s="8"/>
       <c r="C342" s="8"/>
       <c r="D342" s="8"/>
       <c r="E342" s="8"/>
       <c r="F342" s="8"/>
       <c r="G342" s="8"/>
       <c r="H342" s="8"/>
       <c r="I342" s="8"/>
       <c r="J342" s="8"/>
       <c r="K342" s="9"/>
     </row>
     <row r="343" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A343" s="11">
         <v>0</v>
       </c>
       <c r="B343" s="11"/>
       <c r="C343" s="11"/>
       <c r="D343" s="11"/>
       <c r="E343" s="12">
         <v>2021</v>
       </c>
       <c r="F343" s="12">
         <v>2022</v>
       </c>
       <c r="G343" s="12">
         <v>2023</v>
       </c>
       <c r="H343" s="12">
         <v>2024</v>
       </c>
       <c r="I343" s="12">
         <v>2025</v>
       </c>
       <c r="J343" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K343" s="13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="344" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A344" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B344" s="15"/>
       <c r="C344" s="15"/>
       <c r="D344" s="15"/>
       <c r="E344" s="16">
         <v>870.75</v>
       </c>
       <c r="F344" s="16">
         <v>691.33</v>
       </c>
       <c r="G344" s="16">
         <v>1038.67</v>
       </c>
       <c r="H344" s="16">
         <v>1224.9100000000001</v>
       </c>
       <c r="I344" s="16">
         <v>1107.31</v>
       </c>
       <c r="J344" s="16">
@@ -9708,342 +9680,342 @@
       <c r="K347" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="348" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A348" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="349" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A349" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="350" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A350" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A351" s="4" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="352" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A352" s="123" t="s">
+      <c r="A352" s="129" t="s">
         <v>64</v>
       </c>
-      <c r="B352" s="123"/>
-[...8 lines deleted...]
-      <c r="K352" s="123"/>
+      <c r="B352" s="129"/>
+      <c r="C352" s="129"/>
+      <c r="D352" s="129"/>
+      <c r="E352" s="129"/>
+      <c r="F352" s="129"/>
+      <c r="G352" s="129"/>
+      <c r="H352" s="129"/>
+      <c r="I352" s="129"/>
+      <c r="J352" s="129"/>
+      <c r="K352" s="129"/>
     </row>
     <row r="353" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A353" s="123" t="s">
-[...29 lines deleted...]
-      <c r="K353" s="123">
+      <c r="A353" s="129" t="s">
+        <v>132</v>
+      </c>
+      <c r="B353" s="129">
+        <v>0</v>
+      </c>
+      <c r="C353" s="129">
+        <v>0</v>
+      </c>
+      <c r="D353" s="129">
+        <v>0</v>
+      </c>
+      <c r="E353" s="129">
+        <v>0</v>
+      </c>
+      <c r="F353" s="129">
+        <v>0</v>
+      </c>
+      <c r="G353" s="129">
+        <v>0</v>
+      </c>
+      <c r="H353" s="129">
+        <v>0</v>
+      </c>
+      <c r="I353" s="129">
+        <v>0</v>
+      </c>
+      <c r="J353" s="129">
+        <v>0</v>
+      </c>
+      <c r="K353" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A354" s="46"/>
       <c r="B354" s="46"/>
       <c r="C354" s="46"/>
       <c r="D354" s="46"/>
       <c r="E354" s="46"/>
       <c r="F354" s="46"/>
       <c r="G354" s="46"/>
       <c r="H354" s="46"/>
       <c r="I354" s="46"/>
       <c r="J354" s="46"/>
       <c r="K354" s="46"/>
     </row>
     <row r="355" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A355" s="2" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B355" s="37"/>
       <c r="C355" s="37"/>
       <c r="D355" s="37"/>
       <c r="E355" s="37"/>
       <c r="F355" s="37"/>
       <c r="G355" s="37"/>
       <c r="H355" s="37"/>
       <c r="I355" s="37"/>
       <c r="J355" s="37"/>
       <c r="K355" s="37"/>
     </row>
     <row r="356" spans="1:11" s="10" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A356" s="23">
         <v>0</v>
       </c>
       <c r="B356" s="23">
         <v>0</v>
       </c>
       <c r="C356" s="23">
         <v>0</v>
       </c>
       <c r="D356" s="24"/>
       <c r="E356" s="12"/>
       <c r="F356" s="12">
         <v>0</v>
       </c>
       <c r="G356" s="12">
         <v>2021</v>
       </c>
       <c r="H356" s="12">
         <v>2022</v>
       </c>
       <c r="I356" s="12">
         <v>2023</v>
       </c>
       <c r="J356" s="13">
         <v>2024</v>
       </c>
       <c r="K356" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="357" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A357" s="142" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B357" s="142"/>
       <c r="C357" s="142"/>
       <c r="D357" s="142"/>
       <c r="E357" s="142"/>
       <c r="F357" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G357" s="27">
         <v>14</v>
       </c>
       <c r="H357" s="27">
         <v>23</v>
       </c>
       <c r="I357" s="27">
         <v>17</v>
       </c>
       <c r="J357" s="27">
         <v>16</v>
       </c>
       <c r="K357" s="27">
         <v>17</v>
       </c>
     </row>
     <row r="358" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A358" s="139">
-[...9 lines deleted...]
-      <c r="E358" s="139"/>
+      <c r="A358" s="124">
+        <v>0</v>
+      </c>
+      <c r="B358" s="124">
+        <v>0</v>
+      </c>
+      <c r="C358" s="124">
+        <v>0</v>
+      </c>
+      <c r="D358" s="124"/>
+      <c r="E358" s="124"/>
       <c r="F358" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G358" s="28">
         <v>0.96612734773383646</v>
       </c>
       <c r="H358" s="28">
         <v>0.57151445253763145</v>
       </c>
       <c r="I358" s="28">
         <v>0.81322461839113591</v>
       </c>
       <c r="J358" s="28">
         <v>0.91857649627233029</v>
       </c>
       <c r="K358" s="28">
         <v>0.82245904193931318</v>
       </c>
     </row>
     <row r="359" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A359" s="141" t="s">
-[...5 lines deleted...]
-      <c r="E359" s="141"/>
+      <c r="A359" s="128" t="s">
+        <v>121</v>
+      </c>
+      <c r="B359" s="128"/>
+      <c r="C359" s="128"/>
+      <c r="D359" s="128"/>
+      <c r="E359" s="128"/>
       <c r="F359" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G359" s="30">
         <v>32</v>
       </c>
       <c r="H359" s="30">
         <v>31</v>
       </c>
       <c r="I359" s="30">
         <v>23</v>
       </c>
       <c r="J359" s="30">
         <v>23</v>
       </c>
       <c r="K359" s="30">
         <v>24</v>
       </c>
     </row>
     <row r="360" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A360" s="140">
-[...9 lines deleted...]
-      <c r="E360" s="140"/>
+      <c r="A360" s="125">
+        <v>0</v>
+      </c>
+      <c r="B360" s="125">
+        <v>0</v>
+      </c>
+      <c r="C360" s="125">
+        <v>0</v>
+      </c>
+      <c r="D360" s="125"/>
+      <c r="E360" s="125"/>
       <c r="F360" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G360" s="32">
         <v>0.30855107221497596</v>
       </c>
       <c r="H360" s="32">
         <v>0.35011665255346192</v>
       </c>
       <c r="I360" s="32">
         <v>0.45777624460620381</v>
       </c>
       <c r="J360" s="32">
         <v>0.51458346318413573</v>
       </c>
       <c r="K360" s="32">
         <v>0.4763042075766758</v>
       </c>
     </row>
     <row r="361" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A361" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B361" s="35"/>
       <c r="C361" s="119"/>
       <c r="D361" s="46"/>
       <c r="E361" s="46"/>
       <c r="F361" s="46"/>
       <c r="G361" s="46"/>
       <c r="H361" s="46"/>
       <c r="I361" s="46"/>
       <c r="J361" s="46"/>
       <c r="K361" s="46"/>
     </row>
     <row r="362" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A362" s="4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="364" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A364" s="2" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B364" s="8"/>
       <c r="C364" s="8"/>
       <c r="D364" s="8"/>
       <c r="E364" s="8"/>
       <c r="F364" s="8"/>
       <c r="G364" s="8"/>
       <c r="H364" s="8"/>
       <c r="I364" s="8"/>
       <c r="J364" s="8"/>
       <c r="K364" s="9"/>
     </row>
     <row r="365" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A365" s="11">
         <v>0</v>
       </c>
       <c r="B365" s="12">
         <v>2021</v>
       </c>
       <c r="C365" s="12">
         <v>2022</v>
       </c>
       <c r="D365" s="12">
         <v>2023</v>
       </c>
       <c r="E365" s="12">
         <v>2024</v>
       </c>
       <c r="F365" s="12">
         <v>2025</v>
       </c>
       <c r="G365" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="H365" s="13" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="I365" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="J365" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="J365" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K365" s="13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="366" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A366" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B366" s="16">
         <v>-2.9200000000000008</v>
       </c>
       <c r="C366" s="16">
         <v>18.28</v>
       </c>
       <c r="D366" s="16">
         <v>22.59</v>
       </c>
       <c r="E366" s="16">
         <v>13.24</v>
       </c>
       <c r="F366" s="16">
         <v>15.16</v>
       </c>
       <c r="G366" s="16">
         <v>1.92</v>
       </c>
       <c r="H366" s="16">
@@ -10140,145 +10112,145 @@
         <v>41</v>
       </c>
       <c r="B370" s="60"/>
       <c r="C370" s="60"/>
       <c r="D370" s="60"/>
       <c r="E370" s="60"/>
       <c r="F370" s="60"/>
       <c r="G370" s="60"/>
       <c r="H370" s="60"/>
       <c r="I370" s="60"/>
     </row>
     <row r="371" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A371" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B371" s="60"/>
       <c r="C371" s="60"/>
       <c r="D371" s="60"/>
       <c r="E371" s="60"/>
       <c r="F371" s="60"/>
       <c r="G371" s="60"/>
       <c r="H371" s="60"/>
       <c r="I371" s="60"/>
     </row>
     <row r="372" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A372" s="133" t="s">
+      <c r="A372" s="139" t="s">
         <v>37</v>
       </c>
-      <c r="B372" s="133">
-[...26 lines deleted...]
-      <c r="K372" s="133">
+      <c r="B372" s="139">
+        <v>0</v>
+      </c>
+      <c r="C372" s="139">
+        <v>0</v>
+      </c>
+      <c r="D372" s="139">
+        <v>0</v>
+      </c>
+      <c r="E372" s="139">
+        <v>0</v>
+      </c>
+      <c r="F372" s="139">
+        <v>0</v>
+      </c>
+      <c r="G372" s="139">
+        <v>0</v>
+      </c>
+      <c r="H372" s="139">
+        <v>0</v>
+      </c>
+      <c r="I372" s="139">
+        <v>0</v>
+      </c>
+      <c r="J372" s="139">
+        <v>0</v>
+      </c>
+      <c r="K372" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A373" s="46"/>
       <c r="B373" s="46"/>
       <c r="C373" s="46"/>
       <c r="D373" s="46"/>
       <c r="E373" s="46"/>
       <c r="F373" s="46"/>
       <c r="G373" s="46"/>
       <c r="H373" s="46"/>
       <c r="I373" s="46"/>
       <c r="J373" s="46"/>
       <c r="K373" s="46"/>
     </row>
     <row r="374" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A374" s="2" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B374" s="22"/>
       <c r="C374" s="22"/>
       <c r="D374" s="22"/>
       <c r="E374" s="22"/>
       <c r="F374" s="22"/>
       <c r="G374" s="22"/>
       <c r="H374" s="22"/>
       <c r="I374" s="22"/>
       <c r="J374" s="22"/>
       <c r="K374" s="22"/>
     </row>
     <row r="375" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A375" s="11">
         <v>0</v>
       </c>
       <c r="B375" s="13" t="s">
         <v>89</v>
       </c>
       <c r="C375" s="13" t="s">
         <v>90</v>
       </c>
       <c r="D375" s="13" t="s">
         <v>94</v>
       </c>
       <c r="E375" s="13" t="s">
         <v>103</v>
       </c>
       <c r="F375" s="13" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="G375" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H375" s="13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I375" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="J375" s="13" t="s">
         <v>110</v>
       </c>
-      <c r="J375" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K375" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="376" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A376" s="106" t="s">
         <v>35</v>
       </c>
       <c r="B376" s="16">
         <v>270.14999999999998</v>
       </c>
       <c r="C376" s="16">
         <v>287.7</v>
       </c>
       <c r="D376" s="16">
         <v>328.86</v>
       </c>
       <c r="E376" s="16">
         <v>331.06</v>
       </c>
       <c r="F376" s="16">
         <v>350.63</v>
       </c>
       <c r="G376" s="16">
         <v>5.911315169455686</v>
       </c>
       <c r="H376" s="16">
@@ -10550,105 +10522,105 @@
       <c r="E386" s="88"/>
       <c r="F386" s="88"/>
       <c r="G386" s="88"/>
       <c r="H386" s="88"/>
       <c r="I386" s="88"/>
       <c r="J386" s="87"/>
       <c r="K386" s="46"/>
     </row>
     <row r="387" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A387" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B387" s="88"/>
       <c r="C387" s="88"/>
       <c r="D387" s="88"/>
       <c r="E387" s="88"/>
       <c r="F387" s="88"/>
       <c r="G387" s="88"/>
       <c r="H387" s="88"/>
       <c r="I387" s="88"/>
       <c r="J387" s="87"/>
       <c r="K387" s="46"/>
     </row>
     <row r="388" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A388" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B388" s="88"/>
       <c r="C388" s="88"/>
       <c r="D388" s="88"/>
       <c r="E388" s="88"/>
       <c r="F388" s="88"/>
       <c r="G388" s="88"/>
       <c r="H388" s="88"/>
       <c r="I388" s="88"/>
       <c r="J388" s="87"/>
       <c r="K388" s="46"/>
     </row>
     <row r="389" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A389" s="2" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B389" s="15"/>
       <c r="C389" s="15"/>
       <c r="D389" s="15"/>
       <c r="E389" s="15"/>
       <c r="F389" s="15"/>
       <c r="G389" s="15"/>
       <c r="H389" s="15"/>
       <c r="I389" s="15"/>
       <c r="J389" s="15"/>
       <c r="K389" s="22"/>
     </row>
     <row r="390" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A390" s="11">
         <v>0</v>
       </c>
       <c r="B390" s="12"/>
       <c r="C390" s="12"/>
       <c r="D390" s="12"/>
       <c r="E390" s="12">
         <v>2021</v>
       </c>
       <c r="F390" s="12">
         <v>2022</v>
       </c>
       <c r="G390" s="13">
         <v>2023</v>
       </c>
       <c r="H390" s="13">
         <v>2024</v>
       </c>
       <c r="I390" s="13">
         <v>2025</v>
       </c>
       <c r="J390" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K390" s="13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="391" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A391" s="15" t="s">
         <v>99</v>
       </c>
       <c r="B391" s="16"/>
       <c r="C391" s="16"/>
       <c r="D391" s="16"/>
       <c r="E391" s="16">
         <v>3.78</v>
       </c>
       <c r="F391" s="16">
         <v>13.72</v>
       </c>
       <c r="G391" s="16">
         <v>19.77</v>
       </c>
       <c r="H391" s="16">
         <v>28.36</v>
       </c>
       <c r="I391" s="16">
         <v>29.91</v>
       </c>
       <c r="J391" s="16">
@@ -10783,192 +10755,192 @@
       <c r="D396" s="17"/>
       <c r="E396" s="17">
         <v>0.75708614163050503</v>
       </c>
       <c r="F396" s="17">
         <v>1.3614011244707016</v>
       </c>
       <c r="G396" s="18">
         <v>1.4279872336625195</v>
       </c>
       <c r="H396" s="18">
         <v>1.526371908914304</v>
       </c>
       <c r="I396" s="17">
         <v>1.2623838133130971</v>
       </c>
       <c r="J396" s="17" t="s">
         <v>24</v>
       </c>
       <c r="K396" s="116" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="397" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A397" s="54" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C397" s="54"/>
     </row>
     <row r="398" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A398" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="399" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A399" s="4" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="400" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A400" s="4" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="401" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A401" s="123" t="s">
+      <c r="A401" s="129" t="s">
         <v>93</v>
       </c>
-      <c r="B401" s="123"/>
-[...8 lines deleted...]
-      <c r="K401" s="123"/>
+      <c r="B401" s="129"/>
+      <c r="C401" s="129"/>
+      <c r="D401" s="129"/>
+      <c r="E401" s="129"/>
+      <c r="F401" s="129"/>
+      <c r="G401" s="129"/>
+      <c r="H401" s="129"/>
+      <c r="I401" s="129"/>
+      <c r="J401" s="129"/>
+      <c r="K401" s="129"/>
     </row>
     <row r="402" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A402" s="121"/>
       <c r="B402" s="121"/>
       <c r="C402" s="121"/>
       <c r="D402" s="121"/>
       <c r="E402" s="121"/>
       <c r="F402" s="121"/>
       <c r="G402" s="121"/>
       <c r="H402" s="121"/>
       <c r="I402" s="7"/>
       <c r="J402" s="7"/>
       <c r="K402" s="7"/>
     </row>
     <row r="403" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A403" s="120"/>
       <c r="B403" s="120"/>
       <c r="C403" s="120"/>
       <c r="D403" s="120"/>
       <c r="E403" s="120"/>
       <c r="F403" s="120"/>
       <c r="G403" s="120"/>
       <c r="H403" s="120"/>
       <c r="I403" s="120"/>
       <c r="J403" s="120"/>
       <c r="K403" s="120"/>
     </row>
     <row r="404" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="I404" s="84"/>
       <c r="J404" s="84"/>
       <c r="K404" s="84"/>
     </row>
     <row r="405" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A405" s="118" t="s">
         <v>44</v>
       </c>
       <c r="B405" s="118">
-        <v>46167</v>
+        <v>46227</v>
       </c>
       <c r="I405" s="84"/>
       <c r="J405" s="84"/>
       <c r="K405" s="84"/>
     </row>
     <row r="406" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A406" s="91" t="s">
         <v>95</v>
       </c>
       <c r="I406" s="84"/>
       <c r="J406" s="84"/>
       <c r="K406" s="84"/>
     </row>
     <row r="407" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A407" s="117" t="s">
         <v>96</v>
       </c>
       <c r="I407" s="84"/>
       <c r="J407" s="84"/>
       <c r="K407" s="84"/>
     </row>
     <row r="408" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A408" s="90"/>
     </row>
   </sheetData>
   <mergeCells count="45">
-    <mergeCell ref="C274:C275"/>
-[...28 lines deleted...]
-    <mergeCell ref="E30:F30"/>
     <mergeCell ref="A401:K401"/>
     <mergeCell ref="A264:K264"/>
     <mergeCell ref="C270:C273"/>
     <mergeCell ref="A372:K372"/>
     <mergeCell ref="A353:K353"/>
     <mergeCell ref="A357:E358"/>
     <mergeCell ref="A359:E360"/>
     <mergeCell ref="A333:E334"/>
     <mergeCell ref="A335:E336"/>
     <mergeCell ref="A352:K352"/>
     <mergeCell ref="D305:D309"/>
     <mergeCell ref="A329:K329"/>
     <mergeCell ref="A283:K283"/>
     <mergeCell ref="A284:K284"/>
     <mergeCell ref="D290:D294"/>
+    <mergeCell ref="A21:C22"/>
+    <mergeCell ref="A23:C24"/>
+    <mergeCell ref="A29:D30"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="A31:D32"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="A46:C48"/>
+    <mergeCell ref="A50:K50"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="A52:K52"/>
+    <mergeCell ref="G49:K49"/>
+    <mergeCell ref="C274:C275"/>
+    <mergeCell ref="A281:K281"/>
+    <mergeCell ref="A282:K282"/>
+    <mergeCell ref="F64:K64"/>
+    <mergeCell ref="F77:K77"/>
+    <mergeCell ref="A263:K263"/>
+    <mergeCell ref="H68:I68"/>
+    <mergeCell ref="C250:C253"/>
+    <mergeCell ref="C254:C255"/>
+    <mergeCell ref="A261:K261"/>
+    <mergeCell ref="A262:K262"/>
+    <mergeCell ref="J68:K68"/>
   </mergeCells>
   <conditionalFormatting sqref="B392:F392 I392:J392 B395:F395 I395:J395">
     <cfRule type="cellIs" dxfId="39" priority="11" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B376:H376 B377:F377 B378:H379 B380:F381 G381:H381 B382:H382">
     <cfRule type="cellIs" dxfId="38" priority="36" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B366:K368">
     <cfRule type="cellIs" dxfId="37" priority="39" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B376:K382">
     <cfRule type="cellIs" dxfId="36" priority="28" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B378:K378 B381:K381">
     <cfRule type="cellIs" dxfId="35" priority="38" operator="lessThan">
       <formula>1</formula>
     </cfRule>