--- v0 (2026-05-27)
+++ v1 (2026-08-16)
@@ -7,156 +7,116 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\Espanha\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{023107EC-1F3F-4C3C-B46A-03C9794EF402}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{98AA5948-CB59-4107-BB39-3C5C7BD35672}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Espanha" sheetId="45" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Espanha!$A$1:$K$571</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Espanha!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8" saveData="1">
     <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=iacardoso;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
-  <connection id="2" xr16:uid="{00000000-0015-0000-FFFF-FFFF01000000}" keepAlive="1" name="Connection1" type="5" refreshedVersion="3" saveData="1">
-[...38 lines deleted...]
-  </connection>
 </connections>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="722" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="722" uniqueCount="214">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>Construção</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
@@ -560,77 +520,89 @@
     </r>
   </si>
   <si>
     <r>
       <t>Importações</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color rgb="FF005629"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>2024 dez</t>
   </si>
   <si>
-    <t>2020 a 2024: resultados definitivos</t>
-[...1 lines deleted...]
-  <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
     <t>2025 dez</t>
   </si>
   <si>
     <t>Nota: Posição entre 15 países</t>
   </si>
   <si>
-    <t>2021 a 2024: resultados definitivos; 2025 e 2026: resultados preliminares</t>
-[...1 lines deleted...]
-  <si>
     <t>2025 jan/mar</t>
   </si>
   <si>
     <t>2026 jan/mar</t>
   </si>
   <si>
     <t>2025 mar</t>
   </si>
   <si>
     <t>2026 mar</t>
   </si>
   <si>
+    <t>2025 jan/mai</t>
+  </si>
+  <si>
+    <t>2026 jan/mai</t>
+  </si>
+  <si>
+    <t>2021 a 2024: resultados definitivos; 2025: resultados preliminares</t>
+  </si>
+  <si>
+    <t>2025 jan/jun</t>
+  </si>
+  <si>
+    <t>2026 jan/jun</t>
+  </si>
+  <si>
+    <t>2021 a 2025: resultados definitivos; 2026: resultados preliminares</t>
+  </si>
+  <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM ESPANHA</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com Espanha</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>Posição e Quota de Espanha no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Espanha como cliente de Portugal</t>
   </si>
   <si>
     <t>Espanha como fornecedor de Portugal</t>
   </si>
   <si>
     <t>Posição e Quota de Portugal no Comércio Internacional de Bens de Espanha</t>
@@ -644,216 +616,210 @@
   <si>
     <t>Portugal como fornecedor de Espanha</t>
   </si>
   <si>
     <t>% Import. Espanha</t>
   </si>
   <si>
     <t>Fonte: ITC - International Trade Centre</t>
   </si>
   <si>
     <t>Contributo de Espanha para o Crescimento do Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Espanha - contribuição p/ o cresc. das exportações globais de Portugal</t>
   </si>
   <si>
     <t>Espanha - contribuição p/ o cresc. das importações globais de Portugal</t>
   </si>
   <si>
     <t>Empresas exportadoras de bens para Espanha</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para Espanha por Escalão de Exportação Individual em Valor em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para Espanha por Escalão de Exportação Individual em Valor em 2025</t>
   </si>
   <si>
     <t>M€</t>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para Espanha por Nível de Exposição ao Mercado em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para Espanha por Nível de Exposição ao Mercado em 2025</t>
   </si>
   <si>
     <t>Exportações de Portugal para Espanha por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 21</t>
   </si>
   <si>
     <t>% Tot 24</t>
   </si>
   <si>
     <t>% Tot 25</t>
   </si>
   <si>
     <t>vh M€ 25/24</t>
   </si>
   <si>
     <t>Importações de Portugal Provenientes de Espanha por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 26</t>
   </si>
   <si>
     <t>vh M€ 26/25</t>
   </si>
   <si>
     <t>Principais Produtos Exportados para Espanha</t>
   </si>
   <si>
     <t>8708 Partes e acessórios para tratores, para veículos para transporte de = &gt; 10 pessoas, incluindo o...</t>
   </si>
   <si>
     <t>8703 Automóveis de passageiros e outros veículos automóveis principalmente concebidos para transporte...</t>
   </si>
   <si>
+    <t>8541 Dispositivos semicondutores (por exemplo, díodos, transístores, transdutores à base de...</t>
+  </si>
+  <si>
+    <t>7010 Garrafões, garrafas, frascos, boiões, vasos, embalagens tubulares, ampolas e outros recipientes...</t>
+  </si>
+  <si>
     <t>1509 Azeite de oliveira e suas frações, mesmo refinados, mas não quimicamente modificados, obtidos a...</t>
   </si>
   <si>
-    <t>7010 Garrafões, garrafas, frascos, boiões, vasos, embalagens tubulares, ampolas e outros recipientes...</t>
-[...4 lines deleted...]
-  <si>
     <t>8421 Centrifugadores, incluídos os secadores centrífugos (exceto para a separação de isótopos) e...</t>
   </si>
   <si>
     <t>3920 Chapas, folhas, películas, tiras e lâminas, de plástico não alveolar, não reforçadas nem...</t>
   </si>
   <si>
     <t>9401 Assentos (exceto para medicina, cirurgia, odontologia ou veterinária, da posição 9402), mesmo...</t>
   </si>
   <si>
     <t>2402 Charutos, cigarrilhas e cigarros, de tabaco ou dos seus sucedâneos</t>
   </si>
   <si>
     <t>2711 Gás de petróleo e outros hidrocarbonetos gasosos</t>
   </si>
   <si>
     <t>Amostra</t>
   </si>
   <si>
     <t>Principais Produtos Importados Provenientes de Espanha</t>
   </si>
   <si>
     <t>2710 Óleos de petróleo ou de minerais betuminosos (exceto óleos brutos) e preparações não...</t>
   </si>
   <si>
     <t>2716 Energia elétrica</t>
   </si>
   <si>
     <t>8517 Aparelhos telefónicos, incluindo os telefones inteligentes (smartphones) e outros telefones para...</t>
   </si>
   <si>
+    <t>3004 Medicamentos constituídos por produtos misturados ou não misturados, preparados para fins...</t>
+  </si>
+  <si>
     <t>0201 Carnes de animais da espécie bovina, frescas ou refrigeradas</t>
   </si>
   <si>
-    <t>3004 Medicamentos constituídos por produtos misturados ou não misturados, preparados para fins...</t>
-[...1 lines deleted...]
-  <si>
     <t>1905 Produtos de padaria, de pastelaria ou da indústria de bolachas e biscoitos, mesmo adicionados de...</t>
   </si>
   <si>
     <t>0203 Carnes de animais da espécie suína frescas, refrigeradas ou congeladas</t>
   </si>
   <si>
-    <t>7214 Barras de ferro ou aço não ligado, simplesmente forjadas, laminadas, estiradas ou extrudadas, a...</t>
-[...2 lines deleted...]
-    <t>7404 Desperdícios e resíduos, de cobre, assim como, obras de cobre definitivamente inservíveis como...</t>
+    <t>7408 Fios de cobre (exceto material de sutura cirúrgica, tranças, cabos e semelhantes da posição...</t>
   </si>
   <si>
     <t>8544 Fios e cabos, incluídos os cabos coaxiais, e outros condutores, isolados para usos elétricos,...</t>
   </si>
   <si>
-    <t>7408 Fios de cobre (exceto material de sutura cirúrgica, tranças, cabos e semelhantes da posição...</t>
-[...1 lines deleted...]
-  <si>
     <t>7601 Alumínio em formas brutas</t>
   </si>
   <si>
     <t>Exportação de Produtos Industriais Transformados para Espanha por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados de Espanha por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para Espanha por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens de Espanha por Meios de Transporte</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Portugal com Espanha</t>
   </si>
   <si>
     <t>Posição e Quota de Espanha no Comércio Internacional Português de Serviços</t>
   </si>
   <si>
-    <t>Nota: Posição de 2021 a 2025 entre 62 países; em 2025 jan/mar e 2026 jan/mar entre 13 países</t>
+    <t>Nota: Posição de 2021 a 2025 entre 62 países; em 2025 jan/mai e 2026 jan/mai entre 13 países</t>
   </si>
   <si>
     <t>Exportações de Portugal para Espanha por Tipo de Serviço</t>
   </si>
   <si>
     <t>Importações de Portugal Provenientes de Espanha por Tipo de Serviço</t>
   </si>
   <si>
     <t>Balança Comercial de Bens e Serviços de Portugal com Espanha</t>
   </si>
   <si>
     <t>Posição e Quota de Espanha no Comércio Internacional Português de Bens e Serviços</t>
   </si>
   <si>
     <t>Fluxos de Investimento Direto entre Portugal e Espanha - Princípio Ativo/Passivo</t>
   </si>
   <si>
     <t>média anual M€ 25/21</t>
   </si>
   <si>
     <t>Posição (stock) de Investimento Direto entre Portugal e Espanha - Princípio Ativo/Passivo</t>
   </si>
   <si>
     <t>Fluxos de Investimento Direto entre Portugal e Espanha - Princípio Direcional</t>
   </si>
   <si>
     <t>Posição (stock) de Investimento Direto entre Portugal e Espanha - Princípio Direcional</t>
   </si>
   <si>
     <t>Posição (stock) de Investimento Direto de Espanha em Portugal como Contraparte Final - Princípio Direcional</t>
   </si>
   <si>
     <t>tvma % 25/22</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Turismo de Portugal com Espanha</t>
   </si>
   <si>
-    <t>Posição de 2021 a 2025 entre 62 países; em 2025 jan/mar e 2026 jan/mar entre 13 países</t>
+    <t>Posição de 2021 a 2025 entre 62 países; em 2025 jan/mai e 2026 jan/mai entre 13 países</t>
   </si>
   <si>
     <t>Indicadores de Turismo de Espanha em Portugal</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -1512,112 +1478,112 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="71">
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
@@ -2428,2040 +2394,2040 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet19">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
   <dimension ref="A2:K572"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A567" sqref="A567"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.88671875" style="4" customWidth="1"/>
     <col min="2" max="2" width="9" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="11" width="8.6640625" style="4" customWidth="1"/>
     <col min="12" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="95" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="7" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
     </row>
     <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="6"/>
     </row>
     <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="11"/>
       <c r="B7" s="12">
         <v>2021</v>
       </c>
       <c r="C7" s="12">
         <v>2022</v>
       </c>
       <c r="D7" s="12">
         <v>2023</v>
       </c>
       <c r="E7" s="12">
         <v>2024</v>
       </c>
       <c r="F7" s="12">
         <v>2025</v>
       </c>
       <c r="G7" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="H7" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K7" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="16">
         <v>17016.141443</v>
       </c>
       <c r="C8" s="16">
         <v>20561.967432999998</v>
       </c>
       <c r="D8" s="16">
         <v>19911.158579999999</v>
       </c>
       <c r="E8" s="16">
         <v>20455.960547999999</v>
       </c>
       <c r="F8" s="16">
-        <v>20637.119992</v>
+        <v>20422.309265</v>
       </c>
       <c r="G8" s="16">
-        <v>0.88560712450979451</v>
+        <v>-0.16450600264424814</v>
       </c>
       <c r="H8" s="16">
-        <v>4.9414354921512915</v>
+        <v>4.6672805256860128</v>
       </c>
       <c r="I8" s="16">
-        <v>5331.8249239999996</v>
+        <v>10463.826129000001</v>
       </c>
       <c r="J8" s="16">
-        <v>5143.5259029999997</v>
+        <v>10832.971955999999</v>
       </c>
       <c r="K8" s="16">
-        <v>-3.5316054762491262</v>
+        <v>3.5278283722330612</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="16">
         <v>27299.823057999998</v>
       </c>
       <c r="C9" s="16">
         <v>34978.329707999997</v>
       </c>
       <c r="D9" s="16">
         <v>35537.044777999996</v>
       </c>
       <c r="E9" s="16">
         <v>35226.875970000001</v>
       </c>
       <c r="F9" s="16">
-        <v>36618.452145999996</v>
+        <v>36793.117977000002</v>
       </c>
       <c r="G9" s="16">
-        <v>3.9503252493496519</v>
+        <v>4.4461564185647564</v>
       </c>
       <c r="H9" s="16">
-        <v>7.6180299609307056</v>
+        <v>7.746132475569123</v>
       </c>
       <c r="I9" s="16">
-        <v>8849.7718060000007</v>
+        <v>17818.495442000003</v>
       </c>
       <c r="J9" s="16">
-        <v>9126.6250529999998</v>
+        <v>19143.854629999998</v>
       </c>
       <c r="K9" s="16">
-        <v>3.1283659406030915</v>
+        <v>7.4381094201477236</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="16">
         <v>-10283.681614999998</v>
       </c>
       <c r="C10" s="16">
         <v>-14416.362274999999</v>
       </c>
       <c r="D10" s="16">
         <v>-15625.886197999997</v>
       </c>
       <c r="E10" s="16">
         <v>-14770.915422000002</v>
       </c>
       <c r="F10" s="16">
-        <v>-15981.332153999996</v>
+        <v>-16370.808712000002</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I10" s="16">
-        <v>-3517.9468820000011</v>
+        <v>-7354.6693130000021</v>
       </c>
       <c r="J10" s="16">
-        <v>-3983.09915</v>
+        <v>-8310.8826739999986</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="17">
         <v>62.330592424896892</v>
       </c>
       <c r="C11" s="17">
         <v>58.784875105963707</v>
       </c>
       <c r="D11" s="17">
         <v>56.029303236622674</v>
       </c>
       <c r="E11" s="17">
         <v>58.069187189408325</v>
       </c>
       <c r="F11" s="17">
-        <v>56.357160891778136</v>
+        <v>55.505785831378383</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="17">
-        <v>60.248162787486905</v>
+        <v>58.724521175540445</v>
       </c>
       <c r="J11" s="17">
-        <v>56.357370584751685</v>
+        <v>56.587203389143156</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="21"/>
     </row>
     <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
     </row>
     <row r="20" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="23"/>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="24"/>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="K20" s="13" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="128" t="s">
-[...3 lines deleted...]
-      <c r="C21" s="128"/>
+      <c r="A21" s="124" t="s">
+        <v>146</v>
+      </c>
+      <c r="B21" s="124"/>
+      <c r="C21" s="124"/>
       <c r="D21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E21" s="27">
         <v>1</v>
       </c>
       <c r="F21" s="27">
         <v>1</v>
       </c>
       <c r="G21" s="27">
         <v>1</v>
       </c>
       <c r="H21" s="27">
         <v>1</v>
       </c>
       <c r="I21" s="27">
         <v>1</v>
       </c>
       <c r="J21" s="27">
         <v>1</v>
       </c>
       <c r="K21" s="27">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="128"/>
-[...1 lines deleted...]
-      <c r="C22" s="128"/>
+      <c r="A22" s="124"/>
+      <c r="B22" s="124"/>
+      <c r="C22" s="124"/>
       <c r="D22" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="28">
         <v>26.747148516832496</v>
       </c>
       <c r="F22" s="28">
         <v>26.226083246864707</v>
       </c>
       <c r="G22" s="28">
         <v>25.744914700685044</v>
       </c>
       <c r="H22" s="28">
         <v>25.928059724781207</v>
       </c>
       <c r="I22" s="28">
-        <v>26.000830680750546</v>
+        <v>25.861645590090255</v>
       </c>
       <c r="J22" s="28">
-        <v>25.285391126233066</v>
+        <v>25.740272194017155</v>
       </c>
       <c r="K22" s="28">
-        <v>26.089313215497544</v>
+        <v>26.193342755657056</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="129" t="s">
-[...3 lines deleted...]
-      <c r="C23" s="129"/>
+      <c r="A23" s="127" t="s">
+        <v>147</v>
+      </c>
+      <c r="B23" s="127"/>
+      <c r="C23" s="127"/>
       <c r="D23" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E23" s="30">
         <v>1</v>
       </c>
       <c r="F23" s="30">
         <v>1</v>
       </c>
       <c r="G23" s="30">
         <v>1</v>
       </c>
       <c r="H23" s="30">
         <v>1</v>
       </c>
       <c r="I23" s="30">
         <v>1</v>
       </c>
       <c r="J23" s="30">
         <v>1</v>
       </c>
       <c r="K23" s="30">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="130"/>
-[...1 lines deleted...]
-      <c r="C24" s="130"/>
+      <c r="A24" s="128"/>
+      <c r="B24" s="128"/>
+      <c r="C24" s="128"/>
       <c r="D24" s="31" t="s">
         <v>33</v>
       </c>
       <c r="E24" s="32">
         <v>32.833710216710969</v>
       </c>
       <c r="F24" s="32">
         <v>31.925731319239908</v>
       </c>
       <c r="G24" s="32">
         <v>33.797035037385008</v>
       </c>
       <c r="H24" s="32">
         <v>32.847578127626818</v>
       </c>
       <c r="I24" s="32">
-        <v>32.813535199442505</v>
+        <v>32.829577251907899</v>
       </c>
       <c r="J24" s="32">
-        <v>32.319433131478739</v>
+        <v>31.776404647423306</v>
       </c>
       <c r="K24" s="32">
-        <v>32.441685441988788</v>
+        <v>32.106777051214394</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
     </row>
     <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
     </row>
     <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="38"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
     </row>
     <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="23"/>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="24"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="144">
         <v>2021</v>
       </c>
       <c r="H28" s="144">
         <v>2022</v>
       </c>
       <c r="I28" s="144">
         <v>2023</v>
       </c>
       <c r="J28" s="144">
         <v>2024</v>
       </c>
       <c r="K28" s="144">
         <v>2025</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="128" t="s">
-[...5 lines deleted...]
-      <c r="E29" s="141" t="s">
+      <c r="A29" s="124" t="s">
+        <v>149</v>
+      </c>
+      <c r="B29" s="124"/>
+      <c r="C29" s="124"/>
+      <c r="D29" s="124"/>
+      <c r="E29" s="125" t="s">
         <v>23</v>
       </c>
-      <c r="F29" s="141"/>
+      <c r="F29" s="125"/>
       <c r="G29" s="27">
         <v>4</v>
       </c>
       <c r="H29" s="27">
         <v>3</v>
       </c>
       <c r="I29" s="27">
         <v>4</v>
       </c>
       <c r="J29" s="27">
         <v>4</v>
       </c>
       <c r="K29" s="27">
         <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="128"/>
-[...6 lines deleted...]
-      <c r="F30" s="141"/>
+      <c r="A30" s="124"/>
+      <c r="B30" s="124"/>
+      <c r="C30" s="124"/>
+      <c r="D30" s="124"/>
+      <c r="E30" s="125" t="s">
+        <v>150</v>
+      </c>
+      <c r="F30" s="125"/>
       <c r="G30" s="28">
         <v>7.5125406733903803</v>
       </c>
       <c r="H30" s="28">
         <v>7.9562082237183116</v>
       </c>
       <c r="I30" s="28">
         <v>7.9905787375269623</v>
       </c>
       <c r="J30" s="28">
         <v>8.2312368303070489</v>
       </c>
       <c r="K30" s="28">
-        <v>8.6750565705546947</v>
+        <v>8.6893579559278997</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="129" t="s">
-[...5 lines deleted...]
-      <c r="E31" s="143" t="s">
+      <c r="A31" s="127" t="s">
+        <v>151</v>
+      </c>
+      <c r="B31" s="127"/>
+      <c r="C31" s="127"/>
+      <c r="D31" s="127"/>
+      <c r="E31" s="129" t="s">
         <v>23</v>
       </c>
-      <c r="F31" s="143"/>
+      <c r="F31" s="129"/>
       <c r="G31" s="30">
         <v>7</v>
       </c>
       <c r="H31" s="30">
         <v>7</v>
       </c>
       <c r="I31" s="30">
         <v>7</v>
       </c>
       <c r="J31" s="30">
         <v>7</v>
       </c>
       <c r="K31" s="30">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="130"/>
-[...6 lines deleted...]
-      <c r="F32" s="142"/>
+      <c r="A32" s="128"/>
+      <c r="B32" s="128"/>
+      <c r="C32" s="128"/>
+      <c r="D32" s="128"/>
+      <c r="E32" s="126" t="s">
+        <v>152</v>
+      </c>
+      <c r="F32" s="126"/>
       <c r="G32" s="32">
         <v>3.7752081651952643</v>
       </c>
       <c r="H32" s="32">
         <v>3.4360246123459373</v>
       </c>
       <c r="I32" s="32">
         <v>3.6595946789033933</v>
       </c>
       <c r="J32" s="32">
         <v>3.7352621176346625</v>
       </c>
       <c r="K32" s="32">
-        <v>3.4850650974068635</v>
+        <v>3.4867163811672839</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="34"/>
     </row>
     <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="35"/>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
     </row>
     <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
     </row>
     <row r="36" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="23"/>
       <c r="B36" s="23"/>
       <c r="C36" s="23"/>
       <c r="D36" s="23"/>
       <c r="E36" s="39" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="128" t="s">
-[...4 lines deleted...]
-      <c r="D37" s="128"/>
+      <c r="A37" s="124" t="s">
+        <v>155</v>
+      </c>
+      <c r="B37" s="124"/>
+      <c r="C37" s="124"/>
+      <c r="D37" s="124"/>
       <c r="E37" s="26" t="s">
         <v>5</v>
       </c>
       <c r="F37" s="40">
         <v>6.2873572094779178</v>
       </c>
       <c r="G37" s="40">
         <v>5.5735746371801342</v>
       </c>
       <c r="H37" s="40">
         <v>-0.830084339555064</v>
       </c>
       <c r="I37" s="40">
         <v>0.70442310720250412</v>
       </c>
       <c r="J37" s="40">
-        <v>0.22962074416981373</v>
+        <v>-4.2653214616451551E-2</v>
       </c>
       <c r="K37" s="40">
-        <v>-0.89298025770505718</v>
+        <v>0.90807262555055746</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="136" t="s">
+      <c r="A38" s="131" t="s">
         <v>35</v>
       </c>
-      <c r="B38" s="136"/>
-[...1 lines deleted...]
-      <c r="D38" s="136"/>
+      <c r="B38" s="131"/>
+      <c r="C38" s="131"/>
+      <c r="D38" s="131"/>
       <c r="E38" s="41" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="42">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="42">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="42">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="42">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="42">
-        <v>0.60324914279216613</v>
+        <v>9.1877061696347309E-2</v>
       </c>
       <c r="K38" s="42">
-        <v>-6.5042047406657995</v>
+        <v>1.7370904819408279</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="129" t="s">
-[...4 lines deleted...]
-      <c r="D39" s="129"/>
+      <c r="A39" s="127" t="s">
+        <v>156</v>
+      </c>
+      <c r="B39" s="127"/>
+      <c r="C39" s="127"/>
+      <c r="D39" s="127"/>
       <c r="E39" s="43" t="s">
         <v>5</v>
       </c>
       <c r="F39" s="44">
         <v>7.6460978198037823</v>
       </c>
       <c r="G39" s="44">
         <v>9.23499986456169</v>
       </c>
       <c r="H39" s="44">
         <v>0.50995537401978019</v>
       </c>
       <c r="I39" s="44">
         <v>-0.29498193046061866</v>
       </c>
       <c r="J39" s="44">
-        <v>1.2975861725754996</v>
+        <v>1.4604547032645516</v>
       </c>
       <c r="K39" s="44">
-        <v>1.0110701382811738</v>
+        <v>2.3635637474642563</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="137" t="s">
+      <c r="A40" s="132" t="s">
         <v>36</v>
       </c>
-      <c r="B40" s="137"/>
-[...1 lines deleted...]
-      <c r="D40" s="137"/>
+      <c r="B40" s="132"/>
+      <c r="C40" s="132"/>
+      <c r="D40" s="132"/>
       <c r="E40" s="45" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>4.0581701808905946</v>
+        <v>4.5034255776094412</v>
       </c>
       <c r="K40" s="17">
-        <v>2.7397399847196215</v>
+        <v>6.3325924630490569</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
     </row>
     <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="46"/>
     </row>
     <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
       <c r="F44" s="37"/>
       <c r="G44" s="37"/>
       <c r="H44" s="37"/>
       <c r="I44" s="37"/>
       <c r="J44" s="37"/>
       <c r="K44" s="37"/>
     </row>
     <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="23"/>
       <c r="B45" s="23"/>
       <c r="C45" s="23"/>
       <c r="D45" s="23"/>
       <c r="E45" s="23"/>
       <c r="F45" s="23"/>
       <c r="G45" s="12">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H45" s="12">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I45" s="12">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="J45" s="12">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="K45" s="12">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="138" t="s">
-[...3 lines deleted...]
-      <c r="C46" s="138"/>
+      <c r="A46" s="133" t="s">
+        <v>157</v>
+      </c>
+      <c r="B46" s="133"/>
+      <c r="C46" s="133"/>
       <c r="D46" s="47" t="s">
         <v>30</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="48">
-        <v>6279</v>
+        <v>6474</v>
       </c>
       <c r="H46" s="48">
-        <v>6474</v>
+        <v>6775</v>
       </c>
       <c r="I46" s="48">
-        <v>6775</v>
+        <v>6289</v>
       </c>
       <c r="J46" s="48">
-        <v>6289</v>
+        <v>5072</v>
       </c>
       <c r="K46" s="48">
-        <v>5072</v>
+        <v>5642</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="128"/>
-[...1 lines deleted...]
-      <c r="C47" s="128"/>
+      <c r="A47" s="124"/>
+      <c r="B47" s="124"/>
+      <c r="C47" s="124"/>
       <c r="D47" s="50" t="s">
         <v>75</v>
       </c>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="51">
-        <v>30.321614834846439</v>
+        <v>28.745226889263829</v>
       </c>
       <c r="H47" s="51">
-        <v>28.745226889263829</v>
+        <v>29.533565823888402</v>
       </c>
       <c r="I47" s="51">
-        <v>29.533565823888402</v>
+        <v>27.854548675702013</v>
       </c>
       <c r="J47" s="51">
-        <v>27.854548675702013</v>
+        <v>23.95730008029852</v>
       </c>
       <c r="K47" s="51">
-        <v>23.95730008029852</v>
+        <v>26.18218942874379</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="130"/>
-[...1 lines deleted...]
-      <c r="C48" s="130"/>
+      <c r="A48" s="128"/>
+      <c r="B48" s="128"/>
+      <c r="C48" s="128"/>
       <c r="D48" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="52">
         <v>1</v>
       </c>
       <c r="H48" s="52">
         <v>1</v>
       </c>
       <c r="I48" s="52">
         <v>1</v>
       </c>
       <c r="J48" s="52">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K48" s="52">
         <v>2</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="53"/>
       <c r="F49" s="54"/>
-      <c r="G49" s="140" t="s">
-[...5 lines deleted...]
-      <c r="K49" s="140"/>
+      <c r="G49" s="136" t="s">
+        <v>158</v>
+      </c>
+      <c r="H49" s="136"/>
+      <c r="I49" s="136"/>
+      <c r="J49" s="136"/>
+      <c r="K49" s="136"/>
     </row>
     <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="124" t="s">
+      <c r="A50" s="130" t="s">
         <v>48</v>
       </c>
-      <c r="B50" s="124"/>
-[...8 lines deleted...]
-      <c r="K50" s="124"/>
+      <c r="B50" s="130"/>
+      <c r="C50" s="130"/>
+      <c r="D50" s="130"/>
+      <c r="E50" s="130"/>
+      <c r="F50" s="130"/>
+      <c r="G50" s="130"/>
+      <c r="H50" s="130"/>
+      <c r="I50" s="130"/>
+      <c r="J50" s="130"/>
+      <c r="K50" s="130"/>
     </row>
     <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="C51" s="53"/>
     </row>
     <row r="52" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="124" t="s">
-[...11 lines deleted...]
-      <c r="K52" s="124"/>
+      <c r="A52" s="130" t="s">
+        <v>158</v>
+      </c>
+      <c r="B52" s="130"/>
+      <c r="C52" s="130"/>
+      <c r="D52" s="130"/>
+      <c r="E52" s="130"/>
+      <c r="F52" s="130"/>
+      <c r="G52" s="130"/>
+      <c r="H52" s="130"/>
+      <c r="I52" s="130"/>
+      <c r="J52" s="130"/>
+      <c r="K52" s="130"/>
     </row>
     <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="55"/>
       <c r="B53" s="55"/>
       <c r="C53" s="55"/>
       <c r="D53" s="55"/>
       <c r="E53" s="55"/>
       <c r="F53" s="55"/>
       <c r="G53" s="55"/>
       <c r="H53" s="55"/>
       <c r="I53" s="55"/>
       <c r="J53" s="55"/>
       <c r="K53" s="55"/>
     </row>
     <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A54" s="46"/>
       <c r="B54" s="46"/>
       <c r="C54" s="56"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
     </row>
     <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="2" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B55" s="37"/>
       <c r="C55" s="38"/>
       <c r="D55" s="37"/>
       <c r="E55" s="37"/>
       <c r="F55" s="37"/>
       <c r="G55" s="37"/>
       <c r="H55" s="37"/>
       <c r="I55" s="37"/>
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
     </row>
     <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="47"/>
       <c r="B56" s="47"/>
       <c r="C56" s="57"/>
       <c r="D56" s="47"/>
       <c r="E56" s="47"/>
       <c r="F56" s="47"/>
       <c r="G56" s="47"/>
-      <c r="H56" s="131" t="s">
+      <c r="H56" s="123" t="s">
         <v>59</v>
       </c>
-      <c r="I56" s="131"/>
-      <c r="J56" s="131" t="s">
+      <c r="I56" s="123"/>
+      <c r="J56" s="123" t="s">
         <v>56</v>
       </c>
-      <c r="K56" s="131"/>
+      <c r="K56" s="123"/>
     </row>
     <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="1"/>
       <c r="B57" s="1"/>
       <c r="C57" s="58"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="58" t="s">
         <v>60</v>
       </c>
       <c r="I57" s="58" t="s">
         <v>58</v>
       </c>
       <c r="J57" s="58" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="K57" s="58" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="22"/>
       <c r="C58" s="59"/>
       <c r="D58" s="22"/>
       <c r="E58" s="22"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="49">
-        <v>5072</v>
+        <v>5642</v>
       </c>
       <c r="I58" s="60">
         <v>100</v>
       </c>
       <c r="J58" s="60">
-        <v>20455.960547999999</v>
+        <v>20631.858871</v>
       </c>
       <c r="K58" s="60">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="15" t="s">
         <v>106</v>
       </c>
       <c r="B59" s="22"/>
       <c r="C59" s="59"/>
       <c r="D59" s="22"/>
       <c r="E59" s="22"/>
       <c r="F59" s="37"/>
       <c r="G59" s="37"/>
       <c r="H59" s="49">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="I59" s="60">
-        <v>6.7823343848580437</v>
+        <v>6.0794044665012406</v>
       </c>
       <c r="J59" s="60">
-        <v>13384.502562000001</v>
+        <v>13192.595482999999</v>
       </c>
       <c r="K59" s="60">
-        <v>65.430819201050028</v>
+        <v>63.942835037241466</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="15" t="s">
         <v>107</v>
       </c>
       <c r="B60" s="22"/>
       <c r="C60" s="59"/>
       <c r="D60" s="22"/>
       <c r="E60" s="22"/>
       <c r="F60" s="37"/>
       <c r="G60" s="37"/>
       <c r="H60" s="49">
-        <v>1610</v>
+        <v>1628</v>
       </c>
       <c r="I60" s="60">
-        <v>31.742902208201894</v>
+        <v>28.855015951790147</v>
       </c>
       <c r="J60" s="60">
-        <v>4729.6897499999995</v>
+        <v>4912.3129859999999</v>
       </c>
       <c r="K60" s="60">
-        <v>23.121328078932116</v>
+        <v>23.809357250425521</v>
       </c>
     </row>
     <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="15" t="s">
         <v>108</v>
       </c>
       <c r="B61" s="22"/>
       <c r="C61" s="59"/>
       <c r="D61" s="22"/>
       <c r="E61" s="22"/>
       <c r="F61" s="37"/>
       <c r="G61" s="37"/>
       <c r="H61" s="49">
-        <v>3052</v>
+        <v>3585</v>
       </c>
       <c r="I61" s="60">
-        <v>60.17350157728707</v>
+        <v>63.541297412265152</v>
       </c>
       <c r="J61" s="60">
-        <v>1022.610993</v>
+        <v>1043.8005209999999</v>
       </c>
       <c r="K61" s="60">
-        <v>4.9990856728552977</v>
+        <v>5.0591685777143365</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="15" t="s">
         <v>109</v>
       </c>
       <c r="B62" s="22"/>
       <c r="C62" s="59"/>
       <c r="D62" s="22"/>
       <c r="E62" s="22"/>
       <c r="F62" s="37"/>
       <c r="G62" s="37"/>
       <c r="H62" s="49">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="I62" s="60">
-        <v>1.301261829652997</v>
+        <v>1.5242821694434598</v>
       </c>
       <c r="J62" s="60">
-        <v>2.3125E-2</v>
+        <v>3.8904000000000001E-2</v>
       </c>
       <c r="K62" s="60">
-        <v>1.1304773464798725E-4</v>
+        <v>1.8856274775455738E-4</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="61" t="s">
         <v>61</v>
       </c>
       <c r="B63" s="61"/>
       <c r="C63" s="62"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="64" t="s">
         <v>26</v>
       </c>
       <c r="I63" s="65" t="s">
         <v>26</v>
       </c>
       <c r="J63" s="66">
-        <v>1319.1341180000018</v>
+        <v>1483.1109770000003</v>
       </c>
       <c r="K63" s="66">
-        <v>6.4486539994279184</v>
+        <v>7.1884505718709306</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="53"/>
-      <c r="F64" s="139" t="s">
-[...6 lines deleted...]
-      <c r="K64" s="139"/>
+      <c r="F64" s="135" t="s">
+        <v>158</v>
+      </c>
+      <c r="G64" s="135"/>
+      <c r="H64" s="135"/>
+      <c r="I64" s="135"/>
+      <c r="J64" s="135"/>
+      <c r="K64" s="135"/>
     </row>
     <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="46"/>
       <c r="C65" s="53"/>
     </row>
     <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="46"/>
       <c r="C66" s="53"/>
     </row>
     <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B67" s="37"/>
       <c r="C67" s="38"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
     </row>
     <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="47"/>
       <c r="B68" s="47"/>
       <c r="C68" s="57"/>
       <c r="D68" s="47"/>
       <c r="E68" s="47"/>
       <c r="F68" s="47"/>
       <c r="G68" s="47"/>
-      <c r="H68" s="131" t="s">
+      <c r="H68" s="123" t="s">
         <v>59</v>
       </c>
-      <c r="I68" s="131"/>
-      <c r="J68" s="131" t="s">
+      <c r="I68" s="123"/>
+      <c r="J68" s="123" t="s">
         <v>56</v>
       </c>
-      <c r="K68" s="131"/>
+      <c r="K68" s="123"/>
     </row>
     <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="58"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="58" t="s">
         <v>60</v>
       </c>
       <c r="I69" s="58" t="s">
         <v>58</v>
       </c>
       <c r="J69" s="58" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="K69" s="58" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B70" s="22"/>
       <c r="C70" s="59"/>
       <c r="D70" s="22"/>
       <c r="E70" s="22"/>
       <c r="F70" s="22"/>
       <c r="G70" s="22"/>
       <c r="H70" s="49">
-        <v>5072</v>
+        <v>5642</v>
       </c>
       <c r="I70" s="67">
         <v>100</v>
       </c>
       <c r="J70" s="60">
-        <v>20455.960547999999</v>
+        <v>20631.858871</v>
       </c>
       <c r="K70" s="67">
         <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="15" t="s">
         <v>100</v>
       </c>
       <c r="B71" s="22"/>
       <c r="C71" s="59"/>
       <c r="D71" s="22"/>
       <c r="E71" s="22"/>
       <c r="F71" s="22"/>
       <c r="G71" s="22"/>
       <c r="H71" s="49">
-        <v>2244</v>
+        <v>2437</v>
       </c>
       <c r="I71" s="60">
-        <v>44.242902208201897</v>
+        <v>43.193902871322223</v>
       </c>
       <c r="J71" s="60">
-        <v>2831.124957</v>
+        <v>2890.7381959999998</v>
       </c>
       <c r="K71" s="67">
-        <v>13.840097854885636</v>
+        <v>14.011040954061594</v>
       </c>
     </row>
     <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="15" t="s">
         <v>101</v>
       </c>
       <c r="B72" s="22"/>
       <c r="C72" s="59"/>
       <c r="D72" s="22"/>
       <c r="E72" s="22"/>
       <c r="F72" s="22"/>
       <c r="G72" s="22"/>
       <c r="H72" s="49">
-        <v>733</v>
+        <v>856</v>
       </c>
       <c r="I72" s="67">
-        <v>14.451892744479494</v>
+        <v>15.171924849344204</v>
       </c>
       <c r="J72" s="60">
-        <v>3445.2520529999997</v>
+        <v>2885.038501</v>
       </c>
       <c r="K72" s="67">
-        <v>16.842289292236856</v>
+        <v>13.983415256175441</v>
       </c>
     </row>
     <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="15" t="s">
         <v>102</v>
       </c>
       <c r="B73" s="22"/>
       <c r="C73" s="59"/>
       <c r="D73" s="22"/>
       <c r="E73" s="22"/>
       <c r="F73" s="22"/>
       <c r="G73" s="22"/>
       <c r="H73" s="49">
-        <v>577</v>
+        <v>704</v>
       </c>
       <c r="I73" s="67">
-        <v>11.376182965299684</v>
+        <v>12.477844735909253</v>
       </c>
       <c r="J73" s="60">
-        <v>4347.3308399999996</v>
+        <v>5555.0081150000005</v>
       </c>
       <c r="K73" s="67">
-        <v>21.25214716658731</v>
+        <v>26.924418927700604</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="15" t="s">
         <v>103</v>
       </c>
       <c r="B74" s="22"/>
       <c r="C74" s="59"/>
       <c r="D74" s="22"/>
       <c r="E74" s="22"/>
       <c r="F74" s="22"/>
       <c r="G74" s="22"/>
       <c r="H74" s="49">
-        <v>1518</v>
+        <v>1645</v>
       </c>
       <c r="I74" s="67">
-        <v>29.929022082018932</v>
+        <v>29.156327543424315</v>
       </c>
       <c r="J74" s="60">
-        <v>8513.1185800000003</v>
+        <v>7817.9630820000002</v>
       </c>
       <c r="K74" s="67">
-        <v>41.616811686862277</v>
+        <v>37.892674290191444</v>
       </c>
     </row>
     <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="50" t="s">
         <v>104</v>
       </c>
       <c r="B75" s="68"/>
       <c r="C75" s="69"/>
       <c r="D75" s="68"/>
       <c r="E75" s="68"/>
       <c r="F75" s="68"/>
       <c r="G75" s="68"/>
       <c r="H75" s="70">
-        <v>662</v>
+        <v>687</v>
       </c>
       <c r="I75" s="71">
-        <v>13.052050473186119</v>
+        <v>12.17653314427508</v>
       </c>
       <c r="J75" s="72">
-        <v>2683.0572670000001</v>
+        <v>2173.2513399999998</v>
       </c>
       <c r="K75" s="71">
-        <v>13.116261447142483</v>
+        <v>10.533473273485344</v>
       </c>
     </row>
     <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="73" t="s">
         <v>61</v>
       </c>
       <c r="B76" s="73"/>
       <c r="C76" s="74"/>
       <c r="D76" s="73"/>
       <c r="E76" s="73"/>
       <c r="F76" s="75"/>
       <c r="G76" s="75"/>
       <c r="H76" s="76" t="s">
         <v>26</v>
       </c>
       <c r="I76" s="77" t="s">
         <v>26</v>
       </c>
       <c r="J76" s="78">
-        <v>1319.1341179999981</v>
+        <v>1483.1109770000003</v>
       </c>
       <c r="K76" s="78">
-        <v>6.4486539994279184</v>
+        <v>7.1884505718709306</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="53"/>
-      <c r="F77" s="139" t="s">
-[...6 lines deleted...]
-      <c r="K77" s="139"/>
+      <c r="F77" s="135" t="s">
+        <v>158</v>
+      </c>
+      <c r="G77" s="135"/>
+      <c r="H77" s="135"/>
+      <c r="I77" s="135"/>
+      <c r="J77" s="135"/>
+      <c r="K77" s="135"/>
     </row>
     <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="46"/>
       <c r="C78" s="34"/>
     </row>
     <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="46"/>
       <c r="C79" s="34"/>
     </row>
     <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="2" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B80" s="37"/>
       <c r="C80" s="37"/>
       <c r="D80" s="37"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
     </row>
     <row r="81" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="23"/>
       <c r="B81" s="23"/>
       <c r="C81" s="23"/>
       <c r="D81" s="13">
         <v>2021</v>
       </c>
       <c r="E81" s="13" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="F81" s="13">
         <v>2024</v>
       </c>
       <c r="G81" s="13" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="H81" s="13">
         <v>2025</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="J81" s="13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="K81" s="13" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="79"/>
       <c r="D82" s="16">
         <v>2022.8085469999999</v>
       </c>
       <c r="E82" s="16">
         <v>11.887586582280854</v>
       </c>
       <c r="F82" s="16">
         <v>3291.0915470000004</v>
       </c>
       <c r="G82" s="16">
         <v>16.088667844648214</v>
       </c>
       <c r="H82" s="16">
-        <v>3185.0599610000008</v>
+        <v>3169.6235819999997</v>
       </c>
       <c r="I82" s="16">
-        <v>15.433645597034337</v>
+        <v>15.520397526405786</v>
       </c>
       <c r="J82" s="16">
-        <v>-3.2217756475553792</v>
+        <v>-3.6908108834202755</v>
       </c>
       <c r="K82" s="16">
-        <v>-106.03158599999961</v>
+        <v>-121.46796500000073</v>
       </c>
     </row>
     <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="79"/>
       <c r="D83" s="16">
         <v>2241.5429959999997</v>
       </c>
       <c r="E83" s="16">
         <v>13.173039278667448</v>
       </c>
       <c r="F83" s="16">
         <v>2648.8621580000004</v>
       </c>
       <c r="G83" s="16">
         <v>12.949096923532064</v>
       </c>
       <c r="H83" s="16">
-        <v>2582.0445020000006</v>
+        <v>2553.2575350000002</v>
       </c>
       <c r="I83" s="16">
-        <v>12.511651349611441</v>
+        <v>12.502295905271612</v>
       </c>
       <c r="J83" s="16">
-        <v>-2.5225040796554619</v>
+        <v>-3.6092713511444323</v>
       </c>
       <c r="K83" s="16">
-        <v>-66.817655999999715</v>
+        <v>-95.604623000000174</v>
       </c>
     </row>
     <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="79"/>
       <c r="D84" s="16">
         <v>1751.702659</v>
       </c>
       <c r="E84" s="16">
         <v>10.294358829043498</v>
       </c>
       <c r="F84" s="16">
         <v>2307.6666759999998</v>
       </c>
       <c r="G84" s="16">
         <v>11.281145515435709</v>
       </c>
       <c r="H84" s="16">
-        <v>2450.6582250000006</v>
+        <v>2461.7473970000001</v>
       </c>
       <c r="I84" s="16">
-        <v>11.875001094871768</v>
+        <v>12.054206823804066</v>
       </c>
       <c r="J84" s="16">
-        <v>6.1963692801533865</v>
+        <v>6.6769054041667966</v>
       </c>
       <c r="K84" s="16">
-        <v>142.99154900000076</v>
+        <v>154.08072100000027</v>
       </c>
     </row>
     <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="79"/>
       <c r="D85" s="16">
         <v>2039.0827100000004</v>
       </c>
       <c r="E85" s="16">
         <v>11.983226143426458</v>
       </c>
       <c r="F85" s="16">
         <v>2195.4412720000005</v>
       </c>
       <c r="G85" s="16">
         <v>10.732525939558732</v>
       </c>
       <c r="H85" s="16">
-        <v>2301.0359320000002</v>
+        <v>2256.0830249999999</v>
       </c>
       <c r="I85" s="16">
-        <v>11.14998571938332</v>
+        <v>11.047149446838034</v>
       </c>
       <c r="J85" s="16">
-        <v>4.8097237373972321</v>
+        <v>2.7621669398952347</v>
       </c>
       <c r="K85" s="16">
-        <v>105.59465999999975</v>
+        <v>60.641752999999426</v>
       </c>
     </row>
     <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="79"/>
       <c r="D86" s="16">
         <v>1588.8402310000001</v>
       </c>
       <c r="E86" s="16">
         <v>9.3372533151668637</v>
       </c>
       <c r="F86" s="16">
         <v>1602.9345240000002</v>
       </c>
       <c r="G86" s="16">
         <v>7.8360266692864773</v>
       </c>
       <c r="H86" s="16">
-        <v>1603.3048359999996</v>
+        <v>1575.7898260000002</v>
       </c>
       <c r="I86" s="16">
-        <v>7.7690338410665944</v>
+        <v>7.7160217561713633</v>
       </c>
       <c r="J86" s="16">
-        <v>2.310212890513115E-2</v>
+        <v>-1.6934377289636604</v>
       </c>
       <c r="K86" s="16">
-        <v>0.37031199999933051</v>
+        <v>-27.144698000000062</v>
       </c>
     </row>
     <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="79"/>
       <c r="D87" s="16">
         <v>788.84804599999995</v>
       </c>
       <c r="E87" s="16">
         <v>4.6358808701870053</v>
       </c>
       <c r="F87" s="16">
         <v>1134.321267</v>
       </c>
       <c r="G87" s="16">
         <v>5.5451870096166358</v>
       </c>
       <c r="H87" s="16">
-        <v>1215.895626</v>
+        <v>1192.5884920000001</v>
       </c>
       <c r="I87" s="16">
-        <v>5.8917892926500555</v>
+        <v>5.8396358439438218</v>
       </c>
       <c r="J87" s="16">
-        <v>7.1914687111301392</v>
+        <v>5.136748000335257</v>
       </c>
       <c r="K87" s="16">
-        <v>81.574358999999959</v>
+        <v>58.267225000000053</v>
       </c>
     </row>
     <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="79"/>
       <c r="D88" s="16">
         <v>692.16560199999992</v>
       </c>
       <c r="E88" s="16">
         <v>4.067700097102442</v>
       </c>
       <c r="F88" s="16">
         <v>1009.4794139999999</v>
       </c>
       <c r="G88" s="16">
         <v>4.9348912833071426</v>
       </c>
       <c r="H88" s="16">
-        <v>1009.6065400000001</v>
+        <v>974.71176600000001</v>
       </c>
       <c r="I88" s="16">
-        <v>4.8921871869300322</v>
+        <v>4.7727793823515974</v>
       </c>
       <c r="J88" s="16">
-        <v>1.2593223619734265E-2</v>
+        <v>-3.4441165929511368</v>
       </c>
       <c r="K88" s="16">
-        <v>0.12712600000020302</v>
+        <v>-34.767647999999895</v>
       </c>
     </row>
     <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="15" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="79"/>
       <c r="D89" s="16">
-        <v>726.11413099999993</v>
+        <v>998.84037599999988</v>
       </c>
       <c r="E89" s="16">
-        <v>4.2672078945294878</v>
+        <v>5.8699581179780154</v>
       </c>
       <c r="F89" s="16">
-        <v>888.59914299999991</v>
+        <v>896.58731899999998</v>
       </c>
       <c r="G89" s="16">
-        <v>4.3439619514072598</v>
+        <v>4.3830125546837753</v>
       </c>
       <c r="H89" s="16">
-        <v>897.66032600000005</v>
+        <v>886.68078099999968</v>
       </c>
       <c r="I89" s="16">
-        <v>4.3497364280867634</v>
+        <v>4.3417263419842724</v>
       </c>
       <c r="J89" s="16">
-        <v>1.0197154781636046</v>
+        <v>-1.1049161403542331</v>
       </c>
       <c r="K89" s="16">
-        <v>9.0611830000001419</v>
+        <v>-9.9065380000002961</v>
       </c>
     </row>
     <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="15" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="79"/>
       <c r="D90" s="16">
-        <v>998.84037599999988</v>
+        <v>828.51273000000003</v>
       </c>
       <c r="E90" s="16">
-        <v>5.8699581179780154</v>
+        <v>4.8689812127815184</v>
       </c>
       <c r="F90" s="16">
-        <v>896.58731899999998</v>
+        <v>826.92631200000017</v>
       </c>
       <c r="G90" s="16">
-        <v>4.3830125546837753</v>
+        <v>4.0424711910233402</v>
       </c>
       <c r="H90" s="16">
-        <v>890.86811900000021</v>
+        <v>884.08244699999989</v>
       </c>
       <c r="I90" s="16">
-        <v>4.3168238559709211</v>
+        <v>4.3290033243946171</v>
       </c>
       <c r="J90" s="16">
-        <v>-0.63788544392738322</v>
+        <v>6.9118776571230587</v>
       </c>
       <c r="K90" s="16">
-        <v>-5.7191999999997734</v>
+        <v>57.156134999999722</v>
       </c>
     </row>
     <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="15" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="79"/>
       <c r="D91" s="16">
-        <v>828.51273000000003</v>
+        <v>726.11413099999993</v>
       </c>
       <c r="E91" s="16">
-        <v>4.8689812127815184</v>
+        <v>4.2672078945294878</v>
       </c>
       <c r="F91" s="16">
-        <v>826.92631200000017</v>
+        <v>888.59914299999991</v>
       </c>
       <c r="G91" s="16">
-        <v>4.0424711910233402</v>
+        <v>4.3439619514072598</v>
       </c>
       <c r="H91" s="16">
-        <v>885.84228899999994</v>
+        <v>880.09698900000012</v>
       </c>
       <c r="I91" s="16">
-        <v>4.2924705062692743</v>
+        <v>4.3094881072451532</v>
       </c>
       <c r="J91" s="16">
-        <v>7.1246949268678916</v>
+        <v>-0.95680420884670969</v>
       </c>
       <c r="K91" s="16">
-        <v>58.915976999999771</v>
+        <v>-8.5021539999997913</v>
       </c>
     </row>
     <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="79"/>
       <c r="D92" s="16">
         <v>1073.3818439999998</v>
       </c>
       <c r="E92" s="16">
         <v>6.3080214018881549</v>
       </c>
       <c r="F92" s="16">
         <v>888.47584299999983</v>
       </c>
       <c r="G92" s="16">
         <v>4.3433591931074922</v>
       </c>
       <c r="H92" s="16">
-        <v>721.92564900000002</v>
+        <v>700.61385800000005</v>
       </c>
       <c r="I92" s="16">
-        <v>3.4981899086687251</v>
+        <v>3.4306299493795276</v>
       </c>
       <c r="J92" s="16">
-        <v>-18.745607470613002</v>
+        <v>-21.144298573799244</v>
       </c>
       <c r="K92" s="16">
-        <v>-166.55019399999981</v>
+        <v>-187.86198499999978</v>
       </c>
     </row>
     <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="79"/>
       <c r="D93" s="16">
         <v>503.65386000000001</v>
       </c>
       <c r="E93" s="16">
         <v>2.9598593881410769</v>
       </c>
       <c r="F93" s="16">
         <v>597.89480700000001</v>
       </c>
       <c r="G93" s="16">
         <v>2.9228390698008888</v>
       </c>
       <c r="H93" s="16">
-        <v>621.27410999999995</v>
+        <v>618.59673200000009</v>
       </c>
       <c r="I93" s="16">
-        <v>3.0104690491737096</v>
+        <v>3.0290244064619989</v>
       </c>
       <c r="J93" s="16">
-        <v>3.9102702894022521</v>
+        <v>3.4624694440605959</v>
       </c>
       <c r="K93" s="16">
-        <v>23.379302999999936</v>
+        <v>20.701925000000074</v>
       </c>
     </row>
     <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="79"/>
       <c r="D94" s="16">
         <v>385.04853300000002</v>
       </c>
       <c r="E94" s="16">
         <v>2.2628428089283368</v>
       </c>
       <c r="F94" s="16">
         <v>420.52761000000004</v>
       </c>
       <c r="G94" s="16">
         <v>2.0557705369700447</v>
       </c>
       <c r="H94" s="16">
-        <v>428.22886899999997</v>
+        <v>423.5994</v>
       </c>
       <c r="I94" s="16">
-        <v>2.0750418138093076</v>
+        <v>2.0741993204753282</v>
       </c>
       <c r="J94" s="16">
-        <v>1.8313325491279717</v>
+        <v>0.73046095594055382</v>
       </c>
       <c r="K94" s="16">
-        <v>7.7012589999999363</v>
+        <v>3.0717899999999645</v>
       </c>
     </row>
     <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="79"/>
       <c r="D95" s="16">
         <v>260.90374500000001</v>
       </c>
       <c r="E95" s="16">
         <v>1.5332720750703976</v>
       </c>
       <c r="F95" s="16">
         <v>336.09170499999993</v>
       </c>
       <c r="G95" s="16">
         <v>1.6430013355342534</v>
       </c>
       <c r="H95" s="16">
-        <v>352.26416899999992</v>
+        <v>356.83254399999998</v>
       </c>
       <c r="I95" s="16">
-        <v>1.7069444241083809</v>
+        <v>1.7472683395875506</v>
       </c>
       <c r="J95" s="16">
-        <v>4.811920008558376</v>
+        <v>6.1711844390804158</v>
       </c>
       <c r="K95" s="16">
-        <v>16.172463999999991</v>
+        <v>20.740839000000051</v>
       </c>
     </row>
     <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="79"/>
       <c r="D96" s="16">
         <v>138.62897700000002</v>
       </c>
       <c r="E96" s="16">
         <v>0.81469102419237571</v>
       </c>
       <c r="F96" s="16">
         <v>173.33196900000002</v>
       </c>
       <c r="G96" s="16">
         <v>0.84734211621730404</v>
       </c>
       <c r="H96" s="16">
-        <v>190.49247699999998</v>
+        <v>196.14807700000003</v>
       </c>
       <c r="I96" s="16">
-        <v>0.92305746670971811</v>
+        <v>0.96045983074088981</v>
       </c>
       <c r="J96" s="16">
-        <v>9.9003710042663648</v>
+        <v>13.163242840678752</v>
       </c>
       <c r="K96" s="16">
-        <v>17.160507999999965</v>
+        <v>22.816108000000014</v>
       </c>
     </row>
     <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="79"/>
       <c r="D97" s="16">
         <v>81.112911999999994</v>
       </c>
       <c r="E97" s="16">
         <v>0.47668216835002714</v>
       </c>
       <c r="F97" s="16">
         <v>116.16806</v>
       </c>
       <c r="G97" s="16">
         <v>0.56789344957627941</v>
       </c>
       <c r="H97" s="16">
-        <v>111.93172199999999</v>
+        <v>114.59367800000001</v>
       </c>
       <c r="I97" s="16">
-        <v>0.54238053586639234</v>
+        <v>0.56112007958077514</v>
       </c>
       <c r="J97" s="16">
-        <v>-3.6467321568424262</v>
+        <v>-1.3552623672978492</v>
       </c>
       <c r="K97" s="16">
-        <v>-4.2363380000000035</v>
+        <v>-1.5743819999999857</v>
       </c>
     </row>
     <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="79"/>
       <c r="D98" s="16">
         <v>894.95354399999997</v>
       </c>
       <c r="E98" s="16">
         <v>5.2594387922660379</v>
       </c>
       <c r="F98" s="16">
         <v>1121.5609219999999</v>
       </c>
       <c r="G98" s="16">
         <v>5.4828074162943965</v>
       </c>
       <c r="H98" s="16">
-        <v>1189.02664</v>
+        <v>1177.263136</v>
       </c>
       <c r="I98" s="16">
-        <v>5.7615919297892697</v>
+        <v>5.764593615363605</v>
       </c>
       <c r="J98" s="16">
-        <v>6.0153413583359638</v>
+        <v>4.9664902643603472</v>
       </c>
       <c r="K98" s="16">
-        <v>67.465718000000152</v>
+        <v>55.70221400000014</v>
       </c>
     </row>
     <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B99" s="96"/>
       <c r="C99" s="97"/>
       <c r="D99" s="17">
         <v>17016.141443</v>
       </c>
       <c r="E99" s="17">
         <v>100</v>
       </c>
       <c r="F99" s="17">
         <v>20455.960547999999</v>
       </c>
       <c r="G99" s="17">
         <v>100</v>
       </c>
       <c r="H99" s="17">
-        <v>20637.119992</v>
+        <v>20422.309265</v>
       </c>
       <c r="I99" s="17">
         <v>100</v>
       </c>
       <c r="J99" s="17">
-        <v>0.88560712450979451</v>
+        <v>-0.16450600264424814</v>
       </c>
       <c r="K99" s="17">
-        <v>181.1594440000008</v>
+        <v>-33.651282999999239</v>
       </c>
     </row>
     <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E100" s="80"/>
       <c r="F100" s="80"/>
       <c r="G100" s="80"/>
       <c r="H100" s="80"/>
       <c r="I100" s="80"/>
     </row>
     <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E101" s="80"/>
       <c r="F101" s="80"/>
       <c r="G101" s="80"/>
       <c r="H101" s="80"/>
       <c r="I101" s="80"/>
     </row>
     <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4" t="s">
         <v>50</v>
@@ -4476,1207 +4442,1207 @@
       <c r="A103" s="46"/>
       <c r="E103" s="81"/>
       <c r="F103" s="82"/>
       <c r="G103" s="81"/>
       <c r="H103" s="82"/>
       <c r="I103" s="81"/>
     </row>
     <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="46"/>
       <c r="E104" s="81"/>
       <c r="F104" s="82"/>
       <c r="G104" s="81"/>
       <c r="H104" s="82"/>
       <c r="I104" s="81"/>
     </row>
     <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="46"/>
       <c r="E105" s="81"/>
       <c r="F105" s="82"/>
       <c r="G105" s="81"/>
       <c r="H105" s="82"/>
       <c r="I105" s="81"/>
     </row>
     <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="2" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B106" s="37"/>
       <c r="C106" s="37"/>
       <c r="D106" s="37"/>
       <c r="E106" s="37"/>
       <c r="F106" s="37"/>
       <c r="G106" s="37"/>
       <c r="H106" s="37"/>
       <c r="I106" s="37"/>
       <c r="J106" s="37"/>
       <c r="K106" s="37"/>
     </row>
     <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="23"/>
       <c r="B107" s="23"/>
       <c r="C107" s="23"/>
       <c r="D107" s="13">
         <v>2021</v>
       </c>
       <c r="E107" s="13" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="F107" s="13">
         <v>2024</v>
       </c>
       <c r="G107" s="13" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="H107" s="13">
         <v>2025</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="K107" s="13" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
     </row>
     <row r="108" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="79"/>
       <c r="D108" s="16">
         <v>3839.7399780000001</v>
       </c>
       <c r="E108" s="16">
         <v>14.065072765644885</v>
       </c>
       <c r="F108" s="16">
         <v>5349.0503820000004</v>
       </c>
       <c r="G108" s="16">
         <v>15.184572104989872</v>
       </c>
       <c r="H108" s="16">
-        <v>5606.7607899999994</v>
+        <v>5647.0831450000005</v>
       </c>
       <c r="I108" s="16">
-        <v>15.311299253298591</v>
+        <v>15.348204923893885</v>
       </c>
       <c r="J108" s="16">
-        <v>4.8178721379633282</v>
+        <v>5.5716948190075986</v>
       </c>
       <c r="K108" s="16">
-        <v>257.71040799999901</v>
+        <v>298.03276300000016</v>
       </c>
     </row>
     <row r="109" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="79"/>
       <c r="D109" s="16">
         <v>3719.6866790000013</v>
       </c>
       <c r="E109" s="16">
         <v>13.62531424140486</v>
       </c>
       <c r="F109" s="16">
         <v>4603.427564999999</v>
       </c>
       <c r="G109" s="16">
         <v>13.067941559508093</v>
       </c>
       <c r="H109" s="16">
-        <v>4771.8781319999989</v>
+        <v>4853.820522</v>
       </c>
       <c r="I109" s="16">
-        <v>13.031348547923955</v>
+        <v>13.192196771782715</v>
       </c>
       <c r="J109" s="16">
-        <v>3.6592422628898231</v>
+        <v>5.4392722262808322</v>
       </c>
       <c r="K109" s="16">
-        <v>168.45056699999986</v>
+        <v>250.39295700000093</v>
       </c>
     </row>
     <row r="110" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="79"/>
       <c r="D110" s="16">
         <v>2559.1762910000002</v>
       </c>
       <c r="E110" s="16">
         <v>9.3743328869307589</v>
       </c>
       <c r="F110" s="16">
         <v>3958.742064999999</v>
       </c>
       <c r="G110" s="16">
         <v>11.237845979789274</v>
       </c>
       <c r="H110" s="16">
-        <v>3997.6507329999995</v>
+        <v>4079.0572230000002</v>
       </c>
       <c r="I110" s="16">
-        <v>10.917039084724616</v>
+        <v>11.08646792465343</v>
       </c>
       <c r="J110" s="16">
-        <v>0.98285433506768527</v>
+        <v>3.0392270075823005</v>
       </c>
       <c r="K110" s="16">
-        <v>38.908668000000489</v>
+        <v>120.31515800000125</v>
       </c>
     </row>
     <row r="111" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="79"/>
       <c r="D111" s="16">
         <v>3240.9087430000004</v>
       </c>
       <c r="E111" s="16">
         <v>11.871537541157352</v>
       </c>
       <c r="F111" s="16">
         <v>3682.2743480000004</v>
       </c>
       <c r="G111" s="16">
         <v>10.453025556782009</v>
       </c>
       <c r="H111" s="16">
-        <v>3864.2237060000002</v>
+        <v>3841.9186710000004</v>
       </c>
       <c r="I111" s="16">
-        <v>10.552668066342905</v>
+        <v>10.441949153104254</v>
       </c>
       <c r="J111" s="16">
-        <v>4.9412222122673795</v>
+        <v>4.3354814962852943</v>
       </c>
       <c r="K111" s="16">
-        <v>181.94935799999985</v>
+        <v>159.64432299999999</v>
       </c>
     </row>
     <row r="112" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="79"/>
       <c r="D112" s="16">
         <v>2306.2458580000002</v>
       </c>
       <c r="E112" s="16">
         <v>8.4478417794146576</v>
       </c>
       <c r="F112" s="16">
         <v>3127.2877600000002</v>
       </c>
       <c r="G112" s="16">
         <v>8.8775620144780056</v>
       </c>
       <c r="H112" s="16">
-        <v>3469.3628470000003</v>
+        <v>3468.4899400000004</v>
       </c>
       <c r="I112" s="16">
-        <v>9.4743568984495568</v>
+        <v>9.4270073609097551</v>
       </c>
       <c r="J112" s="16">
-        <v>10.938394968808375</v>
+        <v>10.910482379146337</v>
       </c>
       <c r="K112" s="16">
-        <v>342.07508700000017</v>
+        <v>341.20218000000023</v>
       </c>
     </row>
     <row r="113" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="79"/>
       <c r="D113" s="16">
         <v>1712.3437129999998</v>
       </c>
       <c r="E113" s="16">
         <v>6.272361946676468</v>
       </c>
       <c r="F113" s="16">
         <v>2674.7844230000001</v>
       </c>
       <c r="G113" s="16">
         <v>7.5930219451702348</v>
       </c>
       <c r="H113" s="16">
-        <v>2896.5004079999999</v>
+        <v>2893.6971589999994</v>
       </c>
       <c r="I113" s="16">
-        <v>7.9099476855315363</v>
+        <v>7.8647783012271431</v>
       </c>
       <c r="J113" s="16">
-        <v>8.2891160533724939</v>
+        <v>8.1843132522235162</v>
       </c>
       <c r="K113" s="16">
-        <v>221.71598499999982</v>
+        <v>218.91273599999931</v>
       </c>
     </row>
     <row r="114" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="79"/>
       <c r="D114" s="16">
         <v>2326.1184129999997</v>
       </c>
       <c r="E114" s="16">
         <v>8.5206354929774868</v>
       </c>
       <c r="F114" s="16">
         <v>2657.4726919999998</v>
       </c>
       <c r="G114" s="16">
         <v>7.5438784133545171</v>
       </c>
       <c r="H114" s="16">
-        <v>2423.7348820000002</v>
+        <v>2439.6247439999997</v>
       </c>
       <c r="I114" s="16">
-        <v>6.618889494117397</v>
+        <v>6.6306550739327133</v>
       </c>
       <c r="J114" s="16">
-        <v>-8.7954924505391556</v>
+        <v>-8.1975611134520765</v>
       </c>
       <c r="K114" s="16">
-        <v>-233.73780999999963</v>
+        <v>-217.84794800000009</v>
       </c>
     </row>
     <row r="115" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="79"/>
       <c r="D115" s="16">
         <v>2011.6516729999998</v>
       </c>
       <c r="E115" s="16">
         <v>7.3687352065474334</v>
       </c>
       <c r="F115" s="16">
         <v>2132.305621</v>
       </c>
       <c r="G115" s="16">
         <v>6.0530647759282417</v>
       </c>
       <c r="H115" s="16">
-        <v>2228.5079559999995</v>
+        <v>2226.3998459999998</v>
       </c>
       <c r="I115" s="16">
-        <v>6.0857513777884513</v>
+        <v>6.0511312126136199</v>
       </c>
       <c r="J115" s="16">
-        <v>4.5116578999066235</v>
+        <v>4.4127926162794573</v>
       </c>
       <c r="K115" s="16">
-        <v>96.202334999999493</v>
+        <v>94.094224999999824</v>
       </c>
     </row>
     <row r="116" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="79"/>
       <c r="D116" s="16">
         <v>1048.6179050000001</v>
       </c>
       <c r="E116" s="16">
         <v>3.8411161228853121</v>
       </c>
       <c r="F116" s="16">
         <v>1581.6742150000002</v>
       </c>
       <c r="G116" s="16">
         <v>4.4899644701590615</v>
       </c>
       <c r="H116" s="16">
-        <v>1713.8054899999997</v>
+        <v>1702.5046210000003</v>
       </c>
       <c r="I116" s="16">
-        <v>4.6801691212041208</v>
+        <v>4.6272365991495059</v>
       </c>
       <c r="J116" s="16">
-        <v>8.3538868969928473</v>
+        <v>7.6393991160815649</v>
       </c>
       <c r="K116" s="16">
-        <v>132.1312749999995</v>
+        <v>120.83040600000004</v>
       </c>
     </row>
     <row r="117" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="79"/>
       <c r="D117" s="16">
         <v>729.75122500000009</v>
       </c>
       <c r="E117" s="16">
         <v>2.6730987356570148</v>
       </c>
       <c r="F117" s="16">
         <v>917.39333399999987</v>
       </c>
       <c r="G117" s="16">
         <v>2.6042426662565044</v>
       </c>
       <c r="H117" s="16">
-        <v>925.31070599999998</v>
+        <v>927.116533</v>
       </c>
       <c r="I117" s="16">
-        <v>2.5268973748828318</v>
+        <v>2.5198096382577746</v>
       </c>
       <c r="J117" s="16">
-        <v>0.86302916170961796</v>
+        <v>1.0598724276320213</v>
       </c>
       <c r="K117" s="16">
-        <v>7.917372000000114</v>
+        <v>9.723199000000136</v>
       </c>
     </row>
     <row r="118" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="79"/>
       <c r="D118" s="16">
         <v>834.12141300000008</v>
       </c>
       <c r="E118" s="16">
         <v>3.0554095945159152</v>
       </c>
       <c r="F118" s="16">
         <v>886.6338770000001</v>
       </c>
       <c r="G118" s="16">
         <v>2.5169245145526884</v>
       </c>
       <c r="H118" s="16">
-        <v>895.4726559999998</v>
+        <v>885.4952760000001</v>
       </c>
       <c r="I118" s="16">
-        <v>2.4454137286570603</v>
+        <v>2.4066872412214102</v>
       </c>
       <c r="J118" s="16">
-        <v>0.99689164031341226</v>
+        <v>-0.12841839563502197</v>
       </c>
       <c r="K118" s="16">
-        <v>8.838778999999704</v>
+        <v>-1.1386009999999942</v>
       </c>
     </row>
     <row r="119" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="79"/>
       <c r="D119" s="16">
         <v>547.20748099999992</v>
       </c>
       <c r="E119" s="16">
         <v>2.0044359988613372</v>
       </c>
       <c r="F119" s="16">
         <v>735.50070499999981</v>
       </c>
       <c r="G119" s="16">
         <v>2.0878964845658432</v>
       </c>
       <c r="H119" s="16">
-        <v>778.48357999999996</v>
+        <v>774.61277199999995</v>
       </c>
       <c r="I119" s="16">
-        <v>2.1259325131934537</v>
+        <v>2.1053197298587834</v>
       </c>
       <c r="J119" s="16">
-        <v>5.8440290686057415</v>
+        <v>5.317747044171786</v>
       </c>
       <c r="K119" s="16">
-        <v>42.982875000000149</v>
+        <v>39.112067000000138</v>
       </c>
     </row>
     <row r="120" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="79"/>
       <c r="D120" s="16">
         <v>587.27229499999999</v>
       </c>
       <c r="E120" s="16">
         <v>2.1511945105003325</v>
       </c>
       <c r="F120" s="16">
         <v>666.32025400000009</v>
       </c>
       <c r="G120" s="16">
         <v>1.8915110569766487</v>
       </c>
       <c r="H120" s="16">
-        <v>663.12073300000009</v>
+        <v>656.85141299999998</v>
       </c>
       <c r="I120" s="16">
-        <v>1.8108923073976404</v>
+        <v>1.7852561813614407</v>
       </c>
       <c r="J120" s="16">
-        <v>-0.48017765943521862</v>
+        <v>-1.4210645621467346</v>
       </c>
       <c r="K120" s="16">
-        <v>-3.1995210000000043</v>
+        <v>-9.4688410000001113</v>
       </c>
     </row>
     <row r="121" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="79"/>
       <c r="D121" s="16">
         <v>370.86247200000003</v>
       </c>
       <c r="E121" s="16">
         <v>1.358479398244018</v>
       </c>
       <c r="F121" s="16">
         <v>368.43169799999998</v>
       </c>
       <c r="G121" s="16">
         <v>1.0458824061315135</v>
       </c>
       <c r="H121" s="16">
-        <v>386.27248400000008</v>
+        <v>384.12580899999995</v>
       </c>
       <c r="I121" s="16">
-        <v>1.054857486766257</v>
+        <v>1.0440153760279938</v>
       </c>
       <c r="J121" s="16">
-        <v>4.8423591392508509</v>
+        <v>4.2597070461619087</v>
       </c>
       <c r="K121" s="16">
-        <v>17.840786000000094</v>
+        <v>15.694110999999964</v>
       </c>
     </row>
     <row r="122" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="79"/>
       <c r="D122" s="16">
         <v>220.968098</v>
       </c>
       <c r="E122" s="16">
         <v>0.80941219849865309</v>
       </c>
       <c r="F122" s="16">
         <v>314.66930500000007</v>
       </c>
       <c r="G122" s="16">
         <v>0.89326486194228394</v>
       </c>
       <c r="H122" s="16">
-        <v>344.457448</v>
+        <v>354.40934800000008</v>
       </c>
       <c r="I122" s="16">
-        <v>0.9406663247988396</v>
+        <v>0.96324901907347826</v>
       </c>
       <c r="J122" s="16">
-        <v>9.4664914965251938</v>
+        <v>12.629145063894937</v>
       </c>
       <c r="K122" s="16">
-        <v>29.788142999999934</v>
+        <v>39.740043000000014</v>
       </c>
     </row>
     <row r="123" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="79"/>
       <c r="D123" s="16">
         <v>201.309642</v>
       </c>
       <c r="E123" s="16">
         <v>0.73740273544010315</v>
       </c>
       <c r="F123" s="16">
         <v>329.08105599999999</v>
       </c>
       <c r="G123" s="16">
         <v>0.93417609974910298</v>
       </c>
       <c r="H123" s="16">
-        <v>318.35224800000003</v>
+        <v>303.00704799999994</v>
       </c>
       <c r="I123" s="16">
-        <v>0.86937658296071685</v>
+        <v>0.8235427293479578</v>
       </c>
       <c r="J123" s="16">
-        <v>-3.2602326400702806</v>
+        <v>-7.9232783305521082</v>
       </c>
       <c r="K123" s="16">
-        <v>-10.728807999999958</v>
+        <v>-26.074008000000049</v>
       </c>
     </row>
     <row r="124" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="79"/>
       <c r="D124" s="16">
         <v>1043.841179</v>
       </c>
       <c r="E124" s="16">
         <v>3.8236188446434292</v>
       </c>
       <c r="F124" s="16">
         <v>1241.8266699999999</v>
       </c>
       <c r="G124" s="16">
         <v>3.5252250896661042</v>
       </c>
       <c r="H124" s="16">
-        <v>1334.5573469999999</v>
+        <v>1354.9039069999999</v>
       </c>
       <c r="I124" s="16">
-        <v>3.6444941519620722</v>
+        <v>3.6824927635841389</v>
       </c>
       <c r="J124" s="16">
-        <v>7.4672801961967865</v>
+        <v>9.1057181917344376</v>
       </c>
       <c r="K124" s="16">
-        <v>92.730677000000014</v>
+        <v>113.07723699999997</v>
       </c>
     </row>
     <row r="125" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B125" s="96"/>
       <c r="C125" s="97"/>
       <c r="D125" s="17">
         <v>27299.823057999998</v>
       </c>
       <c r="E125" s="17">
         <v>100</v>
       </c>
       <c r="F125" s="17">
         <v>35226.875970000001</v>
       </c>
       <c r="G125" s="17">
         <v>100</v>
       </c>
       <c r="H125" s="17">
-        <v>36618.452145999996</v>
+        <v>36793.117977000002</v>
       </c>
       <c r="I125" s="17">
         <v>100</v>
       </c>
       <c r="J125" s="17">
-        <v>3.9503252493496519</v>
+        <v>4.4461564185647564</v>
       </c>
       <c r="K125" s="17">
-        <v>1391.576175999995</v>
+        <v>1566.2420070000007</v>
       </c>
     </row>
     <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E126" s="80"/>
       <c r="F126" s="80"/>
       <c r="G126" s="80"/>
       <c r="H126" s="80"/>
       <c r="I126" s="80"/>
     </row>
     <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E127" s="80"/>
       <c r="F127" s="80"/>
       <c r="G127" s="80"/>
       <c r="H127" s="80"/>
       <c r="I127" s="80"/>
     </row>
     <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4" t="s">
         <v>50</v>
       </c>
       <c r="E128" s="81"/>
       <c r="F128" s="82"/>
       <c r="G128" s="81"/>
       <c r="H128" s="82"/>
       <c r="I128" s="81"/>
     </row>
     <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="46"/>
     </row>
     <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="2" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B130" s="37"/>
       <c r="C130" s="37"/>
       <c r="D130" s="37"/>
       <c r="E130" s="37"/>
       <c r="F130" s="37"/>
       <c r="G130" s="37"/>
       <c r="H130" s="37"/>
       <c r="I130" s="37"/>
       <c r="J130" s="37"/>
       <c r="K130" s="37"/>
     </row>
     <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="23"/>
       <c r="B131" s="23"/>
       <c r="C131" s="23"/>
       <c r="D131" s="13"/>
       <c r="E131" s="13"/>
       <c r="F131" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="G131" s="13" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="I131" s="13" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="J131" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="K131" s="13" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="79"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16"/>
       <c r="F132" s="16">
-        <v>730.87510999999995</v>
+        <v>1499.7343530000001</v>
       </c>
       <c r="G132" s="16">
-        <v>13.707785240849368</v>
+        <v>14.332561861321041</v>
       </c>
       <c r="H132" s="16">
-        <v>695.85348999999997</v>
+        <v>1439.301631</v>
       </c>
       <c r="I132" s="16">
-        <v>13.528725297060101</v>
+        <v>13.286304412546937</v>
       </c>
       <c r="J132" s="16">
-        <v>-4.7917379482248323</v>
+        <v>-4.0295617606620242</v>
       </c>
       <c r="K132" s="16">
-        <v>-35.021619999999984</v>
+        <v>-60.432722000000012</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="79"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16"/>
       <c r="F133" s="16">
-        <v>587.49523999999997</v>
+        <v>1135.1183669999998</v>
       </c>
       <c r="G133" s="16">
-        <v>11.018652119568358</v>
+        <v>10.848023973315772</v>
       </c>
       <c r="H133" s="16">
-        <v>680.08743800000002</v>
+        <v>1397.3223630000002</v>
       </c>
       <c r="I133" s="16">
-        <v>13.222203033979746</v>
+        <v>12.898790550510682</v>
       </c>
       <c r="J133" s="16">
-        <v>15.76050182125732</v>
+        <v>23.099264677830771</v>
       </c>
       <c r="K133" s="16">
-        <v>92.592198000000053</v>
+        <v>262.20399600000042</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="79"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16"/>
       <c r="F134" s="16">
-        <v>602.00090199999988</v>
+        <v>1269.698296</v>
       </c>
       <c r="G134" s="16">
-        <v>11.290710227378801</v>
+        <v>12.134168518732274</v>
       </c>
       <c r="H134" s="16">
-        <v>661.49533199999996</v>
+        <v>1316.166156</v>
       </c>
       <c r="I134" s="16">
-        <v>12.860736865623206</v>
+        <v>12.149631341665406</v>
       </c>
       <c r="J134" s="16">
-        <v>9.882780873308409</v>
+        <v>3.6597560338853898</v>
       </c>
       <c r="K134" s="16">
-        <v>59.494430000000079</v>
+        <v>46.467859999999973</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="79"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16"/>
       <c r="F135" s="16">
-        <v>718.00885699999992</v>
+        <v>1425.0486239999998</v>
       </c>
       <c r="G135" s="16">
-        <v>13.466474748036944</v>
+        <v>13.618810236635573</v>
       </c>
       <c r="H135" s="16">
-        <v>633.17521199999999</v>
+        <v>1280.5125639999999</v>
       </c>
       <c r="I135" s="16">
-        <v>12.310139463489351</v>
+        <v>11.820510282875507</v>
       </c>
       <c r="J135" s="16">
-        <v>-11.815125144062108</v>
+        <v>-10.142535318850982</v>
       </c>
       <c r="K135" s="16">
-        <v>-84.833644999999933</v>
+        <v>-144.53605999999991</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="79"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16"/>
       <c r="F136" s="16">
-        <v>423.12224500000002</v>
+        <v>822.80096499999991</v>
       </c>
       <c r="G136" s="16">
-        <v>7.9357865464676323</v>
+        <v>7.8632897264954149</v>
       </c>
       <c r="H136" s="16">
-        <v>402.84247699999997</v>
+        <v>864.95642300000009</v>
       </c>
       <c r="I136" s="16">
-        <v>7.8320297126342666</v>
+        <v>7.9844794809141124</v>
       </c>
       <c r="J136" s="16">
-        <v>-4.7928862733274746</v>
+        <v>5.1234089157880591</v>
       </c>
       <c r="K136" s="16">
-        <v>-20.279768000000047</v>
+        <v>42.155458000000181</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="79"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16"/>
       <c r="F137" s="16">
-        <v>286.63876300000004</v>
+        <v>578.14226300000007</v>
       </c>
       <c r="G137" s="16">
-        <v>5.3759972820893029</v>
+        <v>5.5251516593696639</v>
       </c>
       <c r="H137" s="16">
-        <v>306.41269199999999</v>
+        <v>621.68939999999998</v>
       </c>
       <c r="I137" s="16">
-        <v>5.9572499055809658</v>
+        <v>5.7388628210716286</v>
       </c>
       <c r="J137" s="16">
-        <v>6.8985537032895827</v>
+        <v>7.5322528358387641</v>
       </c>
       <c r="K137" s="16">
-        <v>19.773928999999953</v>
+        <v>43.547136999999907</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="79"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16"/>
       <c r="F138" s="16">
-        <v>272.40059000000002</v>
+        <v>506.96940599999994</v>
       </c>
       <c r="G138" s="16">
-        <v>5.1089560119247466</v>
+        <v>4.8449716169782118</v>
       </c>
       <c r="H138" s="16">
-        <v>225.70258000000001</v>
+        <v>504.04098899999997</v>
       </c>
       <c r="I138" s="16">
-        <v>4.3880906649727827</v>
+        <v>4.652841261356996</v>
       </c>
       <c r="J138" s="16">
-        <v>-17.143138346359681</v>
+        <v>-0.5776318975744994</v>
       </c>
       <c r="K138" s="16">
-        <v>-46.698010000000011</v>
+        <v>-2.9284169999999676</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="15" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="79"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16"/>
       <c r="F139" s="16">
-        <v>218.24799100000001</v>
+        <v>430.53679800000009</v>
       </c>
       <c r="G139" s="16">
-        <v>4.093307528114928</v>
+        <v>4.1145255348498919</v>
       </c>
       <c r="H139" s="16">
-        <v>222.745249</v>
+        <v>489.78571800000003</v>
       </c>
       <c r="I139" s="16">
-        <v>4.3305944832528631</v>
+        <v>4.5212497548165915</v>
       </c>
       <c r="J139" s="16">
-        <v>2.0606182807886593</v>
+        <v>13.76163902254876</v>
       </c>
       <c r="K139" s="16">
-        <v>4.497257999999988</v>
+        <v>59.248919999999941</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="15" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="79"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16"/>
       <c r="F140" s="16">
-        <v>228.08552399999996</v>
+        <v>425.8602459999999</v>
       </c>
       <c r="G140" s="16">
-        <v>4.2778134550766049</v>
+        <v>4.0698329726613895</v>
       </c>
       <c r="H140" s="16">
-        <v>218.59875399999999</v>
+        <v>460.63953800000002</v>
       </c>
       <c r="I140" s="16">
-        <v>4.2499786745994736</v>
+        <v>4.2521991183118324</v>
       </c>
       <c r="J140" s="16">
-        <v>-4.1593038583193822</v>
+        <v>8.1668322710732948</v>
       </c>
       <c r="K140" s="16">
-        <v>-9.4867699999999786</v>
+        <v>34.779292000000112</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="79"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16"/>
       <c r="F141" s="16">
-        <v>241.09136500000002</v>
+        <v>456.34799200000003</v>
       </c>
       <c r="G141" s="16">
-        <v>4.5217419633338292</v>
+        <v>4.3611962428853159</v>
       </c>
       <c r="H141" s="16">
-        <v>209.46515199999999</v>
+        <v>452.58738599999998</v>
       </c>
       <c r="I141" s="16">
-        <v>4.0724039491631201</v>
+        <v>4.1778690818942614</v>
       </c>
       <c r="J141" s="16">
-        <v>-13.117936845228792</v>
+        <v>-0.82406542067134869</v>
       </c>
       <c r="K141" s="16">
-        <v>-31.626213000000035</v>
+        <v>-3.7606060000000525</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="15" t="s">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="79"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16"/>
       <c r="F142" s="16">
-        <v>158.79610400000001</v>
+        <v>449.83852399999995</v>
       </c>
       <c r="G142" s="16">
-        <v>2.9782692842222818</v>
+        <v>4.298986990554952</v>
       </c>
       <c r="H142" s="16">
-        <v>160.99426500000001</v>
+        <v>444.46500600000013</v>
       </c>
       <c r="I142" s="16">
-        <v>3.1300370219988376</v>
+        <v>4.1028907653898861</v>
       </c>
       <c r="J142" s="16">
-        <v>1.3842663293552837</v>
+        <v>-1.1945437558833489</v>
       </c>
       <c r="K142" s="16">
-        <v>2.1981609999999989</v>
+        <v>-5.3735179999998195</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="15" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="79"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16"/>
       <c r="F143" s="16">
-        <v>282.95705999999996</v>
+        <v>323.66887099999997</v>
       </c>
       <c r="G143" s="16">
-        <v>5.3069458212390463</v>
+        <v>3.0932172133763478</v>
       </c>
       <c r="H143" s="16">
-        <v>124.16993800000003</v>
+        <v>325.57442500000002</v>
       </c>
       <c r="I143" s="16">
-        <v>2.4141015393268845</v>
+        <v>3.0054026385591803</v>
       </c>
       <c r="J143" s="16">
-        <v>-56.11703839444754</v>
+        <v>0.58873564025872971</v>
       </c>
       <c r="K143" s="16">
-        <v>-158.78712199999993</v>
+        <v>1.9055540000000519</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="15" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="79"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16"/>
       <c r="F144" s="16">
-        <v>90.341049000000012</v>
+        <v>236.48170199999998</v>
       </c>
       <c r="G144" s="16">
-        <v>1.6943738830086166</v>
+        <v>2.2599926555029626</v>
       </c>
       <c r="H144" s="16">
-        <v>100.691802</v>
+        <v>214.81745899999999</v>
       </c>
       <c r="I144" s="16">
-        <v>1.9576415847594109</v>
+        <v>1.9829965393847455</v>
       </c>
       <c r="J144" s="16">
-        <v>11.457419539151005</v>
+        <v>-9.1610652396268701</v>
       </c>
       <c r="K144" s="16">
-        <v>10.350752999999983</v>
+        <v>-21.664242999999999</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="15" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="79"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16"/>
       <c r="F145" s="16">
-        <v>121.706976</v>
+        <v>177.107921</v>
       </c>
       <c r="G145" s="16">
-        <v>2.2826513948753959</v>
+        <v>1.6925732405773997</v>
       </c>
       <c r="H145" s="16">
-        <v>98.253827999999999</v>
+        <v>203.29850099999996</v>
       </c>
       <c r="I145" s="16">
-        <v>1.9102426983539194</v>
+        <v>1.8766641492817686</v>
       </c>
       <c r="J145" s="16">
-        <v>-19.270175606039214</v>
+        <v>14.787921314936531</v>
       </c>
       <c r="K145" s="16">
-        <v>-23.453147999999999</v>
+        <v>26.190579999999954</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="79"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16"/>
       <c r="F146" s="16">
-        <v>48.905631999999997</v>
+        <v>95.402544000000006</v>
       </c>
       <c r="G146" s="16">
-        <v>0.91724002001383043</v>
+        <v>0.91173670915265259</v>
       </c>
       <c r="H146" s="16">
-        <v>48.035049999999998</v>
+        <v>87.347348000000011</v>
       </c>
       <c r="I146" s="16">
-        <v>0.93389342069772008</v>
+        <v>0.80631010912588408</v>
       </c>
       <c r="J146" s="16">
-        <v>-1.7801262643942499</v>
+        <v>-8.44337652044163</v>
       </c>
       <c r="K146" s="16">
-        <v>-0.87058199999999886</v>
+        <v>-8.0551959999999951</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="79"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16"/>
       <c r="F147" s="16">
-        <v>29.619185999999999</v>
+        <v>56.160643999999998</v>
       </c>
       <c r="G147" s="16">
-        <v>0.55551685252597016</v>
+        <v>0.53671232021290394</v>
       </c>
       <c r="H147" s="16">
-        <v>28.978887</v>
+        <v>57.242223000000003</v>
       </c>
       <c r="I147" s="16">
-        <v>0.56340509499714675</v>
+        <v>0.52840737733374787</v>
       </c>
       <c r="J147" s="16">
-        <v>-2.161771089860467</v>
+        <v>1.9258664483975736</v>
       </c>
       <c r="K147" s="16">
-        <v>-0.64029899999999884</v>
+        <v>1.081579000000005</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="79"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16"/>
       <c r="F148" s="16">
-        <v>291.53233</v>
+        <v>574.90861300000006</v>
       </c>
       <c r="G148" s="16">
-        <v>5.4677776212743483</v>
+        <v>5.4942485273782209</v>
       </c>
       <c r="H148" s="16">
-        <v>326.02375699999999</v>
+        <v>673.22482600000001</v>
       </c>
       <c r="I148" s="16">
-        <v>6.3385265895102076</v>
+        <v>6.2145903149608417</v>
       </c>
       <c r="J148" s="16">
-        <v>11.831081307517415</v>
+        <v>17.101189785097191</v>
       </c>
       <c r="K148" s="16">
-        <v>34.491426999999987</v>
+        <v>98.316212999999948</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B149" s="96"/>
       <c r="C149" s="97"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17"/>
       <c r="F149" s="17">
-        <v>5331.8249239999996</v>
+        <v>10463.826129000001</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>5143.5259029999997</v>
+        <v>10832.971955999999</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>-3.5316054762491262</v>
+        <v>3.5278283722330612</v>
       </c>
       <c r="K149" s="17">
-        <v>-188.29902099999981</v>
+        <v>369.14582699999846</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="80"/>
       <c r="F150" s="80"/>
       <c r="G150" s="80"/>
       <c r="H150" s="80"/>
       <c r="I150" s="80"/>
     </row>
     <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E151" s="80"/>
       <c r="F151" s="80"/>
       <c r="G151" s="80"/>
       <c r="H151" s="80"/>
       <c r="I151" s="80"/>
     </row>
     <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4" t="s">
         <v>50</v>
@@ -5691,2836 +5657,2836 @@
       <c r="A153" s="46"/>
       <c r="E153" s="81"/>
       <c r="F153" s="82"/>
       <c r="G153" s="81"/>
       <c r="H153" s="82"/>
       <c r="I153" s="81"/>
     </row>
     <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="46"/>
       <c r="E154" s="81"/>
       <c r="F154" s="82"/>
       <c r="G154" s="81"/>
       <c r="H154" s="82"/>
       <c r="I154" s="81"/>
     </row>
     <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="46"/>
       <c r="E155" s="81"/>
       <c r="F155" s="82"/>
       <c r="G155" s="81"/>
       <c r="H155" s="82"/>
       <c r="I155" s="81"/>
     </row>
     <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="2" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B156" s="37"/>
       <c r="C156" s="37"/>
       <c r="D156" s="37"/>
       <c r="E156" s="37"/>
       <c r="F156" s="37"/>
       <c r="G156" s="37"/>
       <c r="H156" s="37"/>
       <c r="I156" s="37"/>
       <c r="J156" s="37"/>
       <c r="K156" s="37"/>
     </row>
     <row r="157" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="23"/>
       <c r="B157" s="23"/>
       <c r="C157" s="23"/>
       <c r="D157" s="13"/>
       <c r="E157" s="13"/>
       <c r="F157" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="G157" s="13" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="I157" s="13" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="J157" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="K157" s="13" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="79"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16"/>
       <c r="F158" s="16">
-        <v>1321.7467470000001</v>
+        <v>2740.7745579999996</v>
       </c>
       <c r="G158" s="16">
-        <v>14.935376594726177</v>
+        <v>15.381627292390332</v>
       </c>
       <c r="H158" s="16">
-        <v>1381.872312</v>
+        <v>2762.7165609999997</v>
       </c>
       <c r="I158" s="16">
-        <v>15.141109708958261</v>
+        <v>14.431349455979442</v>
       </c>
       <c r="J158" s="16">
-        <v>4.5489474543038018</v>
+        <v>0.80057671784620077</v>
       </c>
       <c r="K158" s="16">
-        <v>60.125564999999824</v>
+        <v>21.942003000000113</v>
       </c>
     </row>
     <row r="159" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="79"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16"/>
       <c r="F159" s="16">
-        <v>1004.9857830000002</v>
+        <v>2086.430327</v>
       </c>
       <c r="G159" s="16">
-        <v>11.356064371271541</v>
+        <v>11.709351857408071</v>
       </c>
       <c r="H159" s="16">
-        <v>1216.879242</v>
+        <v>2634.5905499999994</v>
       </c>
       <c r="I159" s="16">
-        <v>13.333288427357944</v>
+        <v>13.762069347681836</v>
       </c>
       <c r="J159" s="16">
-        <v>21.084224531761336</v>
+        <v>26.272634935678795</v>
       </c>
       <c r="K159" s="16">
-        <v>211.89345899999978</v>
+        <v>548.16022299999941</v>
       </c>
     </row>
     <row r="160" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="79"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16"/>
       <c r="F160" s="16">
-        <v>1122.3362060000002</v>
+        <v>2262.8280100000002</v>
       </c>
       <c r="G160" s="16">
-        <v>12.682092042634077</v>
+        <v>12.699321429048856</v>
       </c>
       <c r="H160" s="16">
-        <v>1168.6759589999999</v>
+        <v>2417.5393779999995</v>
       </c>
       <c r="I160" s="16">
-        <v>12.805127330347007</v>
+        <v>12.628279020733451</v>
       </c>
       <c r="J160" s="16">
-        <v>4.1288655531442187</v>
+        <v>6.8370802958197112</v>
       </c>
       <c r="K160" s="16">
-        <v>46.339752999999746</v>
+        <v>154.71136799999931</v>
       </c>
     </row>
     <row r="161" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="79"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16"/>
       <c r="F161" s="16">
-        <v>981.15960400000006</v>
+        <v>1979.9952539999999</v>
       </c>
       <c r="G161" s="16">
-        <v>11.086835067710897</v>
+        <v>11.112022675791975</v>
       </c>
       <c r="H161" s="16">
-        <v>1033.9722399999998</v>
+        <v>2147.1933360000003</v>
       </c>
       <c r="I161" s="16">
-        <v>11.329185038231897</v>
+        <v>11.216097162768731</v>
       </c>
       <c r="J161" s="16">
-        <v>5.3826753348479448</v>
+        <v>8.4443678166513596</v>
       </c>
       <c r="K161" s="16">
-        <v>52.81263599999977</v>
+        <v>167.19808200000034</v>
       </c>
     </row>
     <row r="162" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="79"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16"/>
       <c r="F162" s="16">
-        <v>818.01625799999999</v>
+        <v>1652.8244359999999</v>
       </c>
       <c r="G162" s="16">
-        <v>9.243359895962497</v>
+        <v>9.2758922400604309</v>
       </c>
       <c r="H162" s="16">
-        <v>837.36344599999995</v>
+        <v>1777.9268390000002</v>
       </c>
       <c r="I162" s="16">
-        <v>9.1749517607798676</v>
+        <v>9.2871935843779472</v>
       </c>
       <c r="J162" s="16">
-        <v>2.3651348993114949</v>
+        <v>7.5690073473720307</v>
       </c>
       <c r="K162" s="16">
-        <v>19.34718799999996</v>
+        <v>125.10240300000032</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="79"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16"/>
       <c r="F163" s="16">
-        <v>659.30324300000007</v>
+        <v>1371.4465730000002</v>
       </c>
       <c r="G163" s="16">
-        <v>7.449946252320351</v>
+        <v>7.6967585589036966</v>
       </c>
       <c r="H163" s="16">
-        <v>696.648549</v>
+        <v>1409.7936070000001</v>
       </c>
       <c r="I163" s="16">
-        <v>7.6331452749996087</v>
+        <v>7.3642097385692491</v>
       </c>
       <c r="J163" s="16">
-        <v>5.664359518401449</v>
+        <v>2.7961011938012907</v>
       </c>
       <c r="K163" s="16">
-        <v>37.345305999999937</v>
+        <v>38.347033999999894</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="15" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="79"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16"/>
       <c r="F164" s="16">
-        <v>560.84197199999994</v>
+        <v>1089.0656529999999</v>
       </c>
       <c r="G164" s="16">
-        <v>6.3373608302505406</v>
+        <v>6.1119955752995931</v>
       </c>
       <c r="H164" s="16">
-        <v>538.82570200000009</v>
+        <v>1300.089432</v>
       </c>
       <c r="I164" s="16">
-        <v>5.9038877884315344</v>
+        <v>6.7911580876855009</v>
       </c>
       <c r="J164" s="16">
-        <v>-3.9255746001834275</v>
+        <v>19.376589319358519</v>
       </c>
       <c r="K164" s="16">
-        <v>-22.016269999999849</v>
+        <v>211.0237790000001</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="79"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16"/>
       <c r="F165" s="16">
-        <v>648.15444300000001</v>
+        <v>1136.2425539999999</v>
       </c>
       <c r="G165" s="16">
-        <v>7.3239678627709015</v>
+        <v>6.3767592370440038</v>
       </c>
       <c r="H165" s="16">
-        <v>526.27481699999998</v>
+        <v>1139.259869</v>
       </c>
       <c r="I165" s="16">
-        <v>5.7663683337906928</v>
+        <v>5.9510474302008429</v>
       </c>
       <c r="J165" s="16">
-        <v>-18.804102527767448</v>
+        <v>0.26555201522579597</v>
       </c>
       <c r="K165" s="16">
-        <v>-121.87962600000003</v>
+        <v>3.0173150000000533</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="79"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16"/>
       <c r="F166" s="16">
-        <v>381.75785999999999</v>
+        <v>756.1246440000001</v>
       </c>
       <c r="G166" s="16">
-        <v>4.3137593642942793</v>
+        <v>4.2434819845548661</v>
       </c>
       <c r="H166" s="16">
-        <v>393.87751000000003</v>
+        <v>820.06497000000013</v>
       </c>
       <c r="I166" s="16">
-        <v>4.3156972891148753</v>
+        <v>4.2836982721070749</v>
       </c>
       <c r="J166" s="16">
-        <v>3.1746956041717218</v>
+        <v>8.4563208602416644</v>
       </c>
       <c r="K166" s="16">
-        <v>12.119650000000036</v>
+        <v>63.940326000000027</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="79"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16"/>
       <c r="F167" s="16">
-        <v>223.47310600000003</v>
+        <v>459.55516999999998</v>
       </c>
       <c r="G167" s="16">
-        <v>2.5251849527745893</v>
+        <v>2.5790907627182809</v>
       </c>
       <c r="H167" s="16">
-        <v>234.79314499999998</v>
+        <v>483.81473899999997</v>
       </c>
       <c r="I167" s="16">
-        <v>2.5726174093546383</v>
+        <v>2.5272587383829292</v>
       </c>
       <c r="J167" s="16">
-        <v>5.0655039448012822</v>
+        <v>5.2789241822695629</v>
       </c>
       <c r="K167" s="16">
-        <v>11.320038999999952</v>
+        <v>24.259568999999999</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="79"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16"/>
       <c r="F168" s="16">
-        <v>215.61488500000002</v>
+        <v>437.18305300000009</v>
       </c>
       <c r="G168" s="16">
-        <v>2.4363892055817375</v>
+        <v>2.4535351731746959</v>
       </c>
       <c r="H168" s="16">
-        <v>204.14747700000001</v>
+        <v>421.83158700000007</v>
       </c>
       <c r="I168" s="16">
-        <v>2.2368342713158245</v>
+        <v>2.2034830244633974</v>
       </c>
       <c r="J168" s="16">
-        <v>-5.3184676929888237</v>
+        <v>-3.5114503855207793</v>
       </c>
       <c r="K168" s="16">
-        <v>-11.467408000000006</v>
+        <v>-15.351466000000016</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="79"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16"/>
       <c r="F169" s="16">
-        <v>180.89110300000004</v>
+        <v>365.76617399999998</v>
       </c>
       <c r="G169" s="16">
-        <v>2.0440199698410169</v>
+        <v>2.0527332130290414</v>
       </c>
       <c r="H169" s="16">
-        <v>199.05608699999999</v>
+        <v>416.19990999999993</v>
       </c>
       <c r="I169" s="16">
-        <v>2.1810481513598345</v>
+        <v>2.1740653491370563</v>
       </c>
       <c r="J169" s="16">
-        <v>10.041944406740635</v>
+        <v>13.78851834450934</v>
       </c>
       <c r="K169" s="16">
-        <v>18.164983999999947</v>
+        <v>50.433735999999953</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="79"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16"/>
       <c r="F170" s="16">
-        <v>161.9778</v>
+        <v>330.66287499999999</v>
       </c>
       <c r="G170" s="16">
-        <v>1.830304820856304</v>
+        <v>1.8557283698633389</v>
       </c>
       <c r="H170" s="16">
-        <v>156.11809200000005</v>
+        <v>320.97153600000001</v>
       </c>
       <c r="I170" s="16">
-        <v>1.7105785664842528</v>
+        <v>1.6766296140643022</v>
       </c>
       <c r="J170" s="16">
-        <v>-3.6175994488133281</v>
+        <v>-2.9308820955482142</v>
       </c>
       <c r="K170" s="16">
-        <v>-5.8597079999999551</v>
+        <v>-9.6913389999999708</v>
       </c>
     </row>
     <row r="171" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="79"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16"/>
       <c r="F171" s="16">
-        <v>99.27619</v>
+        <v>198.75332100000006</v>
       </c>
       <c r="G171" s="16">
-        <v>1.1217937837978191</v>
+        <v>1.1154326786285127</v>
       </c>
       <c r="H171" s="16">
-        <v>94.179421000000005</v>
+        <v>191.97727700000002</v>
       </c>
       <c r="I171" s="16">
-        <v>1.0319194713608009</v>
+        <v>1.0028141182139767</v>
       </c>
       <c r="J171" s="16">
-        <v>-5.1339288907037979</v>
+        <v>-3.4092733474375705</v>
       </c>
       <c r="K171" s="16">
-        <v>-5.0967689999999948</v>
+        <v>-6.7760440000000415</v>
       </c>
     </row>
     <row r="172" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="79"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16"/>
       <c r="F172" s="16">
-        <v>85.002624999999995</v>
+        <v>168.03455300000002</v>
       </c>
       <c r="G172" s="16">
-        <v>0.96050640472299642</v>
+        <v>0.94303446408794711</v>
       </c>
       <c r="H172" s="16">
-        <v>86.231065999999998</v>
+        <v>173.72473600000001</v>
       </c>
       <c r="I172" s="16">
-        <v>0.9448297207263392</v>
+        <v>0.90746999158549302</v>
       </c>
       <c r="J172" s="16">
-        <v>1.4451800753212076</v>
+        <v>3.3863172177450851</v>
       </c>
       <c r="K172" s="16">
-        <v>1.2284410000000037</v>
+        <v>5.6901829999999904</v>
       </c>
     </row>
     <row r="173" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="79"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16"/>
       <c r="F173" s="16">
-        <v>75.271365000000003</v>
+        <v>141.066056</v>
       </c>
       <c r="G173" s="16">
-        <v>0.85054582931694633</v>
+        <v>0.79168331837655048</v>
       </c>
       <c r="H173" s="16">
-        <v>81.727223000000009</v>
+        <v>164.96012899999999</v>
       </c>
       <c r="I173" s="16">
-        <v>0.89548132552170068</v>
+        <v>0.86168711677058962</v>
       </c>
       <c r="J173" s="16">
-        <v>8.5767781678995814</v>
+        <v>16.938215810045751</v>
       </c>
       <c r="K173" s="16">
-        <v>6.4558580000000063</v>
+        <v>23.894072999999992</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="79"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16"/>
       <c r="F174" s="16">
-        <v>309.96261599999997</v>
+        <v>641.74223099999995</v>
       </c>
       <c r="G174" s="16">
-        <v>3.5024927511673285</v>
+        <v>3.6015511696197891</v>
       </c>
       <c r="H174" s="16">
-        <v>275.98276500000003</v>
+        <v>561.20017399999995</v>
       </c>
       <c r="I174" s="16">
-        <v>3.0239301318649234</v>
+        <v>2.9314899472781883</v>
       </c>
       <c r="J174" s="16">
-        <v>-10.962564272589551</v>
+        <v>-12.550530899999318</v>
       </c>
       <c r="K174" s="16">
-        <v>-33.97985099999994</v>
+        <v>-80.542057</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B175" s="96"/>
       <c r="C175" s="97"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17"/>
       <c r="F175" s="17">
-        <v>8849.7718060000007</v>
+        <v>17818.495442000003</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>9126.6250529999998</v>
+        <v>19143.854629999998</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>3.1283659406030915</v>
+        <v>7.4381094201477236</v>
       </c>
       <c r="K175" s="17">
-        <v>276.8532469999991</v>
+        <v>1325.3591879999949</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="80"/>
       <c r="F176" s="80"/>
       <c r="G176" s="80"/>
       <c r="H176" s="80"/>
       <c r="I176" s="80"/>
     </row>
     <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E177" s="80"/>
       <c r="F177" s="80"/>
       <c r="G177" s="80"/>
       <c r="H177" s="80"/>
       <c r="I177" s="80"/>
     </row>
     <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4" t="s">
         <v>50</v>
       </c>
       <c r="E178" s="81"/>
       <c r="F178" s="82"/>
       <c r="G178" s="81"/>
       <c r="H178" s="82"/>
       <c r="I178" s="81"/>
     </row>
     <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="46"/>
     </row>
     <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="46"/>
     </row>
     <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="2" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B181" s="37"/>
       <c r="C181" s="37"/>
       <c r="D181" s="37"/>
       <c r="E181" s="37"/>
       <c r="F181" s="37"/>
       <c r="G181" s="37"/>
       <c r="H181" s="37"/>
       <c r="I181" s="37"/>
       <c r="J181" s="37"/>
       <c r="K181" s="37"/>
     </row>
     <row r="182" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="23"/>
       <c r="B182" s="23"/>
       <c r="C182" s="23"/>
       <c r="D182" s="23"/>
       <c r="E182" s="23"/>
       <c r="F182" s="23"/>
       <c r="G182" s="13">
         <v>2024</v>
       </c>
       <c r="H182" s="13">
         <v>2025</v>
       </c>
       <c r="I182" s="13" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="J182" s="13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="K182" s="13" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
     </row>
     <row r="183" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="3" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5"/>
       <c r="D183" s="37"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="16">
         <v>1707.6016319999999</v>
       </c>
       <c r="H183" s="16">
-        <v>1660.1710539999999</v>
+        <v>1629.4119069999999</v>
       </c>
       <c r="I183" s="16">
-        <v>8.0445869125322087</v>
+        <v>7.9785879542648281</v>
       </c>
       <c r="J183" s="16">
-        <v>-2.7776137660660174</v>
+        <v>-4.5789207233552212</v>
       </c>
       <c r="K183" s="16">
-        <v>-47.430577999999969</v>
+        <v>-78.189724999999953</v>
       </c>
     </row>
     <row r="184" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="3" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5"/>
       <c r="D184" s="37"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="16">
         <v>401.65885300000002</v>
       </c>
       <c r="H184" s="16">
-        <v>477.82511299999999</v>
+        <v>477.27837300000004</v>
       </c>
       <c r="I184" s="16">
-        <v>2.3153672275260764</v>
+        <v>2.3370440962715491</v>
       </c>
       <c r="J184" s="16">
-        <v>18.962923244716819</v>
+        <v>18.826802754426033</v>
       </c>
       <c r="K184" s="16">
-        <v>76.166259999999966</v>
+        <v>75.619520000000023</v>
       </c>
     </row>
     <row r="185" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="3" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5"/>
       <c r="D185" s="37"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="16">
-        <v>756.91287199999999</v>
+        <v>529.21844900000008</v>
       </c>
       <c r="H185" s="16">
-        <v>396.932233</v>
+        <v>385.74332799999996</v>
       </c>
       <c r="I185" s="16">
-        <v>1.9233896646134303</v>
+        <v>1.8888330550408985</v>
       </c>
       <c r="J185" s="16">
-        <v>-47.559058950711041</v>
+        <v>-27.110755732553855</v>
       </c>
       <c r="K185" s="16">
-        <v>-359.980639</v>
+        <v>-143.47512100000012</v>
       </c>
     </row>
     <row r="186" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="3" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5"/>
       <c r="D186" s="37"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="16">
         <v>357.16051299999998</v>
       </c>
       <c r="H186" s="16">
-        <v>396.45232699999997</v>
+        <v>378.91365400000001</v>
       </c>
       <c r="I186" s="16">
-        <v>1.9210642141620784</v>
+        <v>1.8553908330503386</v>
       </c>
       <c r="J186" s="16">
-        <v>11.001164062052959</v>
+        <v>6.0905783837307981</v>
       </c>
       <c r="K186" s="16">
-        <v>39.291813999999988</v>
+        <v>21.753141000000028</v>
       </c>
     </row>
     <row r="187" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="3" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="37"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="16">
-        <v>529.21844900000008</v>
+        <v>756.91287199999999</v>
       </c>
       <c r="H187" s="16">
-        <v>391.35129599999999</v>
+        <v>377.71601299999998</v>
       </c>
       <c r="I187" s="16">
-        <v>1.8963464676839972</v>
+        <v>1.8495264570659218</v>
       </c>
       <c r="J187" s="16">
-        <v>-26.051085947685859</v>
+        <v>-50.097821430628287</v>
       </c>
       <c r="K187" s="16">
-        <v>-137.86715300000009</v>
+        <v>-379.19685900000002</v>
       </c>
     </row>
     <row r="188" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="3" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="37"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="16">
         <v>237.651286</v>
       </c>
       <c r="H188" s="16">
-        <v>361.62864399999995</v>
+        <v>354.33833299999998</v>
       </c>
       <c r="I188" s="16">
-        <v>1.7523212741903211</v>
+        <v>1.7350551712938227</v>
       </c>
       <c r="J188" s="16">
-        <v>52.167762306996288</v>
+        <v>49.100111749447876</v>
       </c>
       <c r="K188" s="16">
-        <v>123.97735799999995</v>
+        <v>116.68704699999998</v>
       </c>
     </row>
     <row r="189" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="3" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5"/>
       <c r="D189" s="37"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="16">
         <v>340.69895299999996</v>
       </c>
       <c r="H189" s="16">
-        <v>350.60596100000004</v>
+        <v>348.20037500000001</v>
       </c>
       <c r="I189" s="16">
-        <v>1.698909349443686</v>
+        <v>1.7050000099486788</v>
       </c>
       <c r="J189" s="16">
-        <v>2.9078480907454027</v>
+        <v>2.2017743036621686</v>
       </c>
       <c r="K189" s="16">
-        <v>9.9070080000000758</v>
+        <v>7.5014220000000478</v>
       </c>
     </row>
     <row r="190" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="3" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5"/>
       <c r="D190" s="37"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="16">
         <v>327.93618400000003</v>
       </c>
       <c r="H190" s="16">
-        <v>343.17057</v>
+        <v>336.16735199999999</v>
       </c>
       <c r="I190" s="16">
-        <v>1.6628801408967453</v>
+        <v>1.6460790385548005</v>
       </c>
       <c r="J190" s="16">
-        <v>4.6455337176211007</v>
+        <v>2.509990785280336</v>
       </c>
       <c r="K190" s="16">
-        <v>15.234385999999972</v>
+        <v>8.2311679999999683</v>
       </c>
     </row>
     <row r="191" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="3" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="37"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="16">
         <v>254.76790100000002</v>
       </c>
       <c r="H191" s="16">
-        <v>291.04163</v>
+        <v>285.08059900000001</v>
       </c>
       <c r="I191" s="16">
-        <v>1.4102822007761866</v>
+        <v>1.3959273424997758</v>
       </c>
       <c r="J191" s="16">
-        <v>14.237951036068697</v>
+        <v>11.898162162901354</v>
       </c>
       <c r="K191" s="16">
-        <v>36.273728999999975</v>
+        <v>30.312697999999983</v>
       </c>
     </row>
     <row r="192" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="3" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5"/>
       <c r="D192" s="37"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="16">
         <v>442.025441</v>
       </c>
       <c r="H192" s="16">
-        <v>260.80498899999998</v>
+        <v>260.80498599999999</v>
       </c>
       <c r="I192" s="16">
-        <v>1.2637664029724172</v>
+        <v>1.2770592327037704</v>
       </c>
       <c r="J192" s="16">
-        <v>-40.997742480618896</v>
+        <v>-40.997743159312861</v>
       </c>
       <c r="K192" s="16">
-        <v>-181.22045200000002</v>
+        <v>-181.22045500000002</v>
       </c>
     </row>
     <row r="193" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="98" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B193" s="96"/>
       <c r="C193" s="96"/>
       <c r="D193" s="99"/>
       <c r="E193" s="99"/>
       <c r="F193" s="99"/>
       <c r="G193" s="17">
         <v>5355.6320839999989</v>
       </c>
       <c r="H193" s="17">
-        <v>4929.9838169999994</v>
+        <v>4833.6549199999999</v>
       </c>
       <c r="I193" s="17">
-        <v>23.888913854797146</v>
+        <v>23.668503190694384</v>
       </c>
       <c r="J193" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K193" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="46"/>
     </row>
     <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="46"/>
     </row>
     <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="46"/>
     </row>
     <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="2" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B199" s="37"/>
       <c r="C199" s="37"/>
       <c r="D199" s="37"/>
       <c r="E199" s="37"/>
       <c r="F199" s="37"/>
       <c r="G199" s="37"/>
       <c r="H199" s="37"/>
       <c r="I199" s="37"/>
       <c r="J199" s="37"/>
       <c r="K199" s="37"/>
     </row>
     <row r="200" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="23"/>
       <c r="B200" s="23"/>
       <c r="C200" s="23"/>
       <c r="D200" s="23"/>
       <c r="E200" s="23"/>
       <c r="F200" s="23"/>
       <c r="G200" s="13">
         <v>2024</v>
       </c>
       <c r="H200" s="13">
         <v>2025</v>
       </c>
       <c r="I200" s="13" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="J200" s="13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="K200" s="13" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
     </row>
     <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="3" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B201" s="5"/>
       <c r="C201" s="5"/>
       <c r="D201" s="37"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="16">
         <v>1978.9088940000001</v>
       </c>
       <c r="H201" s="16">
-        <v>1999.097436</v>
+        <v>2036.1215900000002</v>
       </c>
       <c r="I201" s="16">
-        <v>5.4592625270709885</v>
+        <v>5.533974020013237</v>
       </c>
       <c r="J201" s="16">
-        <v>1.0201855204760057</v>
+        <v>2.8911232939256295</v>
       </c>
       <c r="K201" s="16">
-        <v>20.18854199999987</v>
+        <v>57.212696000000051</v>
       </c>
     </row>
     <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="3" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B202" s="5"/>
       <c r="C202" s="5"/>
       <c r="D202" s="37"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="16">
         <v>1228.231937</v>
       </c>
       <c r="H202" s="16">
-        <v>1276.004927</v>
+        <v>1270.5630200000001</v>
       </c>
       <c r="I202" s="16">
-        <v>3.4845954763802975</v>
+        <v>3.4532627019929389</v>
       </c>
       <c r="J202" s="16">
-        <v>3.8895739933849267</v>
+        <v>3.4465056415480615</v>
       </c>
       <c r="K202" s="16">
-        <v>47.772989999999936</v>
+        <v>42.331083000000035</v>
       </c>
     </row>
     <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="3" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5"/>
       <c r="D203" s="37"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="16">
         <v>1241.8360149999999</v>
       </c>
       <c r="H203" s="16">
-        <v>1100.950241</v>
+        <v>1108.6052080000002</v>
       </c>
       <c r="I203" s="16">
-        <v>3.0065449970699047</v>
+        <v>3.0130776323251758</v>
       </c>
       <c r="J203" s="16">
-        <v>-11.344957973376209</v>
+        <v>-10.728534636676624</v>
       </c>
       <c r="K203" s="16">
-        <v>-140.88577399999986</v>
+        <v>-133.23080699999969</v>
       </c>
     </row>
     <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="3" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="37"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="16">
         <v>1034.3269499999999</v>
       </c>
       <c r="H204" s="16">
         <v>912.4030600000001</v>
       </c>
       <c r="I204" s="16">
-        <v>2.491648353573749</v>
+        <v>2.4798198961293756</v>
       </c>
       <c r="J204" s="16">
         <v>-11.787751445517282</v>
       </c>
       <c r="K204" s="16">
         <v>-121.9238899999998</v>
       </c>
     </row>
     <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="3" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="37"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="16">
         <v>566.45258100000001</v>
       </c>
       <c r="H205" s="16">
-        <v>548.87334999999996</v>
+        <v>544.09758999999997</v>
       </c>
       <c r="I205" s="16">
-        <v>1.4988982816958196</v>
+        <v>1.4788026128694083</v>
       </c>
       <c r="J205" s="16">
-        <v>-3.1033896904426057</v>
+        <v>-3.9464893884912922</v>
       </c>
       <c r="K205" s="16">
-        <v>-17.57923100000005</v>
+        <v>-22.354991000000041</v>
       </c>
     </row>
     <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="3" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5"/>
       <c r="D206" s="37"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="16">
-        <v>403.72934299999997</v>
+        <v>391.94421</v>
       </c>
       <c r="H206" s="16">
-        <v>491.78124500000001</v>
+        <v>489.99193600000001</v>
       </c>
       <c r="I206" s="16">
-        <v>1.3429875272696898</v>
+        <v>1.3317488784350981</v>
       </c>
       <c r="J206" s="16">
-        <v>21.809636462316799</v>
+        <v>25.015735275181132</v>
       </c>
       <c r="K206" s="16">
-        <v>88.051902000000041</v>
+        <v>98.047726000000011</v>
       </c>
     </row>
     <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="3" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5"/>
       <c r="D207" s="37"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="16">
-        <v>391.94421</v>
+        <v>403.72934299999997</v>
       </c>
       <c r="H207" s="16">
-        <v>491.36115999999998</v>
+        <v>483.29374300000001</v>
       </c>
       <c r="I207" s="16">
-        <v>1.3418403324119577</v>
+        <v>1.3135438624748113</v>
       </c>
       <c r="J207" s="16">
-        <v>25.365076830705057</v>
+        <v>19.707361225909221</v>
       </c>
       <c r="K207" s="16">
-        <v>99.416949999999986</v>
+        <v>79.564400000000035</v>
       </c>
     </row>
     <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="3" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="37"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="16">
         <v>431.025081</v>
       </c>
       <c r="H208" s="16">
-        <v>475.47912600000001</v>
+        <v>468.12089100000003</v>
       </c>
       <c r="I208" s="16">
-        <v>1.2984686630233189</v>
+        <v>1.2723055743539602</v>
       </c>
       <c r="J208" s="16">
-        <v>10.313563400269974</v>
+        <v>8.6064156438265424</v>
       </c>
       <c r="K208" s="16">
-        <v>44.454045000000008</v>
+        <v>37.095810000000029</v>
       </c>
     </row>
     <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="3" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5"/>
       <c r="D209" s="37"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="16">
         <v>524.07901600000002</v>
       </c>
       <c r="H209" s="16">
-        <v>396.04970700000001</v>
+        <v>383.068601</v>
       </c>
       <c r="I209" s="16">
-        <v>1.0815577496856661</v>
+        <v>1.0411419908458497</v>
       </c>
       <c r="J209" s="16">
-        <v>-24.429390433750932</v>
+        <v>-26.906327232151579</v>
       </c>
       <c r="K209" s="16">
-        <v>-128.02930900000001</v>
+        <v>-141.01041500000002</v>
       </c>
     </row>
     <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="3" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5"/>
       <c r="D210" s="37"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="16">
         <v>359.98658899999998</v>
       </c>
       <c r="H210" s="16">
-        <v>368.51638700000001</v>
+        <v>363.755809</v>
       </c>
       <c r="I210" s="16">
-        <v>1.0063680068472112</v>
+        <v>0.98865176152613621</v>
       </c>
       <c r="J210" s="16">
-        <v>2.3694766029186796</v>
+        <v>1.0470445608739105</v>
       </c>
       <c r="K210" s="16">
-        <v>8.529798000000028</v>
+        <v>3.7692200000000184</v>
       </c>
     </row>
     <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="98" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B211" s="96"/>
       <c r="C211" s="96"/>
       <c r="D211" s="99"/>
       <c r="E211" s="99"/>
       <c r="F211" s="99"/>
       <c r="G211" s="17">
         <v>8160.5206159999989</v>
       </c>
       <c r="H211" s="17">
-        <v>8060.5166390000013</v>
+        <v>8060.0214480000004</v>
       </c>
       <c r="I211" s="17">
-        <v>22.012171915028606</v>
+        <v>21.906328930965991</v>
       </c>
       <c r="J211" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K211" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="46"/>
     </row>
     <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="2" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B215" s="37"/>
       <c r="C215" s="37"/>
       <c r="D215" s="37"/>
       <c r="E215" s="37"/>
       <c r="F215" s="37"/>
       <c r="G215" s="37"/>
       <c r="H215" s="37"/>
       <c r="I215" s="37"/>
       <c r="J215" s="37"/>
       <c r="K215" s="37"/>
     </row>
     <row r="216" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="23"/>
       <c r="B216" s="23"/>
       <c r="C216" s="23"/>
       <c r="D216" s="23"/>
       <c r="E216" s="23"/>
       <c r="F216" s="23"/>
       <c r="G216" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="H216" s="13" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="I216" s="13" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="J216" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="K216" s="13" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
     </row>
     <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="3" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="37"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>468.39786400000003</v>
+        <v>917.41018799999995</v>
       </c>
       <c r="H217" s="16">
-        <v>400.74576100000002</v>
+        <v>811.60109699999998</v>
       </c>
       <c r="I217" s="16">
-        <v>7.7912655356953113</v>
+        <v>7.4919523497010712</v>
       </c>
       <c r="J217" s="16">
-        <v>-14.443298784983361</v>
+        <v>-11.533454978374404</v>
       </c>
       <c r="K217" s="16">
-        <v>-67.652103000000011</v>
+        <v>-105.80909099999997</v>
       </c>
     </row>
     <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="3" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="37"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>63.528290999999996</v>
+        <v>145.72662599999998</v>
       </c>
       <c r="H218" s="16">
-        <v>131.43221299999999</v>
+        <v>271.21935300000001</v>
       </c>
       <c r="I218" s="16">
-        <v>2.555294081893146</v>
+        <v>2.5036467748795492</v>
       </c>
       <c r="J218" s="16">
-        <v>106.88768882512517</v>
+        <v>86.115166764377051</v>
       </c>
       <c r="K218" s="16">
-        <v>67.903921999999994</v>
+        <v>125.49272700000003</v>
       </c>
     </row>
     <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="3" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="37"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>119.46596000000001</v>
+        <v>253.43710300000001</v>
       </c>
       <c r="H219" s="16">
-        <v>112.929946</v>
+        <v>259.57410599999997</v>
       </c>
       <c r="I219" s="16">
-        <v>2.1955745558534616</v>
+        <v>2.3961486012730888</v>
       </c>
       <c r="J219" s="16">
-        <v>-5.4710262237042322</v>
+        <v>2.4215092925837163</v>
       </c>
       <c r="K219" s="16">
-        <v>-6.5360140000000087</v>
+        <v>6.1370029999999645</v>
       </c>
     </row>
     <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="3" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="37"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>98.220210000000009</v>
+        <v>167.62508400000002</v>
       </c>
       <c r="H220" s="16">
-        <v>94.097296</v>
+        <v>234.87137799999999</v>
       </c>
       <c r="I220" s="16">
-        <v>1.8294317511868083</v>
+        <v>2.168115813037927</v>
       </c>
       <c r="J220" s="16">
-        <v>-4.1976228721156357</v>
+        <v>40.117082954004644</v>
       </c>
       <c r="K220" s="16">
-        <v>-4.1229140000000086</v>
+        <v>67.246293999999978</v>
       </c>
     </row>
     <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="3" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="37"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>95.028005000000007</v>
+        <v>186.55269200000001</v>
       </c>
       <c r="H221" s="16">
-        <v>89.28568700000001</v>
+        <v>195.07786300000001</v>
       </c>
       <c r="I221" s="16">
-        <v>1.7358848518274881</v>
+        <v>1.8007788055977869</v>
       </c>
       <c r="J221" s="16">
-        <v>-6.0427639199623284</v>
+        <v>4.5698461429867763</v>
       </c>
       <c r="K221" s="16">
-        <v>-5.7423179999999974</v>
+        <v>8.5251710000000003</v>
       </c>
     </row>
     <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="3" t="s">
         <v>174</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="37"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>90.155709000000002</v>
+        <v>183.848994</v>
       </c>
       <c r="H222" s="16">
-        <v>88.765312999999992</v>
+        <v>189.33669800000001</v>
       </c>
       <c r="I222" s="16">
-        <v>1.725767784084201</v>
+        <v>1.7477816684934102</v>
       </c>
       <c r="J222" s="16">
-        <v>-1.542216256099777</v>
+        <v>2.9848974860313935</v>
       </c>
       <c r="K222" s="16">
-        <v>-1.3903960000000097</v>
+        <v>5.4877040000000079</v>
       </c>
     </row>
     <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="3" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="37"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>114.453399</v>
+        <v>178.267495</v>
       </c>
       <c r="H223" s="16">
-        <v>86.126505000000009</v>
+        <v>177.24926199999999</v>
       </c>
       <c r="I223" s="16">
-        <v>1.6744642998641472</v>
+        <v>1.6362016141085634</v>
       </c>
       <c r="J223" s="16">
-        <v>-24.749718442175748</v>
+        <v>-0.57118264886148162</v>
       </c>
       <c r="K223" s="16">
-        <v>-28.326893999999996</v>
+        <v>-1.0182330000000093</v>
       </c>
     </row>
     <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="3" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="37"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>36.553213999999997</v>
+        <v>94.604043000000004</v>
       </c>
       <c r="H224" s="16">
-        <v>62.969096</v>
+        <v>154.85698000000002</v>
       </c>
       <c r="I224" s="16">
-        <v>1.2242398927800249</v>
+        <v>1.4294967311738513</v>
       </c>
       <c r="J224" s="16">
-        <v>72.266920222117818</v>
+        <v>63.689600453967934</v>
       </c>
       <c r="K224" s="16">
-        <v>26.415882000000003</v>
+        <v>60.252937000000017</v>
       </c>
     </row>
     <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="3" t="s">
         <v>175</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="37"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>67.44875900000001</v>
+        <v>191.420185</v>
       </c>
       <c r="H225" s="16">
-        <v>62.279843999999997</v>
+        <v>153.50615299999998</v>
       </c>
       <c r="I225" s="16">
-        <v>1.2108395130988805</v>
+        <v>1.4170271429067844</v>
       </c>
       <c r="J225" s="16">
-        <v>-7.6634693901484709</v>
+        <v>-19.806705337788706</v>
       </c>
       <c r="K225" s="16">
-        <v>-5.1689150000000126</v>
+        <v>-37.91403200000002</v>
       </c>
     </row>
     <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="3" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="37"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>38.480691</v>
+        <v>134.825782</v>
       </c>
       <c r="H226" s="16">
-        <v>58.966122999999996</v>
+        <v>142.45486099999999</v>
       </c>
       <c r="I226" s="16">
-        <v>1.1464144268352487</v>
+        <v>1.3150118137350044</v>
       </c>
       <c r="J226" s="16">
-        <v>53.235613674401009</v>
+        <v>5.6584719085849544</v>
       </c>
       <c r="K226" s="16">
-        <v>20.485431999999996</v>
+        <v>7.6290789999999902</v>
       </c>
     </row>
     <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="98" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B227" s="96"/>
       <c r="C227" s="96"/>
       <c r="D227" s="99"/>
       <c r="E227" s="99"/>
       <c r="F227" s="99"/>
       <c r="G227" s="17">
-        <v>1191.7321020000002</v>
+        <v>2453.7181919999998</v>
       </c>
       <c r="H227" s="17">
-        <v>1187.5977839999998</v>
+        <v>2589.7477509999999</v>
       </c>
       <c r="I227" s="17">
-        <v>23.089176693118716</v>
+        <v>23.906161314907035</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="46"/>
     </row>
     <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="2" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B231" s="37"/>
       <c r="C231" s="37"/>
       <c r="D231" s="37"/>
       <c r="E231" s="37"/>
       <c r="F231" s="37"/>
       <c r="G231" s="37"/>
       <c r="H231" s="37"/>
       <c r="I231" s="37"/>
       <c r="J231" s="37"/>
       <c r="K231" s="37"/>
     </row>
     <row r="232" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="23"/>
       <c r="B232" s="23"/>
       <c r="C232" s="23"/>
       <c r="D232" s="23"/>
       <c r="E232" s="23"/>
       <c r="F232" s="23"/>
       <c r="G232" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="I232" s="13" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="J232" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="K232" s="13" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
     </row>
     <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="3" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="37"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>511.80477100000002</v>
+        <v>1049.3811070000002</v>
       </c>
       <c r="H233" s="16">
-        <v>727.82583599999998</v>
+        <v>1619.168091</v>
       </c>
       <c r="I233" s="16">
-        <v>7.9747533373331407</v>
+        <v>8.4579000535379638</v>
       </c>
       <c r="J233" s="16">
-        <v>42.207708337287066</v>
+        <v>54.297431142906959</v>
       </c>
       <c r="K233" s="16">
-        <v>216.02106499999996</v>
+        <v>569.78698399999985</v>
       </c>
     </row>
     <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="3" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="37"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>326.12913000000003</v>
+        <v>508.96792099999999</v>
       </c>
       <c r="H234" s="16">
-        <v>341.31571100000002</v>
+        <v>744.02955099999997</v>
       </c>
       <c r="I234" s="16">
-        <v>3.7397801379799929</v>
+        <v>3.8865190181398703</v>
       </c>
       <c r="J234" s="16">
-        <v>4.6566159238826623</v>
+        <v>46.183977477040244</v>
       </c>
       <c r="K234" s="16">
-        <v>15.18658099999999</v>
+        <v>235.06162999999998</v>
       </c>
     </row>
     <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="3" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="37"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>292.86951400000004</v>
+        <v>634.47660600000006</v>
       </c>
       <c r="H235" s="16">
-        <v>308.234283</v>
+        <v>684.31843100000003</v>
       </c>
       <c r="I235" s="16">
-        <v>3.3773084925701067</v>
+        <v>3.5746115096779758</v>
       </c>
       <c r="J235" s="16">
-        <v>5.2462848693770034</v>
+        <v>7.8555812032571559</v>
       </c>
       <c r="K235" s="16">
-        <v>15.364768999999967</v>
+        <v>49.841824999999972</v>
       </c>
     </row>
     <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="3" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="37"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
-        <v>128.47284299999998</v>
+        <v>361.83340000000004</v>
       </c>
       <c r="H236" s="16">
-        <v>138.06016099999999</v>
+        <v>326.99359000000004</v>
       </c>
       <c r="I236" s="16">
-        <v>1.5127186687111513</v>
+        <v>1.7080864659699941</v>
       </c>
       <c r="J236" s="16">
-        <v>7.4625249789171484</v>
+        <v>-9.628688230550301</v>
       </c>
       <c r="K236" s="16">
-        <v>9.5873180000000104</v>
+        <v>-34.83981</v>
       </c>
     </row>
     <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="3" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="37"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
-        <v>113.37458199999999</v>
+        <v>237.70254399999999</v>
       </c>
       <c r="H237" s="16">
-        <v>127.658148</v>
+        <v>273.80729700000001</v>
       </c>
       <c r="I237" s="16">
-        <v>1.3987443031642641</v>
+        <v>1.430262098683728</v>
       </c>
       <c r="J237" s="16">
-        <v>12.598561113107355</v>
+        <v>15.189047787389276</v>
       </c>
       <c r="K237" s="16">
-        <v>14.283566000000008</v>
+        <v>36.104753000000017</v>
       </c>
     </row>
     <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="3" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="37"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
-        <v>112.700261</v>
+        <v>222.36086300000002</v>
       </c>
       <c r="H238" s="16">
-        <v>122.79673099999999</v>
+        <v>247.54679300000001</v>
       </c>
       <c r="I238" s="16">
-        <v>1.3454779865163373</v>
+        <v>1.2930875092003351</v>
       </c>
       <c r="J238" s="16">
-        <v>8.9586926511199447</v>
+        <v>11.326602019888716</v>
       </c>
       <c r="K238" s="16">
-        <v>10.096469999999997</v>
+        <v>25.185929999999985</v>
       </c>
     </row>
     <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="3" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="37"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>85.897842999999995</v>
+        <v>225.324713</v>
       </c>
       <c r="H239" s="16">
-        <v>108.844909</v>
+        <v>240.45926900000001</v>
       </c>
       <c r="I239" s="16">
-        <v>1.1926085312798267</v>
+        <v>1.2560650592445499</v>
       </c>
       <c r="J239" s="16">
-        <v>26.714368136112576</v>
+        <v>6.7167758913333238</v>
       </c>
       <c r="K239" s="16">
-        <v>22.947066000000007</v>
+        <v>15.134556000000003</v>
       </c>
     </row>
     <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="37"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
-        <v>83.768106000000003</v>
+        <v>172.78553299999999</v>
       </c>
       <c r="H240" s="16">
-        <v>102.06761</v>
+        <v>227.81706400000002</v>
       </c>
       <c r="I240" s="16">
-        <v>1.1183499859726296</v>
+        <v>1.1900271309153796</v>
       </c>
       <c r="J240" s="16">
-        <v>21.845431243246683</v>
+        <v>31.849617294059009</v>
       </c>
       <c r="K240" s="16">
-        <v>18.299503999999999</v>
+        <v>55.03153100000003</v>
       </c>
     </row>
     <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="3" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="37"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>99.787999999999997</v>
+        <v>167.192837</v>
       </c>
       <c r="H241" s="16">
-        <v>99.794937999999988</v>
+        <v>219.72028899999998</v>
       </c>
       <c r="I241" s="16">
-        <v>1.0934484261210724</v>
+        <v>1.1477327489505702</v>
       </c>
       <c r="J241" s="16">
-        <v>6.952739808384783E-3</v>
+        <v>31.417286136486805</v>
       </c>
       <c r="K241" s="16">
-        <v>6.9379999999910069E-3</v>
+        <v>52.527451999999982</v>
       </c>
     </row>
     <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="3" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="37"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>94.478189999999998</v>
+        <v>189.94757099999998</v>
       </c>
       <c r="H242" s="16">
-        <v>98.913511999999997</v>
+        <v>215.501698</v>
       </c>
       <c r="I242" s="16">
-        <v>1.0837906830355244</v>
+        <v>1.1256964815345551</v>
       </c>
       <c r="J242" s="16">
-        <v>4.6945459052507239</v>
+        <v>13.453252845228553</v>
       </c>
       <c r="K242" s="16">
-        <v>4.4353219999999993</v>
+        <v>25.554127000000022</v>
       </c>
     </row>
     <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="98" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B243" s="96"/>
       <c r="C243" s="96"/>
       <c r="D243" s="99"/>
       <c r="E243" s="99"/>
       <c r="F243" s="99"/>
       <c r="G243" s="17">
-        <v>1849.28324</v>
+        <v>3769.9730950000003</v>
       </c>
       <c r="H243" s="17">
-        <v>2175.5118389999998</v>
+        <v>4799.3620730000002</v>
       </c>
       <c r="I243" s="17">
-        <v>23.836980552684047</v>
+        <v>25.069988075854926</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="46"/>
     </row>
     <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="46"/>
     </row>
     <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B248" s="22"/>
       <c r="C248" s="22"/>
       <c r="D248" s="22"/>
       <c r="E248" s="22"/>
       <c r="F248" s="22"/>
       <c r="G248" s="22"/>
       <c r="H248" s="22"/>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
     </row>
     <row r="249" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="12"/>
       <c r="B249" s="12"/>
       <c r="C249" s="12"/>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
       <c r="E249" s="12">
         <v>2024</v>
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="H249" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="I249" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="J249" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="H249" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K249" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
     </row>
     <row r="250" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B250" s="22"/>
-      <c r="C250" s="127" t="s">
+      <c r="C250" s="137" t="s">
         <v>84</v>
       </c>
       <c r="D250" s="16">
         <v>5.6335251952551753</v>
       </c>
       <c r="E250" s="16">
         <v>8.0363002112532733</v>
       </c>
       <c r="F250" s="16">
-        <v>7.511282364948463</v>
+        <v>7.6020839865011371</v>
       </c>
       <c r="G250" s="16">
-        <v>-5.1387571818832845</v>
+        <v>-5.0925968244594975</v>
       </c>
       <c r="H250" s="16">
-        <v>12.598221705414158</v>
+        <v>12.611917040380781</v>
       </c>
       <c r="I250" s="16">
-        <v>8.687190188315947</v>
+        <v>8.7409114997155068</v>
       </c>
       <c r="J250" s="16">
-        <v>6.0620470753051112</v>
+        <v>5.7681585913776683</v>
       </c>
       <c r="K250" s="16">
-        <v>-30.742295217553796</v>
+        <v>-31.585583535115465</v>
       </c>
     </row>
     <row r="251" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B251" s="22"/>
-      <c r="C251" s="127"/>
+      <c r="C251" s="137"/>
       <c r="D251" s="16">
         <v>32.790094662189915</v>
       </c>
       <c r="E251" s="16">
         <v>29.448116262550656</v>
       </c>
       <c r="F251" s="16">
-        <v>30.015521926441806</v>
+        <v>30.195134513351192</v>
       </c>
       <c r="G251" s="16">
-        <v>3.4473225499840261</v>
+        <v>2.8733847096699945</v>
       </c>
       <c r="H251" s="16">
-        <v>2.4941025511201698</v>
+        <v>2.3516434991975865</v>
       </c>
       <c r="I251" s="16">
-        <v>29.905520149989751</v>
+        <v>30.489329364377827</v>
       </c>
       <c r="J251" s="16">
-        <v>31.301134592115236</v>
+        <v>31.530977374427245</v>
       </c>
       <c r="K251" s="16">
-        <v>3.88117164784193</v>
+        <v>7.2152885398056466</v>
       </c>
     </row>
     <row r="252" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B252" s="22"/>
-      <c r="C252" s="127"/>
+      <c r="C252" s="137"/>
       <c r="D252" s="16">
         <v>25.299247841069921</v>
       </c>
       <c r="E252" s="16">
         <v>22.559115234973333</v>
       </c>
       <c r="F252" s="16">
-        <v>23.110365088144018</v>
+        <v>22.860182569839353</v>
       </c>
       <c r="G252" s="16">
-        <v>3.9718131962534078</v>
+        <v>1.6672815711772153</v>
       </c>
       <c r="H252" s="16">
-        <v>2.4407782064516104</v>
+        <v>1.8683489639094608</v>
       </c>
       <c r="I252" s="16">
-        <v>23.270865894298929</v>
+        <v>22.529705603963247</v>
       </c>
       <c r="J252" s="16">
-        <v>24.689787738065444</v>
+        <v>25.411616951622957</v>
       </c>
       <c r="K252" s="16">
-        <v>5.3011059958594249</v>
+        <v>16.934844127324382</v>
       </c>
     </row>
     <row r="253" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B253" s="22"/>
-      <c r="C253" s="127"/>
+      <c r="C253" s="137"/>
       <c r="D253" s="16">
         <v>36.277132301484997</v>
       </c>
       <c r="E253" s="16">
         <v>39.956468291222748</v>
       </c>
       <c r="F253" s="16">
-        <v>39.362830620465708</v>
+        <v>39.34259893030832</v>
       </c>
       <c r="G253" s="16">
-        <v>-1.6093504552456984E-2</v>
+        <v>-1.2130605459513002</v>
       </c>
       <c r="H253" s="16">
-        <v>6.9452285524097324</v>
+        <v>6.623705204148389</v>
       </c>
       <c r="I253" s="16">
-        <v>38.136423767395378</v>
+        <v>38.240053531943424</v>
       </c>
       <c r="J253" s="16">
-        <v>37.94703059451421</v>
+        <v>37.289247082572139</v>
       </c>
       <c r="K253" s="16">
-        <v>-1.2434402680880892</v>
+        <v>1.0956061520446136</v>
       </c>
     </row>
     <row r="254" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="100" t="s">
         <v>86</v>
       </c>
       <c r="B254" s="101"/>
-      <c r="C254" s="125" t="s">
+      <c r="C254" s="142" t="s">
         <v>85</v>
       </c>
       <c r="D254" s="102">
         <v>87.217848715669021</v>
       </c>
       <c r="E254" s="102">
         <v>86.180296675061811</v>
       </c>
       <c r="F254" s="102">
-        <v>86.698113399233279</v>
+        <v>86.605723297472565</v>
       </c>
       <c r="G254" s="102">
-        <v>1.4917811180181759</v>
+        <v>0.32832911914862389</v>
       </c>
       <c r="H254" s="102">
-        <v>4.7847471600546809</v>
+        <v>4.4831472867916666</v>
       </c>
       <c r="I254" s="102">
-        <v>86.373255285829416</v>
+        <v>86.601194498880801</v>
       </c>
       <c r="J254" s="102">
-        <v>88.863283595677061</v>
+        <v>86.722928667757003</v>
       </c>
       <c r="K254" s="102">
-        <v>-0.75054746732281385</v>
+        <v>3.6733560894357775</v>
       </c>
     </row>
     <row r="255" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B255" s="103"/>
-      <c r="C255" s="126"/>
+      <c r="C255" s="143"/>
       <c r="D255" s="17">
         <v>12.78215128433099</v>
       </c>
       <c r="E255" s="17">
         <v>13.819703324938178</v>
       </c>
       <c r="F255" s="17">
-        <v>13.301886600766727</v>
+        <v>13.394276702527449</v>
       </c>
       <c r="G255" s="17">
-        <v>-2.8945213897537974</v>
+        <v>-3.2378481728309616</v>
       </c>
       <c r="H255" s="17">
-        <v>5.9923015221777787</v>
+        <v>5.8984902770441217</v>
       </c>
       <c r="I255" s="17">
-        <v>13.626744714170581</v>
+        <v>13.398805501119179</v>
       </c>
       <c r="J255" s="17">
-        <v>11.136716404322936</v>
+        <v>13.277071332242995</v>
       </c>
       <c r="K255" s="17">
-        <v>-21.159368996313862</v>
+        <v>2.587231530119233</v>
       </c>
     </row>
     <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D256" s="60"/>
     </row>
     <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="60"/>
     </row>
     <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="4" t="s">
         <v>62</v>
       </c>
       <c r="D258" s="60"/>
     </row>
     <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="20" t="s">
         <v>125</v>
       </c>
       <c r="D259" s="60"/>
     </row>
     <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A260" s="104" t="s">
         <v>88</v>
       </c>
       <c r="D260" s="60"/>
     </row>
     <row r="261" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A261" s="123" t="s">
+      <c r="A261" s="134" t="s">
         <v>89</v>
       </c>
-      <c r="B261" s="123"/>
-[...8 lines deleted...]
-      <c r="K261" s="123"/>
+      <c r="B261" s="134"/>
+      <c r="C261" s="134"/>
+      <c r="D261" s="134"/>
+      <c r="E261" s="134"/>
+      <c r="F261" s="134"/>
+      <c r="G261" s="134"/>
+      <c r="H261" s="134"/>
+      <c r="I261" s="134"/>
+      <c r="J261" s="134"/>
+      <c r="K261" s="134"/>
     </row>
     <row r="262" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A262" s="123" t="s">
+      <c r="A262" s="134" t="s">
         <v>90</v>
       </c>
-      <c r="B262" s="123"/>
-[...8 lines deleted...]
-      <c r="K262" s="123"/>
+      <c r="B262" s="134"/>
+      <c r="C262" s="134"/>
+      <c r="D262" s="134"/>
+      <c r="E262" s="134"/>
+      <c r="F262" s="134"/>
+      <c r="G262" s="134"/>
+      <c r="H262" s="134"/>
+      <c r="I262" s="134"/>
+      <c r="J262" s="134"/>
+      <c r="K262" s="134"/>
     </row>
     <row r="263" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A263" s="123" t="s">
+      <c r="A263" s="134" t="s">
         <v>91</v>
       </c>
-      <c r="B263" s="123"/>
-[...8 lines deleted...]
-      <c r="K263" s="123"/>
+      <c r="B263" s="134"/>
+      <c r="C263" s="134"/>
+      <c r="D263" s="134"/>
+      <c r="E263" s="134"/>
+      <c r="F263" s="134"/>
+      <c r="G263" s="134"/>
+      <c r="H263" s="134"/>
+      <c r="I263" s="134"/>
+      <c r="J263" s="134"/>
+      <c r="K263" s="134"/>
     </row>
     <row r="264" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A264" s="123" t="s">
+      <c r="A264" s="134" t="s">
         <v>92</v>
       </c>
-      <c r="B264" s="123"/>
-[...8 lines deleted...]
-      <c r="K264" s="123"/>
+      <c r="B264" s="134"/>
+      <c r="C264" s="134"/>
+      <c r="D264" s="134"/>
+      <c r="E264" s="134"/>
+      <c r="F264" s="134"/>
+      <c r="G264" s="134"/>
+      <c r="H264" s="134"/>
+      <c r="I264" s="134"/>
+      <c r="J264" s="134"/>
+      <c r="K264" s="134"/>
     </row>
     <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A265" s="46"/>
       <c r="B265" s="46"/>
       <c r="C265" s="46"/>
       <c r="D265" s="46"/>
       <c r="E265" s="46"/>
       <c r="F265" s="46"/>
       <c r="G265" s="46"/>
       <c r="H265" s="46"/>
       <c r="I265" s="46"/>
       <c r="J265" s="46"/>
       <c r="K265" s="46"/>
     </row>
     <row r="266" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A266" s="46"/>
       <c r="B266" s="46"/>
       <c r="C266" s="46"/>
       <c r="D266" s="46"/>
       <c r="E266" s="46"/>
       <c r="F266" s="46"/>
       <c r="G266" s="46"/>
       <c r="H266" s="46"/>
       <c r="I266" s="46"/>
       <c r="J266" s="46"/>
       <c r="K266" s="46"/>
     </row>
     <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A267" s="46"/>
       <c r="B267" s="46"/>
       <c r="C267" s="46"/>
       <c r="D267" s="46"/>
       <c r="E267" s="46"/>
       <c r="F267" s="46"/>
       <c r="G267" s="46"/>
       <c r="H267" s="46"/>
       <c r="I267" s="46"/>
       <c r="J267" s="46"/>
       <c r="K267" s="46"/>
     </row>
     <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A268" s="2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B268" s="22"/>
       <c r="C268" s="22"/>
       <c r="D268" s="22"/>
       <c r="E268" s="22"/>
       <c r="F268" s="22"/>
       <c r="G268" s="22"/>
       <c r="H268" s="22"/>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
     </row>
     <row r="269" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A269" s="12"/>
       <c r="B269" s="12"/>
       <c r="C269" s="12"/>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
       <c r="E269" s="12">
         <v>2024</v>
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="H269" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="I269" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="J269" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="H269" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K269" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
     </row>
     <row r="270" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B270" s="22"/>
-      <c r="C270" s="127" t="s">
+      <c r="C270" s="137" t="s">
         <v>84</v>
       </c>
       <c r="D270" s="16">
         <v>8.6724409486938399</v>
       </c>
       <c r="E270" s="16">
         <v>8.374445943325517</v>
       </c>
       <c r="F270" s="16">
-        <v>8.69867831536056</v>
+        <v>8.6542032253286614</v>
       </c>
       <c r="G270" s="16">
-        <v>8.2927179705154028</v>
+        <v>8.38306806354597</v>
       </c>
       <c r="H270" s="16">
-        <v>8.2063132279476712</v>
+        <v>8.2288756712097566</v>
       </c>
       <c r="I270" s="16">
-        <v>8.3799135811680543</v>
+        <v>8.1749530682269089</v>
       </c>
       <c r="J270" s="16">
-        <v>8.215779200311335</v>
+        <v>8.1066028971838033</v>
       </c>
       <c r="K270" s="16">
-        <v>2.8409586287663333</v>
+        <v>7.4918804770221001</v>
       </c>
     </row>
     <row r="271" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A271" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B271" s="22"/>
-      <c r="C271" s="127"/>
+      <c r="C271" s="137"/>
       <c r="D271" s="16">
         <v>33.437900539025598</v>
       </c>
       <c r="E271" s="16">
         <v>33.829408617410188</v>
       </c>
       <c r="F271" s="16">
-        <v>33.549057010024264</v>
+        <v>33.783729001296905</v>
       </c>
       <c r="G271" s="16">
-        <v>3.392248164655741</v>
+        <v>4.7378401069634615</v>
       </c>
       <c r="H271" s="16">
-        <v>8.2143734691015666</v>
+        <v>8.5647553644417673</v>
       </c>
       <c r="I271" s="16">
-        <v>34.197787634911712</v>
+        <v>34.418121978452987</v>
       </c>
       <c r="J271" s="16">
-        <v>35.771812804960653</v>
+        <v>36.405397315440815</v>
       </c>
       <c r="K271" s="16">
-        <v>9.723546250167372</v>
+        <v>14.657015983466422</v>
       </c>
     </row>
     <row r="272" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A272" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B272" s="22"/>
-      <c r="C272" s="127"/>
+      <c r="C272" s="137"/>
       <c r="D272" s="16">
         <v>24.376926348859008</v>
       </c>
       <c r="E272" s="16">
         <v>22.699580308912051</v>
       </c>
       <c r="F272" s="16">
-        <v>22.274588706141547</v>
+        <v>22.189855634357038</v>
       </c>
       <c r="G272" s="16">
-        <v>2.3043105643310016</v>
+        <v>2.5243640129081406</v>
       </c>
       <c r="H272" s="16">
-        <v>5.7139516878703667</v>
+        <v>5.7707527624966337</v>
       </c>
       <c r="I272" s="16">
-        <v>23.140558341270161</v>
+        <v>22.8059788530506</v>
       </c>
       <c r="J272" s="16">
-        <v>23.001774761325255</v>
+        <v>23.476015478126268</v>
       </c>
       <c r="K272" s="16">
-        <v>4.2664074708520436</v>
+        <v>11.582914023724202</v>
       </c>
     </row>
     <row r="273" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A273" s="15" t="s">
         <v>66</v>
       </c>
       <c r="B273" s="22"/>
-      <c r="C273" s="127"/>
+      <c r="C273" s="137"/>
       <c r="D273" s="16">
         <v>33.512732163421553</v>
       </c>
       <c r="E273" s="16">
         <v>35.096565130352239</v>
       </c>
       <c r="F273" s="16">
-        <v>35.477675968473633</v>
+        <v>35.3722121390174</v>
       </c>
       <c r="G273" s="16">
-        <v>5.3883524617088883</v>
+        <v>5.7031771516709542</v>
       </c>
       <c r="H273" s="16">
-        <v>9.6758356625060937</v>
+        <v>9.7576522184990466</v>
       </c>
       <c r="I273" s="16">
-        <v>34.281740442650069</v>
+        <v>34.60094610026951</v>
       </c>
       <c r="J273" s="16">
-        <v>33.010633233402764</v>
+        <v>32.011984309249115</v>
       </c>
       <c r="K273" s="16">
-        <v>1.0061668476615151</v>
+        <v>0.28746426685929388</v>
       </c>
     </row>
     <row r="274" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A274" s="100" t="s">
         <v>86</v>
       </c>
       <c r="B274" s="101"/>
-      <c r="C274" s="125" t="s">
+      <c r="C274" s="142" t="s">
         <v>77</v>
       </c>
       <c r="D274" s="102">
         <v>87.785461169782792</v>
       </c>
       <c r="E274" s="102">
         <v>89.187648043943184</v>
       </c>
       <c r="F274" s="102">
-        <v>89.450119637506333</v>
+        <v>89.557648820625246</v>
       </c>
       <c r="G274" s="102">
-        <v>4.2562421349049</v>
+        <v>4.8794581127329737</v>
       </c>
       <c r="H274" s="102">
-        <v>8.1246265192837406</v>
+        <v>8.2858505967877925</v>
       </c>
       <c r="I274" s="102">
-        <v>88.914135725682229</v>
+        <v>89.680871160053371</v>
       </c>
       <c r="J274" s="102">
-        <v>90.437713153197521</v>
+        <v>90.482270497683984</v>
       </c>
       <c r="K274" s="102">
-        <v>4.8955095921861469</v>
+        <v>8.3981896313661366</v>
       </c>
     </row>
     <row r="275" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B275" s="103"/>
-      <c r="C275" s="126"/>
+      <c r="C275" s="143"/>
       <c r="D275" s="17">
         <v>12.214538830217213</v>
       </c>
       <c r="E275" s="17">
         <v>10.812351956056808</v>
       </c>
       <c r="F275" s="17">
-        <v>10.549880362493678</v>
+        <v>10.442351179374743</v>
       </c>
       <c r="G275" s="17">
-        <v>1.4269142809969979</v>
+        <v>0.87198873022214152</v>
       </c>
       <c r="H275" s="17">
-        <v>3.7475029564765228</v>
+        <v>3.6053053960392933</v>
       </c>
       <c r="I275" s="17">
-        <v>11.08586427431776</v>
+        <v>10.319128839946638</v>
       </c>
       <c r="J275" s="17">
-        <v>9.5622868468024897</v>
+        <v>9.5177295023160049</v>
       </c>
       <c r="K275" s="17">
-        <v>-11.045003550095254</v>
+        <v>-0.90569857576432211</v>
       </c>
     </row>
     <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A276" s="4" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D276" s="60"/>
     </row>
     <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="60"/>
     </row>
     <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="4" t="s">
         <v>62</v>
       </c>
       <c r="D278" s="60"/>
     </row>
     <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="20" t="s">
         <v>125</v>
       </c>
       <c r="D279" s="60"/>
     </row>
     <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="104" t="s">
         <v>88</v>
       </c>
       <c r="D280" s="60"/>
     </row>
     <row r="281" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A281" s="123" t="s">
+      <c r="A281" s="134" t="s">
         <v>89</v>
       </c>
-      <c r="B281" s="123"/>
-[...8 lines deleted...]
-      <c r="K281" s="123"/>
+      <c r="B281" s="134"/>
+      <c r="C281" s="134"/>
+      <c r="D281" s="134"/>
+      <c r="E281" s="134"/>
+      <c r="F281" s="134"/>
+      <c r="G281" s="134"/>
+      <c r="H281" s="134"/>
+      <c r="I281" s="134"/>
+      <c r="J281" s="134"/>
+      <c r="K281" s="134"/>
     </row>
     <row r="282" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A282" s="123" t="s">
+      <c r="A282" s="134" t="s">
         <v>90</v>
       </c>
-      <c r="B282" s="123"/>
-[...8 lines deleted...]
-      <c r="K282" s="123"/>
+      <c r="B282" s="134"/>
+      <c r="C282" s="134"/>
+      <c r="D282" s="134"/>
+      <c r="E282" s="134"/>
+      <c r="F282" s="134"/>
+      <c r="G282" s="134"/>
+      <c r="H282" s="134"/>
+      <c r="I282" s="134"/>
+      <c r="J282" s="134"/>
+      <c r="K282" s="134"/>
     </row>
     <row r="283" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A283" s="123" t="s">
+      <c r="A283" s="134" t="s">
         <v>91</v>
       </c>
-      <c r="B283" s="123"/>
-[...8 lines deleted...]
-      <c r="K283" s="123"/>
+      <c r="B283" s="134"/>
+      <c r="C283" s="134"/>
+      <c r="D283" s="134"/>
+      <c r="E283" s="134"/>
+      <c r="F283" s="134"/>
+      <c r="G283" s="134"/>
+      <c r="H283" s="134"/>
+      <c r="I283" s="134"/>
+      <c r="J283" s="134"/>
+      <c r="K283" s="134"/>
     </row>
     <row r="284" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A284" s="123" t="s">
+      <c r="A284" s="134" t="s">
         <v>92</v>
       </c>
-      <c r="B284" s="123"/>
-[...8 lines deleted...]
-      <c r="K284" s="123"/>
+      <c r="B284" s="134"/>
+      <c r="C284" s="134"/>
+      <c r="D284" s="134"/>
+      <c r="E284" s="134"/>
+      <c r="F284" s="134"/>
+      <c r="G284" s="134"/>
+      <c r="H284" s="134"/>
+      <c r="I284" s="134"/>
+      <c r="J284" s="134"/>
+      <c r="K284" s="134"/>
     </row>
     <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A285" s="46"/>
       <c r="B285" s="46"/>
       <c r="C285" s="46"/>
       <c r="D285" s="46"/>
       <c r="E285" s="46"/>
       <c r="F285" s="83"/>
       <c r="G285" s="83"/>
       <c r="H285" s="46"/>
       <c r="I285" s="46"/>
       <c r="J285" s="46"/>
       <c r="K285" s="46"/>
     </row>
     <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A286" s="46"/>
       <c r="B286" s="46"/>
       <c r="C286" s="46"/>
       <c r="D286" s="46"/>
       <c r="E286" s="46"/>
       <c r="F286" s="83"/>
       <c r="G286" s="83"/>
       <c r="H286" s="46"/>
       <c r="I286" s="46"/>
       <c r="J286" s="46"/>
       <c r="K286" s="46"/>
     </row>
     <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A287" s="46"/>
       <c r="B287" s="46"/>
       <c r="C287" s="46"/>
       <c r="D287" s="46"/>
       <c r="E287" s="46"/>
       <c r="F287" s="83"/>
       <c r="G287" s="83"/>
       <c r="H287" s="46"/>
       <c r="I287" s="46"/>
       <c r="J287" s="46"/>
       <c r="K287" s="46"/>
     </row>
     <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A288" s="2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B288" s="22"/>
       <c r="C288" s="22"/>
       <c r="D288" s="22"/>
       <c r="E288" s="22"/>
       <c r="F288" s="22"/>
       <c r="G288" s="22"/>
       <c r="H288" s="22"/>
       <c r="I288" s="22"/>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
     </row>
     <row r="289" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A289" s="12"/>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="24"/>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
         <v>2022</v>
       </c>
       <c r="G289" s="12">
         <v>2023</v>
       </c>
       <c r="H289" s="12">
         <v>2024</v>
       </c>
       <c r="I289" s="12">
         <v>2025</v>
       </c>
       <c r="J289" s="13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="K289" s="13" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
     </row>
     <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B290" s="105"/>
       <c r="C290" s="105"/>
-      <c r="D290" s="131" t="s">
+      <c r="D290" s="123" t="s">
         <v>58</v>
       </c>
       <c r="E290" s="106">
         <v>0.1937417252344357</v>
       </c>
       <c r="F290" s="106">
         <v>0.21283799880824372</v>
       </c>
       <c r="G290" s="106">
         <v>0.22550112199447914</v>
       </c>
       <c r="H290" s="106">
         <v>0.35950335760297542</v>
       </c>
       <c r="I290" s="106">
-        <v>0.20428460424508599</v>
+        <v>0.20495063127557392</v>
       </c>
       <c r="J290" s="107">
-        <v>-42.732248692596869</v>
+        <v>-42.50040437251279</v>
       </c>
       <c r="K290" s="107">
-        <v>6.3131967550563939</v>
+        <v>6.4206340936978856</v>
       </c>
     </row>
     <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B291" s="22"/>
       <c r="C291" s="22"/>
-      <c r="D291" s="132"/>
+      <c r="D291" s="138"/>
       <c r="E291" s="60">
         <v>0.41919471132125335</v>
       </c>
       <c r="F291" s="60">
         <v>0.41310033816937619</v>
       </c>
       <c r="G291" s="60">
         <v>0.82113224272256302</v>
       </c>
       <c r="H291" s="60">
         <v>1.0821109010285133</v>
       </c>
       <c r="I291" s="60">
-        <v>0.58079543665532318</v>
+        <v>0.58110110557473493</v>
       </c>
       <c r="J291" s="16">
-        <v>-45.908519680401604</v>
+        <v>-45.837536344535472</v>
       </c>
       <c r="K291" s="16">
-        <v>13.82454126128334</v>
+        <v>13.861865404530672</v>
       </c>
     </row>
     <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B292" s="22"/>
       <c r="C292" s="22"/>
-      <c r="D292" s="132"/>
+      <c r="D292" s="138"/>
       <c r="E292" s="60">
         <v>6.8682428382186318</v>
       </c>
       <c r="F292" s="60">
         <v>6.593061244831512</v>
       </c>
       <c r="G292" s="60">
         <v>3.6987475442024227</v>
       </c>
       <c r="H292" s="60">
         <v>3.4782657325254047</v>
       </c>
       <c r="I292" s="60">
-        <v>3.1970447792664101</v>
+        <v>3.2019746457677294</v>
       </c>
       <c r="J292" s="16">
-        <v>-7.3674958303553195</v>
+        <v>-7.1517737394712748</v>
       </c>
       <c r="K292" s="16">
-        <v>-13.341767296066509</v>
+        <v>-13.291358986520619</v>
       </c>
     </row>
     <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A293" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B293" s="22"/>
       <c r="C293" s="22"/>
-      <c r="D293" s="132"/>
+      <c r="D293" s="138"/>
       <c r="E293" s="60">
         <v>85.66167132441366</v>
       </c>
       <c r="F293" s="60">
         <v>84.062006806116912</v>
       </c>
       <c r="G293" s="60">
         <v>86.664030185228953</v>
       </c>
       <c r="H293" s="60">
         <v>85.765040814547817</v>
       </c>
       <c r="I293" s="60">
-        <v>85.456379373585548</v>
+        <v>85.784798803939054</v>
       </c>
       <c r="J293" s="16">
-        <v>0.41801530445754803</v>
+        <v>0.88312330939714412</v>
       </c>
       <c r="K293" s="16">
-        <v>4.8512336930994993</v>
+        <v>4.9724337404872143</v>
       </c>
     </row>
     <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B294" s="73"/>
       <c r="C294" s="73"/>
-      <c r="D294" s="133"/>
+      <c r="D294" s="139"/>
       <c r="E294" s="108">
-        <v>6.8571494008120233</v>
+        <v>6.857149400812018</v>
       </c>
       <c r="F294" s="108">
         <v>8.7189936120739713</v>
       </c>
       <c r="G294" s="108">
-        <v>8.5905889058515932</v>
+        <v>8.5905889058516074</v>
       </c>
       <c r="H294" s="108">
-        <v>9.3150791942952811</v>
+        <v>9.3150791942952864</v>
       </c>
       <c r="I294" s="108">
-        <v>10.561495806247642</v>
+        <v>10.227174813442916</v>
       </c>
       <c r="J294" s="17">
-        <v>14.265815373343289</v>
+        <v>10.735688164653077</v>
       </c>
       <c r="K294" s="17">
-        <v>16.877123180027343</v>
+        <v>15.963772374889839</v>
       </c>
     </row>
     <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A295" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F295" s="60"/>
       <c r="G295" s="60"/>
       <c r="H295" s="60"/>
       <c r="I295" s="60"/>
       <c r="J295" s="60"/>
       <c r="K295" s="60"/>
     </row>
     <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A296" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B296" s="84"/>
       <c r="C296" s="84"/>
       <c r="D296" s="84"/>
       <c r="E296" s="84"/>
       <c r="F296" s="84"/>
       <c r="G296" s="84"/>
       <c r="H296" s="84"/>
       <c r="I296" s="84"/>
@@ -8563,235 +8529,235 @@
       <c r="K299" s="85"/>
     </row>
     <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A300" s="104" t="s">
         <v>95</v>
       </c>
       <c r="B300" s="84"/>
       <c r="C300" s="84"/>
       <c r="D300" s="84"/>
       <c r="E300" s="84"/>
       <c r="F300" s="84"/>
       <c r="G300" s="84"/>
       <c r="H300" s="84"/>
       <c r="I300" s="84"/>
       <c r="J300" s="84"/>
       <c r="K300" s="84"/>
     </row>
     <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A301" s="46"/>
     </row>
     <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A302" s="46"/>
     </row>
     <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A303" s="2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B303" s="22"/>
       <c r="C303" s="22"/>
       <c r="D303" s="22"/>
       <c r="E303" s="22"/>
       <c r="F303" s="22"/>
       <c r="G303" s="22"/>
       <c r="H303" s="22"/>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
     </row>
     <row r="304" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A304" s="12"/>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="24"/>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
         <v>2022</v>
       </c>
       <c r="G304" s="12">
         <v>2023</v>
       </c>
       <c r="H304" s="12">
         <v>2024</v>
       </c>
       <c r="I304" s="12">
         <v>2025</v>
       </c>
       <c r="J304" s="13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="K304" s="13" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
     </row>
     <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A305" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B305" s="105"/>
       <c r="C305" s="105"/>
-      <c r="D305" s="131" t="s">
+      <c r="D305" s="123" t="s">
         <v>58</v>
       </c>
       <c r="E305" s="106">
         <v>0.306567712260225</v>
       </c>
       <c r="F305" s="106">
         <v>0.35882903514198877</v>
       </c>
       <c r="G305" s="106">
         <v>0.52994797169118735</v>
       </c>
       <c r="H305" s="106">
         <v>0.80022350900507633</v>
       </c>
       <c r="I305" s="106">
-        <v>0.90331681745269343</v>
+        <v>0.90513052075218914</v>
       </c>
       <c r="J305" s="107">
-        <v>17.406223876349035</v>
+        <v>17.626615075312262</v>
       </c>
       <c r="K305" s="107">
-        <v>41.017359299966238</v>
+        <v>41.083491081811218</v>
       </c>
     </row>
     <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A306" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B306" s="22"/>
       <c r="C306" s="22"/>
-      <c r="D306" s="132"/>
+      <c r="D306" s="138"/>
       <c r="E306" s="60">
         <v>0.8385742409891338</v>
       </c>
       <c r="F306" s="60">
         <v>0.81714141122818884</v>
       </c>
       <c r="G306" s="60">
         <v>0.69500316512784632</v>
       </c>
       <c r="H306" s="60">
         <v>0.49904515844582292</v>
       </c>
       <c r="I306" s="60">
-        <v>0.54944746537442746</v>
+        <v>0.54968995840552759</v>
       </c>
       <c r="J306" s="16">
-        <v>14.511382520186419</v>
+        <v>14.546982466281374</v>
       </c>
       <c r="K306" s="16">
-        <v>-3.1632241681694095</v>
+        <v>-3.1556987543343462</v>
       </c>
     </row>
     <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A307" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B307" s="22"/>
       <c r="C307" s="22"/>
-      <c r="D307" s="132"/>
+      <c r="D307" s="138"/>
       <c r="E307" s="60">
         <v>4.359330950503189</v>
       </c>
       <c r="F307" s="60">
         <v>4.8236544342885184</v>
       </c>
       <c r="G307" s="60">
         <v>4.94812377051844</v>
       </c>
       <c r="H307" s="60">
         <v>5.3911619543480063</v>
       </c>
       <c r="I307" s="60">
-        <v>5.1909648633932681</v>
+        <v>5.1862614364578752</v>
       </c>
       <c r="J307" s="16">
-        <v>0.14471639733740876</v>
+        <v>4.093062360949104E-2</v>
       </c>
       <c r="K307" s="16">
-        <v>12.434921024882083</v>
+        <v>12.405778990570472</v>
       </c>
     </row>
     <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A308" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B308" s="22"/>
       <c r="C308" s="22"/>
-      <c r="D308" s="132"/>
+      <c r="D308" s="138"/>
       <c r="E308" s="60">
         <v>81.368274617774645</v>
       </c>
       <c r="F308" s="60">
         <v>79.097850875000958</v>
       </c>
       <c r="G308" s="60">
         <v>81.662027513232189</v>
       </c>
       <c r="H308" s="60">
         <v>81.04869742725586</v>
       </c>
       <c r="I308" s="60">
-        <v>78.392620895268877</v>
+        <v>79.015205193113843</v>
       </c>
       <c r="J308" s="16">
-        <v>0.59849308307421556</v>
+        <v>1.3842117346767091</v>
       </c>
       <c r="K308" s="16">
-        <v>6.6348534541123216</v>
+        <v>6.8424626926532728</v>
       </c>
     </row>
     <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A309" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B309" s="73"/>
       <c r="C309" s="73"/>
-      <c r="D309" s="133"/>
+      <c r="D309" s="139"/>
       <c r="E309" s="108">
-        <v>13.127252478472812</v>
+        <v>13.127252478472823</v>
       </c>
       <c r="F309" s="108">
-        <v>14.902524244340338</v>
+        <v>14.902524244340343</v>
       </c>
       <c r="G309" s="108">
-        <v>12.164897579430333</v>
+        <v>12.164897579430345</v>
       </c>
       <c r="H309" s="108">
-        <v>12.260871950945239</v>
+        <v>12.260871950945244</v>
       </c>
       <c r="I309" s="108">
-        <v>14.963649958510736</v>
+        <v>14.343712891270554</v>
       </c>
       <c r="J309" s="17">
-        <v>26.934160119859008</v>
+        <v>21.659470777343646</v>
       </c>
       <c r="K309" s="17">
-        <v>11.214159143105217</v>
+        <v>10.040342868773532</v>
       </c>
     </row>
     <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A310" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F310" s="60"/>
       <c r="G310" s="60"/>
       <c r="H310" s="60"/>
       <c r="I310" s="60"/>
       <c r="J310" s="60"/>
       <c r="K310" s="60"/>
     </row>
     <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A311" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B311" s="84"/>
       <c r="C311" s="84"/>
       <c r="D311" s="84"/>
       <c r="E311" s="84"/>
       <c r="F311" s="84"/>
       <c r="G311" s="84"/>
       <c r="H311" s="84"/>
       <c r="I311" s="84"/>
@@ -8834,231 +8800,231 @@
       <c r="K314" s="85"/>
     </row>
     <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A315" s="104" t="s">
         <v>95</v>
       </c>
       <c r="B315" s="84"/>
       <c r="C315" s="84"/>
       <c r="D315" s="84"/>
       <c r="E315" s="84"/>
       <c r="F315" s="84"/>
       <c r="G315" s="84"/>
       <c r="H315" s="84"/>
       <c r="I315" s="84"/>
       <c r="J315" s="84"/>
       <c r="K315" s="84"/>
     </row>
     <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A316" s="46"/>
     </row>
     <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A317" s="46"/>
     </row>
     <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A318" s="2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="8"/>
       <c r="D318" s="8"/>
       <c r="E318" s="8"/>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
       <c r="H318" s="8"/>
       <c r="I318" s="8"/>
       <c r="J318" s="8"/>
       <c r="K318" s="9"/>
     </row>
     <row r="319" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A319" s="11"/>
       <c r="B319" s="12">
         <v>2021</v>
       </c>
       <c r="C319" s="12">
         <v>2022</v>
       </c>
       <c r="D319" s="12">
         <v>2023</v>
       </c>
       <c r="E319" s="12">
         <v>2024</v>
       </c>
       <c r="F319" s="12">
         <v>2025</v>
       </c>
       <c r="G319" s="13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="H319" s="13" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="I319" s="13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="J319" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="K319" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
     </row>
     <row r="320" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A320" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B320" s="16">
         <v>3513.05</v>
       </c>
       <c r="C320" s="16">
         <v>4740.08</v>
       </c>
       <c r="D320" s="16">
         <v>5340.91</v>
       </c>
       <c r="E320" s="16">
         <v>5900.4</v>
       </c>
       <c r="F320" s="16">
         <v>6228.57</v>
       </c>
       <c r="G320" s="16">
         <v>5.5618263168598752</v>
       </c>
       <c r="H320" s="16">
         <v>15.392080761128968</v>
       </c>
       <c r="I320" s="16">
-        <v>1244.98</v>
+        <v>2209.08</v>
       </c>
       <c r="J320" s="16">
-        <v>1362.21</v>
+        <v>2395.9499999999998</v>
       </c>
       <c r="K320" s="16">
-        <v>9.4162155215344843</v>
+        <v>8.4591775761855565</v>
       </c>
     </row>
     <row r="321" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A321" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B321" s="16">
         <v>2983.9</v>
       </c>
       <c r="C321" s="16">
         <v>3691.84</v>
       </c>
       <c r="D321" s="16">
         <v>4287.13</v>
       </c>
       <c r="E321" s="16">
         <v>4748.07</v>
       </c>
       <c r="F321" s="16">
         <v>5073.7</v>
       </c>
       <c r="G321" s="16">
         <v>6.8581549977148635</v>
       </c>
       <c r="H321" s="16">
         <v>14.191855541510389</v>
       </c>
       <c r="I321" s="16">
-        <v>1044.21</v>
+        <v>1880.21</v>
       </c>
       <c r="J321" s="16">
-        <v>1158.75</v>
+        <v>2093.9899999999998</v>
       </c>
       <c r="K321" s="16">
-        <v>10.969057948113882</v>
+        <v>11.370006541822441</v>
       </c>
     </row>
     <row r="322" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A322" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B322" s="16">
         <v>529.15000000000009</v>
       </c>
       <c r="C322" s="16">
         <v>1048.2399999999998</v>
       </c>
       <c r="D322" s="16">
         <v>1053.7799999999997</v>
       </c>
       <c r="E322" s="16">
         <v>1152.33</v>
       </c>
       <c r="F322" s="16">
         <v>1154.8699999999999</v>
       </c>
       <c r="G322" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H322" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I322" s="16">
-        <v>200.76999999999998</v>
+        <v>328.86999999999989</v>
       </c>
       <c r="J322" s="16">
-        <v>203.46000000000004</v>
+        <v>301.96000000000004</v>
       </c>
       <c r="K322" s="16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="323" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A323" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B323" s="17">
         <v>117.73350313348303</v>
       </c>
       <c r="C323" s="17">
         <v>128.39342983444567</v>
       </c>
       <c r="D323" s="17">
         <v>124.58008038011444</v>
       </c>
       <c r="E323" s="17">
         <v>124.26944000404374</v>
       </c>
       <c r="F323" s="17">
         <v>122.76188974515638</v>
       </c>
       <c r="G323" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H323" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I323" s="17">
-        <v>119.22697541682228</v>
+        <v>117.49113130980049</v>
       </c>
       <c r="J323" s="17">
-        <v>117.55857605177992</v>
+        <v>114.42031719349185</v>
       </c>
       <c r="K323" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="324" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A324" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B324" s="46"/>
       <c r="C324" s="46"/>
       <c r="D324" s="46"/>
       <c r="E324" s="46"/>
       <c r="F324" s="46"/>
       <c r="G324" s="46"/>
       <c r="H324" s="46"/>
       <c r="I324" s="46"/>
       <c r="J324" s="46"/>
       <c r="K324" s="46"/>
     </row>
     <row r="325" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A325" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B325" s="46"/>
@@ -9096,295 +9062,295 @@
       <c r="D327" s="46"/>
       <c r="E327" s="46"/>
       <c r="F327" s="46"/>
       <c r="G327" s="46"/>
       <c r="H327" s="46"/>
       <c r="I327" s="46"/>
       <c r="J327" s="46"/>
       <c r="K327" s="46"/>
     </row>
     <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A328" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B328" s="46"/>
       <c r="C328" s="46"/>
       <c r="D328" s="46"/>
       <c r="E328" s="46"/>
       <c r="F328" s="46"/>
       <c r="G328" s="46"/>
       <c r="H328" s="46"/>
       <c r="I328" s="46"/>
       <c r="J328" s="46"/>
       <c r="K328" s="46"/>
     </row>
     <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A329" s="124" t="s">
-[...11 lines deleted...]
-      <c r="K329" s="124"/>
+      <c r="A329" s="130" t="s">
+        <v>158</v>
+      </c>
+      <c r="B329" s="130"/>
+      <c r="C329" s="130"/>
+      <c r="D329" s="130"/>
+      <c r="E329" s="130"/>
+      <c r="F329" s="130"/>
+      <c r="G329" s="130"/>
+      <c r="H329" s="130"/>
+      <c r="I329" s="130"/>
+      <c r="J329" s="130"/>
+      <c r="K329" s="130"/>
     </row>
     <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A330" s="46"/>
       <c r="B330" s="46"/>
       <c r="C330" s="46"/>
       <c r="D330" s="46"/>
       <c r="E330" s="46"/>
       <c r="F330" s="46"/>
       <c r="G330" s="46"/>
       <c r="H330" s="46"/>
       <c r="I330" s="46"/>
       <c r="J330" s="46"/>
       <c r="K330" s="46"/>
     </row>
     <row r="331" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A331" s="2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B331" s="22"/>
       <c r="C331" s="22"/>
       <c r="D331" s="22"/>
     </row>
     <row r="332" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A332" s="23"/>
       <c r="B332" s="23"/>
       <c r="C332" s="23"/>
       <c r="D332" s="24"/>
       <c r="E332" s="12">
         <v>2021</v>
       </c>
       <c r="F332" s="12">
         <v>2022</v>
       </c>
       <c r="G332" s="12">
         <v>2023</v>
       </c>
       <c r="H332" s="12">
         <v>2024</v>
       </c>
       <c r="I332" s="12">
         <v>2025</v>
       </c>
       <c r="J332" s="13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="K332" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="333" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A333" s="128" t="s">
-[...3 lines deleted...]
-      <c r="C333" s="128"/>
+      <c r="A333" s="124" t="s">
+        <v>146</v>
+      </c>
+      <c r="B333" s="124"/>
+      <c r="C333" s="124"/>
       <c r="D333" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E333" s="27">
         <v>3</v>
       </c>
       <c r="F333" s="27">
         <v>4</v>
       </c>
       <c r="G333" s="27">
         <v>4</v>
       </c>
       <c r="H333" s="27">
         <v>4</v>
       </c>
       <c r="I333" s="27">
         <v>4</v>
       </c>
       <c r="J333" s="27">
         <v>4</v>
       </c>
       <c r="K333" s="27">
         <v>3</v>
       </c>
     </row>
     <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A334" s="128"/>
-[...1 lines deleted...]
-      <c r="C334" s="128"/>
+      <c r="A334" s="124"/>
+      <c r="B334" s="124"/>
+      <c r="C334" s="124"/>
       <c r="D334" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E334" s="28">
         <v>12.541339780149482</v>
       </c>
       <c r="F334" s="28">
         <v>10.542852078052265</v>
       </c>
       <c r="G334" s="28">
         <v>10.008233836458093</v>
       </c>
       <c r="H334" s="28">
         <v>10.176621401018799</v>
       </c>
       <c r="I334" s="28">
         <v>10.294680576766694</v>
       </c>
       <c r="J334" s="28">
-        <v>9.9616490354648413</v>
+        <v>9.8025233594680099</v>
       </c>
       <c r="K334" s="28">
-        <v>10.610806242429671</v>
+        <v>10.199021282174838</v>
       </c>
     </row>
     <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A335" s="129" t="s">
-[...3 lines deleted...]
-      <c r="C335" s="129"/>
+      <c r="A335" s="127" t="s">
+        <v>147</v>
+      </c>
+      <c r="B335" s="127"/>
+      <c r="C335" s="127"/>
       <c r="D335" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E335" s="30">
         <v>1</v>
       </c>
       <c r="F335" s="30">
         <v>1</v>
       </c>
       <c r="G335" s="30">
         <v>1</v>
       </c>
       <c r="H335" s="30">
         <v>1</v>
       </c>
       <c r="I335" s="30">
         <v>1</v>
       </c>
       <c r="J335" s="30">
         <v>1</v>
       </c>
       <c r="K335" s="30">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A336" s="130"/>
-[...1 lines deleted...]
-      <c r="C336" s="130"/>
+      <c r="A336" s="128"/>
+      <c r="B336" s="128"/>
+      <c r="C336" s="128"/>
       <c r="D336" s="31" t="s">
         <v>33</v>
       </c>
       <c r="E336" s="32">
         <v>17.161060570681901</v>
       </c>
       <c r="F336" s="32">
         <v>15.829900943060485</v>
       </c>
       <c r="G336" s="32">
         <v>17.815711260418158</v>
       </c>
       <c r="H336" s="32">
         <v>18.191692710518421</v>
       </c>
       <c r="I336" s="32">
         <v>18.54263248587932</v>
       </c>
       <c r="J336" s="32">
-        <v>17.785048575438402</v>
+        <v>17.886558610940405</v>
       </c>
       <c r="K336" s="32">
-        <v>18.068231254648619</v>
+        <v>17.817461195358245</v>
       </c>
     </row>
     <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A337" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B337" s="33"/>
       <c r="C337" s="34"/>
     </row>
     <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A338" s="4" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="339" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A339" s="46"/>
     </row>
     <row r="340" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A340" s="46"/>
     </row>
     <row r="341" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A341" s="46"/>
     </row>
     <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A342" s="2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B342" s="37"/>
       <c r="C342" s="37"/>
       <c r="D342" s="37"/>
       <c r="E342" s="37"/>
       <c r="F342" s="37"/>
       <c r="G342" s="37"/>
       <c r="H342" s="37"/>
       <c r="I342" s="37"/>
       <c r="J342" s="37"/>
       <c r="K342" s="37"/>
     </row>
     <row r="343" spans="1:11" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A343" s="23"/>
       <c r="B343" s="23"/>
       <c r="C343" s="23"/>
       <c r="D343" s="13">
         <v>2021</v>
       </c>
       <c r="E343" s="13" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="F343" s="13">
         <v>2024</v>
       </c>
       <c r="G343" s="13" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="H343" s="13">
         <v>2025</v>
       </c>
       <c r="I343" s="13" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="J343" s="13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="K343" s="13" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
     </row>
     <row r="344" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A344" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B344" s="5"/>
       <c r="C344" s="79"/>
       <c r="D344" s="16">
         <v>1367.8</v>
       </c>
       <c r="E344" s="16">
         <v>38.934828710095218</v>
       </c>
       <c r="F344" s="16">
         <v>2836.65</v>
       </c>
       <c r="G344" s="16">
         <v>48.075554199715278</v>
       </c>
       <c r="H344" s="16">
         <v>2939.55</v>
       </c>
       <c r="I344" s="16">
         <v>47.194620916197458</v>
@@ -9757,132 +9723,132 @@
       </c>
       <c r="H356" s="17">
         <v>6228.57</v>
       </c>
       <c r="I356" s="17">
         <v>100</v>
       </c>
       <c r="J356" s="17">
         <v>5.5618263168598752</v>
       </c>
       <c r="K356" s="17">
         <v>328.17000000000007</v>
       </c>
     </row>
     <row r="357" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A357" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="358" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A358" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="359" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A359" s="124" t="s">
+      <c r="A359" s="130" t="s">
         <v>51</v>
       </c>
-      <c r="B359" s="124"/>
-[...8 lines deleted...]
-      <c r="K359" s="124"/>
+      <c r="B359" s="130"/>
+      <c r="C359" s="130"/>
+      <c r="D359" s="130"/>
+      <c r="E359" s="130"/>
+      <c r="F359" s="130"/>
+      <c r="G359" s="130"/>
+      <c r="H359" s="130"/>
+      <c r="I359" s="130"/>
+      <c r="J359" s="130"/>
+      <c r="K359" s="130"/>
     </row>
     <row r="360" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A360" s="46"/>
       <c r="B360" s="46"/>
       <c r="C360" s="46"/>
       <c r="D360" s="83"/>
       <c r="E360" s="83"/>
       <c r="F360" s="83"/>
       <c r="G360" s="83"/>
       <c r="H360" s="83"/>
       <c r="I360" s="83"/>
       <c r="J360" s="46"/>
       <c r="K360" s="46"/>
     </row>
     <row r="361" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A361" s="46"/>
       <c r="B361" s="46"/>
       <c r="C361" s="46"/>
       <c r="D361" s="83"/>
       <c r="E361" s="83"/>
       <c r="F361" s="83"/>
       <c r="G361" s="83"/>
       <c r="H361" s="83"/>
       <c r="I361" s="83"/>
       <c r="J361" s="46"/>
       <c r="K361" s="46"/>
     </row>
     <row r="362" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A362" s="2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B362" s="37"/>
       <c r="C362" s="37"/>
       <c r="D362" s="37"/>
       <c r="E362" s="37"/>
       <c r="F362" s="37"/>
       <c r="G362" s="37"/>
       <c r="H362" s="37"/>
       <c r="I362" s="37"/>
       <c r="J362" s="37"/>
       <c r="K362" s="37"/>
     </row>
     <row r="363" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A363" s="23"/>
       <c r="B363" s="23"/>
       <c r="C363" s="23"/>
       <c r="D363" s="13">
         <v>2021</v>
       </c>
       <c r="E363" s="13" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="F363" s="13">
         <v>2024</v>
       </c>
       <c r="G363" s="13" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="H363" s="13">
         <v>2025</v>
       </c>
       <c r="I363" s="13" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="J363" s="13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="K363" s="13" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
     </row>
     <row r="364" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A364" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B364" s="5"/>
       <c r="C364" s="79"/>
       <c r="D364" s="16">
         <v>953.05000000000007</v>
       </c>
       <c r="E364" s="16">
         <v>31.939743288984218</v>
       </c>
       <c r="F364" s="16">
         <v>1552.09</v>
       </c>
       <c r="G364" s="16">
         <v>32.688860947711383</v>
       </c>
       <c r="H364" s="16">
         <v>1654.79</v>
       </c>
       <c r="I364" s="16">
         <v>32.615054102528731</v>
@@ -10255,63 +10221,63 @@
       </c>
       <c r="H376" s="17">
         <v>5073.7</v>
       </c>
       <c r="I376" s="17">
         <v>100</v>
       </c>
       <c r="J376" s="17">
         <v>6.8581549977148635</v>
       </c>
       <c r="K376" s="17">
         <v>325.63000000000011</v>
       </c>
     </row>
     <row r="377" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A377" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="378" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A378" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="379" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A379" s="124" t="s">
+      <c r="A379" s="130" t="s">
         <v>51</v>
       </c>
-      <c r="B379" s="124"/>
-[...8 lines deleted...]
-      <c r="K379" s="124"/>
+      <c r="B379" s="130"/>
+      <c r="C379" s="130"/>
+      <c r="D379" s="130"/>
+      <c r="E379" s="130"/>
+      <c r="F379" s="130"/>
+      <c r="G379" s="130"/>
+      <c r="H379" s="130"/>
+      <c r="I379" s="130"/>
+      <c r="J379" s="130"/>
+      <c r="K379" s="130"/>
     </row>
     <row r="380" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A380" s="46"/>
       <c r="B380" s="46"/>
       <c r="C380" s="46"/>
       <c r="D380" s="83"/>
       <c r="E380" s="83"/>
       <c r="F380" s="83"/>
       <c r="G380" s="83"/>
       <c r="H380" s="83"/>
       <c r="I380" s="46"/>
       <c r="J380" s="46"/>
       <c r="K380" s="46"/>
     </row>
     <row r="381" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A381" s="46"/>
       <c r="B381" s="46"/>
       <c r="C381" s="46"/>
       <c r="D381" s="83"/>
       <c r="E381" s="83"/>
       <c r="F381" s="83"/>
       <c r="G381" s="83"/>
       <c r="H381" s="83"/>
       <c r="I381" s="46"/>
       <c r="J381" s="46"/>
@@ -10401,919 +10367,919 @@
       <c r="C388" s="46"/>
       <c r="D388" s="83"/>
       <c r="E388" s="83"/>
       <c r="F388" s="83"/>
       <c r="G388" s="83"/>
       <c r="H388" s="83"/>
       <c r="I388" s="46"/>
       <c r="J388" s="46"/>
       <c r="K388" s="46"/>
     </row>
     <row r="389" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A389" s="46"/>
       <c r="B389" s="46"/>
       <c r="C389" s="46"/>
       <c r="D389" s="83"/>
       <c r="E389" s="83"/>
       <c r="F389" s="83"/>
       <c r="G389" s="83"/>
       <c r="H389" s="83"/>
       <c r="I389" s="46"/>
       <c r="J389" s="46"/>
       <c r="K389" s="46"/>
     </row>
     <row r="390" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A390" s="2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B390" s="37"/>
       <c r="C390" s="37"/>
       <c r="D390" s="37"/>
       <c r="E390" s="37"/>
       <c r="F390" s="37"/>
       <c r="G390" s="37"/>
       <c r="H390" s="37"/>
       <c r="I390" s="37"/>
       <c r="J390" s="37"/>
       <c r="K390" s="37"/>
     </row>
     <row r="391" spans="1:11" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A391" s="23"/>
       <c r="B391" s="23"/>
       <c r="C391" s="23"/>
       <c r="D391" s="13"/>
       <c r="E391" s="13"/>
       <c r="F391" s="13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="G391" s="13" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="H391" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="I391" s="13" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="J391" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="K391" s="13" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
     </row>
     <row r="392" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A392" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B392" s="5"/>
       <c r="C392" s="79"/>
       <c r="D392" s="16"/>
       <c r="E392" s="16"/>
       <c r="F392" s="16">
-        <v>492.58000000000004</v>
+        <v>938.49</v>
       </c>
       <c r="G392" s="16">
-        <v>39.565294221593923</v>
+        <v>42.483296213808465</v>
       </c>
       <c r="H392" s="16">
-        <v>527.16000000000008</v>
+        <v>995.22000000000014</v>
       </c>
       <c r="I392" s="16">
-        <v>38.698879027462731</v>
+        <v>41.537594691041143</v>
       </c>
       <c r="J392" s="16">
-        <v>7.0201794632344061</v>
+        <v>6.0448166735927007</v>
       </c>
       <c r="K392" s="16">
-        <v>34.580000000000041</v>
+        <v>56.730000000000132</v>
       </c>
     </row>
     <row r="393" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A393" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B393" s="5"/>
       <c r="C393" s="79"/>
       <c r="D393" s="16"/>
       <c r="E393" s="16"/>
       <c r="F393" s="16">
-        <v>315</v>
+        <v>539.68000000000006</v>
       </c>
       <c r="G393" s="16">
-        <v>25.301611270863788</v>
+        <v>24.430079490104482</v>
       </c>
       <c r="H393" s="16">
-        <v>385.51</v>
+        <v>665.06999999999994</v>
       </c>
       <c r="I393" s="16">
-        <v>28.300335484249857</v>
+        <v>27.758091779878548</v>
       </c>
       <c r="J393" s="16">
-        <v>22.384126984126983</v>
+        <v>23.234138748888203</v>
       </c>
       <c r="K393" s="16">
-        <v>70.509999999999991</v>
+        <v>125.38999999999987</v>
       </c>
     </row>
     <row r="394" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A394" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B394" s="5"/>
       <c r="C394" s="79"/>
       <c r="D394" s="16"/>
       <c r="E394" s="16"/>
       <c r="F394" s="16">
-        <v>258.70999999999998</v>
+        <v>421.4</v>
       </c>
       <c r="G394" s="16">
-        <v>20.780253498048161</v>
+        <v>19.075814366161477</v>
       </c>
       <c r="H394" s="16">
-        <v>238.75</v>
+        <v>392.03000000000003</v>
       </c>
       <c r="I394" s="16">
-        <v>17.526666226205943</v>
+        <v>16.36219453661387</v>
       </c>
       <c r="J394" s="16">
-        <v>-7.7152023501217508</v>
+        <v>-6.9696250593260443</v>
       </c>
       <c r="K394" s="16">
-        <v>-19.95999999999998</v>
+        <v>-29.369999999999948</v>
       </c>
     </row>
     <row r="395" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A395" s="15" t="s">
         <v>70</v>
       </c>
       <c r="B395" s="5"/>
       <c r="C395" s="79"/>
       <c r="D395" s="16"/>
       <c r="E395" s="16"/>
       <c r="F395" s="16">
-        <v>60.7</v>
+        <v>102.03</v>
       </c>
       <c r="G395" s="16">
-        <v>4.8755803306077201</v>
+        <v>4.6186647835297956</v>
       </c>
       <c r="H395" s="16">
-        <v>61.620000000000005</v>
+        <v>104.07000000000001</v>
       </c>
       <c r="I395" s="16">
-        <v>4.5235316140683155</v>
+        <v>4.3435797908971399</v>
       </c>
       <c r="J395" s="16">
-        <v>1.5156507413509088</v>
+        <v>1.9994119376653987</v>
       </c>
       <c r="K395" s="16">
-        <v>0.92000000000000171</v>
+        <v>2.0400000000000063</v>
       </c>
     </row>
     <row r="396" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A396" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B396" s="5"/>
       <c r="C396" s="79"/>
       <c r="D396" s="16"/>
       <c r="E396" s="16"/>
       <c r="F396" s="16">
-        <v>36.379999999999995</v>
+        <v>67.44</v>
       </c>
       <c r="G396" s="16">
-        <v>2.9221352953461097</v>
+        <v>3.052854581997936</v>
       </c>
       <c r="H396" s="16">
-        <v>48.46</v>
+        <v>81.569999999999993</v>
       </c>
       <c r="I396" s="16">
-        <v>3.557454430667812</v>
+        <v>3.4044950854567082</v>
       </c>
       <c r="J396" s="16">
-        <v>33.205057724024208</v>
+        <v>20.95195729537366</v>
       </c>
       <c r="K396" s="16">
-        <v>12.080000000000005</v>
+        <v>14.129999999999995</v>
       </c>
     </row>
     <row r="397" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A397" s="15" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="B397" s="5"/>
       <c r="C397" s="79"/>
       <c r="D397" s="16"/>
       <c r="E397" s="16"/>
       <c r="F397" s="16">
-        <v>18.27</v>
+        <v>45.67</v>
       </c>
       <c r="G397" s="16">
-        <v>1.4674934537100996</v>
+        <v>2.0673764644105237</v>
       </c>
       <c r="H397" s="16">
-        <v>34.19</v>
+        <v>44.05</v>
       </c>
       <c r="I397" s="16">
-        <v>2.5098920137130101</v>
+        <v>1.8385191677622654</v>
       </c>
       <c r="J397" s="16">
-        <v>87.137383689107821</v>
+        <v>-3.5471863367637497</v>
       </c>
       <c r="K397" s="16">
-        <v>15.919999999999998</v>
+        <v>-1.6200000000000045</v>
       </c>
     </row>
     <row r="398" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A398" s="15" t="s">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="B398" s="5"/>
       <c r="C398" s="79"/>
       <c r="D398" s="16"/>
       <c r="E398" s="16"/>
       <c r="F398" s="16">
-        <v>23.86</v>
+        <v>21.47</v>
       </c>
       <c r="G398" s="16">
-        <v>1.916496650548603</v>
+        <v>0.97189780361055278</v>
       </c>
       <c r="H398" s="16">
-        <v>24.36</v>
+        <v>42.39</v>
       </c>
       <c r="I398" s="16">
-        <v>1.7882705309754003</v>
+        <v>1.7692355850497716</v>
       </c>
       <c r="J398" s="16">
-        <v>2.0955574182732608</v>
+        <v>97.43828598043784</v>
       </c>
       <c r="K398" s="16">
-        <v>0.5</v>
+        <v>20.92</v>
       </c>
     </row>
     <row r="399" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A399" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B399" s="5"/>
       <c r="C399" s="79"/>
       <c r="D399" s="16"/>
       <c r="E399" s="16"/>
       <c r="F399" s="16">
-        <v>16.37</v>
+        <v>28.28</v>
       </c>
       <c r="G399" s="16">
-        <v>1.3148805603302867</v>
+        <v>1.2801709308852554</v>
       </c>
       <c r="H399" s="16">
-        <v>14.510000000000002</v>
+        <v>25.380000000000003</v>
       </c>
       <c r="I399" s="16">
-        <v>1.0651808458314065</v>
+        <v>1.059287547736806</v>
       </c>
       <c r="J399" s="16">
-        <v>-11.362248014660961</v>
+        <v>-10.254596888260249</v>
       </c>
       <c r="K399" s="16">
-        <v>-1.8599999999999994</v>
+        <v>-2.8999999999999986</v>
       </c>
     </row>
     <row r="400" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A400" s="15" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B400" s="5"/>
       <c r="C400" s="79"/>
       <c r="D400" s="16"/>
       <c r="E400" s="16"/>
       <c r="F400" s="16">
-        <v>9.69</v>
+        <v>19.010000000000005</v>
       </c>
       <c r="G400" s="16">
-        <v>0.77832575623704792</v>
+        <v>0.86053922900030799</v>
       </c>
       <c r="H400" s="16">
-        <v>12.969999999999999</v>
+        <v>23.02</v>
       </c>
       <c r="I400" s="16">
-        <v>0.95212926053985791</v>
+        <v>0.96078799641060963</v>
       </c>
       <c r="J400" s="16">
-        <v>33.849329205366352</v>
+        <v>21.094160967911591</v>
       </c>
       <c r="K400" s="16">
-        <v>3.2799999999999994</v>
+        <v>4.0099999999999945</v>
       </c>
     </row>
     <row r="401" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A401" s="15" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="B401" s="5"/>
       <c r="C401" s="79"/>
       <c r="D401" s="16"/>
       <c r="E401" s="16"/>
       <c r="F401" s="16">
-        <v>11.760000000000002</v>
+        <v>22.48</v>
       </c>
       <c r="G401" s="16">
-        <v>0.94459348744558169</v>
+        <v>1.0176181939993119</v>
       </c>
       <c r="H401" s="16">
-        <v>12.59</v>
+        <v>19.889999999999997</v>
       </c>
       <c r="I401" s="16">
-        <v>0.9242334148185668</v>
+        <v>0.83015087960934075</v>
       </c>
       <c r="J401" s="16">
-        <v>7.0578231292516849</v>
+        <v>-11.521352313167275</v>
       </c>
       <c r="K401" s="16">
-        <v>0.82999999999999829</v>
+        <v>-2.5900000000000034</v>
       </c>
     </row>
     <row r="402" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A402" s="15" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B402" s="5"/>
       <c r="C402" s="79"/>
       <c r="D402" s="16"/>
       <c r="E402" s="16"/>
       <c r="F402" s="16">
-        <v>0.81</v>
+        <v>1.4</v>
       </c>
       <c r="G402" s="16">
-        <v>6.5061286125078319E-2</v>
+        <v>6.3374798558676004E-2</v>
       </c>
       <c r="H402" s="16">
-        <v>1.22</v>
+        <v>1.73</v>
       </c>
       <c r="I402" s="16">
-        <v>8.9560346789408385E-2</v>
+        <v>7.2205179573864228E-2</v>
       </c>
       <c r="J402" s="16">
-        <v>50.617283950617278</v>
+        <v>23.57142857142858</v>
       </c>
       <c r="K402" s="16">
-        <v>0.40999999999999992</v>
+        <v>0.33000000000000007</v>
       </c>
     </row>
     <row r="403" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A403" s="15" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B403" s="5"/>
       <c r="C403" s="79"/>
       <c r="D403" s="16"/>
       <c r="E403" s="16"/>
       <c r="F403" s="16">
-        <v>0.85</v>
+        <v>1.7100000000000002</v>
       </c>
       <c r="G403" s="16">
-        <v>6.82741891436007E-2</v>
+        <v>7.7407789668097138E-2</v>
       </c>
       <c r="H403" s="16">
-        <v>0.85000000000000009</v>
+        <v>1.5299999999999998</v>
       </c>
       <c r="I403" s="16">
-        <v>6.2398602271309125E-2</v>
+        <v>6.3857759969949288E-2</v>
       </c>
       <c r="J403" s="16">
-        <v>1.3061447348531254E-14</v>
+        <v>-10.526315789473706</v>
       </c>
       <c r="K403" s="16">
-        <v>0</v>
+        <v>-0.18000000000000038</v>
       </c>
     </row>
     <row r="404" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A404" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B404" s="96"/>
       <c r="C404" s="97"/>
       <c r="D404" s="17"/>
       <c r="E404" s="17"/>
       <c r="F404" s="17">
-        <v>1244.98</v>
+        <v>2209.08</v>
       </c>
       <c r="G404" s="17">
         <v>100</v>
       </c>
       <c r="H404" s="17">
-        <v>1362.21</v>
+        <v>2395.9499999999998</v>
       </c>
       <c r="I404" s="17">
         <v>100</v>
       </c>
       <c r="J404" s="17">
-        <v>9.4162155215344843</v>
+        <v>8.4591775761855565</v>
       </c>
       <c r="K404" s="17">
-        <v>117.23000000000002</v>
+        <v>186.86999999999989</v>
       </c>
     </row>
     <row r="405" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A405" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="406" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A406" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="407" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A407" s="124" t="s">
+      <c r="A407" s="130" t="s">
         <v>51</v>
       </c>
-      <c r="B407" s="124"/>
-[...8 lines deleted...]
-      <c r="K407" s="124"/>
+      <c r="B407" s="130"/>
+      <c r="C407" s="130"/>
+      <c r="D407" s="130"/>
+      <c r="E407" s="130"/>
+      <c r="F407" s="130"/>
+      <c r="G407" s="130"/>
+      <c r="H407" s="130"/>
+      <c r="I407" s="130"/>
+      <c r="J407" s="130"/>
+      <c r="K407" s="130"/>
     </row>
     <row r="408" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A408" s="46"/>
       <c r="B408" s="46"/>
       <c r="C408" s="46"/>
       <c r="D408" s="83"/>
       <c r="E408" s="83"/>
       <c r="F408" s="83"/>
       <c r="G408" s="83"/>
       <c r="H408" s="83"/>
       <c r="I408" s="83"/>
       <c r="J408" s="46"/>
       <c r="K408" s="46"/>
     </row>
     <row r="409" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A409" s="46"/>
       <c r="B409" s="46"/>
       <c r="C409" s="46"/>
       <c r="D409" s="83"/>
       <c r="E409" s="83"/>
       <c r="F409" s="83"/>
       <c r="G409" s="83"/>
       <c r="H409" s="83"/>
       <c r="I409" s="83"/>
       <c r="J409" s="46"/>
       <c r="K409" s="46"/>
     </row>
     <row r="410" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A410" s="46"/>
       <c r="B410" s="46"/>
       <c r="C410" s="46"/>
       <c r="D410" s="83"/>
       <c r="E410" s="83"/>
       <c r="F410" s="83"/>
       <c r="G410" s="83"/>
       <c r="H410" s="83"/>
       <c r="I410" s="83"/>
       <c r="J410" s="46"/>
       <c r="K410" s="46"/>
     </row>
     <row r="411" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A411" s="2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B411" s="37"/>
       <c r="C411" s="37"/>
       <c r="D411" s="37"/>
       <c r="E411" s="37"/>
       <c r="F411" s="37"/>
       <c r="G411" s="37"/>
       <c r="H411" s="37"/>
       <c r="I411" s="37"/>
       <c r="J411" s="37"/>
       <c r="K411" s="37"/>
     </row>
     <row r="412" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A412" s="23"/>
       <c r="B412" s="23"/>
       <c r="C412" s="23"/>
       <c r="D412" s="13"/>
       <c r="E412" s="13"/>
       <c r="F412" s="13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="G412" s="13" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="H412" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="I412" s="13" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="J412" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="K412" s="13" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
     </row>
     <row r="413" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A413" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B413" s="5"/>
       <c r="C413" s="79"/>
       <c r="D413" s="16"/>
       <c r="E413" s="16"/>
       <c r="F413" s="16">
-        <v>450.31</v>
+        <v>719.6099999999999</v>
       </c>
       <c r="G413" s="16">
-        <v>43.124467300638756</v>
+        <v>38.272852500518553</v>
       </c>
       <c r="H413" s="16">
-        <v>451.35</v>
+        <v>753.30000000000007</v>
       </c>
       <c r="I413" s="16">
-        <v>38.951456310679617</v>
+        <v>35.974383831823467</v>
       </c>
       <c r="J413" s="16">
-        <v>0.2309520108369835</v>
+        <v>4.681702588902346</v>
       </c>
       <c r="K413" s="16">
-        <v>1.0400000000000205</v>
+        <v>33.690000000000168</v>
       </c>
     </row>
     <row r="414" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A414" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B414" s="5"/>
       <c r="C414" s="79"/>
       <c r="D414" s="16"/>
       <c r="E414" s="16"/>
       <c r="F414" s="16">
-        <v>186.87</v>
+        <v>453.73</v>
       </c>
       <c r="G414" s="16">
-        <v>17.895825552331427</v>
+        <v>24.131878885869131</v>
       </c>
       <c r="H414" s="16">
-        <v>189.48000000000002</v>
+        <v>476.5</v>
       </c>
       <c r="I414" s="16">
-        <v>16.35210355987055</v>
+        <v>22.755600552056123</v>
       </c>
       <c r="J414" s="16">
-        <v>1.3966928881040368</v>
+        <v>5.0184030150089214</v>
       </c>
       <c r="K414" s="16">
-        <v>2.6100000000000136</v>
+        <v>22.769999999999982</v>
       </c>
     </row>
     <row r="415" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A415" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B415" s="5"/>
       <c r="C415" s="79"/>
       <c r="D415" s="16"/>
       <c r="E415" s="16"/>
       <c r="F415" s="16">
-        <v>125.64000000000001</v>
+        <v>224.26000000000002</v>
       </c>
       <c r="G415" s="16">
-        <v>12.032062516160543</v>
+        <v>11.927391089293218</v>
       </c>
       <c r="H415" s="16">
-        <v>147.41</v>
+        <v>263.64</v>
       </c>
       <c r="I415" s="16">
-        <v>12.721467098166128</v>
+        <v>12.590318005339091</v>
       </c>
       <c r="J415" s="16">
-        <v>17.327284304361651</v>
+        <v>17.559975028984198</v>
       </c>
       <c r="K415" s="16">
-        <v>21.769999999999982</v>
+        <v>39.379999999999967</v>
       </c>
     </row>
     <row r="416" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A416" s="15" t="s">
         <v>70</v>
       </c>
       <c r="B416" s="5"/>
       <c r="C416" s="79"/>
       <c r="D416" s="16"/>
       <c r="E416" s="16"/>
       <c r="F416" s="16">
-        <v>95.88</v>
+        <v>163.95999999999998</v>
       </c>
       <c r="G416" s="16">
-        <v>9.1820610796678821</v>
+        <v>8.7203025193994268</v>
       </c>
       <c r="H416" s="16">
-        <v>100.6</v>
+        <v>182.23000000000002</v>
       </c>
       <c r="I416" s="16">
-        <v>8.6817691477885646</v>
+        <v>8.7025248449133006</v>
       </c>
       <c r="J416" s="16">
-        <v>4.9228201919065491</v>
+        <v>11.142961697975142</v>
       </c>
       <c r="K416" s="16">
-        <v>4.7199999999999989</v>
+        <v>18.270000000000039</v>
       </c>
     </row>
     <row r="417" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A417" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B417" s="5"/>
       <c r="C417" s="79"/>
       <c r="D417" s="16"/>
       <c r="E417" s="16"/>
       <c r="F417" s="16">
-        <v>36.519999999999996</v>
+        <v>66.239999999999995</v>
       </c>
       <c r="G417" s="16">
-        <v>3.4973807950508036</v>
+        <v>3.5230107275251168</v>
       </c>
       <c r="H417" s="16">
-        <v>74.509999999999991</v>
+        <v>115.80999999999999</v>
       </c>
       <c r="I417" s="16">
-        <v>6.4302049622437965</v>
+        <v>5.5305899264084353</v>
       </c>
       <c r="J417" s="16">
-        <v>104.02519167579409</v>
+        <v>74.83393719806763</v>
       </c>
       <c r="K417" s="16">
-        <v>37.989999999999995</v>
+        <v>49.569999999999993</v>
       </c>
     </row>
     <row r="418" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A418" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B418" s="5"/>
       <c r="C418" s="79"/>
       <c r="D418" s="16"/>
       <c r="E418" s="16"/>
       <c r="F418" s="16">
-        <v>25.200000000000003</v>
+        <v>42.620000000000005</v>
       </c>
       <c r="G418" s="16">
-        <v>2.4133076679978167</v>
+        <v>2.266768073778993</v>
       </c>
       <c r="H418" s="16">
-        <v>51.349999999999994</v>
+        <v>66.89</v>
       </c>
       <c r="I418" s="16">
-        <v>4.4314994606256732</v>
+        <v>3.1943801068773015</v>
       </c>
       <c r="J418" s="16">
-        <v>103.76984126984124</v>
+        <v>56.945096198967605</v>
       </c>
       <c r="K418" s="16">
-        <v>26.149999999999991</v>
+        <v>24.269999999999996</v>
       </c>
     </row>
     <row r="419" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A419" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B419" s="5"/>
       <c r="C419" s="79"/>
       <c r="D419" s="16"/>
       <c r="E419" s="16"/>
       <c r="F419" s="16">
-        <v>20.939999999999998</v>
+        <v>36.419999999999995</v>
       </c>
       <c r="G419" s="16">
-        <v>2.0053437526934235</v>
+        <v>1.9370176735577407</v>
       </c>
       <c r="H419" s="16">
-        <v>50.82</v>
+        <v>65.989999999999995</v>
       </c>
       <c r="I419" s="16">
-        <v>4.3857605177993531</v>
+        <v>3.1513999589300812</v>
       </c>
       <c r="J419" s="16">
-        <v>142.69340974212037</v>
+        <v>81.191652937946202</v>
       </c>
       <c r="K419" s="16">
-        <v>29.880000000000003</v>
+        <v>29.57</v>
       </c>
     </row>
     <row r="420" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A420" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B420" s="5"/>
       <c r="C420" s="79"/>
       <c r="D420" s="16"/>
       <c r="E420" s="16"/>
       <c r="F420" s="16">
-        <v>35.83</v>
+        <v>58.919999999999995</v>
       </c>
       <c r="G420" s="16">
-        <v>3.4313021327127684</v>
+        <v>3.1336925130703484</v>
       </c>
       <c r="H420" s="16">
-        <v>37.47</v>
+        <v>61.36</v>
       </c>
       <c r="I420" s="16">
-        <v>3.2336569579288024</v>
+        <v>2.9302909756016029</v>
       </c>
       <c r="J420" s="16">
-        <v>4.5771699692994714</v>
+        <v>4.1412084181941697</v>
       </c>
       <c r="K420" s="16">
-        <v>1.6400000000000006</v>
+        <v>2.4400000000000048</v>
       </c>
     </row>
     <row r="421" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A421" s="15" t="s">
         <v>40</v>
       </c>
       <c r="B421" s="5"/>
       <c r="C421" s="79"/>
       <c r="D421" s="16"/>
       <c r="E421" s="16"/>
       <c r="F421" s="16">
-        <v>38.46</v>
+        <v>62.739999999999995</v>
       </c>
       <c r="G421" s="16">
-        <v>3.6831671790157152</v>
+        <v>3.3368613080453775</v>
       </c>
       <c r="H421" s="16">
-        <v>32.82</v>
+        <v>58.08</v>
       </c>
       <c r="I421" s="16">
-        <v>2.8323624595469257</v>
+        <v>2.7736522141939552</v>
       </c>
       <c r="J421" s="16">
-        <v>-14.66458658346334</v>
+        <v>-7.4274784826267082</v>
       </c>
       <c r="K421" s="16">
-        <v>-5.6400000000000006</v>
+        <v>-4.6599999999999966</v>
       </c>
     </row>
     <row r="422" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A422" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B422" s="5"/>
       <c r="C422" s="79"/>
       <c r="D422" s="16"/>
       <c r="E422" s="16"/>
       <c r="F422" s="16">
-        <v>25.39</v>
+        <v>39.86</v>
       </c>
       <c r="G422" s="16">
-        <v>2.4315032416851015</v>
+        <v>2.1199759601321126</v>
       </c>
       <c r="H422" s="16">
-        <v>21.02</v>
+        <v>38.81</v>
       </c>
       <c r="I422" s="16">
-        <v>1.8140237324703343</v>
+        <v>1.8533994909240257</v>
       </c>
       <c r="J422" s="16">
-        <v>-17.211500590783775</v>
+        <v>-2.6342197691921658</v>
       </c>
       <c r="K422" s="16">
-        <v>-4.370000000000001</v>
+        <v>-1.0499999999999972</v>
       </c>
     </row>
     <row r="423" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A423" s="15" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B423" s="5"/>
       <c r="C423" s="79"/>
       <c r="D423" s="16"/>
       <c r="E423" s="16"/>
       <c r="F423" s="16">
-        <v>1.2</v>
+        <v>9.11</v>
       </c>
       <c r="G423" s="16">
-        <v>0.11491941276180079</v>
+        <v>0.4845203461315491</v>
       </c>
       <c r="H423" s="16">
-        <v>1.3699999999999999</v>
+        <v>7.75</v>
       </c>
       <c r="I423" s="16">
-        <v>0.11823085221143471</v>
+        <v>0.37010682954550883</v>
       </c>
       <c r="J423" s="16">
-        <v>14.166666666666661</v>
+        <v>-14.92864983534577</v>
       </c>
       <c r="K423" s="16">
-        <v>0.16999999999999993</v>
+        <v>-1.3599999999999994</v>
       </c>
     </row>
     <row r="424" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A424" s="15" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B424" s="5"/>
       <c r="C424" s="79"/>
       <c r="D424" s="16"/>
       <c r="E424" s="16"/>
       <c r="F424" s="16">
-        <v>1.99</v>
+        <v>2.77</v>
       </c>
       <c r="G424" s="16">
-        <v>0.19057469282998629</v>
+        <v>0.14732396913110768</v>
       </c>
       <c r="H424" s="16">
-        <v>0.54</v>
+        <v>3.62</v>
       </c>
       <c r="I424" s="16">
-        <v>4.6601941747572817E-2</v>
+        <v>0.17287570618770867</v>
       </c>
       <c r="J424" s="16">
-        <v>-72.8643216080402</v>
+        <v>30.685920577617331</v>
       </c>
       <c r="K424" s="16">
-        <v>-1.45</v>
+        <v>0.85000000000000009</v>
       </c>
     </row>
     <row r="425" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A425" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B425" s="96"/>
       <c r="C425" s="97"/>
       <c r="D425" s="17"/>
       <c r="E425" s="17"/>
       <c r="F425" s="17">
-        <v>1044.21</v>
+        <v>1880.21</v>
       </c>
       <c r="G425" s="17">
         <v>100</v>
       </c>
       <c r="H425" s="17">
-        <v>1158.75</v>
+        <v>2093.9899999999998</v>
       </c>
       <c r="I425" s="17">
         <v>100</v>
       </c>
       <c r="J425" s="17">
-        <v>10.969057948113882</v>
+        <v>11.370006541822441</v>
       </c>
       <c r="K425" s="17">
-        <v>114.53999999999996</v>
+        <v>213.77999999999975</v>
       </c>
     </row>
     <row r="426" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A426" s="4" t="s">
         <v>25</v>
       </c>
       <c r="K426" s="46"/>
     </row>
     <row r="427" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A427" s="4" t="s">
         <v>37</v>
       </c>
       <c r="K427" s="46"/>
     </row>
     <row r="428" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A428" s="124" t="s">
+      <c r="A428" s="130" t="s">
         <v>51</v>
       </c>
-      <c r="B428" s="124"/>
-[...7 lines deleted...]
-      <c r="J428" s="124"/>
+      <c r="B428" s="130"/>
+      <c r="C428" s="130"/>
+      <c r="D428" s="130"/>
+      <c r="E428" s="130"/>
+      <c r="F428" s="130"/>
+      <c r="G428" s="130"/>
+      <c r="H428" s="130"/>
+      <c r="I428" s="130"/>
+      <c r="J428" s="130"/>
       <c r="K428" s="46"/>
     </row>
     <row r="429" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A429" s="46"/>
       <c r="B429" s="46"/>
       <c r="C429" s="46"/>
       <c r="D429" s="83"/>
       <c r="E429" s="83"/>
       <c r="F429" s="83"/>
       <c r="G429" s="83"/>
       <c r="H429" s="83"/>
       <c r="I429" s="46"/>
       <c r="J429" s="46"/>
       <c r="K429" s="46"/>
     </row>
     <row r="430" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A430" s="46"/>
       <c r="B430" s="46"/>
       <c r="C430" s="46"/>
       <c r="D430" s="83"/>
       <c r="E430" s="83"/>
       <c r="F430" s="83"/>
       <c r="G430" s="83"/>
       <c r="H430" s="83"/>
       <c r="I430" s="46"/>
@@ -11391,231 +11357,231 @@
       <c r="C436" s="46"/>
       <c r="D436" s="83"/>
       <c r="E436" s="83"/>
       <c r="F436" s="83"/>
       <c r="G436" s="83"/>
       <c r="H436" s="83"/>
       <c r="I436" s="46"/>
       <c r="J436" s="46"/>
       <c r="K436" s="46"/>
     </row>
     <row r="437" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A437" s="46"/>
       <c r="B437" s="46"/>
       <c r="C437" s="46"/>
       <c r="D437" s="83"/>
       <c r="E437" s="83"/>
       <c r="F437" s="83"/>
       <c r="G437" s="83"/>
       <c r="H437" s="83"/>
       <c r="I437" s="46"/>
       <c r="J437" s="46"/>
       <c r="K437" s="46"/>
     </row>
     <row r="438" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A438" s="2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B438" s="8"/>
       <c r="C438" s="8"/>
       <c r="D438" s="8"/>
       <c r="E438" s="8"/>
       <c r="F438" s="8"/>
       <c r="G438" s="8"/>
       <c r="H438" s="8"/>
       <c r="I438" s="8"/>
       <c r="J438" s="8"/>
       <c r="K438" s="9"/>
     </row>
     <row r="439" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A439" s="11"/>
       <c r="B439" s="12">
         <v>2021</v>
       </c>
       <c r="C439" s="12">
         <v>2022</v>
       </c>
       <c r="D439" s="12">
         <v>2023</v>
       </c>
       <c r="E439" s="12">
         <v>2024</v>
       </c>
       <c r="F439" s="12">
         <v>2025</v>
       </c>
       <c r="G439" s="13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="H439" s="13" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="I439" s="13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="J439" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="K439" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
     </row>
     <row r="440" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A440" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B440" s="16">
         <v>20058.61</v>
       </c>
       <c r="C440" s="16">
         <v>24698.89</v>
       </c>
       <c r="D440" s="16">
         <v>24790.63</v>
       </c>
       <c r="E440" s="16">
         <v>25803.02</v>
       </c>
       <c r="F440" s="16">
         <v>26151.759999999998</v>
       </c>
       <c r="G440" s="16">
         <v>1.3515472219918363</v>
       </c>
       <c r="H440" s="16">
         <v>6.856272843926603</v>
       </c>
       <c r="I440" s="16">
-        <v>6399.48</v>
+        <v>10845.43</v>
       </c>
       <c r="J440" s="16">
-        <v>6373</v>
+        <v>11118.07</v>
       </c>
       <c r="K440" s="16">
-        <v>-0.41378361991911167</v>
+        <v>2.5138698972746991</v>
       </c>
     </row>
     <row r="441" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A441" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B441" s="16">
         <v>30046.13</v>
       </c>
       <c r="C441" s="16">
         <v>38605.4</v>
       </c>
       <c r="D441" s="16">
         <v>39600.33</v>
       </c>
       <c r="E441" s="16">
         <v>39921.760000000002</v>
       </c>
       <c r="F441" s="16">
         <v>41591.96</v>
       </c>
       <c r="G441" s="16">
         <v>4.1836832845044833</v>
       </c>
       <c r="H441" s="16">
         <v>8.4688938223833166</v>
       </c>
       <c r="I441" s="16">
-        <v>9877.91</v>
+        <v>16690.28</v>
       </c>
       <c r="J441" s="16">
-        <v>10241.49</v>
+        <v>17730.52</v>
       </c>
       <c r="K441" s="16">
-        <v>3.6807381318517773</v>
+        <v>6.2326096386639511</v>
       </c>
     </row>
     <row r="442" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A442" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B442" s="16">
         <v>-9987.52</v>
       </c>
       <c r="C442" s="16">
         <v>-13906.510000000002</v>
       </c>
       <c r="D442" s="16">
         <v>-14809.7</v>
       </c>
       <c r="E442" s="16">
         <v>-14118.740000000002</v>
       </c>
       <c r="F442" s="16">
         <v>-15440.2</v>
       </c>
       <c r="G442" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H442" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I442" s="16">
-        <v>-3478.4300000000003</v>
+        <v>-5844.8499999999985</v>
       </c>
       <c r="J442" s="16">
-        <v>-3868.49</v>
+        <v>-6612.4500000000007</v>
       </c>
       <c r="K442" s="16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="443" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A443" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B443" s="17">
         <v>66.759379660541967</v>
       </c>
       <c r="C443" s="17">
         <v>63.977811394260897</v>
       </c>
       <c r="D443" s="17">
         <v>62.602079326106633</v>
       </c>
       <c r="E443" s="17">
         <v>64.633974053248153</v>
       </c>
       <c r="F443" s="17">
         <v>62.876959873975643</v>
       </c>
       <c r="G443" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H443" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I443" s="17">
-        <v>64.785769459328947</v>
+        <v>64.980515605490154</v>
       </c>
       <c r="J443" s="17">
-        <v>62.227273570544916</v>
+        <v>62.705831526655729</v>
       </c>
       <c r="K443" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="444" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A444" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B444" s="46"/>
       <c r="C444" s="46"/>
       <c r="D444" s="46"/>
       <c r="E444" s="46"/>
       <c r="F444" s="46"/>
       <c r="G444" s="46"/>
       <c r="H444" s="46"/>
       <c r="I444" s="46"/>
       <c r="J444" s="46"/>
       <c r="K444" s="46"/>
     </row>
     <row r="445" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A445" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B445" s="46"/>
@@ -11653,433 +11619,433 @@
       <c r="D447" s="46"/>
       <c r="E447" s="46"/>
       <c r="F447" s="46"/>
       <c r="G447" s="46"/>
       <c r="H447" s="46"/>
       <c r="I447" s="46"/>
       <c r="J447" s="46"/>
       <c r="K447" s="46"/>
     </row>
     <row r="448" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A448" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B448" s="46"/>
       <c r="C448" s="46"/>
       <c r="D448" s="46"/>
       <c r="E448" s="46"/>
       <c r="F448" s="46"/>
       <c r="G448" s="46"/>
       <c r="H448" s="46"/>
       <c r="I448" s="46"/>
       <c r="J448" s="46"/>
       <c r="K448" s="46"/>
     </row>
     <row r="449" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A449" s="124" t="s">
+      <c r="A449" s="130" t="s">
         <v>82</v>
       </c>
-      <c r="B449" s="124"/>
-[...8 lines deleted...]
-      <c r="K449" s="124"/>
+      <c r="B449" s="130"/>
+      <c r="C449" s="130"/>
+      <c r="D449" s="130"/>
+      <c r="E449" s="130"/>
+      <c r="F449" s="130"/>
+      <c r="G449" s="130"/>
+      <c r="H449" s="130"/>
+      <c r="I449" s="130"/>
+      <c r="J449" s="130"/>
+      <c r="K449" s="130"/>
     </row>
     <row r="450" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A450" s="124" t="s">
-[...11 lines deleted...]
-      <c r="K450" s="124"/>
+      <c r="A450" s="130" t="s">
+        <v>158</v>
+      </c>
+      <c r="B450" s="130"/>
+      <c r="C450" s="130"/>
+      <c r="D450" s="130"/>
+      <c r="E450" s="130"/>
+      <c r="F450" s="130"/>
+      <c r="G450" s="130"/>
+      <c r="H450" s="130"/>
+      <c r="I450" s="130"/>
+      <c r="J450" s="130"/>
+      <c r="K450" s="130"/>
     </row>
     <row r="451" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A451" s="46"/>
       <c r="B451" s="46"/>
       <c r="C451" s="46"/>
       <c r="D451" s="46"/>
       <c r="E451" s="46"/>
       <c r="F451" s="46"/>
       <c r="G451" s="46"/>
       <c r="H451" s="46"/>
       <c r="I451" s="46"/>
       <c r="J451" s="46"/>
       <c r="K451" s="86"/>
     </row>
     <row r="452" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A452" s="2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B452" s="22"/>
       <c r="C452" s="22"/>
       <c r="D452" s="22"/>
     </row>
     <row r="453" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A453" s="23"/>
       <c r="B453" s="23"/>
       <c r="C453" s="23"/>
       <c r="D453" s="24"/>
       <c r="E453" s="12">
         <v>2021</v>
       </c>
       <c r="F453" s="12">
         <v>2022</v>
       </c>
       <c r="G453" s="12">
         <v>2023</v>
       </c>
       <c r="H453" s="12">
         <v>2024</v>
       </c>
       <c r="I453" s="12">
         <v>2025</v>
       </c>
       <c r="J453" s="13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="K453" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="454" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A454" s="128" t="s">
-[...3 lines deleted...]
-      <c r="C454" s="128"/>
+      <c r="A454" s="124" t="s">
+        <v>146</v>
+      </c>
+      <c r="B454" s="124"/>
+      <c r="C454" s="124"/>
       <c r="D454" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E454" s="27">
         <v>1</v>
       </c>
       <c r="F454" s="27">
         <v>1</v>
       </c>
       <c r="G454" s="27">
         <v>1</v>
       </c>
       <c r="H454" s="27">
         <v>1</v>
       </c>
       <c r="I454" s="27">
         <v>1</v>
       </c>
       <c r="J454" s="27">
         <v>1</v>
       </c>
       <c r="K454" s="27">
         <v>1</v>
       </c>
     </row>
     <row r="455" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A455" s="128"/>
-[...1 lines deleted...]
-      <c r="C455" s="128"/>
+      <c r="A455" s="124"/>
+      <c r="B455" s="124"/>
+      <c r="C455" s="124"/>
       <c r="D455" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E455" s="28">
         <v>22.255724006347872</v>
       </c>
       <c r="F455" s="28">
         <v>20.418284461309618</v>
       </c>
       <c r="G455" s="28">
         <v>19.409774636242354</v>
       </c>
       <c r="H455" s="28">
         <v>19.350032006306471</v>
       </c>
       <c r="I455" s="28">
         <v>19.424326949658948</v>
       </c>
       <c r="J455" s="28">
-        <v>20.376706767463141</v>
+        <v>19.982927204962721</v>
       </c>
       <c r="K455" s="28">
-        <v>19.971388862339062</v>
+        <v>19.622504778079829</v>
       </c>
     </row>
     <row r="456" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A456" s="129" t="s">
-[...3 lines deleted...]
-      <c r="C456" s="129"/>
+      <c r="A456" s="127" t="s">
+        <v>147</v>
+      </c>
+      <c r="B456" s="127"/>
+      <c r="C456" s="127"/>
       <c r="D456" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E456" s="30">
         <v>1</v>
       </c>
       <c r="F456" s="30">
         <v>1</v>
       </c>
       <c r="G456" s="30">
         <v>1</v>
       </c>
       <c r="H456" s="30">
         <v>1</v>
       </c>
       <c r="I456" s="30">
         <v>1</v>
       </c>
       <c r="J456" s="30">
         <v>1</v>
       </c>
       <c r="K456" s="30">
         <v>1</v>
       </c>
     </row>
     <row r="457" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A457" s="130"/>
-[...1 lines deleted...]
-      <c r="C457" s="130"/>
+      <c r="A457" s="128"/>
+      <c r="B457" s="128"/>
+      <c r="C457" s="128"/>
       <c r="D457" s="31" t="s">
         <v>33</v>
       </c>
       <c r="E457" s="32">
         <v>31.447644597729159</v>
       </c>
       <c r="F457" s="32">
         <v>30.689781160000496</v>
       </c>
       <c r="G457" s="32">
         <v>32.022204788056015</v>
       </c>
       <c r="H457" s="32">
         <v>31.457128117611067</v>
       </c>
       <c r="I457" s="32">
         <v>31.777522897227822</v>
       </c>
       <c r="J457" s="32">
-        <v>31.274133352245315</v>
+        <v>30.981553012928686</v>
       </c>
       <c r="K457" s="32">
-        <v>30.968882615377087</v>
+        <v>30.768130843148739</v>
       </c>
     </row>
     <row r="458" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A458" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B458" s="33"/>
       <c r="C458" s="34"/>
     </row>
     <row r="459" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A459" s="4" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="460" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A460" s="46"/>
       <c r="B460" s="46"/>
       <c r="C460" s="46"/>
       <c r="D460" s="46"/>
       <c r="E460" s="46"/>
       <c r="F460" s="46"/>
       <c r="G460" s="46"/>
       <c r="H460" s="46"/>
       <c r="I460" s="46"/>
       <c r="J460" s="46"/>
       <c r="K460" s="46"/>
     </row>
     <row r="461" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A461" s="46"/>
       <c r="B461" s="46"/>
       <c r="C461" s="46"/>
       <c r="D461" s="46"/>
       <c r="E461" s="46"/>
       <c r="F461" s="46"/>
       <c r="G461" s="46"/>
       <c r="H461" s="46"/>
       <c r="I461" s="46"/>
       <c r="J461" s="46"/>
       <c r="K461" s="46"/>
     </row>
     <row r="462" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A462" s="2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B462" s="8"/>
       <c r="C462" s="8"/>
       <c r="D462" s="8"/>
       <c r="E462" s="8"/>
       <c r="F462" s="8"/>
       <c r="G462" s="8"/>
       <c r="H462" s="8"/>
       <c r="I462" s="8"/>
       <c r="J462" s="8"/>
       <c r="K462" s="9"/>
     </row>
     <row r="463" spans="1:11" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A463" s="11"/>
       <c r="B463" s="12">
         <v>2021</v>
       </c>
       <c r="C463" s="12">
         <v>2022</v>
       </c>
       <c r="D463" s="12">
         <v>2023</v>
       </c>
       <c r="E463" s="12">
         <v>2024</v>
       </c>
       <c r="F463" s="12">
         <v>2025</v>
       </c>
       <c r="G463" s="13" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="H463" s="13" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="I463" s="13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="J463" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="K463" s="13" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
     </row>
     <row r="464" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A464" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B464" s="16">
         <v>-933.60000000000014</v>
       </c>
       <c r="C464" s="16">
         <v>1003.0000000000001</v>
       </c>
       <c r="D464" s="16">
         <v>973.06999999999982</v>
       </c>
       <c r="E464" s="16">
         <v>220.19000000000005</v>
       </c>
       <c r="F464" s="16">
         <v>1744.2199999999998</v>
       </c>
       <c r="G464" s="16">
         <v>1524.0299999999997</v>
       </c>
       <c r="H464" s="16">
         <v>601.37599999999998</v>
       </c>
       <c r="I464" s="16">
-        <v>261.52999999999997</v>
+        <v>510.33999999999992</v>
       </c>
       <c r="J464" s="16">
-        <v>875.97</v>
+        <v>1248.5</v>
       </c>
       <c r="K464" s="16">
-        <v>614.44000000000005</v>
+        <v>738.16000000000008</v>
       </c>
     </row>
     <row r="465" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A465" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B465" s="16">
         <v>1907.8199999999997</v>
       </c>
       <c r="C465" s="16">
         <v>2760.14</v>
       </c>
       <c r="D465" s="16">
         <v>2095.85</v>
       </c>
       <c r="E465" s="16">
         <v>3995.7599999999998</v>
       </c>
       <c r="F465" s="16">
         <v>611.16000000000031</v>
       </c>
       <c r="G465" s="16">
         <v>-3384.5999999999995</v>
       </c>
       <c r="H465" s="16">
         <v>2274.1459999999997</v>
       </c>
       <c r="I465" s="16">
-        <v>-3267.64</v>
+        <v>-2855.37</v>
       </c>
       <c r="J465" s="16">
-        <v>1381.67</v>
+        <v>3217.23</v>
       </c>
       <c r="K465" s="16">
-        <v>4649.3099999999995</v>
+        <v>6072.6</v>
       </c>
     </row>
     <row r="466" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A466" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B466" s="17">
         <v>-2841.42</v>
       </c>
       <c r="C466" s="17">
         <v>-1757.1399999999999</v>
       </c>
       <c r="D466" s="17">
         <v>-1122.7800000000002</v>
       </c>
       <c r="E466" s="17">
         <v>-3775.5699999999997</v>
       </c>
       <c r="F466" s="17">
         <v>1133.0599999999995</v>
       </c>
       <c r="G466" s="17" t="s">
         <v>26</v>
       </c>
       <c r="H466" s="17" t="s">
         <v>26</v>
       </c>
       <c r="I466" s="17">
-        <v>3529.17</v>
+        <v>3365.71</v>
       </c>
       <c r="J466" s="17">
-        <v>-505.70000000000005</v>
+        <v>-1968.73</v>
       </c>
       <c r="K466" s="17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="467" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A467" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B467" s="83"/>
       <c r="C467" s="83"/>
       <c r="D467" s="83"/>
       <c r="E467" s="83"/>
       <c r="F467" s="83"/>
       <c r="G467" s="83"/>
       <c r="H467" s="83"/>
       <c r="I467" s="83"/>
       <c r="J467" s="46"/>
       <c r="K467" s="46"/>
     </row>
     <row r="468" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A468" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B468" s="46"/>
@@ -12129,94 +12095,94 @@
       <c r="C471" s="46"/>
       <c r="D471" s="46"/>
       <c r="E471" s="46"/>
       <c r="F471" s="46"/>
       <c r="G471" s="46"/>
       <c r="H471" s="46"/>
       <c r="I471" s="46"/>
       <c r="J471" s="46"/>
       <c r="K471" s="46"/>
     </row>
     <row r="472" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A472" s="46"/>
       <c r="B472" s="46"/>
       <c r="C472" s="46"/>
       <c r="D472" s="46"/>
       <c r="E472" s="46"/>
       <c r="F472" s="46"/>
       <c r="G472" s="46"/>
       <c r="H472" s="46"/>
       <c r="I472" s="46"/>
       <c r="J472" s="46"/>
       <c r="K472" s="46"/>
     </row>
     <row r="473" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A473" s="2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B473" s="22"/>
       <c r="C473" s="22"/>
       <c r="D473" s="22"/>
       <c r="E473" s="22"/>
       <c r="F473" s="22"/>
       <c r="G473" s="22"/>
       <c r="H473" s="22"/>
       <c r="I473" s="22"/>
       <c r="J473" s="22"/>
       <c r="K473" s="22"/>
     </row>
     <row r="474" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A474" s="11"/>
       <c r="B474" s="13" t="s">
         <v>110</v>
       </c>
       <c r="C474" s="13" t="s">
         <v>111</v>
       </c>
       <c r="D474" s="13" t="s">
         <v>114</v>
       </c>
       <c r="E474" s="13" t="s">
         <v>126</v>
       </c>
       <c r="F474" s="13" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="G474" s="13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="H474" s="13" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="I474" s="13" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="J474" s="13" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="K474" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
     </row>
     <row r="475" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A475" s="109" t="s">
         <v>38</v>
       </c>
       <c r="B475" s="16">
         <v>18269.98</v>
       </c>
       <c r="C475" s="16">
         <v>19589.849999999999</v>
       </c>
       <c r="D475" s="16">
         <v>21077.62</v>
       </c>
       <c r="E475" s="16">
         <v>20859.3</v>
       </c>
       <c r="F475" s="16">
         <v>22703.72</v>
       </c>
       <c r="G475" s="16">
         <v>8.8421950880422742</v>
       </c>
       <c r="H475" s="16">
@@ -12426,136 +12392,136 @@
       <c r="D483" s="90"/>
       <c r="E483" s="90"/>
       <c r="F483" s="90"/>
       <c r="G483" s="90"/>
       <c r="H483" s="90"/>
       <c r="I483" s="90"/>
       <c r="J483" s="89"/>
       <c r="K483" s="46"/>
     </row>
     <row r="484" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A484" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B484" s="90"/>
       <c r="C484" s="90"/>
       <c r="D484" s="90"/>
       <c r="E484" s="90"/>
       <c r="F484" s="90"/>
       <c r="G484" s="90"/>
       <c r="H484" s="90"/>
       <c r="I484" s="90"/>
       <c r="J484" s="89"/>
       <c r="K484" s="46"/>
     </row>
     <row r="485" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A485" s="124" t="s">
-[...11 lines deleted...]
-      <c r="K485" s="124"/>
+      <c r="A485" s="130" t="s">
+        <v>158</v>
+      </c>
+      <c r="B485" s="130"/>
+      <c r="C485" s="130"/>
+      <c r="D485" s="130"/>
+      <c r="E485" s="130"/>
+      <c r="F485" s="130"/>
+      <c r="G485" s="130"/>
+      <c r="H485" s="130"/>
+      <c r="I485" s="130"/>
+      <c r="J485" s="130"/>
+      <c r="K485" s="130"/>
     </row>
     <row r="486" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A486" s="46"/>
       <c r="B486" s="46"/>
       <c r="C486" s="46"/>
       <c r="D486" s="46"/>
       <c r="E486" s="46"/>
       <c r="F486" s="46"/>
       <c r="G486" s="46"/>
       <c r="H486" s="46"/>
       <c r="I486" s="46"/>
       <c r="J486" s="46"/>
       <c r="K486" s="46"/>
     </row>
     <row r="487" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A487" s="46"/>
       <c r="B487" s="46"/>
       <c r="C487" s="46"/>
       <c r="D487" s="46"/>
       <c r="E487" s="46"/>
       <c r="F487" s="46"/>
       <c r="G487" s="46"/>
       <c r="H487" s="46"/>
       <c r="I487" s="46"/>
       <c r="J487" s="46"/>
       <c r="K487" s="46"/>
     </row>
     <row r="488" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A488" s="2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B488" s="8"/>
       <c r="C488" s="8"/>
       <c r="D488" s="8"/>
       <c r="E488" s="8"/>
       <c r="F488" s="8"/>
       <c r="G488" s="8"/>
       <c r="H488" s="8"/>
       <c r="I488" s="8"/>
       <c r="J488" s="8"/>
       <c r="K488" s="9"/>
     </row>
     <row r="489" spans="1:11" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A489" s="11"/>
       <c r="B489" s="12">
         <v>2021</v>
       </c>
       <c r="C489" s="12">
         <v>2022</v>
       </c>
       <c r="D489" s="12">
         <v>2023</v>
       </c>
       <c r="E489" s="12">
         <v>2024</v>
       </c>
       <c r="F489" s="12">
         <v>2025</v>
       </c>
       <c r="G489" s="13" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="H489" s="13" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="I489" s="13" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="J489" s="13" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="K489" s="13" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
     </row>
     <row r="490" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A490" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B490" s="16">
         <v>-1161.1999999999998</v>
       </c>
       <c r="C490" s="16">
         <v>395.32000000000005</v>
       </c>
       <c r="D490" s="16">
         <v>538.39000000000021</v>
       </c>
       <c r="E490" s="16">
         <v>540.79</v>
       </c>
       <c r="F490" s="16">
         <v>1698.2200000000003</v>
       </c>
       <c r="G490" s="16">
         <v>1157.4300000000003</v>
       </c>
       <c r="H490" s="16">
@@ -12652,136 +12618,136 @@
         <v>52</v>
       </c>
       <c r="B494" s="60"/>
       <c r="C494" s="60"/>
       <c r="D494" s="60"/>
       <c r="E494" s="60"/>
       <c r="F494" s="60"/>
       <c r="G494" s="60"/>
       <c r="H494" s="60"/>
       <c r="I494" s="60"/>
     </row>
     <row r="495" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A495" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B495" s="60"/>
       <c r="C495" s="60"/>
       <c r="D495" s="60"/>
       <c r="E495" s="60"/>
       <c r="F495" s="60"/>
       <c r="G495" s="60"/>
       <c r="H495" s="60"/>
       <c r="I495" s="60"/>
     </row>
     <row r="496" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A496" s="134" t="s">
+      <c r="A496" s="140" t="s">
         <v>47</v>
       </c>
-      <c r="B496" s="134"/>
-[...8 lines deleted...]
-      <c r="K496" s="134"/>
+      <c r="B496" s="140"/>
+      <c r="C496" s="140"/>
+      <c r="D496" s="140"/>
+      <c r="E496" s="140"/>
+      <c r="F496" s="140"/>
+      <c r="G496" s="140"/>
+      <c r="H496" s="140"/>
+      <c r="I496" s="140"/>
+      <c r="J496" s="140"/>
+      <c r="K496" s="140"/>
     </row>
     <row r="497" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A497" s="46"/>
       <c r="B497" s="46"/>
       <c r="C497" s="46"/>
       <c r="D497" s="46"/>
       <c r="E497" s="46"/>
       <c r="F497" s="46"/>
       <c r="G497" s="46"/>
       <c r="H497" s="46"/>
       <c r="I497" s="46"/>
       <c r="J497" s="46"/>
       <c r="K497" s="46"/>
     </row>
     <row r="498" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A498" s="46"/>
       <c r="B498" s="46"/>
       <c r="C498" s="46"/>
       <c r="D498" s="46"/>
       <c r="E498" s="46"/>
       <c r="F498" s="46"/>
       <c r="G498" s="46"/>
       <c r="H498" s="46"/>
       <c r="I498" s="46"/>
       <c r="J498" s="46"/>
       <c r="K498" s="46"/>
     </row>
     <row r="499" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A499" s="2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B499" s="22"/>
       <c r="C499" s="22"/>
       <c r="D499" s="22"/>
       <c r="E499" s="22"/>
       <c r="F499" s="22"/>
       <c r="G499" s="22"/>
       <c r="H499" s="22"/>
       <c r="I499" s="22"/>
       <c r="J499" s="22"/>
       <c r="K499" s="22"/>
     </row>
     <row r="500" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A500" s="11"/>
       <c r="B500" s="13" t="s">
         <v>110</v>
       </c>
       <c r="C500" s="13" t="s">
         <v>111</v>
       </c>
       <c r="D500" s="13" t="s">
         <v>114</v>
       </c>
       <c r="E500" s="13" t="s">
         <v>126</v>
       </c>
       <c r="F500" s="13" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="G500" s="13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="H500" s="13" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="I500" s="13" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="J500" s="13" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="K500" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
     </row>
     <row r="501" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A501" s="109" t="s">
         <v>45</v>
       </c>
       <c r="B501" s="16">
         <v>16090.07</v>
       </c>
       <c r="C501" s="16">
         <v>16821.830000000002</v>
       </c>
       <c r="D501" s="16">
         <v>17884.2</v>
       </c>
       <c r="E501" s="16">
         <v>17966.29</v>
       </c>
       <c r="F501" s="16">
         <v>19672.650000000001</v>
       </c>
       <c r="G501" s="16">
         <v>9.4975646057143717</v>
       </c>
       <c r="H501" s="16">
@@ -13067,136 +13033,136 @@
       <c r="D512" s="90"/>
       <c r="E512" s="90"/>
       <c r="F512" s="90"/>
       <c r="G512" s="90"/>
       <c r="H512" s="90"/>
       <c r="I512" s="90"/>
       <c r="J512" s="89"/>
       <c r="K512" s="46"/>
     </row>
     <row r="513" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A513" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B513" s="90"/>
       <c r="C513" s="90"/>
       <c r="D513" s="90"/>
       <c r="E513" s="90"/>
       <c r="F513" s="90"/>
       <c r="G513" s="90"/>
       <c r="H513" s="90"/>
       <c r="I513" s="90"/>
       <c r="J513" s="89"/>
       <c r="K513" s="46"/>
     </row>
     <row r="514" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A514" s="135" t="s">
-[...11 lines deleted...]
-      <c r="K514" s="135"/>
+      <c r="A514" s="141" t="s">
+        <v>158</v>
+      </c>
+      <c r="B514" s="141"/>
+      <c r="C514" s="141"/>
+      <c r="D514" s="141"/>
+      <c r="E514" s="141"/>
+      <c r="F514" s="141"/>
+      <c r="G514" s="141"/>
+      <c r="H514" s="141"/>
+      <c r="I514" s="141"/>
+      <c r="J514" s="141"/>
+      <c r="K514" s="141"/>
     </row>
     <row r="515" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A515" s="46"/>
       <c r="B515" s="46"/>
       <c r="C515" s="46"/>
       <c r="D515" s="46"/>
       <c r="E515" s="46"/>
       <c r="F515" s="46"/>
       <c r="G515" s="46"/>
       <c r="H515" s="46"/>
       <c r="I515" s="46"/>
       <c r="J515" s="46"/>
       <c r="K515" s="46"/>
     </row>
     <row r="516" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A516" s="46"/>
       <c r="B516" s="46"/>
       <c r="C516" s="46"/>
       <c r="D516" s="46"/>
       <c r="E516" s="46"/>
       <c r="F516" s="46"/>
       <c r="G516" s="46"/>
       <c r="H516" s="46"/>
       <c r="I516" s="46"/>
       <c r="J516" s="46"/>
       <c r="K516" s="46"/>
     </row>
     <row r="517" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A517" s="2" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B517" s="22"/>
       <c r="C517" s="22"/>
       <c r="D517" s="22"/>
       <c r="E517" s="22"/>
       <c r="F517" s="22"/>
       <c r="G517" s="22"/>
       <c r="H517" s="22"/>
       <c r="I517" s="22"/>
       <c r="J517" s="22"/>
       <c r="K517" s="22"/>
     </row>
     <row r="518" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A518" s="11"/>
       <c r="B518" s="13" t="s">
         <v>110</v>
       </c>
       <c r="C518" s="13" t="s">
         <v>111</v>
       </c>
       <c r="D518" s="13" t="s">
         <v>114</v>
       </c>
       <c r="E518" s="13" t="s">
         <v>126</v>
       </c>
       <c r="F518" s="13" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="G518" s="13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="H518" s="13" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="I518" s="13" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="J518" s="13" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="K518" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
     </row>
     <row r="519" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A519" s="109" t="s">
         <v>73</v>
       </c>
       <c r="B519" s="16">
         <v>25108.61</v>
       </c>
       <c r="C519" s="16">
         <v>26784.880000000001</v>
       </c>
       <c r="D519" s="16">
         <v>27861.38</v>
       </c>
       <c r="E519" s="16">
         <v>31500.71</v>
       </c>
       <c r="F519" s="16">
         <v>30689.81</v>
       </c>
       <c r="G519" s="16">
         <v>-2.5742276920107448</v>
       </c>
       <c r="H519" s="16">
@@ -13326,289 +13292,289 @@
       <c r="A524" s="54" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="525" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A525" s="54" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="526" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A526" s="4" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="527" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A527" s="20" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="528" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A528" s="20" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="529" spans="1:11" ht="54.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A529" s="134" t="s">
+      <c r="A529" s="140" t="s">
         <v>74</v>
       </c>
-      <c r="B529" s="134"/>
-[...8 lines deleted...]
-      <c r="K529" s="134"/>
+      <c r="B529" s="140"/>
+      <c r="C529" s="140"/>
+      <c r="D529" s="140"/>
+      <c r="E529" s="140"/>
+      <c r="F529" s="140"/>
+      <c r="G529" s="140"/>
+      <c r="H529" s="140"/>
+      <c r="I529" s="140"/>
+      <c r="J529" s="140"/>
+      <c r="K529" s="140"/>
     </row>
     <row r="530" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A530" s="46"/>
       <c r="B530" s="46"/>
       <c r="C530" s="46"/>
       <c r="D530" s="46"/>
       <c r="E530" s="46"/>
       <c r="F530" s="46"/>
       <c r="G530" s="46"/>
       <c r="H530" s="46"/>
       <c r="I530" s="46"/>
       <c r="J530" s="46"/>
       <c r="K530" s="46"/>
     </row>
     <row r="531" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A531" s="46"/>
       <c r="B531" s="46"/>
       <c r="C531" s="46"/>
       <c r="D531" s="46"/>
       <c r="E531" s="46"/>
       <c r="F531" s="46"/>
       <c r="G531" s="46"/>
       <c r="H531" s="46"/>
       <c r="I531" s="46"/>
       <c r="J531" s="46"/>
       <c r="K531" s="46"/>
     </row>
     <row r="532" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A532" s="46"/>
       <c r="B532" s="46"/>
       <c r="C532" s="46"/>
       <c r="D532" s="46"/>
       <c r="E532" s="46"/>
       <c r="F532" s="46"/>
       <c r="G532" s="46"/>
       <c r="H532" s="46"/>
       <c r="I532" s="46"/>
       <c r="J532" s="46"/>
       <c r="K532" s="46"/>
     </row>
     <row r="533" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A533" s="2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B533" s="15"/>
       <c r="C533" s="15"/>
       <c r="D533" s="15"/>
       <c r="E533" s="15"/>
       <c r="F533" s="15"/>
       <c r="G533" s="15"/>
       <c r="H533" s="15"/>
       <c r="I533" s="15"/>
       <c r="J533" s="15"/>
       <c r="K533" s="22"/>
     </row>
     <row r="534" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A534" s="11"/>
       <c r="B534" s="12">
         <v>2021</v>
       </c>
       <c r="C534" s="12">
         <v>2022</v>
       </c>
       <c r="D534" s="12">
         <v>2023</v>
       </c>
       <c r="E534" s="12">
         <v>2024</v>
       </c>
       <c r="F534" s="12">
         <v>2025</v>
       </c>
       <c r="G534" s="13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="H534" s="13" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="I534" s="13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="J534" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="K534" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
     </row>
     <row r="535" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A535" s="15" t="s">
         <v>123</v>
       </c>
       <c r="B535" s="16">
         <v>1367.81</v>
       </c>
       <c r="C535" s="16">
         <v>2252.7399999999998</v>
       </c>
       <c r="D535" s="16">
         <v>2608.0300000000002</v>
       </c>
       <c r="E535" s="16">
         <v>2836.64</v>
       </c>
       <c r="F535" s="16">
         <v>2939.55</v>
       </c>
       <c r="G535" s="16">
         <v>3.6278836933837328</v>
       </c>
       <c r="H535" s="16">
         <v>21.077590383164324</v>
       </c>
       <c r="I535" s="16">
-        <v>492.58000000000004</v>
+        <v>938.49</v>
       </c>
       <c r="J535" s="16">
-        <v>527.16000000000008</v>
+        <v>995.22000000000014</v>
       </c>
       <c r="K535" s="16">
-        <v>7.0201794632344061</v>
+        <v>6.0448166735927007</v>
       </c>
     </row>
     <row r="536" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A536" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B536" s="49">
         <v>3</v>
       </c>
       <c r="C536" s="49">
         <v>4</v>
       </c>
       <c r="D536" s="49">
         <v>4</v>
       </c>
       <c r="E536" s="49">
         <v>5</v>
       </c>
       <c r="F536" s="49">
         <v>5</v>
       </c>
       <c r="G536" s="91" t="s">
         <v>26</v>
       </c>
       <c r="H536" s="91" t="s">
         <v>26</v>
       </c>
       <c r="I536" s="49">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J536" s="49">
         <v>4</v>
       </c>
       <c r="K536" s="16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="537" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A537" s="15" t="s">
         <v>112</v>
       </c>
       <c r="B537" s="16">
         <v>13.507687020548756</v>
       </c>
       <c r="C537" s="16">
         <v>10.616146888256988</v>
       </c>
       <c r="D537" s="16">
         <v>10.239607193084261</v>
       </c>
       <c r="E537" s="16">
         <v>10.223688232003738</v>
       </c>
       <c r="F537" s="16">
         <v>10.090744786937694</v>
       </c>
       <c r="G537" s="19" t="s">
         <v>26</v>
       </c>
       <c r="H537" s="42" t="s">
         <v>26</v>
       </c>
       <c r="I537" s="16">
-        <v>9.8290717675088715</v>
+        <v>9.5000212575995917</v>
       </c>
       <c r="J537" s="16">
-        <v>10.134262249700104</v>
+        <v>9.6392893878903063</v>
       </c>
       <c r="K537" s="118" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="538" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A538" s="100" t="s">
         <v>124</v>
       </c>
       <c r="B538" s="102">
         <v>812.66</v>
       </c>
       <c r="C538" s="102">
         <v>1136.52</v>
       </c>
       <c r="D538" s="102">
         <v>1443.52</v>
       </c>
       <c r="E538" s="102">
         <v>1561.28</v>
       </c>
       <c r="F538" s="102">
         <v>1622.85</v>
       </c>
       <c r="G538" s="102">
         <v>3.9435591309694566</v>
       </c>
       <c r="H538" s="16">
         <v>18.87550475614459</v>
       </c>
       <c r="I538" s="102">
-        <v>186.87</v>
+        <v>453.73</v>
       </c>
       <c r="J538" s="102">
-        <v>189.48000000000002</v>
+        <v>476.5</v>
       </c>
       <c r="K538" s="102">
-        <v>1.3966928881040368</v>
+        <v>5.0184030150089214</v>
       </c>
     </row>
     <row r="539" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A539" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B539" s="49">
         <v>1</v>
       </c>
       <c r="C539" s="49">
         <v>1</v>
       </c>
       <c r="D539" s="49">
         <v>1</v>
       </c>
       <c r="E539" s="49">
         <v>1</v>
       </c>
       <c r="F539" s="49">
         <v>1</v>
       </c>
       <c r="G539" s="91" t="s">
         <v>26</v>
       </c>
       <c r="H539" s="91" t="s">
@@ -13628,316 +13594,316 @@
       <c r="A540" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B540" s="17">
         <v>22.736645375367562</v>
       </c>
       <c r="C540" s="17">
         <v>20.539753165849486</v>
       </c>
       <c r="D540" s="17">
         <v>22.617161855788019</v>
       </c>
       <c r="E540" s="17">
         <v>22.804726640667219</v>
       </c>
       <c r="F540" s="17">
         <v>22.679725134896042</v>
       </c>
       <c r="G540" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H540" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I540" s="17">
-        <v>17.834850827463779</v>
+        <v>19.360137905727441</v>
       </c>
       <c r="J540" s="17">
-        <v>17.248975876194812</v>
+        <v>19.359923941704892</v>
       </c>
       <c r="K540" s="119" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="541" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A541" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="542" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A542" s="54" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="543" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A543" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="544" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A544" s="4" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="545" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A545" s="20" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="546" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A546" s="4" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="547" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A547" s="124" t="s">
+      <c r="A547" s="130" t="s">
         <v>113</v>
       </c>
-      <c r="B547" s="124"/>
-[...8 lines deleted...]
-      <c r="K547" s="124"/>
+      <c r="B547" s="130"/>
+      <c r="C547" s="130"/>
+      <c r="D547" s="130"/>
+      <c r="E547" s="130"/>
+      <c r="F547" s="130"/>
+      <c r="G547" s="130"/>
+      <c r="H547" s="130"/>
+      <c r="I547" s="130"/>
+      <c r="J547" s="130"/>
+      <c r="K547" s="130"/>
     </row>
     <row r="548" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A548" s="46"/>
       <c r="B548" s="46"/>
       <c r="C548" s="46"/>
       <c r="D548" s="46"/>
       <c r="E548" s="46"/>
       <c r="F548" s="46"/>
       <c r="G548" s="46"/>
       <c r="H548" s="46"/>
       <c r="I548" s="46"/>
       <c r="J548" s="46"/>
       <c r="K548" s="46"/>
     </row>
     <row r="549" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A549" s="46"/>
       <c r="B549" s="46"/>
       <c r="C549" s="46"/>
       <c r="D549" s="46"/>
       <c r="E549" s="46"/>
       <c r="F549" s="46"/>
       <c r="G549" s="46"/>
       <c r="H549" s="46"/>
       <c r="I549" s="46"/>
       <c r="J549" s="46"/>
       <c r="K549" s="46"/>
     </row>
     <row r="550" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A550" s="2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B550" s="15"/>
       <c r="C550" s="15"/>
       <c r="D550" s="15"/>
       <c r="E550" s="15"/>
       <c r="F550" s="15"/>
       <c r="G550" s="15"/>
       <c r="H550" s="15"/>
       <c r="I550" s="15"/>
       <c r="J550" s="15"/>
       <c r="K550" s="22"/>
     </row>
     <row r="551" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A551" s="11"/>
       <c r="B551" s="12">
         <v>2021</v>
       </c>
       <c r="C551" s="12">
         <v>2022</v>
       </c>
       <c r="D551" s="12">
         <v>2023</v>
       </c>
       <c r="E551" s="12">
         <v>2024</v>
       </c>
       <c r="F551" s="12">
         <v>2025</v>
       </c>
       <c r="G551" s="13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="H551" s="13" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="I551" s="13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="J551" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="K551" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
     </row>
     <row r="552" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A552" s="15" t="s">
         <v>120</v>
       </c>
       <c r="B552" s="16">
         <v>1151.6289999999999</v>
       </c>
       <c r="C552" s="16">
         <v>2174.4189999999999</v>
       </c>
       <c r="D552" s="16">
         <v>2375.5729999999999</v>
       </c>
       <c r="E552" s="16">
         <v>2390.098</v>
       </c>
       <c r="F552" s="16">
-        <v>2310.9490000000001</v>
+        <v>2305.538</v>
       </c>
       <c r="G552" s="16">
-        <v>-3.3115378532595692</v>
+        <v>-3.5379302438644755</v>
       </c>
       <c r="H552" s="16">
-        <v>19.019861936041149</v>
+        <v>18.950130548183353</v>
       </c>
       <c r="I552" s="16">
-        <v>379.07499999999999</v>
+        <v>765.22299999999996</v>
       </c>
       <c r="J552" s="16">
-        <v>376.71699999999998</v>
+        <v>775.02800000000002</v>
       </c>
       <c r="K552" s="16">
-        <v>-0.62204049330607503</v>
+        <v>1.2813258357367805</v>
       </c>
     </row>
     <row r="553" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A553" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B553" s="49">
         <v>1</v>
       </c>
       <c r="C553" s="49">
         <v>1</v>
       </c>
       <c r="D553" s="49">
         <v>1</v>
       </c>
       <c r="E553" s="49">
         <v>2</v>
       </c>
       <c r="F553" s="49">
         <v>3</v>
       </c>
       <c r="G553" s="91" t="s">
         <v>26</v>
       </c>
       <c r="H553" s="91" t="s">
         <v>26</v>
       </c>
       <c r="I553" s="49">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J553" s="49">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K553" s="16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="554" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A554" s="15" t="s">
         <v>121</v>
       </c>
       <c r="B554" s="16">
         <v>19.460184427749631</v>
       </c>
       <c r="C554" s="16">
         <v>14.190640028558544</v>
       </c>
       <c r="D554" s="16">
         <v>13.025135188853174</v>
       </c>
       <c r="E554" s="16">
         <v>12.330235355453727</v>
       </c>
       <c r="F554" s="16">
-        <v>11.70440868868174</v>
+        <v>11.698093199108108</v>
       </c>
       <c r="G554" s="19" t="s">
         <v>26</v>
       </c>
       <c r="H554" s="42" t="s">
         <v>26</v>
       </c>
       <c r="I554" s="16">
-        <v>11.930509561717626</v>
+        <v>10.853495686460841</v>
       </c>
       <c r="J554" s="16">
-        <v>11.619361108943481</v>
+        <v>10.709831671020229</v>
       </c>
       <c r="K554" s="42" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="555" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A555" s="100" t="s">
         <v>122</v>
       </c>
       <c r="B555" s="102">
         <v>2662.5720000000001</v>
       </c>
       <c r="C555" s="102">
         <v>5069.26</v>
       </c>
       <c r="D555" s="102">
         <v>5468.5990000000002</v>
       </c>
       <c r="E555" s="102">
         <v>5459.9650000000001</v>
       </c>
       <c r="F555" s="102">
-        <v>5174.4380000000001</v>
+        <v>5170.3450000000003</v>
       </c>
       <c r="G555" s="102">
-        <v>-5.229465756648624</v>
+        <v>-5.3044296071494941</v>
       </c>
       <c r="H555" s="16">
-        <v>18.070242916676136</v>
+        <v>18.046887485682195</v>
       </c>
       <c r="I555" s="102">
-        <v>727.11599999999999</v>
+        <v>1563.06</v>
       </c>
       <c r="J555" s="102">
-        <v>758.93499999999995</v>
+        <v>1580.4690000000001</v>
       </c>
       <c r="K555" s="16">
-        <v>4.3760555399688581</v>
+        <v>1.1137768223868634</v>
       </c>
     </row>
     <row r="556" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A556" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B556" s="49">
         <v>2</v>
       </c>
       <c r="C556" s="49">
         <v>3</v>
       </c>
       <c r="D556" s="49">
         <v>3</v>
       </c>
       <c r="E556" s="49">
         <v>3</v>
       </c>
       <c r="F556" s="49">
         <v>4</v>
       </c>
       <c r="G556" s="91" t="s">
         <v>26</v>
       </c>
       <c r="H556" s="91" t="s">
@@ -13948,63 +13914,63 @@
       </c>
       <c r="J556" s="49">
         <v>4</v>
       </c>
       <c r="K556" s="16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="557" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A557" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B557" s="17">
         <v>14.268369929037879</v>
       </c>
       <c r="C557" s="17">
         <v>10.830390701100544</v>
       </c>
       <c r="D557" s="17">
         <v>10.153341175998341</v>
       </c>
       <c r="E557" s="17">
         <v>9.6613021264432266</v>
       </c>
       <c r="F557" s="17">
-        <v>9.0841555226059931</v>
+        <v>9.0727437569957026</v>
       </c>
       <c r="G557" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H557" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I557" s="17">
-        <v>7.9840020414702186</v>
+        <v>7.7962875832850207</v>
       </c>
       <c r="J557" s="17">
-        <v>8.2181805187534582</v>
+        <v>7.7847938346178864</v>
       </c>
       <c r="K557" s="119" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="558" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A558" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B558" s="46"/>
       <c r="C558" s="46"/>
       <c r="D558" s="46"/>
       <c r="E558" s="46"/>
       <c r="F558" s="46"/>
       <c r="G558" s="46"/>
       <c r="H558" s="46"/>
       <c r="I558" s="46"/>
       <c r="J558" s="46"/>
       <c r="K558" s="46"/>
     </row>
     <row r="559" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A559" s="54" t="s">
         <v>97</v>
       </c>
       <c r="B559" s="46"/>
@@ -14073,51 +14039,51 @@
       <c r="E563" s="46"/>
       <c r="F563" s="46"/>
       <c r="G563" s="46"/>
       <c r="H563" s="46"/>
       <c r="I563" s="46"/>
       <c r="J563" s="46"/>
       <c r="K563" s="46"/>
     </row>
     <row r="564" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A564" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B564" s="46"/>
       <c r="C564" s="46"/>
       <c r="D564" s="46"/>
       <c r="E564" s="46"/>
       <c r="F564" s="46"/>
       <c r="G564" s="46"/>
       <c r="H564" s="46"/>
       <c r="I564" s="46"/>
       <c r="J564" s="46"/>
       <c r="K564" s="86"/>
     </row>
     <row r="565" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A565" s="4" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B565" s="46"/>
       <c r="C565" s="46"/>
       <c r="D565" s="46"/>
       <c r="E565" s="46"/>
       <c r="F565" s="46"/>
       <c r="G565" s="46"/>
       <c r="H565" s="46"/>
       <c r="I565" s="46"/>
       <c r="J565" s="46"/>
       <c r="K565" s="86"/>
     </row>
     <row r="566" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A566" s="92"/>
       <c r="B566" s="92"/>
       <c r="C566" s="92"/>
       <c r="D566" s="92"/>
       <c r="E566" s="92"/>
       <c r="F566" s="92"/>
       <c r="G566" s="92"/>
       <c r="H566" s="92"/>
       <c r="I566" s="7"/>
       <c r="J566" s="7"/>
       <c r="K566" s="7"/>
     </row>
@@ -14128,152 +14094,152 @@
       <c r="D567" s="120"/>
       <c r="E567" s="120"/>
       <c r="F567" s="120"/>
       <c r="G567" s="120"/>
       <c r="H567" s="120"/>
       <c r="I567" s="120"/>
       <c r="J567" s="120"/>
       <c r="K567" s="120"/>
     </row>
     <row r="568" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C568" s="84"/>
       <c r="D568" s="84"/>
       <c r="E568" s="84"/>
       <c r="F568" s="84"/>
       <c r="G568" s="84"/>
       <c r="H568" s="84"/>
       <c r="I568" s="84"/>
       <c r="J568" s="84"/>
       <c r="K568" s="84"/>
     </row>
     <row r="569" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A569" s="121" t="s">
         <v>55</v>
       </c>
       <c r="B569" s="122">
-        <v>46164</v>
+        <v>46248</v>
       </c>
       <c r="C569" s="46"/>
       <c r="D569" s="46"/>
       <c r="E569" s="46"/>
       <c r="F569" s="46"/>
       <c r="G569" s="46"/>
       <c r="H569" s="46"/>
       <c r="I569" s="46"/>
       <c r="J569" s="46"/>
       <c r="K569" s="46"/>
     </row>
     <row r="570" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A570" s="94" t="s">
         <v>116</v>
       </c>
       <c r="C570" s="46"/>
       <c r="D570" s="46"/>
       <c r="E570" s="46"/>
       <c r="F570" s="46"/>
       <c r="G570" s="46"/>
       <c r="H570" s="46"/>
       <c r="I570" s="46"/>
       <c r="J570" s="46"/>
       <c r="K570" s="46"/>
     </row>
     <row r="571" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A571" s="121" t="s">
         <v>117</v>
       </c>
       <c r="C571" s="46"/>
       <c r="D571" s="46"/>
       <c r="E571" s="46"/>
       <c r="F571" s="46"/>
       <c r="G571" s="46"/>
       <c r="H571" s="46"/>
       <c r="I571" s="46"/>
       <c r="J571" s="46"/>
       <c r="K571" s="46"/>
     </row>
     <row r="572" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A572" s="93"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A413:K424">
     <sortCondition descending="1" ref="H413:H424"/>
     <sortCondition descending="1" ref="F413:F424"/>
     <sortCondition ref="A413:A424"/>
   </sortState>
   <mergeCells count="52">
-    <mergeCell ref="J68:K68"/>
-[...7 lines deleted...]
-    <mergeCell ref="A23:C24"/>
+    <mergeCell ref="A281:K281"/>
+    <mergeCell ref="A282:K282"/>
+    <mergeCell ref="A283:K283"/>
+    <mergeCell ref="A284:K284"/>
+    <mergeCell ref="A329:K329"/>
+    <mergeCell ref="C254:C255"/>
+    <mergeCell ref="C270:C273"/>
+    <mergeCell ref="C274:C275"/>
+    <mergeCell ref="A261:K261"/>
+    <mergeCell ref="A262:K262"/>
+    <mergeCell ref="A263:K263"/>
+    <mergeCell ref="A454:C455"/>
+    <mergeCell ref="A456:C457"/>
+    <mergeCell ref="A379:K379"/>
+    <mergeCell ref="A547:K547"/>
+    <mergeCell ref="D290:D294"/>
+    <mergeCell ref="D305:D309"/>
+    <mergeCell ref="A450:K450"/>
+    <mergeCell ref="A449:K449"/>
+    <mergeCell ref="A407:K407"/>
+    <mergeCell ref="A428:J428"/>
+    <mergeCell ref="A333:C334"/>
+    <mergeCell ref="A335:C336"/>
+    <mergeCell ref="A529:K529"/>
+    <mergeCell ref="A514:K514"/>
+    <mergeCell ref="A496:K496"/>
+    <mergeCell ref="A485:K485"/>
     <mergeCell ref="A359:K359"/>
     <mergeCell ref="A37:D37"/>
     <mergeCell ref="A38:D38"/>
     <mergeCell ref="A50:K50"/>
     <mergeCell ref="A39:D39"/>
     <mergeCell ref="A40:D40"/>
     <mergeCell ref="H56:I56"/>
     <mergeCell ref="J56:K56"/>
     <mergeCell ref="A46:C48"/>
     <mergeCell ref="A52:K52"/>
     <mergeCell ref="A264:K264"/>
     <mergeCell ref="F77:K77"/>
     <mergeCell ref="G49:K49"/>
     <mergeCell ref="F64:K64"/>
     <mergeCell ref="H68:I68"/>
     <mergeCell ref="C250:C253"/>
-    <mergeCell ref="A454:C455"/>
-[...25 lines deleted...]
-    <mergeCell ref="A329:K329"/>
+    <mergeCell ref="J68:K68"/>
+    <mergeCell ref="A21:C22"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="A29:D30"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="A31:D32"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="A23:C24"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <conditionalFormatting sqref="B537:G537 I537:K537 B540:K540 B554:G554 I554:K554 B557:K557">
     <cfRule type="cellIs" dxfId="70" priority="115" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B519:H519 B501:H501 B502:F502 B503:H504 B505:F506 G506:H506 B507:H507 B520:F520 B521:H521 B536:F536 I536:J536 B539:F539 I539:J539 B553:F553 I553:J553 B556:F556 I556:J556">
     <cfRule type="cellIs" dxfId="69" priority="85" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B440:J441 B442:K442">
     <cfRule type="cellIs" dxfId="68" priority="16" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B475:K479">
     <cfRule type="cellIs" dxfId="67" priority="59" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B476:K476 B478:K478 B503:K503 B506:K506 B521:K521">
     <cfRule type="cellIs" dxfId="66" priority="116" operator="lessThan">
       <formula>1</formula>