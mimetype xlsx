--- v0 (2026-04-16)
+++ v1 (2026-09-26)
@@ -6,156 +6,116 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\Dinamarca\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B3EAE20A-2C6E-42FD-B3BB-17B7A4F882D2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1CBB5E3A-ABDD-46E5-84BA-AC95BE732BA4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Dinamarca" sheetId="75" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Dinamarca!$A$1:$K$424</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Dinamarca!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8">
-[...40 lines deleted...]
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8" saveData="1">
+    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=jsantos;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="522" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="194">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
     <t>Vestuário</t>
   </si>
   <si>
@@ -505,75 +465,81 @@
     <r>
       <t>Dormidas</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color rgb="FF002060"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>tvh % - taxa de variação homóloga em percentagem; tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>2024 dez</t>
   </si>
   <si>
-    <t>2020 a 2024: resultados definitivos</t>
-[...7 lines deleted...]
-  <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
     <t>2025 dez</t>
   </si>
   <si>
     <t>Posição entre 15 países</t>
   </si>
   <si>
-    <t>2021 a 2024: resultados definitivos; 2025 e 2026: resultados preliminares</t>
-[...5 lines deleted...]
-    <t>2026 jan/fev</t>
+    <t>2021 a 2025: resultados definitivos; 2026: resultados preliminares</t>
+  </si>
+  <si>
+    <t>2025 jan/jun</t>
+  </si>
+  <si>
+    <t>2026 jan/jun</t>
+  </si>
+  <si>
+    <t>2025 jun</t>
+  </si>
+  <si>
+    <t>2026 jun</t>
+  </si>
+  <si>
+    <t>2021 a 2025: resultados definitivos</t>
+  </si>
+  <si>
+    <t>2025 jan/jul</t>
+  </si>
+  <si>
+    <t>2026 jan/jul</t>
   </si>
   <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM A DINAMARCA</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com a Dinamarca</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>Posição e Quota da Dinamarca no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Dinamarca como cliente de Portugal</t>
   </si>
   <si>
     <t>Dinamarca como fornecedor de Portugal</t>
   </si>
@@ -589,165 +555,168 @@
   <si>
     <t>Portugal como fornecedor da Dinamarca</t>
   </si>
   <si>
     <t>% Import. Dinamarca</t>
   </si>
   <si>
     <t>Fonte: ITC - International Trade Centre</t>
   </si>
   <si>
     <t>Contributo da Dinamarca para o Crescimento do Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Dinamarca - contribuição p/ o cresc. das exportações globais de Portugal</t>
   </si>
   <si>
     <t>Dinamarca - contribuição p/ o cresc. das importações globais de Portugal</t>
   </si>
   <si>
     <t>Empresas exportadoras de bens para a Dinamarca</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para a Dinamarca por Escalão de Exportação Individual em Valor em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para a Dinamarca por Escalão de Exportação Individual em Valor em 2025</t>
   </si>
   <si>
     <t>M€</t>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para a Dinamarca por Nível de Exposição ao Mercado em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para a Dinamarca por Nível de Exposição ao Mercado em 2025</t>
   </si>
   <si>
     <t>Exportações de Portugal para a Dinamarca por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 21</t>
   </si>
   <si>
     <t>% Tot 24</t>
   </si>
   <si>
     <t>% Tot 25</t>
   </si>
   <si>
     <t>vh M€ 25/24</t>
   </si>
   <si>
     <t>Importações de Portugal Provenientes da Dinamarca por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 26</t>
   </si>
   <si>
     <t>vh M€ 26/25</t>
   </si>
   <si>
     <t>Principais Produtos Exportados para a Dinamarca</t>
   </si>
   <si>
     <t>8703 Automóveis de passageiros e outros veículos automóveis principalmente concebidos para transporte...</t>
   </si>
   <si>
     <t>2937 Hormonas, prostaglandinas, tromboxanos e leucotrienos, naturais ou reproduzidos por síntese;...</t>
   </si>
   <si>
     <t>6403 Calçado com sola exterior de borracha, plástico, couro natural ou reconstituído e parte superior...</t>
   </si>
   <si>
     <t>1701 Açúcares de cana ou de beterraba e sacarose quimicamente pura, no estado sólido</t>
   </si>
   <si>
+    <t>2204 Vinhos de uvas frescas, incluídos os vinhos enriquecidos com álcool; mosto de uvas excluídos os...</t>
+  </si>
+  <si>
     <t>7308 Construções e suas partes, por exemplo: pontes e elementos de pontes, comportas, torres,...</t>
   </si>
   <si>
-    <t>2204 Vinhos de uvas frescas, incluídos os vinhos enriquecidos com álcool; mosto de uvas excluídos os...</t>
-[...1 lines deleted...]
-  <si>
     <t>6302 Roupa de cama, mesa, toucador ou cozinha, de qualquer matéria têxtil (exceto rodilhas,...</t>
   </si>
   <si>
     <t>3004 Medicamentos constituídos por produtos misturados ou não misturados, preparados para fins...</t>
   </si>
   <si>
     <t>6109 T-shirts, camisolas interiores e artigos semelhantes, de malha</t>
   </si>
   <si>
     <t>4401 Lenha em qualquer estado, madeira em estilhas ou em partículas; serradura, desperdícios e...</t>
   </si>
   <si>
     <t>Amostra</t>
   </si>
   <si>
     <t>Principais Produtos Importados Provenientes da Dinamarca</t>
   </si>
   <si>
     <t>3003 Medicamentos (exceto os produtos das posições 3002, 3005 ou 3006) constituídos por produtos...</t>
   </si>
   <si>
     <t>0302 Peixes frescos ou refrigerados (exceto filetes de peixe e outra carne de peixes da posição 0304)</t>
   </si>
   <si>
     <t>0303 Peixes congelados (exceto os filetes de peixes e outra carne de peixes da posição 0304)</t>
   </si>
   <si>
     <t>8412 Motores e máquinas motrizes (exceto turbinas a vapor, motores de pistão, turbinas hidráulicas,...</t>
   </si>
   <si>
     <t>0201 Carnes de animais da espécie bovina, frescas ou refrigeradas</t>
   </si>
   <si>
     <t>3304 Produtos de beleza ou de maquilhagem preparados e preparações para conservação ou cuidados da...</t>
   </si>
   <si>
     <t>2106 Preparações alimentícias, não especificadas nem compreendidas noutras posições</t>
   </si>
   <si>
     <t>2309 Preparações do tipo utilizado na alimentação de animais</t>
   </si>
   <si>
     <t>3305 Preparações capilares</t>
   </si>
   <si>
-    <t>6203 Fatos, conjuntos, casacos, calças, jardineiras, bermudas e calções (shorts), de uso masculino...</t>
+    <t>6810 Obras de cimento, de betão (concreto) ou de pedra artificial, mesmo armadas</t>
+  </si>
+  <si>
+    <t>&gt;1000%</t>
+  </si>
+  <si>
+    <t>8410 Turbinas hidráulicas, rodas hidráulicas, e seus reguladores (exceto motores hidráulicos da...</t>
+  </si>
+  <si>
+    <t>Ind</t>
   </si>
   <si>
     <t>8502 Grupos eletrogéneos e conversores rotativos, elétricos</t>
   </si>
   <si>
-    <t>Ind</t>
+    <t>1001 Trigo e mistura de trigo com centeio</t>
   </si>
   <si>
     <t>1003 Cevada</t>
-  </si>
-[...4 lines deleted...]
-    <t>&gt;1000%</t>
   </si>
   <si>
     <t>Exportação de Produtos Industriais Transformados para a Dinamarca por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados da Dinamarca por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para a Dinamarca por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens da Dinamarca por Meios de Transporte</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Portugal com a Dinamarca</t>
   </si>
   <si>
     <t>Posição e Quota da Dinamarca no Comércio Internacional Português de Serviços</t>
   </si>
   <si>
     <t>Balança Comercial de Bens e Serviços de Portugal com a Dinamarca</t>
   </si>
   <si>
     <t>Posição e Quota da Dinamarca no Comércio Internacional Português de Bens e Serviços</t>
   </si>
@@ -1444,111 +1413,111 @@
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="46">
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
@@ -2216,902 +2185,903 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3250995-AF3B-4024-B239-B6B14584E211}">
   <sheetPr codeName="Sheet20">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
   <dimension ref="A2:K425"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A420" sqref="A420"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.85546875" style="4" customWidth="1"/>
-    <col min="2" max="11" width="8.7109375" style="4" customWidth="1"/>
+    <col min="2" max="2" width="9" style="4" bestFit="1" customWidth="1"/>
+    <col min="3" max="11" width="8.7109375" style="4" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="94" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="7" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
     </row>
     <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6"/>
     </row>
     <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11">
         <v>0</v>
       </c>
       <c r="B7" s="12">
         <v>2021</v>
       </c>
       <c r="C7" s="12">
         <v>2022</v>
       </c>
       <c r="D7" s="12">
         <v>2023</v>
       </c>
       <c r="E7" s="12">
         <v>2024</v>
       </c>
       <c r="F7" s="12">
         <v>2025</v>
       </c>
       <c r="G7" s="13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="K7" s="13" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="16">
         <v>512.32888400000002</v>
       </c>
       <c r="C8" s="16">
         <v>562.65367200000003</v>
       </c>
       <c r="D8" s="16">
         <v>469.65628399999997</v>
       </c>
       <c r="E8" s="16">
         <v>574.25776100000007</v>
       </c>
       <c r="F8" s="16">
-        <v>588.63715300000001</v>
+        <v>585.03101700000002</v>
       </c>
       <c r="G8" s="16">
-        <v>2.5039961105549491</v>
+        <v>1.8760314150982706</v>
       </c>
       <c r="H8" s="16">
-        <v>3.5320246843146386</v>
+        <v>3.37309343455785</v>
       </c>
       <c r="I8" s="16">
-        <v>106.47917299999999</v>
+        <v>357.92031699999995</v>
       </c>
       <c r="J8" s="16">
-        <v>107.176151</v>
+        <v>385.87203099999999</v>
       </c>
       <c r="K8" s="16">
-        <v>0.65456744296841574</v>
+        <v>7.8094795607816927</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="16">
         <v>435.78690899999998</v>
       </c>
       <c r="C9" s="16">
         <v>468.039199</v>
       </c>
       <c r="D9" s="16">
         <v>461.068558</v>
       </c>
       <c r="E9" s="16">
         <v>514.75160200000005</v>
       </c>
       <c r="F9" s="16">
-        <v>616.63669499999992</v>
+        <v>645.76969999999994</v>
       </c>
       <c r="G9" s="16">
-        <v>19.793059915527927</v>
+        <v>25.45268387528008</v>
       </c>
       <c r="H9" s="16">
-        <v>9.0658520011566814</v>
+        <v>10.331842539782565</v>
       </c>
       <c r="I9" s="16">
-        <v>65.359209000000007</v>
+        <v>352.22117500000002</v>
       </c>
       <c r="J9" s="16">
-        <v>104.570531</v>
+        <v>411.59591700000004</v>
       </c>
       <c r="K9" s="16">
-        <v>59.993568771617156</v>
+        <v>16.857232390982745</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="16">
         <v>76.541975000000036</v>
       </c>
       <c r="C10" s="16">
         <v>94.614473000000032</v>
       </c>
       <c r="D10" s="16">
         <v>8.5877259999999751</v>
       </c>
       <c r="E10" s="16">
         <v>59.506159000000025</v>
       </c>
       <c r="F10" s="16">
-        <v>-27.999541999999906</v>
+        <v>-60.738682999999924</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="16">
-        <v>41.119963999999982</v>
+        <v>5.699141999999938</v>
       </c>
       <c r="J10" s="16">
-        <v>2.6056200000000018</v>
+        <v>-25.72388600000005</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="17">
         <v>117.56408313770619</v>
       </c>
       <c r="C11" s="17">
         <v>120.21507454977079</v>
       </c>
       <c r="D11" s="17">
         <v>101.86257029480635</v>
       </c>
       <c r="E11" s="17">
         <v>111.56016975348821</v>
       </c>
       <c r="F11" s="17">
-        <v>95.459313040071365</v>
+        <v>90.594373969543639</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="17">
-        <v>162.91380301129405</v>
+        <v>101.61805774454076</v>
       </c>
       <c r="J11" s="17">
-        <v>102.49173450214191</v>
+        <v>93.750208654280684</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="20" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21"/>
     </row>
     <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
     </row>
     <row r="20" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23">
         <v>0</v>
       </c>
       <c r="B20" s="23">
         <v>0</v>
       </c>
       <c r="C20" s="23">
         <v>0</v>
       </c>
       <c r="D20" s="24">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="K20" s="13" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="136" t="s">
-[...5 lines deleted...]
-      <c r="C21" s="136">
+      <c r="A21" s="134" t="s">
+        <v>126</v>
+      </c>
+      <c r="B21" s="134">
+        <v>0</v>
+      </c>
+      <c r="C21" s="134">
         <v>0</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="27">
         <v>17</v>
       </c>
       <c r="F21" s="27">
         <v>20</v>
       </c>
       <c r="G21" s="27">
         <v>22</v>
       </c>
       <c r="H21" s="27">
         <v>18</v>
       </c>
       <c r="I21" s="27">
         <v>18</v>
       </c>
       <c r="J21" s="27">
+        <v>18</v>
+      </c>
+      <c r="K21" s="27">
         <v>19</v>
       </c>
-      <c r="K21" s="27">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="136">
-[...5 lines deleted...]
-      <c r="C22" s="136">
+      <c r="A22" s="134">
+        <v>0</v>
+      </c>
+      <c r="B22" s="134">
+        <v>0</v>
+      </c>
+      <c r="C22" s="134">
         <v>0</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="28">
         <v>0.80531398940905297</v>
       </c>
       <c r="F22" s="28">
         <v>0.71764543393565594</v>
       </c>
       <c r="G22" s="28">
         <v>0.60726054295835508</v>
       </c>
       <c r="H22" s="28">
         <v>0.72787535396781367</v>
       </c>
       <c r="I22" s="28">
-        <v>0.74179654529841621</v>
+        <v>0.74084985319431096</v>
       </c>
       <c r="J22" s="28">
-        <v>0.74438806385869594</v>
+        <v>0.75194436694410016</v>
       </c>
       <c r="K22" s="28">
-        <v>0.8760294852263919</v>
+        <v>0.79068444034751084</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="137" t="s">
-[...5 lines deleted...]
-      <c r="C23" s="137">
+      <c r="A23" s="131" t="s">
+        <v>127</v>
+      </c>
+      <c r="B23" s="131">
+        <v>0</v>
+      </c>
+      <c r="C23" s="131">
         <v>0</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="30">
         <v>26</v>
       </c>
       <c r="F23" s="30">
         <v>32</v>
       </c>
       <c r="G23" s="30">
         <v>28</v>
       </c>
       <c r="H23" s="30">
         <v>27</v>
       </c>
       <c r="I23" s="30">
         <v>21</v>
       </c>
       <c r="J23" s="30">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="K23" s="30">
         <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="138">
-[...5 lines deleted...]
-      <c r="C24" s="138">
+      <c r="A24" s="135">
+        <v>0</v>
+      </c>
+      <c r="B24" s="135">
+        <v>0</v>
+      </c>
+      <c r="C24" s="135">
         <v>0</v>
       </c>
       <c r="D24" s="31" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="32">
         <v>0.52412431596875131</v>
       </c>
       <c r="F24" s="32">
         <v>0.42719288882249629</v>
       </c>
       <c r="G24" s="32">
         <v>0.43849313601364603</v>
       </c>
       <c r="H24" s="32">
         <v>0.47998418813566074</v>
       </c>
       <c r="I24" s="32">
-        <v>0.5529574639875886</v>
+        <v>0.57620412236723406</v>
       </c>
       <c r="J24" s="32">
-        <v>0.36124125959734971</v>
+        <v>0.5299161203555719</v>
       </c>
       <c r="K24" s="32">
-        <v>0.60426450103196916</v>
+        <v>0.58672629911852869</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
     </row>
     <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
     </row>
     <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="38"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
     </row>
     <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="23">
         <v>0</v>
       </c>
       <c r="B28" s="23">
         <v>0</v>
       </c>
       <c r="C28" s="23">
         <v>0</v>
       </c>
       <c r="D28" s="24">
         <v>0</v>
       </c>
       <c r="E28" s="12">
         <v>0</v>
       </c>
       <c r="F28" s="12">
         <v>0</v>
       </c>
       <c r="G28" s="12">
         <v>2021</v>
       </c>
       <c r="H28" s="12">
         <v>2022</v>
       </c>
       <c r="I28" s="12">
         <v>2023</v>
       </c>
       <c r="J28" s="13">
         <v>2024</v>
       </c>
       <c r="K28" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="136" t="s">
-[...11 lines deleted...]
-      <c r="E29" s="130" t="s">
+      <c r="A29" s="134" t="s">
+        <v>129</v>
+      </c>
+      <c r="B29" s="134">
+        <v>0</v>
+      </c>
+      <c r="C29" s="134">
+        <v>0</v>
+      </c>
+      <c r="D29" s="134">
+        <v>0</v>
+      </c>
+      <c r="E29" s="141" t="s">
         <v>21</v>
       </c>
-      <c r="F29" s="130">
+      <c r="F29" s="141">
         <v>0</v>
       </c>
       <c r="G29" s="27">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H29" s="27">
+        <v>37</v>
+      </c>
+      <c r="I29" s="27">
+        <v>40</v>
+      </c>
+      <c r="J29" s="27">
+        <v>39</v>
+      </c>
+      <c r="K29" s="27">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="134">
+        <v>0</v>
+      </c>
+      <c r="B30" s="134">
+        <v>0</v>
+      </c>
+      <c r="C30" s="134">
+        <v>0</v>
+      </c>
+      <c r="D30" s="134">
+        <v>0</v>
+      </c>
+      <c r="E30" s="141" t="s">
+        <v>130</v>
+      </c>
+      <c r="F30" s="141">
+        <v>0</v>
+      </c>
+      <c r="G30" s="28">
+        <v>0.28565464066249246</v>
+      </c>
+      <c r="H30" s="28">
+        <v>0.31814399667805554</v>
+      </c>
+      <c r="I30" s="28">
+        <v>0.31012868318197984</v>
+      </c>
+      <c r="J30" s="28">
+        <v>0.30980283844688433</v>
+      </c>
+      <c r="K30" s="28">
+        <v>0.31649053927417919</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="131" t="s">
+        <v>131</v>
+      </c>
+      <c r="B31" s="131">
+        <v>0</v>
+      </c>
+      <c r="C31" s="131">
+        <v>0</v>
+      </c>
+      <c r="D31" s="131">
+        <v>0</v>
+      </c>
+      <c r="E31" s="138" t="s">
+        <v>21</v>
+      </c>
+      <c r="F31" s="138">
+        <v>0</v>
+      </c>
+      <c r="G31" s="30">
         <v>36</v>
       </c>
-      <c r="I29" s="27">
-[...63 lines deleted...]
-      <c r="G31" s="30">
+      <c r="H31" s="30">
+        <v>34</v>
+      </c>
+      <c r="I31" s="30">
         <v>35</v>
       </c>
-      <c r="H31" s="30">
-[...4 lines deleted...]
-      </c>
       <c r="J31" s="30">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K31" s="30">
         <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="138">
-[...14 lines deleted...]
-      <c r="F32" s="132">
+      <c r="A32" s="135">
+        <v>0</v>
+      </c>
+      <c r="B32" s="135">
+        <v>0</v>
+      </c>
+      <c r="C32" s="135">
+        <v>0</v>
+      </c>
+      <c r="D32" s="135">
+        <v>0</v>
+      </c>
+      <c r="E32" s="139" t="s">
+        <v>132</v>
+      </c>
+      <c r="F32" s="139">
         <v>0</v>
       </c>
       <c r="G32" s="32">
-        <v>0.35041915876842322</v>
+        <v>0.35041918441650177</v>
       </c>
       <c r="H32" s="32">
-        <v>0.38947470465063261</v>
+        <v>0.39073865128053265</v>
       </c>
       <c r="I32" s="32">
-        <v>0.3921379450706905</v>
+        <v>0.39213793528447155</v>
       </c>
       <c r="J32" s="32">
-        <v>0.40830099897735855</v>
+        <v>0.40830099234996747</v>
       </c>
       <c r="K32" s="32">
-        <v>0.35361820959376766</v>
+        <v>0.36415260023630719</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="34"/>
     </row>
     <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="35"/>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
     </row>
     <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
     </row>
     <row r="36" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="23">
         <v>0</v>
       </c>
       <c r="B36" s="23">
         <v>0</v>
       </c>
       <c r="C36" s="23">
         <v>0</v>
       </c>
       <c r="D36" s="23">
         <v>0</v>
       </c>
       <c r="E36" s="39" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="136" t="s">
-[...8 lines deleted...]
-      <c r="D37" s="136">
+      <c r="A37" s="134" t="s">
+        <v>135</v>
+      </c>
+      <c r="B37" s="134">
+        <v>0</v>
+      </c>
+      <c r="C37" s="134">
+        <v>0</v>
+      </c>
+      <c r="D37" s="134">
         <v>0</v>
       </c>
       <c r="E37" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F37" s="40">
         <v>5.7994918490295616E-2</v>
       </c>
       <c r="G37" s="40">
         <v>7.9103983898055674E-2</v>
       </c>
       <c r="H37" s="40">
         <v>-0.11861497433921053</v>
       </c>
       <c r="I37" s="40">
         <v>0.13524858898143888</v>
       </c>
       <c r="J37" s="40">
-        <v>1.8225970553042196E-2</v>
+        <v>1.3655170303193909E-2</v>
       </c>
       <c r="K37" s="40">
-        <v>4.8725219153618743E-3</v>
+        <v>5.8722941644948769E-2</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="139" t="s">
+      <c r="A38" s="140" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="139">
-[...5 lines deleted...]
-      <c r="D38" s="139">
+      <c r="B38" s="140">
+        <v>0</v>
+      </c>
+      <c r="C38" s="140">
+        <v>0</v>
+      </c>
+      <c r="D38" s="140">
         <v>0</v>
       </c>
       <c r="E38" s="41" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="42">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="42">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="42">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="42">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="42">
-        <v>0.58031804673719245</v>
+        <v>9.1877061696347309E-2</v>
       </c>
       <c r="K38" s="42">
-        <v>-14.470848480582053</v>
+        <v>2.5272874008694752</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="137" t="s">
-[...8 lines deleted...]
-      <c r="D39" s="137">
+      <c r="A39" s="131" t="s">
+        <v>136</v>
+      </c>
+      <c r="B39" s="131">
+        <v>0</v>
+      </c>
+      <c r="C39" s="131">
+        <v>0</v>
+      </c>
+      <c r="D39" s="131">
         <v>0</v>
       </c>
       <c r="E39" s="43" t="s">
         <v>4</v>
       </c>
       <c r="F39" s="44">
         <v>-4.205162397615423E-2</v>
       </c>
       <c r="G39" s="44">
         <v>3.8790080852740383E-2</v>
       </c>
       <c r="H39" s="44">
         <v>-6.3623052772008E-3</v>
       </c>
       <c r="I39" s="44">
         <v>5.1054546890873756E-2</v>
       </c>
       <c r="J39" s="44">
-        <v>9.5003557942751699E-2</v>
+        <v>0.12216885805749937</v>
       </c>
       <c r="K39" s="44">
-        <v>0.21672152350799215</v>
+        <v>8.9329191885618595E-2</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="140" t="s">
+      <c r="A40" s="132" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="140">
-[...5 lines deleted...]
-      <c r="D40" s="140">
+      <c r="B40" s="132">
+        <v>0</v>
+      </c>
+      <c r="C40" s="132">
+        <v>0</v>
+      </c>
+      <c r="D40" s="132">
         <v>0</v>
       </c>
       <c r="E40" s="45" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>3.9840825968701177</v>
+        <v>4.5034255776094412</v>
       </c>
       <c r="K40" s="17">
-        <v>-4.3526829528640123</v>
+        <v>5.5424502313117623</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
     </row>
     <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="46"/>
     </row>
     <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
@@ -3120,1371 +3090,1371 @@
       <c r="H44" s="37"/>
       <c r="I44" s="37"/>
       <c r="J44" s="37"/>
       <c r="K44" s="37"/>
     </row>
     <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="23">
         <v>0</v>
       </c>
       <c r="B45" s="23">
         <v>0</v>
       </c>
       <c r="C45" s="23">
         <v>0</v>
       </c>
       <c r="D45" s="23">
         <v>0</v>
       </c>
       <c r="E45" s="23">
         <v>0</v>
       </c>
       <c r="F45" s="23">
         <v>0</v>
       </c>
       <c r="G45" s="12">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H45" s="12">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I45" s="12">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="J45" s="12">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="K45" s="12">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="141" t="s">
-[...5 lines deleted...]
-      <c r="C46" s="141">
+      <c r="A46" s="133" t="s">
+        <v>137</v>
+      </c>
+      <c r="B46" s="133">
+        <v>0</v>
+      </c>
+      <c r="C46" s="133">
         <v>0</v>
       </c>
       <c r="D46" s="47" t="s">
         <v>27</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="48">
-        <v>1575</v>
+        <v>1553</v>
       </c>
       <c r="H46" s="48">
-        <v>1553</v>
+        <v>1655</v>
       </c>
       <c r="I46" s="48">
-        <v>1655</v>
+        <v>1609</v>
       </c>
       <c r="J46" s="48">
-        <v>1609</v>
+        <v>1290</v>
       </c>
       <c r="K46" s="48">
-        <v>1290</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="136">
-[...5 lines deleted...]
-      <c r="C47" s="136">
+      <c r="A47" s="134">
+        <v>0</v>
+      </c>
+      <c r="B47" s="134">
+        <v>0</v>
+      </c>
+      <c r="C47" s="134">
         <v>0</v>
       </c>
       <c r="D47" s="50" t="s">
         <v>57</v>
       </c>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="51">
-        <v>7.6057562294765306</v>
+        <v>6.895479975135423</v>
       </c>
       <c r="H47" s="51">
-        <v>6.895479975135423</v>
+        <v>7.2144725370531821</v>
       </c>
       <c r="I47" s="51">
-        <v>7.2144725370531821</v>
+        <v>7.1264062361590925</v>
       </c>
       <c r="J47" s="51">
-        <v>7.1264062361590925</v>
+        <v>6.0932407538614139</v>
       </c>
       <c r="K47" s="51">
-        <v>6.0932407538614139</v>
+        <v>6.0408085972636467</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="138">
-[...5 lines deleted...]
-      <c r="C48" s="138">
+      <c r="A48" s="135">
+        <v>0</v>
+      </c>
+      <c r="B48" s="135">
+        <v>0</v>
+      </c>
+      <c r="C48" s="135">
         <v>0</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="52">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H48" s="52">
         <v>15</v>
       </c>
       <c r="I48" s="52">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J48" s="52">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K48" s="52">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="53"/>
       <c r="F49" s="54"/>
-      <c r="G49" s="142"/>
-[...3 lines deleted...]
-      <c r="K49" s="142"/>
+      <c r="G49" s="137"/>
+      <c r="H49" s="137"/>
+      <c r="I49" s="137"/>
+      <c r="J49" s="137"/>
+      <c r="K49" s="137"/>
     </row>
     <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="125" t="s">
+      <c r="A50" s="136" t="s">
         <v>38</v>
       </c>
-      <c r="B50" s="125">
-[...26 lines deleted...]
-      <c r="K50" s="125">
+      <c r="B50" s="136">
+        <v>0</v>
+      </c>
+      <c r="C50" s="136">
+        <v>0</v>
+      </c>
+      <c r="D50" s="136">
+        <v>0</v>
+      </c>
+      <c r="E50" s="136">
+        <v>0</v>
+      </c>
+      <c r="F50" s="136">
+        <v>0</v>
+      </c>
+      <c r="G50" s="136">
+        <v>0</v>
+      </c>
+      <c r="H50" s="136">
+        <v>0</v>
+      </c>
+      <c r="I50" s="136">
+        <v>0</v>
+      </c>
+      <c r="J50" s="136">
+        <v>0</v>
+      </c>
+      <c r="K50" s="136">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="4" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="C51" s="53"/>
     </row>
     <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="125" t="s">
-[...11 lines deleted...]
-      <c r="K52" s="125"/>
+      <c r="A52" s="136" t="s">
+        <v>138</v>
+      </c>
+      <c r="B52" s="136"/>
+      <c r="C52" s="136"/>
+      <c r="D52" s="136"/>
+      <c r="E52" s="136"/>
+      <c r="F52" s="136"/>
+      <c r="G52" s="136"/>
+      <c r="H52" s="136"/>
+      <c r="I52" s="136"/>
+      <c r="J52" s="136"/>
+      <c r="K52" s="136"/>
     </row>
     <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="55"/>
       <c r="B53" s="55"/>
       <c r="C53" s="55"/>
       <c r="D53" s="55"/>
       <c r="E53" s="55"/>
       <c r="F53" s="55"/>
       <c r="G53" s="55"/>
       <c r="H53" s="55"/>
       <c r="I53" s="55"/>
       <c r="J53" s="55"/>
       <c r="K53" s="55"/>
     </row>
     <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A54" s="46"/>
       <c r="B54" s="46"/>
       <c r="C54" s="56"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
     </row>
     <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B55" s="37"/>
       <c r="C55" s="38"/>
       <c r="D55" s="37"/>
       <c r="E55" s="37"/>
       <c r="F55" s="37"/>
       <c r="G55" s="37"/>
       <c r="H55" s="37"/>
       <c r="I55" s="37"/>
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
     </row>
     <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="47">
         <v>0</v>
       </c>
       <c r="B56" s="47">
         <v>0</v>
       </c>
       <c r="C56" s="57">
         <v>0</v>
       </c>
       <c r="D56" s="47">
         <v>0</v>
       </c>
       <c r="E56" s="47">
         <v>0</v>
       </c>
       <c r="F56" s="47">
         <v>0</v>
       </c>
       <c r="G56" s="47">
         <v>0</v>
       </c>
-      <c r="H56" s="133" t="s">
+      <c r="H56" s="129" t="s">
         <v>48</v>
       </c>
-      <c r="I56" s="133">
-[...2 lines deleted...]
-      <c r="J56" s="133" t="s">
+      <c r="I56" s="129">
+        <v>0</v>
+      </c>
+      <c r="J56" s="129" t="s">
         <v>45</v>
       </c>
-      <c r="K56" s="133">
+      <c r="K56" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>0</v>
       </c>
       <c r="B57" s="1">
         <v>0</v>
       </c>
       <c r="C57" s="58">
         <v>0</v>
       </c>
       <c r="D57" s="1">
         <v>0</v>
       </c>
       <c r="E57" s="1">
         <v>0</v>
       </c>
       <c r="F57" s="1">
         <v>0</v>
       </c>
       <c r="G57" s="1">
         <v>0</v>
       </c>
       <c r="H57" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I57" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J57" s="58" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="K57" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="22"/>
       <c r="C58" s="59"/>
       <c r="D58" s="22"/>
       <c r="E58" s="22"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="49">
-        <v>1290</v>
+        <v>1276</v>
       </c>
       <c r="I58" s="60">
         <v>100</v>
       </c>
       <c r="J58" s="60">
-        <v>574.25776100000007</v>
+        <v>585.03101700000002</v>
       </c>
       <c r="K58" s="60">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B59" s="22"/>
       <c r="C59" s="59"/>
       <c r="D59" s="22"/>
       <c r="E59" s="22"/>
       <c r="F59" s="37"/>
       <c r="G59" s="37"/>
       <c r="H59" s="49">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I59" s="60">
-        <v>0.46511627906976744</v>
+        <v>0.3918495297805642</v>
       </c>
       <c r="J59" s="60">
-        <v>198.62902</v>
+        <v>169.58482500000002</v>
       </c>
       <c r="K59" s="60">
-        <v>34.58882639289223</v>
+        <v>28.987322051678504</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>88</v>
       </c>
       <c r="B60" s="22"/>
       <c r="C60" s="59"/>
       <c r="D60" s="22"/>
       <c r="E60" s="22"/>
       <c r="F60" s="37"/>
       <c r="G60" s="37"/>
       <c r="H60" s="49">
         <v>86</v>
       </c>
       <c r="I60" s="60">
-        <v>6.666666666666667</v>
+        <v>6.7398119122257061</v>
       </c>
       <c r="J60" s="60">
-        <v>202.74416300000001</v>
+        <v>198.462098</v>
       </c>
       <c r="K60" s="60">
-        <v>35.30542846246356</v>
+        <v>33.923346324046264</v>
       </c>
     </row>
     <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B61" s="22"/>
       <c r="C61" s="59"/>
       <c r="D61" s="22"/>
       <c r="E61" s="22"/>
       <c r="F61" s="37"/>
       <c r="G61" s="37"/>
       <c r="H61" s="49">
-        <v>1093</v>
+        <v>1081</v>
       </c>
       <c r="I61" s="60">
-        <v>84.728682170542641</v>
+        <v>84.717868338557992</v>
       </c>
       <c r="J61" s="60">
-        <v>139.02742800000001</v>
+        <v>151.744111</v>
       </c>
       <c r="K61" s="60">
-        <v>24.209934534955288</v>
+        <v>25.937789038628019</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>90</v>
       </c>
       <c r="B62" s="22"/>
       <c r="C62" s="59"/>
       <c r="D62" s="22"/>
       <c r="E62" s="22"/>
       <c r="F62" s="37"/>
       <c r="G62" s="37"/>
       <c r="H62" s="49">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="I62" s="60">
-        <v>8.1395348837209305</v>
+        <v>8.1504702194357357</v>
       </c>
       <c r="J62" s="60">
-        <v>4.5700999999999999E-2</v>
+        <v>4.3336E-2</v>
       </c>
       <c r="K62" s="60">
-        <v>7.9582729400848266E-3</v>
+        <v>7.4074704999786359E-3</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="61" t="s">
         <v>50</v>
       </c>
       <c r="B63" s="61"/>
       <c r="C63" s="62"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="64" t="s">
         <v>24</v>
       </c>
       <c r="I63" s="65" t="s">
         <v>24</v>
       </c>
       <c r="J63" s="66">
-        <v>33.811449000000039</v>
+        <v>65.196647000000098</v>
       </c>
       <c r="K63" s="66">
-        <v>5.8878523367488214</v>
+        <v>11.144135115147222</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="53"/>
-      <c r="F64" s="145" t="s">
-[...6 lines deleted...]
-      <c r="K64" s="145"/>
+      <c r="F64" s="128" t="s">
+        <v>138</v>
+      </c>
+      <c r="G64" s="128"/>
+      <c r="H64" s="128"/>
+      <c r="I64" s="128"/>
+      <c r="J64" s="128"/>
+      <c r="K64" s="128"/>
     </row>
     <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="46"/>
       <c r="C65" s="53"/>
     </row>
     <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="46"/>
       <c r="C66" s="53"/>
     </row>
     <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A67" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B67" s="37"/>
       <c r="C67" s="38"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
     </row>
     <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="47">
         <v>0</v>
       </c>
       <c r="B68" s="47">
         <v>0</v>
       </c>
       <c r="C68" s="57">
         <v>0</v>
       </c>
       <c r="D68" s="47">
         <v>0</v>
       </c>
       <c r="E68" s="47">
         <v>0</v>
       </c>
       <c r="F68" s="47">
         <v>0</v>
       </c>
       <c r="G68" s="47">
         <v>0</v>
       </c>
-      <c r="H68" s="133" t="s">
+      <c r="H68" s="129" t="s">
         <v>48</v>
       </c>
-      <c r="I68" s="133">
-[...2 lines deleted...]
-      <c r="J68" s="133" t="s">
+      <c r="I68" s="129">
+        <v>0</v>
+      </c>
+      <c r="J68" s="129" t="s">
         <v>45</v>
       </c>
-      <c r="K68" s="133">
+      <c r="K68" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="1">
         <v>0</v>
       </c>
       <c r="B69" s="1">
         <v>0</v>
       </c>
       <c r="C69" s="58">
         <v>0</v>
       </c>
       <c r="D69" s="1">
         <v>0</v>
       </c>
       <c r="E69" s="1">
         <v>0</v>
       </c>
       <c r="F69" s="1">
         <v>0</v>
       </c>
       <c r="G69" s="1">
         <v>0</v>
       </c>
       <c r="H69" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I69" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J69" s="58" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="K69" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="22"/>
       <c r="C70" s="59"/>
       <c r="D70" s="22"/>
       <c r="E70" s="22"/>
       <c r="F70" s="22"/>
       <c r="G70" s="22"/>
       <c r="H70" s="49">
-        <v>1290</v>
+        <v>1276</v>
       </c>
       <c r="I70" s="67">
         <v>100</v>
       </c>
       <c r="J70" s="60">
-        <v>574.25776100000007</v>
+        <v>585.03101700000002</v>
       </c>
       <c r="K70" s="67">
         <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B71" s="22"/>
       <c r="C71" s="59"/>
       <c r="D71" s="22"/>
       <c r="E71" s="22"/>
       <c r="F71" s="22"/>
       <c r="G71" s="22"/>
       <c r="H71" s="49">
-        <v>1198</v>
+        <v>1191</v>
       </c>
       <c r="I71" s="60">
-        <v>92.868217054263567</v>
+        <v>93.338557993730404</v>
       </c>
       <c r="J71" s="60">
-        <v>360.52091300000001</v>
+        <v>374.50595400000003</v>
       </c>
       <c r="K71" s="67">
-        <v>62.78032923267709</v>
+        <v>64.014717701711191</v>
       </c>
     </row>
     <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B72" s="22"/>
       <c r="C72" s="59"/>
       <c r="D72" s="22"/>
       <c r="E72" s="22"/>
       <c r="F72" s="22"/>
       <c r="G72" s="22"/>
       <c r="H72" s="49">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="I72" s="67">
-        <v>3.4883720930232558</v>
+        <v>2.8996865203761755</v>
       </c>
       <c r="J72" s="60">
-        <v>73.355278000000013</v>
+        <v>56.033358999999997</v>
       </c>
       <c r="K72" s="67">
-        <v>12.773928883827484</v>
+        <v>9.5778441436037554</v>
       </c>
     </row>
     <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B73" s="22"/>
       <c r="C73" s="59"/>
       <c r="D73" s="22"/>
       <c r="E73" s="22"/>
       <c r="F73" s="22"/>
       <c r="G73" s="22"/>
       <c r="H73" s="49">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="I73" s="67">
-        <v>1.9379844961240309</v>
+        <v>2.1943573667711598</v>
       </c>
       <c r="J73" s="60">
-        <v>51.229067000000001</v>
+        <v>53.656839999999995</v>
       </c>
       <c r="K73" s="67">
-        <v>8.9209185280823728</v>
+        <v>9.1716231175483127</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="15" t="s">
         <v>84</v>
       </c>
       <c r="B74" s="22"/>
       <c r="C74" s="59"/>
       <c r="D74" s="22"/>
       <c r="E74" s="22"/>
       <c r="F74" s="22"/>
       <c r="G74" s="22"/>
       <c r="H74" s="49">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="I74" s="67">
-        <v>1.7054263565891472</v>
+        <v>1.5673981191222568</v>
       </c>
       <c r="J74" s="60">
-        <v>55.341054</v>
+        <v>35.638216999999997</v>
       </c>
       <c r="K74" s="67">
-        <v>9.6369710186642124</v>
+        <v>6.0916799219895035</v>
       </c>
     </row>
     <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="50" t="s">
         <v>85</v>
       </c>
       <c r="B75" s="68"/>
       <c r="C75" s="69"/>
       <c r="D75" s="68"/>
       <c r="E75" s="68"/>
       <c r="F75" s="68"/>
       <c r="G75" s="68"/>
       <c r="H75" s="70">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="I75" s="71">
-        <v>0.54263565891472865</v>
+        <v>0.62695924764890276</v>
       </c>
       <c r="J75" s="72">
-        <v>22.105041</v>
+        <v>11.516401</v>
       </c>
       <c r="K75" s="71">
-        <v>3.8493238578973243</v>
+        <v>1.9685111840830827</v>
       </c>
     </row>
     <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="73" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="73"/>
       <c r="C76" s="74"/>
       <c r="D76" s="73"/>
       <c r="E76" s="73"/>
       <c r="F76" s="75"/>
       <c r="G76" s="75"/>
       <c r="H76" s="76" t="s">
         <v>24</v>
       </c>
       <c r="I76" s="77" t="s">
         <v>24</v>
       </c>
       <c r="J76" s="78">
-        <v>33.811449000000039</v>
+        <v>65.196646999999984</v>
       </c>
       <c r="K76" s="78">
-        <v>5.8878523367488498</v>
+        <v>11.144135115147236</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="53"/>
-      <c r="F77" s="145" t="s">
-[...6 lines deleted...]
-      <c r="K77" s="145"/>
+      <c r="F77" s="128" t="s">
+        <v>138</v>
+      </c>
+      <c r="G77" s="128"/>
+      <c r="H77" s="128"/>
+      <c r="I77" s="128"/>
+      <c r="J77" s="128"/>
+      <c r="K77" s="128"/>
     </row>
     <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="46"/>
       <c r="C78" s="34"/>
     </row>
     <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="46"/>
       <c r="C79" s="34"/>
     </row>
     <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B80" s="37"/>
       <c r="C80" s="37"/>
       <c r="D80" s="37"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
     </row>
     <row r="81" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="23">
         <v>0</v>
       </c>
       <c r="B81" s="23">
         <v>0</v>
       </c>
       <c r="C81" s="23">
         <v>0</v>
       </c>
       <c r="D81" s="13">
         <v>2021</v>
       </c>
       <c r="E81" s="13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="F81" s="13">
         <v>2024</v>
       </c>
       <c r="G81" s="13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="H81" s="13">
         <v>2025</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="J81" s="13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="K81" s="13" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="79"/>
       <c r="D82" s="16">
         <v>42.246004000000006</v>
       </c>
       <c r="E82" s="16">
         <v>8.2458759049782575</v>
       </c>
       <c r="F82" s="16">
         <v>73.795571999999979</v>
       </c>
       <c r="G82" s="16">
         <v>12.85060072527256</v>
       </c>
       <c r="H82" s="16">
-        <v>83.804193000000012</v>
+        <v>83.674179000000024</v>
       </c>
       <c r="I82" s="16">
-        <v>14.23698666876367</v>
+        <v>14.302520134586302</v>
       </c>
       <c r="J82" s="16">
-        <v>13.562630831020641</v>
+        <v>13.386449528435184</v>
       </c>
       <c r="K82" s="16">
-        <v>10.008621000000034</v>
+        <v>9.878607000000045</v>
       </c>
     </row>
     <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="79"/>
       <c r="D83" s="16">
         <v>116.24116399999997</v>
       </c>
       <c r="E83" s="16">
         <v>22.688778171640227</v>
       </c>
       <c r="F83" s="16">
         <v>71.866764000000003</v>
       </c>
       <c r="G83" s="16">
         <v>12.514722286879113</v>
       </c>
       <c r="H83" s="16">
-        <v>81.819217000000009</v>
+        <v>80.632415999999992</v>
       </c>
       <c r="I83" s="16">
-        <v>13.899771120971021</v>
+        <v>13.782588214463848</v>
       </c>
       <c r="J83" s="16">
-        <v>13.848477997423128</v>
+        <v>12.197087376857525</v>
       </c>
       <c r="K83" s="16">
-        <v>9.9524530000000055</v>
+        <v>8.7656519999999887</v>
       </c>
     </row>
     <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="79"/>
       <c r="D84" s="16">
         <v>29.723462999999999</v>
       </c>
       <c r="E84" s="16">
         <v>5.801637176482128</v>
       </c>
       <c r="F84" s="16">
         <v>47.882512999999989</v>
       </c>
       <c r="G84" s="16">
         <v>8.3381568786494782</v>
       </c>
       <c r="H84" s="16">
-        <v>76.484216000000004</v>
+        <v>75.987791000000001</v>
       </c>
       <c r="I84" s="16">
-        <v>12.993440120148176</v>
+        <v>12.988677316573799</v>
       </c>
       <c r="J84" s="16">
-        <v>59.733086690750802</v>
+        <v>58.696330328360212</v>
       </c>
       <c r="K84" s="16">
-        <v>28.601703000000015</v>
+        <v>28.105278000000013</v>
       </c>
     </row>
     <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="79"/>
       <c r="D85" s="16">
         <v>86.969243000000006</v>
       </c>
       <c r="E85" s="16">
         <v>16.975276178260525</v>
       </c>
       <c r="F85" s="16">
         <v>70.622996000000001</v>
       </c>
       <c r="G85" s="16">
         <v>12.298135227117983</v>
       </c>
       <c r="H85" s="16">
-        <v>65.648861999999994</v>
+        <v>67.160218</v>
       </c>
       <c r="I85" s="16">
-        <v>11.152687468913467</v>
+        <v>11.479770481981129</v>
       </c>
       <c r="J85" s="16">
-        <v>-7.0432214458871254</v>
+        <v>-4.9031876246088455</v>
       </c>
       <c r="K85" s="16">
-        <v>-4.9741340000000065</v>
+        <v>-3.4627780000000001</v>
       </c>
     </row>
     <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="79"/>
       <c r="D86" s="16">
         <v>70.285549999999986</v>
       </c>
       <c r="E86" s="16">
         <v>13.718834169810339</v>
       </c>
       <c r="F86" s="16">
         <v>51.972785000000002</v>
       </c>
       <c r="G86" s="16">
         <v>9.0504279662665272</v>
       </c>
       <c r="H86" s="16">
-        <v>55.830133000000011</v>
+        <v>54.580703000000007</v>
       </c>
       <c r="I86" s="16">
-        <v>9.4846430802848101</v>
+        <v>9.3295400438571967</v>
       </c>
       <c r="J86" s="16">
-        <v>7.4218612683542142</v>
+        <v>5.0178530936912562</v>
       </c>
       <c r="K86" s="16">
-        <v>3.8573480000000089</v>
+        <v>2.6079180000000051</v>
       </c>
     </row>
     <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="15" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="79"/>
       <c r="D87" s="16">
-        <v>12.252395999999997</v>
+        <v>20.570309000000005</v>
       </c>
       <c r="E87" s="16">
-        <v>2.3915099036266705</v>
+        <v>4.0150593968853814</v>
       </c>
       <c r="F87" s="16">
-        <v>88.846654999999998</v>
+        <v>30.441550999999993</v>
       </c>
       <c r="G87" s="16">
-        <v>15.471563648575573</v>
+        <v>5.3010256138270959</v>
       </c>
       <c r="H87" s="16">
-        <v>46.110912000000006</v>
+        <v>43.742466</v>
       </c>
       <c r="I87" s="16">
-        <v>7.8335035029635662</v>
+        <v>7.47694818375758</v>
       </c>
       <c r="J87" s="16">
-        <v>-48.100564956553505</v>
+        <v>43.693289477924466</v>
       </c>
       <c r="K87" s="16">
-        <v>-42.735742999999992</v>
+        <v>13.300915000000007</v>
       </c>
     </row>
     <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="15" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="79"/>
       <c r="D88" s="16">
-        <v>20.570309000000005</v>
+        <v>12.252395999999997</v>
       </c>
       <c r="E88" s="16">
-        <v>4.0150593968853814</v>
+        <v>2.3915099036266705</v>
       </c>
       <c r="F88" s="16">
-        <v>30.441550999999993</v>
+        <v>88.846654999999998</v>
       </c>
       <c r="G88" s="16">
-        <v>5.3010256138270959</v>
+        <v>15.471563648575573</v>
       </c>
       <c r="H88" s="16">
-        <v>37.268440999999996</v>
+        <v>39.39755499999999</v>
       </c>
       <c r="I88" s="16">
-        <v>6.3313096718514457</v>
+        <v>6.7342677319961632</v>
       </c>
       <c r="J88" s="16">
-        <v>22.426222632348804</v>
+        <v>-55.656681728760645</v>
       </c>
       <c r="K88" s="16">
-        <v>6.8268900000000023</v>
+        <v>-49.449100000000008</v>
       </c>
     </row>
     <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="79"/>
       <c r="D89" s="16">
         <v>30.832645000000003</v>
       </c>
       <c r="E89" s="16">
         <v>6.0181352180018806</v>
       </c>
       <c r="F89" s="16">
         <v>26.152512999999999</v>
       </c>
       <c r="G89" s="16">
         <v>4.5541418464172914</v>
       </c>
       <c r="H89" s="16">
-        <v>28.256038</v>
+        <v>28.185006000000001</v>
       </c>
       <c r="I89" s="16">
-        <v>4.8002471226956347</v>
+        <v>4.8176943069669758</v>
       </c>
       <c r="J89" s="16">
-        <v>8.043299701256247</v>
+        <v>7.7716929153232899</v>
       </c>
       <c r="K89" s="16">
-        <v>2.1035250000000012</v>
+        <v>2.0324930000000023</v>
       </c>
     </row>
     <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="79"/>
       <c r="D90" s="16">
         <v>20.140074000000002</v>
       </c>
       <c r="E90" s="16">
         <v>3.9310830657753821</v>
       </c>
       <c r="F90" s="16">
         <v>27.105778999999998</v>
       </c>
       <c r="G90" s="16">
         <v>4.7201415184704825</v>
       </c>
       <c r="H90" s="16">
-        <v>26.461510999999998</v>
+        <v>26.953401999999997</v>
       </c>
       <c r="I90" s="16">
-        <v>4.4953858017861128</v>
+        <v>4.6071748705248554</v>
       </c>
       <c r="J90" s="16">
-        <v>-2.3768658336659509</v>
+        <v>-0.56215687436985784</v>
       </c>
       <c r="K90" s="16">
-        <v>-0.64426800000000028</v>
+        <v>-0.15237700000000132</v>
       </c>
     </row>
     <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="79"/>
       <c r="D91" s="16">
         <v>19.860041999999996</v>
       </c>
       <c r="E91" s="16">
         <v>3.8764244258381488</v>
       </c>
       <c r="F91" s="16">
         <v>19.469316000000003</v>
       </c>
       <c r="G91" s="16">
         <v>3.3903444275784027</v>
       </c>
       <c r="H91" s="16">
-        <v>21.712486999999999</v>
+        <v>20.178658000000002</v>
       </c>
       <c r="I91" s="16">
-        <v>3.6886028836851215</v>
+        <v>3.4491603716115455</v>
       </c>
       <c r="J91" s="16">
-        <v>11.521570660212184</v>
+        <v>3.643384287357601</v>
       </c>
       <c r="K91" s="16">
-        <v>2.2431709999999967</v>
+        <v>0.70934199999999947</v>
       </c>
     </row>
     <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="79"/>
       <c r="D92" s="16">
         <v>13.814308</v>
       </c>
       <c r="E92" s="16">
         <v>2.6963750105488882</v>
       </c>
       <c r="F92" s="16">
         <v>16.869213000000002</v>
       </c>
       <c r="G92" s="16">
         <v>2.9375681350173344</v>
       </c>
       <c r="H92" s="16">
-        <v>19.563947999999996</v>
+        <v>19.612998999999995</v>
       </c>
       <c r="I92" s="16">
-        <v>3.3236006086758163</v>
+        <v>3.3524716519431985</v>
       </c>
       <c r="J92" s="16">
-        <v>15.974278112440658</v>
+        <v>16.265050420550104</v>
       </c>
       <c r="K92" s="16">
-        <v>2.6947349999999943</v>
+        <v>2.743785999999993</v>
       </c>
     </row>
     <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="79"/>
       <c r="D93" s="16">
         <v>10.914795</v>
       </c>
       <c r="E93" s="16">
         <v>2.130427415058644</v>
       </c>
       <c r="F93" s="16">
         <v>15.329070000000002</v>
       </c>
       <c r="G93" s="16">
         <v>2.6693709760763684</v>
       </c>
       <c r="H93" s="16">
-        <v>15.062567000000001</v>
+        <v>14.432608</v>
       </c>
       <c r="I93" s="16">
-        <v>2.5588882596406552</v>
+        <v>2.4669816779987923</v>
       </c>
       <c r="J93" s="16">
-        <v>-1.7385464349761606</v>
+        <v>-5.8481173352330007</v>
       </c>
       <c r="K93" s="16">
-        <v>-0.26650300000000016</v>
+        <v>-0.89646200000000142</v>
       </c>
     </row>
     <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="79"/>
       <c r="D94" s="16">
         <v>23.312026999999997</v>
       </c>
       <c r="E94" s="16">
         <v>4.5502074405783448</v>
       </c>
       <c r="F94" s="16">
         <v>18.026935000000002</v>
       </c>
       <c r="G94" s="16">
         <v>3.1391713311124061</v>
       </c>
       <c r="H94" s="16">
-        <v>13.271805999999998</v>
+        <v>13.093137</v>
       </c>
       <c r="I94" s="16">
-        <v>2.2546667216569656</v>
+        <v>2.2380244157208509</v>
       </c>
       <c r="J94" s="16">
-        <v>-26.377911719324466</v>
+        <v>-27.369034170256899</v>
       </c>
       <c r="K94" s="16">
-        <v>-4.7551290000000037</v>
+        <v>-4.9337980000000012</v>
       </c>
     </row>
     <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="79"/>
       <c r="D95" s="16">
         <v>4.5614360000000005</v>
       </c>
       <c r="E95" s="16">
         <v>0.89033356159556298</v>
       </c>
       <c r="F95" s="16">
         <v>4.3623489999999991</v>
       </c>
       <c r="G95" s="16">
         <v>0.75964998581882437</v>
       </c>
       <c r="H95" s="16">
-        <v>4.1262289999999995</v>
+        <v>4.2052199999999997</v>
       </c>
       <c r="I95" s="16">
-        <v>0.70098004840003691</v>
+        <v>0.71880291434189025</v>
       </c>
       <c r="J95" s="16">
-        <v>-5.4126801867525893</v>
+        <v>-3.6019355626979741</v>
       </c>
       <c r="K95" s="16">
-        <v>-0.23611999999999966</v>
+        <v>-0.15712899999999941</v>
       </c>
     </row>
     <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="79"/>
       <c r="D96" s="16">
         <v>1.0327089999999999</v>
       </c>
       <c r="E96" s="16">
         <v>0.20157149679657724</v>
       </c>
       <c r="F96" s="16">
         <v>1.475484</v>
       </c>
       <c r="G96" s="16">
         <v>0.25693758103166492</v>
       </c>
       <c r="H96" s="16">
-        <v>2.0394040000000002</v>
+        <v>1.8063349999999998</v>
       </c>
       <c r="I96" s="16">
-        <v>0.34646199099158798</v>
+        <v>0.30875884312301338</v>
       </c>
       <c r="J96" s="16">
-        <v>38.219323286460593</v>
+        <v>22.423218415109876</v>
       </c>
       <c r="K96" s="16">
-        <v>0.5639200000000002</v>
+        <v>0.33085099999999978</v>
       </c>
     </row>
     <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="79"/>
       <c r="D97" s="16">
         <v>0.32452199999999998</v>
       </c>
       <c r="E97" s="16">
         <v>6.3342514961541765E-2</v>
       </c>
       <c r="F97" s="16">
         <v>1.4191819999999999</v>
       </c>
       <c r="G97" s="16">
         <v>0.24713327296241797</v>
       </c>
       <c r="H97" s="16">
-        <v>1.679988</v>
+        <v>1.7314650000000003</v>
       </c>
       <c r="I97" s="16">
-        <v>0.28540298406886322</v>
+        <v>0.29596123106067729</v>
       </c>
       <c r="J97" s="16">
-        <v>18.377206024315424</v>
+        <v>22.004436358409304</v>
       </c>
       <c r="K97" s="16">
-        <v>0.26080600000000009</v>
+        <v>0.31228300000000031</v>
       </c>
     </row>
     <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="79"/>
       <c r="D98" s="16">
         <v>9.2481969999999993</v>
       </c>
       <c r="E98" s="16">
         <v>1.8051289491614921</v>
       </c>
       <c r="F98" s="16">
         <v>8.6190839999999991</v>
       </c>
       <c r="G98" s="16">
         <v>1.5009085789264585</v>
       </c>
       <c r="H98" s="16">
-        <v>9.4972009999999987</v>
+        <v>9.6568590000000007</v>
       </c>
       <c r="I98" s="16">
-        <v>1.6134219445030507</v>
+        <v>1.6506576094921819</v>
       </c>
       <c r="J98" s="16">
-        <v>10.188054786332279</v>
+        <v>12.04043260281489</v>
       </c>
       <c r="K98" s="16">
-        <v>0.87811699999999959</v>
+        <v>1.0377750000000017</v>
       </c>
     </row>
     <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B99" s="95"/>
       <c r="C99" s="96"/>
       <c r="D99" s="17">
         <v>512.32888400000002</v>
       </c>
       <c r="E99" s="17">
         <v>100</v>
       </c>
       <c r="F99" s="17">
         <v>574.25776100000007</v>
       </c>
       <c r="G99" s="17">
         <v>100</v>
       </c>
       <c r="H99" s="17">
-        <v>588.63715300000001</v>
+        <v>585.03101700000002</v>
       </c>
       <c r="I99" s="17">
         <v>100</v>
       </c>
       <c r="J99" s="17">
-        <v>2.5039961105549491</v>
+        <v>1.8760314150982706</v>
       </c>
       <c r="K99" s="17">
-        <v>14.379391999999939</v>
+        <v>10.773255999999947</v>
       </c>
     </row>
     <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E100" s="80"/>
       <c r="F100" s="80"/>
       <c r="G100" s="80"/>
       <c r="H100" s="80"/>
       <c r="I100" s="80"/>
     </row>
     <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E101" s="80"/>
       <c r="F101" s="80"/>
       <c r="G101" s="80"/>
       <c r="H101" s="80"/>
       <c r="I101" s="80"/>
     </row>
     <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="4" t="s">
         <v>40</v>
@@ -4499,1259 +4469,1259 @@
       <c r="A103" s="46"/>
       <c r="E103" s="81"/>
       <c r="F103" s="82"/>
       <c r="G103" s="81"/>
       <c r="H103" s="82"/>
       <c r="I103" s="81"/>
     </row>
     <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="46"/>
       <c r="E104" s="81"/>
       <c r="F104" s="82"/>
       <c r="G104" s="81"/>
       <c r="H104" s="82"/>
       <c r="I104" s="81"/>
     </row>
     <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="46"/>
       <c r="E105" s="81"/>
       <c r="F105" s="82"/>
       <c r="G105" s="81"/>
       <c r="H105" s="82"/>
       <c r="I105" s="81"/>
     </row>
     <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B106" s="37"/>
       <c r="C106" s="37"/>
       <c r="D106" s="37"/>
       <c r="E106" s="37"/>
       <c r="F106" s="37"/>
       <c r="G106" s="37"/>
       <c r="H106" s="37"/>
       <c r="I106" s="37"/>
       <c r="J106" s="37"/>
       <c r="K106" s="37"/>
     </row>
     <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="23">
         <v>0</v>
       </c>
       <c r="B107" s="23">
         <v>0</v>
       </c>
       <c r="C107" s="23">
         <v>0</v>
       </c>
       <c r="D107" s="13">
         <v>2021</v>
       </c>
       <c r="E107" s="13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="F107" s="13">
         <v>2024</v>
       </c>
       <c r="G107" s="13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="H107" s="13">
         <v>2025</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="K107" s="13" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="108" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="79"/>
       <c r="D108" s="16">
         <v>142.400283</v>
       </c>
       <c r="E108" s="16">
         <v>32.676585748471851</v>
       </c>
       <c r="F108" s="16">
         <v>158.78407199999998</v>
       </c>
       <c r="G108" s="16">
         <v>30.846736830553851</v>
       </c>
       <c r="H108" s="16">
-        <v>237.62086600000001</v>
+        <v>238.67166000000003</v>
       </c>
       <c r="I108" s="16">
-        <v>38.534986309888687</v>
+        <v>36.95925343044123</v>
       </c>
       <c r="J108" s="16">
-        <v>49.650316311323742</v>
+        <v>50.312091756911272</v>
       </c>
       <c r="K108" s="16">
-        <v>78.836794000000026</v>
+        <v>79.887588000000051</v>
       </c>
     </row>
     <row r="109" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="79"/>
       <c r="D109" s="16">
         <v>117.07875299999999</v>
       </c>
       <c r="E109" s="16">
         <v>26.866055538166705</v>
       </c>
       <c r="F109" s="16">
         <v>144.63782199999997</v>
       </c>
       <c r="G109" s="16">
         <v>28.098566655844998</v>
       </c>
       <c r="H109" s="16">
-        <v>142.791337</v>
+        <v>139.76511199999999</v>
       </c>
       <c r="I109" s="16">
-        <v>23.15647741333331</v>
+        <v>21.643182081785504</v>
       </c>
       <c r="J109" s="16">
-        <v>-1.2766266626995897</v>
+        <v>-3.3689044349685968</v>
       </c>
       <c r="K109" s="16">
-        <v>-1.8464849999999728</v>
+        <v>-4.8727099999999837</v>
       </c>
     </row>
     <row r="110" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="79"/>
       <c r="D110" s="16">
         <v>70.339641999999984</v>
       </c>
       <c r="E110" s="16">
         <v>16.140834097428105</v>
       </c>
       <c r="F110" s="16">
         <v>80.973821999999984</v>
       </c>
       <c r="G110" s="16">
         <v>15.730659542464128</v>
       </c>
       <c r="H110" s="16">
-        <v>93.743949999999998</v>
+        <v>120.50600299999999</v>
       </c>
       <c r="I110" s="16">
-        <v>15.202460502289766</v>
+        <v>18.660832646685034</v>
       </c>
       <c r="J110" s="16">
-        <v>15.770686975847598</v>
+        <v>48.820939932908217</v>
       </c>
       <c r="K110" s="16">
-        <v>12.770128000000014</v>
+        <v>39.532181000000008</v>
       </c>
     </row>
     <row r="111" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="79"/>
       <c r="D111" s="16">
         <v>23.611488000000001</v>
       </c>
       <c r="E111" s="16">
         <v>5.4181269589261571</v>
       </c>
       <c r="F111" s="16">
         <v>40.531400000000005</v>
       </c>
       <c r="G111" s="16">
         <v>7.873972580662314</v>
       </c>
       <c r="H111" s="16">
-        <v>51.73626800000001</v>
+        <v>51.574380999999995</v>
       </c>
       <c r="I111" s="16">
-        <v>8.390072861298016</v>
+        <v>7.9864975083222394</v>
       </c>
       <c r="J111" s="16">
-        <v>27.644907405122947</v>
+        <v>27.245496084517164</v>
       </c>
       <c r="K111" s="16">
-        <v>11.204868000000005</v>
+        <v>11.04298099999999</v>
       </c>
     </row>
     <row r="112" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="79"/>
       <c r="D112" s="16">
         <v>19.952605000000005</v>
       </c>
       <c r="E112" s="16">
         <v>4.5785232616980709</v>
       </c>
       <c r="F112" s="16">
         <v>21.779629999999997</v>
       </c>
       <c r="G112" s="16">
         <v>4.231095137028829</v>
       </c>
       <c r="H112" s="16">
-        <v>16.924181000000001</v>
+        <v>17.399004000000001</v>
       </c>
       <c r="I112" s="16">
-        <v>2.7445951785272857</v>
+        <v>2.6943047962764437</v>
       </c>
       <c r="J112" s="16">
-        <v>-22.293532993903007</v>
+        <v>-20.113408721819408</v>
       </c>
       <c r="K112" s="16">
-        <v>-4.8554489999999966</v>
+        <v>-4.3806259999999959</v>
       </c>
     </row>
     <row r="113" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="79"/>
       <c r="D113" s="16">
         <v>16.420904</v>
       </c>
       <c r="E113" s="16">
         <v>3.7681040115870026</v>
       </c>
       <c r="F113" s="16">
         <v>10.030783999999999</v>
       </c>
       <c r="G113" s="16">
         <v>1.9486649407261092</v>
       </c>
       <c r="H113" s="16">
-        <v>10.435566</v>
+        <v>10.463563000000001</v>
       </c>
       <c r="I113" s="16">
-        <v>1.6923361980590534</v>
+        <v>1.6203242425279478</v>
       </c>
       <c r="J113" s="16">
-        <v>4.0353974325436663</v>
+        <v>4.3145082179020289</v>
       </c>
       <c r="K113" s="16">
-        <v>0.40478200000000086</v>
+        <v>0.4327790000000018</v>
       </c>
     </row>
     <row r="114" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="79"/>
       <c r="D114" s="16">
         <v>12.712118</v>
       </c>
       <c r="E114" s="16">
         <v>2.9170490754691301</v>
       </c>
       <c r="F114" s="16">
         <v>10.56535</v>
       </c>
       <c r="G114" s="16">
         <v>2.0525142532727849</v>
       </c>
       <c r="H114" s="16">
-        <v>9.7236249999999984</v>
+        <v>10.218322999999998</v>
       </c>
       <c r="I114" s="16">
-        <v>1.576880694717657</v>
+        <v>1.5823478555900037</v>
       </c>
       <c r="J114" s="16">
-        <v>-7.9668444490717487</v>
+        <v>-3.2845764693077122</v>
       </c>
       <c r="K114" s="16">
-        <v>-0.84172500000000205</v>
+        <v>-0.34702700000000242</v>
       </c>
     </row>
     <row r="115" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="79"/>
       <c r="D115" s="16">
         <v>6.3240349999999985</v>
       </c>
       <c r="E115" s="16">
         <v>1.4511759920718497</v>
       </c>
       <c r="F115" s="16">
         <v>6.1909910000000004</v>
       </c>
       <c r="G115" s="16">
         <v>1.2027142753797588</v>
       </c>
       <c r="H115" s="16">
-        <v>6.5460839999999996</v>
+        <v>9.3962220000000016</v>
       </c>
       <c r="I115" s="16">
-        <v>1.0615787307305804</v>
+        <v>1.4550422542277845</v>
       </c>
       <c r="J115" s="16">
-        <v>5.7356407076023723</v>
+        <v>51.772502980540615</v>
       </c>
       <c r="K115" s="16">
-        <v>0.35509299999999921</v>
+        <v>3.2052310000000013</v>
       </c>
     </row>
     <row r="116" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="79"/>
       <c r="D116" s="16">
         <v>4.7603459999999993</v>
       </c>
       <c r="E116" s="16">
         <v>1.0923563562117007</v>
       </c>
       <c r="F116" s="16">
         <v>5.9699599999999995</v>
       </c>
       <c r="G116" s="16">
         <v>1.1597749238282116</v>
       </c>
       <c r="H116" s="16">
-        <v>5.340044999999999</v>
+        <v>5.7419719999999996</v>
       </c>
       <c r="I116" s="16">
-        <v>0.86599533295695275</v>
+        <v>0.88916714426211085</v>
       </c>
       <c r="J116" s="16">
-        <v>-10.551410729720139</v>
+        <v>-3.8189200597658921</v>
       </c>
       <c r="K116" s="16">
-        <v>-0.62991500000000045</v>
+        <v>-0.22798799999999986</v>
       </c>
     </row>
     <row r="117" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="79"/>
       <c r="D117" s="16">
         <v>2.4424920000000001</v>
       </c>
       <c r="E117" s="16">
         <v>0.56047851588859909</v>
       </c>
       <c r="F117" s="16">
         <v>5.2560949999999993</v>
       </c>
       <c r="G117" s="16">
         <v>1.0210934710213877</v>
       </c>
       <c r="H117" s="16">
-        <v>5.2651149999999998</v>
+        <v>5.6362800000000011</v>
       </c>
       <c r="I117" s="16">
-        <v>0.85384393155519234</v>
+        <v>0.87280031875140651</v>
       </c>
       <c r="J117" s="16">
-        <v>0.17161029243193804</v>
+        <v>7.2332216217553498</v>
       </c>
       <c r="K117" s="16">
-        <v>9.0200000000004721E-3</v>
+        <v>0.38018500000000177</v>
       </c>
     </row>
     <row r="118" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="79"/>
       <c r="D118" s="16">
         <v>1.631904</v>
       </c>
       <c r="E118" s="16">
         <v>0.37447292846513663</v>
       </c>
       <c r="F118" s="16">
         <v>2.5554789999999996</v>
       </c>
       <c r="G118" s="16">
         <v>0.49644896491259471</v>
       </c>
       <c r="H118" s="16">
-        <v>2.5486430000000002</v>
+        <v>3.0151539999999999</v>
       </c>
       <c r="I118" s="16">
-        <v>0.41331354761493733</v>
+        <v>0.46690855888716987</v>
       </c>
       <c r="J118" s="16">
-        <v>-0.267503665653265</v>
+        <v>17.98782146126031</v>
       </c>
       <c r="K118" s="16">
-        <v>-6.8359999999993981E-3</v>
+        <v>0.45967500000000028</v>
       </c>
     </row>
     <row r="119" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="79"/>
       <c r="D119" s="16">
         <v>2.7787809999999999</v>
       </c>
       <c r="E119" s="16">
         <v>0.63764673573523978</v>
       </c>
       <c r="F119" s="16">
         <v>2.5784190000000002</v>
       </c>
       <c r="G119" s="16">
         <v>0.50090548334029272</v>
       </c>
       <c r="H119" s="16">
-        <v>1.8705679999999998</v>
+        <v>2.0181200000000001</v>
       </c>
       <c r="I119" s="16">
-        <v>0.30335009498583282</v>
+        <v>0.31251388846519129</v>
       </c>
       <c r="J119" s="16">
-        <v>-27.452908158061213</v>
+        <v>-21.730331648967837</v>
       </c>
       <c r="K119" s="16">
-        <v>-0.70785100000000045</v>
+        <v>-0.5602990000000001</v>
       </c>
     </row>
     <row r="120" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="79"/>
       <c r="D120" s="16">
         <v>0.67254499999999995</v>
       </c>
       <c r="E120" s="16">
         <v>0.15432886718494795</v>
       </c>
       <c r="F120" s="16">
         <v>1.50393</v>
       </c>
       <c r="G120" s="16">
         <v>0.29216616211716034</v>
       </c>
       <c r="H120" s="16">
-        <v>1.6492519999999999</v>
+        <v>1.6802329999999999</v>
       </c>
       <c r="I120" s="16">
-        <v>0.26745926951363158</v>
+        <v>0.26019074601982717</v>
       </c>
       <c r="J120" s="16">
-        <v>9.6628167534393192</v>
+        <v>11.722819546122484</v>
       </c>
       <c r="K120" s="16">
-        <v>0.14532199999999995</v>
+        <v>0.17630299999999988</v>
       </c>
     </row>
     <row r="121" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="79"/>
       <c r="D121" s="16">
         <v>2.117184</v>
       </c>
       <c r="E121" s="16">
         <v>0.48583010555739298</v>
       </c>
       <c r="F121" s="16">
         <v>1.0570470000000001</v>
       </c>
       <c r="G121" s="16">
         <v>0.2053508907778008</v>
       </c>
       <c r="H121" s="16">
-        <v>0.78491799999999989</v>
+        <v>0.81617799999999996</v>
       </c>
       <c r="I121" s="16">
-        <v>0.12729018664709857</v>
+        <v>0.12638840131396689</v>
       </c>
       <c r="J121" s="16">
-        <v>-25.744266811220328</v>
+        <v>-22.786971629454516</v>
       </c>
       <c r="K121" s="16">
-        <v>-0.27212900000000018</v>
+        <v>-0.24086900000000011</v>
       </c>
     </row>
     <row r="122" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="15" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="79"/>
       <c r="D122" s="16">
-        <v>7.6533000000000004E-2</v>
+        <v>0.11515599999999999</v>
       </c>
       <c r="E122" s="16">
-        <v>1.7562023644909445E-2</v>
+        <v>2.6424841504360107E-2</v>
       </c>
       <c r="F122" s="16">
-        <v>0.35353800000000002</v>
+        <v>0.25886300000000001</v>
       </c>
       <c r="G122" s="16">
-        <v>6.8681282122556656E-2</v>
+        <v>5.0288915856545498E-2</v>
       </c>
       <c r="H122" s="16">
-        <v>0.29122100000000001</v>
+        <v>0.35263200000000006</v>
       </c>
       <c r="I122" s="16">
-        <v>4.7227322402537207E-2</v>
+        <v>5.4606464193039723E-2</v>
       </c>
       <c r="J122" s="16">
-        <v>-17.626676623163565</v>
+        <v>36.223407748500186</v>
       </c>
       <c r="K122" s="16">
-        <v>-6.2317000000000011E-2</v>
+        <v>9.3769000000000047E-2</v>
       </c>
     </row>
     <row r="123" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="15" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="79"/>
       <c r="D123" s="16">
-        <v>0.11515599999999999</v>
+        <v>7.6533000000000004E-2</v>
       </c>
       <c r="E123" s="16">
-        <v>2.6424841504360107E-2</v>
+        <v>1.7562023644909445E-2</v>
       </c>
       <c r="F123" s="16">
-        <v>0.25886300000000001</v>
+        <v>0.35353800000000002</v>
       </c>
       <c r="G123" s="16">
-        <v>5.0288915856545498E-2</v>
+        <v>6.8681282122556656E-2</v>
       </c>
       <c r="H123" s="16">
-        <v>0.27130499999999996</v>
+        <v>0.29378199999999999</v>
       </c>
       <c r="I123" s="16">
-        <v>4.3997543804946609E-2</v>
+        <v>4.549330821808456E-2</v>
       </c>
       <c r="J123" s="16">
-        <v>4.8064033871198095</v>
+        <v>-16.902284902895879</v>
       </c>
       <c r="K123" s="16">
-        <v>1.2441999999999953E-2</v>
+        <v>-5.9756000000000031E-2</v>
       </c>
     </row>
     <row r="124" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="79"/>
       <c r="D124" s="16">
         <v>12.352139999999997</v>
       </c>
       <c r="E124" s="16">
         <v>2.8344449419888376</v>
       </c>
       <c r="F124" s="16">
         <v>21.724399999999999</v>
       </c>
       <c r="G124" s="16">
         <v>4.2203656900906541</v>
       </c>
       <c r="H124" s="16">
-        <v>29.093750999999997</v>
+        <v>28.221080999999998</v>
       </c>
       <c r="I124" s="16">
-        <v>4.7181348816745325</v>
+        <v>4.3701463540330252</v>
       </c>
       <c r="J124" s="16">
-        <v>33.922000147299805</v>
+        <v>29.904996225442353</v>
       </c>
       <c r="K124" s="16">
-        <v>7.3693509999999982</v>
+        <v>6.4966809999999988</v>
       </c>
     </row>
     <row r="125" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B125" s="95"/>
       <c r="C125" s="96"/>
       <c r="D125" s="17">
         <v>435.78690899999998</v>
       </c>
       <c r="E125" s="17">
         <v>100</v>
       </c>
       <c r="F125" s="17">
         <v>514.75160200000005</v>
       </c>
       <c r="G125" s="17">
         <v>100</v>
       </c>
       <c r="H125" s="17">
-        <v>616.63669499999992</v>
+        <v>645.76969999999994</v>
       </c>
       <c r="I125" s="17">
         <v>100</v>
       </c>
       <c r="J125" s="17">
-        <v>19.793059915527927</v>
+        <v>25.45268387528008</v>
       </c>
       <c r="K125" s="17">
-        <v>101.88509299999987</v>
+        <v>131.0180979999999</v>
       </c>
     </row>
     <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E126" s="80"/>
       <c r="F126" s="80"/>
       <c r="G126" s="80"/>
       <c r="H126" s="80"/>
       <c r="I126" s="80"/>
     </row>
     <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E127" s="80"/>
       <c r="F127" s="80"/>
       <c r="G127" s="80"/>
       <c r="H127" s="80"/>
       <c r="I127" s="80"/>
     </row>
     <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E128" s="81"/>
       <c r="F128" s="82"/>
       <c r="G128" s="81"/>
       <c r="H128" s="82"/>
       <c r="I128" s="81"/>
     </row>
     <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="46"/>
     </row>
     <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B130" s="37"/>
       <c r="C130" s="37"/>
       <c r="D130" s="37"/>
       <c r="E130" s="37"/>
       <c r="F130" s="37"/>
       <c r="G130" s="37"/>
       <c r="H130" s="37"/>
       <c r="I130" s="37"/>
       <c r="J130" s="37"/>
       <c r="K130" s="37"/>
     </row>
     <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="23">
         <v>0</v>
       </c>
       <c r="B131" s="23">
         <v>0</v>
       </c>
       <c r="C131" s="23">
         <v>0</v>
       </c>
       <c r="D131" s="13">
         <v>0</v>
       </c>
       <c r="E131" s="13">
         <v>0</v>
       </c>
       <c r="F131" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G131" s="13" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I131" s="13" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="J131" s="13" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="K131" s="13" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="15" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="79"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16">
         <v>0</v>
       </c>
       <c r="F132" s="16">
-        <v>26.004161</v>
+        <v>51.238421999999993</v>
       </c>
       <c r="G132" s="16">
-        <v>24.421828482833916</v>
+        <v>14.315594719368779</v>
       </c>
       <c r="H132" s="16">
-        <v>28.522617000000004</v>
+        <v>78.699540999999996</v>
       </c>
       <c r="I132" s="16">
-        <v>26.61283945530009</v>
+        <v>20.395243676005116</v>
       </c>
       <c r="J132" s="16">
-        <v>9.6848192871902459</v>
+        <v>53.594778933668188</v>
       </c>
       <c r="K132" s="16">
-        <v>2.518456000000004</v>
+        <v>27.461119000000004</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="79"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16">
         <v>0</v>
       </c>
       <c r="F133" s="16">
-        <v>12.825224</v>
+        <v>42.103555999999998</v>
       </c>
       <c r="G133" s="16">
-        <v>12.044819318797678</v>
+        <v>11.763388106297414</v>
       </c>
       <c r="H133" s="16">
-        <v>13.353660000000001</v>
+        <v>43.337103999999997</v>
       </c>
       <c r="I133" s="16">
-        <v>12.459544287982501</v>
+        <v>11.230952367211087</v>
       </c>
       <c r="J133" s="16">
-        <v>4.1202867100021097</v>
+        <v>2.9297952885499723</v>
       </c>
       <c r="K133" s="16">
-        <v>0.52843600000000102</v>
+        <v>1.233547999999999</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="15" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="79"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16">
         <v>0</v>
       </c>
       <c r="F134" s="16">
-        <v>13.404349999999996</v>
+        <v>55.886994999999999</v>
       </c>
       <c r="G134" s="16">
-        <v>12.588705962244839</v>
+        <v>15.61436787618849</v>
       </c>
       <c r="H134" s="16">
-        <v>12.184146999999999</v>
+        <v>38.814574999999998</v>
       </c>
       <c r="I134" s="16">
-        <v>11.368337905696949</v>
+        <v>10.058924172195315</v>
       </c>
       <c r="J134" s="16">
-        <v>-9.103037446798961</v>
+        <v>-30.548108732630912</v>
       </c>
       <c r="K134" s="16">
-        <v>-1.2202029999999962</v>
+        <v>-17.072420000000001</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="79"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16">
         <v>0</v>
       </c>
       <c r="F135" s="16">
-        <v>10.913590000000001</v>
+        <v>33.642760999999993</v>
       </c>
       <c r="G135" s="16">
-        <v>10.249506727479938</v>
+        <v>9.3995114001868725</v>
       </c>
       <c r="H135" s="16">
-        <v>10.985881000000001</v>
+        <v>33.749148999999996</v>
       </c>
       <c r="I135" s="16">
-        <v>10.250303726619181</v>
+        <v>8.7462024424361537</v>
       </c>
       <c r="J135" s="16">
-        <v>0.66239431754353861</v>
+        <v>0.31622850455110568</v>
       </c>
       <c r="K135" s="16">
-        <v>7.2290999999999883E-2</v>
+        <v>0.10638800000000259</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="15" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="79"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16">
         <v>0</v>
       </c>
       <c r="F136" s="16">
-        <v>6.1914919999999993</v>
+        <v>29.851779999999998</v>
       </c>
       <c r="G136" s="16">
-        <v>5.8147446355542227</v>
+        <v>8.3403424120235119</v>
       </c>
       <c r="H136" s="16">
-        <v>9.1280249999999992</v>
+        <v>32.548141999999999</v>
       </c>
       <c r="I136" s="16">
-        <v>8.5168434533537223</v>
+        <v>8.4349575468453697</v>
       </c>
       <c r="J136" s="16">
-        <v>47.42851965245211</v>
+        <v>9.0324999045283079</v>
       </c>
       <c r="K136" s="16">
-        <v>2.9365329999999998</v>
+        <v>2.6963620000000006</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="15" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="79"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16">
         <v>0</v>
       </c>
       <c r="F137" s="16">
-        <v>7.959067000000001</v>
+        <v>16.450315000000003</v>
       </c>
       <c r="G137" s="16">
-        <v>7.474764102459738</v>
+        <v>4.596083043813354</v>
       </c>
       <c r="H137" s="16">
-        <v>6.0695940000000013</v>
+        <v>29.796091999999998</v>
       </c>
       <c r="I137" s="16">
-        <v>5.6631946038069616</v>
+        <v>7.7217547804080144</v>
       </c>
       <c r="J137" s="16">
-        <v>-23.739880566403066</v>
+        <v>81.127789954174077</v>
       </c>
       <c r="K137" s="16">
-        <v>-1.8894729999999997</v>
+        <v>13.345776999999995</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="15" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="79"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16">
         <v>0</v>
       </c>
       <c r="F138" s="16">
-        <v>6.7234829999999999</v>
+        <v>32.279814000000002</v>
       </c>
       <c r="G138" s="16">
-        <v>6.3143644062675062</v>
+        <v>9.0187151907333636</v>
       </c>
       <c r="H138" s="16">
-        <v>4.9663139999999997</v>
+        <v>24.250790000000002</v>
       </c>
       <c r="I138" s="16">
-        <v>4.6337864848309396</v>
+        <v>6.284671614357042</v>
       </c>
       <c r="J138" s="16">
-        <v>-26.134802452835832</v>
+        <v>-24.873204040147193</v>
       </c>
       <c r="K138" s="16">
-        <v>-1.7571690000000002</v>
+        <v>-8.0290239999999997</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="79"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16">
         <v>0</v>
       </c>
       <c r="F139" s="16">
-        <v>4.2271619999999999</v>
+        <v>16.012155</v>
       </c>
       <c r="G139" s="16">
-        <v>3.9699425539302418</v>
+        <v>4.4736647347124476</v>
       </c>
       <c r="H139" s="16">
-        <v>4.6037969999999993</v>
+        <v>19.095942999999998</v>
       </c>
       <c r="I139" s="16">
-        <v>4.2955423917024218</v>
+        <v>4.9487761397249335</v>
       </c>
       <c r="J139" s="16">
-        <v>8.9098785426250373</v>
+        <v>19.259044144901161</v>
       </c>
       <c r="K139" s="16">
-        <v>0.37663499999999939</v>
+        <v>3.0837879999999984</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="15" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="79"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16">
         <v>0</v>
       </c>
       <c r="F140" s="16">
-        <v>3.811607</v>
+        <v>29.044518000000004</v>
       </c>
       <c r="G140" s="16">
-        <v>3.5796737452121272</v>
+        <v>8.1148000324329193</v>
       </c>
       <c r="H140" s="16">
-        <v>3.9543590000000002</v>
+        <v>18.157903999999998</v>
       </c>
       <c r="I140" s="16">
-        <v>3.6895885540804687</v>
+        <v>4.7056802621696097</v>
       </c>
       <c r="J140" s="16">
-        <v>3.7451919885759528</v>
+        <v>-37.482508747433869</v>
       </c>
       <c r="K140" s="16">
-        <v>0.14275200000000021</v>
+        <v>-10.886614000000005</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="15" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="79"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16">
         <v>0</v>
       </c>
       <c r="F141" s="16">
-        <v>5.2600629999999997</v>
+        <v>8.8842020000000019</v>
       </c>
       <c r="G141" s="16">
-        <v>4.9399923494897919</v>
+        <v>2.4821731480529516</v>
       </c>
       <c r="H141" s="16">
-        <v>3.4439169999999999</v>
+        <v>17.057725000000001</v>
       </c>
       <c r="I141" s="16">
-        <v>3.2133240164595942</v>
+        <v>4.4205652728430067</v>
       </c>
       <c r="J141" s="16">
-        <v>-34.527076957063059</v>
+        <v>92.000643389243038</v>
       </c>
       <c r="K141" s="16">
-        <v>-1.8161459999999998</v>
+        <v>8.1735229999999994</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="15" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="79"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16">
         <v>0</v>
       </c>
       <c r="F142" s="16">
-        <v>2.8184710000000002</v>
+        <v>11.430290000000001</v>
       </c>
       <c r="G142" s="16">
-        <v>2.6469692810255019</v>
+        <v>3.1935292457846147</v>
       </c>
       <c r="H142" s="16">
-        <v>3.2286089999999996</v>
+        <v>16.641387000000005</v>
       </c>
       <c r="I142" s="16">
-        <v>3.012432308751225</v>
+        <v>4.3126699172451826</v>
       </c>
       <c r="J142" s="16">
-        <v>14.551790669479992</v>
+        <v>45.590243117191278</v>
       </c>
       <c r="K142" s="16">
-        <v>0.41013799999999945</v>
+        <v>5.2110970000000041</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="15" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="79"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16">
         <v>0</v>
       </c>
       <c r="F143" s="16">
-        <v>1.268826</v>
+        <v>12.042513000000001</v>
       </c>
       <c r="G143" s="16">
-        <v>1.1916189469277716</v>
+        <v>3.3645793289795294</v>
       </c>
       <c r="H143" s="16">
-        <v>2.566469000000001</v>
+        <v>13.929941000000001</v>
       </c>
       <c r="I143" s="16">
-        <v>2.3946269539013403</v>
+        <v>3.6099898103265229</v>
       </c>
       <c r="J143" s="16">
-        <v>102.27115459487754</v>
+        <v>15.67304100066157</v>
       </c>
       <c r="K143" s="16">
-        <v>1.297643000000001</v>
+        <v>1.8874279999999999</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="79"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16">
         <v>0</v>
       </c>
       <c r="F144" s="16">
-        <v>2.6863379999999997</v>
+        <v>8.7973469999999967</v>
       </c>
       <c r="G144" s="16">
-        <v>2.5228764689973691</v>
+        <v>2.4579065736578452</v>
       </c>
       <c r="H144" s="16">
-        <v>2.1389050000000007</v>
+        <v>9.4917799999999986</v>
       </c>
       <c r="I144" s="16">
-        <v>1.9956911869320633</v>
+        <v>2.4598258586925152</v>
       </c>
       <c r="J144" s="16">
-        <v>-20.378411056240839</v>
+        <v>7.8936638511587889</v>
       </c>
       <c r="K144" s="16">
-        <v>-0.54743299999999895</v>
+        <v>0.69443300000000185</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="79"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16">
         <v>0</v>
       </c>
       <c r="F145" s="16">
-        <v>0.47112099999999996</v>
+        <v>2.5079670000000003</v>
       </c>
       <c r="G145" s="16">
-        <v>0.44245366180670842</v>
+        <v>0.70070540309674578</v>
       </c>
       <c r="H145" s="16">
-        <v>0.65064599999999995</v>
+        <v>2.8139120000000002</v>
       </c>
       <c r="I145" s="16">
-        <v>0.60708095404545737</v>
+        <v>0.7292345062448955</v>
       </c>
       <c r="J145" s="16">
-        <v>38.105921833244537</v>
+        <v>12.198924467506945</v>
       </c>
       <c r="K145" s="16">
-        <v>0.17952499999999999</v>
+        <v>0.30594499999999991</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="79"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16">
         <v>0</v>
       </c>
       <c r="F146" s="16">
-        <v>0.25045999999999996</v>
+        <v>0.55470699999999995</v>
       </c>
       <c r="G146" s="16">
-        <v>0.23521970817710988</v>
+        <v>0.15498058468695422</v>
       </c>
       <c r="H146" s="16">
-        <v>0.27624500000000002</v>
+        <v>2.1651130000000003</v>
       </c>
       <c r="I146" s="16">
-        <v>0.25774857318770483</v>
+        <v>0.56109612152739841</v>
       </c>
       <c r="J146" s="16">
-        <v>10.295057094945326</v>
+        <v>290.3165094365134</v>
       </c>
       <c r="K146" s="16">
-        <v>2.5785000000000058E-2</v>
+        <v>1.6104060000000002</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="79"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16">
         <v>0</v>
       </c>
       <c r="F147" s="16">
-        <v>9.9292000000000005E-2</v>
+        <v>1.253463</v>
       </c>
       <c r="G147" s="16">
-        <v>9.3250160761485276E-2</v>
+        <v>0.3502072781188334</v>
       </c>
       <c r="H147" s="16">
-        <v>0</v>
+        <v>8.8900000000000003E-3</v>
       </c>
       <c r="I147" s="16">
-        <v>0</v>
+        <v>2.3038726017434522E-3</v>
       </c>
       <c r="J147" s="16">
-        <v>-100</v>
+        <v>-99.290764865017948</v>
       </c>
       <c r="K147" s="16">
-        <v>-9.9292000000000005E-2</v>
+        <v>-1.2445729999999999</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="79"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16">
         <v>0</v>
       </c>
       <c r="F148" s="16">
-        <v>1.5644659999999999</v>
+        <v>5.9395120000000006</v>
       </c>
       <c r="G148" s="16">
-        <v>1.4692694880340591</v>
+        <v>1.6594509218653832</v>
       </c>
       <c r="H148" s="16">
-        <v>1.1029659999999999</v>
+        <v>5.3140430000000007</v>
       </c>
       <c r="I148" s="16">
-        <v>1.0291151433493817</v>
+        <v>1.3771516391660945</v>
       </c>
       <c r="J148" s="16">
-        <v>-29.498883325045099</v>
+        <v>-10.530646288786011</v>
       </c>
       <c r="K148" s="16">
-        <v>-0.46150000000000002</v>
+        <v>-0.62546899999999983</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B149" s="95"/>
       <c r="C149" s="96"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17">
         <v>0</v>
       </c>
       <c r="F149" s="17">
-        <v>106.47917299999999</v>
+        <v>357.92031699999995</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>107.176151</v>
+        <v>385.87203099999999</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>0.65456744296841574</v>
+        <v>7.8094795607816927</v>
       </c>
       <c r="K149" s="17">
-        <v>0.69697800000001564</v>
+        <v>27.951714000000038</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="80"/>
       <c r="F150" s="80"/>
       <c r="G150" s="80"/>
       <c r="H150" s="80"/>
       <c r="I150" s="80"/>
     </row>
     <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E151" s="80"/>
       <c r="F151" s="80"/>
       <c r="G151" s="80"/>
       <c r="H151" s="80"/>
       <c r="I151" s="80"/>
     </row>
     <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="4" t="s">
         <v>40</v>
@@ -5766,2384 +5736,2384 @@
       <c r="A153" s="46"/>
       <c r="E153" s="81"/>
       <c r="F153" s="82"/>
       <c r="G153" s="81"/>
       <c r="H153" s="82"/>
       <c r="I153" s="81"/>
     </row>
     <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="46"/>
       <c r="E154" s="81"/>
       <c r="F154" s="82"/>
       <c r="G154" s="81"/>
       <c r="H154" s="82"/>
       <c r="I154" s="81"/>
     </row>
     <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="46"/>
       <c r="E155" s="81"/>
       <c r="F155" s="82"/>
       <c r="G155" s="81"/>
       <c r="H155" s="82"/>
       <c r="I155" s="81"/>
     </row>
     <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B156" s="37"/>
       <c r="C156" s="37"/>
       <c r="D156" s="37"/>
       <c r="E156" s="37"/>
       <c r="F156" s="37"/>
       <c r="G156" s="37"/>
       <c r="H156" s="37"/>
       <c r="I156" s="37"/>
       <c r="J156" s="37"/>
       <c r="K156" s="37"/>
     </row>
     <row r="157" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="23">
         <v>0</v>
       </c>
       <c r="B157" s="23">
         <v>0</v>
       </c>
       <c r="C157" s="23">
         <v>0</v>
       </c>
       <c r="D157" s="13">
         <v>0</v>
       </c>
       <c r="E157" s="13">
         <v>0</v>
       </c>
       <c r="F157" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G157" s="13" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I157" s="13" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="J157" s="13" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="K157" s="13" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="79"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16">
         <v>0</v>
       </c>
       <c r="F158" s="16">
-        <v>15.536089999999996</v>
+        <v>133.70426699999999</v>
       </c>
       <c r="G158" s="16">
-        <v>23.770315212964093</v>
+        <v>37.960314850462915</v>
       </c>
       <c r="H158" s="16">
-        <v>28.874064999999998</v>
+        <v>122.34491899999998</v>
       </c>
       <c r="I158" s="16">
-        <v>27.61204779575997</v>
+        <v>29.724522024352336</v>
       </c>
       <c r="J158" s="16">
-        <v>85.851555957773201</v>
+        <v>-8.495875453249381</v>
       </c>
       <c r="K158" s="16">
-        <v>13.337975000000002</v>
+        <v>-11.359348000000011</v>
       </c>
     </row>
     <row r="159" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="15" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="79"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16">
         <v>0</v>
       </c>
       <c r="F159" s="16">
-        <v>8.9351529999999979</v>
+        <v>82.536718000000008</v>
       </c>
       <c r="G159" s="16">
-        <v>13.670840171887633</v>
+        <v>23.433207273810272</v>
       </c>
       <c r="H159" s="16">
-        <v>26.676497000000005</v>
+        <v>107.34427000000001</v>
       </c>
       <c r="I159" s="16">
-        <v>25.510530304182925</v>
+        <v>26.080013325302254</v>
       </c>
       <c r="J159" s="16">
-        <v>198.55668951611696</v>
+        <v>30.056382905848032</v>
       </c>
       <c r="K159" s="16">
-        <v>17.741344000000005</v>
+        <v>24.807552000000001</v>
       </c>
     </row>
     <row r="160" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="15" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="79"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16">
         <v>0</v>
       </c>
       <c r="F160" s="16">
-        <v>21.124566000000005</v>
+        <v>54.985908000000009</v>
       </c>
       <c r="G160" s="16">
-        <v>32.320718569283791</v>
+        <v>15.61118748752116</v>
       </c>
       <c r="H160" s="16">
-        <v>23.696161000000004</v>
+        <v>76.755809000000013</v>
       </c>
       <c r="I160" s="16">
-        <v>22.660457753628506</v>
+        <v>18.648340721999922</v>
       </c>
       <c r="J160" s="16">
-        <v>12.173480865831742</v>
+        <v>39.591782316298207</v>
       </c>
       <c r="K160" s="16">
-        <v>2.5715949999999985</v>
+        <v>21.769901000000004</v>
       </c>
     </row>
     <row r="161" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="79"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16">
         <v>0</v>
       </c>
       <c r="F161" s="16">
-        <v>6.8179660000000002</v>
+        <v>29.460842999999997</v>
       </c>
       <c r="G161" s="16">
-        <v>10.43153077326869</v>
+        <v>8.3643020610558114</v>
       </c>
       <c r="H161" s="16">
-        <v>7.2301260000000003</v>
+        <v>31.612792000000002</v>
       </c>
       <c r="I161" s="16">
-        <v>6.9141142641802213</v>
+        <v>7.6805407182890004</v>
       </c>
       <c r="J161" s="16">
-        <v>6.0452046842122718</v>
+        <v>7.3044379619415709</v>
       </c>
       <c r="K161" s="16">
-        <v>0.41216000000000008</v>
+        <v>2.1519490000000054</v>
       </c>
     </row>
     <row r="162" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="79"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16">
         <v>0</v>
       </c>
       <c r="F162" s="16">
-        <v>1.8484970000000001</v>
+        <v>9.5112220000000001</v>
       </c>
       <c r="G162" s="16">
-        <v>2.8282120121741374</v>
+        <v>2.7003549687210029</v>
       </c>
       <c r="H162" s="16">
-        <v>5.483702000000001</v>
+        <v>15.471467000000002</v>
       </c>
       <c r="I162" s="16">
-        <v>5.2440223335960692</v>
+        <v>3.7588971029564417</v>
       </c>
       <c r="J162" s="16">
-        <v>196.65733836733307</v>
+        <v>62.665396728201713</v>
       </c>
       <c r="K162" s="16">
-        <v>3.6352050000000009</v>
+        <v>5.9602450000000022</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="79"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16">
         <v>0</v>
       </c>
       <c r="F163" s="16">
-        <v>1.448466</v>
+        <v>5.6653580000000003</v>
       </c>
       <c r="G163" s="16">
-        <v>2.2161620713616652</v>
+        <v>1.6084660440985696</v>
       </c>
       <c r="H163" s="16">
-        <v>1.8551620000000002</v>
+        <v>8.7481110000000033</v>
       </c>
       <c r="I163" s="16">
-        <v>1.7740772493543138</v>
+        <v>2.1254124831369507</v>
       </c>
       <c r="J163" s="16">
-        <v>28.077704274729275</v>
+        <v>54.414089983369152</v>
       </c>
       <c r="K163" s="16">
-        <v>0.40669600000000017</v>
+        <v>3.082753000000003</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="15" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="79"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16">
         <v>0</v>
       </c>
       <c r="F164" s="16">
-        <v>1.1566289999999999</v>
+        <v>2.7685689999999998</v>
       </c>
       <c r="G164" s="16">
-        <v>1.7696496296336752</v>
+        <v>0.78603139064538063</v>
       </c>
       <c r="H164" s="16">
-        <v>1.691479</v>
+        <v>7.2937960000000004</v>
       </c>
       <c r="I164" s="16">
-        <v>1.6175484467990318</v>
+        <v>1.7720768595476617</v>
       </c>
       <c r="J164" s="16">
-        <v>46.242139873719239</v>
+        <v>163.4500350180906</v>
       </c>
       <c r="K164" s="16">
-        <v>0.53485000000000005</v>
+        <v>4.525227000000001</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="79"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16">
         <v>0</v>
       </c>
       <c r="F165" s="16">
-        <v>1.209497</v>
+        <v>5.0927070000000008</v>
       </c>
       <c r="G165" s="16">
-        <v>1.8505380014620432</v>
+        <v>1.4458832578705698</v>
       </c>
       <c r="H165" s="16">
-        <v>1.5787450000000001</v>
+        <v>6.9097379999999999</v>
       </c>
       <c r="I165" s="16">
-        <v>1.5097417837535894</v>
+        <v>1.6787673819417406</v>
       </c>
       <c r="J165" s="16">
-        <v>30.529054640069386</v>
+        <v>35.679079907797536</v>
       </c>
       <c r="K165" s="16">
-        <v>0.36924800000000002</v>
+        <v>1.8170309999999992</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="15" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="79"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16">
         <v>0</v>
       </c>
       <c r="F166" s="16">
-        <v>1.057777</v>
+        <v>4.9941960000000005</v>
       </c>
       <c r="G166" s="16">
-        <v>1.618405449184674</v>
+        <v>1.4179147520020623</v>
       </c>
       <c r="H166" s="16">
-        <v>0.85738300000000001</v>
+        <v>4.6848079999999994</v>
       </c>
       <c r="I166" s="16">
-        <v>0.81990881350693345</v>
+        <v>1.1382056542606565</v>
       </c>
       <c r="J166" s="16">
-        <v>-18.94482485438802</v>
+        <v>-6.1949510992360146</v>
       </c>
       <c r="K166" s="16">
-        <v>-0.20039399999999996</v>
+        <v>-0.30938800000000111</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="79"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16">
         <v>0</v>
       </c>
       <c r="F167" s="16">
-        <v>1.0503009999999999</v>
+        <v>3.7257880000000001</v>
       </c>
       <c r="G167" s="16">
-        <v>1.6069671222612252</v>
+        <v>1.0577978453453289</v>
       </c>
       <c r="H167" s="16">
-        <v>0.67989699999999997</v>
+        <v>2.9456290000000003</v>
       </c>
       <c r="I167" s="16">
-        <v>0.65018030749026223</v>
+        <v>0.71566040340482773</v>
       </c>
       <c r="J167" s="16">
-        <v>-35.266461709548025</v>
+        <v>-20.939436167597293</v>
       </c>
       <c r="K167" s="16">
-        <v>-0.37040399999999996</v>
+        <v>-0.78015899999999982</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="15" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="79"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16">
         <v>0</v>
       </c>
       <c r="F168" s="16">
-        <v>0.27460399999999996</v>
+        <v>1.3500139999999998</v>
       </c>
       <c r="G168" s="16">
-        <v>0.42014584356429391</v>
+        <v>0.38328587144143156</v>
       </c>
       <c r="H168" s="16">
-        <v>0.59034000000000009</v>
+        <v>2.1207619999999996</v>
       </c>
       <c r="I168" s="16">
-        <v>0.56453763249992495</v>
+        <v>0.51525341054342855</v>
       </c>
       <c r="J168" s="16">
-        <v>114.97866017974981</v>
+        <v>57.091852380790122</v>
       </c>
       <c r="K168" s="16">
-        <v>0.31573600000000013</v>
+        <v>0.77074799999999977</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="15" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="79"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16">
         <v>0</v>
       </c>
       <c r="F169" s="16">
-        <v>0.24298699999999995</v>
+        <v>1.2036629999999999</v>
       </c>
       <c r="G169" s="16">
-        <v>0.37177163511877864</v>
+        <v>0.34173499080513825</v>
       </c>
       <c r="H169" s="16">
-        <v>0.41237999999999997</v>
+        <v>1.7541950000000002</v>
       </c>
       <c r="I169" s="16">
-        <v>0.39435584390405354</v>
+        <v>0.42619348918371314</v>
       </c>
       <c r="J169" s="16">
-        <v>69.712782988390344</v>
+        <v>45.738051265179728</v>
       </c>
       <c r="K169" s="16">
-        <v>0.16939300000000002</v>
+        <v>0.55053200000000024</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="79"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16">
         <v>0</v>
       </c>
       <c r="F170" s="16">
-        <v>0.34950399999999998</v>
+        <v>1.0591569999999999</v>
       </c>
       <c r="G170" s="16">
-        <v>0.53474331367749561</v>
+        <v>0.30070792876095537</v>
       </c>
       <c r="H170" s="16">
-        <v>0.21314900000000003</v>
+        <v>0.70072599999999996</v>
       </c>
       <c r="I170" s="16">
-        <v>0.20383276049348933</v>
+        <v>0.17024610086207437</v>
       </c>
       <c r="J170" s="16">
-        <v>-39.013859641091365</v>
+        <v>-33.841158581777769</v>
       </c>
       <c r="K170" s="16">
-        <v>-0.13635499999999995</v>
+        <v>-0.35843099999999994</v>
       </c>
     </row>
     <row r="171" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="79"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16">
         <v>0</v>
       </c>
       <c r="F171" s="16">
-        <v>0.18566199999999999</v>
+        <v>0.59997800000000001</v>
       </c>
       <c r="G171" s="16">
-        <v>0.28406402531585101</v>
+        <v>0.17034126355407223</v>
       </c>
       <c r="H171" s="16">
-        <v>9.2113E-2</v>
+        <v>0.66807100000000008</v>
       </c>
       <c r="I171" s="16">
-        <v>8.8086958265517462E-2</v>
+        <v>0.16231234869125294</v>
       </c>
       <c r="J171" s="16">
-        <v>-50.386724262369256</v>
+        <v>11.349249472480668</v>
       </c>
       <c r="K171" s="16">
-        <v>-9.3548999999999993E-2</v>
+        <v>6.809300000000007E-2</v>
       </c>
     </row>
     <row r="172" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="15" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="79"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16">
         <v>0</v>
       </c>
       <c r="F172" s="16">
-        <v>4.4611999999999992E-2</v>
+        <v>0.18093000000000001</v>
       </c>
       <c r="G172" s="16">
-        <v>6.8256640009214289E-2</v>
+        <v>5.1368291528753204E-2</v>
       </c>
       <c r="H172" s="16">
-        <v>3.2515000000000002E-2</v>
+        <v>0.46719800000000006</v>
       </c>
       <c r="I172" s="16">
-        <v>3.1093846123818575E-2</v>
+        <v>0.11350890052682423</v>
       </c>
       <c r="J172" s="16">
-        <v>-27.116022594817519</v>
+        <v>158.22030619576634</v>
       </c>
       <c r="K172" s="16">
-        <v>-1.209699999999999E-2</v>
+        <v>0.28626800000000008</v>
       </c>
     </row>
     <row r="173" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="15" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="79"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16">
         <v>0</v>
       </c>
       <c r="F173" s="16">
-        <v>8.3755999999999997E-2</v>
+        <v>0.19955400000000001</v>
       </c>
       <c r="G173" s="16">
-        <v>0.12814720569828192</v>
+        <v>5.6655878227650558E-2</v>
       </c>
       <c r="H173" s="16">
-        <v>2.2592000000000001E-2</v>
+        <v>0.14357599999999998</v>
       </c>
       <c r="I173" s="16">
-        <v>2.1604557023813909E-2</v>
+        <v>3.4882756137738842E-2</v>
       </c>
       <c r="J173" s="16">
-        <v>-73.026410048235348</v>
+        <v>-28.051554967577712</v>
       </c>
       <c r="K173" s="16">
-        <v>-6.1163999999999996E-2</v>
+        <v>-5.5978000000000028E-2</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="79"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16">
         <v>0</v>
       </c>
       <c r="F174" s="16">
-        <v>3.9931419999999997</v>
+        <v>15.182302999999999</v>
       </c>
       <c r="G174" s="16">
-        <v>6.1095323231344478</v>
+        <v>4.3104458441489211</v>
       </c>
       <c r="H174" s="16">
-        <v>4.584225</v>
+        <v>21.630050000000001</v>
       </c>
       <c r="I174" s="16">
-        <v>4.3838593494375573</v>
+        <v>5.2551663188631679</v>
       </c>
       <c r="J174" s="16">
-        <v>14.802453807052199</v>
+        <v>42.46883361503194</v>
       </c>
       <c r="K174" s="16">
-        <v>0.59108300000000025</v>
+        <v>6.4477470000000014</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B175" s="95"/>
       <c r="C175" s="96"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17">
         <v>0</v>
       </c>
       <c r="F175" s="17">
-        <v>65.359209000000007</v>
+        <v>352.22117500000002</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>104.570531</v>
+        <v>411.59591700000004</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>59.993568771617156</v>
+        <v>16.857232390982745</v>
       </c>
       <c r="K175" s="17">
-        <v>39.211321999999996</v>
+        <v>59.374742000000026</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="80"/>
       <c r="F176" s="80"/>
       <c r="G176" s="80"/>
       <c r="H176" s="80"/>
       <c r="I176" s="80"/>
     </row>
     <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E177" s="80"/>
       <c r="F177" s="80"/>
       <c r="G177" s="80"/>
       <c r="H177" s="80"/>
       <c r="I177" s="80"/>
     </row>
     <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E178" s="81"/>
       <c r="F178" s="82"/>
       <c r="G178" s="81"/>
       <c r="H178" s="82"/>
       <c r="I178" s="81"/>
     </row>
     <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="46"/>
     </row>
     <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="46"/>
     </row>
     <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B181" s="37"/>
       <c r="C181" s="37"/>
       <c r="D181" s="37"/>
       <c r="E181" s="37"/>
       <c r="F181" s="37"/>
       <c r="G181" s="37"/>
       <c r="H181" s="37"/>
       <c r="I181" s="37"/>
       <c r="J181" s="37"/>
       <c r="K181" s="37"/>
     </row>
     <row r="182" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="23"/>
       <c r="B182" s="23"/>
       <c r="C182" s="23"/>
       <c r="D182" s="23"/>
       <c r="E182" s="23"/>
       <c r="F182" s="23"/>
       <c r="G182" s="13">
         <v>2024</v>
       </c>
       <c r="H182" s="13">
         <v>2025</v>
       </c>
       <c r="I182" s="13" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="J182" s="13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="K182" s="13" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="183" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5"/>
       <c r="D183" s="37"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="16">
         <v>68.563511000000005</v>
       </c>
       <c r="H183" s="16">
-        <v>77.103388999999993</v>
+        <v>76.885782999999989</v>
       </c>
       <c r="I183" s="16">
-        <v>13.098627670210956</v>
+        <v>13.142172084185407</v>
       </c>
       <c r="J183" s="16">
-        <v>12.45542691067846</v>
+        <v>12.138048181342381</v>
       </c>
       <c r="K183" s="16">
-        <v>8.5398779999999874</v>
+        <v>8.3222719999999839</v>
       </c>
     </row>
     <row r="184" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5"/>
       <c r="D184" s="37"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="16">
         <v>49.517711000000006</v>
       </c>
       <c r="H184" s="16">
-        <v>60.040039</v>
+        <v>58.403061999999998</v>
       </c>
       <c r="I184" s="16">
-        <v>10.199838507305365</v>
+        <v>9.982900103226493</v>
       </c>
       <c r="J184" s="16">
-        <v>21.249625209856717</v>
+        <v>17.94378379081374</v>
       </c>
       <c r="K184" s="16">
-        <v>10.522327999999995</v>
+        <v>8.8853509999999929</v>
       </c>
     </row>
     <row r="185" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5"/>
       <c r="D185" s="37"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="16">
         <v>61.522035000000002</v>
       </c>
       <c r="H185" s="16">
-        <v>56.684974000000004</v>
+        <v>57.833188999999997</v>
       </c>
       <c r="I185" s="16">
-        <v>9.6298668392071409</v>
+        <v>9.8854910798686753</v>
       </c>
       <c r="J185" s="16">
-        <v>-7.8623228246594872</v>
+        <v>-5.9959752631719754</v>
       </c>
       <c r="K185" s="16">
-        <v>-4.8370609999999985</v>
+        <v>-3.6888460000000052</v>
       </c>
     </row>
     <row r="186" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5"/>
       <c r="D186" s="37"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="16">
         <v>11.896298</v>
       </c>
       <c r="H186" s="16">
         <v>44.045589999999997</v>
       </c>
       <c r="I186" s="16">
-        <v>7.4826384599614286</v>
+        <v>7.5287615049647876</v>
       </c>
       <c r="J186" s="16">
         <v>270.24618919263787</v>
       </c>
       <c r="K186" s="16">
         <v>32.149291999999996</v>
       </c>
     </row>
     <row r="187" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="37"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="16">
-        <v>62.922953</v>
+        <v>24.061876999999999</v>
       </c>
       <c r="H187" s="16">
-        <v>22.513605999999999</v>
+        <v>21.637464999999999</v>
       </c>
       <c r="I187" s="16">
-        <v>3.824700137471615</v>
+        <v>3.6985158686039377</v>
       </c>
       <c r="J187" s="16">
-        <v>-64.220360096577153</v>
+        <v>-10.075739311608983</v>
       </c>
       <c r="K187" s="16">
-        <v>-40.409346999999997</v>
+        <v>-2.4244120000000002</v>
       </c>
     </row>
     <row r="188" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="37"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="16">
-        <v>24.061876999999999</v>
+        <v>62.922953</v>
       </c>
       <c r="H188" s="16">
-        <v>21.892568999999998</v>
+        <v>15.460874</v>
       </c>
       <c r="I188" s="16">
-        <v>3.7191959237408172</v>
+        <v>2.6427443247850908</v>
       </c>
       <c r="J188" s="16">
-        <v>-9.0155393945368481</v>
+        <v>-75.428880459567765</v>
       </c>
       <c r="K188" s="16">
-        <v>-2.1693080000000009</v>
+        <v>-47.462079000000003</v>
       </c>
     </row>
     <row r="189" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5"/>
       <c r="D189" s="37"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="16">
         <v>12.350835</v>
       </c>
       <c r="H189" s="16">
-        <v>13.286614</v>
+        <v>13.398468999999999</v>
       </c>
       <c r="I189" s="16">
-        <v>2.2571823630711263</v>
+        <v>2.2902151528147097</v>
       </c>
       <c r="J189" s="16">
-        <v>7.5766456276033161</v>
+        <v>8.4822928976056975</v>
       </c>
       <c r="K189" s="16">
-        <v>0.93577900000000014</v>
+        <v>1.0476339999999986</v>
       </c>
     </row>
     <row r="190" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5"/>
       <c r="D190" s="37"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="16">
         <v>14.702049000000001</v>
       </c>
       <c r="H190" s="16">
-        <v>12.760043</v>
+        <v>12.880063</v>
       </c>
       <c r="I190" s="16">
-        <v>2.1677264058118326</v>
+        <v>2.2016034407967124</v>
       </c>
       <c r="J190" s="16">
-        <v>-13.209083985504339</v>
+        <v>-12.39273518949638</v>
       </c>
       <c r="K190" s="16">
-        <v>-1.942006000000001</v>
+        <v>-1.8219860000000008</v>
       </c>
     </row>
     <row r="191" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="37"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="16">
         <v>9.6758120000000005</v>
       </c>
       <c r="H191" s="16">
-        <v>11.640336</v>
+        <v>11.450970999999999</v>
       </c>
       <c r="I191" s="16">
-        <v>1.9775061666894138</v>
+        <v>1.9573271616810699</v>
       </c>
       <c r="J191" s="16">
-        <v>20.303453601620195</v>
+        <v>18.346356874234417</v>
       </c>
       <c r="K191" s="16">
-        <v>1.964523999999999</v>
+        <v>1.7751589999999986</v>
       </c>
     </row>
     <row r="192" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5"/>
       <c r="D192" s="37"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="16">
         <v>14.334918</v>
       </c>
       <c r="H192" s="16">
-        <v>10.094436</v>
+        <v>9.9335499999999985</v>
       </c>
       <c r="I192" s="16">
-        <v>1.7148825806447183</v>
+        <v>1.6979527087193735</v>
       </c>
       <c r="J192" s="16">
-        <v>-29.581487665293938</v>
+        <v>-30.703824046987933</v>
       </c>
       <c r="K192" s="16">
-        <v>-4.2404820000000001</v>
+        <v>-4.4013680000000015</v>
       </c>
     </row>
     <row r="193" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="97" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B193" s="95"/>
       <c r="C193" s="95"/>
       <c r="D193" s="98"/>
       <c r="E193" s="98"/>
       <c r="F193" s="98"/>
       <c r="G193" s="17">
         <v>329.54799900000006</v>
       </c>
       <c r="H193" s="17">
-        <v>330.06159599999995</v>
+        <v>321.92901599999999</v>
       </c>
       <c r="I193" s="17">
-        <v>56.072165054114407</v>
+        <v>55.02768342964626</v>
       </c>
       <c r="J193" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K193" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="46"/>
     </row>
     <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="46"/>
     </row>
     <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="46"/>
     </row>
     <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B199" s="37"/>
       <c r="C199" s="37"/>
       <c r="D199" s="37"/>
       <c r="E199" s="37"/>
       <c r="F199" s="37"/>
       <c r="G199" s="37"/>
       <c r="H199" s="37"/>
       <c r="I199" s="37"/>
       <c r="J199" s="37"/>
       <c r="K199" s="37"/>
     </row>
     <row r="200" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="23"/>
       <c r="B200" s="23"/>
       <c r="C200" s="23"/>
       <c r="D200" s="23"/>
       <c r="E200" s="23"/>
       <c r="F200" s="23"/>
       <c r="G200" s="13">
         <v>2024</v>
       </c>
       <c r="H200" s="13">
         <v>2025</v>
       </c>
       <c r="I200" s="13" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="J200" s="13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="K200" s="13" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B201" s="5"/>
       <c r="C201" s="5"/>
       <c r="D201" s="37"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="16">
         <v>51.410975000000001</v>
       </c>
       <c r="H201" s="16">
-        <v>116.132698</v>
+        <v>115.362801</v>
       </c>
       <c r="I201" s="16">
-        <v>18.833244752001018</v>
+        <v>17.864387412416534</v>
       </c>
       <c r="J201" s="16">
-        <v>125.89086863262173</v>
+        <v>124.39333430264648</v>
       </c>
       <c r="K201" s="16">
-        <v>64.721722999999997</v>
+        <v>63.951826000000004</v>
       </c>
     </row>
     <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B202" s="5"/>
       <c r="C202" s="5"/>
       <c r="D202" s="37"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="16">
         <v>51.004055000000001</v>
       </c>
       <c r="H202" s="16">
-        <v>45.037091999999994</v>
+        <v>45.073387000000004</v>
       </c>
       <c r="I202" s="16">
-        <v>7.3036671941814939</v>
+        <v>6.9797927961005302</v>
       </c>
       <c r="J202" s="16">
-        <v>-11.698997266001706</v>
+        <v>-11.627836257332866</v>
       </c>
       <c r="K202" s="16">
-        <v>-5.9669630000000069</v>
+        <v>-5.9306679999999972</v>
       </c>
     </row>
     <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5"/>
       <c r="D203" s="37"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="16">
         <v>46.060138000000002</v>
       </c>
       <c r="H203" s="16">
-        <v>43.215305000000001</v>
+        <v>43.012217</v>
       </c>
       <c r="I203" s="16">
-        <v>7.0082279161151781</v>
+        <v>6.6606124443435482</v>
       </c>
       <c r="J203" s="16">
-        <v>-6.1763449340946419</v>
+        <v>-6.617264151488218</v>
       </c>
       <c r="K203" s="16">
-        <v>-2.8448330000000013</v>
+        <v>-3.0479210000000023</v>
       </c>
     </row>
     <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="37"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="16">
         <v>34.183483000000003</v>
       </c>
       <c r="H204" s="16">
-        <v>32.212258999999996</v>
+        <v>32.207414</v>
       </c>
       <c r="I204" s="16">
-        <v>5.2238634614503443</v>
+        <v>4.9874458340179171</v>
       </c>
       <c r="J204" s="16">
-        <v>-5.7665978624823175</v>
+        <v>-5.7807713742920885</v>
       </c>
       <c r="K204" s="16">
-        <v>-1.9712240000000065</v>
+        <v>-1.9760690000000025</v>
       </c>
     </row>
     <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="37"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="16">
         <v>6.3195600000000001</v>
       </c>
       <c r="H205" s="16">
-        <v>20.017991000000002</v>
+        <v>19.97598</v>
       </c>
       <c r="I205" s="16">
-        <v>3.2463184825547895</v>
+        <v>3.0933597534848727</v>
       </c>
       <c r="J205" s="16">
-        <v>216.76241700371551</v>
+        <v>216.09763970909367</v>
       </c>
       <c r="K205" s="16">
-        <v>13.698431000000003</v>
+        <v>13.656420000000001</v>
       </c>
     </row>
     <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5"/>
       <c r="D206" s="37"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="16">
         <v>14.306914000000001</v>
       </c>
       <c r="H206" s="16">
-        <v>18.668258000000002</v>
+        <v>18.668973000000001</v>
       </c>
       <c r="I206" s="16">
-        <v>3.0274322224693431</v>
+        <v>2.890964534260434</v>
       </c>
       <c r="J206" s="16">
-        <v>30.484170101253145</v>
+        <v>30.489167684938906</v>
       </c>
       <c r="K206" s="16">
-        <v>4.3613440000000008</v>
+        <v>4.3620590000000004</v>
       </c>
     </row>
     <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5"/>
       <c r="D207" s="37"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="16">
         <v>11.98362</v>
       </c>
       <c r="H207" s="16">
-        <v>15.947398</v>
+        <v>15.541296000000001</v>
       </c>
       <c r="I207" s="16">
-        <v>2.5861902363757321</v>
+        <v>2.4066313424120089</v>
       </c>
       <c r="J207" s="16">
-        <v>33.076632937292736</v>
+        <v>29.687823879595655</v>
       </c>
       <c r="K207" s="16">
-        <v>3.9637779999999996</v>
+        <v>3.5576760000000007</v>
       </c>
     </row>
     <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="37"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="16">
         <v>12.797591000000001</v>
       </c>
       <c r="H208" s="16">
-        <v>14.084718000000001</v>
+        <v>14.274008</v>
       </c>
       <c r="I208" s="16">
-        <v>2.2841193386974807</v>
+        <v>2.2103867679143203</v>
       </c>
       <c r="J208" s="16">
-        <v>10.057572554084592</v>
+        <v>11.536679051549619</v>
       </c>
       <c r="K208" s="16">
-        <v>1.2871269999999999</v>
+        <v>1.4764169999999996</v>
       </c>
     </row>
     <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5"/>
       <c r="D209" s="37"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="16">
         <v>8.9843460000000004</v>
       </c>
       <c r="H209" s="16">
-        <v>12.476370999999999</v>
+        <v>12.451689</v>
       </c>
       <c r="I209" s="16">
-        <v>2.0232936348363117</v>
+        <v>1.9281934410982742</v>
       </c>
       <c r="J209" s="16">
-        <v>38.86788198050251</v>
+        <v>38.593159702442442</v>
       </c>
       <c r="K209" s="16">
-        <v>3.4920249999999982</v>
+        <v>3.4673429999999996</v>
       </c>
     </row>
     <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5"/>
       <c r="D210" s="37"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="16">
         <v>7.196364</v>
       </c>
       <c r="H210" s="16">
-        <v>10.561591</v>
+        <v>10.363361000000001</v>
       </c>
       <c r="I210" s="16">
-        <v>1.7127736778622948</v>
+        <v>1.6048075652976599</v>
       </c>
       <c r="J210" s="16">
-        <v>46.762879142856029</v>
+        <v>44.008293632728993</v>
       </c>
       <c r="K210" s="16">
-        <v>3.365227</v>
+        <v>3.1669970000000012</v>
       </c>
     </row>
     <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="97" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B211" s="95"/>
       <c r="C211" s="95"/>
       <c r="D211" s="98"/>
       <c r="E211" s="98"/>
       <c r="F211" s="98"/>
       <c r="G211" s="17">
         <v>244.24704599999998</v>
       </c>
       <c r="H211" s="17">
-        <v>328.35368099999999</v>
+        <v>326.93112599999995</v>
       </c>
       <c r="I211" s="17">
-        <v>53.249130916543983</v>
+        <v>50.626581891346092</v>
       </c>
       <c r="J211" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K211" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="46"/>
     </row>
     <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B215" s="37"/>
       <c r="C215" s="37"/>
       <c r="D215" s="37"/>
       <c r="E215" s="37"/>
       <c r="F215" s="37"/>
       <c r="G215" s="37"/>
       <c r="H215" s="37"/>
       <c r="I215" s="37"/>
       <c r="J215" s="37"/>
       <c r="K215" s="37"/>
     </row>
     <row r="216" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="23"/>
       <c r="B216" s="23"/>
       <c r="C216" s="23"/>
       <c r="D216" s="23"/>
       <c r="E216" s="23"/>
       <c r="F216" s="23"/>
       <c r="G216" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="H216" s="13" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I216" s="13" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="J216" s="13" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="K216" s="13" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="37"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>24.241398</v>
+        <v>46.854048999999996</v>
       </c>
       <c r="H217" s="16">
-        <v>25.960279999999997</v>
+        <v>68.799548999999999</v>
       </c>
       <c r="I217" s="16">
-        <v>24.222067836714903</v>
+        <v>17.829628341215535</v>
       </c>
       <c r="J217" s="16">
-        <v>7.0906884165673825</v>
+        <v>46.838001129848998</v>
       </c>
       <c r="K217" s="16">
-        <v>1.7188819999999971</v>
+        <v>21.945500000000003</v>
       </c>
     </row>
     <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="37"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>10.284299000000001</v>
+        <v>35.972371000000003</v>
       </c>
       <c r="H218" s="16">
-        <v>11.316109000000001</v>
+        <v>37.792921999999997</v>
       </c>
       <c r="I218" s="16">
-        <v>10.558420781503902</v>
+        <v>9.7941594528264737</v>
       </c>
       <c r="J218" s="16">
-        <v>10.03286660568698</v>
+        <v>5.0609702652071356</v>
       </c>
       <c r="K218" s="16">
-        <v>1.0318100000000001</v>
+        <v>1.8205509999999947</v>
       </c>
     </row>
     <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="37"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>9.3140319999999992</v>
+        <v>44.026516999999998</v>
       </c>
       <c r="H219" s="16">
-        <v>8.8494580000000003</v>
+        <v>26.133753000000002</v>
       </c>
       <c r="I219" s="16">
-        <v>8.2569283533983224</v>
+        <v>6.7726476397559896</v>
       </c>
       <c r="J219" s="16">
-        <v>-4.9878935352594773</v>
+        <v>-40.640880131398987</v>
       </c>
       <c r="K219" s="16">
-        <v>-0.46457399999999893</v>
+        <v>-17.892763999999996</v>
       </c>
     </row>
     <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
-        <v>149</v>
+        <v>160</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="37"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>5.3079799999999997</v>
+        <v>6.8163860000000005</v>
       </c>
       <c r="H220" s="16">
-        <v>8.444089</v>
+        <v>15.276412000000001</v>
       </c>
       <c r="I220" s="16">
-        <v>7.8787014846241306</v>
+        <v>3.9589321776990887</v>
       </c>
       <c r="J220" s="16">
-        <v>59.08290912927329</v>
+        <v>124.11307106140994</v>
       </c>
       <c r="K220" s="16">
-        <v>3.1361090000000003</v>
+        <v>8.4600259999999992</v>
       </c>
     </row>
     <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
-        <v>154</v>
+        <v>172</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="37"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>2.3061619999999996</v>
+        <v>1.562E-3</v>
       </c>
       <c r="H221" s="16">
-        <v>2.7688290000000002</v>
+        <v>14.668549000000001</v>
       </c>
       <c r="I221" s="16">
-        <v>2.5834376157061287</v>
-[...2 lines deleted...]
-        <v>20.062207251702208</v>
+        <v>3.8014024913870994</v>
+      </c>
+      <c r="J221" s="16" t="s">
+        <v>173</v>
       </c>
       <c r="K221" s="16">
-        <v>0.46266700000000061</v>
+        <v>14.666987000000001</v>
       </c>
     </row>
     <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="37"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>1.662147</v>
+        <v>7.499879</v>
       </c>
       <c r="H222" s="16">
-        <v>2.3925529999999999</v>
+        <v>9.9278970000000015</v>
       </c>
       <c r="I222" s="16">
-        <v>2.2323557784791133</v>
+        <v>2.5728470068876281</v>
       </c>
       <c r="J222" s="16">
-        <v>43.9435260539531</v>
+        <v>32.374095635409603</v>
       </c>
       <c r="K222" s="16">
-        <v>0.73040599999999989</v>
+        <v>2.4280180000000016</v>
       </c>
     </row>
     <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="37"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>2.171033</v>
+        <v>16.620951000000002</v>
       </c>
       <c r="H223" s="16">
-        <v>2.3099160000000003</v>
+        <v>9.4797029999999989</v>
       </c>
       <c r="I223" s="16">
-        <v>2.1552518712861781</v>
+        <v>2.4566960646080096</v>
       </c>
       <c r="J223" s="16">
-        <v>6.3970929967439609</v>
+        <v>-42.96533934791097</v>
       </c>
       <c r="K223" s="16">
-        <v>0.13888300000000031</v>
+        <v>-7.1412480000000027</v>
       </c>
     </row>
     <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="37"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>0.86429699999999998</v>
+        <v>6.3991350000000002</v>
       </c>
       <c r="H224" s="16">
-        <v>2.1115650000000001</v>
+        <v>8.5750550000000008</v>
       </c>
       <c r="I224" s="16">
-        <v>1.9701817804597219</v>
+        <v>2.222253574009359</v>
       </c>
       <c r="J224" s="16">
-        <v>144.31011561997786</v>
+        <v>34.003345764701017</v>
       </c>
       <c r="K224" s="16">
-        <v>1.247268</v>
+        <v>2.1759200000000005</v>
       </c>
     </row>
     <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
         <v>155</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="37"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>1.846668</v>
+        <v>8.5607610000000012</v>
       </c>
       <c r="H225" s="16">
-        <v>2.062163</v>
+        <v>8.1721570000000003</v>
       </c>
       <c r="I225" s="16">
-        <v>1.9240875705640894</v>
+        <v>2.1178412384078702</v>
       </c>
       <c r="J225" s="16">
-        <v>11.669395906573353</v>
+        <v>-4.5393627973027257</v>
       </c>
       <c r="K225" s="16">
-        <v>0.21549499999999999</v>
+        <v>-0.38860400000000084</v>
       </c>
     </row>
     <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="37"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>0.76601700000000006</v>
+        <v>6.3085760000000004</v>
       </c>
       <c r="H226" s="16">
-        <v>1.7940959999999999</v>
+        <v>7.8845900000000002</v>
       </c>
       <c r="I226" s="16">
-        <v>1.6739694262765601</v>
+        <v>2.043317308996671</v>
       </c>
       <c r="J226" s="16">
-        <v>134.21099009552006</v>
+        <v>24.982087875298635</v>
       </c>
       <c r="K226" s="16">
-        <v>1.028079</v>
+        <v>1.5760139999999998</v>
       </c>
     </row>
     <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="97" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B227" s="95"/>
       <c r="C227" s="95"/>
       <c r="D227" s="98"/>
       <c r="E227" s="98"/>
       <c r="F227" s="98"/>
       <c r="G227" s="17">
-        <v>58.764032999999998</v>
+        <v>179.06018699999998</v>
       </c>
       <c r="H227" s="17">
-        <v>68.009057999999996</v>
+        <v>206.710587</v>
       </c>
       <c r="I227" s="17">
-        <v>63.455402499013047</v>
+        <v>53.569725295793724</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="46"/>
     </row>
     <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B231" s="37"/>
       <c r="C231" s="37"/>
       <c r="D231" s="37"/>
       <c r="E231" s="37"/>
       <c r="F231" s="37"/>
       <c r="G231" s="37"/>
       <c r="H231" s="37"/>
       <c r="I231" s="37"/>
       <c r="J231" s="37"/>
       <c r="K231" s="37"/>
     </row>
     <row r="232" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="23"/>
       <c r="B232" s="23"/>
       <c r="C232" s="23"/>
       <c r="D232" s="23"/>
       <c r="E232" s="23"/>
       <c r="F232" s="23"/>
       <c r="G232" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I232" s="13" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="J232" s="13" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="K232" s="13" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="37"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>6.6432150000000005</v>
+        <v>71.55217900000001</v>
       </c>
       <c r="H233" s="16">
-        <v>13.870008</v>
+        <v>45.451526999999999</v>
       </c>
       <c r="I233" s="16">
-        <v>13.263782699927191</v>
+        <v>11.042754585925591</v>
       </c>
       <c r="J233" s="16">
-        <v>108.78457192789936</v>
+        <v>-36.47778776939834</v>
       </c>
       <c r="K233" s="16">
-        <v>7.2267929999999998</v>
+        <v>-26.100652000000011</v>
       </c>
     </row>
     <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="37"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>0</v>
+        <v>25.907166</v>
       </c>
       <c r="H234" s="16">
-        <v>8.3272199999999987</v>
+        <v>25.058744999999998</v>
       </c>
       <c r="I234" s="16">
-        <v>7.9632568758783471</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>6.0881908602606467</v>
+      </c>
+      <c r="J234" s="16">
+        <v>-3.2748506725899769</v>
       </c>
       <c r="K234" s="16">
-        <v>8.3272199999999987</v>
+        <v>-0.84842100000000187</v>
       </c>
     </row>
     <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="37"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>9.0710809999999995</v>
+        <v>19.158840999999999</v>
       </c>
       <c r="H235" s="16">
-        <v>6.8146580000000005</v>
+        <v>19.773426000000001</v>
       </c>
       <c r="I235" s="16">
-        <v>6.5168053894648388</v>
+        <v>4.8040870143033994</v>
       </c>
       <c r="J235" s="16">
-        <v>-24.874907411806806</v>
+        <v>3.2078401819817901</v>
       </c>
       <c r="K235" s="16">
-        <v>-2.256422999999999</v>
+        <v>0.61458500000000171</v>
       </c>
     </row>
     <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
-        <v>173</v>
+        <v>152</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="37"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
         <v>0</v>
       </c>
       <c r="H236" s="16">
-        <v>5.2582469999999999</v>
+        <v>17.319724999999998</v>
       </c>
       <c r="I236" s="16">
-        <v>5.0284214393058777</v>
+        <v>4.2079438314739157</v>
       </c>
       <c r="J236" s="16" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="K236" s="16">
-        <v>5.2582469999999999</v>
+        <v>17.319724999999998</v>
       </c>
     </row>
     <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="37"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
-        <v>0.553956</v>
+        <v>8.4631880000000006</v>
       </c>
       <c r="H237" s="16">
-        <v>5.1866080000000006</v>
+        <v>16.649892999999999</v>
       </c>
       <c r="I237" s="16">
-        <v>4.9599136108431932</v>
+        <v>4.0452036359728991</v>
       </c>
       <c r="J237" s="16">
-        <v>836.28519232574433</v>
+        <v>96.733110501621823</v>
       </c>
       <c r="K237" s="16">
-        <v>4.6326520000000002</v>
+        <v>8.1867049999999981</v>
       </c>
     </row>
     <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="37"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
-        <v>2.1513990000000001</v>
+        <v>4.6740000000000002E-3</v>
       </c>
       <c r="H238" s="16">
-        <v>2.9681129999999998</v>
+        <v>16.280552</v>
       </c>
       <c r="I238" s="16">
-        <v>2.8383837890236969</v>
-[...2 lines deleted...]
-        <v>37.961995891975391</v>
+        <v>3.955469752631195</v>
+      </c>
+      <c r="J238" s="16" t="s">
+        <v>173</v>
       </c>
       <c r="K238" s="16">
-        <v>0.81671399999999972</v>
+        <v>16.275877999999999</v>
       </c>
     </row>
     <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="37"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>1.903033</v>
+        <v>0</v>
       </c>
       <c r="H239" s="16">
-        <v>2.9441959999999998</v>
+        <v>13.084211</v>
       </c>
       <c r="I239" s="16">
-        <v>2.8155121446213176</v>
-[...2 lines deleted...]
-        <v>54.710717050098445</v>
+        <v>3.1788971803624571</v>
+      </c>
+      <c r="J239" s="16" t="s">
+        <v>175</v>
       </c>
       <c r="K239" s="16">
-        <v>1.0411629999999998</v>
+        <v>13.084211</v>
       </c>
     </row>
     <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="37"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
-        <v>1.8936569999999999</v>
+        <v>7.7380000000000001E-3</v>
       </c>
       <c r="H240" s="16">
-        <v>2.369132</v>
+        <v>11.333272000000001</v>
       </c>
       <c r="I240" s="16">
-        <v>2.2655828342308024</v>
-[...2 lines deleted...]
-        <v>25.108823826067766</v>
+        <v>2.753494758306847</v>
+      </c>
+      <c r="J240" s="16" t="s">
+        <v>173</v>
       </c>
       <c r="K240" s="16">
-        <v>0.47547500000000009</v>
+        <v>11.325534000000001</v>
       </c>
     </row>
     <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="37"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>7.6450000000000004E-2</v>
+        <v>9.599577</v>
       </c>
       <c r="H241" s="16">
-        <v>2.0743390000000002</v>
+        <v>10.852017999999999</v>
       </c>
       <c r="I241" s="16">
-        <v>1.9836745402010056</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>2.6365708579174263</v>
+      </c>
+      <c r="J241" s="16">
+        <v>13.046835292846751</v>
       </c>
       <c r="K241" s="16">
-        <v>1.9978890000000002</v>
+        <v>1.2524409999999992</v>
       </c>
     </row>
     <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="37"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>3.2232820000000002</v>
+        <v>9.1140550000000005</v>
       </c>
       <c r="H242" s="16">
-        <v>2.0072679999999998</v>
+        <v>9.4384789999999992</v>
       </c>
       <c r="I242" s="16">
-        <v>1.9195350552441968</v>
+        <v>2.2931420381412573</v>
       </c>
       <c r="J242" s="16">
-        <v>-37.725957579882873</v>
+        <v>3.559601077676168</v>
       </c>
       <c r="K242" s="16">
-        <v>-1.2160140000000004</v>
+        <v>0.32442399999999871</v>
       </c>
     </row>
     <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="97" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B243" s="95"/>
       <c r="C243" s="95"/>
       <c r="D243" s="98"/>
       <c r="E243" s="98"/>
       <c r="F243" s="98"/>
       <c r="G243" s="17">
-        <v>25.516073000000006</v>
+        <v>143.80741800000001</v>
       </c>
       <c r="H243" s="17">
-        <v>51.819789</v>
+        <v>185.24184799999998</v>
       </c>
       <c r="I243" s="17">
-        <v>49.554868378740466</v>
+        <v>45.005754515295635</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="46"/>
     </row>
     <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="46"/>
     </row>
     <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="2" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B248" s="22"/>
       <c r="C248" s="22"/>
       <c r="D248" s="22"/>
       <c r="E248" s="22"/>
       <c r="F248" s="22"/>
       <c r="G248" s="22"/>
       <c r="H248" s="22"/>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
     </row>
     <row r="249" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="12">
         <v>0</v>
       </c>
       <c r="B249" s="12">
         <v>0</v>
       </c>
       <c r="C249" s="12">
         <v>0</v>
       </c>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
       <c r="E249" s="12">
         <v>2024</v>
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="H249" s="13" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="I249" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="J249" s="13" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="K249" s="13" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="250" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B250" s="22"/>
-      <c r="C250" s="127" t="s">
+      <c r="C250" s="130" t="s">
         <v>66</v>
       </c>
       <c r="D250" s="16">
         <v>26.278192883068119</v>
       </c>
       <c r="E250" s="16">
         <v>14.909829963107018</v>
       </c>
       <c r="F250" s="16">
-        <v>16.165766425006691</v>
+        <v>16.023609245869121</v>
       </c>
       <c r="G250" s="16">
-        <v>12.341873655061013</v>
+        <v>11.014336760723269</v>
       </c>
       <c r="H250" s="16">
-        <v>-7.7190798354791816</v>
+        <v>-7.9929157693535142</v>
       </c>
       <c r="I250" s="16">
-        <v>27.873585479899294</v>
+        <v>18.215018656875216</v>
       </c>
       <c r="J250" s="16">
-        <v>29.740609189505342</v>
+        <v>13.243477303451545</v>
       </c>
       <c r="K250" s="16">
-        <v>7.2323726990534434</v>
+        <v>-23.783050051570445</v>
       </c>
     </row>
     <row r="251" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B251" s="22"/>
-      <c r="C251" s="127">
+      <c r="C251" s="130">
         <v>0</v>
       </c>
       <c r="D251" s="16">
         <v>12.653680197345169</v>
       </c>
       <c r="E251" s="16">
         <v>19.40824128490954</v>
       </c>
       <c r="F251" s="16">
-        <v>20.846956614142169</v>
+        <v>21.913713841971692</v>
       </c>
       <c r="G251" s="16">
-        <v>11.294712976402153</v>
+        <v>16.632938362197308</v>
       </c>
       <c r="H251" s="16">
-        <v>18.050591537122209</v>
+        <v>19.441387134505561</v>
       </c>
       <c r="I251" s="16">
-        <v>11.670542131403568</v>
+        <v>22.897753533992756</v>
       </c>
       <c r="J251" s="16">
-        <v>13.077483680541208</v>
+        <v>30.620564094948648</v>
       </c>
       <c r="K251" s="16">
-        <v>12.616505914209128</v>
+        <v>40.184328170779644</v>
       </c>
     </row>
     <row r="252" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B252" s="22"/>
-      <c r="C252" s="127">
+      <c r="C252" s="130">
         <v>0</v>
       </c>
       <c r="D252" s="16">
         <v>9.9395503817970674</v>
       </c>
       <c r="E252" s="16">
         <v>25.299192815766364</v>
       </c>
       <c r="F252" s="16">
-        <v>18.186988934124976</v>
+        <v>17.152830416005774</v>
       </c>
       <c r="G252" s="16">
-        <v>-25.514422115488234</v>
+        <v>-29.964127639387495</v>
       </c>
       <c r="H252" s="16">
-        <v>21.188171067295759</v>
+        <v>19.336231456596707</v>
       </c>
       <c r="I252" s="16">
-        <v>20.993472932478799</v>
+        <v>18.468264326799812</v>
       </c>
       <c r="J252" s="16">
-        <v>19.917524282865781</v>
+        <v>17.902527627551606</v>
       </c>
       <c r="K252" s="16">
-        <v>-4.6501622265907443</v>
+        <v>1.6172469915211658</v>
       </c>
     </row>
     <row r="253" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B253" s="22"/>
-      <c r="C253" s="127">
+      <c r="C253" s="130">
         <v>0</v>
       </c>
       <c r="D253" s="16">
         <v>51.128576537789648</v>
       </c>
       <c r="E253" s="16">
         <v>40.382735936217081</v>
       </c>
       <c r="F253" s="16">
-        <v>44.80028802672615</v>
+        <v>44.909846496153428</v>
       </c>
       <c r="G253" s="16">
-        <v>14.948450398370941</v>
+        <v>14.878100290740232</v>
       </c>
       <c r="H253" s="16">
-        <v>0.8128730014453911</v>
+        <v>0.79744472746612338</v>
       </c>
       <c r="I253" s="16">
-        <v>39.462399456218336</v>
+        <v>40.418963482332217</v>
       </c>
       <c r="J253" s="16">
-        <v>37.264382847087667</v>
+        <v>38.233430974048197</v>
       </c>
       <c r="K253" s="16">
-        <v>-5.09713196200906</v>
+        <v>-0.83983193857532223</v>
       </c>
     </row>
     <row r="254" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="99" t="s">
         <v>68</v>
       </c>
       <c r="B254" s="100"/>
-      <c r="C254" s="143" t="s">
+      <c r="C254" s="125" t="s">
         <v>67</v>
       </c>
       <c r="D254" s="101">
         <v>93.534969619241693</v>
       </c>
       <c r="E254" s="101">
         <v>94.939028956371402</v>
       </c>
       <c r="F254" s="101">
-        <v>95.967027415953822</v>
+        <v>96.264061329247426</v>
       </c>
       <c r="G254" s="101">
-        <v>3.6139079272338268</v>
+        <v>3.2978812183775608</v>
       </c>
       <c r="H254" s="101">
-        <v>4.1985596044820106</v>
+        <v>4.1190160872813131</v>
       </c>
       <c r="I254" s="101">
-        <v>95.721310682982107</v>
+        <v>96.008495376919328</v>
       </c>
       <c r="J254" s="101">
-        <v>95.574941854368319</v>
+        <v>93.353771473527715</v>
       </c>
       <c r="K254" s="101">
-        <v>0.50065510071009722</v>
+        <v>4.8284475044140516</v>
       </c>
     </row>
     <row r="255" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B255" s="102"/>
-      <c r="C255" s="144">
+      <c r="C255" s="126">
         <v>0</v>
       </c>
       <c r="D255" s="17">
         <v>6.4650303807583089</v>
       </c>
       <c r="E255" s="17">
         <v>5.0609710436286113</v>
       </c>
       <c r="F255" s="17">
-        <v>4.0329725840461856</v>
+        <v>3.7359386707525615</v>
       </c>
       <c r="G255" s="17">
-        <v>-18.316899562292537</v>
+        <v>-24.79652578419331</v>
       </c>
       <c r="H255" s="17">
-        <v>-7.9892899641844313</v>
+        <v>-9.8709476525555839</v>
       </c>
       <c r="I255" s="17">
-        <v>4.2786893170178937</v>
+        <v>3.9915046230806737</v>
       </c>
       <c r="J255" s="17">
-        <v>4.4250581456316693</v>
+        <v>6.6462285264722905</v>
       </c>
       <c r="K255" s="17">
-        <v>4.0978394451342375</v>
+        <v>79.512866986980413</v>
       </c>
     </row>
     <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="4" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="D256" s="60"/>
     </row>
     <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="60"/>
     </row>
     <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D258" s="60"/>
     </row>
     <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="20" t="s">
         <v>106</v>
       </c>
       <c r="D259" s="60"/>
     </row>
     <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="103" t="s">
         <v>70</v>
       </c>
       <c r="D260" s="60"/>
     </row>
     <row r="261" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A261" s="126" t="s">
+      <c r="A261" s="127" t="s">
         <v>71</v>
       </c>
-      <c r="B261" s="126">
-[...26 lines deleted...]
-      <c r="K261" s="126">
+      <c r="B261" s="127">
+        <v>0</v>
+      </c>
+      <c r="C261" s="127">
+        <v>0</v>
+      </c>
+      <c r="D261" s="127">
+        <v>0</v>
+      </c>
+      <c r="E261" s="127">
+        <v>0</v>
+      </c>
+      <c r="F261" s="127">
+        <v>0</v>
+      </c>
+      <c r="G261" s="127">
+        <v>0</v>
+      </c>
+      <c r="H261" s="127">
+        <v>0</v>
+      </c>
+      <c r="I261" s="127">
+        <v>0</v>
+      </c>
+      <c r="J261" s="127">
+        <v>0</v>
+      </c>
+      <c r="K261" s="127">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A262" s="126" t="s">
+      <c r="A262" s="127" t="s">
         <v>72</v>
       </c>
-      <c r="B262" s="126">
-[...26 lines deleted...]
-      <c r="K262" s="126">
+      <c r="B262" s="127">
+        <v>0</v>
+      </c>
+      <c r="C262" s="127">
+        <v>0</v>
+      </c>
+      <c r="D262" s="127">
+        <v>0</v>
+      </c>
+      <c r="E262" s="127">
+        <v>0</v>
+      </c>
+      <c r="F262" s="127">
+        <v>0</v>
+      </c>
+      <c r="G262" s="127">
+        <v>0</v>
+      </c>
+      <c r="H262" s="127">
+        <v>0</v>
+      </c>
+      <c r="I262" s="127">
+        <v>0</v>
+      </c>
+      <c r="J262" s="127">
+        <v>0</v>
+      </c>
+      <c r="K262" s="127">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A263" s="126" t="s">
+      <c r="A263" s="127" t="s">
         <v>73</v>
       </c>
-      <c r="B263" s="126">
-[...26 lines deleted...]
-      <c r="K263" s="126">
+      <c r="B263" s="127">
+        <v>0</v>
+      </c>
+      <c r="C263" s="127">
+        <v>0</v>
+      </c>
+      <c r="D263" s="127">
+        <v>0</v>
+      </c>
+      <c r="E263" s="127">
+        <v>0</v>
+      </c>
+      <c r="F263" s="127">
+        <v>0</v>
+      </c>
+      <c r="G263" s="127">
+        <v>0</v>
+      </c>
+      <c r="H263" s="127">
+        <v>0</v>
+      </c>
+      <c r="I263" s="127">
+        <v>0</v>
+      </c>
+      <c r="J263" s="127">
+        <v>0</v>
+      </c>
+      <c r="K263" s="127">
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A264" s="126" t="s">
+      <c r="A264" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="B264" s="126">
-[...26 lines deleted...]
-      <c r="K264" s="126">
+      <c r="B264" s="127">
+        <v>0</v>
+      </c>
+      <c r="C264" s="127">
+        <v>0</v>
+      </c>
+      <c r="D264" s="127">
+        <v>0</v>
+      </c>
+      <c r="E264" s="127">
+        <v>0</v>
+      </c>
+      <c r="F264" s="127">
+        <v>0</v>
+      </c>
+      <c r="G264" s="127">
+        <v>0</v>
+      </c>
+      <c r="H264" s="127">
+        <v>0</v>
+      </c>
+      <c r="I264" s="127">
+        <v>0</v>
+      </c>
+      <c r="J264" s="127">
+        <v>0</v>
+      </c>
+      <c r="K264" s="127">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="46">
         <v>0</v>
       </c>
       <c r="B265" s="46">
         <v>0</v>
       </c>
       <c r="C265" s="46">
         <v>0</v>
       </c>
       <c r="D265" s="46">
         <v>0</v>
       </c>
       <c r="E265" s="46">
         <v>0</v>
       </c>
       <c r="F265" s="46">
         <v>0</v>
       </c>
       <c r="G265" s="46">
         <v>0</v>
       </c>
@@ -8166,704 +8136,704 @@
       <c r="C266" s="46"/>
       <c r="D266" s="46"/>
       <c r="E266" s="46"/>
       <c r="F266" s="46"/>
       <c r="G266" s="46"/>
       <c r="H266" s="46"/>
       <c r="I266" s="46"/>
       <c r="J266" s="46"/>
       <c r="K266" s="46"/>
     </row>
     <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="46"/>
       <c r="B267" s="46"/>
       <c r="C267" s="46"/>
       <c r="D267" s="46"/>
       <c r="E267" s="46"/>
       <c r="F267" s="46"/>
       <c r="G267" s="46"/>
       <c r="H267" s="46"/>
       <c r="I267" s="46"/>
       <c r="J267" s="46"/>
       <c r="K267" s="46"/>
     </row>
     <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="2" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B268" s="22"/>
       <c r="C268" s="22"/>
       <c r="D268" s="22"/>
       <c r="E268" s="22"/>
       <c r="F268" s="22"/>
       <c r="G268" s="22"/>
       <c r="H268" s="22"/>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
     </row>
     <row r="269" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="12">
         <v>0</v>
       </c>
       <c r="B269" s="12">
         <v>0</v>
       </c>
       <c r="C269" s="12">
         <v>0</v>
       </c>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
       <c r="E269" s="12">
         <v>2024</v>
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="H269" s="13" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="I269" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="J269" s="13" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="K269" s="13" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="270" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B270" s="22"/>
-      <c r="C270" s="127" t="s">
+      <c r="C270" s="130" t="s">
         <v>66</v>
       </c>
       <c r="D270" s="16">
         <v>39.956335171726245</v>
       </c>
       <c r="E270" s="16">
         <v>28.000799188211484</v>
       </c>
       <c r="F270" s="16">
-        <v>33.665158026903448</v>
+        <v>32.89208394753912</v>
       </c>
       <c r="G270" s="16">
-        <v>48.249816653274735</v>
+        <v>53.177992330458324</v>
       </c>
       <c r="H270" s="16">
-        <v>6.1097427781869218</v>
+        <v>6.9807932423006536</v>
       </c>
       <c r="I270" s="16">
-        <v>18.836745244298804</v>
+        <v>35.041124226713123</v>
       </c>
       <c r="J270" s="16">
-        <v>20.140001835731123</v>
+        <v>23.424861627782395</v>
       </c>
       <c r="K270" s="16">
-        <v>77.633925900885373</v>
+        <v>-25.390991390623945</v>
       </c>
     </row>
     <row r="271" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B271" s="22"/>
-      <c r="C271" s="127">
+      <c r="C271" s="130">
         <v>0</v>
       </c>
       <c r="D271" s="16">
         <v>25.269828723253141</v>
       </c>
       <c r="E271" s="16">
         <v>28.908529240865199</v>
       </c>
       <c r="F271" s="16">
-        <v>29.782419154953953</v>
+        <v>32.186051956972719</v>
       </c>
       <c r="G271" s="16">
-        <v>27.033396239853147</v>
+        <v>45.183452924625676</v>
       </c>
       <c r="H271" s="16">
-        <v>15.397374407110732</v>
+        <v>19.315188194948107</v>
       </c>
       <c r="I271" s="16">
-        <v>32.170637556651002</v>
+        <v>28.03665085197143</v>
       </c>
       <c r="J271" s="16">
-        <v>45.706753140260005</v>
+        <v>36.626034483371669</v>
       </c>
       <c r="K271" s="16">
-        <v>136.04400588871272</v>
+        <v>45.799499431696383</v>
       </c>
     </row>
     <row r="272" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B272" s="22"/>
-      <c r="C272" s="127">
+      <c r="C272" s="130">
         <v>0</v>
       </c>
       <c r="D272" s="16">
         <v>7.4425684659783231</v>
       </c>
       <c r="E272" s="16">
         <v>7.0365204042977112</v>
       </c>
       <c r="F272" s="16">
-        <v>4.4422059085985826</v>
+        <v>4.2940477418364935</v>
       </c>
       <c r="G272" s="16">
-        <v>-22.156085213204761</v>
+        <v>-20.423592788310657</v>
       </c>
       <c r="H272" s="16">
-        <v>-2.652350218658539</v>
+        <v>-2.1151711725018174</v>
       </c>
       <c r="I272" s="16">
-        <v>5.769624637154382</v>
+        <v>4.2678397139947304</v>
       </c>
       <c r="J272" s="16">
-        <v>8.0984329239746451</v>
+        <v>6.3708848399794906</v>
       </c>
       <c r="K272" s="16">
-        <v>133.19847317646943</v>
+        <v>66.603423244256732</v>
       </c>
     </row>
     <row r="273" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B273" s="22"/>
-      <c r="C273" s="127">
+      <c r="C273" s="130">
         <v>0</v>
       </c>
       <c r="D273" s="16">
         <v>27.331267639042302</v>
       </c>
       <c r="E273" s="16">
         <v>36.054151166625608</v>
       </c>
       <c r="F273" s="16">
-        <v>32.110216909544</v>
+        <v>30.62781635365166</v>
       </c>
       <c r="G273" s="16">
-        <v>9.8175874270749635</v>
+        <v>10.77357427260951</v>
       </c>
       <c r="H273" s="16">
-        <v>15.306124460488935</v>
+        <v>15.556250856739817</v>
       </c>
       <c r="I273" s="16">
-        <v>43.222992561895815</v>
+        <v>32.654385207320736</v>
       </c>
       <c r="J273" s="16">
-        <v>26.054812100034219</v>
+        <v>33.578219048866444</v>
       </c>
       <c r="K273" s="16">
-        <v>0.14871611008079502</v>
+        <v>14.764722944552533</v>
       </c>
     </row>
     <row r="274" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="99" t="s">
         <v>68</v>
       </c>
       <c r="B274" s="100"/>
-      <c r="C274" s="143" t="s">
+      <c r="C274" s="125" t="s">
         <v>59</v>
       </c>
       <c r="D274" s="101">
         <v>85.344868631655018</v>
       </c>
       <c r="E274" s="101">
         <v>88.164954948503492</v>
       </c>
       <c r="F274" s="101">
-        <v>90.750341090226556</v>
+        <v>91.641342571508062</v>
       </c>
       <c r="G274" s="101">
-        <v>23.305921881613099</v>
+        <v>30.399345025977254</v>
       </c>
       <c r="H274" s="101">
-        <v>10.753257661597804</v>
+        <v>12.312831979991067</v>
       </c>
       <c r="I274" s="101">
-        <v>84.048579902489323</v>
+        <v>91.004077764489892</v>
       </c>
       <c r="J274" s="101">
-        <v>87.277063745616829</v>
+        <v>86.915558008317177</v>
       </c>
       <c r="K274" s="101">
-        <v>66.139260375005861</v>
+        <v>11.607213765239015</v>
       </c>
     </row>
     <row r="275" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B275" s="102"/>
-      <c r="C275" s="144">
+      <c r="C275" s="126">
         <v>0</v>
       </c>
       <c r="D275" s="17">
         <v>14.655131368344978</v>
       </c>
       <c r="E275" s="17">
         <v>11.835045051496509</v>
       </c>
       <c r="F275" s="17">
-        <v>9.2496589097734407</v>
+        <v>8.3586574284919273</v>
       </c>
       <c r="G275" s="17">
-        <v>-6.3759420301845369</v>
+        <v>-11.397379271846168</v>
       </c>
       <c r="H275" s="17">
-        <v>-2.7873466865928509</v>
+        <v>-4.1178919916036723</v>
       </c>
       <c r="I275" s="17">
-        <v>15.951420097510669</v>
+        <v>8.9959222355101165</v>
       </c>
       <c r="J275" s="17">
-        <v>12.722936254383177</v>
+        <v>13.084441991682827</v>
       </c>
       <c r="K275" s="17">
-        <v>27.611708810190745</v>
+        <v>69.967196080559447</v>
       </c>
     </row>
     <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="4" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="D276" s="60"/>
     </row>
     <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="60"/>
     </row>
     <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D278" s="60"/>
     </row>
     <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="20" t="s">
         <v>106</v>
       </c>
       <c r="D279" s="60"/>
     </row>
     <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="103" t="s">
         <v>70</v>
       </c>
       <c r="D280" s="60"/>
     </row>
     <row r="281" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A281" s="126" t="s">
+      <c r="A281" s="127" t="s">
         <v>71</v>
       </c>
-      <c r="B281" s="126">
-[...26 lines deleted...]
-      <c r="K281" s="126">
+      <c r="B281" s="127">
+        <v>0</v>
+      </c>
+      <c r="C281" s="127">
+        <v>0</v>
+      </c>
+      <c r="D281" s="127">
+        <v>0</v>
+      </c>
+      <c r="E281" s="127">
+        <v>0</v>
+      </c>
+      <c r="F281" s="127">
+        <v>0</v>
+      </c>
+      <c r="G281" s="127">
+        <v>0</v>
+      </c>
+      <c r="H281" s="127">
+        <v>0</v>
+      </c>
+      <c r="I281" s="127">
+        <v>0</v>
+      </c>
+      <c r="J281" s="127">
+        <v>0</v>
+      </c>
+      <c r="K281" s="127">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A282" s="126" t="s">
+      <c r="A282" s="127" t="s">
         <v>72</v>
       </c>
-      <c r="B282" s="126">
-[...26 lines deleted...]
-      <c r="K282" s="126">
+      <c r="B282" s="127">
+        <v>0</v>
+      </c>
+      <c r="C282" s="127">
+        <v>0</v>
+      </c>
+      <c r="D282" s="127">
+        <v>0</v>
+      </c>
+      <c r="E282" s="127">
+        <v>0</v>
+      </c>
+      <c r="F282" s="127">
+        <v>0</v>
+      </c>
+      <c r="G282" s="127">
+        <v>0</v>
+      </c>
+      <c r="H282" s="127">
+        <v>0</v>
+      </c>
+      <c r="I282" s="127">
+        <v>0</v>
+      </c>
+      <c r="J282" s="127">
+        <v>0</v>
+      </c>
+      <c r="K282" s="127">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A283" s="126" t="s">
+      <c r="A283" s="127" t="s">
         <v>73</v>
       </c>
-      <c r="B283" s="126">
-[...26 lines deleted...]
-      <c r="K283" s="126">
+      <c r="B283" s="127">
+        <v>0</v>
+      </c>
+      <c r="C283" s="127">
+        <v>0</v>
+      </c>
+      <c r="D283" s="127">
+        <v>0</v>
+      </c>
+      <c r="E283" s="127">
+        <v>0</v>
+      </c>
+      <c r="F283" s="127">
+        <v>0</v>
+      </c>
+      <c r="G283" s="127">
+        <v>0</v>
+      </c>
+      <c r="H283" s="127">
+        <v>0</v>
+      </c>
+      <c r="I283" s="127">
+        <v>0</v>
+      </c>
+      <c r="J283" s="127">
+        <v>0</v>
+      </c>
+      <c r="K283" s="127">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A284" s="126" t="s">
+      <c r="A284" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="B284" s="126">
-[...26 lines deleted...]
-      <c r="K284" s="126">
+      <c r="B284" s="127">
+        <v>0</v>
+      </c>
+      <c r="C284" s="127">
+        <v>0</v>
+      </c>
+      <c r="D284" s="127">
+        <v>0</v>
+      </c>
+      <c r="E284" s="127">
+        <v>0</v>
+      </c>
+      <c r="F284" s="127">
+        <v>0</v>
+      </c>
+      <c r="G284" s="127">
+        <v>0</v>
+      </c>
+      <c r="H284" s="127">
+        <v>0</v>
+      </c>
+      <c r="I284" s="127">
+        <v>0</v>
+      </c>
+      <c r="J284" s="127">
+        <v>0</v>
+      </c>
+      <c r="K284" s="127">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="46"/>
       <c r="B285" s="46"/>
       <c r="C285" s="46"/>
       <c r="D285" s="46"/>
       <c r="E285" s="46"/>
       <c r="F285" s="83"/>
       <c r="G285" s="83"/>
       <c r="H285" s="46"/>
       <c r="I285" s="46"/>
       <c r="J285" s="46"/>
       <c r="K285" s="46"/>
     </row>
     <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="46"/>
       <c r="B286" s="46"/>
       <c r="C286" s="46"/>
       <c r="D286" s="46"/>
       <c r="E286" s="46"/>
       <c r="F286" s="83"/>
       <c r="G286" s="83"/>
       <c r="H286" s="46"/>
       <c r="I286" s="46"/>
       <c r="J286" s="46"/>
       <c r="K286" s="46"/>
     </row>
     <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="46"/>
       <c r="B287" s="46"/>
       <c r="C287" s="46"/>
       <c r="D287" s="46"/>
       <c r="E287" s="46"/>
       <c r="F287" s="83"/>
       <c r="G287" s="83"/>
       <c r="H287" s="46"/>
       <c r="I287" s="46"/>
       <c r="J287" s="46"/>
       <c r="K287" s="46"/>
     </row>
     <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="2" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B288" s="22"/>
       <c r="C288" s="22"/>
       <c r="D288" s="22"/>
       <c r="E288" s="22"/>
       <c r="F288" s="22"/>
       <c r="G288" s="22"/>
       <c r="H288" s="22"/>
       <c r="I288" s="22"/>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
     </row>
     <row r="289" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="12">
         <v>0</v>
       </c>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="24">
         <v>0</v>
       </c>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
         <v>2022</v>
       </c>
       <c r="G289" s="12">
         <v>2023</v>
       </c>
       <c r="H289" s="12">
         <v>2024</v>
       </c>
       <c r="I289" s="12">
         <v>2025</v>
       </c>
       <c r="J289" s="13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="K289" s="13" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B290" s="104"/>
       <c r="C290" s="104"/>
-      <c r="D290" s="133" t="s">
+      <c r="D290" s="129" t="s">
         <v>47</v>
       </c>
       <c r="E290" s="105">
-        <v>0.90548457150817196</v>
+        <v>0.90548457150817219</v>
       </c>
       <c r="F290" s="105">
         <v>1.1141549965748736</v>
       </c>
       <c r="G290" s="105">
         <v>0.99430395356958534</v>
       </c>
       <c r="H290" s="105">
         <v>0.54807739899226193</v>
       </c>
       <c r="I290" s="105">
-        <v>3.0974619131604588</v>
+        <v>3.1112928154371682</v>
       </c>
       <c r="J290" s="106">
-        <v>477.86871417056165</v>
+        <v>478.32372798047385</v>
       </c>
       <c r="K290" s="106">
-        <v>40.713904303402693</v>
+        <v>40.741595659289523</v>
       </c>
     </row>
     <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B291" s="22"/>
       <c r="C291" s="22"/>
-      <c r="D291" s="134">
+      <c r="D291" s="144">
         <v>0</v>
       </c>
       <c r="E291" s="60">
-        <v>8.7596857022021815E-2</v>
+        <v>8.7596857022021829E-2</v>
       </c>
       <c r="F291" s="60">
         <v>0.10955353722458244</v>
       </c>
       <c r="G291" s="60">
         <v>0.28604195147956329</v>
       </c>
       <c r="H291" s="60">
         <v>0.25696683618699928</v>
       </c>
       <c r="I291" s="60">
-        <v>0.19466383492640862</v>
+        <v>0.19606139959584398</v>
       </c>
       <c r="J291" s="16">
-        <v>-22.540748089657995</v>
+        <v>-22.270291369509888</v>
       </c>
       <c r="K291" s="16">
-        <v>26.329556359410255</v>
+        <v>26.439685334934815</v>
       </c>
     </row>
     <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B292" s="22"/>
       <c r="C292" s="22"/>
-      <c r="D292" s="134">
+      <c r="D292" s="144">
         <v>0</v>
       </c>
       <c r="E292" s="60">
         <v>13.438325292625899</v>
       </c>
       <c r="F292" s="60">
         <v>16.31804972917692</v>
       </c>
       <c r="G292" s="60">
         <v>20.859001856770643</v>
       </c>
       <c r="H292" s="60">
         <v>27.310241262895179</v>
       </c>
       <c r="I292" s="60">
-        <v>20.935184662395386</v>
+        <v>21.026605158611616</v>
       </c>
       <c r="J292" s="16">
-        <v>-21.617996497890275</v>
+        <v>-21.563963237412356</v>
       </c>
       <c r="K292" s="16">
-        <v>15.594905664101244</v>
+        <v>15.614822084251113</v>
       </c>
     </row>
     <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B293" s="22"/>
       <c r="C293" s="22"/>
-      <c r="D293" s="134">
+      <c r="D293" s="144">
         <v>0</v>
       </c>
       <c r="E293" s="60">
-        <v>83.055844651538322</v>
+        <v>83.055844651538337</v>
       </c>
       <c r="F293" s="60">
         <v>80.380308794998854</v>
       </c>
       <c r="G293" s="60">
         <v>73.565137691205678</v>
       </c>
       <c r="H293" s="60">
         <v>65.171102493815482</v>
       </c>
       <c r="I293" s="60">
-        <v>61.567628827100975</v>
+        <v>63.827785390735961</v>
       </c>
       <c r="J293" s="16">
-        <v>-3.4032620227872528</v>
+        <v>-0.22385350562645312</v>
       </c>
       <c r="K293" s="16">
-        <v>-3.9933445878624796</v>
+        <v>-3.2129157106799533</v>
       </c>
     </row>
     <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B294" s="73"/>
       <c r="C294" s="73"/>
-      <c r="D294" s="135">
+      <c r="D294" s="145">
         <v>0</v>
       </c>
       <c r="E294" s="107">
-        <v>2.5127486273055841</v>
+        <v>2.512748627305573</v>
       </c>
       <c r="F294" s="107">
         <v>2.0779329420247641</v>
       </c>
       <c r="G294" s="107">
         <v>4.2955145469745197</v>
       </c>
       <c r="H294" s="107">
         <v>6.7136120081100756</v>
       </c>
       <c r="I294" s="107">
-        <v>14.205060762416776</v>
+        <v>11.838255235619407</v>
       </c>
       <c r="J294" s="17">
-        <v>116.34753818842283</v>
+        <v>79.640178912189</v>
       </c>
       <c r="K294" s="17">
-        <v>59.54356646432597</v>
+        <v>52.297290318275081</v>
       </c>
     </row>
     <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F295" s="60"/>
       <c r="G295" s="60"/>
       <c r="H295" s="60"/>
       <c r="I295" s="60"/>
       <c r="J295" s="60"/>
       <c r="K295" s="60"/>
     </row>
     <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B296" s="84"/>
       <c r="C296" s="84"/>
       <c r="D296" s="84"/>
       <c r="E296" s="84"/>
       <c r="F296" s="84"/>
       <c r="G296" s="84"/>
       <c r="H296" s="84"/>
       <c r="I296" s="84"/>
@@ -8906,247 +8876,247 @@
       <c r="K299" s="85"/>
     </row>
     <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="103" t="s">
         <v>77</v>
       </c>
       <c r="B300" s="84"/>
       <c r="C300" s="84"/>
       <c r="D300" s="84"/>
       <c r="E300" s="84"/>
       <c r="F300" s="84"/>
       <c r="G300" s="84"/>
       <c r="H300" s="84"/>
       <c r="I300" s="84"/>
       <c r="J300" s="84"/>
       <c r="K300" s="84"/>
     </row>
     <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="46"/>
     </row>
     <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="46"/>
     </row>
     <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="2" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B303" s="22"/>
       <c r="C303" s="22"/>
       <c r="D303" s="22"/>
       <c r="E303" s="22"/>
       <c r="F303" s="22"/>
       <c r="G303" s="22"/>
       <c r="H303" s="22"/>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
     </row>
     <row r="304" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="12">
         <v>0</v>
       </c>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="24">
         <v>0</v>
       </c>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
         <v>2022</v>
       </c>
       <c r="G304" s="12">
         <v>2023</v>
       </c>
       <c r="H304" s="12">
         <v>2024</v>
       </c>
       <c r="I304" s="12">
         <v>2025</v>
       </c>
       <c r="J304" s="13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="K304" s="13" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B305" s="104"/>
       <c r="C305" s="104"/>
-      <c r="D305" s="133" t="s">
+      <c r="D305" s="129" t="s">
         <v>47</v>
       </c>
       <c r="E305" s="105">
         <v>2.2133039797209699</v>
       </c>
       <c r="F305" s="105">
         <v>2.2256603767925003</v>
       </c>
       <c r="G305" s="105">
         <v>2.408792533625769</v>
       </c>
       <c r="H305" s="105">
         <v>7.9385577123468583</v>
       </c>
       <c r="I305" s="105">
-        <v>8.3519459209724189</v>
+        <v>7.9862150546859034</v>
       </c>
       <c r="J305" s="106">
-        <v>25.705738027199725</v>
+        <v>26.205810793221083</v>
       </c>
       <c r="K305" s="106">
-        <v>51.912948341587594</v>
+        <v>52.063805541294641</v>
       </c>
     </row>
     <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B306" s="22"/>
       <c r="C306" s="22"/>
-      <c r="D306" s="134">
+      <c r="D306" s="144">
         <v>0</v>
       </c>
       <c r="E306" s="60">
         <v>0.10972816992077197</v>
       </c>
       <c r="F306" s="60">
         <v>0.66491695709444198</v>
       </c>
       <c r="G306" s="60">
         <v>0.65128795878551315</v>
       </c>
       <c r="H306" s="60">
         <v>0.16273888157807034</v>
       </c>
       <c r="I306" s="60">
-        <v>8.629257758427275E-2</v>
+        <v>8.2186884891006812E-2</v>
       </c>
       <c r="J306" s="16">
         <v>-36.643504066486727</v>
       </c>
       <c r="K306" s="16">
         <v>2.6412581593489248</v>
       </c>
     </row>
     <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B307" s="22"/>
       <c r="C307" s="22"/>
-      <c r="D307" s="134">
+      <c r="D307" s="144">
         <v>0</v>
       </c>
       <c r="E307" s="60">
         <v>8.4750847804838489</v>
       </c>
       <c r="F307" s="60">
         <v>6.2922725410441522</v>
       </c>
       <c r="G307" s="60">
         <v>12.306798200713569</v>
       </c>
       <c r="H307" s="60">
         <v>4.0764972694538599</v>
       </c>
       <c r="I307" s="60">
-        <v>2.8688803438309609</v>
+        <v>3.1580630060530863</v>
       </c>
       <c r="J307" s="16">
-        <v>-15.911943646144749</v>
+        <v>-2.8117882169775004</v>
       </c>
       <c r="K307" s="16">
-        <v>-16.861872959146716</v>
+        <v>-13.797461394842136</v>
       </c>
     </row>
     <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B308" s="22"/>
       <c r="C308" s="22"/>
-      <c r="D308" s="134">
+      <c r="D308" s="144">
         <v>0</v>
       </c>
       <c r="E308" s="60">
         <v>83.337847121974946</v>
       </c>
       <c r="F308" s="60">
         <v>84.368009099169484</v>
       </c>
       <c r="G308" s="60">
         <v>79.018402074599919</v>
       </c>
       <c r="H308" s="60">
         <v>81.750478748388616</v>
       </c>
       <c r="I308" s="60">
-        <v>81.576730931628887</v>
+        <v>80.826579971156903</v>
       </c>
       <c r="J308" s="16">
-        <v>19.22985832679603</v>
+        <v>24.034886903233708</v>
       </c>
       <c r="K308" s="16">
-        <v>8.4149429505199649</v>
+        <v>9.4911084361913858</v>
       </c>
     </row>
     <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B309" s="73"/>
       <c r="C309" s="73"/>
-      <c r="D309" s="135">
+      <c r="D309" s="145">
         <v>0</v>
       </c>
       <c r="E309" s="107">
         <v>5.8640359478994792</v>
       </c>
       <c r="F309" s="107">
         <v>6.4491410258994186</v>
       </c>
       <c r="G309" s="107">
         <v>5.6147192322752169</v>
       </c>
       <c r="H309" s="107">
         <v>6.0717273882325893</v>
       </c>
       <c r="I309" s="107">
-        <v>7.1161502259834686</v>
+        <v>7.9469550832131048</v>
       </c>
       <c r="J309" s="17">
-        <v>40.036703413167295</v>
+        <v>64.198222363799118</v>
       </c>
       <c r="K309" s="17">
-        <v>14.398481934230013</v>
+        <v>19.042463180315661</v>
       </c>
     </row>
     <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F310" s="60"/>
       <c r="G310" s="60"/>
       <c r="H310" s="60"/>
       <c r="I310" s="60"/>
       <c r="J310" s="60"/>
       <c r="K310" s="60"/>
     </row>
     <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B311" s="84"/>
       <c r="C311" s="84"/>
       <c r="D311" s="84"/>
       <c r="E311" s="84"/>
       <c r="F311" s="84"/>
       <c r="G311" s="84"/>
       <c r="H311" s="84"/>
       <c r="I311" s="84"/>
@@ -9189,200 +9159,200 @@
       <c r="K314" s="85"/>
     </row>
     <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A315" s="103" t="s">
         <v>77</v>
       </c>
       <c r="B315" s="84"/>
       <c r="C315" s="84"/>
       <c r="D315" s="84"/>
       <c r="E315" s="84"/>
       <c r="F315" s="84"/>
       <c r="G315" s="84"/>
       <c r="H315" s="84"/>
       <c r="I315" s="84"/>
       <c r="J315" s="84"/>
       <c r="K315" s="84"/>
     </row>
     <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A316" s="82"/>
     </row>
     <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A317" s="82"/>
     </row>
     <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A318" s="2" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="8"/>
       <c r="D318" s="8"/>
       <c r="E318" s="8"/>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
       <c r="H318" s="8"/>
       <c r="I318" s="8"/>
       <c r="J318" s="8"/>
       <c r="K318" s="9"/>
     </row>
     <row r="319" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A319" s="11">
         <v>0</v>
       </c>
       <c r="B319" s="11"/>
       <c r="C319" s="11"/>
       <c r="D319" s="11"/>
       <c r="E319" s="12">
         <v>2021</v>
       </c>
       <c r="F319" s="12">
         <v>2022</v>
       </c>
       <c r="G319" s="12">
         <v>2023</v>
       </c>
       <c r="H319" s="12">
         <v>2024</v>
       </c>
       <c r="I319" s="12">
         <v>2025</v>
       </c>
       <c r="J319" s="13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="K319" s="13" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="320" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A320" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B320" s="15"/>
       <c r="C320" s="15"/>
       <c r="D320" s="15"/>
       <c r="E320" s="16">
         <v>292.95</v>
       </c>
       <c r="F320" s="16">
         <v>477.83</v>
       </c>
       <c r="G320" s="16">
         <v>474.47</v>
       </c>
       <c r="H320" s="16">
-        <v>556.48</v>
+        <v>560.11</v>
       </c>
       <c r="I320" s="16">
-        <v>541.57000000000005</v>
+        <v>536.28</v>
       </c>
       <c r="J320" s="16">
-        <v>-2.6793415756181655</v>
+        <v>-4.2545214332898968</v>
       </c>
       <c r="K320" s="16">
-        <v>16.604490087976288</v>
+        <v>16.318695930823026</v>
       </c>
     </row>
     <row r="321" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A321" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B321" s="15"/>
       <c r="C321" s="15"/>
       <c r="D321" s="15"/>
       <c r="E321" s="16">
         <v>68.72</v>
       </c>
       <c r="F321" s="16">
         <v>95.06</v>
       </c>
       <c r="G321" s="16">
         <v>107.53</v>
       </c>
       <c r="H321" s="16">
-        <v>119.96</v>
+        <v>119.9</v>
       </c>
       <c r="I321" s="16">
-        <v>144.03</v>
+        <v>144.62</v>
       </c>
       <c r="J321" s="16">
-        <v>20.065021673891302</v>
+        <v>20.61718098415346</v>
       </c>
       <c r="K321" s="16">
-        <v>20.32128251820593</v>
+        <v>20.44431377342466</v>
       </c>
     </row>
     <row r="322" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A322" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B322" s="15"/>
       <c r="C322" s="15"/>
       <c r="D322" s="15"/>
       <c r="E322" s="16">
         <v>224.23</v>
       </c>
       <c r="F322" s="16">
         <v>382.77</v>
       </c>
       <c r="G322" s="16">
         <v>366.94000000000005</v>
       </c>
       <c r="H322" s="16">
-        <v>436.52000000000004</v>
+        <v>440.21000000000004</v>
       </c>
       <c r="I322" s="16">
-        <v>397.54000000000008</v>
+        <v>391.65999999999997</v>
       </c>
       <c r="J322" s="16" t="s">
         <v>24</v>
       </c>
       <c r="K322" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="323" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A323" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B323" s="1"/>
       <c r="C323" s="1"/>
       <c r="D323" s="1"/>
       <c r="E323" s="17">
         <v>426.29511059371367</v>
       </c>
       <c r="F323" s="17">
         <v>502.66147696191877</v>
       </c>
       <c r="G323" s="17">
         <v>441.24430391518644</v>
       </c>
       <c r="H323" s="17">
-        <v>463.88796265421809</v>
+        <v>467.14762301918267</v>
       </c>
       <c r="I323" s="17">
-        <v>376.01194195653687</v>
+        <v>370.82008021020602</v>
       </c>
       <c r="J323" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K323" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="324" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A324" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B324" s="46"/>
       <c r="C324" s="46"/>
       <c r="D324" s="46"/>
       <c r="E324" s="46"/>
       <c r="F324" s="46"/>
       <c r="G324" s="46"/>
       <c r="H324" s="46"/>
       <c r="I324" s="46"/>
       <c r="J324" s="46"/>
       <c r="K324" s="46"/>
     </row>
     <row r="325" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A325" s="4" t="s">
@@ -9423,1201 +9393,1201 @@
       <c r="D327" s="46"/>
       <c r="E327" s="46"/>
       <c r="F327" s="46"/>
       <c r="G327" s="46"/>
       <c r="H327" s="46"/>
       <c r="I327" s="46"/>
       <c r="J327" s="46"/>
       <c r="K327" s="46"/>
     </row>
     <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A328" s="20" t="s">
         <v>106</v>
       </c>
       <c r="B328" s="46"/>
       <c r="C328" s="46"/>
       <c r="D328" s="46"/>
       <c r="E328" s="46"/>
       <c r="F328" s="46"/>
       <c r="G328" s="46"/>
       <c r="H328" s="46"/>
       <c r="I328" s="46"/>
       <c r="J328" s="46"/>
       <c r="K328" s="46"/>
     </row>
     <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A329" s="125" t="s">
-[...29 lines deleted...]
-      <c r="K329" s="125">
+      <c r="A329" s="136" t="s">
+        <v>138</v>
+      </c>
+      <c r="B329" s="136">
+        <v>0</v>
+      </c>
+      <c r="C329" s="136">
+        <v>0</v>
+      </c>
+      <c r="D329" s="136">
+        <v>0</v>
+      </c>
+      <c r="E329" s="136">
+        <v>0</v>
+      </c>
+      <c r="F329" s="136">
+        <v>0</v>
+      </c>
+      <c r="G329" s="136">
+        <v>0</v>
+      </c>
+      <c r="H329" s="136">
+        <v>0</v>
+      </c>
+      <c r="I329" s="136">
+        <v>0</v>
+      </c>
+      <c r="J329" s="136">
+        <v>0</v>
+      </c>
+      <c r="K329" s="136">
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A330" s="46"/>
       <c r="B330" s="46"/>
       <c r="C330" s="46"/>
       <c r="D330" s="46"/>
       <c r="E330" s="46"/>
       <c r="F330" s="46"/>
       <c r="G330" s="46"/>
       <c r="H330" s="46"/>
       <c r="I330" s="46"/>
       <c r="J330" s="46"/>
       <c r="K330" s="46"/>
     </row>
     <row r="331" spans="1:11" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="2" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B331" s="37"/>
       <c r="C331" s="37"/>
       <c r="D331" s="37"/>
       <c r="E331" s="37"/>
       <c r="F331" s="37"/>
       <c r="G331" s="37"/>
       <c r="H331" s="37"/>
       <c r="I331" s="37"/>
       <c r="J331" s="37"/>
       <c r="K331" s="37"/>
     </row>
     <row r="332" spans="1:11" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="23"/>
       <c r="B332" s="23"/>
       <c r="C332" s="23"/>
       <c r="D332" s="24"/>
       <c r="E332" s="12"/>
       <c r="F332" s="12"/>
       <c r="G332" s="12">
         <v>2021</v>
       </c>
       <c r="H332" s="12">
         <v>2022</v>
       </c>
       <c r="I332" s="12">
         <v>2023</v>
       </c>
       <c r="J332" s="13">
         <v>2024</v>
       </c>
       <c r="K332" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="333" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A333" s="129" t="s">
-[...5 lines deleted...]
-      <c r="E333" s="129"/>
+      <c r="A333" s="143" t="s">
+        <v>126</v>
+      </c>
+      <c r="B333" s="143"/>
+      <c r="C333" s="143"/>
+      <c r="D333" s="143"/>
+      <c r="E333" s="143"/>
       <c r="F333" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G333" s="27">
         <v>14</v>
       </c>
       <c r="H333" s="27">
         <v>15</v>
       </c>
       <c r="I333" s="27">
         <v>15</v>
       </c>
       <c r="J333" s="27">
         <v>16</v>
       </c>
       <c r="K333" s="27">
         <v>17</v>
       </c>
     </row>
     <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A334" s="130"/>
-[...3 lines deleted...]
-      <c r="E334" s="130"/>
+      <c r="A334" s="141"/>
+      <c r="B334" s="141"/>
+      <c r="C334" s="141"/>
+      <c r="D334" s="141"/>
+      <c r="E334" s="141"/>
       <c r="F334" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G334" s="28">
         <v>1.045810759481018</v>
       </c>
       <c r="H334" s="28">
         <v>1.0627860729050385</v>
       </c>
       <c r="I334" s="28">
         <v>0.88910067916970548</v>
       </c>
       <c r="J334" s="28">
-        <v>0.95978006190070886</v>
+        <v>0.96328125470259796</v>
       </c>
       <c r="K334" s="28">
-        <v>0.8951155979557972</v>
+        <v>0.88222389910785626</v>
       </c>
     </row>
     <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A335" s="131" t="s">
-[...5 lines deleted...]
-      <c r="E335" s="131"/>
+      <c r="A335" s="138" t="s">
+        <v>127</v>
+      </c>
+      <c r="B335" s="138"/>
+      <c r="C335" s="138"/>
+      <c r="D335" s="138"/>
+      <c r="E335" s="138"/>
       <c r="F335" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G335" s="30">
         <v>30</v>
       </c>
       <c r="H335" s="30">
         <v>29</v>
       </c>
       <c r="I335" s="30">
         <v>28</v>
       </c>
       <c r="J335" s="30">
         <v>28</v>
       </c>
       <c r="K335" s="30">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A336" s="132"/>
-[...3 lines deleted...]
-      <c r="E336" s="132"/>
+      <c r="A336" s="139"/>
+      <c r="B336" s="139"/>
+      <c r="C336" s="139"/>
+      <c r="D336" s="139"/>
+      <c r="E336" s="139"/>
       <c r="F336" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G336" s="32">
         <v>0.3952237281468079</v>
       </c>
       <c r="H336" s="32">
         <v>0.40759902478095739</v>
       </c>
       <c r="I336" s="32">
         <v>0.44685452315016444</v>
       </c>
       <c r="J336" s="32">
-        <v>0.45961316020062676</v>
+        <v>0.45242483106705855</v>
       </c>
       <c r="K336" s="32">
-        <v>0.52638022684455099</v>
+        <v>0.52348591959702229</v>
       </c>
     </row>
     <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A337" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B337" s="33"/>
       <c r="C337" s="34"/>
     </row>
     <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A338" s="4" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A342" s="2" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B342" s="8"/>
       <c r="C342" s="8"/>
       <c r="D342" s="8"/>
       <c r="E342" s="8"/>
       <c r="F342" s="8"/>
       <c r="G342" s="8"/>
       <c r="H342" s="8"/>
       <c r="I342" s="8"/>
       <c r="J342" s="8"/>
       <c r="K342" s="9"/>
     </row>
     <row r="343" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A343" s="11">
         <v>0</v>
       </c>
       <c r="B343" s="11"/>
       <c r="C343" s="11"/>
       <c r="D343" s="11"/>
       <c r="E343" s="12">
         <v>2021</v>
       </c>
       <c r="F343" s="12">
         <v>2022</v>
       </c>
       <c r="G343" s="12">
         <v>2023</v>
       </c>
       <c r="H343" s="12">
         <v>2024</v>
       </c>
       <c r="I343" s="12">
         <v>2025</v>
       </c>
       <c r="J343" s="13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="K343" s="13" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="344" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B344" s="15"/>
       <c r="C344" s="15"/>
       <c r="D344" s="15"/>
       <c r="E344" s="16">
         <v>710.11</v>
       </c>
       <c r="F344" s="16">
         <v>941.84</v>
       </c>
       <c r="G344" s="16">
         <v>905.83</v>
       </c>
       <c r="H344" s="16">
-        <v>1068.0999999999999</v>
+        <v>1071.73</v>
       </c>
       <c r="I344" s="16">
-        <v>1062.6300000000001</v>
+        <v>1053.69</v>
       </c>
       <c r="J344" s="16">
-        <v>-0.51212433292760984</v>
+        <v>-1.6832597762496115</v>
       </c>
       <c r="K344" s="16">
-        <v>10.602287957261369</v>
+        <v>10.368923715468625</v>
       </c>
     </row>
     <row r="345" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A345" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B345" s="15"/>
       <c r="C345" s="15"/>
       <c r="D345" s="15"/>
       <c r="E345" s="16">
         <v>416.98</v>
       </c>
       <c r="F345" s="16">
         <v>490.81</v>
       </c>
       <c r="G345" s="16">
         <v>557.92999999999995</v>
       </c>
       <c r="H345" s="16">
-        <v>587.32000000000005</v>
+        <v>587.25</v>
       </c>
       <c r="I345" s="16">
-        <v>716.43</v>
+        <v>749.19</v>
       </c>
       <c r="J345" s="16">
-        <v>21.982905400803631</v>
+        <v>27.575989782886346</v>
       </c>
       <c r="K345" s="16">
-        <v>14.489230015786546</v>
+        <v>15.776172180842018</v>
       </c>
     </row>
     <row r="346" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A346" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B346" s="15"/>
       <c r="C346" s="15"/>
       <c r="D346" s="15"/>
       <c r="E346" s="16">
         <v>293.13</v>
       </c>
       <c r="F346" s="16">
         <v>451.03000000000003</v>
       </c>
       <c r="G346" s="16">
         <v>347.90000000000009</v>
       </c>
       <c r="H346" s="16">
-        <v>480.77999999999986</v>
+        <v>484.48</v>
       </c>
       <c r="I346" s="16">
-        <v>346.20000000000016</v>
+        <v>304.5</v>
       </c>
       <c r="J346" s="16" t="s">
         <v>24</v>
       </c>
       <c r="K346" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="347" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A347" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B347" s="1"/>
       <c r="C347" s="1"/>
       <c r="D347" s="1"/>
       <c r="E347" s="17">
         <v>170.29833565159001</v>
       </c>
       <c r="F347" s="17">
         <v>191.89503066359691</v>
       </c>
       <c r="G347" s="17">
         <v>162.35549262452281</v>
       </c>
       <c r="H347" s="17">
-        <v>181.85997411973028</v>
+        <v>182.49978714346531</v>
       </c>
       <c r="I347" s="17">
-        <v>148.32293455047949</v>
+        <v>140.64389540703962</v>
       </c>
       <c r="J347" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K347" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="348" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A348" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="349" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A349" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="350" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A350" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A351" s="4" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="352" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A352" s="125" t="s">
+      <c r="A352" s="136" t="s">
         <v>64</v>
       </c>
-      <c r="B352" s="125"/>
-[...8 lines deleted...]
-      <c r="K352" s="125"/>
+      <c r="B352" s="136"/>
+      <c r="C352" s="136"/>
+      <c r="D352" s="136"/>
+      <c r="E352" s="136"/>
+      <c r="F352" s="136"/>
+      <c r="G352" s="136"/>
+      <c r="H352" s="136"/>
+      <c r="I352" s="136"/>
+      <c r="J352" s="136"/>
+      <c r="K352" s="136"/>
     </row>
     <row r="353" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A353" s="125" t="s">
-[...29 lines deleted...]
-      <c r="K353" s="125">
+      <c r="A353" s="136" t="s">
+        <v>138</v>
+      </c>
+      <c r="B353" s="136">
+        <v>0</v>
+      </c>
+      <c r="C353" s="136">
+        <v>0</v>
+      </c>
+      <c r="D353" s="136">
+        <v>0</v>
+      </c>
+      <c r="E353" s="136">
+        <v>0</v>
+      </c>
+      <c r="F353" s="136">
+        <v>0</v>
+      </c>
+      <c r="G353" s="136">
+        <v>0</v>
+      </c>
+      <c r="H353" s="136">
+        <v>0</v>
+      </c>
+      <c r="I353" s="136">
+        <v>0</v>
+      </c>
+      <c r="J353" s="136">
+        <v>0</v>
+      </c>
+      <c r="K353" s="136">
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A354" s="46"/>
       <c r="B354" s="46"/>
       <c r="C354" s="46"/>
       <c r="D354" s="46"/>
       <c r="E354" s="46"/>
       <c r="F354" s="46"/>
       <c r="G354" s="46"/>
       <c r="H354" s="46"/>
       <c r="I354" s="46"/>
       <c r="J354" s="46"/>
       <c r="K354" s="46"/>
     </row>
     <row r="355" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A355" s="2" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B355" s="37"/>
       <c r="C355" s="37"/>
       <c r="D355" s="37"/>
       <c r="E355" s="37"/>
       <c r="F355" s="37"/>
       <c r="G355" s="37"/>
       <c r="H355" s="37"/>
       <c r="I355" s="37"/>
       <c r="J355" s="37"/>
       <c r="K355" s="37"/>
     </row>
     <row r="356" spans="1:11" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A356" s="23">
         <v>0</v>
       </c>
       <c r="B356" s="23">
         <v>0</v>
       </c>
       <c r="C356" s="23">
         <v>0</v>
       </c>
       <c r="D356" s="24"/>
       <c r="E356" s="12"/>
       <c r="F356" s="12">
         <v>0</v>
       </c>
       <c r="G356" s="12">
         <v>2021</v>
       </c>
       <c r="H356" s="12">
         <v>2022</v>
       </c>
       <c r="I356" s="12">
         <v>2023</v>
       </c>
       <c r="J356" s="13">
         <v>2024</v>
       </c>
       <c r="K356" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="357" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A357" s="129" t="s">
-[...5 lines deleted...]
-      <c r="E357" s="129"/>
+      <c r="A357" s="143" t="s">
+        <v>126</v>
+      </c>
+      <c r="B357" s="143"/>
+      <c r="C357" s="143"/>
+      <c r="D357" s="143"/>
+      <c r="E357" s="143"/>
       <c r="F357" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G357" s="27">
         <v>16</v>
       </c>
       <c r="H357" s="27">
         <v>17</v>
       </c>
       <c r="I357" s="27">
         <v>19</v>
       </c>
       <c r="J357" s="27">
         <v>17</v>
       </c>
       <c r="K357" s="27">
         <v>18</v>
       </c>
     </row>
     <row r="358" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A358" s="130">
-[...9 lines deleted...]
-      <c r="E358" s="130"/>
+      <c r="A358" s="141">
+        <v>0</v>
+      </c>
+      <c r="B358" s="141">
+        <v>0</v>
+      </c>
+      <c r="C358" s="141">
+        <v>0</v>
+      </c>
+      <c r="D358" s="141"/>
+      <c r="E358" s="141"/>
       <c r="F358" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G358" s="28">
         <v>0.78789169210367449</v>
       </c>
       <c r="H358" s="28">
         <v>0.77860814947715673</v>
       </c>
       <c r="I358" s="28">
-        <v>0.70921780361158271</v>
+        <v>0.70930477122820612</v>
       </c>
       <c r="J358" s="28">
-        <v>0.80098256661181289</v>
+        <v>0.80250450474195978</v>
       </c>
       <c r="K358" s="28">
-        <v>0.78927278877276674</v>
+        <v>0.78346127807934551</v>
       </c>
     </row>
     <row r="359" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A359" s="131" t="s">
-[...5 lines deleted...]
-      <c r="E359" s="131"/>
+      <c r="A359" s="138" t="s">
+        <v>127</v>
+      </c>
+      <c r="B359" s="138"/>
+      <c r="C359" s="138"/>
+      <c r="D359" s="138"/>
+      <c r="E359" s="138"/>
       <c r="F359" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G359" s="30">
         <v>25</v>
       </c>
       <c r="H359" s="30">
         <v>28</v>
       </c>
       <c r="I359" s="30">
         <v>24</v>
       </c>
       <c r="J359" s="30">
         <v>25</v>
       </c>
       <c r="K359" s="30">
         <v>22</v>
       </c>
     </row>
     <row r="360" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A360" s="132">
-[...9 lines deleted...]
-      <c r="E360" s="132"/>
+      <c r="A360" s="139">
+        <v>0</v>
+      </c>
+      <c r="B360" s="139">
+        <v>0</v>
+      </c>
+      <c r="C360" s="139">
+        <v>0</v>
+      </c>
+      <c r="D360" s="139"/>
+      <c r="E360" s="139"/>
       <c r="F360" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G360" s="32">
         <v>0.43643021062483273</v>
       </c>
       <c r="H360" s="32">
         <v>0.39017472921248952</v>
       </c>
       <c r="I360" s="32">
         <v>0.45116161197141763</v>
       </c>
       <c r="J360" s="32">
-        <v>0.46279022984045115</v>
+        <v>0.46323715249522524</v>
       </c>
       <c r="K360" s="32">
-        <v>0.54737431775903156</v>
+        <v>0.56968222075009267</v>
       </c>
     </row>
     <row r="361" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A361" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B361" s="35"/>
       <c r="C361" s="121"/>
       <c r="D361" s="46"/>
       <c r="E361" s="46"/>
       <c r="F361" s="46"/>
       <c r="G361" s="46"/>
       <c r="H361" s="46"/>
       <c r="I361" s="46"/>
       <c r="J361" s="46"/>
       <c r="K361" s="46"/>
     </row>
     <row r="362" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A362" s="4" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="364" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A364" s="2" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B364" s="8"/>
       <c r="C364" s="8"/>
       <c r="D364" s="8"/>
       <c r="E364" s="8"/>
       <c r="F364" s="8"/>
       <c r="G364" s="8"/>
       <c r="H364" s="8"/>
       <c r="I364" s="8"/>
       <c r="J364" s="8"/>
       <c r="K364" s="9"/>
     </row>
     <row r="365" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="11">
         <v>0</v>
       </c>
       <c r="B365" s="12">
         <v>2021</v>
       </c>
       <c r="C365" s="12">
         <v>2022</v>
       </c>
       <c r="D365" s="12">
         <v>2023</v>
       </c>
       <c r="E365" s="12">
         <v>2024</v>
       </c>
       <c r="F365" s="12">
         <v>2025</v>
       </c>
       <c r="G365" s="13" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H365" s="13" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="I365" s="13" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="J365" s="13" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="K365" s="13" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
     </row>
     <row r="366" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B366" s="16">
         <v>14.41</v>
       </c>
       <c r="C366" s="16">
         <v>65.14</v>
       </c>
       <c r="D366" s="16">
         <v>21.240000000000002</v>
       </c>
       <c r="E366" s="16">
         <v>-13.809999999999999</v>
       </c>
       <c r="F366" s="16">
-        <v>14.719999999999999</v>
+        <v>3.05</v>
       </c>
       <c r="G366" s="16">
-        <v>28.529999999999998</v>
+        <v>16.86</v>
       </c>
       <c r="H366" s="16">
-        <v>20.339999999999996</v>
+        <v>18.005999999999997</v>
       </c>
       <c r="I366" s="16">
-        <v>-13.809999999999999</v>
+        <v>3.98</v>
       </c>
       <c r="J366" s="16">
-        <v>14.719999999999999</v>
+        <v>-6.04</v>
       </c>
       <c r="K366" s="16">
-        <v>28.529999999999998</v>
+        <v>-10.02</v>
       </c>
     </row>
     <row r="367" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A367" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B367" s="16">
         <v>94.73</v>
       </c>
       <c r="C367" s="16">
         <v>115.83</v>
       </c>
       <c r="D367" s="16">
         <v>-75.11</v>
       </c>
       <c r="E367" s="16">
-        <v>52.86</v>
+        <v>53.389999999999993</v>
       </c>
       <c r="F367" s="16">
-        <v>162.51999999999998</v>
+        <v>165.17000000000002</v>
       </c>
       <c r="G367" s="16">
-        <v>109.65999999999998</v>
+        <v>111.78000000000003</v>
       </c>
       <c r="H367" s="16">
-        <v>70.165999999999997</v>
+        <v>70.801999999999992</v>
       </c>
       <c r="I367" s="16">
-        <v>52.86</v>
+        <v>32.22</v>
       </c>
       <c r="J367" s="16">
-        <v>162.51999999999998</v>
+        <v>-23.810000000000002</v>
       </c>
       <c r="K367" s="16">
-        <v>109.65999999999998</v>
+        <v>-56.03</v>
       </c>
     </row>
     <row r="368" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A368" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B368" s="17">
         <v>-80.320000000000007</v>
       </c>
       <c r="C368" s="17">
         <v>-50.69</v>
       </c>
       <c r="D368" s="17">
         <v>96.35</v>
       </c>
       <c r="E368" s="17">
-        <v>-66.67</v>
+        <v>-67.199999999999989</v>
       </c>
       <c r="F368" s="17">
-        <v>-147.79999999999998</v>
+        <v>-162.12</v>
       </c>
       <c r="G368" s="17" t="s">
         <v>24</v>
       </c>
       <c r="H368" s="17" t="s">
         <v>24</v>
       </c>
       <c r="I368" s="17">
-        <v>-66.67</v>
+        <v>-28.24</v>
       </c>
       <c r="J368" s="17">
-        <v>-147.79999999999998</v>
+        <v>17.770000000000003</v>
       </c>
       <c r="K368" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="369" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A369" s="4" t="s">
         <v>23</v>
       </c>
       <c r="K369" s="60"/>
     </row>
     <row r="370" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A370" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B370" s="60"/>
       <c r="C370" s="60"/>
       <c r="D370" s="60"/>
       <c r="E370" s="60"/>
       <c r="F370" s="60"/>
       <c r="G370" s="60"/>
       <c r="H370" s="60"/>
       <c r="I370" s="60"/>
     </row>
     <row r="371" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A371" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B371" s="60"/>
       <c r="C371" s="60"/>
       <c r="D371" s="60"/>
       <c r="E371" s="60"/>
       <c r="F371" s="60"/>
       <c r="G371" s="60"/>
       <c r="H371" s="60"/>
       <c r="I371" s="60"/>
     </row>
     <row r="372" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A372" s="128" t="s">
+      <c r="A372" s="142" t="s">
         <v>37</v>
       </c>
-      <c r="B372" s="128">
-[...26 lines deleted...]
-      <c r="K372" s="128">
+      <c r="B372" s="142">
+        <v>0</v>
+      </c>
+      <c r="C372" s="142">
+        <v>0</v>
+      </c>
+      <c r="D372" s="142">
+        <v>0</v>
+      </c>
+      <c r="E372" s="142">
+        <v>0</v>
+      </c>
+      <c r="F372" s="142">
+        <v>0</v>
+      </c>
+      <c r="G372" s="142">
+        <v>0</v>
+      </c>
+      <c r="H372" s="142">
+        <v>0</v>
+      </c>
+      <c r="I372" s="142">
+        <v>0</v>
+      </c>
+      <c r="J372" s="142">
+        <v>0</v>
+      </c>
+      <c r="K372" s="142">
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A373" s="46"/>
       <c r="B373" s="46"/>
       <c r="C373" s="46"/>
       <c r="D373" s="46"/>
       <c r="E373" s="46"/>
       <c r="F373" s="46"/>
       <c r="G373" s="46"/>
       <c r="H373" s="46"/>
       <c r="I373" s="46"/>
       <c r="J373" s="46"/>
       <c r="K373" s="46"/>
     </row>
     <row r="374" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A374" s="2" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B374" s="22"/>
       <c r="C374" s="22"/>
       <c r="D374" s="22"/>
       <c r="E374" s="22"/>
       <c r="F374" s="22"/>
       <c r="G374" s="22"/>
       <c r="H374" s="22"/>
       <c r="I374" s="22"/>
       <c r="J374" s="22"/>
       <c r="K374" s="22"/>
     </row>
     <row r="375" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="11">
         <v>0</v>
       </c>
       <c r="B375" s="13" t="s">
         <v>91</v>
       </c>
       <c r="C375" s="13" t="s">
         <v>92</v>
       </c>
       <c r="D375" s="13" t="s">
         <v>96</v>
       </c>
       <c r="E375" s="13" t="s">
         <v>108</v>
       </c>
       <c r="F375" s="13" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="G375" s="13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="H375" s="13" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="I375" s="13" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="J375" s="13" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="K375" s="13" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
     </row>
     <row r="376" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A376" s="108" t="s">
         <v>35</v>
       </c>
       <c r="B376" s="16">
         <v>162.49</v>
       </c>
       <c r="C376" s="16">
         <v>227.54</v>
       </c>
       <c r="D376" s="16">
         <v>177.82</v>
       </c>
       <c r="E376" s="16">
         <v>160.41999999999999</v>
       </c>
       <c r="F376" s="16">
-        <v>174.72</v>
+        <v>176.22</v>
       </c>
       <c r="G376" s="16">
-        <v>8.9141004862236706</v>
+        <v>9.8491459917716071</v>
       </c>
       <c r="H376" s="16">
-        <v>1.8307624641422882</v>
+        <v>2.0486208023670072</v>
       </c>
       <c r="I376" s="60">
-        <v>160.41999999999999</v>
+        <v>164.11</v>
       </c>
       <c r="J376" s="60">
-        <v>174.72</v>
+        <v>170.18</v>
       </c>
       <c r="K376" s="16">
-        <v>8.9141004862236706</v>
+        <v>3.6987386509048767</v>
       </c>
     </row>
     <row r="377" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A377" s="108" t="s">
         <v>21</v>
       </c>
       <c r="B377" s="49">
         <v>23</v>
       </c>
       <c r="C377" s="49">
         <v>23</v>
       </c>
       <c r="D377" s="49">
         <v>25</v>
       </c>
       <c r="E377" s="49">
         <v>30</v>
       </c>
       <c r="F377" s="49">
         <v>31</v>
       </c>
       <c r="G377" s="49" t="s">
         <v>24</v>
       </c>
       <c r="H377" s="49" t="s">
         <v>24</v>
       </c>
       <c r="I377" s="49">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J377" s="49">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K377" s="49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="378" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A378" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B378" s="109">
         <v>0.28351254755452326</v>
       </c>
       <c r="C378" s="109">
         <v>0.35857052740628259</v>
       </c>
       <c r="D378" s="109">
         <v>0.25598701839760929</v>
       </c>
       <c r="E378" s="109">
-        <v>0.22278497888736665</v>
+        <v>0.22446899551733651</v>
       </c>
       <c r="F378" s="109">
-        <v>0.22223431983731307</v>
+        <v>0.21690337263696627</v>
       </c>
       <c r="G378" s="88" t="s">
         <v>24</v>
       </c>
       <c r="H378" s="88" t="s">
         <v>24</v>
       </c>
       <c r="I378" s="109">
-        <v>0.22278497888736665</v>
+        <v>0.22113638580867925</v>
       </c>
       <c r="J378" s="109">
-        <v>0.22223431983731307</v>
+        <v>0.20715859671657644</v>
       </c>
       <c r="K378" s="88" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="379" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A379" s="99" t="s">
         <v>65</v>
       </c>
       <c r="B379" s="101">
         <v>775.69</v>
       </c>
       <c r="C379" s="101">
         <v>891.98</v>
       </c>
       <c r="D379" s="101">
         <v>762.88</v>
       </c>
       <c r="E379" s="101">
-        <v>773.74</v>
+        <v>775.87</v>
       </c>
       <c r="F379" s="101">
-        <v>950.73</v>
+        <v>955.46</v>
       </c>
       <c r="G379" s="101">
-        <v>22.874609041796987</v>
+        <v>23.146918942606369</v>
       </c>
       <c r="H379" s="101">
-        <v>5.2185351760959398</v>
+        <v>5.3491605488571903</v>
       </c>
       <c r="I379" s="110">
-        <v>773.74</v>
+        <v>823.06</v>
       </c>
       <c r="J379" s="110">
-        <v>950.73</v>
+        <v>953.69</v>
       </c>
       <c r="K379" s="101">
-        <v>22.874609041796987</v>
+        <v>15.871260904429827</v>
       </c>
     </row>
     <row r="380" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A380" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B380" s="49">
         <v>20</v>
       </c>
       <c r="C380" s="49">
         <v>19</v>
       </c>
       <c r="D380" s="49">
         <v>21</v>
       </c>
       <c r="E380" s="49">
         <v>20</v>
       </c>
       <c r="F380" s="49">
         <v>19</v>
       </c>
       <c r="G380" s="49" t="s">
         <v>24</v>
       </c>
       <c r="H380" s="49" t="s">
         <v>24</v>
       </c>
       <c r="I380" s="49">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J380" s="49">
         <v>19</v>
       </c>
       <c r="K380" s="49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="381" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A381" s="111" t="s">
         <v>43</v>
       </c>
       <c r="B381" s="112">
         <v>0.47247351020000444</v>
       </c>
       <c r="C381" s="112">
         <v>0.50757796176816594</v>
       </c>
       <c r="D381" s="112">
         <v>0.39577967137441866</v>
       </c>
       <c r="E381" s="112">
-        <v>0.38421173505806699</v>
+        <v>0.38534251191546076</v>
       </c>
       <c r="F381" s="112">
-        <v>0.44482587958067998</v>
+        <v>0.43940052130581597</v>
       </c>
       <c r="G381" s="113" t="s">
         <v>24</v>
       </c>
       <c r="H381" s="113" t="s">
         <v>24</v>
       </c>
       <c r="I381" s="112">
-        <v>0.38421173505806699</v>
+        <v>0.40156298583200734</v>
       </c>
       <c r="J381" s="112">
-        <v>0.44482587958067998</v>
+        <v>0.42376053852677753</v>
       </c>
       <c r="K381" s="113" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="382" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A382" s="114" t="s">
         <v>13</v>
       </c>
       <c r="B382" s="115">
         <v>-613.20000000000005</v>
       </c>
       <c r="C382" s="115">
         <v>-664.44</v>
       </c>
       <c r="D382" s="115">
         <v>-585.05999999999995</v>
       </c>
       <c r="E382" s="115">
-        <v>-613.32000000000005</v>
+        <v>-615.45000000000005</v>
       </c>
       <c r="F382" s="115">
-        <v>-776.01</v>
+        <v>-779.24</v>
       </c>
       <c r="G382" s="116" t="s">
         <v>24</v>
       </c>
       <c r="H382" s="116" t="s">
         <v>24</v>
       </c>
       <c r="I382" s="115">
-        <v>-613.32000000000005</v>
+        <v>-658.94999999999993</v>
       </c>
       <c r="J382" s="115">
-        <v>-776.01</v>
+        <v>-783.51</v>
       </c>
       <c r="K382" s="116" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="383" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A383" s="54" t="s">
         <v>23</v>
       </c>
       <c r="K383" s="46"/>
     </row>
     <row r="384" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A384" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B384" s="90"/>
       <c r="C384" s="90"/>
       <c r="D384" s="90"/>
       <c r="E384" s="90"/>
       <c r="F384" s="90"/>
       <c r="G384" s="90"/>
       <c r="H384" s="90"/>
       <c r="I384" s="90"/>
       <c r="J384" s="89"/>
       <c r="K384" s="46"/>
@@ -10647,221 +10617,221 @@
       <c r="E386" s="90"/>
       <c r="F386" s="90"/>
       <c r="G386" s="90"/>
       <c r="H386" s="90"/>
       <c r="I386" s="90"/>
       <c r="J386" s="89"/>
       <c r="K386" s="46"/>
     </row>
     <row r="387" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A387" s="20" t="s">
         <v>100</v>
       </c>
       <c r="B387" s="90"/>
       <c r="C387" s="90"/>
       <c r="D387" s="90"/>
       <c r="E387" s="90"/>
       <c r="F387" s="90"/>
       <c r="G387" s="90"/>
       <c r="H387" s="90"/>
       <c r="I387" s="90"/>
       <c r="J387" s="89"/>
       <c r="K387" s="46"/>
     </row>
     <row r="388" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A388" s="4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B388" s="90"/>
       <c r="C388" s="90"/>
       <c r="D388" s="90"/>
       <c r="E388" s="90"/>
       <c r="F388" s="90"/>
       <c r="G388" s="90"/>
       <c r="H388" s="90"/>
       <c r="I388" s="90"/>
       <c r="J388" s="89"/>
       <c r="K388" s="46"/>
     </row>
     <row r="391" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A391" s="2" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B391" s="15"/>
       <c r="C391" s="15"/>
       <c r="D391" s="15"/>
       <c r="E391" s="15"/>
       <c r="F391" s="15"/>
       <c r="G391" s="15"/>
       <c r="H391" s="15"/>
       <c r="I391" s="15"/>
       <c r="J391" s="15"/>
       <c r="K391" s="22"/>
     </row>
     <row r="392" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A392" s="11">
         <v>0</v>
       </c>
       <c r="B392" s="12"/>
       <c r="C392" s="12"/>
       <c r="D392" s="12"/>
       <c r="E392" s="12">
         <v>2021</v>
       </c>
       <c r="F392" s="12">
         <v>2022</v>
       </c>
       <c r="G392" s="13">
         <v>2023</v>
       </c>
       <c r="H392" s="13">
         <v>2024</v>
       </c>
       <c r="I392" s="13">
         <v>2025</v>
       </c>
       <c r="J392" s="13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="K392" s="13" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="393" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A393" s="15" t="s">
         <v>101</v>
       </c>
       <c r="B393" s="16"/>
       <c r="C393" s="16"/>
       <c r="D393" s="16"/>
       <c r="E393" s="16">
         <v>76.14</v>
       </c>
       <c r="F393" s="16">
         <v>172.34</v>
       </c>
       <c r="G393" s="16">
         <v>190</v>
       </c>
       <c r="H393" s="16">
-        <v>219.96</v>
+        <v>219.95</v>
       </c>
       <c r="I393" s="16">
-        <v>220.2</v>
+        <v>219.5</v>
       </c>
       <c r="J393" s="16">
-        <v>0.10911074740861096</v>
+        <v>-0.20459195271652131</v>
       </c>
       <c r="K393" s="16">
-        <v>30.407061980932571</v>
+        <v>30.303299530626226</v>
       </c>
     </row>
     <row r="394" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A394" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B394" s="49"/>
       <c r="C394" s="49"/>
       <c r="D394" s="49"/>
       <c r="E394" s="49">
         <v>19</v>
       </c>
       <c r="F394" s="49">
         <v>19</v>
       </c>
       <c r="G394" s="91">
         <v>20</v>
       </c>
       <c r="H394" s="91">
         <v>19</v>
       </c>
       <c r="I394" s="49">
         <v>19</v>
       </c>
       <c r="J394" s="49" t="s">
         <v>24</v>
       </c>
       <c r="K394" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="395" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A395" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B395" s="16"/>
       <c r="C395" s="16"/>
       <c r="D395" s="16"/>
       <c r="E395" s="16">
         <v>0.75191385480774553</v>
       </c>
       <c r="F395" s="16">
         <v>0.81216063758898471</v>
       </c>
       <c r="G395" s="19">
         <v>0.74597507186880885</v>
       </c>
       <c r="H395" s="19">
-        <v>0.79276977815709515</v>
+        <v>0.79279059767291893</v>
       </c>
       <c r="I395" s="16">
-        <v>0.75589188892302561</v>
+        <v>0.75378834447474863</v>
       </c>
       <c r="J395" s="16" t="s">
         <v>24</v>
       </c>
       <c r="K395" s="117" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="396" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A396" s="99" t="s">
         <v>102</v>
       </c>
       <c r="B396" s="101"/>
       <c r="C396" s="101"/>
       <c r="D396" s="101"/>
       <c r="E396" s="101">
         <v>22.74</v>
       </c>
       <c r="F396" s="101">
         <v>25.07</v>
       </c>
       <c r="G396" s="101">
         <v>34.659999999999997</v>
       </c>
       <c r="H396" s="101">
         <v>35.9</v>
       </c>
       <c r="I396" s="101">
-        <v>40.21</v>
+        <v>40.200000000000003</v>
       </c>
       <c r="J396" s="101">
-        <v>12.005571030640676</v>
+        <v>11.977715877437339</v>
       </c>
       <c r="K396" s="101">
-        <v>15.315026513014928</v>
+        <v>15.307856295258349</v>
       </c>
     </row>
     <row r="397" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A397" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B397" s="49"/>
       <c r="C397" s="49"/>
       <c r="D397" s="49"/>
       <c r="E397" s="49">
         <v>22</v>
       </c>
       <c r="F397" s="49">
         <v>27</v>
       </c>
       <c r="G397" s="91">
         <v>26</v>
       </c>
       <c r="H397" s="91">
         <v>26</v>
       </c>
       <c r="I397" s="49">
         <v>25</v>
       </c>
       <c r="J397" s="49" t="s">
@@ -10869,333 +10839,333 @@
       </c>
       <c r="K397" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="398" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A398" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B398" s="17"/>
       <c r="C398" s="17"/>
       <c r="D398" s="17"/>
       <c r="E398" s="17">
         <v>0.63622094828816267</v>
       </c>
       <c r="F398" s="17">
         <v>0.45307747498314732</v>
       </c>
       <c r="G398" s="18">
         <v>0.5430550528718775</v>
       </c>
       <c r="H398" s="18">
         <v>0.52437082803850243</v>
       </c>
       <c r="I398" s="17">
-        <v>0.56194457138624643</v>
+        <v>0.56189748026719488</v>
       </c>
       <c r="J398" s="17" t="s">
         <v>24</v>
       </c>
       <c r="K398" s="118" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="399" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A399" s="54" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C399" s="54"/>
     </row>
     <row r="400" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A400" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="401" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A401" s="4" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="402" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A402" s="4" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="403" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A403" s="125" t="s">
+      <c r="A403" s="136" t="s">
         <v>95</v>
       </c>
-      <c r="B403" s="125"/>
-[...8 lines deleted...]
-      <c r="K403" s="125"/>
+      <c r="B403" s="136"/>
+      <c r="C403" s="136"/>
+      <c r="D403" s="136"/>
+      <c r="E403" s="136"/>
+      <c r="F403" s="136"/>
+      <c r="G403" s="136"/>
+      <c r="H403" s="136"/>
+      <c r="I403" s="136"/>
+      <c r="J403" s="136"/>
+      <c r="K403" s="136"/>
     </row>
     <row r="404" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A404" s="122"/>
       <c r="B404" s="122"/>
       <c r="C404" s="122"/>
       <c r="D404" s="122"/>
       <c r="E404" s="40"/>
       <c r="F404" s="40"/>
       <c r="G404" s="40"/>
       <c r="H404" s="40"/>
       <c r="I404" s="40"/>
       <c r="J404" s="19"/>
       <c r="K404" s="19"/>
     </row>
     <row r="405" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A405" s="2" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B405" s="15"/>
       <c r="C405" s="15"/>
       <c r="D405" s="15"/>
       <c r="E405" s="15"/>
       <c r="F405" s="15"/>
       <c r="G405" s="15"/>
       <c r="H405" s="15"/>
       <c r="I405" s="15"/>
       <c r="J405" s="15"/>
       <c r="K405" s="22"/>
     </row>
     <row r="406" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A406" s="11"/>
       <c r="B406" s="12">
         <v>0</v>
       </c>
       <c r="C406" s="12">
         <v>0</v>
       </c>
       <c r="D406" s="12">
         <v>0</v>
       </c>
       <c r="E406" s="12">
         <v>2021</v>
       </c>
       <c r="F406" s="12">
         <v>2022</v>
       </c>
       <c r="G406" s="13">
         <v>2023</v>
       </c>
       <c r="H406" s="13">
         <v>2024</v>
       </c>
       <c r="I406" s="13">
         <v>2025</v>
       </c>
       <c r="J406" s="13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="K406" s="13" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="407" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A407" s="15" t="s">
         <v>103</v>
       </c>
       <c r="B407" s="16"/>
       <c r="C407" s="16"/>
       <c r="D407" s="16"/>
       <c r="E407" s="16">
         <v>71.942999999999998</v>
       </c>
       <c r="F407" s="16">
         <v>157.755</v>
       </c>
       <c r="G407" s="16">
         <v>163.006</v>
       </c>
       <c r="H407" s="16">
         <v>179.88499999999999</v>
       </c>
       <c r="I407" s="16">
-        <v>171.68</v>
+        <v>170.684</v>
       </c>
       <c r="J407" s="16">
-        <v>-4.5612474636573284</v>
+        <v>-5.1149345415126293</v>
       </c>
       <c r="K407" s="16">
-        <v>24.289027589581714</v>
+        <v>24.108368655671786</v>
       </c>
     </row>
     <row r="408" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A408" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B408" s="49"/>
       <c r="C408" s="49"/>
       <c r="D408" s="49"/>
       <c r="E408" s="49">
+        <v>12</v>
+      </c>
+      <c r="F408" s="49">
         <v>13</v>
       </c>
-      <c r="F408" s="49">
+      <c r="G408" s="91">
+        <v>13</v>
+      </c>
+      <c r="H408" s="91">
+        <v>13</v>
+      </c>
+      <c r="I408" s="49">
         <v>14</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
       <c r="J408" s="49" t="s">
         <v>24</v>
       </c>
       <c r="K408" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="409" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A409" s="15" t="s">
         <v>104</v>
       </c>
       <c r="B409" s="16"/>
       <c r="C409" s="16"/>
       <c r="D409" s="16"/>
       <c r="E409" s="16">
         <v>1.2156901643546592</v>
       </c>
       <c r="F409" s="16">
         <v>1.0295368177454542</v>
       </c>
       <c r="G409" s="19">
         <v>0.89375286997882208</v>
       </c>
       <c r="H409" s="19">
         <v>0.92800562442033485</v>
       </c>
       <c r="I409" s="16">
-        <v>0.86951848944865562</v>
+        <v>0.86603531999757466</v>
       </c>
       <c r="J409" s="16" t="s">
         <v>24</v>
       </c>
       <c r="K409" s="117" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="410" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A410" s="99" t="s">
         <v>105</v>
       </c>
       <c r="B410" s="101"/>
       <c r="C410" s="101"/>
       <c r="D410" s="101"/>
       <c r="E410" s="101">
         <v>272.565</v>
       </c>
       <c r="F410" s="101">
         <v>583.52300000000002</v>
       </c>
       <c r="G410" s="101">
         <v>599.55100000000004</v>
       </c>
       <c r="H410" s="101">
         <v>656.34900000000005</v>
       </c>
       <c r="I410" s="101">
-        <v>629.24599999999998</v>
+        <v>627.20399999999995</v>
       </c>
       <c r="J410" s="101">
-        <v>-4.1293580092298559</v>
+        <v>-4.4404729800761631</v>
       </c>
       <c r="K410" s="101">
-        <v>23.264379544680303</v>
+        <v>23.164254651850591</v>
       </c>
     </row>
     <row r="411" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A411" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B411" s="49"/>
       <c r="C411" s="49"/>
       <c r="D411" s="49"/>
       <c r="E411" s="49">
+        <v>12</v>
+      </c>
+      <c r="F411" s="49">
         <v>13</v>
       </c>
-      <c r="F411" s="49">
-[...1 lines deleted...]
-      </c>
       <c r="G411" s="91">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H411" s="91">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I411" s="49">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J411" s="49" t="s">
         <v>24</v>
       </c>
       <c r="K411" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="412" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A412" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B412" s="17"/>
       <c r="C412" s="17"/>
       <c r="D412" s="17"/>
       <c r="E412" s="17">
         <v>1.4606396558321089</v>
       </c>
       <c r="F412" s="17">
         <v>1.2466873021068741</v>
       </c>
       <c r="G412" s="18">
         <v>1.1131636924577906</v>
       </c>
       <c r="H412" s="18">
         <v>1.1613968201973612</v>
       </c>
       <c r="I412" s="17">
-        <v>1.10469359686554</v>
+        <v>1.1005960289618453</v>
       </c>
       <c r="J412" s="17" t="s">
         <v>24</v>
       </c>
       <c r="K412" s="118" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="413" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A413" s="54" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B413" s="46"/>
       <c r="C413" s="46"/>
       <c r="D413" s="87"/>
       <c r="E413" s="46"/>
       <c r="F413" s="46"/>
       <c r="G413" s="46"/>
       <c r="H413" s="46"/>
       <c r="I413" s="46"/>
       <c r="J413" s="46"/>
       <c r="K413" s="46"/>
     </row>
     <row r="414" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A414" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B414" s="46"/>
       <c r="C414" s="46"/>
       <c r="D414" s="46"/>
       <c r="E414" s="46"/>
       <c r="F414" s="46"/>
       <c r="G414" s="46"/>
       <c r="H414" s="46"/>
       <c r="I414" s="46"/>
       <c r="J414" s="46"/>
@@ -11226,164 +11196,164 @@
       <c r="E416" s="46"/>
       <c r="F416" s="46"/>
       <c r="G416" s="46"/>
       <c r="H416" s="46"/>
       <c r="I416" s="46"/>
       <c r="J416" s="46"/>
       <c r="K416" s="46"/>
     </row>
     <row r="417" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A417" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B417" s="46"/>
       <c r="C417" s="46"/>
       <c r="D417" s="46"/>
       <c r="E417" s="46"/>
       <c r="F417" s="46"/>
       <c r="G417" s="46"/>
       <c r="H417" s="46"/>
       <c r="I417" s="46"/>
       <c r="J417" s="46"/>
       <c r="K417" s="86"/>
     </row>
     <row r="418" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A418" s="4" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="I418" s="46"/>
       <c r="J418" s="46"/>
       <c r="K418" s="86"/>
     </row>
     <row r="419" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A419" s="124"/>
       <c r="B419" s="124"/>
       <c r="C419" s="124"/>
       <c r="D419" s="124"/>
       <c r="E419" s="124"/>
       <c r="F419" s="124"/>
       <c r="G419" s="124"/>
       <c r="H419" s="124"/>
       <c r="I419" s="7"/>
       <c r="J419" s="7"/>
       <c r="K419" s="7"/>
     </row>
     <row r="420" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A420" s="123"/>
       <c r="B420" s="123"/>
       <c r="C420" s="123"/>
       <c r="D420" s="123"/>
       <c r="E420" s="123"/>
       <c r="F420" s="123"/>
       <c r="G420" s="123"/>
       <c r="H420" s="123"/>
       <c r="I420" s="123"/>
       <c r="J420" s="123"/>
       <c r="K420" s="123"/>
     </row>
     <row r="421" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I421" s="84"/>
       <c r="J421" s="84"/>
       <c r="K421" s="84"/>
     </row>
     <row r="422" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A422" s="120" t="s">
         <v>44</v>
       </c>
       <c r="B422" s="120">
-        <v>46125</v>
+        <v>46287</v>
       </c>
       <c r="I422" s="84"/>
       <c r="J422" s="84"/>
       <c r="K422" s="84"/>
     </row>
     <row r="423" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A423" s="93" t="s">
         <v>97</v>
       </c>
       <c r="I423" s="84"/>
       <c r="J423" s="84"/>
       <c r="K423" s="84"/>
     </row>
     <row r="424" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A424" s="119" t="s">
         <v>98</v>
       </c>
       <c r="I424" s="84"/>
       <c r="J424" s="84"/>
       <c r="K424" s="84"/>
     </row>
     <row r="425" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A425" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="45">
-    <mergeCell ref="A281:K281"/>
-[...27 lines deleted...]
-    <mergeCell ref="E30:F30"/>
     <mergeCell ref="A403:K403"/>
     <mergeCell ref="A264:K264"/>
     <mergeCell ref="C270:C273"/>
     <mergeCell ref="A372:K372"/>
     <mergeCell ref="A353:K353"/>
     <mergeCell ref="A357:E358"/>
     <mergeCell ref="A359:E360"/>
     <mergeCell ref="A333:E334"/>
     <mergeCell ref="A335:E336"/>
     <mergeCell ref="A352:K352"/>
     <mergeCell ref="D305:D309"/>
     <mergeCell ref="A329:K329"/>
     <mergeCell ref="A283:K283"/>
     <mergeCell ref="A284:K284"/>
     <mergeCell ref="D290:D294"/>
+    <mergeCell ref="A21:C22"/>
+    <mergeCell ref="A23:C24"/>
+    <mergeCell ref="A29:D30"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="A31:D32"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="A46:C48"/>
+    <mergeCell ref="A50:K50"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="A52:K52"/>
+    <mergeCell ref="G49:K49"/>
     <mergeCell ref="C274:C275"/>
+    <mergeCell ref="A281:K281"/>
+    <mergeCell ref="A282:K282"/>
+    <mergeCell ref="F64:K64"/>
+    <mergeCell ref="F77:K77"/>
+    <mergeCell ref="A263:K263"/>
+    <mergeCell ref="H68:I68"/>
+    <mergeCell ref="C250:C253"/>
+    <mergeCell ref="C254:C255"/>
+    <mergeCell ref="A261:K261"/>
+    <mergeCell ref="A262:K262"/>
+    <mergeCell ref="J68:K68"/>
   </mergeCells>
   <conditionalFormatting sqref="B394:F394 I394:J394 B397:F397 I397:J397">
     <cfRule type="cellIs" dxfId="45" priority="11" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B408:F408 I408:J408 B411:F411 I411:J411">
     <cfRule type="cellIs" dxfId="44" priority="9" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B376:H376 B377:F377 B378:H379 B380:F381 G381:H381 B382:H382">
     <cfRule type="cellIs" dxfId="43" priority="36" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B8:K10">
     <cfRule type="cellIs" dxfId="42" priority="65" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B366:K368">
     <cfRule type="cellIs" dxfId="41" priority="39" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>