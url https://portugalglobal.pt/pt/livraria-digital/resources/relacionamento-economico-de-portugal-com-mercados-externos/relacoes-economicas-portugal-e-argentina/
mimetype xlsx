--- v0 (2026-05-06)
+++ v1 (2026-07-26)
@@ -6,156 +6,116 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\Argentina\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CB933090-E4BD-4BA7-B26C-BD007DE42BC1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6E17BFA0-B71C-4215-86D9-0D44352D8B72}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Argentina" sheetId="75" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Argentina!$A$1:$K$409</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Argentina!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8">
-[...40 lines deleted...]
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8" saveData="1">
+    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=jsantos;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="515" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="506" uniqueCount="189">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
     <t>Vestuário</t>
   </si>
   <si>
@@ -451,72 +411,78 @@
     <r>
       <t>Importações</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color rgb="FF002060"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>tvh % - taxa de variação homóloga em percentagem; tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>2024 dez</t>
   </si>
   <si>
-    <t>2020 a 2024: resultados definitivos</t>
-[...7 lines deleted...]
-  <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
     <t>2025 dez</t>
   </si>
   <si>
     <t>2021 a 2024: resultados definitivos; 2025 e 2026: resultados preliminares</t>
   </si>
   <si>
-    <t>2025 jan/fev</t>
-[...2 lines deleted...]
-    <t>2026 jan/fev</t>
+    <t>2025 jan/mar</t>
+  </si>
+  <si>
+    <t>2026 jan/mar</t>
+  </si>
+  <si>
+    <t>2025 mar</t>
+  </si>
+  <si>
+    <t>2026 mar</t>
+  </si>
+  <si>
+    <t>2020 a 2024: resultados definitivos; 2025: resultados preliminares</t>
+  </si>
+  <si>
+    <t>2025 jan/mai</t>
+  </si>
+  <si>
+    <t>2026 jan/mai</t>
   </si>
   <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM A ARGENTINA</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com a Argentina</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>Posição e Quota da Argentina no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Argentina como cliente de Portugal</t>
   </si>
   <si>
     <t>Argentina como fornecedor de Portugal</t>
   </si>
@@ -532,248 +498,231 @@
   <si>
     <t>Portugal como fornecedor da Argentina</t>
   </si>
   <si>
     <t>% Import. Argentina</t>
   </si>
   <si>
     <t>Fonte: ITC - International Trade Centre</t>
   </si>
   <si>
     <t>Contributo da Argentina para o Crescimento do Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Argentina - contribuição p/ o cresc. das exportações globais de Portugal</t>
   </si>
   <si>
     <t>Argentina - contribuição p/ o cresc. das importações globais de Portugal</t>
   </si>
   <si>
     <t>Empresas exportadoras de bens para a Argentina</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para a Argentina por Escalão de Exportação Individual em Valor em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para a Argentina por Escalão de Exportação Individual em Valor em 2025</t>
   </si>
   <si>
     <t>M€</t>
   </si>
   <si>
-    <t>Conf</t>
-[...5 lines deleted...]
-    <t>Empresas Portuguesas Exportadoras de Bens para a Argentina por Nível de Exposição ao Mercado em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para a Argentina por Nível de Exposição ao Mercado em 2025</t>
   </si>
   <si>
     <t>Exportações de Portugal para a Argentina por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 21</t>
   </si>
   <si>
     <t>% Tot 24</t>
   </si>
   <si>
     <t>% Tot 25</t>
   </si>
   <si>
     <t>vh M€ 25/24</t>
   </si>
   <si>
     <t>Importações de Portugal Provenientes da Argentina por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 26</t>
   </si>
   <si>
     <t>vh M€ 26/25</t>
   </si>
   <si>
+    <t>Principais Produtos Exportados para a Argentina</t>
+  </si>
+  <si>
+    <t>4504 Cortiça aglomerada, com ou sem aglutinantes, e suas obras (exceto calçado e suas partes,...</t>
+  </si>
+  <si>
+    <t>8544 Fios e cabos, incluídos os cabos coaxiais, e outros condutores, isolados para usos elétricos,...</t>
+  </si>
+  <si>
+    <t>8708 Partes e acessórios para tratores, para veículos para transporte de = &gt; 10 pessoas, incluindo o...</t>
+  </si>
+  <si>
+    <t>4503 Obras de cortiça natural (exceto em blocos, chapas, folhas ou tiras, de forma quadrada ou...</t>
+  </si>
+  <si>
+    <t>5607 Cordéis, cordas e cabos, entrançados ou não, mesmo impregnados, revestidos, recobertos ou...</t>
+  </si>
+  <si>
+    <t>3926 Obras de plástico e obras de outras matérias das posições 3901 a 3914, não especificadas nem...</t>
+  </si>
+  <si>
+    <t>7308 Construções e suas partes, por exemplo: pontes e elementos de pontes, comportas, torres,...</t>
+  </si>
+  <si>
+    <t>3004 Medicamentos constituídos por produtos misturados ou não misturados, preparados para fins...</t>
+  </si>
+  <si>
+    <t>3920 Chapas, folhas, películas, tiras e lâminas, de plástico não alveolar, não reforçadas nem...</t>
+  </si>
+  <si>
+    <t>8419 Aparelhos e dispositivos, mesmo aquecidos eletricamente (exceto fornos e outros aparelhos da...</t>
+  </si>
+  <si>
+    <t>Amostra</t>
+  </si>
+  <si>
+    <t>Principais Produtos Importados Provenientes da Argentina</t>
+  </si>
+  <si>
+    <t>1206 Sementes de girassol, mesmo trituradas</t>
+  </si>
+  <si>
     <t>&gt;1000%</t>
   </si>
   <si>
+    <t>2304 Bagaços e outros resíduos sólidos, mesmo triturados ou em "pellets", da extração do óleo de soja</t>
+  </si>
+  <si>
+    <t>0201 Carnes de animais da espécie bovina, frescas ou refrigeradas</t>
+  </si>
+  <si>
+    <t>0713 Legumes de vagem, secos, em grão, mesmo pelados ou partidos</t>
+  </si>
+  <si>
+    <t>3823 Ácidos gordos monocarboxílicos industriais; óleos ácidos de refinação; álcoois gordos industriais</t>
+  </si>
+  <si>
+    <t>2401 Tabaco não manufaturado; desperdícios de tabaco</t>
+  </si>
+  <si>
+    <t>0304 Filetes de peixes e outra carne de peixes (mesmo picada), frescos, refrigerados ou congelados</t>
+  </si>
+  <si>
+    <t>0202 Carnes de animais da espécie bovina, congeladas</t>
+  </si>
+  <si>
+    <t>1006 Arroz</t>
+  </si>
+  <si>
+    <t>8480 Caixas de fundição; placas de fundo para moldes; modelos para moldes; moldes para metais (exceto...</t>
+  </si>
+  <si>
+    <t>8428 Máquinas e aparelhos de elevação, de carga, de descarga ou de movimentação, por exemplo:...</t>
+  </si>
+  <si>
+    <t>7312 Cordas, cabos, entrançados, lingas e artefactos semelhantes, de ferro ou aço (exceto produtos...</t>
+  </si>
+  <si>
+    <t>9406 Construções pré-fabricadas, mesmo incompletas ou ainda não montadas</t>
+  </si>
+  <si>
+    <t>0307 Moluscos, próprios para alimentação humana, com ou sem concha, vivos, frescos, refrigerados,...</t>
+  </si>
+  <si>
+    <t>1202 Amendoins não torrados nem de outro modo cozidos, mesmo descascados ou triturados</t>
+  </si>
+  <si>
+    <t>0303 Peixes congelados (exceto os filetes de peixes e outra carne de peixes da posição 0304)</t>
+  </si>
+  <si>
+    <t>Exportação de Produtos Industriais Transformados para a Argentina por Graus de Intensidade Tecnológica</t>
+  </si>
+  <si>
+    <t>Importação de Produtos Industriais Transformados da Argentina por Graus de Intensidade Tecnológica</t>
+  </si>
+  <si>
+    <t>Exportação de Bens para a Argentina por Meios de Transporte</t>
+  </si>
+  <si>
     <t>Ind</t>
-  </si>
-[...100 lines deleted...]
-    <t>Exportação de Bens para a Argentina por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens da Argentina por Meios de Transporte</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Portugal com a Argentina</t>
   </si>
   <si>
     <t>Posição e Quota da Argentina no Comércio Internacional Português de Serviços</t>
   </si>
   <si>
     <t>Balança Comercial de Bens e Serviços de Portugal com a Argentina</t>
   </si>
   <si>
     <t>Posição e Quota da Argentina no Comércio Internacional Português de Bens e Serviços</t>
   </si>
   <si>
     <t>média anual M€ 25/21</t>
   </si>
   <si>
     <t>Fluxos de Investimento Direto entre Portugal e a Argentina - Princípio Direcional</t>
   </si>
   <si>
     <t>Posição (stock) de Investimento Direto entre Portugal e a Argentina - Princípio Direcional</t>
   </si>
   <si>
     <t>Nota: Para valores absolutos negativos de stock ID ver 6ª Ed.Manual Balança Pagamentos e Posição de Investimento Internacional, Cap.6 e 7 (https://www.imf.org/external/pubs/ft/bop/2007/pdf/bpm6.pdf)</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Turismo de Portugal com a Argentina</t>
   </si>
   <si>
     <t>Fonte: Banco de Portugal; Unidade: Milhões de euros</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-    </font>
-[...3 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF005629"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF005629"/>
       <name val="Aptos"/>
       <family val="2"/>
@@ -1030,488 +979,526 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color rgb="FF005629"/>
       </top>
       <bottom style="hair">
         <color rgb="FF005629"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF005629"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="142">
+  <cellXfs count="143">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...398 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
-  <dxfs count="32">
+  <dxfs count="40">
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
@@ -1544,50 +1531,55 @@
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
@@ -2102,902 +2094,903 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3250995-AF3B-4024-B239-B6B14584E211}">
   <sheetPr codeName="Sheet20">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
   <dimension ref="A2:K410"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A405" sqref="A405"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.85546875" style="4" customWidth="1"/>
-    <col min="2" max="11" width="8.7109375" style="4" customWidth="1"/>
+    <col min="2" max="2" width="9" style="4" bestFit="1" customWidth="1"/>
+    <col min="3" max="11" width="8.7109375" style="4" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="92" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="7" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
     </row>
     <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6"/>
     </row>
     <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11">
         <v>0</v>
       </c>
       <c r="B7" s="12">
         <v>2021</v>
       </c>
       <c r="C7" s="12">
         <v>2022</v>
       </c>
       <c r="D7" s="12">
         <v>2023</v>
       </c>
       <c r="E7" s="12">
         <v>2024</v>
       </c>
       <c r="F7" s="12">
         <v>2025</v>
       </c>
       <c r="G7" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="K7" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="16">
         <v>94.284578999999994</v>
       </c>
       <c r="C8" s="16">
         <v>132.82987700000001</v>
       </c>
       <c r="D8" s="16">
         <v>46.340488999999998</v>
       </c>
       <c r="E8" s="16">
         <v>61.911417999999998</v>
       </c>
       <c r="F8" s="16">
-        <v>34.860360999999997</v>
+        <v>34.856910999999997</v>
       </c>
       <c r="G8" s="16">
-        <v>-43.693163351548499</v>
+        <v>-43.698735829310195</v>
       </c>
       <c r="H8" s="16">
-        <v>-22.021872267619059</v>
+        <v>-22.023801640391373</v>
       </c>
       <c r="I8" s="16">
-        <v>4.8635249999999992</v>
+        <v>13.313675999999999</v>
       </c>
       <c r="J8" s="16">
-        <v>4.5384019999999996</v>
+        <v>12.206245000000001</v>
       </c>
       <c r="K8" s="16">
-        <v>-6.684925028657192</v>
+        <v>-8.3179957210915916</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="16">
         <v>145.75143700000001</v>
       </c>
       <c r="C9" s="16">
         <v>186.862684</v>
       </c>
       <c r="D9" s="16">
         <v>122.31063499999999</v>
       </c>
       <c r="E9" s="16">
         <v>182.056106</v>
       </c>
       <c r="F9" s="16">
-        <v>221.45228400000002</v>
+        <v>221.45246599999999</v>
       </c>
       <c r="G9" s="16">
-        <v>21.639580712552437</v>
+        <v>21.639680681734447</v>
       </c>
       <c r="H9" s="16">
-        <v>11.02398964562501</v>
+        <v>11.024012456814303</v>
       </c>
       <c r="I9" s="16">
-        <v>26.061886999999999</v>
+        <v>89.388263999999992</v>
       </c>
       <c r="J9" s="16">
-        <v>30.584562999999999</v>
+        <v>112.38193200000001</v>
       </c>
       <c r="K9" s="16">
-        <v>17.353601448736235</v>
+        <v>25.723363416029667</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="16">
         <v>-51.466858000000016</v>
       </c>
       <c r="C10" s="16">
         <v>-54.032806999999991</v>
       </c>
       <c r="D10" s="16">
         <v>-75.970146</v>
       </c>
       <c r="E10" s="16">
         <v>-120.144688</v>
       </c>
       <c r="F10" s="16">
-        <v>-186.59192300000001</v>
+        <v>-186.59555499999999</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="16">
-        <v>-21.198361999999999</v>
+        <v>-76.074587999999991</v>
       </c>
       <c r="J10" s="16">
-        <v>-26.046160999999998</v>
+        <v>-100.17568700000001</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="17">
         <v>64.688610239911384</v>
       </c>
       <c r="C11" s="17">
         <v>71.084217649362245</v>
       </c>
       <c r="D11" s="17">
         <v>37.887538561139841</v>
       </c>
       <c r="E11" s="17">
         <v>34.006779206845167</v>
       </c>
       <c r="F11" s="17">
-        <v>15.741703074961283</v>
+        <v>15.740132241291004</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="17">
-        <v>18.66144611861758</v>
+        <v>14.894210273509731</v>
       </c>
       <c r="J11" s="17">
-        <v>14.838864952884892</v>
+        <v>10.861394516691526</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="20" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21"/>
     </row>
     <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
     </row>
     <row r="20" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23">
         <v>0</v>
       </c>
       <c r="B20" s="23">
         <v>0</v>
       </c>
       <c r="C20" s="23">
         <v>0</v>
       </c>
       <c r="D20" s="24">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="K20" s="13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="132" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B21" s="132">
         <v>0</v>
       </c>
       <c r="C21" s="132">
         <v>0</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="27">
         <v>51</v>
       </c>
       <c r="F21" s="27">
         <v>49</v>
       </c>
       <c r="G21" s="27">
         <v>67</v>
       </c>
       <c r="H21" s="27">
         <v>61</v>
       </c>
       <c r="I21" s="27">
         <v>70</v>
       </c>
       <c r="J21" s="27">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="K21" s="27">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="132">
         <v>0</v>
       </c>
       <c r="B22" s="132">
         <v>0</v>
       </c>
       <c r="C22" s="132">
         <v>0</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="28">
         <v>0.14820302509870401</v>
       </c>
       <c r="F22" s="28">
         <v>0.16941994598639146</v>
       </c>
       <c r="G22" s="28">
         <v>5.9917755749853197E-2</v>
       </c>
       <c r="H22" s="28">
         <v>7.8473114952641046E-2</v>
       </c>
       <c r="I22" s="28">
-        <v>4.3930790344889482E-2</v>
+        <v>4.3923177641501616E-2</v>
       </c>
       <c r="J22" s="28">
-        <v>3.4000545423830103E-2</v>
+        <v>3.8635394970685744E-2</v>
       </c>
       <c r="K22" s="28">
-        <v>3.7095696483916724E-2</v>
+        <v>3.550766671081737E-2</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="133" t="s">
-[...5 lines deleted...]
-      <c r="C23" s="133">
+      <c r="A23" s="129" t="s">
+        <v>121</v>
+      </c>
+      <c r="B23" s="129">
+        <v>0</v>
+      </c>
+      <c r="C23" s="129">
         <v>0</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="30">
         <v>43</v>
       </c>
       <c r="F23" s="30">
         <v>46</v>
       </c>
       <c r="G23" s="30">
         <v>50</v>
       </c>
       <c r="H23" s="30">
         <v>43</v>
       </c>
       <c r="I23" s="30">
         <v>40</v>
       </c>
       <c r="J23" s="30">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="K23" s="30">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="134">
-[...5 lines deleted...]
-      <c r="C24" s="134">
+      <c r="A24" s="133">
+        <v>0</v>
+      </c>
+      <c r="B24" s="133">
+        <v>0</v>
+      </c>
+      <c r="C24" s="133">
         <v>0</v>
       </c>
       <c r="D24" s="31" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="32">
         <v>0.17529639060150737</v>
       </c>
       <c r="F24" s="32">
         <v>0.17055496625419456</v>
       </c>
       <c r="G24" s="32">
         <v>0.11632190696675181</v>
       </c>
       <c r="H24" s="32">
         <v>0.1697596508568997</v>
       </c>
       <c r="I24" s="32">
-        <v>0.19858320847237165</v>
+        <v>0.1983511199604423</v>
       </c>
       <c r="J24" s="32">
-        <v>0.14404441289006104</v>
+        <v>0.18973775736756374</v>
       </c>
       <c r="K24" s="32">
-        <v>0.17673397585095768</v>
+        <v>0.23048090901676135</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
     </row>
     <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
     </row>
     <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="38"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
     </row>
     <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="23">
         <v>0</v>
       </c>
       <c r="B28" s="23">
         <v>0</v>
       </c>
       <c r="C28" s="23">
         <v>0</v>
       </c>
       <c r="D28" s="24">
         <v>0</v>
       </c>
       <c r="E28" s="12">
         <v>0</v>
       </c>
       <c r="F28" s="12">
         <v>0</v>
       </c>
       <c r="G28" s="12">
         <v>2021</v>
       </c>
       <c r="H28" s="12">
         <v>2022</v>
       </c>
       <c r="I28" s="12">
         <v>2023</v>
       </c>
       <c r="J28" s="13">
         <v>2024</v>
       </c>
       <c r="K28" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="132" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B29" s="132">
         <v>0</v>
       </c>
       <c r="C29" s="132">
         <v>0</v>
       </c>
       <c r="D29" s="132">
         <v>0</v>
       </c>
-      <c r="E29" s="126" t="s">
+      <c r="E29" s="138" t="s">
         <v>21</v>
       </c>
-      <c r="F29" s="126">
+      <c r="F29" s="138">
         <v>0</v>
       </c>
       <c r="G29" s="27">
         <v>63</v>
       </c>
       <c r="H29" s="27">
         <v>60</v>
       </c>
       <c r="I29" s="27">
         <v>61</v>
       </c>
       <c r="J29" s="27">
         <v>60</v>
       </c>
       <c r="K29" s="27">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="132">
         <v>0</v>
       </c>
       <c r="B30" s="132">
         <v>0</v>
       </c>
       <c r="C30" s="132">
         <v>0</v>
       </c>
       <c r="D30" s="132">
         <v>0</v>
       </c>
-      <c r="E30" s="126" t="s">
-[...2 lines deleted...]
-      <c r="F30" s="126">
+      <c r="E30" s="138" t="s">
+        <v>124</v>
+      </c>
+      <c r="F30" s="138">
         <v>0</v>
       </c>
       <c r="G30" s="28">
         <v>0.18010828748383453</v>
       </c>
       <c r="H30" s="28">
         <v>0.20526750779374395</v>
       </c>
       <c r="I30" s="28">
         <v>0.16690088221907709</v>
       </c>
       <c r="J30" s="28">
         <v>0.1831961013130072</v>
       </c>
       <c r="K30" s="28">
-        <v>6.1194140149464324E-2</v>
+        <v>0.24133937143996695</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="133" t="s">
-[...11 lines deleted...]
-      <c r="E31" s="127" t="s">
+      <c r="A31" s="129" t="s">
+        <v>125</v>
+      </c>
+      <c r="B31" s="129">
+        <v>0</v>
+      </c>
+      <c r="C31" s="129">
+        <v>0</v>
+      </c>
+      <c r="D31" s="129">
+        <v>0</v>
+      </c>
+      <c r="E31" s="135" t="s">
         <v>21</v>
       </c>
-      <c r="F31" s="127">
+      <c r="F31" s="135">
         <v>0</v>
       </c>
       <c r="G31" s="30">
         <v>45</v>
       </c>
       <c r="H31" s="30">
         <v>43</v>
       </c>
       <c r="I31" s="30">
         <v>53</v>
       </c>
       <c r="J31" s="30">
         <v>51</v>
       </c>
       <c r="K31" s="30">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="134">
-[...14 lines deleted...]
-      <c r="F32" s="128">
+      <c r="A32" s="133">
+        <v>0</v>
+      </c>
+      <c r="B32" s="133">
+        <v>0</v>
+      </c>
+      <c r="C32" s="133">
+        <v>0</v>
+      </c>
+      <c r="D32" s="133">
+        <v>0</v>
+      </c>
+      <c r="E32" s="136" t="s">
+        <v>126</v>
+      </c>
+      <c r="F32" s="136">
         <v>0</v>
       </c>
       <c r="G32" s="32">
         <v>0.26802776340303813</v>
       </c>
       <c r="H32" s="32">
         <v>0.25294716714101401</v>
       </c>
       <c r="I32" s="32">
         <v>0.13903808490415123</v>
       </c>
       <c r="J32" s="32">
         <v>0.13911419580035334</v>
       </c>
       <c r="K32" s="32">
-        <v>0.14271197130629512</v>
+        <v>0.13978590119701392</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="34"/>
     </row>
     <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="35"/>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
     </row>
     <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
     </row>
     <row r="36" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="23">
         <v>0</v>
       </c>
       <c r="B36" s="23">
         <v>0</v>
       </c>
       <c r="C36" s="23">
         <v>0</v>
       </c>
       <c r="D36" s="23">
         <v>0</v>
       </c>
       <c r="E36" s="39" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="132" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B37" s="132">
         <v>0</v>
       </c>
       <c r="C37" s="132">
         <v>0</v>
       </c>
       <c r="D37" s="132">
         <v>0</v>
       </c>
       <c r="E37" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F37" s="40">
         <v>5.4365380473404022E-2</v>
       </c>
       <c r="G37" s="40">
         <v>6.0588166458600046E-2</v>
       </c>
       <c r="H37" s="40">
         <v>-0.11031424386063426</v>
       </c>
       <c r="I37" s="40">
         <v>2.0133044358256674E-2</v>
       </c>
       <c r="J37" s="40">
-        <v>-3.428738630330589E-2</v>
+        <v>-3.4291759200185526E-2</v>
       </c>
       <c r="K37" s="40">
-        <v>-2.2729109709175759E-3</v>
+        <v>-3.2136905004884774E-3</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="135" t="s">
+      <c r="A38" s="137" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="135">
-[...5 lines deleted...]
-      <c r="D38" s="135">
+      <c r="B38" s="137">
+        <v>0</v>
+      </c>
+      <c r="C38" s="137">
+        <v>0</v>
+      </c>
+      <c r="D38" s="137">
         <v>0</v>
       </c>
       <c r="E38" s="41" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="42">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="42">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="42">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="42">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="42">
-        <v>0.58031804673719245</v>
+        <v>0.58779470160638514</v>
       </c>
       <c r="K38" s="42">
-        <v>-14.470848480582053</v>
+        <v>-0.24209487297548243</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="133" t="s">
-[...8 lines deleted...]
-      <c r="D39" s="133">
+      <c r="A39" s="129" t="s">
+        <v>130</v>
+      </c>
+      <c r="B39" s="129">
+        <v>0</v>
+      </c>
+      <c r="C39" s="129">
+        <v>0</v>
+      </c>
+      <c r="D39" s="129">
         <v>0</v>
       </c>
       <c r="E39" s="43" t="s">
         <v>4</v>
       </c>
       <c r="F39" s="44">
         <v>9.435805278843705E-2</v>
       </c>
       <c r="G39" s="44">
         <v>4.9444817564488562E-2</v>
       </c>
       <c r="H39" s="44">
         <v>-5.891851868527221E-2</v>
       </c>
       <c r="I39" s="44">
         <v>5.6820137671158108E-2</v>
       </c>
       <c r="J39" s="44">
-        <v>3.6735276664526022E-2</v>
+        <v>3.6735446371860374E-2</v>
       </c>
       <c r="K39" s="44">
-        <v>2.4996893322113235E-2</v>
+        <v>4.8806932865083009E-2</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="136" t="s">
+      <c r="A40" s="130" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="136">
-[...5 lines deleted...]
-      <c r="D40" s="136">
+      <c r="B40" s="130">
+        <v>0</v>
+      </c>
+      <c r="C40" s="130">
+        <v>0</v>
+      </c>
+      <c r="D40" s="130">
         <v>0</v>
       </c>
       <c r="E40" s="45" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>3.9840825968701177</v>
+        <v>4.1058388124765424</v>
       </c>
       <c r="K40" s="17">
-        <v>-4.3526829528640123</v>
+        <v>3.4986764197892777</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
     </row>
     <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="46"/>
     </row>
     <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
@@ -3006,756 +2999,756 @@
       <c r="H44" s="37"/>
       <c r="I44" s="37"/>
       <c r="J44" s="37"/>
       <c r="K44" s="37"/>
     </row>
     <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="23">
         <v>0</v>
       </c>
       <c r="B45" s="23">
         <v>0</v>
       </c>
       <c r="C45" s="23">
         <v>0</v>
       </c>
       <c r="D45" s="23">
         <v>0</v>
       </c>
       <c r="E45" s="23">
         <v>0</v>
       </c>
       <c r="F45" s="23">
         <v>0</v>
       </c>
       <c r="G45" s="12">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H45" s="12">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I45" s="12">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="J45" s="12">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="K45" s="12">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="137" t="s">
-[...5 lines deleted...]
-      <c r="C46" s="137">
+      <c r="A46" s="131" t="s">
+        <v>131</v>
+      </c>
+      <c r="B46" s="131">
+        <v>0</v>
+      </c>
+      <c r="C46" s="131">
         <v>0</v>
       </c>
       <c r="D46" s="47" t="s">
         <v>27</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="48">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="H46" s="48">
-        <v>257</v>
+        <v>233</v>
       </c>
       <c r="I46" s="48">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="J46" s="48">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="K46" s="48">
-        <v>228</v>
+        <v>285</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="132">
         <v>0</v>
       </c>
       <c r="B47" s="132">
         <v>0</v>
       </c>
       <c r="C47" s="132">
         <v>0</v>
       </c>
       <c r="D47" s="50" t="s">
         <v>57</v>
       </c>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="51">
-        <v>1.2217500482905157</v>
+        <v>1.141106473670189</v>
       </c>
       <c r="H47" s="51">
-        <v>1.141106473670189</v>
+        <v>1.0156931124673059</v>
       </c>
       <c r="I47" s="51">
-        <v>1.0156931124673059</v>
+        <v>1.0186907609177076</v>
       </c>
       <c r="J47" s="51">
-        <v>1.0186907609177076</v>
+        <v>1.0769448774266686</v>
       </c>
       <c r="K47" s="51">
-        <v>1.0769448774266686</v>
+        <v>1.322567172490603</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="134">
-[...5 lines deleted...]
-      <c r="C48" s="134">
+      <c r="A48" s="133">
+        <v>0</v>
+      </c>
+      <c r="B48" s="133">
+        <v>0</v>
+      </c>
+      <c r="C48" s="133">
         <v>0</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="52">
+        <v>71</v>
+      </c>
+      <c r="H48" s="52">
+        <v>72</v>
+      </c>
+      <c r="I48" s="52">
+        <v>73</v>
+      </c>
+      <c r="J48" s="52">
+        <v>71</v>
+      </c>
+      <c r="K48" s="52">
         <v>69</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="53"/>
       <c r="F49" s="54"/>
-      <c r="G49" s="138"/>
-[...3 lines deleted...]
-      <c r="K49" s="138"/>
+      <c r="G49" s="134"/>
+      <c r="H49" s="134"/>
+      <c r="I49" s="134"/>
+      <c r="J49" s="134"/>
+      <c r="K49" s="134"/>
     </row>
     <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="121" t="s">
+      <c r="A50" s="122" t="s">
         <v>38</v>
       </c>
-      <c r="B50" s="121">
-[...26 lines deleted...]
-      <c r="K50" s="121">
+      <c r="B50" s="122">
+        <v>0</v>
+      </c>
+      <c r="C50" s="122">
+        <v>0</v>
+      </c>
+      <c r="D50" s="122">
+        <v>0</v>
+      </c>
+      <c r="E50" s="122">
+        <v>0</v>
+      </c>
+      <c r="F50" s="122">
+        <v>0</v>
+      </c>
+      <c r="G50" s="122">
+        <v>0</v>
+      </c>
+      <c r="H50" s="122">
+        <v>0</v>
+      </c>
+      <c r="I50" s="122">
+        <v>0</v>
+      </c>
+      <c r="J50" s="122">
+        <v>0</v>
+      </c>
+      <c r="K50" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="4" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="C51" s="53"/>
     </row>
     <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="121" t="s">
-[...11 lines deleted...]
-      <c r="K52" s="121"/>
+      <c r="A52" s="122" t="s">
+        <v>132</v>
+      </c>
+      <c r="B52" s="122"/>
+      <c r="C52" s="122"/>
+      <c r="D52" s="122"/>
+      <c r="E52" s="122"/>
+      <c r="F52" s="122"/>
+      <c r="G52" s="122"/>
+      <c r="H52" s="122"/>
+      <c r="I52" s="122"/>
+      <c r="J52" s="122"/>
+      <c r="K52" s="122"/>
     </row>
     <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="55"/>
       <c r="B53" s="55"/>
       <c r="C53" s="55"/>
       <c r="D53" s="55"/>
       <c r="E53" s="55"/>
       <c r="F53" s="55"/>
       <c r="G53" s="55"/>
       <c r="H53" s="55"/>
       <c r="I53" s="55"/>
       <c r="J53" s="55"/>
       <c r="K53" s="55"/>
     </row>
     <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A54" s="46"/>
       <c r="B54" s="46"/>
       <c r="C54" s="56"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
     </row>
     <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B55" s="37"/>
       <c r="C55" s="38"/>
       <c r="D55" s="37"/>
       <c r="E55" s="37"/>
       <c r="F55" s="37"/>
       <c r="G55" s="37"/>
       <c r="H55" s="37"/>
       <c r="I55" s="37"/>
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
     </row>
     <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="47">
         <v>0</v>
       </c>
       <c r="B56" s="47">
         <v>0</v>
       </c>
       <c r="C56" s="57">
         <v>0</v>
       </c>
       <c r="D56" s="47">
         <v>0</v>
       </c>
       <c r="E56" s="47">
         <v>0</v>
       </c>
       <c r="F56" s="47">
         <v>0</v>
       </c>
       <c r="G56" s="47">
         <v>0</v>
       </c>
-      <c r="H56" s="129" t="s">
+      <c r="H56" s="127" t="s">
         <v>48</v>
       </c>
-      <c r="I56" s="129">
-[...2 lines deleted...]
-      <c r="J56" s="129" t="s">
+      <c r="I56" s="127">
+        <v>0</v>
+      </c>
+      <c r="J56" s="127" t="s">
         <v>45</v>
       </c>
-      <c r="K56" s="129">
+      <c r="K56" s="127">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>0</v>
       </c>
       <c r="B57" s="1">
         <v>0</v>
       </c>
       <c r="C57" s="58">
         <v>0</v>
       </c>
       <c r="D57" s="1">
         <v>0</v>
       </c>
       <c r="E57" s="1">
         <v>0</v>
       </c>
       <c r="F57" s="1">
         <v>0</v>
       </c>
       <c r="G57" s="1">
         <v>0</v>
       </c>
       <c r="H57" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I57" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J57" s="58" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="K57" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="22"/>
       <c r="C58" s="59"/>
       <c r="D58" s="22"/>
       <c r="E58" s="22"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="49">
-        <v>228</v>
+        <v>285</v>
       </c>
       <c r="I58" s="60">
         <v>100</v>
       </c>
       <c r="J58" s="60">
-        <v>61.911417999999998</v>
+        <v>34.856910999999997</v>
       </c>
       <c r="K58" s="60">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B59" s="22"/>
       <c r="C59" s="59"/>
       <c r="D59" s="22"/>
       <c r="E59" s="22"/>
       <c r="F59" s="37"/>
       <c r="G59" s="37"/>
-      <c r="H59" s="49" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="H59" s="49">
+        <v>0</v>
+      </c>
+      <c r="I59" s="60">
+        <v>0</v>
       </c>
       <c r="J59" s="60">
-        <v>28.991517999999999</v>
+        <v>0</v>
       </c>
       <c r="K59" s="60">
-        <v>46.827417197906854</v>
+        <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>86</v>
       </c>
       <c r="B60" s="22"/>
       <c r="C60" s="59"/>
       <c r="D60" s="22"/>
       <c r="E60" s="22"/>
       <c r="F60" s="37"/>
       <c r="G60" s="37"/>
-      <c r="H60" s="49" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="H60" s="49">
+        <v>3</v>
+      </c>
+      <c r="I60" s="60">
+        <v>1.0526315789473684</v>
       </c>
       <c r="J60" s="60">
-        <v>9.8478259999999995</v>
+        <v>10.123985000000001</v>
       </c>
       <c r="K60" s="60">
-        <v>15.906316343780075</v>
+        <v>29.044412455251706</v>
       </c>
     </row>
     <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B61" s="22"/>
       <c r="C61" s="59"/>
       <c r="D61" s="22"/>
       <c r="E61" s="22"/>
       <c r="F61" s="37"/>
       <c r="G61" s="37"/>
-      <c r="H61" s="49" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="H61" s="49">
+        <v>209</v>
+      </c>
+      <c r="I61" s="60">
+        <v>73.333333333333329</v>
       </c>
       <c r="J61" s="60">
-        <v>20.471131</v>
+        <v>21.413861000000001</v>
       </c>
       <c r="K61" s="60">
-        <v>33.065194856302597</v>
+        <v>61.433616421145295</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>88</v>
       </c>
       <c r="B62" s="22"/>
       <c r="C62" s="59"/>
       <c r="D62" s="22"/>
       <c r="E62" s="22"/>
       <c r="F62" s="37"/>
       <c r="G62" s="37"/>
-      <c r="H62" s="49" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="H62" s="49">
+        <v>73</v>
+      </c>
+      <c r="I62" s="60">
+        <v>25.614035087719301</v>
       </c>
       <c r="J62" s="60">
-        <v>1.4182999999999999E-2</v>
+        <v>2.2575999999999999E-2</v>
       </c>
       <c r="K62" s="60">
-        <v>2.2908536838875181E-2</v>
+        <v>6.4767643925762675E-2</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="61" t="s">
         <v>50</v>
       </c>
       <c r="B63" s="61"/>
       <c r="C63" s="62"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="64" t="s">
         <v>24</v>
       </c>
       <c r="I63" s="65" t="s">
         <v>24</v>
       </c>
       <c r="J63" s="66">
-        <v>2.5867599999999982</v>
+        <v>3.296488999999994</v>
       </c>
       <c r="K63" s="66">
-        <v>4.1781630651716029</v>
+        <v>9.4572034796772328</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="53"/>
-      <c r="F64" s="141" t="s">
-[...6 lines deleted...]
-      <c r="K64" s="141"/>
+      <c r="F64" s="126" t="s">
+        <v>132</v>
+      </c>
+      <c r="G64" s="126"/>
+      <c r="H64" s="126"/>
+      <c r="I64" s="126"/>
+      <c r="J64" s="126"/>
+      <c r="K64" s="126"/>
     </row>
     <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="46"/>
       <c r="C65" s="53"/>
     </row>
     <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="46"/>
       <c r="C66" s="53"/>
     </row>
     <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A67" s="2" t="s">
         <v>135</v>
       </c>
       <c r="B67" s="37"/>
       <c r="C67" s="38"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
     </row>
     <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="47">
         <v>0</v>
       </c>
       <c r="B68" s="47">
         <v>0</v>
       </c>
       <c r="C68" s="57">
         <v>0</v>
       </c>
       <c r="D68" s="47">
         <v>0</v>
       </c>
       <c r="E68" s="47">
         <v>0</v>
       </c>
       <c r="F68" s="47">
         <v>0</v>
       </c>
       <c r="G68" s="47">
         <v>0</v>
       </c>
-      <c r="H68" s="129" t="s">
+      <c r="H68" s="127" t="s">
         <v>48</v>
       </c>
-      <c r="I68" s="129">
-[...2 lines deleted...]
-      <c r="J68" s="129" t="s">
+      <c r="I68" s="127">
+        <v>0</v>
+      </c>
+      <c r="J68" s="127" t="s">
         <v>45</v>
       </c>
-      <c r="K68" s="129">
+      <c r="K68" s="127">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="1">
         <v>0</v>
       </c>
       <c r="B69" s="1">
         <v>0</v>
       </c>
       <c r="C69" s="58">
         <v>0</v>
       </c>
       <c r="D69" s="1">
         <v>0</v>
       </c>
       <c r="E69" s="1">
         <v>0</v>
       </c>
       <c r="F69" s="1">
         <v>0</v>
       </c>
       <c r="G69" s="1">
         <v>0</v>
       </c>
       <c r="H69" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I69" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J69" s="58" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="K69" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="22"/>
       <c r="C70" s="59"/>
       <c r="D70" s="22"/>
       <c r="E70" s="22"/>
       <c r="F70" s="22"/>
       <c r="G70" s="22"/>
       <c r="H70" s="49">
-        <v>228</v>
+        <v>285</v>
       </c>
       <c r="I70" s="67">
         <v>100</v>
       </c>
       <c r="J70" s="60">
-        <v>61.911417999999998</v>
+        <v>34.856910999999997</v>
       </c>
       <c r="K70" s="67">
         <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B71" s="22"/>
       <c r="C71" s="59"/>
       <c r="D71" s="22"/>
       <c r="E71" s="22"/>
       <c r="F71" s="22"/>
       <c r="G71" s="22"/>
       <c r="H71" s="49">
-        <v>208</v>
+        <v>266</v>
       </c>
       <c r="I71" s="60">
-        <v>91.228070175438589</v>
+        <v>93.333333333333329</v>
       </c>
       <c r="J71" s="60">
-        <v>57.735082999999996</v>
+        <v>29.312579000000003</v>
       </c>
       <c r="K71" s="67">
-        <v>93.254337996264269</v>
+        <v>84.094023707379023</v>
       </c>
     </row>
     <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B72" s="22"/>
       <c r="C72" s="59"/>
       <c r="D72" s="22"/>
       <c r="E72" s="22"/>
       <c r="F72" s="22"/>
       <c r="G72" s="22"/>
       <c r="H72" s="49">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I72" s="67">
-        <v>2.6315789473684208</v>
+        <v>1.7543859649122806</v>
       </c>
       <c r="J72" s="60">
-        <v>0.51185000000000003</v>
+        <v>0.68631600000000004</v>
       </c>
       <c r="K72" s="67">
-        <v>0.82674572241262512</v>
+        <v>1.9689524410238191</v>
       </c>
     </row>
     <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B73" s="22"/>
       <c r="C73" s="59"/>
       <c r="D73" s="22"/>
       <c r="E73" s="22"/>
       <c r="F73" s="22"/>
       <c r="G73" s="22"/>
       <c r="H73" s="49">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I73" s="67">
         <v>1.7543859649122806</v>
       </c>
       <c r="J73" s="60">
-        <v>0.188969</v>
+        <v>0.49926499999999996</v>
       </c>
       <c r="K73" s="67">
-        <v>0.30522479714484979</v>
+        <v>1.4323271502744463</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B74" s="22"/>
       <c r="C74" s="59"/>
       <c r="D74" s="22"/>
       <c r="E74" s="22"/>
       <c r="F74" s="22"/>
       <c r="G74" s="22"/>
       <c r="H74" s="49">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="I74" s="67">
-        <v>4.3859649122807012</v>
+        <v>3.1578947368421053</v>
       </c>
       <c r="J74" s="60">
-        <v>0.88875599999999999</v>
+        <v>1.062262</v>
       </c>
       <c r="K74" s="67">
-        <v>1.4355284190066524</v>
+        <v>3.0474932216454871</v>
       </c>
     </row>
     <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="50" t="s">
         <v>83</v>
       </c>
       <c r="B75" s="68"/>
       <c r="C75" s="69"/>
       <c r="D75" s="68"/>
       <c r="E75" s="68"/>
       <c r="F75" s="68"/>
       <c r="G75" s="68"/>
       <c r="H75" s="70">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I75" s="71">
-        <v>3.070175438596491</v>
+        <v>1.4035087719298245</v>
       </c>
       <c r="J75" s="72">
-        <v>0.13456800000000002</v>
+        <v>7.6010000000000001E-3</v>
       </c>
       <c r="K75" s="71">
-        <v>0.21735570650312036</v>
+        <v>2.1806292588577345E-2</v>
       </c>
     </row>
     <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="73" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="73"/>
       <c r="C76" s="74"/>
       <c r="D76" s="73"/>
       <c r="E76" s="73"/>
       <c r="F76" s="75"/>
       <c r="G76" s="75"/>
       <c r="H76" s="76" t="s">
         <v>24</v>
       </c>
       <c r="I76" s="77" t="s">
         <v>24</v>
       </c>
       <c r="J76" s="78">
-        <v>2.5867599999999982</v>
+        <v>3.2964889999999905</v>
       </c>
       <c r="K76" s="78">
-        <v>4.1781630651716029</v>
+        <v>9.4572034796772328</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="53"/>
-      <c r="F77" s="141" t="s">
-[...6 lines deleted...]
-      <c r="K77" s="141"/>
+      <c r="F77" s="126" t="s">
+        <v>132</v>
+      </c>
+      <c r="G77" s="126"/>
+      <c r="H77" s="126"/>
+      <c r="I77" s="126"/>
+      <c r="J77" s="126"/>
+      <c r="K77" s="126"/>
     </row>
     <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="46"/>
       <c r="C78" s="34"/>
     </row>
     <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="46"/>
       <c r="C79" s="34"/>
     </row>
     <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="2" t="s">
         <v>136</v>
       </c>
       <c r="B80" s="37"/>
       <c r="C80" s="37"/>
       <c r="D80" s="37"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
     </row>
     <row r="81" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
@@ -3765,612 +3758,612 @@
       <c r="B81" s="23">
         <v>0</v>
       </c>
       <c r="C81" s="23">
         <v>0</v>
       </c>
       <c r="D81" s="13">
         <v>2021</v>
       </c>
       <c r="E81" s="13" t="s">
         <v>137</v>
       </c>
       <c r="F81" s="13">
         <v>2024</v>
       </c>
       <c r="G81" s="13" t="s">
         <v>138</v>
       </c>
       <c r="H81" s="13">
         <v>2025</v>
       </c>
       <c r="I81" s="13" t="s">
         <v>139</v>
       </c>
       <c r="J81" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K81" s="13" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="79"/>
       <c r="D82" s="16">
         <v>19.778686999999998</v>
       </c>
       <c r="E82" s="16">
         <v>20.977647892981523</v>
       </c>
       <c r="F82" s="16">
         <v>7.3008940000000004</v>
       </c>
       <c r="G82" s="16">
         <v>11.792483900142621</v>
       </c>
       <c r="H82" s="16">
         <v>9.3266039999999997</v>
       </c>
       <c r="I82" s="16">
-        <v>26.754180772826764</v>
+        <v>26.756828796447284</v>
       </c>
       <c r="J82" s="16">
         <v>27.746054113372953</v>
       </c>
       <c r="K82" s="16">
         <v>2.0257099999999992</v>
       </c>
     </row>
     <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="79"/>
       <c r="D83" s="16">
         <v>11.531137999999997</v>
       </c>
       <c r="E83" s="16">
         <v>12.230142110514167</v>
       </c>
       <c r="F83" s="16">
         <v>8.7423570000000002</v>
       </c>
       <c r="G83" s="16">
         <v>14.120750715158875</v>
       </c>
       <c r="H83" s="16">
         <v>8.7811050000000002</v>
       </c>
       <c r="I83" s="16">
-        <v>25.189369094600028</v>
+        <v>25.191862239313178</v>
       </c>
       <c r="J83" s="16">
         <v>0.4432214333045425</v>
       </c>
       <c r="K83" s="16">
         <v>3.8748000000000005E-2</v>
       </c>
     </row>
     <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="79"/>
       <c r="D84" s="16">
         <v>4.8472449999999991</v>
       </c>
       <c r="E84" s="16">
         <v>5.1410793275112354</v>
       </c>
       <c r="F84" s="16">
         <v>2.7256720000000003</v>
       </c>
       <c r="G84" s="16">
         <v>4.4025352480216178</v>
       </c>
       <c r="H84" s="16">
         <v>4.8159300000000007</v>
       </c>
       <c r="I84" s="16">
-        <v>13.814917177707944</v>
+        <v>13.816284523892552</v>
       </c>
       <c r="J84" s="16">
         <v>76.687803961738609</v>
       </c>
       <c r="K84" s="16">
         <v>2.0902580000000004</v>
       </c>
     </row>
     <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="79"/>
       <c r="D85" s="16">
         <v>5.3927840000000007</v>
       </c>
       <c r="E85" s="16">
         <v>5.7196882641858124</v>
       </c>
       <c r="F85" s="16">
         <v>2.8434599999999999</v>
       </c>
       <c r="G85" s="16">
         <v>4.5927877148606093</v>
       </c>
       <c r="H85" s="16">
         <v>2.79373</v>
       </c>
       <c r="I85" s="16">
-        <v>8.0140592921570732</v>
+        <v>8.0148524922360451</v>
       </c>
       <c r="J85" s="16">
         <v>-1.7489256047210029</v>
       </c>
       <c r="K85" s="16">
         <v>-4.972999999999983E-2</v>
       </c>
     </row>
     <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="79"/>
       <c r="D86" s="16">
         <v>37.909315000000007</v>
       </c>
       <c r="E86" s="16">
         <v>40.20733337527021</v>
       </c>
       <c r="F86" s="16">
         <v>1.584128</v>
       </c>
       <c r="G86" s="16">
         <v>2.558700884544431</v>
       </c>
       <c r="H86" s="16">
         <v>1.9598259999999996</v>
       </c>
       <c r="I86" s="16">
-        <v>5.621932601329056</v>
+        <v>5.6224890381135602</v>
       </c>
       <c r="J86" s="16">
         <v>23.71639160471879</v>
       </c>
       <c r="K86" s="16">
         <v>0.37569799999999964</v>
       </c>
     </row>
     <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="79"/>
       <c r="D87" s="16">
         <v>3.4308869999999998</v>
       </c>
       <c r="E87" s="16">
         <v>3.6388633606774654</v>
       </c>
       <c r="F87" s="16">
         <v>4.2813890000000008</v>
       </c>
       <c r="G87" s="16">
         <v>6.9153463743957548</v>
       </c>
       <c r="H87" s="16">
-        <v>1.9570160000000003</v>
+        <v>1.9535660000000004</v>
       </c>
       <c r="I87" s="16">
-        <v>5.6138718701163208</v>
+        <v>5.6045299022624251</v>
       </c>
       <c r="J87" s="16">
-        <v>-54.290161440597892</v>
+        <v>-54.370742765957495</v>
       </c>
       <c r="K87" s="16">
-        <v>-2.3243730000000005</v>
+        <v>-2.3278230000000004</v>
       </c>
     </row>
     <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="79"/>
       <c r="D88" s="16">
         <v>5.0569199999999999</v>
       </c>
       <c r="E88" s="16">
         <v>5.3634645809894321</v>
       </c>
       <c r="F88" s="16">
         <v>2.3985850000000006</v>
       </c>
       <c r="G88" s="16">
         <v>3.8742207455174116</v>
       </c>
       <c r="H88" s="16">
         <v>1.4990669999999999</v>
       </c>
       <c r="I88" s="16">
-        <v>4.3002050380373289</v>
+        <v>4.3006306554244009</v>
       </c>
       <c r="J88" s="16">
         <v>-37.50202723689177</v>
       </c>
       <c r="K88" s="16">
         <v>-0.89951800000000071</v>
       </c>
     </row>
     <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="79"/>
       <c r="D89" s="16">
         <v>1.7870299999999997</v>
       </c>
       <c r="E89" s="16">
         <v>1.8953576703142512</v>
       </c>
       <c r="F89" s="16">
         <v>1.259979</v>
       </c>
       <c r="G89" s="16">
         <v>2.0351318717978644</v>
       </c>
       <c r="H89" s="16">
         <v>1.40724</v>
       </c>
       <c r="I89" s="16">
-        <v>4.0367912426380217</v>
+        <v>4.0371907883633176</v>
       </c>
       <c r="J89" s="16">
         <v>11.687575745310049</v>
       </c>
       <c r="K89" s="16">
         <v>0.14726100000000009</v>
       </c>
     </row>
     <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="79"/>
       <c r="D90" s="16">
         <v>0.8697149999999999</v>
       </c>
       <c r="E90" s="16">
         <v>0.92243610696930611</v>
       </c>
       <c r="F90" s="16">
         <v>0.51253800000000005</v>
       </c>
       <c r="G90" s="16">
         <v>0.82785698754307324</v>
       </c>
       <c r="H90" s="16">
         <v>0.48221399999999998</v>
       </c>
       <c r="I90" s="16">
-        <v>1.383273110682933</v>
+        <v>1.3834100216166603</v>
       </c>
       <c r="J90" s="16">
         <v>-5.9164393664469888</v>
       </c>
       <c r="K90" s="16">
         <v>-3.0324000000000073E-2</v>
       </c>
     </row>
     <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="79"/>
       <c r="D91" s="16">
         <v>0.29198099999999999</v>
       </c>
       <c r="E91" s="16">
         <v>0.30968054701713205</v>
       </c>
       <c r="F91" s="16">
         <v>0.20926800000000001</v>
       </c>
       <c r="G91" s="16">
         <v>0.33801196412590651</v>
       </c>
       <c r="H91" s="16">
         <v>0.39673599999999998</v>
       </c>
       <c r="I91" s="16">
-        <v>1.1380719780842201</v>
+        <v>1.1381846199739272</v>
       </c>
       <c r="J91" s="16">
         <v>89.58273601315058</v>
       </c>
       <c r="K91" s="16">
         <v>0.18746799999999997</v>
       </c>
     </row>
     <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="79"/>
       <c r="D92" s="16">
         <v>0.14679499999999998</v>
       </c>
       <c r="E92" s="16">
         <v>0.15569354135844421</v>
       </c>
       <c r="F92" s="16">
         <v>0.30718599999999996</v>
       </c>
       <c r="G92" s="16">
         <v>0.49617018947942682</v>
       </c>
       <c r="H92" s="16">
         <v>0.3734599999999999</v>
       </c>
       <c r="I92" s="16">
-        <v>1.0713027326366469</v>
+        <v>1.0714087659689637</v>
       </c>
       <c r="J92" s="16">
         <v>21.574550923544678</v>
       </c>
       <c r="K92" s="16">
         <v>6.6273999999999944E-2</v>
       </c>
     </row>
     <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="79"/>
       <c r="D93" s="16">
         <v>2.4770000000000005E-3</v>
       </c>
       <c r="E93" s="16">
         <v>2.6271528454297928E-3</v>
       </c>
       <c r="F93" s="16">
         <v>0.25572400000000001</v>
       </c>
       <c r="G93" s="16">
         <v>0.41304820380628338</v>
       </c>
       <c r="H93" s="16">
         <v>0.15741400000000003</v>
       </c>
       <c r="I93" s="16">
-        <v>0.45155585164479517</v>
+        <v>0.4516005448675588</v>
       </c>
       <c r="J93" s="16">
         <v>-38.44379096213104</v>
       </c>
       <c r="K93" s="16">
         <v>-9.8309999999999981E-2</v>
       </c>
     </row>
     <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="79"/>
       <c r="D94" s="16">
         <v>0.20263700000000001</v>
       </c>
       <c r="E94" s="16">
         <v>0.21492061814265517</v>
       </c>
       <c r="F94" s="16">
         <v>0.101294</v>
       </c>
       <c r="G94" s="16">
         <v>0.16361117750525436</v>
       </c>
       <c r="H94" s="16">
         <v>5.4323000000000003E-2</v>
       </c>
       <c r="I94" s="16">
-        <v>0.1558302852916526</v>
+        <v>0.15584570876059559</v>
       </c>
       <c r="J94" s="16">
         <v>-46.370959780441083</v>
       </c>
       <c r="K94" s="16">
         <v>-4.6970999999999992E-2</v>
       </c>
     </row>
     <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="79"/>
       <c r="D95" s="16">
         <v>7.7620000000000007E-3</v>
       </c>
       <c r="E95" s="16">
         <v>8.2325233694897255E-3</v>
       </c>
       <c r="F95" s="16">
         <v>3.0197999999999999E-2</v>
       </c>
       <c r="G95" s="16">
         <v>4.8776140129757645E-2</v>
       </c>
       <c r="H95" s="16">
         <v>4.7168000000000002E-2</v>
       </c>
       <c r="I95" s="16">
-        <v>0.13530554086918378</v>
+        <v>0.13531893287962324</v>
       </c>
       <c r="J95" s="16">
         <v>56.195774554606274</v>
       </c>
       <c r="K95" s="16">
         <v>1.6970000000000002E-2</v>
       </c>
     </row>
     <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="79"/>
       <c r="D96" s="16">
         <v>1.2962999999999999E-2</v>
       </c>
       <c r="E96" s="16">
         <v>1.374880191171029E-2</v>
       </c>
       <c r="F96" s="16">
         <v>0.15909100000000001</v>
       </c>
       <c r="G96" s="16">
         <v>0.25696552451762616</v>
       </c>
       <c r="H96" s="16">
         <v>4.5843000000000002E-2</v>
       </c>
       <c r="I96" s="16">
-        <v>0.13150466227243029</v>
+        <v>0.13151767808685055</v>
       </c>
       <c r="J96" s="16">
         <v>-71.184416466047736</v>
       </c>
       <c r="K96" s="16">
         <v>-0.11324800000000002</v>
       </c>
     </row>
     <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="79"/>
       <c r="D97" s="16">
         <v>3.9699999999999996E-3</v>
       </c>
       <c r="E97" s="16">
         <v>4.2106567607413294E-3</v>
       </c>
       <c r="F97" s="16">
         <v>29.017856999999999</v>
       </c>
       <c r="G97" s="16">
         <v>46.869960238998246</v>
       </c>
       <c r="H97" s="16">
         <v>1.7506000000000001E-2</v>
       </c>
       <c r="I97" s="16">
-        <v>5.0217494879069097E-2</v>
+        <v>5.0222465209266549E-2</v>
       </c>
       <c r="J97" s="16">
         <v>-99.939671630472233</v>
       </c>
       <c r="K97" s="16">
         <v>-29.000350999999998</v>
       </c>
     </row>
     <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="79"/>
       <c r="D98" s="16">
         <v>3.0122729999999995</v>
       </c>
       <c r="E98" s="16">
         <v>3.1948734691809992</v>
       </c>
       <c r="F98" s="16">
         <v>0.18179800000000002</v>
       </c>
       <c r="G98" s="16">
         <v>0.29364211945525143</v>
       </c>
       <c r="H98" s="16">
         <v>0.74517899999999981</v>
       </c>
       <c r="I98" s="16">
-        <v>2.1376112542265409</v>
+        <v>2.1378228265838009</v>
       </c>
       <c r="J98" s="16">
         <v>309.89394822825318</v>
       </c>
       <c r="K98" s="16">
         <v>0.5633809999999998</v>
       </c>
     </row>
     <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B99" s="93"/>
       <c r="C99" s="94"/>
       <c r="D99" s="17">
         <v>94.284578999999994</v>
       </c>
       <c r="E99" s="17">
         <v>100</v>
       </c>
       <c r="F99" s="17">
         <v>61.911417999999998</v>
       </c>
       <c r="G99" s="17">
         <v>100</v>
       </c>
       <c r="H99" s="17">
-        <v>34.860360999999997</v>
+        <v>34.856910999999997</v>
       </c>
       <c r="I99" s="17">
         <v>100</v>
       </c>
       <c r="J99" s="17">
-        <v>-43.693163351548499</v>
+        <v>-43.698735829310195</v>
       </c>
       <c r="K99" s="17">
-        <v>-27.051057</v>
+        <v>-27.054507000000001</v>
       </c>
     </row>
     <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E100" s="80"/>
       <c r="F100" s="80"/>
       <c r="G100" s="80"/>
       <c r="H100" s="80"/>
       <c r="I100" s="80"/>
     </row>
     <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E101" s="80"/>
       <c r="F101" s="80"/>
       <c r="G101" s="80"/>
       <c r="H101" s="80"/>
       <c r="I101" s="80"/>
     </row>
     <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="4" t="s">
         <v>40</v>
@@ -4427,612 +4420,612 @@
       <c r="B107" s="23">
         <v>0</v>
       </c>
       <c r="C107" s="23">
         <v>0</v>
       </c>
       <c r="D107" s="13">
         <v>2021</v>
       </c>
       <c r="E107" s="13" t="s">
         <v>137</v>
       </c>
       <c r="F107" s="13">
         <v>2024</v>
       </c>
       <c r="G107" s="13" t="s">
         <v>138</v>
       </c>
       <c r="H107" s="13">
         <v>2025</v>
       </c>
       <c r="I107" s="13" t="s">
         <v>139</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K107" s="13" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="108" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="79"/>
       <c r="D108" s="16">
         <v>79.442194999999998</v>
       </c>
       <c r="E108" s="16">
         <v>54.50525678179077</v>
       </c>
       <c r="F108" s="16">
         <v>92.814568999999992</v>
       </c>
       <c r="G108" s="16">
         <v>50.981299687910486</v>
       </c>
       <c r="H108" s="16">
         <v>126.74853900000002</v>
       </c>
       <c r="I108" s="16">
-        <v>57.235146420977991</v>
+        <v>57.235099382456198</v>
       </c>
       <c r="J108" s="16">
         <v>36.561038170634646</v>
       </c>
       <c r="K108" s="16">
         <v>33.933970000000031</v>
       </c>
     </row>
     <row r="109" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="79"/>
       <c r="D109" s="16">
         <v>23.295826000000002</v>
       </c>
       <c r="E109" s="16">
         <v>15.983256480689107</v>
       </c>
       <c r="F109" s="16">
         <v>39.819197000000003</v>
       </c>
       <c r="G109" s="16">
         <v>21.871937104927426</v>
       </c>
       <c r="H109" s="16">
         <v>41.889827000000004</v>
       </c>
       <c r="I109" s="16">
-        <v>18.915960695171698</v>
+        <v>18.91594514914998</v>
       </c>
       <c r="J109" s="16">
         <v>5.2000797504781451</v>
       </c>
       <c r="K109" s="16">
         <v>2.0706300000000013</v>
       </c>
     </row>
     <row r="110" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="79"/>
       <c r="D110" s="16">
         <v>12.088766</v>
       </c>
       <c r="E110" s="16">
         <v>8.2940972993631608</v>
       </c>
       <c r="F110" s="16">
         <v>22.576382999999996</v>
       </c>
       <c r="G110" s="16">
         <v>12.400783195923127</v>
       </c>
       <c r="H110" s="16">
         <v>22.791243999999999</v>
       </c>
       <c r="I110" s="16">
-        <v>10.291717740874597</v>
+        <v>10.291709282659331</v>
       </c>
       <c r="J110" s="16">
         <v>0.95170692311519811</v>
       </c>
       <c r="K110" s="16">
         <v>0.21486100000000263</v>
       </c>
     </row>
     <row r="111" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="79"/>
       <c r="D111" s="16">
         <v>17.098129</v>
       </c>
       <c r="E111" s="16">
         <v>11.731019159694458</v>
       </c>
       <c r="F111" s="16">
         <v>11.262521000000001</v>
       </c>
       <c r="G111" s="16">
         <v>6.1862912744052663</v>
       </c>
       <c r="H111" s="16">
         <v>13.947365</v>
       </c>
       <c r="I111" s="16">
-        <v>6.298135538760123</v>
+        <v>6.2981303626576013</v>
       </c>
       <c r="J111" s="16">
         <v>23.838748003222353</v>
       </c>
       <c r="K111" s="16">
         <v>2.6848439999999982</v>
       </c>
     </row>
     <row r="112" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="79"/>
       <c r="D112" s="16">
         <v>6.5503109999999998</v>
       </c>
       <c r="E112" s="16">
         <v>4.4941656389981244</v>
       </c>
       <c r="F112" s="16">
         <v>2.8399609999999997</v>
       </c>
       <c r="G112" s="16">
         <v>1.5599372426432101</v>
       </c>
       <c r="H112" s="16">
         <v>3.5075159999999999</v>
       </c>
       <c r="I112" s="16">
-        <v>1.5838698687794972</v>
+        <v>1.5838685670811179</v>
       </c>
       <c r="J112" s="16">
         <v>23.505780537127098</v>
       </c>
       <c r="K112" s="16">
         <v>0.66755500000000012</v>
       </c>
     </row>
     <row r="113" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="79"/>
       <c r="D113" s="16">
         <v>6.3770000000000007E-3</v>
       </c>
       <c r="E113" s="16">
         <v>4.3752570343440255E-3</v>
       </c>
       <c r="F113" s="16">
         <v>0.65527799999999992</v>
       </c>
       <c r="G113" s="16">
         <v>0.35993189923550267</v>
       </c>
       <c r="H113" s="16">
         <v>0.86153100000000005</v>
       </c>
       <c r="I113" s="16">
-        <v>0.38903685454876591</v>
+        <v>0.38903653482007289</v>
       </c>
       <c r="J113" s="16">
         <v>31.475648503383319</v>
       </c>
       <c r="K113" s="16">
         <v>0.20625300000000013</v>
       </c>
     </row>
     <row r="114" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="79"/>
       <c r="D114" s="16">
         <v>0.29595199999999999</v>
       </c>
       <c r="E114" s="16">
         <v>0.20305254348881649</v>
       </c>
       <c r="F114" s="16">
         <v>0.15625299999999998</v>
       </c>
       <c r="G114" s="16">
         <v>8.5826838458249774E-2</v>
       </c>
       <c r="H114" s="16">
         <v>0.32202499999999995</v>
       </c>
       <c r="I114" s="16">
-        <v>0.14541507280186819</v>
+        <v>0.14541495329295631</v>
       </c>
       <c r="J114" s="16">
         <v>106.09204303277377</v>
       </c>
       <c r="K114" s="16">
         <v>0.16577199999999997</v>
       </c>
     </row>
     <row r="115" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="79"/>
       <c r="D115" s="16">
         <v>2.4960999999999997E-2</v>
       </c>
       <c r="E115" s="16">
         <v>1.7125731666028099E-2</v>
       </c>
       <c r="F115" s="16">
         <v>5.0637999999999989E-2</v>
       </c>
       <c r="G115" s="16">
         <v>2.7814502414986283E-2</v>
       </c>
       <c r="H115" s="16">
         <v>0.17927099999999996</v>
       </c>
       <c r="I115" s="16">
-        <v>8.0952427657056777E-2</v>
+        <v>8.0952361126563371E-2</v>
       </c>
       <c r="J115" s="16">
         <v>254.02464552312495</v>
       </c>
       <c r="K115" s="16">
         <v>0.12863299999999997</v>
       </c>
     </row>
     <row r="116" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="79"/>
       <c r="D116" s="16">
         <v>1.9910000000000001E-2</v>
       </c>
       <c r="E116" s="16">
         <v>1.3660242677401527E-2</v>
       </c>
       <c r="F116" s="16">
         <v>3.0706680000000004</v>
       </c>
       <c r="G116" s="16">
         <v>1.6866602650503797</v>
       </c>
       <c r="H116" s="16">
         <v>0.17160499999999998</v>
       </c>
       <c r="I116" s="16">
-        <v>7.7490733850367505E-2</v>
+        <v>7.7490670164856057E-2</v>
       </c>
       <c r="J116" s="16">
         <v>-94.411476590761353</v>
       </c>
       <c r="K116" s="16">
         <v>-2.8990630000000004</v>
       </c>
     </row>
     <row r="117" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="79"/>
       <c r="D117" s="16">
         <v>7.5670000000000001E-2</v>
       </c>
       <c r="E117" s="16">
         <v>5.1917155369109666E-2</v>
       </c>
       <c r="F117" s="16">
         <v>6.3324999999999992E-2</v>
       </c>
       <c r="G117" s="16">
         <v>3.4783233252281026E-2</v>
       </c>
       <c r="H117" s="16">
         <v>0.12278799999999999</v>
       </c>
       <c r="I117" s="16">
-        <v>5.5446707427050053E-2</v>
+        <v>5.5446661858351134E-2</v>
       </c>
       <c r="J117" s="16">
         <v>93.901302803000405</v>
       </c>
       <c r="K117" s="16">
         <v>5.9463000000000002E-2</v>
       </c>
     </row>
     <row r="118" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="79"/>
       <c r="D118" s="16">
         <v>0.13238900000000001</v>
       </c>
       <c r="E118" s="16">
         <v>9.0832037559945289E-2</v>
       </c>
       <c r="F118" s="16">
         <v>2.2701000000000002E-2</v>
       </c>
       <c r="G118" s="16">
         <v>1.2469232973707568E-2</v>
       </c>
       <c r="H118" s="16">
         <v>0.122296</v>
       </c>
       <c r="I118" s="16">
-        <v>5.5224537670607178E-2</v>
+        <v>5.5224492284497752E-2</v>
       </c>
       <c r="J118" s="16">
         <v>438.72516629223372</v>
       </c>
       <c r="K118" s="16">
         <v>9.9595000000000003E-2</v>
       </c>
     </row>
     <row r="119" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="79"/>
       <c r="D119" s="16">
         <v>6.4571000000000003E-2</v>
       </c>
       <c r="E119" s="16">
         <v>4.4302136108613464E-2</v>
       </c>
       <c r="F119" s="16">
         <v>0.88438699999999992</v>
       </c>
       <c r="G119" s="16">
         <v>0.48577717025321848</v>
       </c>
       <c r="H119" s="16">
         <v>3.9449999999999999E-2</v>
       </c>
       <c r="I119" s="16">
-        <v>1.7814221324535987E-2</v>
+        <v>1.7814206683975244E-2</v>
       </c>
       <c r="J119" s="16">
         <v>-95.539283141882464</v>
       </c>
       <c r="K119" s="16">
         <v>-0.84493699999999994</v>
       </c>
     </row>
     <row r="120" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="79"/>
       <c r="D120" s="16">
         <v>8.4149999999999989E-3</v>
       </c>
       <c r="E120" s="16">
         <v>5.7735279824376613E-3</v>
       </c>
       <c r="F120" s="16">
         <v>1.8703999999999998E-2</v>
       </c>
       <c r="G120" s="16">
         <v>1.0273755937633862E-2</v>
       </c>
       <c r="H120" s="16">
-        <v>1.359E-2</v>
+        <v>1.3771999999999998E-2</v>
       </c>
       <c r="I120" s="16">
-        <v>6.1367621749162E-3</v>
+        <v>6.2189418111966285E-3</v>
       </c>
       <c r="J120" s="16">
-        <v>-27.341745081266033</v>
+        <v>-26.368691189050473</v>
       </c>
       <c r="K120" s="16">
-        <v>-5.1139999999999988E-3</v>
+        <v>-4.9320000000000006E-3</v>
       </c>
     </row>
     <row r="121" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="79"/>
       <c r="D121" s="16">
         <v>4.0619999999999996E-3</v>
       </c>
       <c r="E121" s="16">
         <v>2.7869365020394272E-3</v>
       </c>
       <c r="F121" s="16">
         <v>5.5969999999999995E-3</v>
       </c>
       <c r="G121" s="16">
         <v>3.0743269879671049E-3</v>
       </c>
       <c r="H121" s="16">
         <v>2.3500000000000001E-3</v>
       </c>
       <c r="I121" s="16">
-        <v>1.0611766821966937E-3</v>
+        <v>1.0611758100720361E-3</v>
       </c>
       <c r="J121" s="16">
         <v>-58.013221368590308</v>
       </c>
       <c r="K121" s="16">
         <v>-3.2469999999999995E-3</v>
       </c>
     </row>
     <row r="122" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="79"/>
       <c r="D122" s="16">
         <v>4.5380000000000004E-3</v>
       </c>
       <c r="E122" s="16">
         <v>3.1135199030662046E-3</v>
       </c>
       <c r="F122" s="16">
         <v>5.0949999999999997E-3</v>
       </c>
       <c r="G122" s="16">
         <v>2.79858781556055E-3</v>
       </c>
       <c r="H122" s="16">
         <v>2.163E-3</v>
       </c>
       <c r="I122" s="16">
-        <v>9.7673411216657392E-4</v>
+        <v>9.7673330944077186E-4</v>
       </c>
       <c r="J122" s="16">
         <v>-57.546614327772325</v>
       </c>
       <c r="K122" s="16">
         <v>-2.9319999999999997E-3</v>
       </c>
     </row>
     <row r="123" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="79"/>
       <c r="D123" s="16">
         <v>0</v>
       </c>
       <c r="E123" s="16">
         <v>0</v>
       </c>
       <c r="F123" s="16">
         <v>0</v>
       </c>
       <c r="G123" s="16">
         <v>0</v>
       </c>
       <c r="H123" s="16">
         <v>0</v>
       </c>
       <c r="I123" s="16">
         <v>0</v>
       </c>
       <c r="J123" s="16" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="K123" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="79"/>
       <c r="D124" s="16">
         <v>6.6393649999999997</v>
       </c>
       <c r="E124" s="16">
         <v>4.5552655511725755</v>
       </c>
       <c r="F124" s="16">
         <v>7.810829</v>
       </c>
       <c r="G124" s="16">
         <v>4.2903416818109905</v>
       </c>
       <c r="H124" s="16">
         <v>10.730724</v>
       </c>
       <c r="I124" s="16">
-        <v>4.8456145071865677</v>
+        <v>4.8456105248338037</v>
       </c>
       <c r="J124" s="16">
         <v>37.382651700606942</v>
       </c>
       <c r="K124" s="16">
         <v>2.9198950000000004</v>
       </c>
     </row>
     <row r="125" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B125" s="93"/>
       <c r="C125" s="94"/>
       <c r="D125" s="17">
         <v>145.75143700000001</v>
       </c>
       <c r="E125" s="17">
         <v>100</v>
       </c>
       <c r="F125" s="17">
         <v>182.056106</v>
       </c>
       <c r="G125" s="17">
         <v>100</v>
       </c>
       <c r="H125" s="17">
-        <v>221.45228400000002</v>
+        <v>221.45246599999999</v>
       </c>
       <c r="I125" s="17">
         <v>100</v>
       </c>
       <c r="J125" s="17">
-        <v>21.639580712552437</v>
+        <v>21.639680681734447</v>
       </c>
       <c r="K125" s="17">
-        <v>39.39617800000002</v>
+        <v>39.396359999999987</v>
       </c>
     </row>
     <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E126" s="80"/>
       <c r="F126" s="80"/>
       <c r="G126" s="80"/>
       <c r="H126" s="80"/>
       <c r="I126" s="80"/>
     </row>
     <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E127" s="80"/>
       <c r="F127" s="80"/>
       <c r="G127" s="80"/>
       <c r="H127" s="80"/>
       <c r="I127" s="80"/>
     </row>
     <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="4" t="s">
         <v>40</v>
@@ -5056,588 +5049,588 @@
       <c r="E130" s="37"/>
       <c r="F130" s="37"/>
       <c r="G130" s="37"/>
       <c r="H130" s="37"/>
       <c r="I130" s="37"/>
       <c r="J130" s="37"/>
       <c r="K130" s="37"/>
     </row>
     <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="23">
         <v>0</v>
       </c>
       <c r="B131" s="23">
         <v>0</v>
       </c>
       <c r="C131" s="23">
         <v>0</v>
       </c>
       <c r="D131" s="13">
         <v>0</v>
       </c>
       <c r="E131" s="13">
         <v>0</v>
       </c>
       <c r="F131" s="13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="G131" s="13" t="s">
         <v>139</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="I131" s="13" t="s">
         <v>142</v>
       </c>
       <c r="J131" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="K131" s="13" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="79"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16">
         <v>0</v>
       </c>
       <c r="F132" s="16">
-        <v>1.247547</v>
+        <v>3.6281880000000002</v>
       </c>
       <c r="G132" s="16">
-        <v>25.651086403380269</v>
+        <v>27.251587014735829</v>
       </c>
       <c r="H132" s="16">
-        <v>1.6911689999999999</v>
+        <v>3.576613</v>
       </c>
       <c r="I132" s="16">
-        <v>37.26353460975912</v>
+        <v>29.301500993958417</v>
       </c>
       <c r="J132" s="16">
-        <v>35.559542045309712</v>
+        <v>-1.4215084775099898</v>
       </c>
       <c r="K132" s="16">
-        <v>0.44362199999999996</v>
+        <v>-5.1575000000000149E-2</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="79"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16">
         <v>0</v>
       </c>
       <c r="F133" s="16">
-        <v>0.98387199999999997</v>
+        <v>2.8408399999999996</v>
       </c>
       <c r="G133" s="16">
-        <v>20.229607126518321</v>
+        <v>21.337758256998292</v>
       </c>
       <c r="H133" s="16">
-        <v>0.7868750000000001</v>
+        <v>2.347121</v>
       </c>
       <c r="I133" s="16">
-        <v>17.33815118184771</v>
+        <v>19.2288537547788</v>
       </c>
       <c r="J133" s="16">
-        <v>-20.022624894295181</v>
+        <v>-17.379331465341224</v>
       </c>
       <c r="K133" s="16">
-        <v>-0.19699699999999987</v>
+        <v>-0.49371899999999957</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="79"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16">
         <v>0</v>
       </c>
       <c r="F134" s="16">
-        <v>0.36465200000000003</v>
+        <v>1.984394</v>
       </c>
       <c r="G134" s="16">
-        <v>7.4976894330758066</v>
+        <v>14.904929337322015</v>
       </c>
       <c r="H134" s="16">
-        <v>0.45082800000000001</v>
+        <v>1.8475160000000002</v>
       </c>
       <c r="I134" s="16">
-        <v>9.9336286208229243</v>
+        <v>15.135825964496044</v>
       </c>
       <c r="J134" s="16">
-        <v>23.63239472154272</v>
+        <v>-6.8977229320386897</v>
       </c>
       <c r="K134" s="16">
-        <v>8.6175999999999975E-2</v>
+        <v>-0.13687799999999983</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="15" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="79"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16">
         <v>0</v>
       </c>
       <c r="F135" s="16">
-        <v>0.42460300000000001</v>
+        <v>1.0603569999999998</v>
       </c>
       <c r="G135" s="16">
-        <v>8.7303550408397221</v>
+        <v>7.964419443585677</v>
       </c>
       <c r="H135" s="16">
-        <v>0.39350599999999997</v>
+        <v>0.79694200000000004</v>
       </c>
       <c r="I135" s="16">
-        <v>8.6705849327582705</v>
+        <v>6.52896939230697</v>
       </c>
       <c r="J135" s="16">
-        <v>-7.3237824509012048</v>
+        <v>-24.842105064615012</v>
       </c>
       <c r="K135" s="16">
-        <v>-3.1097000000000041E-2</v>
+        <v>-0.26341499999999973</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="79"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16">
         <v>0</v>
       </c>
       <c r="F136" s="16">
-        <v>0.83456700000000006</v>
+        <v>1.0224340000000001</v>
       </c>
       <c r="G136" s="16">
-        <v>17.159714404675626</v>
+        <v>7.6795770003716486</v>
       </c>
       <c r="H136" s="16">
-        <v>0.36801400000000001</v>
+        <v>0.772173</v>
       </c>
       <c r="I136" s="16">
-        <v>8.1088894284816551</v>
+        <v>6.3260486742646895</v>
       </c>
       <c r="J136" s="16">
-        <v>-55.903600310100934</v>
+        <v>-24.476983355404851</v>
       </c>
       <c r="K136" s="16">
-        <v>-0.46655300000000005</v>
+        <v>-0.25026100000000007</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="15" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="79"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16">
         <v>0</v>
       </c>
       <c r="F137" s="16">
-        <v>0.49617600000000001</v>
+        <v>0.82518000000000002</v>
       </c>
       <c r="G137" s="16">
-        <v>10.201983129520258</v>
+        <v>6.1979876932561684</v>
       </c>
       <c r="H137" s="16">
-        <v>0.36456399999999994</v>
+        <v>0.72574400000000006</v>
       </c>
       <c r="I137" s="16">
-        <v>8.0328714820767306</v>
+        <v>5.9456778067292602</v>
       </c>
       <c r="J137" s="16">
-        <v>-26.525265228467333</v>
+        <v>-12.050219346082063</v>
       </c>
       <c r="K137" s="16">
-        <v>-0.13161200000000006</v>
+        <v>-9.9435999999999969E-2</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="15" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="79"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16">
         <v>0</v>
       </c>
       <c r="F138" s="16">
-        <v>0.21178300000000003</v>
+        <v>0.64585400000000004</v>
       </c>
       <c r="G138" s="16">
-        <v>4.3545165286494889</v>
+        <v>4.8510569132071417</v>
       </c>
       <c r="H138" s="16">
-        <v>0.10937700000000002</v>
+        <v>0.56001000000000001</v>
       </c>
       <c r="I138" s="16">
-        <v>2.4100333112844572</v>
+        <v>4.5878974246379611</v>
       </c>
       <c r="J138" s="16">
-        <v>-48.354211622273738</v>
+        <v>-13.291548863984742</v>
       </c>
       <c r="K138" s="16">
-        <v>-0.10240600000000001</v>
+        <v>-8.5844000000000031E-2</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="15" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="79"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16">
         <v>0</v>
       </c>
       <c r="F139" s="16">
-        <v>0.23763900000000002</v>
+        <v>0.47625600000000001</v>
       </c>
       <c r="G139" s="16">
-        <v>4.8861473930945154</v>
+        <v>3.5771938569032322</v>
       </c>
       <c r="H139" s="16">
-        <v>0.105999</v>
+        <v>0.54728100000000002</v>
       </c>
       <c r="I139" s="16">
-        <v>2.3356018263697225</v>
+        <v>4.483614739831947</v>
       </c>
       <c r="J139" s="16">
-        <v>-55.394947798972403</v>
+        <v>14.913197943962912</v>
       </c>
       <c r="K139" s="16">
-        <v>-0.13164000000000003</v>
+        <v>7.1025000000000005E-2</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="79"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16">
         <v>0</v>
       </c>
       <c r="F140" s="16">
-        <v>5.2129999999999998E-3</v>
+        <v>0.13311099999999998</v>
       </c>
       <c r="G140" s="16">
-        <v>0.10718563182054171</v>
+        <v>0.99980651474468796</v>
       </c>
       <c r="H140" s="16">
-        <v>9.7073999999999994E-2</v>
+        <v>0.33320200000000005</v>
       </c>
       <c r="I140" s="16">
-        <v>2.1389467041482884</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>2.7297666071752618</v>
+      </c>
+      <c r="J140" s="16">
+        <v>150.31890677705081</v>
       </c>
       <c r="K140" s="16">
-        <v>9.1860999999999998E-2</v>
+        <v>0.20009100000000007</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="15" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="79"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16">
         <v>0</v>
       </c>
       <c r="F141" s="16">
-        <v>1.7998E-2</v>
+        <v>0.111285</v>
       </c>
       <c r="G141" s="16">
-        <v>0.37006080980358902</v>
+        <v>0.83586982287987177</v>
       </c>
       <c r="H141" s="16">
-        <v>2.8358000000000001E-2</v>
+        <v>8.7488999999999983E-2</v>
       </c>
       <c r="I141" s="16">
-        <v>0.62484548526111183</v>
+        <v>0.71675605397073361</v>
       </c>
       <c r="J141" s="16">
-        <v>57.561951327925328</v>
+        <v>-21.382935705620714</v>
       </c>
       <c r="K141" s="16">
-        <v>1.0360000000000001E-2</v>
+        <v>-2.3796000000000012E-2</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="15" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="79"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16">
         <v>0</v>
       </c>
       <c r="F142" s="16">
-        <v>2.0100000000000001E-4</v>
+        <v>5.589899999999999E-2</v>
       </c>
       <c r="G142" s="16">
-        <v>4.1328049100189685E-3</v>
+        <v>0.41986150181212156</v>
       </c>
       <c r="H142" s="16">
-        <v>2.6414999999999998E-2</v>
+        <v>5.3198000000000002E-2</v>
       </c>
       <c r="I142" s="16">
-        <v>0.58203305921335313</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>0.43582608738395801</v>
+      </c>
+      <c r="J142" s="16">
+        <v>-4.8319290148302985</v>
       </c>
       <c r="K142" s="16">
-        <v>2.6213999999999998E-2</v>
+        <v>-2.7009999999999881E-3</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="15" t="s">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="79"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16">
         <v>0</v>
       </c>
       <c r="F143" s="16">
-        <v>7.9769999999999997E-3</v>
+        <v>8.8904999999999984E-2</v>
       </c>
       <c r="G143" s="16">
-        <v>0.16401683963791697</v>
+        <v>0.66777199625407735</v>
       </c>
       <c r="H143" s="16">
-        <v>1.762E-2</v>
+        <v>4.0064000000000002E-2</v>
       </c>
       <c r="I143" s="16">
-        <v>0.38824238134920624</v>
+        <v>0.32822542886858325</v>
       </c>
       <c r="J143" s="16">
-        <v>120.88504450294597</v>
+        <v>-54.936167819582693</v>
       </c>
       <c r="K143" s="16">
-        <v>9.6430000000000005E-3</v>
+        <v>-4.8840999999999982E-2</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="15" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="79"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16">
         <v>0</v>
       </c>
       <c r="F144" s="16">
-        <v>2.6528000000000003E-2</v>
+        <v>2.3102000000000001E-2</v>
       </c>
       <c r="G144" s="16">
-        <v>0.5454480032486726</v>
+        <v>0.17352082174750236</v>
       </c>
       <c r="H144" s="16">
-        <v>1.2333999999999998E-2</v>
+        <v>3.2642999999999998E-2</v>
       </c>
       <c r="I144" s="16">
-        <v>0.27176966694444427</v>
+        <v>0.26742868097437006</v>
       </c>
       <c r="J144" s="16">
-        <v>-53.505729794933664</v>
+        <v>41.299454592675943</v>
       </c>
       <c r="K144" s="16">
-        <v>-1.4194000000000005E-2</v>
+        <v>9.5409999999999974E-3</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="79"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16">
         <v>0</v>
       </c>
       <c r="F145" s="16">
-        <v>3.0000000000000001E-6</v>
+        <v>2.4999E-2</v>
       </c>
       <c r="G145" s="16">
-        <v>6.168365537341744E-5</v>
+        <v>0.18776932832074328</v>
       </c>
       <c r="H145" s="16">
-        <v>3.6120000000000002E-3</v>
+        <v>2.3512000000000002E-2</v>
       </c>
       <c r="I145" s="16">
-        <v>7.9587484757850907E-2</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>0.19262271075175044</v>
+      </c>
+      <c r="J145" s="16">
+        <v>-5.9482379295171759</v>
       </c>
       <c r="K145" s="16">
-        <v>3.6090000000000002E-3</v>
+        <v>-1.4869999999999987E-3</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="15" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="79"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16">
         <v>0</v>
       </c>
       <c r="F146" s="16">
-        <v>2.9989999999999999E-3</v>
+        <v>3.6483000000000002E-2</v>
       </c>
       <c r="G146" s="16">
-        <v>6.166309415495963E-2</v>
+        <v>0.27402649726491768</v>
       </c>
       <c r="H146" s="16">
-        <v>1.026E-3</v>
+        <v>1.2985999999999999E-2</v>
       </c>
       <c r="I146" s="16">
-        <v>2.2607076235203496E-2</v>
+        <v>0.10638816441911494</v>
       </c>
       <c r="J146" s="16">
-        <v>-65.788596198732904</v>
+        <v>-64.405339473179296</v>
       </c>
       <c r="K146" s="16">
-        <v>-1.9729999999999999E-3</v>
+        <v>-2.3497000000000004E-2</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="15" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="79"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16">
         <v>0</v>
       </c>
       <c r="F147" s="16">
-        <v>0</v>
+        <v>4.3899999999999998E-3</v>
       </c>
       <c r="G147" s="16">
-        <v>0</v>
+        <v>3.2973612997642419E-2</v>
       </c>
       <c r="H147" s="16">
-        <v>4.5600000000000003E-4</v>
+        <v>3.212E-3</v>
       </c>
       <c r="I147" s="16">
-        <v>1.004758943786822E-2</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>2.6314398899907381E-2</v>
+      </c>
+      <c r="J147" s="16">
+        <v>-26.833712984054664</v>
       </c>
       <c r="K147" s="16">
-        <v>4.5600000000000003E-4</v>
+        <v>-1.1779999999999998E-3</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="79"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16">
         <v>0</v>
       </c>
       <c r="F148" s="16">
-        <v>1.7669999999999999E-3</v>
+        <v>0.35199900000000001</v>
       </c>
       <c r="G148" s="16">
-        <v>3.6331673014942868E-2</v>
+        <v>2.6438903875984363</v>
       </c>
       <c r="H148" s="16">
-        <v>8.1175000000000011E-2</v>
+        <v>0.44653900000000002</v>
       </c>
       <c r="I148" s="16">
-        <v>1.7886251592520896</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>3.6582831165522238</v>
+      </c>
+      <c r="J148" s="16">
+        <v>26.858030846678542</v>
       </c>
       <c r="K148" s="16">
-        <v>7.9408000000000006E-2</v>
+        <v>9.4540000000000013E-2</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B149" s="93"/>
       <c r="C149" s="94"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17">
         <v>0</v>
       </c>
       <c r="F149" s="17">
-        <v>4.8635249999999992</v>
+        <v>13.313675999999999</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>4.5384019999999996</v>
+        <v>12.206245000000001</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>-6.684925028657192</v>
+        <v>-8.3179957210915916</v>
       </c>
       <c r="K149" s="17">
-        <v>-0.32512299999999961</v>
+        <v>-1.1074309999999983</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="80"/>
       <c r="F150" s="80"/>
       <c r="G150" s="80"/>
       <c r="H150" s="80"/>
       <c r="I150" s="80"/>
     </row>
     <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E151" s="80"/>
       <c r="F151" s="80"/>
       <c r="G151" s="80"/>
       <c r="H151" s="80"/>
       <c r="I151" s="80"/>
     </row>
     <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="4" t="s">
         <v>40</v>
@@ -5682,2354 +5675,2354 @@
       <c r="E156" s="37"/>
       <c r="F156" s="37"/>
       <c r="G156" s="37"/>
       <c r="H156" s="37"/>
       <c r="I156" s="37"/>
       <c r="J156" s="37"/>
       <c r="K156" s="37"/>
     </row>
     <row r="157" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="23">
         <v>0</v>
       </c>
       <c r="B157" s="23">
         <v>0</v>
       </c>
       <c r="C157" s="23">
         <v>0</v>
       </c>
       <c r="D157" s="13">
         <v>0</v>
       </c>
       <c r="E157" s="13">
         <v>0</v>
       </c>
       <c r="F157" s="13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="G157" s="13" t="s">
         <v>139</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="I157" s="13" t="s">
         <v>142</v>
       </c>
       <c r="J157" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="K157" s="13" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="79"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16">
         <v>0</v>
       </c>
       <c r="F158" s="16">
-        <v>18.129030000000004</v>
+        <v>55.447637</v>
       </c>
       <c r="G158" s="16">
-        <v>69.561463450440115</v>
+        <v>62.030108337264501</v>
       </c>
       <c r="H158" s="16">
-        <v>13.097189999999999</v>
+        <v>68.192330999999996</v>
       </c>
       <c r="I158" s="16">
-        <v>42.822877671981125</v>
+        <v>60.679087631275095</v>
       </c>
       <c r="J158" s="16">
-        <v>-27.7557045247319</v>
+        <v>22.985098535398354</v>
       </c>
       <c r="K158" s="16">
-        <v>-5.0318400000000043</v>
+        <v>12.744693999999996</v>
       </c>
     </row>
     <row r="159" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="79"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16">
         <v>0</v>
       </c>
       <c r="F159" s="16">
-        <v>7.7190999999999996E-2</v>
+        <v>8.4691390000000002</v>
       </c>
       <c r="G159" s="16">
-        <v>0.29618346514970306</v>
+        <v>9.4745536170162126</v>
       </c>
       <c r="H159" s="16">
-        <v>9.175355999999999</v>
+        <v>18.894042999999996</v>
       </c>
       <c r="I159" s="16">
-        <v>29.999957821859347</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>16.812349337436196</v>
+      </c>
+      <c r="J159" s="16">
+        <v>123.09284332208972</v>
       </c>
       <c r="K159" s="16">
-        <v>9.0981649999999998</v>
+        <v>10.424903999999996</v>
       </c>
     </row>
     <row r="160" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="79"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16">
         <v>0</v>
       </c>
       <c r="F160" s="16">
-        <v>4.0624420000000008</v>
+        <v>12.275943999999999</v>
       </c>
       <c r="G160" s="16">
-        <v>15.587674062127585</v>
+        <v>13.733283823478216</v>
       </c>
       <c r="H160" s="16">
-        <v>4.2705760000000001</v>
+        <v>17.727630999999999</v>
       </c>
       <c r="I160" s="16">
-        <v>13.96317482123253</v>
+        <v>15.774449401706313</v>
       </c>
       <c r="J160" s="16">
-        <v>5.12337160752078</v>
+        <v>44.409513435382244</v>
       </c>
       <c r="K160" s="16">
-        <v>0.20813399999999938</v>
+        <v>5.4516869999999997</v>
       </c>
     </row>
     <row r="161" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="79"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16">
         <v>0</v>
       </c>
       <c r="F161" s="16">
-        <v>0.77763999999999989</v>
+        <v>1.4867029999999997</v>
       </c>
       <c r="G161" s="16">
-        <v>2.983820780130003</v>
+        <v>1.6631970836797991</v>
       </c>
       <c r="H161" s="16">
-        <v>0.65530600000000006</v>
+        <v>1.6741729999999999</v>
       </c>
       <c r="I161" s="16">
-        <v>2.1426037704053513</v>
+        <v>1.4897172260750953</v>
       </c>
       <c r="J161" s="16">
-        <v>-15.731443855768717</v>
+        <v>12.609781509824106</v>
       </c>
       <c r="K161" s="16">
-        <v>-0.12233399999999983</v>
+        <v>0.18747000000000025</v>
       </c>
     </row>
     <row r="162" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="79"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16">
         <v>0</v>
       </c>
       <c r="F162" s="16">
-        <v>8.8506000000000001E-2</v>
+        <v>0.25591599999999998</v>
       </c>
       <c r="G162" s="16">
-        <v>0.33959935441359257</v>
+        <v>0.28629709152870447</v>
       </c>
       <c r="H162" s="16">
-        <v>0.50781199999999993</v>
+        <v>1.1890870000000002</v>
       </c>
       <c r="I162" s="16">
-        <v>1.6603539504553324</v>
+        <v>1.0580766666300061</v>
       </c>
       <c r="J162" s="16">
-        <v>473.75997107540729</v>
+        <v>364.63956923365492</v>
       </c>
       <c r="K162" s="16">
-        <v>0.41930599999999996</v>
+        <v>0.93317100000000019</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="15" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="79"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16">
         <v>0</v>
       </c>
       <c r="F163" s="16">
-        <v>7.2014999999999996E-2</v>
+        <v>8.8094079999999995</v>
       </c>
       <c r="G163" s="16">
-        <v>0.2763230459866548</v>
+        <v>9.855217682715038</v>
       </c>
       <c r="H163" s="16">
-        <v>3.0019999999999998E-2</v>
+        <v>0.164522</v>
       </c>
       <c r="I163" s="16">
-        <v>9.8154091657284753E-2</v>
+        <v>0.14639541879383244</v>
       </c>
       <c r="J163" s="16">
-        <v>-58.31424008887037</v>
+        <v>-98.132428421977963</v>
       </c>
       <c r="K163" s="16">
-        <v>-4.1994999999999998E-2</v>
+        <v>-8.6448859999999996</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="15" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="79"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16">
         <v>0</v>
       </c>
       <c r="F164" s="16">
-        <v>5.2657999999999996E-2</v>
+        <v>0.17506099999999997</v>
       </c>
       <c r="G164" s="16">
-        <v>0.20204983622252679</v>
+        <v>0.1958433827510063</v>
       </c>
       <c r="H164" s="16">
-        <v>1.9945999999999998E-2</v>
+        <v>0.10627499999999999</v>
       </c>
       <c r="I164" s="16">
-        <v>6.5215906468894136E-2</v>
+        <v>9.456591296188073E-2</v>
       </c>
       <c r="J164" s="16">
-        <v>-62.121614949295456</v>
+        <v>-39.292589440252243</v>
       </c>
       <c r="K164" s="16">
-        <v>-3.2711999999999998E-2</v>
+        <v>-6.8785999999999972E-2</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="15" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="79"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16">
         <v>0</v>
       </c>
       <c r="F165" s="16">
-        <v>4.3260000000000009E-3</v>
+        <v>4.2724999999999999E-2</v>
       </c>
       <c r="G165" s="16">
-        <v>1.6598951564788848E-2</v>
+        <v>4.7797102313117977E-2</v>
       </c>
       <c r="H165" s="16">
-        <v>1.7353E-2</v>
+        <v>5.883E-2</v>
       </c>
       <c r="I165" s="16">
-        <v>5.6737773235471765E-2</v>
+        <v>5.2348272496329742E-2</v>
       </c>
       <c r="J165" s="16">
-        <v>301.13268608414234</v>
+        <v>37.694558221181985</v>
       </c>
       <c r="K165" s="16">
-        <v>1.3027E-2</v>
+        <v>1.6105000000000001E-2</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="15" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="79"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16">
         <v>0</v>
       </c>
       <c r="F166" s="16">
-        <v>4.2500000000000003E-2</v>
+        <v>0.145118</v>
       </c>
       <c r="G166" s="16">
-        <v>0.16307337991297408</v>
+        <v>0.16234569674605159</v>
       </c>
       <c r="H166" s="16">
-        <v>1.6358000000000001E-2</v>
+        <v>3.0539999999999998E-2</v>
       </c>
       <c r="I166" s="16">
-        <v>5.3484498045631719E-2</v>
+        <v>2.7175186844091627E-2</v>
       </c>
       <c r="J166" s="16">
-        <v>-61.510588235294115</v>
+        <v>-78.955057263743981</v>
       </c>
       <c r="K166" s="16">
-        <v>-2.6142000000000002E-2</v>
+        <v>-0.114578</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="15" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="79"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16">
         <v>0</v>
       </c>
       <c r="F167" s="16">
-        <v>7.1389999999999995E-3</v>
+        <v>2.2100000000000002E-2</v>
       </c>
       <c r="G167" s="16">
-        <v>2.7392490804675811E-2</v>
+        <v>2.472360353703704E-2</v>
       </c>
       <c r="H167" s="16">
-        <v>1.2594999999999999E-2</v>
+        <v>2.9108000000000002E-2</v>
       </c>
       <c r="I167" s="16">
-        <v>4.1180905543754212E-2</v>
+        <v>2.5900960663320861E-2</v>
       </c>
       <c r="J167" s="16">
-        <v>76.425269645608623</v>
+        <v>31.710407239819006</v>
       </c>
       <c r="K167" s="16">
-        <v>5.455999999999999E-3</v>
+        <v>7.0080000000000003E-3</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="15" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="79"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16">
         <v>0</v>
       </c>
       <c r="F168" s="16">
-        <v>4.2160000000000001E-3</v>
+        <v>1.6364E-2</v>
       </c>
       <c r="G168" s="16">
-        <v>1.6176879287367031E-2</v>
+        <v>1.8306653768329139E-2</v>
       </c>
       <c r="H168" s="16">
-        <v>1.8829999999999999E-3</v>
+        <v>1.6552000000000001E-2</v>
       </c>
       <c r="I168" s="16">
-        <v>6.1567006858983071E-3</v>
+        <v>1.4728346190026345E-2</v>
       </c>
       <c r="J168" s="16">
-        <v>-55.336812144212523</v>
+        <v>1.1488633585920354</v>
       </c>
       <c r="K168" s="16">
-        <v>-2.333E-3</v>
+        <v>1.8800000000000067E-4</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="15" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="79"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16">
         <v>0</v>
       </c>
       <c r="F169" s="16">
-        <v>8.3699999999999996E-4</v>
+        <v>7.7080000000000004E-3</v>
       </c>
       <c r="G169" s="16">
-        <v>3.2115863291096304E-3</v>
+        <v>8.623055930474275E-3</v>
       </c>
       <c r="H169" s="16">
-        <v>1.1169999999999999E-3</v>
+        <v>7.3859999999999993E-3</v>
       </c>
       <c r="I169" s="16">
-        <v>3.6521692332174239E-3</v>
+        <v>6.5722308457911187E-3</v>
       </c>
       <c r="J169" s="16">
-        <v>33.452807646356028</v>
+        <v>-4.1774779449922299</v>
       </c>
       <c r="K169" s="16">
-        <v>2.7999999999999998E-4</v>
+        <v>-3.220000000000011E-4</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="15" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="79"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16">
         <v>0</v>
       </c>
       <c r="F170" s="16">
-        <v>1.039086</v>
+        <v>4.0939999999999995E-3</v>
       </c>
       <c r="G170" s="16">
-        <v>3.9869944950647662</v>
+        <v>4.580019587358806E-3</v>
       </c>
       <c r="H170" s="16">
-        <v>1.93E-4</v>
+        <v>2.5690000000000001E-3</v>
       </c>
       <c r="I170" s="16">
-        <v>6.3103729812977877E-4</v>
+        <v>2.2859546497207396E-3</v>
       </c>
       <c r="J170" s="16">
-        <v>-99.981425983989766</v>
+        <v>-37.249633610161204</v>
       </c>
       <c r="K170" s="16">
-        <v>-1.0388929999999998</v>
+        <v>-1.5249999999999994E-3</v>
       </c>
     </row>
     <row r="171" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="79"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16">
         <v>0</v>
       </c>
       <c r="F171" s="16">
-        <v>5.7000000000000003E-5</v>
+        <v>1.2869999999999999E-3</v>
       </c>
       <c r="G171" s="16">
-        <v>2.1871018011857703E-4</v>
+        <v>1.4397863236274508E-3</v>
       </c>
       <c r="H171" s="16">
-        <v>9.5000000000000005E-5</v>
+        <v>1.585E-3</v>
       </c>
       <c r="I171" s="16">
-        <v>3.1061421410533152E-4</v>
+        <v>1.410369061816805E-3</v>
       </c>
       <c r="J171" s="16">
-        <v>66.666666666666657</v>
+        <v>23.154623154623163</v>
       </c>
       <c r="K171" s="16">
-        <v>3.8000000000000002E-5</v>
+        <v>2.9800000000000009E-4</v>
       </c>
     </row>
     <row r="172" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="79"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16">
         <v>0</v>
       </c>
       <c r="F172" s="16">
-        <v>1.5149999999999999E-3</v>
+        <v>1.7220000000000002E-3</v>
       </c>
       <c r="G172" s="16">
-        <v>5.8130863663095464E-3</v>
+        <v>1.9264273887229764E-3</v>
       </c>
       <c r="H172" s="16">
-        <v>4.8000000000000001E-5</v>
+        <v>9.4900000000000008E-4</v>
       </c>
       <c r="I172" s="16">
-        <v>1.569419187058517E-4</v>
+        <v>8.4444179158621327E-4</v>
       </c>
       <c r="J172" s="16">
-        <v>-96.831683168316829</v>
+        <v>-44.889663182346112</v>
       </c>
       <c r="K172" s="16">
-        <v>-1.4669999999999998E-3</v>
+        <v>-7.7300000000000014E-4</v>
       </c>
     </row>
     <row r="173" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="79"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16">
         <v>0</v>
       </c>
       <c r="F173" s="16">
         <v>0</v>
       </c>
       <c r="G173" s="16">
         <v>0</v>
       </c>
       <c r="H173" s="16">
         <v>0</v>
       </c>
       <c r="I173" s="16">
         <v>0</v>
       </c>
       <c r="J173" s="16" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="K173" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="79"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16">
         <v>0</v>
       </c>
       <c r="F174" s="16">
-        <v>1.7027289999999999</v>
+        <v>2.227338</v>
       </c>
       <c r="G174" s="16">
-        <v>6.5334064260197273</v>
+        <v>2.49175663597181</v>
       </c>
       <c r="H174" s="16">
-        <v>2.7787149999999996</v>
+        <v>4.2863509999999998</v>
       </c>
       <c r="I174" s="16">
-        <v>9.0853513257652239</v>
+        <v>3.8140926425788799</v>
       </c>
       <c r="J174" s="16">
-        <v>63.191852608371605</v>
+        <v>92.442772493442831</v>
       </c>
       <c r="K174" s="16">
-        <v>1.0759859999999997</v>
+        <v>2.0590129999999998</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B175" s="93"/>
       <c r="C175" s="94"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17">
         <v>0</v>
       </c>
       <c r="F175" s="17">
-        <v>26.061886999999999</v>
+        <v>89.388263999999992</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>30.584562999999999</v>
+        <v>112.38193200000001</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>17.353601448736235</v>
+        <v>25.723363416029667</v>
       </c>
       <c r="K175" s="17">
-        <v>4.5226760000000006</v>
+        <v>22.993668000000014</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="80"/>
       <c r="F176" s="80"/>
       <c r="G176" s="80"/>
       <c r="H176" s="80"/>
       <c r="I176" s="80"/>
     </row>
     <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E177" s="80"/>
       <c r="F177" s="80"/>
       <c r="G177" s="80"/>
       <c r="H177" s="80"/>
       <c r="I177" s="80"/>
     </row>
     <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E178" s="81"/>
       <c r="F178" s="82"/>
       <c r="G178" s="81"/>
       <c r="H178" s="82"/>
       <c r="I178" s="81"/>
     </row>
     <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="46"/>
     </row>
     <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="46"/>
     </row>
     <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="2" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B181" s="37"/>
       <c r="C181" s="37"/>
       <c r="D181" s="37"/>
       <c r="E181" s="37"/>
       <c r="F181" s="37"/>
       <c r="G181" s="37"/>
       <c r="H181" s="37"/>
       <c r="I181" s="37"/>
       <c r="J181" s="37"/>
       <c r="K181" s="37"/>
     </row>
     <row r="182" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="23"/>
       <c r="B182" s="23"/>
       <c r="C182" s="23"/>
       <c r="D182" s="23"/>
       <c r="E182" s="23"/>
       <c r="F182" s="23"/>
       <c r="G182" s="13">
         <v>2024</v>
       </c>
       <c r="H182" s="13">
         <v>2025</v>
       </c>
       <c r="I182" s="13" t="s">
         <v>139</v>
       </c>
       <c r="J182" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K182" s="13" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="183" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5"/>
       <c r="D183" s="37"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="16">
         <v>4.9622520000000003</v>
       </c>
       <c r="H183" s="16">
         <v>7.8857749999999998</v>
       </c>
       <c r="I183" s="16">
-        <v>22.621036540614138</v>
+        <v>22.623275481869292</v>
       </c>
       <c r="J183" s="16">
         <v>58.915246545318524</v>
       </c>
       <c r="K183" s="16">
         <v>2.9235229999999994</v>
       </c>
     </row>
     <row r="184" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5"/>
       <c r="D184" s="37"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="16">
         <v>0.78138699999999994</v>
       </c>
       <c r="H184" s="16">
         <v>2.6476999999999999</v>
       </c>
       <c r="I184" s="16">
-        <v>7.5951594419805355</v>
+        <v>7.595911180999372</v>
       </c>
       <c r="J184" s="16">
         <v>238.84617993388679</v>
       </c>
       <c r="K184" s="16">
         <v>1.8663129999999999</v>
       </c>
     </row>
     <row r="185" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5"/>
       <c r="D185" s="37"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="16">
         <v>1.4016310000000001</v>
       </c>
       <c r="H185" s="16">
         <v>1.4304860000000001</v>
       </c>
       <c r="I185" s="16">
-        <v>4.1034744304569886</v>
+        <v>4.1038805762220303</v>
       </c>
       <c r="J185" s="16">
         <v>2.0586730744397115</v>
       </c>
       <c r="K185" s="16">
         <v>2.8855000000000075E-2</v>
       </c>
     </row>
     <row r="186" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5"/>
       <c r="D186" s="37"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="16">
         <v>2.0935799999999998</v>
       </c>
       <c r="H186" s="16">
         <v>1.3116489999999998</v>
       </c>
       <c r="I186" s="16">
-        <v>3.7625800834363128</v>
+        <v>3.7629524888192183</v>
       </c>
       <c r="J186" s="16">
         <v>-37.348990724022968</v>
       </c>
       <c r="K186" s="16">
         <v>-0.78193099999999993</v>
       </c>
     </row>
     <row r="187" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="37"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="16">
         <v>0.65686</v>
       </c>
       <c r="H187" s="16">
         <v>0.88863099999999995</v>
       </c>
       <c r="I187" s="16">
-        <v>2.549115885518225</v>
+        <v>2.5493681869859324</v>
       </c>
       <c r="J187" s="16">
         <v>35.284687756904049</v>
       </c>
       <c r="K187" s="16">
         <v>0.23177099999999995</v>
       </c>
     </row>
     <row r="188" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="37"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="16">
         <v>0.84244799999999997</v>
       </c>
       <c r="H188" s="16">
         <v>0.85733000000000004</v>
       </c>
       <c r="I188" s="16">
-        <v>2.4593262244186174</v>
+        <v>2.4595696388587047</v>
       </c>
       <c r="J188" s="16">
         <v>1.7665185269595349</v>
       </c>
       <c r="K188" s="16">
         <v>1.4882000000000062E-2</v>
       </c>
     </row>
     <row r="189" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5"/>
       <c r="D189" s="37"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="16">
         <v>0.60602099999999992</v>
       </c>
       <c r="H189" s="16">
         <v>0.80936800000000009</v>
       </c>
       <c r="I189" s="16">
-        <v>2.3217430249790016</v>
+        <v>2.3219728219749598</v>
       </c>
       <c r="J189" s="16">
         <v>33.554447783162658</v>
       </c>
       <c r="K189" s="16">
         <v>0.20334700000000017</v>
       </c>
     </row>
     <row r="190" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5"/>
       <c r="D190" s="37"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="16">
         <v>0.36611900000000003</v>
       </c>
       <c r="H190" s="16">
         <v>0.80180999999999991</v>
       </c>
       <c r="I190" s="16">
-        <v>2.300062239745595</v>
+        <v>2.3002898908626759</v>
       </c>
       <c r="J190" s="16">
         <v>119.00256473987963</v>
       </c>
       <c r="K190" s="16">
         <v>0.43569099999999988</v>
       </c>
     </row>
     <row r="191" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="37"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="16">
         <v>0.94360900000000003</v>
       </c>
       <c r="H191" s="16">
         <v>0.79650199999999993</v>
       </c>
       <c r="I191" s="16">
-        <v>2.2848357766576197</v>
+        <v>2.2850619207192513</v>
       </c>
       <c r="J191" s="16">
         <v>-15.589825870673138</v>
       </c>
       <c r="K191" s="16">
         <v>-0.1471070000000001</v>
       </c>
     </row>
     <row r="192" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="3" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5"/>
       <c r="D192" s="37"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="16">
         <v>0.20352999999999999</v>
       </c>
       <c r="H192" s="16">
         <v>0.72200599999999993</v>
       </c>
       <c r="I192" s="16">
-        <v>2.0711374733038479</v>
+        <v>2.0713424663476347</v>
       </c>
       <c r="J192" s="16">
         <v>254.74180710460374</v>
       </c>
       <c r="K192" s="16">
         <v>0.51847599999999994</v>
       </c>
     </row>
     <row r="193" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="95" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B193" s="93"/>
       <c r="C193" s="93"/>
       <c r="D193" s="96"/>
       <c r="E193" s="96"/>
       <c r="F193" s="96"/>
       <c r="G193" s="17">
         <v>12.857436999999999</v>
       </c>
       <c r="H193" s="17">
         <v>18.151256999999998</v>
       </c>
       <c r="I193" s="17">
-        <v>52.068471121110882</v>
+        <v>52.073624653659067</v>
       </c>
       <c r="J193" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K193" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="46"/>
     </row>
     <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="46"/>
     </row>
     <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="46"/>
     </row>
     <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="2" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B199" s="37"/>
       <c r="C199" s="37"/>
       <c r="D199" s="37"/>
       <c r="E199" s="37"/>
       <c r="F199" s="37"/>
       <c r="G199" s="37"/>
       <c r="H199" s="37"/>
       <c r="I199" s="37"/>
       <c r="J199" s="37"/>
       <c r="K199" s="37"/>
     </row>
     <row r="200" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="23"/>
       <c r="B200" s="23"/>
       <c r="C200" s="23"/>
       <c r="D200" s="23"/>
       <c r="E200" s="23"/>
       <c r="F200" s="23"/>
       <c r="G200" s="13">
         <v>2024</v>
       </c>
       <c r="H200" s="13">
         <v>2025</v>
       </c>
       <c r="I200" s="13" t="s">
         <v>139</v>
       </c>
       <c r="J200" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K200" s="13" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B201" s="5"/>
       <c r="C201" s="5"/>
       <c r="D201" s="37"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="16">
         <v>4.7828000000000002E-2</v>
       </c>
       <c r="H201" s="16">
         <v>42.234105000000007</v>
       </c>
       <c r="I201" s="16">
-        <v>19.071424433807149</v>
+        <v>19.071408760018059</v>
       </c>
       <c r="J201" s="16" t="s">
-        <v>144</v>
+        <v>158</v>
       </c>
       <c r="K201" s="16">
         <v>42.186277000000004</v>
       </c>
     </row>
     <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B202" s="5"/>
       <c r="C202" s="5"/>
       <c r="D202" s="37"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="16">
         <v>39.474758000000001</v>
       </c>
       <c r="H202" s="16">
         <v>37.851785000000007</v>
       </c>
       <c r="I202" s="16">
-        <v>17.092524094264931</v>
+        <v>17.092510046828743</v>
       </c>
       <c r="J202" s="16">
         <v>-4.1114197584187711</v>
       </c>
       <c r="K202" s="16">
         <v>-1.6229729999999947</v>
       </c>
     </row>
     <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5"/>
       <c r="D203" s="37"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="16">
         <v>22.805015999999998</v>
       </c>
       <c r="H203" s="16">
         <v>19.427077000000001</v>
       </c>
       <c r="I203" s="16">
-        <v>8.7725791981445536</v>
+        <v>8.7725719884284334</v>
       </c>
       <c r="J203" s="16">
         <v>-14.81226323191353</v>
       </c>
       <c r="K203" s="16">
         <v>-3.3779389999999978</v>
       </c>
     </row>
     <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="37"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="16">
         <v>20.445088999999999</v>
       </c>
       <c r="H204" s="16">
         <v>17.707502000000002</v>
       </c>
       <c r="I204" s="16">
-        <v>7.9960800946175832</v>
+        <v>7.9960735230647657</v>
       </c>
       <c r="J204" s="16">
         <v>-13.389949048399826</v>
       </c>
       <c r="K204" s="16">
         <v>-2.7375869999999978</v>
       </c>
     </row>
     <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="37"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="16">
         <v>13.252751</v>
       </c>
       <c r="H205" s="16">
         <v>15.90592</v>
       </c>
       <c r="I205" s="16">
-        <v>7.1825495373983124</v>
+        <v>7.1825436344429781</v>
       </c>
       <c r="J205" s="16">
         <v>20.019760425590132</v>
       </c>
       <c r="K205" s="16">
         <v>2.6531690000000001</v>
       </c>
     </row>
     <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5"/>
       <c r="D206" s="37"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="16">
         <v>11.232136000000001</v>
       </c>
       <c r="H206" s="16">
         <v>13.910307000000001</v>
       </c>
       <c r="I206" s="16">
-        <v>6.2814014598287002</v>
+        <v>6.2813962974790281</v>
       </c>
       <c r="J206" s="16">
         <v>23.843826321191273</v>
       </c>
       <c r="K206" s="16">
         <v>2.6781710000000007</v>
       </c>
     </row>
     <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5"/>
       <c r="D207" s="37"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="16">
         <v>7.791512</v>
       </c>
       <c r="H207" s="16">
         <v>10.691768</v>
       </c>
       <c r="I207" s="16">
-        <v>4.8280233587475658</v>
+        <v>4.828019390852031</v>
       </c>
       <c r="J207" s="16">
         <v>37.223275790372909</v>
       </c>
       <c r="K207" s="16">
         <v>2.9002559999999997</v>
       </c>
     </row>
     <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="37"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="16">
         <v>8.1342730000000003</v>
       </c>
       <c r="H208" s="16">
         <v>7.7613459999999996</v>
       </c>
       <c r="I208" s="16">
-        <v>3.5047486798555663</v>
+        <v>3.5047457994890876</v>
       </c>
       <c r="J208" s="16">
         <v>-4.5846383567406779</v>
       </c>
       <c r="K208" s="16">
         <v>-0.37292700000000067</v>
       </c>
     </row>
     <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5"/>
       <c r="D209" s="37"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="16">
         <v>3.942977</v>
       </c>
       <c r="H209" s="16">
         <v>7.6119849999999998</v>
       </c>
       <c r="I209" s="16">
-        <v>3.4373025477578723</v>
+        <v>3.4372997228217814</v>
       </c>
       <c r="J209" s="16">
         <v>93.051722087143801</v>
       </c>
       <c r="K209" s="16">
         <v>3.6690079999999998</v>
       </c>
     </row>
     <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5"/>
       <c r="D210" s="37"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="16">
         <v>2.7958370000000001</v>
       </c>
       <c r="H210" s="16">
         <v>6.4057360000000001</v>
       </c>
       <c r="I210" s="16">
-        <v>2.8926032661735834</v>
+        <v>2.8926008888968529</v>
       </c>
       <c r="J210" s="16">
         <v>129.11693349791136</v>
       </c>
       <c r="K210" s="16">
         <v>3.609899</v>
       </c>
     </row>
     <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="95" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B211" s="93"/>
       <c r="C211" s="93"/>
       <c r="D211" s="96"/>
       <c r="E211" s="96"/>
       <c r="F211" s="96"/>
       <c r="G211" s="17">
         <v>129.92217699999998</v>
       </c>
       <c r="H211" s="17">
         <v>179.507531</v>
       </c>
       <c r="I211" s="17">
-        <v>81.059236670595809</v>
+        <v>81.059170052321747</v>
       </c>
       <c r="J211" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K211" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="46"/>
     </row>
     <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="2" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B215" s="37"/>
       <c r="C215" s="37"/>
       <c r="D215" s="37"/>
       <c r="E215" s="37"/>
       <c r="F215" s="37"/>
       <c r="G215" s="37"/>
       <c r="H215" s="37"/>
       <c r="I215" s="37"/>
       <c r="J215" s="37"/>
       <c r="K215" s="37"/>
     </row>
     <row r="216" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="23"/>
       <c r="B216" s="23"/>
       <c r="C216" s="23"/>
       <c r="D216" s="23"/>
       <c r="E216" s="23"/>
       <c r="F216" s="23"/>
       <c r="G216" s="13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="H216" s="13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="I216" s="13" t="s">
         <v>142</v>
       </c>
       <c r="J216" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="K216" s="13" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="37"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>0</v>
+        <v>2.6090859999999996</v>
       </c>
       <c r="H217" s="16">
-        <v>1.0238880000000001</v>
+        <v>2.0909020000000003</v>
       </c>
       <c r="I217" s="16">
-        <v>22.560540031491268</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>17.129772505795192</v>
+      </c>
+      <c r="J217" s="16">
+        <v>-19.860748170048797</v>
       </c>
       <c r="K217" s="16">
-        <v>1.0238880000000001</v>
+        <v>-0.51818399999999931</v>
       </c>
     </row>
     <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
-        <v>147</v>
+        <v>167</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="37"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>0.87447699999999995</v>
+        <v>0.17641999999999999</v>
       </c>
       <c r="H218" s="16">
-        <v>0.713565</v>
+        <v>1.1213379999999999</v>
       </c>
       <c r="I218" s="16">
-        <v>15.722824906211482</v>
+        <v>9.1865926007547767</v>
       </c>
       <c r="J218" s="16">
-        <v>-18.400941362665908</v>
+        <v>535.60707402788796</v>
       </c>
       <c r="K218" s="16">
-        <v>-0.16091199999999994</v>
+        <v>0.94491799999999992</v>
       </c>
     </row>
     <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="37"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>0.35084300000000002</v>
+        <v>4.3439999999999999E-2</v>
       </c>
       <c r="H219" s="16">
-        <v>0.23275000000000001</v>
+        <v>0.59226400000000001</v>
       </c>
       <c r="I219" s="16">
-        <v>5.1284571089119035</v>
-[...2 lines deleted...]
-        <v>-33.659785146062482</v>
+        <v>4.8521392123458114</v>
+      </c>
+      <c r="J219" s="16" t="s">
+        <v>158</v>
       </c>
       <c r="K219" s="16">
-        <v>-0.118093</v>
+        <v>0.54882399999999998</v>
       </c>
     </row>
     <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="37"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>0.468777</v>
+        <v>0.86690900000000004</v>
       </c>
       <c r="H220" s="16">
-        <v>0.22456399999999999</v>
+        <v>0.56893799999999994</v>
       </c>
       <c r="I220" s="16">
-        <v>4.9480852511522784</v>
+        <v>4.6610403117420622</v>
       </c>
       <c r="J220" s="16">
-        <v>-52.095772616830601</v>
+        <v>-34.371658386289688</v>
       </c>
       <c r="K220" s="16">
-        <v>-0.24421300000000001</v>
+        <v>-0.2979710000000001</v>
       </c>
     </row>
     <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
-        <v>152</v>
+        <v>168</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="37"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>0.18011000000000002</v>
+        <v>1.232E-3</v>
       </c>
       <c r="H221" s="16">
-        <v>0.22094999999999998</v>
+        <v>0.46356000000000003</v>
       </c>
       <c r="I221" s="16">
-        <v>4.8684536980196995</v>
-[...2 lines deleted...]
-        <v>22.675031924934739</v>
+        <v>3.7977281301497716</v>
+      </c>
+      <c r="J221" s="16" t="s">
+        <v>158</v>
       </c>
       <c r="K221" s="16">
-        <v>4.083999999999996E-2</v>
+        <v>0.46232800000000002</v>
       </c>
     </row>
     <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
         <v>169</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="37"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>1.6367999999999997E-2</v>
+        <v>0.25161600000000001</v>
       </c>
       <c r="H222" s="16">
-        <v>0.17760699999999999</v>
+        <v>0.45103500000000002</v>
       </c>
       <c r="I222" s="16">
-        <v>3.9134259151128523</v>
+        <v>3.6951167209899523</v>
       </c>
       <c r="J222" s="16">
-        <v>985.08675464320629</v>
+        <v>79.255293780999622</v>
       </c>
       <c r="K222" s="16">
-        <v>0.16123899999999999</v>
+        <v>0.19941900000000001</v>
       </c>
     </row>
     <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
-        <v>170</v>
+        <v>152</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="37"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>0.110476</v>
+        <v>0.37842300000000001</v>
       </c>
       <c r="H223" s="16">
-        <v>0.16758000000000001</v>
+        <v>0.33508399999999999</v>
       </c>
       <c r="I223" s="16">
-        <v>3.6924891184165713</v>
+        <v>2.7451849442641856</v>
       </c>
       <c r="J223" s="16">
-        <v>51.689054636301101</v>
+        <v>-11.452527991163333</v>
       </c>
       <c r="K223" s="16">
-        <v>5.7104000000000002E-2</v>
+        <v>-4.3339000000000016E-2</v>
       </c>
     </row>
     <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="37"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>0.194665</v>
+        <v>3.7009E-2</v>
       </c>
       <c r="H224" s="16">
-        <v>0.16154199999999999</v>
+        <v>0.32478800000000002</v>
       </c>
       <c r="I224" s="16">
-        <v>3.5594466951142718</v>
+        <v>2.6608346792973596</v>
       </c>
       <c r="J224" s="16">
-        <v>-17.015385405696971</v>
+        <v>777.59193709638203</v>
       </c>
       <c r="K224" s="16">
-        <v>-3.3123000000000014E-2</v>
+        <v>0.28777900000000001</v>
       </c>
     </row>
     <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="37"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>0</v>
+        <v>0.10563400000000001</v>
       </c>
       <c r="H225" s="16">
-        <v>0.14000000000000001</v>
+        <v>0.32201100000000005</v>
       </c>
       <c r="I225" s="16">
-        <v>3.0847862309244536</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>2.6380840299371351</v>
+      </c>
+      <c r="J225" s="16">
+        <v>204.83651097184622</v>
       </c>
       <c r="K225" s="16">
-        <v>0.14000000000000001</v>
+        <v>0.21637700000000004</v>
       </c>
     </row>
     <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
-        <v>173</v>
+        <v>150</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="37"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>6.2489999999999993E-3</v>
+        <v>0.33683800000000003</v>
       </c>
       <c r="H226" s="16">
-        <v>0.13153800000000002</v>
+        <v>0.29470299999999999</v>
       </c>
       <c r="I226" s="16">
-        <v>2.8983329374524343</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>2.4143624841218569</v>
+      </c>
+      <c r="J226" s="16">
+        <v>-12.508980578200807</v>
       </c>
       <c r="K226" s="16">
-        <v>0.12528900000000001</v>
+        <v>-4.2135000000000034E-2</v>
       </c>
     </row>
     <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="95" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B227" s="93"/>
       <c r="C227" s="93"/>
       <c r="D227" s="96"/>
       <c r="E227" s="96"/>
       <c r="F227" s="96"/>
       <c r="G227" s="17">
-        <v>2.201965</v>
+        <v>4.8066069999999996</v>
       </c>
       <c r="H227" s="17">
-        <v>3.1939839999999999</v>
+        <v>6.564623000000001</v>
       </c>
       <c r="I227" s="17">
-        <v>70.376841892807207</v>
+        <v>53.780855619398103</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="46"/>
     </row>
     <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="2" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B231" s="37"/>
       <c r="C231" s="37"/>
       <c r="D231" s="37"/>
       <c r="E231" s="37"/>
       <c r="F231" s="37"/>
       <c r="G231" s="37"/>
       <c r="H231" s="37"/>
       <c r="I231" s="37"/>
       <c r="J231" s="37"/>
       <c r="K231" s="37"/>
     </row>
     <row r="232" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="23"/>
       <c r="B232" s="23"/>
       <c r="C232" s="23"/>
       <c r="D232" s="23"/>
       <c r="E232" s="23"/>
       <c r="F232" s="23"/>
       <c r="G232" s="13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="I232" s="13" t="s">
         <v>142</v>
       </c>
       <c r="J232" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="K232" s="13" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="37"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>0</v>
+        <v>22.632154999999997</v>
       </c>
       <c r="H233" s="16">
-        <v>8.0521840000000005</v>
+        <v>33.979372000000005</v>
       </c>
       <c r="I233" s="16">
-        <v>26.327608473594999</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>30.235618302059446</v>
+      </c>
+      <c r="J233" s="16">
+        <v>50.137589637398683</v>
       </c>
       <c r="K233" s="16">
-        <v>8.0521840000000005</v>
+        <v>11.347217000000008</v>
       </c>
     </row>
     <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="37"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>5.9923419999999998</v>
+        <v>10.411396</v>
       </c>
       <c r="H234" s="16">
-        <v>4.7028050000000006</v>
+        <v>16.697598999999997</v>
       </c>
       <c r="I234" s="16">
-        <v>15.376400833322354</v>
+        <v>14.85790349288531</v>
       </c>
       <c r="J234" s="16">
-        <v>-21.519749707209623</v>
+        <v>60.378099152121358</v>
       </c>
       <c r="K234" s="16">
-        <v>-1.2895369999999993</v>
+        <v>6.2862029999999969</v>
       </c>
     </row>
     <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="37"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>4.9941750000000003</v>
+        <v>7.5142830000000007</v>
       </c>
       <c r="H235" s="16">
-        <v>3.76864</v>
+        <v>16.104368000000001</v>
       </c>
       <c r="I235" s="16">
-        <v>12.322033177325437</v>
+        <v>14.330033051932228</v>
       </c>
       <c r="J235" s="16">
-        <v>-24.539288270835527</v>
+        <v>114.31676182544628</v>
       </c>
       <c r="K235" s="16">
-        <v>-1.2255350000000003</v>
+        <v>8.5900850000000002</v>
       </c>
     </row>
     <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="37"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
-        <v>3.0928200000000001</v>
+        <v>8.0522240000000007</v>
       </c>
       <c r="H236" s="16">
-        <v>3.6961179999999998</v>
+        <v>11.030415999999999</v>
       </c>
       <c r="I236" s="16">
-        <v>12.084913555900732</v>
+        <v>9.8151151201066718</v>
       </c>
       <c r="J236" s="16">
-        <v>19.506405157752461</v>
+        <v>36.985955681312369</v>
       </c>
       <c r="K236" s="16">
-        <v>0.60329799999999967</v>
+        <v>2.9781919999999982</v>
       </c>
     </row>
     <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="37"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
-        <v>1.7012290000000001</v>
+        <v>9.450327999999999</v>
       </c>
       <c r="H237" s="16">
-        <v>2.776824</v>
+        <v>8.0844009999999997</v>
       </c>
       <c r="I237" s="16">
-        <v>9.0791684680928739</v>
+        <v>7.1936839455651995</v>
       </c>
       <c r="J237" s="16">
-        <v>63.224586460729256</v>
+        <v>-14.453752293042097</v>
       </c>
       <c r="K237" s="16">
-        <v>1.0755949999999999</v>
+        <v>-1.3659269999999992</v>
       </c>
     </row>
     <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="37"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
-        <v>1.1797829999999998</v>
+        <v>2.2136300000000002</v>
       </c>
       <c r="H238" s="16">
-        <v>1.2150080000000001</v>
+        <v>4.2742619999999993</v>
       </c>
       <c r="I238" s="16">
-        <v>3.9726184742283226</v>
+        <v>3.8033355753307387</v>
       </c>
       <c r="J238" s="16">
-        <v>2.9857185601081122</v>
+        <v>93.088366167787711</v>
       </c>
       <c r="K238" s="16">
-        <v>3.5225000000000284E-2</v>
+        <v>2.0606319999999991</v>
       </c>
     </row>
     <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="37"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>1.520616</v>
+        <v>1.958199</v>
       </c>
       <c r="H239" s="16">
-        <v>1.1286189999999998</v>
+        <v>3.2141630000000001</v>
       </c>
       <c r="I239" s="16">
-        <v>3.6901589864141591</v>
+        <v>2.860035365827311</v>
       </c>
       <c r="J239" s="16">
-        <v>-25.778829106099117</v>
+        <v>64.138731558947796</v>
       </c>
       <c r="K239" s="16">
-        <v>-0.39199700000000015</v>
+        <v>1.2559640000000001</v>
       </c>
     </row>
     <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="37"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
-        <v>0</v>
+        <v>3.264926</v>
       </c>
       <c r="H240" s="16">
-        <v>1.1001339999999999</v>
+        <v>3.0712220000000001</v>
       </c>
       <c r="I240" s="16">
-        <v>3.5970237665321556</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>2.7328432118429857</v>
+      </c>
+      <c r="J240" s="16">
+        <v>-5.932875660887869</v>
       </c>
       <c r="K240" s="16">
-        <v>1.1001339999999999</v>
+        <v>-0.19370399999999988</v>
       </c>
     </row>
     <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="37"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>1.1853530000000001</v>
+        <v>3.610646</v>
       </c>
       <c r="H241" s="16">
-        <v>1.012459</v>
+        <v>2.7193510000000001</v>
       </c>
       <c r="I241" s="16">
-        <v>3.3103595431459985</v>
+        <v>2.4197403902969028</v>
       </c>
       <c r="J241" s="16">
-        <v>-14.585865982538543</v>
+        <v>-24.68519483771048</v>
       </c>
       <c r="K241" s="16">
-        <v>-0.1728940000000001</v>
+        <v>-0.89129499999999995</v>
       </c>
     </row>
     <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="37"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>1.9901439999999999</v>
+        <v>1.9150050000000001</v>
       </c>
       <c r="H242" s="16">
-        <v>0.88156199999999996</v>
+        <v>2.0394999999999999</v>
       </c>
       <c r="I242" s="16">
-        <v>2.8823756612118343</v>
+        <v>1.8147935025712139</v>
       </c>
       <c r="J242" s="16">
-        <v>-55.703607377154619</v>
+        <v>6.5010274124610534</v>
       </c>
       <c r="K242" s="16">
-        <v>-1.108582</v>
+        <v>0.1244949999999998</v>
       </c>
     </row>
     <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="95" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B243" s="93"/>
       <c r="C243" s="93"/>
       <c r="D243" s="96"/>
       <c r="E243" s="96"/>
       <c r="F243" s="96"/>
       <c r="G243" s="17">
-        <v>21.656461999999998</v>
+        <v>71.022791999999995</v>
       </c>
       <c r="H243" s="17">
-        <v>28.334353000000004</v>
+        <v>101.21465400000001</v>
       </c>
       <c r="I243" s="17">
-        <v>92.642660939768874</v>
+        <v>90.063101958418017</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="46"/>
     </row>
     <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="46"/>
     </row>
     <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="2" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B248" s="22"/>
       <c r="C248" s="22"/>
       <c r="D248" s="22"/>
       <c r="E248" s="22"/>
       <c r="F248" s="22"/>
       <c r="G248" s="22"/>
       <c r="H248" s="22"/>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
     </row>
     <row r="249" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="12">
         <v>0</v>
       </c>
       <c r="B249" s="12">
         <v>0</v>
       </c>
       <c r="C249" s="12">
         <v>0</v>
       </c>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
       <c r="E249" s="12">
         <v>2024</v>
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H249" s="13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I249" s="13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="J249" s="13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="K249" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="250" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B250" s="22"/>
-      <c r="C250" s="123" t="s">
+      <c r="C250" s="128" t="s">
         <v>66</v>
       </c>
       <c r="D250" s="16">
         <v>1.27481378955391</v>
       </c>
       <c r="E250" s="16">
         <v>2.5810665189679471</v>
       </c>
       <c r="F250" s="16">
-        <v>5.7894835614697948</v>
+        <v>5.7900585305731065</v>
       </c>
       <c r="G250" s="16">
         <v>26.091723587999876</v>
       </c>
       <c r="H250" s="16">
         <v>13.7551698905636</v>
       </c>
       <c r="I250" s="16">
-        <v>15.161335871389072</v>
+        <v>8.0977751254469883</v>
       </c>
       <c r="J250" s="16">
-        <v>7.4195534355215571</v>
+        <v>5.3245917866498846</v>
       </c>
       <c r="K250" s="16">
-        <v>-54.286199148774408</v>
+        <v>-39.70300713855552</v>
       </c>
     </row>
     <row r="251" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B251" s="22"/>
-      <c r="C251" s="123">
+      <c r="C251" s="128">
         <v>0</v>
       </c>
       <c r="D251" s="16">
         <v>61.891399559588109</v>
       </c>
       <c r="E251" s="16">
         <v>22.38914339979544</v>
       </c>
       <c r="F251" s="16">
-        <v>34.601823637166738</v>
+        <v>34.605260036855654</v>
       </c>
       <c r="G251" s="16">
         <v>-13.122470275294321</v>
       </c>
       <c r="H251" s="16">
         <v>-32.618597483152712</v>
       </c>
       <c r="I251" s="16">
-        <v>39.773464528420568</v>
+        <v>36.654385777321984</v>
       </c>
       <c r="J251" s="16">
-        <v>49.780446035645134</v>
+        <v>39.129065642722473</v>
       </c>
       <c r="K251" s="16">
-        <v>16.915581744008122</v>
+        <v>-2.1076894976120237</v>
       </c>
     </row>
     <row r="252" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B252" s="22"/>
-      <c r="C252" s="123">
+      <c r="C252" s="128">
         <v>0</v>
       </c>
       <c r="D252" s="16">
         <v>10.600757164419367</v>
       </c>
       <c r="E252" s="16">
         <v>57.11458657159816</v>
       </c>
       <c r="F252" s="16">
-        <v>24.72384751025395</v>
+        <v>24.716371634135097</v>
       </c>
       <c r="G252" s="16">
-        <v>-75.665917715423632</v>
+        <v>-75.675691448405743</v>
       </c>
       <c r="H252" s="16">
-        <v>-3.7019112208985572</v>
+        <v>-3.7115821588552644</v>
       </c>
       <c r="I252" s="16">
-        <v>19.234190805366143</v>
+        <v>25.680701936571342</v>
       </c>
       <c r="J252" s="16">
-        <v>18.01558824333031</v>
+        <v>26.552128478120316</v>
       </c>
       <c r="K252" s="16">
-        <v>-12.505337324242847</v>
+        <v>-5.1870851306251717</v>
       </c>
     </row>
     <row r="253" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B253" s="22"/>
-      <c r="C253" s="123">
+      <c r="C253" s="128">
         <v>0</v>
       </c>
       <c r="D253" s="16">
         <v>26.233029486438614</v>
       </c>
       <c r="E253" s="16">
         <v>17.915203509638456</v>
       </c>
       <c r="F253" s="16">
-        <v>34.884845291109507</v>
+        <v>34.888309798436154</v>
       </c>
       <c r="G253" s="16">
         <v>9.4614026048156052</v>
       </c>
       <c r="H253" s="16">
         <v>-16.320329061401161</v>
       </c>
       <c r="I253" s="16">
-        <v>25.831008794824211</v>
+        <v>29.567137160659691</v>
       </c>
       <c r="J253" s="16">
-        <v>24.784412285503002</v>
+        <v>28.994214092507331</v>
       </c>
       <c r="K253" s="16">
-        <v>-10.371879061413555</v>
+        <v>-10.0756901712057</v>
       </c>
     </row>
     <row r="254" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="97" t="s">
         <v>68</v>
       </c>
       <c r="B254" s="98"/>
-      <c r="C254" s="139" t="s">
+      <c r="C254" s="123" t="s">
         <v>67</v>
       </c>
       <c r="D254" s="99">
         <v>99.936784996409642</v>
       </c>
       <c r="E254" s="99">
         <v>99.825348855682805</v>
       </c>
       <c r="F254" s="99">
-        <v>99.661096452787746</v>
+        <v>99.661062909447153</v>
       </c>
       <c r="G254" s="99">
-        <v>-43.785810493030546</v>
+        <v>-43.791392720215896</v>
       </c>
       <c r="H254" s="99">
-        <v>-22.075706177149645</v>
+        <v>-22.077640774599917</v>
       </c>
       <c r="I254" s="99">
-        <v>99.892814368179458</v>
+        <v>99.958951982908403</v>
       </c>
       <c r="J254" s="99">
-        <v>99.99757623939</v>
+        <v>99.979887344551912</v>
       </c>
       <c r="K254" s="99">
-        <v>-6.5870615143695908</v>
+        <v>-8.2987938799587724</v>
       </c>
     </row>
     <row r="255" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B255" s="100"/>
-      <c r="C255" s="140">
+      <c r="C255" s="124">
         <v>0</v>
       </c>
       <c r="D255" s="17">
         <v>6.3215003590353827E-2</v>
       </c>
       <c r="E255" s="17">
         <v>0.17465114431719206</v>
       </c>
       <c r="F255" s="17">
-        <v>0.33890354721226212</v>
+        <v>0.33893709055286053</v>
       </c>
       <c r="G255" s="17">
         <v>9.2611602807757354</v>
       </c>
       <c r="H255" s="17">
         <v>18.655204014949689</v>
       </c>
       <c r="I255" s="17">
-        <v>0.10718563182054172</v>
+        <v>4.1048017091598138E-2</v>
       </c>
       <c r="J255" s="17">
-        <v>2.4237606100120709E-3</v>
+        <v>2.0112655448092345E-2</v>
       </c>
       <c r="K255" s="17">
-        <v>-97.889890657970454</v>
+        <v>-55.077767612076855</v>
       </c>
     </row>
     <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="4" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D256" s="60"/>
     </row>
     <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="60"/>
     </row>
     <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D258" s="60"/>
     </row>
     <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="20" t="s">
         <v>101</v>
       </c>
       <c r="D259" s="60"/>
     </row>
     <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="101" t="s">
         <v>70</v>
       </c>
       <c r="D260" s="60"/>
     </row>
     <row r="261" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A261" s="122" t="s">
+      <c r="A261" s="125" t="s">
         <v>71</v>
       </c>
-      <c r="B261" s="122">
-[...26 lines deleted...]
-      <c r="K261" s="122">
+      <c r="B261" s="125">
+        <v>0</v>
+      </c>
+      <c r="C261" s="125">
+        <v>0</v>
+      </c>
+      <c r="D261" s="125">
+        <v>0</v>
+      </c>
+      <c r="E261" s="125">
+        <v>0</v>
+      </c>
+      <c r="F261" s="125">
+        <v>0</v>
+      </c>
+      <c r="G261" s="125">
+        <v>0</v>
+      </c>
+      <c r="H261" s="125">
+        <v>0</v>
+      </c>
+      <c r="I261" s="125">
+        <v>0</v>
+      </c>
+      <c r="J261" s="125">
+        <v>0</v>
+      </c>
+      <c r="K261" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A262" s="122" t="s">
+      <c r="A262" s="125" t="s">
         <v>72</v>
       </c>
-      <c r="B262" s="122">
-[...26 lines deleted...]
-      <c r="K262" s="122">
+      <c r="B262" s="125">
+        <v>0</v>
+      </c>
+      <c r="C262" s="125">
+        <v>0</v>
+      </c>
+      <c r="D262" s="125">
+        <v>0</v>
+      </c>
+      <c r="E262" s="125">
+        <v>0</v>
+      </c>
+      <c r="F262" s="125">
+        <v>0</v>
+      </c>
+      <c r="G262" s="125">
+        <v>0</v>
+      </c>
+      <c r="H262" s="125">
+        <v>0</v>
+      </c>
+      <c r="I262" s="125">
+        <v>0</v>
+      </c>
+      <c r="J262" s="125">
+        <v>0</v>
+      </c>
+      <c r="K262" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A263" s="122" t="s">
+      <c r="A263" s="125" t="s">
         <v>73</v>
       </c>
-      <c r="B263" s="122">
-[...26 lines deleted...]
-      <c r="K263" s="122">
+      <c r="B263" s="125">
+        <v>0</v>
+      </c>
+      <c r="C263" s="125">
+        <v>0</v>
+      </c>
+      <c r="D263" s="125">
+        <v>0</v>
+      </c>
+      <c r="E263" s="125">
+        <v>0</v>
+      </c>
+      <c r="F263" s="125">
+        <v>0</v>
+      </c>
+      <c r="G263" s="125">
+        <v>0</v>
+      </c>
+      <c r="H263" s="125">
+        <v>0</v>
+      </c>
+      <c r="I263" s="125">
+        <v>0</v>
+      </c>
+      <c r="J263" s="125">
+        <v>0</v>
+      </c>
+      <c r="K263" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A264" s="122" t="s">
+      <c r="A264" s="125" t="s">
         <v>74</v>
       </c>
-      <c r="B264" s="122">
-[...26 lines deleted...]
-      <c r="K264" s="122">
+      <c r="B264" s="125">
+        <v>0</v>
+      </c>
+      <c r="C264" s="125">
+        <v>0</v>
+      </c>
+      <c r="D264" s="125">
+        <v>0</v>
+      </c>
+      <c r="E264" s="125">
+        <v>0</v>
+      </c>
+      <c r="F264" s="125">
+        <v>0</v>
+      </c>
+      <c r="G264" s="125">
+        <v>0</v>
+      </c>
+      <c r="H264" s="125">
+        <v>0</v>
+      </c>
+      <c r="I264" s="125">
+        <v>0</v>
+      </c>
+      <c r="J264" s="125">
+        <v>0</v>
+      </c>
+      <c r="K264" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="46">
         <v>0</v>
       </c>
       <c r="B265" s="46">
         <v>0</v>
       </c>
       <c r="C265" s="46">
         <v>0</v>
       </c>
       <c r="D265" s="46">
         <v>0</v>
       </c>
       <c r="E265" s="46">
         <v>0</v>
       </c>
       <c r="F265" s="46">
         <v>0</v>
       </c>
       <c r="G265" s="46">
         <v>0</v>
       </c>
@@ -8052,704 +8045,704 @@
       <c r="C266" s="46"/>
       <c r="D266" s="46"/>
       <c r="E266" s="46"/>
       <c r="F266" s="46"/>
       <c r="G266" s="46"/>
       <c r="H266" s="46"/>
       <c r="I266" s="46"/>
       <c r="J266" s="46"/>
       <c r="K266" s="46"/>
     </row>
     <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="46"/>
       <c r="B267" s="46"/>
       <c r="C267" s="46"/>
       <c r="D267" s="46"/>
       <c r="E267" s="46"/>
       <c r="F267" s="46"/>
       <c r="G267" s="46"/>
       <c r="H267" s="46"/>
       <c r="I267" s="46"/>
       <c r="J267" s="46"/>
       <c r="K267" s="46"/>
     </row>
     <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="2" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="B268" s="22"/>
       <c r="C268" s="22"/>
       <c r="D268" s="22"/>
       <c r="E268" s="22"/>
       <c r="F268" s="22"/>
       <c r="G268" s="22"/>
       <c r="H268" s="22"/>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
     </row>
     <row r="269" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="12">
         <v>0</v>
       </c>
       <c r="B269" s="12">
         <v>0</v>
       </c>
       <c r="C269" s="12">
         <v>0</v>
       </c>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
       <c r="E269" s="12">
         <v>2024</v>
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H269" s="13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I269" s="13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="J269" s="13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="K269" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="270" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B270" s="22"/>
-      <c r="C270" s="123" t="s">
+      <c r="C270" s="128" t="s">
         <v>66</v>
       </c>
       <c r="D270" s="16">
         <v>8.5165752182153526E-2</v>
       </c>
       <c r="E270" s="16">
         <v>0.69024351158098063</v>
       </c>
       <c r="F270" s="16">
-        <v>0.65026213767992658</v>
+        <v>0.65026125166424997</v>
       </c>
       <c r="G270" s="16">
         <v>-6.2466741144914124</v>
       </c>
       <c r="H270" s="16">
         <v>88.486739825178319</v>
       </c>
       <c r="I270" s="16">
-        <v>3.6326056952388865E-2</v>
+        <v>6.1043761548278043E-2</v>
       </c>
       <c r="J270" s="16">
-        <v>8.7211443240957615E-2</v>
+        <v>0.52895340307597383</v>
       </c>
       <c r="K270" s="16">
-        <v>187.30304420988227</v>
+        <v>851.12175525339899</v>
       </c>
     </row>
     <row r="271" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B271" s="22"/>
-      <c r="C271" s="123">
+      <c r="C271" s="128">
         <v>0</v>
       </c>
       <c r="D271" s="16">
         <v>36.78026601045908</v>
       </c>
       <c r="E271" s="16">
         <v>28.098599714887545</v>
       </c>
       <c r="F271" s="16">
-        <v>28.41784409809285</v>
+        <v>28.417805377315634</v>
       </c>
       <c r="G271" s="16">
         <v>0.64842855084882844</v>
       </c>
       <c r="H271" s="16">
         <v>6.3087466120290703</v>
       </c>
       <c r="I271" s="16">
-        <v>29.391147611657615</v>
+        <v>42.842571798574454</v>
       </c>
       <c r="J271" s="16">
-        <v>20.037169228277406</v>
+        <v>30.478486776989854</v>
       </c>
       <c r="K271" s="16">
-        <v>-18.416029830749974</v>
+        <v>-21.913158800845743</v>
       </c>
     </row>
     <row r="272" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B272" s="22"/>
-      <c r="C272" s="123">
+      <c r="C272" s="128">
         <v>0</v>
       </c>
       <c r="D272" s="16">
         <v>0.23301617119604537</v>
       </c>
       <c r="E272" s="16">
         <v>5.5680961997749023E-2</v>
       </c>
       <c r="F272" s="16">
-        <v>0.17932550267907568</v>
+        <v>0.179325258338836</v>
       </c>
       <c r="G272" s="16">
         <v>220.50578711447102</v>
       </c>
       <c r="H272" s="16">
         <v>6.2035248937081677</v>
       </c>
       <c r="I272" s="16">
-        <v>5.0657539418384107E-2</v>
+        <v>3.8280625868331475E-2</v>
       </c>
       <c r="J272" s="16">
-        <v>5.7171997720178371E-2</v>
+        <v>2.9723048726534494E-2</v>
       </c>
       <c r="K272" s="16">
-        <v>35.059236507240016</v>
+        <v>-14.773567239934973</v>
       </c>
     </row>
     <row r="273" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B273" s="22"/>
-      <c r="C273" s="123">
+      <c r="C273" s="128">
         <v>0</v>
       </c>
       <c r="D273" s="16">
         <v>62.901552066162722</v>
       </c>
       <c r="E273" s="16">
         <v>71.155475811533719</v>
       </c>
       <c r="F273" s="16">
-        <v>70.752568261548149</v>
+        <v>70.752608112681287</v>
       </c>
       <c r="G273" s="16">
-        <v>-1.045754764237415</v>
+        <v>-1.0455641980909416</v>
       </c>
       <c r="H273" s="16">
-        <v>16.773727741120183</v>
+        <v>16.773783961808796</v>
       </c>
       <c r="I273" s="16">
-        <v>70.521868791971613</v>
+        <v>57.058103814008945</v>
       </c>
       <c r="J273" s="16">
-        <v>79.818447330761472</v>
+        <v>68.962836771207634</v>
       </c>
       <c r="K273" s="16">
-        <v>35.445467550729269</v>
+        <v>32.665430341106052</v>
       </c>
     </row>
     <row r="274" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="97" t="s">
         <v>68</v>
       </c>
       <c r="B274" s="98"/>
-      <c r="C274" s="139" t="s">
+      <c r="C274" s="123" t="s">
         <v>59</v>
       </c>
       <c r="D274" s="99">
         <v>55.437710024087103</v>
       </c>
       <c r="E274" s="99">
         <v>73.724537972925788</v>
       </c>
       <c r="F274" s="99">
-        <v>60.324706716380938</v>
+        <v>60.324739327712976</v>
       </c>
       <c r="G274" s="99">
-        <v>-0.48224995461371106</v>
+        <v>-0.48211435636545213</v>
       </c>
       <c r="H274" s="99">
-        <v>13.390046254666066</v>
+        <v>13.390084879644458</v>
       </c>
       <c r="I274" s="99">
-        <v>69.062174100560725</v>
+        <v>59.312341300132317</v>
       </c>
       <c r="J274" s="99">
-        <v>70.424869432041476</v>
+        <v>51.782583650275704</v>
       </c>
       <c r="K274" s="99">
-        <v>19.669923564130233</v>
+        <v>9.7640156834929712</v>
       </c>
     </row>
     <row r="275" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B275" s="100"/>
-      <c r="C275" s="140">
+      <c r="C275" s="124">
         <v>0</v>
       </c>
       <c r="D275" s="17">
         <v>44.56228997591289</v>
       </c>
       <c r="E275" s="17">
         <v>26.275462027074216</v>
       </c>
       <c r="F275" s="17">
-        <v>39.675293283619069</v>
+        <v>39.675260672287024</v>
       </c>
       <c r="G275" s="17">
         <v>83.648410343296788</v>
       </c>
       <c r="H275" s="17">
         <v>7.8426645207292367</v>
       </c>
       <c r="I275" s="17">
-        <v>30.937825899439286</v>
+        <v>40.687658699867669</v>
       </c>
       <c r="J275" s="17">
-        <v>29.575130567958524</v>
+        <v>48.217416349724296</v>
       </c>
       <c r="K275" s="17">
-        <v>12.185334856148211</v>
+        <v>48.99187149351355</v>
       </c>
     </row>
     <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="4" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D276" s="60"/>
     </row>
     <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="60"/>
     </row>
     <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D278" s="60"/>
     </row>
     <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="20" t="s">
         <v>101</v>
       </c>
       <c r="D279" s="60"/>
     </row>
     <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="101" t="s">
         <v>70</v>
       </c>
       <c r="D280" s="60"/>
     </row>
     <row r="281" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A281" s="122" t="s">
+      <c r="A281" s="125" t="s">
         <v>71</v>
       </c>
-      <c r="B281" s="122">
-[...26 lines deleted...]
-      <c r="K281" s="122">
+      <c r="B281" s="125">
+        <v>0</v>
+      </c>
+      <c r="C281" s="125">
+        <v>0</v>
+      </c>
+      <c r="D281" s="125">
+        <v>0</v>
+      </c>
+      <c r="E281" s="125">
+        <v>0</v>
+      </c>
+      <c r="F281" s="125">
+        <v>0</v>
+      </c>
+      <c r="G281" s="125">
+        <v>0</v>
+      </c>
+      <c r="H281" s="125">
+        <v>0</v>
+      </c>
+      <c r="I281" s="125">
+        <v>0</v>
+      </c>
+      <c r="J281" s="125">
+        <v>0</v>
+      </c>
+      <c r="K281" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A282" s="122" t="s">
+      <c r="A282" s="125" t="s">
         <v>72</v>
       </c>
-      <c r="B282" s="122">
-[...26 lines deleted...]
-      <c r="K282" s="122">
+      <c r="B282" s="125">
+        <v>0</v>
+      </c>
+      <c r="C282" s="125">
+        <v>0</v>
+      </c>
+      <c r="D282" s="125">
+        <v>0</v>
+      </c>
+      <c r="E282" s="125">
+        <v>0</v>
+      </c>
+      <c r="F282" s="125">
+        <v>0</v>
+      </c>
+      <c r="G282" s="125">
+        <v>0</v>
+      </c>
+      <c r="H282" s="125">
+        <v>0</v>
+      </c>
+      <c r="I282" s="125">
+        <v>0</v>
+      </c>
+      <c r="J282" s="125">
+        <v>0</v>
+      </c>
+      <c r="K282" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A283" s="122" t="s">
+      <c r="A283" s="125" t="s">
         <v>73</v>
       </c>
-      <c r="B283" s="122">
-[...26 lines deleted...]
-      <c r="K283" s="122">
+      <c r="B283" s="125">
+        <v>0</v>
+      </c>
+      <c r="C283" s="125">
+        <v>0</v>
+      </c>
+      <c r="D283" s="125">
+        <v>0</v>
+      </c>
+      <c r="E283" s="125">
+        <v>0</v>
+      </c>
+      <c r="F283" s="125">
+        <v>0</v>
+      </c>
+      <c r="G283" s="125">
+        <v>0</v>
+      </c>
+      <c r="H283" s="125">
+        <v>0</v>
+      </c>
+      <c r="I283" s="125">
+        <v>0</v>
+      </c>
+      <c r="J283" s="125">
+        <v>0</v>
+      </c>
+      <c r="K283" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A284" s="122" t="s">
+      <c r="A284" s="125" t="s">
         <v>74</v>
       </c>
-      <c r="B284" s="122">
-[...26 lines deleted...]
-      <c r="K284" s="122">
+      <c r="B284" s="125">
+        <v>0</v>
+      </c>
+      <c r="C284" s="125">
+        <v>0</v>
+      </c>
+      <c r="D284" s="125">
+        <v>0</v>
+      </c>
+      <c r="E284" s="125">
+        <v>0</v>
+      </c>
+      <c r="F284" s="125">
+        <v>0</v>
+      </c>
+      <c r="G284" s="125">
+        <v>0</v>
+      </c>
+      <c r="H284" s="125">
+        <v>0</v>
+      </c>
+      <c r="I284" s="125">
+        <v>0</v>
+      </c>
+      <c r="J284" s="125">
+        <v>0</v>
+      </c>
+      <c r="K284" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="46"/>
       <c r="B285" s="46"/>
       <c r="C285" s="46"/>
       <c r="D285" s="46"/>
       <c r="E285" s="46"/>
       <c r="F285" s="83"/>
       <c r="G285" s="83"/>
       <c r="H285" s="46"/>
       <c r="I285" s="46"/>
       <c r="J285" s="46"/>
       <c r="K285" s="46"/>
     </row>
     <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="46"/>
       <c r="B286" s="46"/>
       <c r="C286" s="46"/>
       <c r="D286" s="46"/>
       <c r="E286" s="46"/>
       <c r="F286" s="83"/>
       <c r="G286" s="83"/>
       <c r="H286" s="46"/>
       <c r="I286" s="46"/>
       <c r="J286" s="46"/>
       <c r="K286" s="46"/>
     </row>
     <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="46"/>
       <c r="B287" s="46"/>
       <c r="C287" s="46"/>
       <c r="D287" s="46"/>
       <c r="E287" s="46"/>
       <c r="F287" s="83"/>
       <c r="G287" s="83"/>
       <c r="H287" s="46"/>
       <c r="I287" s="46"/>
       <c r="J287" s="46"/>
       <c r="K287" s="46"/>
     </row>
     <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="2" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B288" s="22"/>
       <c r="C288" s="22"/>
       <c r="D288" s="22"/>
       <c r="E288" s="22"/>
       <c r="F288" s="22"/>
       <c r="G288" s="22"/>
       <c r="H288" s="22"/>
       <c r="I288" s="22"/>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
     </row>
     <row r="289" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="12">
         <v>0</v>
       </c>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="24">
         <v>0</v>
       </c>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
         <v>2022</v>
       </c>
       <c r="G289" s="12">
         <v>2023</v>
       </c>
       <c r="H289" s="12">
         <v>2024</v>
       </c>
       <c r="I289" s="12">
         <v>2025</v>
       </c>
       <c r="J289" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K289" s="13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B290" s="102"/>
       <c r="C290" s="102"/>
-      <c r="D290" s="129" t="s">
+      <c r="D290" s="127" t="s">
         <v>47</v>
       </c>
       <c r="E290" s="103">
         <v>2.4951726199042583</v>
       </c>
       <c r="F290" s="103">
         <v>3.0744626828194681</v>
       </c>
       <c r="G290" s="103">
         <v>11.829180309253964</v>
       </c>
       <c r="H290" s="103">
         <v>4.5232512684493837</v>
       </c>
       <c r="I290" s="103">
-        <v>10.311806581693174</v>
+        <v>10.312827203764556</v>
       </c>
       <c r="J290" s="104">
         <v>28.364571032302781</v>
       </c>
       <c r="K290" s="104">
         <v>11.181196645303837</v>
       </c>
     </row>
     <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B291" s="22"/>
       <c r="C291" s="22"/>
-      <c r="D291" s="130">
+      <c r="D291" s="141">
         <v>0</v>
       </c>
       <c r="E291" s="60">
         <v>0</v>
       </c>
       <c r="F291" s="60">
         <v>0</v>
       </c>
       <c r="G291" s="60">
         <v>0</v>
       </c>
       <c r="H291" s="60">
         <v>0</v>
       </c>
       <c r="I291" s="60">
         <v>0</v>
       </c>
       <c r="J291" s="16" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="K291" s="16" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
     </row>
     <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B292" s="22"/>
       <c r="C292" s="22"/>
-      <c r="D292" s="130">
+      <c r="D292" s="141">
         <v>0</v>
       </c>
       <c r="E292" s="60">
         <v>95.389094328988847</v>
       </c>
       <c r="F292" s="60">
         <v>95.61584928667817</v>
       </c>
       <c r="G292" s="60">
         <v>85.27012090873707</v>
       </c>
       <c r="H292" s="60">
         <v>93.546679870908463</v>
       </c>
       <c r="I292" s="60">
-        <v>86.144294374920563</v>
+        <v>86.142922991655809</v>
       </c>
       <c r="J292" s="16">
-        <v>-48.14874543641389</v>
+        <v>-48.154702331698033</v>
       </c>
       <c r="K292" s="16">
-        <v>-23.984045760744021</v>
+        <v>-23.986229114804701</v>
       </c>
     </row>
     <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B293" s="22"/>
       <c r="C293" s="22"/>
-      <c r="D293" s="130">
+      <c r="D293" s="141">
         <v>0</v>
       </c>
       <c r="E293" s="60">
         <v>2.0980822325143968</v>
       </c>
       <c r="F293" s="60">
         <v>1.2721497890116995</v>
       </c>
       <c r="G293" s="60">
         <v>2.4786251176589871</v>
       </c>
       <c r="H293" s="60">
         <v>1.8880959890144982</v>
       </c>
       <c r="I293" s="60">
-        <v>3.4048413899098753</v>
+        <v>3.4051783877234563</v>
       </c>
       <c r="J293" s="16">
         <v>1.539248571577682</v>
       </c>
       <c r="K293" s="16">
         <v>-11.988099639189119</v>
       </c>
     </row>
     <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B294" s="73"/>
       <c r="C294" s="73"/>
-      <c r="D294" s="131">
+      <c r="D294" s="142">
         <v>0</v>
       </c>
       <c r="E294" s="105">
-        <v>1.7650818592500211E-2</v>
+        <v>1.7650818592508114E-2</v>
       </c>
       <c r="F294" s="105">
-        <v>3.7538241490665668E-2</v>
+        <v>3.7538241490654996E-2</v>
       </c>
       <c r="G294" s="105">
-        <v>0.42207366434998406</v>
+        <v>0.42207366434998128</v>
       </c>
       <c r="H294" s="105">
-        <v>4.197287162764822E-2</v>
+        <v>4.1972871627653563E-2</v>
       </c>
       <c r="I294" s="105">
-        <v>0.13905765347638652</v>
+        <v>0.13907141685618671</v>
       </c>
       <c r="J294" s="17">
-        <v>86.546602016484073</v>
+        <v>86.546602016470402</v>
       </c>
       <c r="K294" s="17">
-        <v>30.641246276661182</v>
+        <v>30.641246276648324</v>
       </c>
     </row>
     <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F295" s="60"/>
       <c r="G295" s="60"/>
       <c r="H295" s="60"/>
       <c r="I295" s="60"/>
       <c r="J295" s="60"/>
       <c r="K295" s="60"/>
     </row>
     <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B296" s="84"/>
       <c r="C296" s="84"/>
       <c r="D296" s="84"/>
       <c r="E296" s="84"/>
       <c r="F296" s="84"/>
       <c r="G296" s="84"/>
       <c r="H296" s="84"/>
       <c r="I296" s="84"/>
@@ -8792,247 +8785,247 @@
       <c r="K299" s="85"/>
     </row>
     <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="101" t="s">
         <v>77</v>
       </c>
       <c r="B300" s="84"/>
       <c r="C300" s="84"/>
       <c r="D300" s="84"/>
       <c r="E300" s="84"/>
       <c r="F300" s="84"/>
       <c r="G300" s="84"/>
       <c r="H300" s="84"/>
       <c r="I300" s="84"/>
       <c r="J300" s="84"/>
       <c r="K300" s="84"/>
     </row>
     <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="46"/>
     </row>
     <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="46"/>
     </row>
     <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="2" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B303" s="22"/>
       <c r="C303" s="22"/>
       <c r="D303" s="22"/>
       <c r="E303" s="22"/>
       <c r="F303" s="22"/>
       <c r="G303" s="22"/>
       <c r="H303" s="22"/>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
     </row>
     <row r="304" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="12">
         <v>0</v>
       </c>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="24">
         <v>0</v>
       </c>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
         <v>2022</v>
       </c>
       <c r="G304" s="12">
         <v>2023</v>
       </c>
       <c r="H304" s="12">
         <v>2024</v>
       </c>
       <c r="I304" s="12">
         <v>2025</v>
       </c>
       <c r="J304" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K304" s="13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B305" s="102"/>
       <c r="C305" s="102"/>
-      <c r="D305" s="129" t="s">
+      <c r="D305" s="127" t="s">
         <v>47</v>
       </c>
       <c r="E305" s="103">
         <v>0.66878585903753385</v>
       </c>
       <c r="F305" s="103">
         <v>0.75165783233639094</v>
       </c>
       <c r="G305" s="103">
         <v>1.5796917414417806</v>
       </c>
       <c r="H305" s="103">
         <v>3.9636627183490347</v>
       </c>
       <c r="I305" s="103">
-        <v>2.6277028599081866</v>
+        <v>2.6277007003390067</v>
       </c>
       <c r="J305" s="104">
         <v>-19.359265197634727</v>
       </c>
       <c r="K305" s="104">
         <v>56.310849249848594</v>
       </c>
     </row>
     <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B306" s="22"/>
       <c r="C306" s="22"/>
-      <c r="D306" s="130">
+      <c r="D306" s="141">
         <v>0</v>
       </c>
       <c r="E306" s="60">
         <v>0</v>
       </c>
       <c r="F306" s="60">
         <v>0</v>
       </c>
       <c r="G306" s="60">
         <v>0</v>
       </c>
       <c r="H306" s="60">
         <v>0.12746070708553989</v>
       </c>
       <c r="I306" s="60">
         <v>0</v>
       </c>
       <c r="J306" s="16">
         <v>-100</v>
       </c>
       <c r="K306" s="16" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
     </row>
     <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B307" s="22"/>
       <c r="C307" s="22"/>
-      <c r="D307" s="130">
+      <c r="D307" s="141">
         <v>0</v>
       </c>
       <c r="E307" s="60">
         <v>88.25914560279773</v>
       </c>
       <c r="F307" s="60">
         <v>97.61123199964311</v>
       </c>
       <c r="G307" s="60">
         <v>96.184420921369593</v>
       </c>
       <c r="H307" s="60">
         <v>92.810071967594425</v>
       </c>
       <c r="I307" s="60">
-        <v>89.043177355533615</v>
+        <v>89.043104175683467</v>
       </c>
       <c r="J307" s="16">
         <v>16.702579032827021</v>
       </c>
       <c r="K307" s="16">
         <v>11.269737138291603</v>
       </c>
     </row>
     <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B308" s="22"/>
       <c r="C308" s="22"/>
-      <c r="D308" s="130">
+      <c r="D308" s="141">
         <v>0</v>
       </c>
       <c r="E308" s="60">
         <v>11.071252079662171</v>
       </c>
       <c r="F308" s="60">
         <v>1.593923910458227</v>
       </c>
       <c r="G308" s="60">
         <v>1.812287214435605</v>
       </c>
       <c r="H308" s="60">
         <v>3.0679306081609807</v>
       </c>
       <c r="I308" s="60">
-        <v>8.3086891982563618</v>
+        <v>8.3086823697867516</v>
       </c>
       <c r="J308" s="16">
         <v>229.42905151060228</v>
       </c>
       <c r="K308" s="16">
         <v>3.3357922024909836</v>
       </c>
     </row>
     <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B309" s="73"/>
       <c r="C309" s="73"/>
-      <c r="D309" s="131">
+      <c r="D309" s="142">
         <v>0</v>
       </c>
       <c r="E309" s="105">
-        <v>8.1645850257189366E-4</v>
+        <v>8.16458502566942E-4</v>
       </c>
       <c r="F309" s="105">
-        <v>4.3186257562272221E-2</v>
+        <v>4.3186257562264276E-2</v>
       </c>
       <c r="G309" s="105">
-        <v>0.42360012275301878</v>
+        <v>0.42360012275302139</v>
       </c>
       <c r="H309" s="105">
-        <v>3.0873998810020484E-2</v>
+        <v>3.0873998810015194E-2</v>
       </c>
       <c r="I309" s="105">
-        <v>2.0430586301842163E-2</v>
+        <v>2.0512754190779706E-2</v>
       </c>
       <c r="J309" s="17">
-        <v>-19.506120125226211</v>
+        <v>-19.18232280102476</v>
       </c>
       <c r="K309" s="17">
-        <v>148.3153163262603</v>
+        <v>148.56466084439256</v>
       </c>
     </row>
     <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F310" s="60"/>
       <c r="G310" s="60"/>
       <c r="H310" s="60"/>
       <c r="I310" s="60"/>
       <c r="J310" s="60"/>
       <c r="K310" s="60"/>
     </row>
     <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B311" s="84"/>
       <c r="C311" s="84"/>
       <c r="D311" s="84"/>
       <c r="E311" s="84"/>
       <c r="F311" s="84"/>
       <c r="G311" s="84"/>
       <c r="H311" s="84"/>
       <c r="I311" s="84"/>
@@ -9075,90 +9068,90 @@
       <c r="K314" s="85"/>
     </row>
     <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A315" s="101" t="s">
         <v>77</v>
       </c>
       <c r="B315" s="84"/>
       <c r="C315" s="84"/>
       <c r="D315" s="84"/>
       <c r="E315" s="84"/>
       <c r="F315" s="84"/>
       <c r="G315" s="84"/>
       <c r="H315" s="84"/>
       <c r="I315" s="84"/>
       <c r="J315" s="84"/>
       <c r="K315" s="84"/>
     </row>
     <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A316" s="82"/>
     </row>
     <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A317" s="82"/>
     </row>
     <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A318" s="2" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="8"/>
       <c r="D318" s="8"/>
       <c r="E318" s="8"/>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
       <c r="H318" s="8"/>
       <c r="I318" s="8"/>
       <c r="J318" s="8"/>
       <c r="K318" s="9"/>
     </row>
     <row r="319" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A319" s="11">
         <v>0</v>
       </c>
       <c r="B319" s="11"/>
       <c r="C319" s="11"/>
       <c r="D319" s="11"/>
       <c r="E319" s="12">
         <v>2021</v>
       </c>
       <c r="F319" s="12">
         <v>2022</v>
       </c>
       <c r="G319" s="12">
         <v>2023</v>
       </c>
       <c r="H319" s="12">
         <v>2024</v>
       </c>
       <c r="I319" s="12">
         <v>2025</v>
       </c>
       <c r="J319" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K319" s="13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="320" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A320" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B320" s="15"/>
       <c r="C320" s="15"/>
       <c r="D320" s="15"/>
       <c r="E320" s="16">
         <v>10.56</v>
       </c>
       <c r="F320" s="16">
         <v>46.52</v>
       </c>
       <c r="G320" s="16">
         <v>54.03</v>
       </c>
       <c r="H320" s="16">
         <v>46.89</v>
       </c>
       <c r="I320" s="16">
         <v>63.52</v>
       </c>
       <c r="J320" s="16">
@@ -9309,293 +9302,293 @@
       <c r="D327" s="46"/>
       <c r="E327" s="46"/>
       <c r="F327" s="46"/>
       <c r="G327" s="46"/>
       <c r="H327" s="46"/>
       <c r="I327" s="46"/>
       <c r="J327" s="46"/>
       <c r="K327" s="46"/>
     </row>
     <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A328" s="20" t="s">
         <v>101</v>
       </c>
       <c r="B328" s="46"/>
       <c r="C328" s="46"/>
       <c r="D328" s="46"/>
       <c r="E328" s="46"/>
       <c r="F328" s="46"/>
       <c r="G328" s="46"/>
       <c r="H328" s="46"/>
       <c r="I328" s="46"/>
       <c r="J328" s="46"/>
       <c r="K328" s="46"/>
     </row>
     <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A329" s="121" t="s">
-[...29 lines deleted...]
-      <c r="K329" s="121">
+      <c r="A329" s="122" t="s">
+        <v>132</v>
+      </c>
+      <c r="B329" s="122">
+        <v>0</v>
+      </c>
+      <c r="C329" s="122">
+        <v>0</v>
+      </c>
+      <c r="D329" s="122">
+        <v>0</v>
+      </c>
+      <c r="E329" s="122">
+        <v>0</v>
+      </c>
+      <c r="F329" s="122">
+        <v>0</v>
+      </c>
+      <c r="G329" s="122">
+        <v>0</v>
+      </c>
+      <c r="H329" s="122">
+        <v>0</v>
+      </c>
+      <c r="I329" s="122">
+        <v>0</v>
+      </c>
+      <c r="J329" s="122">
+        <v>0</v>
+      </c>
+      <c r="K329" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A330" s="46"/>
       <c r="B330" s="46"/>
       <c r="C330" s="46"/>
       <c r="D330" s="46"/>
       <c r="E330" s="46"/>
       <c r="F330" s="46"/>
       <c r="G330" s="46"/>
       <c r="H330" s="46"/>
       <c r="I330" s="46"/>
       <c r="J330" s="46"/>
       <c r="K330" s="46"/>
     </row>
     <row r="331" spans="1:11" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="2" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="B331" s="37"/>
       <c r="C331" s="37"/>
       <c r="D331" s="37"/>
       <c r="E331" s="37"/>
       <c r="F331" s="37"/>
       <c r="G331" s="37"/>
       <c r="H331" s="37"/>
       <c r="I331" s="37"/>
       <c r="J331" s="37"/>
       <c r="K331" s="37"/>
     </row>
     <row r="332" spans="1:11" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="23"/>
       <c r="B332" s="23"/>
       <c r="C332" s="23"/>
       <c r="D332" s="24"/>
       <c r="E332" s="12"/>
       <c r="F332" s="12"/>
       <c r="G332" s="12">
         <v>2021</v>
       </c>
       <c r="H332" s="12">
         <v>2022</v>
       </c>
       <c r="I332" s="12">
         <v>2023</v>
       </c>
       <c r="J332" s="13">
         <v>2024</v>
       </c>
       <c r="K332" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="333" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A333" s="125" t="s">
-[...5 lines deleted...]
-      <c r="E333" s="125"/>
+      <c r="A333" s="140" t="s">
+        <v>120</v>
+      </c>
+      <c r="B333" s="140"/>
+      <c r="C333" s="140"/>
+      <c r="D333" s="140"/>
+      <c r="E333" s="140"/>
       <c r="F333" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G333" s="27">
         <v>54</v>
       </c>
       <c r="H333" s="27">
         <v>46</v>
       </c>
       <c r="I333" s="27">
         <v>47</v>
       </c>
       <c r="J333" s="27">
         <v>50</v>
       </c>
       <c r="K333" s="27">
         <v>48</v>
       </c>
     </row>
     <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A334" s="126"/>
-[...3 lines deleted...]
-      <c r="E334" s="126"/>
+      <c r="A334" s="138"/>
+      <c r="B334" s="138"/>
+      <c r="C334" s="138"/>
+      <c r="D334" s="138"/>
+      <c r="E334" s="138"/>
       <c r="F334" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G334" s="28">
         <v>3.7698452364292714E-2</v>
       </c>
       <c r="H334" s="28">
         <v>0.10346945171199461</v>
       </c>
       <c r="I334" s="28">
         <v>0.10124583155002252</v>
       </c>
       <c r="J334" s="28">
         <v>8.0872784471183581E-2</v>
       </c>
       <c r="K334" s="28">
         <v>0.10498687664041995</v>
       </c>
     </row>
     <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A335" s="127" t="s">
-[...5 lines deleted...]
-      <c r="E335" s="127"/>
+      <c r="A335" s="135" t="s">
+        <v>121</v>
+      </c>
+      <c r="B335" s="135"/>
+      <c r="C335" s="135"/>
+      <c r="D335" s="135"/>
+      <c r="E335" s="135"/>
       <c r="F335" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G335" s="30">
         <v>44</v>
       </c>
       <c r="H335" s="30">
         <v>40</v>
       </c>
       <c r="I335" s="30">
         <v>44</v>
       </c>
       <c r="J335" s="30">
         <v>43</v>
       </c>
       <c r="K335" s="30">
         <v>43</v>
       </c>
     </row>
     <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A336" s="128"/>
-[...3 lines deleted...]
-      <c r="E336" s="128"/>
+      <c r="A336" s="136"/>
+      <c r="B336" s="136"/>
+      <c r="C336" s="136"/>
+      <c r="D336" s="136"/>
+      <c r="E336" s="136"/>
       <c r="F336" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G336" s="32">
         <v>0.14608094724867463</v>
       </c>
       <c r="H336" s="32">
         <v>0.21074576128744005</v>
       </c>
       <c r="I336" s="32">
         <v>0.18550716928692773</v>
       </c>
       <c r="J336" s="32">
         <v>0.15635889519662868</v>
       </c>
       <c r="K336" s="32">
         <v>0.16731019082790771</v>
       </c>
     </row>
     <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A337" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B337" s="33"/>
       <c r="C337" s="34"/>
     </row>
     <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A338" s="4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A342" s="2" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B342" s="8"/>
       <c r="C342" s="8"/>
       <c r="D342" s="8"/>
       <c r="E342" s="8"/>
       <c r="F342" s="8"/>
       <c r="G342" s="8"/>
       <c r="H342" s="8"/>
       <c r="I342" s="8"/>
       <c r="J342" s="8"/>
       <c r="K342" s="9"/>
     </row>
     <row r="343" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A343" s="11">
         <v>0</v>
       </c>
       <c r="B343" s="11"/>
       <c r="C343" s="11"/>
       <c r="D343" s="11"/>
       <c r="E343" s="12">
         <v>2021</v>
       </c>
       <c r="F343" s="12">
         <v>2022</v>
       </c>
       <c r="G343" s="12">
         <v>2023</v>
       </c>
       <c r="H343" s="12">
         <v>2024</v>
       </c>
       <c r="I343" s="12">
         <v>2025</v>
       </c>
       <c r="J343" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K343" s="13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="344" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B344" s="15"/>
       <c r="C344" s="15"/>
       <c r="D344" s="15"/>
       <c r="E344" s="16">
         <v>104.32</v>
       </c>
       <c r="F344" s="16">
         <v>178.66</v>
       </c>
       <c r="G344" s="16">
         <v>99.81</v>
       </c>
       <c r="H344" s="16">
         <v>108.8</v>
       </c>
       <c r="I344" s="16">
         <v>98.09</v>
       </c>
       <c r="J344" s="16">
@@ -9691,773 +9684,821 @@
       <c r="K347" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="348" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A348" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="349" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A349" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="350" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A350" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A351" s="4" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="352" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A352" s="121" t="s">
+      <c r="A352" s="122" t="s">
         <v>64</v>
       </c>
-      <c r="B352" s="121"/>
-[...8 lines deleted...]
-      <c r="K352" s="121"/>
+      <c r="B352" s="122"/>
+      <c r="C352" s="122"/>
+      <c r="D352" s="122"/>
+      <c r="E352" s="122"/>
+      <c r="F352" s="122"/>
+      <c r="G352" s="122"/>
+      <c r="H352" s="122"/>
+      <c r="I352" s="122"/>
+      <c r="J352" s="122"/>
+      <c r="K352" s="122"/>
     </row>
     <row r="353" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A353" s="121" t="s">
-[...29 lines deleted...]
-      <c r="K353" s="121">
+      <c r="A353" s="122" t="s">
+        <v>132</v>
+      </c>
+      <c r="B353" s="122">
+        <v>0</v>
+      </c>
+      <c r="C353" s="122">
+        <v>0</v>
+      </c>
+      <c r="D353" s="122">
+        <v>0</v>
+      </c>
+      <c r="E353" s="122">
+        <v>0</v>
+      </c>
+      <c r="F353" s="122">
+        <v>0</v>
+      </c>
+      <c r="G353" s="122">
+        <v>0</v>
+      </c>
+      <c r="H353" s="122">
+        <v>0</v>
+      </c>
+      <c r="I353" s="122">
+        <v>0</v>
+      </c>
+      <c r="J353" s="122">
+        <v>0</v>
+      </c>
+      <c r="K353" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A354" s="46"/>
       <c r="B354" s="46"/>
       <c r="C354" s="46"/>
       <c r="D354" s="46"/>
       <c r="E354" s="46"/>
       <c r="F354" s="46"/>
       <c r="G354" s="46"/>
       <c r="H354" s="46"/>
       <c r="I354" s="46"/>
       <c r="J354" s="46"/>
       <c r="K354" s="46"/>
     </row>
     <row r="355" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A355" s="2" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B355" s="37"/>
       <c r="C355" s="37"/>
       <c r="D355" s="37"/>
       <c r="E355" s="37"/>
       <c r="F355" s="37"/>
       <c r="G355" s="37"/>
       <c r="H355" s="37"/>
       <c r="I355" s="37"/>
       <c r="J355" s="37"/>
       <c r="K355" s="37"/>
     </row>
     <row r="356" spans="1:11" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A356" s="23">
         <v>0</v>
       </c>
       <c r="B356" s="23">
         <v>0</v>
       </c>
       <c r="C356" s="23">
         <v>0</v>
       </c>
       <c r="D356" s="24"/>
       <c r="E356" s="12"/>
       <c r="F356" s="12">
         <v>0</v>
       </c>
       <c r="G356" s="12">
         <v>2021</v>
       </c>
       <c r="H356" s="12">
         <v>2022</v>
       </c>
       <c r="I356" s="12">
         <v>2023</v>
       </c>
       <c r="J356" s="13">
         <v>2024</v>
       </c>
       <c r="K356" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="357" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A357" s="125" t="s">
-[...5 lines deleted...]
-      <c r="E357" s="125"/>
+      <c r="A357" s="140" t="s">
+        <v>120</v>
+      </c>
+      <c r="B357" s="140"/>
+      <c r="C357" s="140"/>
+      <c r="D357" s="140"/>
+      <c r="E357" s="140"/>
       <c r="F357" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G357" s="27">
         <v>47</v>
       </c>
       <c r="H357" s="27">
         <v>44</v>
       </c>
       <c r="I357" s="27">
         <v>53</v>
       </c>
       <c r="J357" s="27">
         <v>54</v>
       </c>
       <c r="K357" s="27">
         <v>55</v>
       </c>
     </row>
     <row r="358" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A358" s="126">
-[...9 lines deleted...]
-      <c r="E358" s="126"/>
+      <c r="A358" s="138">
+        <v>0</v>
+      </c>
+      <c r="B358" s="138">
+        <v>0</v>
+      </c>
+      <c r="C358" s="138">
+        <v>0</v>
+      </c>
+      <c r="D358" s="138"/>
+      <c r="E358" s="138"/>
       <c r="F358" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G358" s="28">
         <v>0.11574666082755534</v>
       </c>
       <c r="H358" s="28">
         <v>0.14769613945637139</v>
       </c>
       <c r="I358" s="28">
         <v>7.8146041727997592E-2</v>
       </c>
       <c r="J358" s="28">
         <v>8.1590584446554856E-2</v>
       </c>
       <c r="K358" s="28">
         <v>7.2856749621901029E-2</v>
       </c>
     </row>
     <row r="359" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A359" s="127" t="s">
-[...5 lines deleted...]
-      <c r="E359" s="127"/>
+      <c r="A359" s="135" t="s">
+        <v>121</v>
+      </c>
+      <c r="B359" s="135"/>
+      <c r="C359" s="135"/>
+      <c r="D359" s="135"/>
+      <c r="E359" s="135"/>
       <c r="F359" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G359" s="30">
         <v>41</v>
       </c>
       <c r="H359" s="30">
         <v>42</v>
       </c>
       <c r="I359" s="30">
         <v>45</v>
       </c>
       <c r="J359" s="30">
         <v>43</v>
       </c>
       <c r="K359" s="30">
         <v>38</v>
       </c>
     </row>
     <row r="360" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A360" s="128">
-[...9 lines deleted...]
-      <c r="E360" s="128"/>
+      <c r="A360" s="136">
+        <v>0</v>
+      </c>
+      <c r="B360" s="136">
+        <v>0</v>
+      </c>
+      <c r="C360" s="136">
+        <v>0</v>
+      </c>
+      <c r="D360" s="136"/>
+      <c r="E360" s="136"/>
       <c r="F360" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G360" s="32">
         <v>0.14200885168971486</v>
       </c>
       <c r="H360" s="32">
         <v>0.15574077789779919</v>
       </c>
       <c r="I360" s="32">
         <v>0.11840839324104224</v>
       </c>
       <c r="J360" s="32">
         <v>0.15604947408159597</v>
       </c>
       <c r="K360" s="32">
         <v>0.1806855553324587</v>
       </c>
     </row>
     <row r="361" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A361" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B361" s="35"/>
-      <c r="C361" s="118"/>
+      <c r="C361" s="119"/>
       <c r="D361" s="46"/>
       <c r="E361" s="46"/>
       <c r="F361" s="46"/>
       <c r="G361" s="46"/>
       <c r="H361" s="46"/>
       <c r="I361" s="46"/>
       <c r="J361" s="46"/>
       <c r="K361" s="46"/>
     </row>
     <row r="362" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A362" s="4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="364" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A364" s="2" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="B364" s="8"/>
       <c r="C364" s="8"/>
       <c r="D364" s="8"/>
       <c r="E364" s="8"/>
       <c r="F364" s="8"/>
       <c r="G364" s="8"/>
       <c r="H364" s="8"/>
       <c r="I364" s="8"/>
       <c r="J364" s="8"/>
       <c r="K364" s="9"/>
     </row>
     <row r="365" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="11">
         <v>0</v>
       </c>
       <c r="B365" s="12">
         <v>2021</v>
       </c>
       <c r="C365" s="12">
         <v>2022</v>
       </c>
       <c r="D365" s="12">
         <v>2023</v>
       </c>
       <c r="E365" s="12">
         <v>2024</v>
       </c>
       <c r="F365" s="12">
         <v>2025</v>
       </c>
       <c r="G365" s="13" t="s">
         <v>140</v>
       </c>
       <c r="H365" s="13" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="I365" s="13" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="J365" s="13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="K365" s="13" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="366" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B366" s="16">
         <v>-5.83</v>
       </c>
       <c r="C366" s="16">
         <v>-2.0499999999999998</v>
       </c>
       <c r="D366" s="16">
         <v>-4.01</v>
       </c>
       <c r="E366" s="16">
         <v>3.37</v>
       </c>
       <c r="F366" s="16">
         <v>13.249999999999998</v>
       </c>
       <c r="G366" s="16">
         <v>9.879999999999999</v>
       </c>
       <c r="H366" s="16">
         <v>0.94599999999999973</v>
       </c>
       <c r="I366" s="16">
-        <v>3.37</v>
+        <v>10.62</v>
       </c>
       <c r="J366" s="16">
-        <v>13.249999999999998</v>
+        <v>-15.38</v>
       </c>
       <c r="K366" s="16">
-        <v>9.879999999999999</v>
+        <v>-26</v>
       </c>
     </row>
     <row r="367" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A367" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B367" s="16">
         <v>-9.25</v>
       </c>
       <c r="C367" s="16">
         <v>8.84</v>
       </c>
       <c r="D367" s="16">
         <v>-0.1599999999999997</v>
       </c>
       <c r="E367" s="16">
         <v>1.25</v>
       </c>
       <c r="F367" s="16">
         <v>6.62</v>
       </c>
       <c r="G367" s="16">
         <v>5.37</v>
       </c>
       <c r="H367" s="16">
         <v>1.4600000000000002</v>
       </c>
       <c r="I367" s="16">
-        <v>1.25</v>
+        <v>1.28</v>
       </c>
       <c r="J367" s="16">
-        <v>6.62</v>
+        <v>0.86</v>
       </c>
       <c r="K367" s="16">
-        <v>5.37</v>
+        <v>-0.42000000000000004</v>
       </c>
     </row>
     <row r="368" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A368" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B368" s="17">
         <v>3.42</v>
       </c>
       <c r="C368" s="17">
         <v>-10.89</v>
       </c>
       <c r="D368" s="17">
         <v>-3.85</v>
       </c>
       <c r="E368" s="17">
         <v>2.12</v>
       </c>
       <c r="F368" s="17">
         <v>6.6299999999999981</v>
       </c>
       <c r="G368" s="17" t="s">
         <v>24</v>
       </c>
       <c r="H368" s="17" t="s">
         <v>24</v>
       </c>
       <c r="I368" s="17">
-        <v>2.12</v>
+        <v>9.34</v>
       </c>
       <c r="J368" s="17">
-        <v>6.6299999999999981</v>
+        <v>-16.240000000000002</v>
       </c>
       <c r="K368" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="369" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A369" s="4" t="s">
         <v>23</v>
       </c>
       <c r="K369" s="60"/>
     </row>
     <row r="370" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A370" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B370" s="60"/>
       <c r="C370" s="60"/>
       <c r="D370" s="60"/>
       <c r="E370" s="60"/>
       <c r="F370" s="60"/>
       <c r="G370" s="60"/>
       <c r="H370" s="60"/>
       <c r="I370" s="60"/>
     </row>
     <row r="371" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A371" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B371" s="60"/>
       <c r="C371" s="60"/>
       <c r="D371" s="60"/>
       <c r="E371" s="60"/>
       <c r="F371" s="60"/>
       <c r="G371" s="60"/>
       <c r="H371" s="60"/>
       <c r="I371" s="60"/>
     </row>
     <row r="372" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A372" s="124" t="s">
+      <c r="A372" s="139" t="s">
         <v>37</v>
       </c>
-      <c r="B372" s="124">
-[...26 lines deleted...]
-      <c r="K372" s="124">
+      <c r="B372" s="139">
+        <v>0</v>
+      </c>
+      <c r="C372" s="139">
+        <v>0</v>
+      </c>
+      <c r="D372" s="139">
+        <v>0</v>
+      </c>
+      <c r="E372" s="139">
+        <v>0</v>
+      </c>
+      <c r="F372" s="139">
+        <v>0</v>
+      </c>
+      <c r="G372" s="139">
+        <v>0</v>
+      </c>
+      <c r="H372" s="139">
+        <v>0</v>
+      </c>
+      <c r="I372" s="139">
+        <v>0</v>
+      </c>
+      <c r="J372" s="139">
+        <v>0</v>
+      </c>
+      <c r="K372" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A373" s="46"/>
       <c r="B373" s="46"/>
       <c r="C373" s="46"/>
       <c r="D373" s="46"/>
       <c r="E373" s="46"/>
       <c r="F373" s="46"/>
       <c r="G373" s="46"/>
       <c r="H373" s="46"/>
       <c r="I373" s="46"/>
       <c r="J373" s="46"/>
       <c r="K373" s="46"/>
     </row>
     <row r="374" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A374" s="2" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="B374" s="22"/>
       <c r="C374" s="22"/>
       <c r="D374" s="22"/>
       <c r="E374" s="22"/>
       <c r="F374" s="22"/>
       <c r="G374" s="22"/>
       <c r="H374" s="22"/>
       <c r="I374" s="22"/>
       <c r="J374" s="22"/>
       <c r="K374" s="22"/>
     </row>
     <row r="375" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="11">
         <v>0</v>
       </c>
-      <c r="B375" s="13"/>
-[...1 lines deleted...]
-      <c r="D375" s="13"/>
+      <c r="B375" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C375" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="D375" s="13" t="s">
+        <v>94</v>
+      </c>
       <c r="E375" s="13" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="F375" s="13" t="s">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="G375" s="13" t="s">
-        <v>94</v>
+        <v>116</v>
       </c>
       <c r="H375" s="13" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="I375" s="13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="J375" s="13" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="K375" s="13" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="376" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A376" s="106" t="s">
         <v>35</v>
       </c>
-      <c r="B376" s="16"/>
-[...1 lines deleted...]
-      <c r="D376" s="16"/>
+      <c r="B376" s="16">
+        <v>12.93</v>
+      </c>
+      <c r="C376" s="16">
+        <v>12.56</v>
+      </c>
+      <c r="D376" s="16">
+        <v>8.7799999999999994</v>
+      </c>
       <c r="E376" s="16">
-        <v>12.93</v>
+        <v>20.14</v>
       </c>
       <c r="F376" s="16">
-        <v>12.56</v>
+        <v>31.01</v>
       </c>
       <c r="G376" s="16">
-        <v>8.7799999999999994</v>
+        <v>53.972194637537243</v>
       </c>
       <c r="H376" s="16">
-        <v>20.14</v>
-[...5 lines deleted...]
-        <v>53.972194637537243</v>
+        <v>24.444529579073194</v>
+      </c>
+      <c r="I376" s="60">
+        <v>30.25</v>
+      </c>
+      <c r="J376" s="60">
+        <v>15.62</v>
       </c>
       <c r="K376" s="16">
-        <v>24.444529579073194</v>
+        <v>-48.363636363636367</v>
       </c>
     </row>
     <row r="377" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A377" s="106" t="s">
         <v>21</v>
       </c>
-      <c r="B377" s="49"/>
-[...1 lines deleted...]
-      <c r="D377" s="49"/>
+      <c r="B377" s="49">
+        <v>52</v>
+      </c>
+      <c r="C377" s="49">
+        <v>53</v>
+      </c>
+      <c r="D377" s="49">
+        <v>53</v>
+      </c>
       <c r="E377" s="49">
+        <v>55</v>
+      </c>
+      <c r="F377" s="49">
         <v>52</v>
       </c>
-      <c r="F377" s="49">
+      <c r="G377" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="H377" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="I377" s="49">
         <v>53</v>
       </c>
-      <c r="G377" s="49">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J377" s="49">
+        <v>54</v>
       </c>
       <c r="K377" s="49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="378" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A378" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="B378" s="107"/>
-[...1 lines deleted...]
-      <c r="D378" s="107"/>
+      <c r="B378" s="107">
+        <v>2.2560263646255064E-2</v>
+      </c>
+      <c r="C378" s="107">
+        <v>1.9792765334547376E-2</v>
+      </c>
+      <c r="D378" s="107">
+        <v>1.2639556976330051E-2</v>
+      </c>
       <c r="E378" s="107">
-        <v>2.2560263646255064E-2</v>
+        <v>2.7969638915294633E-2</v>
       </c>
       <c r="F378" s="107">
-        <v>1.9792765334547376E-2</v>
-[...5 lines deleted...]
-        <v>2.7969638915294633E-2</v>
+        <v>3.944303032368978E-2</v>
+      </c>
+      <c r="G378" s="86" t="s">
+        <v>24</v>
+      </c>
+      <c r="H378" s="86" t="s">
+        <v>24</v>
       </c>
       <c r="I378" s="107">
-        <v>3.944303032368978E-2</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>4.0994770286990501E-2</v>
+      </c>
+      <c r="J378" s="107">
+        <v>1.9719117457137746E-2</v>
       </c>
       <c r="K378" s="86" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="379" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A379" s="97" t="s">
         <v>65</v>
       </c>
-      <c r="B379" s="99"/>
-[...1 lines deleted...]
-      <c r="D379" s="99"/>
+      <c r="B379" s="99">
+        <v>-4.05</v>
+      </c>
+      <c r="C379" s="99">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="D379" s="99">
+        <v>4.78</v>
+      </c>
       <c r="E379" s="99">
-        <v>-4.05</v>
+        <v>6.05</v>
       </c>
       <c r="F379" s="99">
-        <v>4.8899999999999997</v>
+        <v>12.66</v>
       </c>
       <c r="G379" s="99">
-        <v>4.78</v>
-[...7 lines deleted...]
-      <c r="J379" s="99">
         <v>109.25619834710744</v>
       </c>
-      <c r="K379" s="99" t="s">
-        <v>145</v>
+      <c r="H379" s="99" t="s">
+        <v>177</v>
+      </c>
+      <c r="I379" s="108">
+        <v>7.32</v>
+      </c>
+      <c r="J379" s="108">
+        <v>13.52</v>
+      </c>
+      <c r="K379" s="99">
+        <v>84.699453551912555</v>
       </c>
     </row>
     <row r="380" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A380" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B380" s="49"/>
-[...1 lines deleted...]
-      <c r="D380" s="49"/>
+      <c r="B380" s="49">
+        <v>60</v>
+      </c>
+      <c r="C380" s="49">
+        <v>59</v>
+      </c>
+      <c r="D380" s="49">
+        <v>56</v>
+      </c>
       <c r="E380" s="49">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="F380" s="49">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="G380" s="49">
+        <v>53</v>
+      </c>
+      <c r="G380" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="H380" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="I380" s="49">
         <v>56</v>
       </c>
-      <c r="H380" s="49">
-[...6 lines deleted...]
-        <v>24</v>
+      <c r="J380" s="49">
+        <v>54</v>
       </c>
       <c r="K380" s="49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="381" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A381" s="108" t="s">
+      <c r="A381" s="109" t="s">
         <v>43</v>
       </c>
-      <c r="B381" s="109"/>
-[...2 lines deleted...]
-      <c r="E381" s="109" t="s">
+      <c r="B381" s="110" t="s">
         <v>24</v>
       </c>
-      <c r="F381" s="109">
+      <c r="C381" s="110">
         <v>2.7826366432502198E-3</v>
       </c>
-      <c r="G381" s="109">
+      <c r="D381" s="110">
         <v>2.4798485071960484E-3</v>
       </c>
-      <c r="H381" s="109">
+      <c r="E381" s="110">
         <v>3.0042145903033386E-3</v>
       </c>
-      <c r="I381" s="109">
+      <c r="F381" s="110">
         <v>5.923338524598371E-3</v>
       </c>
-      <c r="J381" s="110" t="s">
+      <c r="G381" s="111" t="s">
         <v>24</v>
       </c>
-      <c r="K381" s="110" t="s">
+      <c r="H381" s="111" t="s">
         <v>24</v>
       </c>
+      <c r="I381" s="110">
+        <v>3.6412810842660595E-3</v>
+      </c>
+      <c r="J381" s="110">
+        <v>6.2012972269835324E-3</v>
+      </c>
+      <c r="K381" s="111" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="382" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A382" s="111" t="s">
+      <c r="A382" s="112" t="s">
         <v>13</v>
       </c>
-      <c r="B382" s="112"/>
-[...2 lines deleted...]
-      <c r="E382" s="112">
+      <c r="B382" s="113">
         <v>16.98</v>
       </c>
-      <c r="F382" s="112">
+      <c r="C382" s="113">
         <v>7.6700000000000008</v>
       </c>
-      <c r="G382" s="112">
+      <c r="D382" s="113">
         <v>3.9999999999999991</v>
       </c>
-      <c r="H382" s="112">
+      <c r="E382" s="113">
         <v>14.09</v>
       </c>
-      <c r="I382" s="112">
+      <c r="F382" s="113">
         <v>18.350000000000001</v>
       </c>
-      <c r="J382" s="113" t="s">
+      <c r="G382" s="114" t="s">
         <v>24</v>
       </c>
-      <c r="K382" s="113" t="s">
+      <c r="H382" s="114" t="s">
+        <v>24</v>
+      </c>
+      <c r="I382" s="113">
+        <v>22.93</v>
+      </c>
+      <c r="J382" s="113">
+        <v>2.0999999999999996</v>
+      </c>
+      <c r="K382" s="114" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="383" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A383" s="54" t="s">
         <v>23</v>
       </c>
       <c r="K383" s="46"/>
     </row>
     <row r="384" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A384" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B384" s="88"/>
       <c r="C384" s="88"/>
       <c r="D384" s="88"/>
       <c r="E384" s="88"/>
       <c r="F384" s="88"/>
       <c r="G384" s="88"/>
       <c r="H384" s="88"/>
       <c r="I384" s="88"/>
       <c r="J384" s="87"/>
       <c r="K384" s="46"/>
     </row>
     <row r="385" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -10484,106 +10525,106 @@
       <c r="D386" s="88"/>
       <c r="E386" s="88"/>
       <c r="F386" s="88"/>
       <c r="G386" s="88"/>
       <c r="H386" s="88"/>
       <c r="I386" s="88"/>
       <c r="J386" s="87"/>
       <c r="K386" s="46"/>
     </row>
     <row r="387" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A387" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B387" s="88"/>
       <c r="C387" s="88"/>
       <c r="D387" s="88"/>
       <c r="E387" s="88"/>
       <c r="F387" s="88"/>
       <c r="G387" s="88"/>
       <c r="H387" s="88"/>
       <c r="I387" s="88"/>
       <c r="J387" s="87"/>
       <c r="K387" s="46"/>
     </row>
     <row r="388" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A388" s="121" t="s">
-[...11 lines deleted...]
-      <c r="K388" s="121"/>
+      <c r="A388" s="122" t="s">
+        <v>186</v>
+      </c>
+      <c r="B388" s="122"/>
+      <c r="C388" s="122"/>
+      <c r="D388" s="122"/>
+      <c r="E388" s="122"/>
+      <c r="F388" s="122"/>
+      <c r="G388" s="122"/>
+      <c r="H388" s="122"/>
+      <c r="I388" s="122"/>
+      <c r="J388" s="122"/>
+      <c r="K388" s="122"/>
     </row>
     <row r="391" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A391" s="2" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="B391" s="15"/>
       <c r="C391" s="15"/>
       <c r="D391" s="15"/>
       <c r="E391" s="15"/>
       <c r="F391" s="15"/>
       <c r="G391" s="15"/>
       <c r="H391" s="15"/>
       <c r="I391" s="15"/>
       <c r="J391" s="15"/>
       <c r="K391" s="22"/>
     </row>
     <row r="392" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A392" s="11">
         <v>0</v>
       </c>
       <c r="B392" s="12"/>
       <c r="C392" s="12"/>
       <c r="D392" s="12"/>
       <c r="E392" s="12">
         <v>2021</v>
       </c>
       <c r="F392" s="12">
         <v>2022</v>
       </c>
       <c r="G392" s="13">
         <v>2023</v>
       </c>
       <c r="H392" s="13">
         <v>2024</v>
       </c>
       <c r="I392" s="13">
         <v>2025</v>
       </c>
       <c r="J392" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K392" s="13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="393" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A393" s="15" t="s">
         <v>99</v>
       </c>
       <c r="B393" s="16"/>
       <c r="C393" s="16"/>
       <c r="D393" s="16"/>
       <c r="E393" s="16">
         <v>4.76</v>
       </c>
       <c r="F393" s="16">
         <v>33.729999999999997</v>
       </c>
       <c r="G393" s="16">
         <v>44.59</v>
       </c>
       <c r="H393" s="16">
         <v>41.63</v>
       </c>
       <c r="I393" s="16">
         <v>58.79</v>
       </c>
       <c r="J393" s="16">
@@ -10625,51 +10666,51 @@
     <row r="395" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A395" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B395" s="16"/>
       <c r="C395" s="16"/>
       <c r="D395" s="16"/>
       <c r="E395" s="16">
         <v>4.7006960190239935E-2</v>
       </c>
       <c r="F395" s="16">
         <v>0.1589542666001883</v>
       </c>
       <c r="G395" s="19">
         <v>0.17506857081384311</v>
       </c>
       <c r="H395" s="19">
         <v>0.15004094319276173</v>
       </c>
       <c r="I395" s="16">
         <v>0.20181146298721472</v>
       </c>
       <c r="J395" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="K395" s="114" t="s">
+      <c r="K395" s="115" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="396" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A396" s="97" t="s">
         <v>100</v>
       </c>
       <c r="B396" s="99"/>
       <c r="C396" s="99"/>
       <c r="D396" s="99"/>
       <c r="E396" s="99">
         <v>4.7</v>
       </c>
       <c r="F396" s="99">
         <v>18.309999999999999</v>
       </c>
       <c r="G396" s="99">
         <v>27.51</v>
       </c>
       <c r="H396" s="99">
         <v>20.64</v>
       </c>
       <c r="I396" s="99">
         <v>19.39</v>
       </c>
@@ -10712,348 +10753,385 @@
     <row r="398" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A398" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B398" s="17"/>
       <c r="C398" s="17"/>
       <c r="D398" s="17"/>
       <c r="E398" s="17">
         <v>0.13149685386782609</v>
       </c>
       <c r="F398" s="17">
         <v>0.33090740195219098</v>
       </c>
       <c r="G398" s="18">
         <v>0.43102840463085268</v>
       </c>
       <c r="H398" s="18">
         <v>0.30147671004776305</v>
       </c>
       <c r="I398" s="17">
         <v>0.27097998605270623</v>
       </c>
       <c r="J398" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="K398" s="115" t="s">
+      <c r="K398" s="116" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="399" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A399" s="54" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="C399" s="54"/>
     </row>
     <row r="400" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A400" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="401" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A401" s="4" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="402" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A402" s="4" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="403" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A403" s="121" t="s">
+      <c r="A403" s="122" t="s">
         <v>93</v>
       </c>
-      <c r="B403" s="121"/>
-[...8 lines deleted...]
-      <c r="K403" s="121"/>
+      <c r="B403" s="122"/>
+      <c r="C403" s="122"/>
+      <c r="D403" s="122"/>
+      <c r="E403" s="122"/>
+      <c r="F403" s="122"/>
+      <c r="G403" s="122"/>
+      <c r="H403" s="122"/>
+      <c r="I403" s="122"/>
+      <c r="J403" s="122"/>
+      <c r="K403" s="122"/>
     </row>
     <row r="404" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A404" s="120"/>
-[...6 lines deleted...]
-      <c r="H404" s="120"/>
+      <c r="A404" s="121"/>
+      <c r="B404" s="121"/>
+      <c r="C404" s="121"/>
+      <c r="D404" s="121"/>
+      <c r="E404" s="121"/>
+      <c r="F404" s="121"/>
+      <c r="G404" s="121"/>
+      <c r="H404" s="121"/>
       <c r="I404" s="7"/>
       <c r="J404" s="7"/>
       <c r="K404" s="7"/>
     </row>
     <row r="405" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A405" s="119"/>
-[...9 lines deleted...]
-      <c r="K405" s="119"/>
+      <c r="A405" s="120"/>
+      <c r="B405" s="120"/>
+      <c r="C405" s="120"/>
+      <c r="D405" s="120"/>
+      <c r="E405" s="120"/>
+      <c r="F405" s="120"/>
+      <c r="G405" s="120"/>
+      <c r="H405" s="120"/>
+      <c r="I405" s="120"/>
+      <c r="J405" s="120"/>
+      <c r="K405" s="120"/>
     </row>
     <row r="406" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I406" s="84"/>
       <c r="J406" s="84"/>
       <c r="K406" s="84"/>
     </row>
     <row r="407" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A407" s="117" t="s">
+      <c r="A407" s="118" t="s">
         <v>44</v>
       </c>
-      <c r="B407" s="117">
-        <v>46141</v>
+      <c r="B407" s="118">
+        <v>46224</v>
       </c>
       <c r="I407" s="84"/>
       <c r="J407" s="84"/>
       <c r="K407" s="84"/>
     </row>
     <row r="408" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A408" s="91" t="s">
         <v>95</v>
       </c>
       <c r="I408" s="84"/>
       <c r="J408" s="84"/>
       <c r="K408" s="84"/>
     </row>
     <row r="409" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A409" s="116" t="s">
+      <c r="A409" s="117" t="s">
         <v>96</v>
       </c>
       <c r="I409" s="84"/>
       <c r="J409" s="84"/>
       <c r="K409" s="84"/>
     </row>
     <row r="410" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A410" s="90"/>
     </row>
   </sheetData>
   <mergeCells count="46">
-    <mergeCell ref="C274:C275"/>
-[...29 lines deleted...]
-    <mergeCell ref="A388:K388"/>
     <mergeCell ref="A403:K403"/>
     <mergeCell ref="A264:K264"/>
     <mergeCell ref="C270:C273"/>
     <mergeCell ref="A372:K372"/>
     <mergeCell ref="A353:K353"/>
     <mergeCell ref="A357:E358"/>
     <mergeCell ref="A359:E360"/>
     <mergeCell ref="A333:E334"/>
     <mergeCell ref="A335:E336"/>
     <mergeCell ref="A352:K352"/>
     <mergeCell ref="D305:D309"/>
     <mergeCell ref="A329:K329"/>
     <mergeCell ref="A283:K283"/>
     <mergeCell ref="A284:K284"/>
     <mergeCell ref="D290:D294"/>
+    <mergeCell ref="A21:C22"/>
+    <mergeCell ref="A23:C24"/>
+    <mergeCell ref="A29:D30"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="A31:D32"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="A46:C48"/>
+    <mergeCell ref="A50:K50"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="A52:K52"/>
+    <mergeCell ref="G49:K49"/>
+    <mergeCell ref="A388:K388"/>
+    <mergeCell ref="C274:C275"/>
+    <mergeCell ref="A281:K281"/>
+    <mergeCell ref="A282:K282"/>
+    <mergeCell ref="F64:K64"/>
+    <mergeCell ref="F77:K77"/>
+    <mergeCell ref="A263:K263"/>
+    <mergeCell ref="H68:I68"/>
+    <mergeCell ref="C250:C253"/>
+    <mergeCell ref="C254:C255"/>
+    <mergeCell ref="A261:K261"/>
+    <mergeCell ref="A262:K262"/>
+    <mergeCell ref="J68:K68"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
   <conditionalFormatting sqref="B394:F394 I394:J394 B397:F397 I397:J397">
-    <cfRule type="cellIs" dxfId="31" priority="11" operator="lessThan">
+    <cfRule type="cellIs" dxfId="39" priority="11" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B377:I377 B380:I381 J381:K381">
-    <cfRule type="cellIs" dxfId="30" priority="36" operator="lessThan">
+  <conditionalFormatting sqref="B376:H376 B377:F377 B378:H379 B380:F381 G381:H381 B382:H382">
+    <cfRule type="cellIs" dxfId="38" priority="36" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B8:K10">
-    <cfRule type="cellIs" dxfId="29" priority="65" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="37" priority="65" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B366:K368">
-    <cfRule type="cellIs" dxfId="28" priority="39" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="36" priority="39" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B376:K382">
-    <cfRule type="cellIs" dxfId="27" priority="28" operator="lessThan">
+    <cfRule type="cellIs" dxfId="35" priority="28" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B378:K378 B381:K381">
-    <cfRule type="cellIs" dxfId="26" priority="38" operator="lessThan">
+    <cfRule type="cellIs" dxfId="34" priority="38" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B395:K395 B398:K398">
-    <cfRule type="cellIs" dxfId="25" priority="12" operator="lessThan">
+    <cfRule type="cellIs" dxfId="33" priority="12" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D250:K255 D270:K275">
-    <cfRule type="cellIs" dxfId="24" priority="64" operator="lessThan">
+    <cfRule type="cellIs" dxfId="32" priority="64" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E46:E48">
-    <cfRule type="cellIs" dxfId="23" priority="63" operator="lessThan">
+    <cfRule type="cellIs" dxfId="31" priority="63" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E22:K22 E24:K24">
-    <cfRule type="cellIs" dxfId="22" priority="59" operator="lessThan">
+    <cfRule type="cellIs" dxfId="30" priority="59" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E320:K322">
-    <cfRule type="cellIs" dxfId="21" priority="44" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="29" priority="44" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E344:K346">
-    <cfRule type="cellIs" dxfId="20" priority="42" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="28" priority="42" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F37:K40">
-    <cfRule type="cellIs" dxfId="19" priority="66" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="27" priority="66" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G376:H376 G379:H379 I377:J377 I380:J380">
+    <cfRule type="cellIs" dxfId="26" priority="37" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G393:H393">
-    <cfRule type="cellIs" dxfId="18" priority="16" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="25" priority="16" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G396:H396">
-    <cfRule type="cellIs" dxfId="17" priority="14" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="24" priority="14" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G30:K30 G32:K32">
-    <cfRule type="cellIs" dxfId="16" priority="52" operator="lessThan">
+    <cfRule type="cellIs" dxfId="23" priority="52" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G47:K47">
-    <cfRule type="cellIs" dxfId="15" priority="58" operator="lessThan">
+    <cfRule type="cellIs" dxfId="22" priority="58" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G334:K334 G336:K336">
-    <cfRule type="cellIs" dxfId="14" priority="43" operator="lessThan">
+    <cfRule type="cellIs" dxfId="21" priority="43" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G358:K358 G360:K360">
-    <cfRule type="cellIs" dxfId="13" priority="41" operator="lessThan">
+    <cfRule type="cellIs" dxfId="20" priority="41" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="I377:J378">
+    <cfRule type="cellIs" dxfId="19" priority="35" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I380:J382">
+    <cfRule type="cellIs" dxfId="18" priority="31" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I375:K375">
+    <cfRule type="cellIs" dxfId="17" priority="27" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="J82:K99">
-    <cfRule type="cellIs" dxfId="12" priority="61" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="16" priority="61" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J108:K125">
-    <cfRule type="cellIs" dxfId="11" priority="51" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="15" priority="51" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J132:K149">
-    <cfRule type="cellIs" dxfId="10" priority="50" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="14" priority="50" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J158:K175">
-    <cfRule type="cellIs" dxfId="9" priority="49" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="13" priority="49" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J183:K192">
-    <cfRule type="cellIs" dxfId="8" priority="4" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="12" priority="4" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J201:K210">
-    <cfRule type="cellIs" dxfId="7" priority="3" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="11" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J217:K226">
-    <cfRule type="cellIs" dxfId="6" priority="2" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="10" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J233:K242">
-    <cfRule type="cellIs" dxfId="5" priority="1" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="9" priority="1" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J290:K294">
-    <cfRule type="cellIs" dxfId="4" priority="62" operator="lessThan">
+    <cfRule type="cellIs" dxfId="8" priority="62" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J305:K309">
-    <cfRule type="cellIs" dxfId="3" priority="45" operator="lessThan">
+    <cfRule type="cellIs" dxfId="7" priority="45" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J376:K376 J379:K379">
-    <cfRule type="cellIs" dxfId="2" priority="37" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="K376">
+    <cfRule type="cellIs" dxfId="6" priority="34" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="5" priority="32" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K378:K379">
+    <cfRule type="cellIs" dxfId="4" priority="30" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K379">
+    <cfRule type="cellIs" dxfId="3" priority="33" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K381:K382">
+    <cfRule type="cellIs" dxfId="2" priority="29" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K393:K394">
     <cfRule type="cellIs" dxfId="1" priority="15" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K396:K397">
     <cfRule type="cellIs" dxfId="0" priority="13" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A409" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{538770B5-0E55-4778-B211-E792D62C253A}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="103" max="16383" man="1"/>
     <brk id="153" max="16383" man="1"/>
     <brk id="197" max="16383" man="1"/>
     <brk id="285" max="16383" man="1"/>