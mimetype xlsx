--- v0 (2026-05-25)
+++ v1 (2026-07-08)
@@ -1,161 +1,122 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\Polónia\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1A5AAE80-7EE2-4312-A16E-614F18210D8F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1CD9AAC7-265D-41C5-94F8-A24823EB09AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Polónia" sheetId="75" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Polónia!$A$1:$K$424</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Polónia!$A$1:$K$423</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Polónia!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8">
-[...40 lines deleted...]
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8" saveData="1">
+    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=iacardoso;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="512" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="525" uniqueCount="194">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
     <t>Vestuário</t>
   </si>
   <si>
@@ -505,71 +466,83 @@
     <r>
       <t>Dormidas</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color rgb="FF002060"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>tvh % - taxa de variação homóloga em percentagem; tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>2024 dez</t>
   </si>
   <si>
-    <t>2020 a 2024: resultados definitivos</t>
-[...1 lines deleted...]
-  <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
     <t>2025 dez</t>
   </si>
   <si>
     <t>Posição entre 15 países</t>
   </si>
   <si>
     <t>2021 a 2024: resultados definitivos; 2025 e 2026: resultados preliminares</t>
   </si>
   <si>
     <t>2025 jan/mar</t>
   </si>
   <si>
     <t>2026 jan/mar</t>
   </si>
   <si>
+    <t>2025 mar</t>
+  </si>
+  <si>
+    <t>2026 mar</t>
+  </si>
+  <si>
+    <t>2025 jan/abr</t>
+  </si>
+  <si>
+    <t>2026 jan/abr</t>
+  </si>
+  <si>
+    <t>2020 a 2024: resultados definitivos; 2025: resultados preliminares</t>
+  </si>
+  <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM A POLÓNIA</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com a Polónia</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>Posição e Quota da Polónia no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Polónia como cliente de Portugal</t>
   </si>
   <si>
     <t>Polónia como fornecedor de Portugal</t>
   </si>
   <si>
     <t>Posição e Quota de Portugal no Comércio Internacional de Bens da Polónia</t>
@@ -583,57 +556,57 @@
   <si>
     <t>Portugal como fornecedor da Polónia</t>
   </si>
   <si>
     <t>% Import. Polónia</t>
   </si>
   <si>
     <t>Fonte: ITC - International Trade Centre</t>
   </si>
   <si>
     <t>Contributo da Polónia para o Crescimento do Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Polónia - contribuição p/ o cresc. das exportações globais de Portugal</t>
   </si>
   <si>
     <t>Polónia - contribuição p/ o cresc. das importações globais de Portugal</t>
   </si>
   <si>
     <t>Empresas exportadoras de bens para a Polónia</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para a Polónia por Escalão de Exportação Individual em Valor em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para a Polónia por Escalão de Exportação Individual em Valor em 2025</t>
   </si>
   <si>
     <t>M€</t>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para a Polónia por Nível de Exposição ao Mercado em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para a Polónia por Nível de Exposição ao Mercado em 2025</t>
   </si>
   <si>
     <t>Exportações de Portugal para a Polónia por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 21</t>
   </si>
   <si>
     <t>% Tot 24</t>
   </si>
   <si>
     <t>% Tot 25</t>
   </si>
   <si>
     <t>vh M€ 25/24</t>
   </si>
   <si>
     <t>Importações de Portugal Provenientes da Polónia por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 26</t>
   </si>
   <si>
     <t>vh M€ 26/25</t>
   </si>
@@ -685,60 +658,60 @@
   <si>
     <t>0201 Carnes de animais da espécie bovina, frescas ou refrigeradas</t>
   </si>
   <si>
     <t>8528 Monitores e projetores, que não incorporem aparelho recetor de televisão; aparelhos recetores de...</t>
   </si>
   <si>
     <t>9401 Assentos (exceto para medicina, cirurgia, odontologia ou veterinária, da posição 9402), mesmo...</t>
   </si>
   <si>
     <t>7308 Construções e suas partes, por exemplo: pontes e elementos de pontes, comportas, torres,...</t>
   </si>
   <si>
     <t>2402 Charutos, cigarrilhas e cigarros, de tabaco ou dos seus sucedâneos</t>
   </si>
   <si>
     <t>8526 Aparelhos de radiodeteção e de radiossondagem (radar), aparelhos de radionavegação e aparelhos...</t>
   </si>
   <si>
     <t>8421 Centrifugadores, incluídos os secadores centrífugos (exceto para a separação de isótopos) e...</t>
   </si>
   <si>
     <t>&gt;1000%</t>
   </si>
   <si>
+    <t>5903 Tecidos impregnados, revestidos, recobertos ou estratificados com plástico (exceto telas para...</t>
+  </si>
+  <si>
     <t>1509 Azeite de oliveira e suas frações, mesmo refinados, mas não quimicamente modificados, obtidos a...</t>
   </si>
   <si>
-    <t>5903 Tecidos impregnados, revestidos, recobertos ou estratificados com plástico (exceto telas para...</t>
-[...1 lines deleted...]
-  <si>
     <t>8471 Máquinas automáticas para processamento de dados e suas unidades; leitores magnéticos ou óticos,...</t>
   </si>
   <si>
-    <t>8479 Máquinas e aparelhos, mecânicos, com função própria, não especificados nem compreendidos em...</t>
+    <t>9403 Móveis e suas partes, não especificadas nem compreendidas noutras posições (exceto assentos e...</t>
   </si>
   <si>
     <t>Exportação de Produtos Industriais Transformados para a Polónia por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados da Polónia por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para a Polónia por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens da Polónia por Meios de Transporte</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Portugal com a Polónia</t>
   </si>
   <si>
     <t>Posição e Quota da Polónia no Comércio Internacional Português de Serviços</t>
   </si>
   <si>
     <t>Balança Comercial de Bens e Serviços de Portugal com a Polónia</t>
   </si>
   <si>
     <t>Posição e Quota da Polónia no Comércio Internacional Português de Bens e Serviços</t>
   </si>
@@ -1067,51 +1040,51 @@
         <color rgb="FF005629"/>
       </top>
       <bottom style="hair">
         <color rgb="FF005629"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF005629"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="147">
+  <cellXfs count="148">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -1396,151 +1369,154 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...46 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="56">
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
@@ -1804,70 +1780,70 @@
     <mruColors>
       <color rgb="FF005629"/>
       <color rgb="FF808080"/>
       <color rgb="FF71525D"/>
       <color rgb="FF00A4B4"/>
       <color rgb="FF584841"/>
       <color rgb="FFFED766"/>
       <color rgb="FFF37167"/>
       <color rgb="FF62D1B0"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>504825</xdr:colOff>
-      <xdr:row>421</xdr:row>
+      <xdr:row>420</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>496165</xdr:colOff>
-      <xdr:row>423</xdr:row>
+      <xdr:row>422</xdr:row>
       <xdr:rowOff>77066</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DCE7B3C-94C4-4DA6-B569-C59D1E9698F5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -1888,50 +1864,54 @@
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/richData/rdRichValueTypes.xml><?xml version="1.0" encoding="utf-8"?>
 <rvTypesInfo xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x">
   <global>
     <keyFlags>
       <key name="_Self">
         <flag name="ExcludeFromFile" value="1"/>
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_DisplayString">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Flags">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Format">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_SubLabel">
         <flag name="ExcludeFromCalcComparison" value="1"/>
@@ -2255,912 +2235,912 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3250995-AF3B-4024-B239-B6B14584E211}">
   <sheetPr codeName="Sheet20">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
-  <dimension ref="A2:K425"/>
+  <dimension ref="A2:K424"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A420" sqref="A420"/>
+      <selection activeCell="A419" sqref="A419"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.88671875" style="4" customWidth="1"/>
     <col min="2" max="2" width="9" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="11" width="8.6640625" style="4" customWidth="1"/>
     <col min="12" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="94" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="7" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
     </row>
     <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="6"/>
     </row>
     <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="11">
         <v>0</v>
       </c>
       <c r="B7" s="12">
         <v>2021</v>
       </c>
       <c r="C7" s="12">
         <v>2022</v>
       </c>
       <c r="D7" s="12">
         <v>2023</v>
       </c>
       <c r="E7" s="12">
         <v>2024</v>
       </c>
       <c r="F7" s="12">
         <v>2025</v>
       </c>
       <c r="G7" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>118</v>
       </c>
-      <c r="H7" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K7" s="13" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="16">
         <v>915.97847900000011</v>
       </c>
       <c r="C8" s="16">
         <v>1075.6001159999998</v>
       </c>
       <c r="D8" s="16">
         <v>1120.1403210000001</v>
       </c>
       <c r="E8" s="16">
         <v>1202.252637</v>
       </c>
       <c r="F8" s="16">
-        <v>1230.2597879999998</v>
+        <v>1230.6904029999998</v>
       </c>
       <c r="G8" s="16">
-        <v>2.3295562129010157</v>
+        <v>2.3653735599999171</v>
       </c>
       <c r="H8" s="16">
-        <v>7.6534344847311031</v>
+        <v>7.6628534506812729</v>
       </c>
       <c r="I8" s="16">
-        <v>326.033413</v>
+        <v>424.82171299999999</v>
       </c>
       <c r="J8" s="16">
-        <v>324.35630200000003</v>
+        <v>441.91117200000002</v>
       </c>
       <c r="K8" s="16">
-        <v>-0.51439850430298328</v>
+        <v>4.0227367097877202</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="16">
         <v>1510.6910789999999</v>
       </c>
       <c r="C9" s="16">
         <v>1829.646692</v>
       </c>
       <c r="D9" s="16">
         <v>1996.050929</v>
       </c>
       <c r="E9" s="16">
         <v>1832.4925800000001</v>
       </c>
       <c r="F9" s="16">
-        <v>1959.4825349999999</v>
+        <v>1962.1820870000001</v>
       </c>
       <c r="G9" s="16">
-        <v>6.9299028212163227</v>
+        <v>7.0772186701023392</v>
       </c>
       <c r="H9" s="16">
-        <v>6.7189228423858882</v>
+        <v>6.7556601643133929</v>
       </c>
       <c r="I9" s="16">
-        <v>459.80379700000003</v>
+        <v>610.60177399999998</v>
       </c>
       <c r="J9" s="16">
-        <v>477.42233199999998</v>
+        <v>639.670298</v>
       </c>
       <c r="K9" s="16">
-        <v>3.8317506542904756</v>
+        <v>4.7606353662510035</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="16">
         <v>-594.71259999999984</v>
       </c>
       <c r="C10" s="16">
         <v>-754.04657600000019</v>
       </c>
       <c r="D10" s="16">
         <v>-875.91060799999991</v>
       </c>
       <c r="E10" s="16">
         <v>-630.23994300000004</v>
       </c>
       <c r="F10" s="16">
-        <v>-729.22274700000003</v>
+        <v>-731.4916840000003</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="16">
-        <v>-133.77038400000004</v>
+        <v>-185.78006099999999</v>
       </c>
       <c r="J10" s="16">
-        <v>-153.06602999999996</v>
+        <v>-197.75912599999998</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="17">
         <v>60.633076592093929</v>
       </c>
       <c r="C11" s="17">
         <v>58.787312364894539</v>
       </c>
       <c r="D11" s="17">
         <v>56.117822683070429</v>
       </c>
       <c r="E11" s="17">
         <v>65.607503687682055</v>
       </c>
       <c r="F11" s="17">
-        <v>62.784932553634619</v>
+        <v>62.720499343749225</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="17">
-        <v>70.907072783481169</v>
+        <v>69.574267728871689</v>
       </c>
       <c r="J11" s="17">
-        <v>67.939072024808439</v>
+        <v>69.084210003447737</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="21"/>
     </row>
     <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
     </row>
     <row r="20" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="23">
         <v>0</v>
       </c>
       <c r="B20" s="23">
         <v>0</v>
       </c>
       <c r="C20" s="23">
         <v>0</v>
       </c>
       <c r="D20" s="24">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="K20" s="13" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="129" t="s">
-[...5 lines deleted...]
-      <c r="C21" s="129">
+      <c r="A21" s="126" t="s">
+        <v>126</v>
+      </c>
+      <c r="B21" s="126">
+        <v>0</v>
+      </c>
+      <c r="C21" s="126">
         <v>0</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="27">
         <v>10</v>
       </c>
       <c r="F21" s="27">
         <v>10</v>
       </c>
       <c r="G21" s="27">
         <v>10</v>
       </c>
       <c r="H21" s="27">
         <v>9</v>
       </c>
       <c r="I21" s="27">
         <v>9</v>
       </c>
       <c r="J21" s="27">
         <v>9</v>
       </c>
       <c r="K21" s="27">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="129">
-[...5 lines deleted...]
-      <c r="C22" s="129">
+      <c r="A22" s="126">
+        <v>0</v>
+      </c>
+      <c r="B22" s="126">
+        <v>0</v>
+      </c>
+      <c r="C22" s="126">
         <v>0</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="28">
         <v>1.4397983525292055</v>
       </c>
       <c r="F22" s="28">
         <v>1.3718910057838594</v>
       </c>
       <c r="G22" s="28">
         <v>1.4483294330200129</v>
       </c>
       <c r="H22" s="28">
         <v>1.5238628419949425</v>
       </c>
       <c r="I22" s="28">
-        <v>1.5500116515058382</v>
+        <v>1.5507924151012753</v>
       </c>
       <c r="J22" s="28">
-        <v>1.5461652408761049</v>
+        <v>1.54509724040256</v>
       </c>
       <c r="K22" s="28">
-        <v>1.6452202858282201</v>
+        <v>1.6304810107069179</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="130" t="s">
-[...5 lines deleted...]
-      <c r="C23" s="130">
+      <c r="A23" s="129" t="s">
+        <v>127</v>
+      </c>
+      <c r="B23" s="129">
+        <v>0</v>
+      </c>
+      <c r="C23" s="129">
         <v>0</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="30">
         <v>10</v>
       </c>
       <c r="F23" s="30">
         <v>11</v>
       </c>
       <c r="G23" s="30">
         <v>10</v>
       </c>
       <c r="H23" s="30">
         <v>11</v>
       </c>
       <c r="I23" s="30">
         <v>11</v>
       </c>
       <c r="J23" s="30">
         <v>11</v>
       </c>
       <c r="K23" s="30">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="131">
-[...5 lines deleted...]
-      <c r="C24" s="131">
+      <c r="A24" s="130">
+        <v>0</v>
+      </c>
+      <c r="B24" s="130">
+        <v>0</v>
+      </c>
+      <c r="C24" s="130">
         <v>0</v>
       </c>
       <c r="D24" s="31" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="32">
         <v>1.8169199488756782</v>
       </c>
       <c r="F24" s="32">
         <v>1.6699713561384932</v>
       </c>
       <c r="G24" s="32">
         <v>1.8983177584192621</v>
       </c>
       <c r="H24" s="32">
         <v>1.7087221484274711</v>
       </c>
       <c r="I24" s="32">
-        <v>1.7558783991894873</v>
+        <v>1.7574923483704541</v>
       </c>
       <c r="J24" s="32">
-        <v>1.6792069215464163</v>
+        <v>1.658254931301234</v>
       </c>
       <c r="K24" s="32">
-        <v>1.697055048035919</v>
+        <v>1.66000530655754</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
     </row>
     <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
     </row>
     <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="38"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
     </row>
     <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="23">
         <v>0</v>
       </c>
       <c r="B28" s="23">
         <v>0</v>
       </c>
       <c r="C28" s="23">
         <v>0</v>
       </c>
       <c r="D28" s="24">
         <v>0</v>
       </c>
       <c r="E28" s="12">
         <v>0</v>
       </c>
       <c r="F28" s="12">
         <v>0</v>
       </c>
-      <c r="G28" s="145">
+      <c r="G28" s="146">
         <v>2021</v>
       </c>
-      <c r="H28" s="145">
+      <c r="H28" s="146">
         <v>2022</v>
       </c>
-      <c r="I28" s="145">
+      <c r="I28" s="146">
         <v>2023</v>
       </c>
-      <c r="J28" s="146">
+      <c r="J28" s="147">
         <v>2024</v>
       </c>
-      <c r="K28" s="146">
+      <c r="K28" s="147">
         <v>2025</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="129" t="s">
-[...11 lines deleted...]
-      <c r="E29" s="141" t="s">
+      <c r="A29" s="126" t="s">
+        <v>129</v>
+      </c>
+      <c r="B29" s="126">
+        <v>0</v>
+      </c>
+      <c r="C29" s="126">
+        <v>0</v>
+      </c>
+      <c r="D29" s="126">
+        <v>0</v>
+      </c>
+      <c r="E29" s="127" t="s">
         <v>21</v>
       </c>
-      <c r="F29" s="141">
+      <c r="F29" s="127">
         <v>0</v>
       </c>
       <c r="G29" s="27">
         <v>26</v>
       </c>
       <c r="H29" s="27">
         <v>26</v>
       </c>
       <c r="I29" s="27">
         <v>28</v>
       </c>
       <c r="J29" s="27">
         <v>28</v>
       </c>
       <c r="K29" s="27">
         <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="129">
-[...14 lines deleted...]
-      <c r="F30" s="141">
+      <c r="A30" s="126">
+        <v>0</v>
+      </c>
+      <c r="B30" s="126">
+        <v>0</v>
+      </c>
+      <c r="C30" s="126">
+        <v>0</v>
+      </c>
+      <c r="D30" s="126">
+        <v>0</v>
+      </c>
+      <c r="E30" s="127" t="s">
+        <v>130</v>
+      </c>
+      <c r="F30" s="127">
         <v>0</v>
       </c>
       <c r="G30" s="28">
         <v>0.59649445442307003</v>
       </c>
       <c r="H30" s="28">
         <v>0.56940233721060274</v>
       </c>
       <c r="I30" s="28">
         <v>0.53995173601725366</v>
       </c>
       <c r="J30" s="28">
         <v>0.54059153139323601</v>
       </c>
       <c r="K30" s="28">
-        <v>0.58899681209106503</v>
+        <v>0.58919918582507291</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="130" t="s">
-[...11 lines deleted...]
-      <c r="E31" s="143" t="s">
+      <c r="A31" s="129" t="s">
+        <v>131</v>
+      </c>
+      <c r="B31" s="129">
+        <v>0</v>
+      </c>
+      <c r="C31" s="129">
+        <v>0</v>
+      </c>
+      <c r="D31" s="129">
+        <v>0</v>
+      </c>
+      <c r="E31" s="131" t="s">
         <v>21</v>
       </c>
-      <c r="F31" s="143">
+      <c r="F31" s="131">
         <v>0</v>
       </c>
       <c r="G31" s="30">
         <v>38</v>
       </c>
       <c r="H31" s="30">
         <v>42</v>
       </c>
       <c r="I31" s="30">
         <v>39</v>
       </c>
       <c r="J31" s="30">
         <v>37</v>
       </c>
       <c r="K31" s="30">
-        <v>36</v>
+        <v>40</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="131">
-[...14 lines deleted...]
-      <c r="F32" s="142">
+      <c r="A32" s="130">
+        <v>0</v>
+      </c>
+      <c r="B32" s="130">
+        <v>0</v>
+      </c>
+      <c r="C32" s="130">
+        <v>0</v>
+      </c>
+      <c r="D32" s="130">
+        <v>0</v>
+      </c>
+      <c r="E32" s="128" t="s">
+        <v>132</v>
+      </c>
+      <c r="F32" s="128">
         <v>0</v>
       </c>
       <c r="G32" s="32">
         <v>0.34114905053198746</v>
       </c>
       <c r="H32" s="32">
         <v>0.31674131741767114</v>
       </c>
       <c r="I32" s="32">
         <v>0.33728189491580718</v>
       </c>
       <c r="J32" s="32">
         <v>0.36589390767603996</v>
       </c>
       <c r="K32" s="32">
-        <v>0.30988746302793385</v>
+        <v>0.35709194934133881</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="34"/>
     </row>
     <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="35"/>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
     </row>
     <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
     </row>
     <row r="36" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="23">
         <v>0</v>
       </c>
       <c r="B36" s="23">
         <v>0</v>
       </c>
       <c r="C36" s="23">
         <v>0</v>
       </c>
       <c r="D36" s="23">
         <v>0</v>
       </c>
       <c r="E36" s="39" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="129" t="s">
-[...8 lines deleted...]
-      <c r="D37" s="129">
+      <c r="A37" s="126" t="s">
+        <v>135</v>
+      </c>
+      <c r="B37" s="126">
+        <v>0</v>
+      </c>
+      <c r="C37" s="126">
+        <v>0</v>
+      </c>
+      <c r="D37" s="126">
         <v>0</v>
       </c>
       <c r="E37" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F37" s="40">
         <v>0.33760292741865078</v>
       </c>
       <c r="G37" s="40">
         <v>0.25090433372574322</v>
       </c>
       <c r="H37" s="40">
         <v>5.6809501715663069E-2</v>
       </c>
       <c r="I37" s="40">
         <v>0.10617034477436714</v>
       </c>
       <c r="J37" s="40">
-        <v>3.5499241511783221E-2</v>
+        <v>3.6045048755211744E-2</v>
       </c>
       <c r="K37" s="40">
-        <v>-7.953450873119338E-3</v>
+        <v>6.2155193891590806E-2</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="136" t="s">
+      <c r="A38" s="133" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="136">
-[...5 lines deleted...]
-      <c r="D38" s="136">
+      <c r="B38" s="133">
+        <v>0</v>
+      </c>
+      <c r="C38" s="133">
+        <v>0</v>
+      </c>
+      <c r="D38" s="133">
         <v>0</v>
       </c>
       <c r="E38" s="41" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="42">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="42">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="42">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="42">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="42">
-        <v>0.60324914279216613</v>
+        <v>0.58779470160638514</v>
       </c>
       <c r="K38" s="42">
-        <v>-6.5042047406657995</v>
+        <v>-1.4246456266728396</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="130" t="s">
-[...8 lines deleted...]
-      <c r="D39" s="130">
+      <c r="A39" s="129" t="s">
+        <v>136</v>
+      </c>
+      <c r="B39" s="129">
+        <v>0</v>
+      </c>
+      <c r="C39" s="129">
+        <v>0</v>
+      </c>
+      <c r="D39" s="129">
         <v>0</v>
       </c>
       <c r="E39" s="43" t="s">
         <v>4</v>
       </c>
       <c r="F39" s="44">
         <v>0.57363745674644384</v>
       </c>
       <c r="G39" s="44">
         <v>0.38361040461639662</v>
       </c>
       <c r="H39" s="44">
         <v>0.15188195105926011</v>
       </c>
       <c r="I39" s="44">
         <v>-0.15554999821571949</v>
       </c>
       <c r="J39" s="44">
-        <v>0.11841278437062351</v>
+        <v>0.12093000290868272</v>
       </c>
       <c r="K39" s="44">
-        <v>6.4343022203245837E-2</v>
+        <v>7.8943470722127707E-2</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="137" t="s">
+      <c r="A40" s="134" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="137">
-[...5 lines deleted...]
-      <c r="D40" s="137">
+      <c r="B40" s="134">
+        <v>0</v>
+      </c>
+      <c r="C40" s="134">
+        <v>0</v>
+      </c>
+      <c r="D40" s="134">
         <v>0</v>
       </c>
       <c r="E40" s="45" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>4.0581701808905946</v>
+        <v>4.1058388124765424</v>
       </c>
       <c r="K40" s="17">
-        <v>2.7397399847196215</v>
+        <v>4.6501716085415481</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
     </row>
     <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="46"/>
     </row>
     <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
@@ -3169,1371 +3149,1371 @@
       <c r="H44" s="37"/>
       <c r="I44" s="37"/>
       <c r="J44" s="37"/>
       <c r="K44" s="37"/>
     </row>
     <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="23">
         <v>0</v>
       </c>
       <c r="B45" s="23">
         <v>0</v>
       </c>
       <c r="C45" s="23">
         <v>0</v>
       </c>
       <c r="D45" s="23">
         <v>0</v>
       </c>
       <c r="E45" s="23">
         <v>0</v>
       </c>
       <c r="F45" s="23">
         <v>0</v>
       </c>
       <c r="G45" s="12">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H45" s="12">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I45" s="12">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="J45" s="12">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="K45" s="12">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="138" t="s">
-[...5 lines deleted...]
-      <c r="C46" s="138">
+      <c r="A46" s="135" t="s">
+        <v>137</v>
+      </c>
+      <c r="B46" s="135">
+        <v>0</v>
+      </c>
+      <c r="C46" s="135">
         <v>0</v>
       </c>
       <c r="D46" s="47" t="s">
         <v>27</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="48">
-        <v>1763</v>
+        <v>1873</v>
       </c>
       <c r="H46" s="48">
-        <v>1873</v>
+        <v>2008</v>
       </c>
       <c r="I46" s="48">
-        <v>2008</v>
+        <v>1985</v>
       </c>
       <c r="J46" s="48">
-        <v>1985</v>
+        <v>1656</v>
       </c>
       <c r="K46" s="48">
-        <v>1656</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="129">
-[...5 lines deleted...]
-      <c r="C47" s="129">
+      <c r="A47" s="126">
+        <v>0</v>
+      </c>
+      <c r="B47" s="126">
+        <v>0</v>
+      </c>
+      <c r="C47" s="126">
         <v>0</v>
       </c>
       <c r="D47" s="50" t="s">
         <v>57</v>
       </c>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="51">
-        <v>8.5136179254394442</v>
+        <v>8.3163129384601735</v>
       </c>
       <c r="H47" s="51">
-        <v>8.3163129384601735</v>
+        <v>8.7532693984306889</v>
       </c>
       <c r="I47" s="51">
-        <v>8.7532693984306889</v>
+        <v>8.7917441757463024</v>
       </c>
       <c r="J47" s="51">
-        <v>8.7917441757463024</v>
+        <v>7.8220206886779078</v>
       </c>
       <c r="K47" s="51">
-        <v>7.8220206886779078</v>
+        <v>9.9586987795257329</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="131">
-[...5 lines deleted...]
-      <c r="C48" s="131">
+      <c r="A48" s="130">
+        <v>0</v>
+      </c>
+      <c r="B48" s="130">
+        <v>0</v>
+      </c>
+      <c r="C48" s="130">
         <v>0</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="52">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="H48" s="52">
         <v>12</v>
       </c>
       <c r="I48" s="52">
         <v>12</v>
       </c>
       <c r="J48" s="52">
+        <v>14</v>
+      </c>
+      <c r="K48" s="52">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="53"/>
       <c r="F49" s="54"/>
-      <c r="G49" s="140"/>
-[...3 lines deleted...]
-      <c r="K49" s="140"/>
+      <c r="G49" s="138"/>
+      <c r="H49" s="138"/>
+      <c r="I49" s="138"/>
+      <c r="J49" s="138"/>
+      <c r="K49" s="138"/>
     </row>
     <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="125" t="s">
+      <c r="A50" s="132" t="s">
         <v>38</v>
       </c>
-      <c r="B50" s="125">
-[...26 lines deleted...]
-      <c r="K50" s="125">
+      <c r="B50" s="132">
+        <v>0</v>
+      </c>
+      <c r="C50" s="132">
+        <v>0</v>
+      </c>
+      <c r="D50" s="132">
+        <v>0</v>
+      </c>
+      <c r="E50" s="132">
+        <v>0</v>
+      </c>
+      <c r="F50" s="132">
+        <v>0</v>
+      </c>
+      <c r="G50" s="132">
+        <v>0</v>
+      </c>
+      <c r="H50" s="132">
+        <v>0</v>
+      </c>
+      <c r="I50" s="132">
+        <v>0</v>
+      </c>
+      <c r="J50" s="132">
+        <v>0</v>
+      </c>
+      <c r="K50" s="132">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="C51" s="53"/>
     </row>
     <row r="52" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="125" t="s">
-[...11 lines deleted...]
-      <c r="K52" s="125"/>
+      <c r="A52" s="132" t="s">
+        <v>138</v>
+      </c>
+      <c r="B52" s="132"/>
+      <c r="C52" s="132"/>
+      <c r="D52" s="132"/>
+      <c r="E52" s="132"/>
+      <c r="F52" s="132"/>
+      <c r="G52" s="132"/>
+      <c r="H52" s="132"/>
+      <c r="I52" s="132"/>
+      <c r="J52" s="132"/>
+      <c r="K52" s="132"/>
     </row>
     <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="55"/>
       <c r="B53" s="55"/>
       <c r="C53" s="55"/>
       <c r="D53" s="55"/>
       <c r="E53" s="55"/>
       <c r="F53" s="55"/>
       <c r="G53" s="55"/>
       <c r="H53" s="55"/>
       <c r="I53" s="55"/>
       <c r="J53" s="55"/>
       <c r="K53" s="55"/>
     </row>
     <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A54" s="46"/>
       <c r="B54" s="46"/>
       <c r="C54" s="56"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
     </row>
     <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="2" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B55" s="37"/>
       <c r="C55" s="38"/>
       <c r="D55" s="37"/>
       <c r="E55" s="37"/>
       <c r="F55" s="37"/>
       <c r="G55" s="37"/>
       <c r="H55" s="37"/>
       <c r="I55" s="37"/>
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
     </row>
     <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="47">
         <v>0</v>
       </c>
       <c r="B56" s="47">
         <v>0</v>
       </c>
       <c r="C56" s="57">
         <v>0</v>
       </c>
       <c r="D56" s="47">
         <v>0</v>
       </c>
       <c r="E56" s="47">
         <v>0</v>
       </c>
       <c r="F56" s="47">
         <v>0</v>
       </c>
       <c r="G56" s="47">
         <v>0</v>
       </c>
-      <c r="H56" s="132" t="s">
+      <c r="H56" s="125" t="s">
         <v>48</v>
       </c>
-      <c r="I56" s="132">
-[...2 lines deleted...]
-      <c r="J56" s="132" t="s">
+      <c r="I56" s="125">
+        <v>0</v>
+      </c>
+      <c r="J56" s="125" t="s">
         <v>45</v>
       </c>
-      <c r="K56" s="132">
+      <c r="K56" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="1">
         <v>0</v>
       </c>
       <c r="B57" s="1">
         <v>0</v>
       </c>
       <c r="C57" s="58">
         <v>0</v>
       </c>
       <c r="D57" s="1">
         <v>0</v>
       </c>
       <c r="E57" s="1">
         <v>0</v>
       </c>
       <c r="F57" s="1">
         <v>0</v>
       </c>
       <c r="G57" s="1">
         <v>0</v>
       </c>
       <c r="H57" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I57" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J57" s="58" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="K57" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="22"/>
       <c r="C58" s="59"/>
       <c r="D58" s="22"/>
       <c r="E58" s="22"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="49">
-        <v>1656</v>
+        <v>2146</v>
       </c>
       <c r="I58" s="60">
         <v>100</v>
       </c>
       <c r="J58" s="60">
-        <v>1202.252637</v>
+        <v>1230.6904029999998</v>
       </c>
       <c r="K58" s="60">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B59" s="22"/>
       <c r="C59" s="59"/>
       <c r="D59" s="22"/>
       <c r="E59" s="22"/>
       <c r="F59" s="37"/>
       <c r="G59" s="37"/>
       <c r="H59" s="49">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="I59" s="60">
-        <v>0.84541062801932365</v>
+        <v>0.83876980428704562</v>
       </c>
       <c r="J59" s="60">
-        <v>422.78215</v>
+        <v>488.32987500000002</v>
       </c>
       <c r="K59" s="60">
-        <v>35.165832620253177</v>
+        <v>39.679343708996164</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="15" t="s">
         <v>88</v>
       </c>
       <c r="B60" s="22"/>
       <c r="C60" s="59"/>
       <c r="D60" s="22"/>
       <c r="E60" s="22"/>
       <c r="F60" s="37"/>
       <c r="G60" s="37"/>
       <c r="H60" s="49">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="I60" s="60">
-        <v>10.628019323671497</v>
+        <v>8.2479030754892833</v>
       </c>
       <c r="J60" s="60">
-        <v>507.70253300000002</v>
+        <v>493.54163400000004</v>
       </c>
       <c r="K60" s="60">
-        <v>42.229271733342017</v>
+        <v>40.102826250770732</v>
       </c>
     </row>
     <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B61" s="22"/>
       <c r="C61" s="59"/>
       <c r="D61" s="22"/>
       <c r="E61" s="22"/>
       <c r="F61" s="37"/>
       <c r="G61" s="37"/>
       <c r="H61" s="49">
-        <v>1361</v>
+        <v>1685</v>
       </c>
       <c r="I61" s="60">
-        <v>82.185990338164245</v>
+        <v>78.51817334575955</v>
       </c>
       <c r="J61" s="60">
-        <v>197.81156799999999</v>
+        <v>196.40671900000001</v>
       </c>
       <c r="K61" s="60">
-        <v>16.453411031278943</v>
+        <v>15.959068058158898</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="15" t="s">
         <v>90</v>
       </c>
       <c r="B62" s="22"/>
       <c r="C62" s="59"/>
       <c r="D62" s="22"/>
       <c r="E62" s="22"/>
       <c r="F62" s="37"/>
       <c r="G62" s="37"/>
       <c r="H62" s="49">
-        <v>105</v>
+        <v>266</v>
       </c>
       <c r="I62" s="60">
-        <v>6.3405797101449277</v>
+        <v>12.39515377446412</v>
       </c>
       <c r="J62" s="60">
-        <v>4.3398000000000006E-2</v>
+        <v>0.12092900000000001</v>
       </c>
       <c r="K62" s="60">
-        <v>3.6097238354404213E-3</v>
+        <v>9.8261105884320469E-3</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="61" t="s">
         <v>50</v>
       </c>
       <c r="B63" s="61"/>
       <c r="C63" s="62"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="64" t="s">
         <v>24</v>
       </c>
       <c r="I63" s="65" t="s">
         <v>24</v>
       </c>
       <c r="J63" s="66">
-        <v>73.912988000000041</v>
+        <v>52.291245999999774</v>
       </c>
       <c r="K63" s="66">
-        <v>6.1478748912904138</v>
+        <v>4.2489358714857843</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="53"/>
-      <c r="F64" s="139" t="s">
-[...6 lines deleted...]
-      <c r="K64" s="139"/>
+      <c r="F64" s="137" t="s">
+        <v>138</v>
+      </c>
+      <c r="G64" s="137"/>
+      <c r="H64" s="137"/>
+      <c r="I64" s="137"/>
+      <c r="J64" s="137"/>
+      <c r="K64" s="137"/>
     </row>
     <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="46"/>
       <c r="C65" s="53"/>
     </row>
     <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="46"/>
       <c r="C66" s="53"/>
     </row>
     <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="B67" s="37"/>
       <c r="C67" s="38"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
     </row>
     <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="47">
         <v>0</v>
       </c>
       <c r="B68" s="47">
         <v>0</v>
       </c>
       <c r="C68" s="57">
         <v>0</v>
       </c>
       <c r="D68" s="47">
         <v>0</v>
       </c>
       <c r="E68" s="47">
         <v>0</v>
       </c>
       <c r="F68" s="47">
         <v>0</v>
       </c>
       <c r="G68" s="47">
         <v>0</v>
       </c>
-      <c r="H68" s="132" t="s">
+      <c r="H68" s="125" t="s">
         <v>48</v>
       </c>
-      <c r="I68" s="132">
-[...2 lines deleted...]
-      <c r="J68" s="132" t="s">
+      <c r="I68" s="125">
+        <v>0</v>
+      </c>
+      <c r="J68" s="125" t="s">
         <v>45</v>
       </c>
-      <c r="K68" s="132">
+      <c r="K68" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="1">
         <v>0</v>
       </c>
       <c r="B69" s="1">
         <v>0</v>
       </c>
       <c r="C69" s="58">
         <v>0</v>
       </c>
       <c r="D69" s="1">
         <v>0</v>
       </c>
       <c r="E69" s="1">
         <v>0</v>
       </c>
       <c r="F69" s="1">
         <v>0</v>
       </c>
       <c r="G69" s="1">
         <v>0</v>
       </c>
       <c r="H69" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I69" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J69" s="58" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="K69" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="22"/>
       <c r="C70" s="59"/>
       <c r="D70" s="22"/>
       <c r="E70" s="22"/>
       <c r="F70" s="22"/>
       <c r="G70" s="22"/>
       <c r="H70" s="49">
-        <v>1656</v>
+        <v>2146</v>
       </c>
       <c r="I70" s="67">
         <v>100</v>
       </c>
       <c r="J70" s="60">
-        <v>1202.252637</v>
+        <v>1230.6904029999998</v>
       </c>
       <c r="K70" s="67">
         <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B71" s="22"/>
       <c r="C71" s="59"/>
       <c r="D71" s="22"/>
       <c r="E71" s="22"/>
       <c r="F71" s="22"/>
       <c r="G71" s="22"/>
       <c r="H71" s="49">
-        <v>1569</v>
+        <v>2057</v>
       </c>
       <c r="I71" s="60">
-        <v>94.746376811594203</v>
+        <v>95.85274930102517</v>
       </c>
       <c r="J71" s="60">
-        <v>929.69296099999997</v>
+        <v>942.88617099999999</v>
       </c>
       <c r="K71" s="67">
-        <v>77.329251139750255</v>
+        <v>76.614408359857833</v>
       </c>
     </row>
     <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B72" s="22"/>
       <c r="C72" s="59"/>
       <c r="D72" s="22"/>
       <c r="E72" s="22"/>
       <c r="F72" s="22"/>
       <c r="G72" s="22"/>
       <c r="H72" s="49">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="I72" s="67">
-        <v>2.6570048309178742</v>
+        <v>2.3765144454799625</v>
       </c>
       <c r="J72" s="60">
-        <v>88.117738000000003</v>
+        <v>103.188502</v>
       </c>
       <c r="K72" s="67">
-        <v>7.3293861280172843</v>
+        <v>8.384602800871928</v>
       </c>
     </row>
     <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B73" s="22"/>
       <c r="C73" s="59"/>
       <c r="D73" s="22"/>
       <c r="E73" s="22"/>
       <c r="F73" s="22"/>
       <c r="G73" s="22"/>
       <c r="H73" s="49">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="I73" s="67">
-        <v>1.2077294685990339</v>
+        <v>1.1649580615097856</v>
       </c>
       <c r="J73" s="60">
-        <v>54.154392999999999</v>
+        <v>92.091887</v>
       </c>
       <c r="K73" s="67">
-        <v>4.5044104153626403</v>
+        <v>7.482945083142897</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="15" t="s">
         <v>84</v>
       </c>
       <c r="B74" s="22"/>
       <c r="C74" s="59"/>
       <c r="D74" s="22"/>
       <c r="E74" s="22"/>
       <c r="F74" s="22"/>
       <c r="G74" s="22"/>
       <c r="H74" s="49">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="I74" s="67">
-        <v>1.3888888888888888</v>
+        <v>0.60577819198508853</v>
       </c>
       <c r="J74" s="60">
-        <v>56.374557000000003</v>
+        <v>40.232596999999998</v>
       </c>
       <c r="K74" s="67">
-        <v>4.6890774255793959</v>
+        <v>3.2691078846415609</v>
       </c>
     </row>
     <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="50" t="s">
         <v>85</v>
       </c>
       <c r="B75" s="68"/>
       <c r="C75" s="69"/>
       <c r="D75" s="68"/>
       <c r="E75" s="68"/>
       <c r="F75" s="68"/>
       <c r="G75" s="68"/>
       <c r="H75" s="70">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="I75" s="71">
-        <v>0.36231884057971014</v>
+        <v>0.13979496738117428</v>
       </c>
       <c r="J75" s="72">
-        <v>9.4372160000000012</v>
+        <v>7.3505829999999994</v>
       </c>
       <c r="K75" s="71">
-        <v>0.78496113957785396</v>
+        <v>0.59727312263765175</v>
       </c>
     </row>
     <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="73" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="73"/>
       <c r="C76" s="74"/>
       <c r="D76" s="73"/>
       <c r="E76" s="73"/>
       <c r="F76" s="75"/>
       <c r="G76" s="75"/>
       <c r="H76" s="76" t="s">
         <v>24</v>
       </c>
       <c r="I76" s="77" t="s">
         <v>24</v>
       </c>
       <c r="J76" s="78">
-        <v>73.912988000000041</v>
+        <v>52.291245999999774</v>
       </c>
       <c r="K76" s="78">
-        <v>6.1478748912904138</v>
+        <v>4.2489358714857843</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="53"/>
-      <c r="F77" s="139" t="s">
-[...6 lines deleted...]
-      <c r="K77" s="139"/>
+      <c r="F77" s="137" t="s">
+        <v>138</v>
+      </c>
+      <c r="G77" s="137"/>
+      <c r="H77" s="137"/>
+      <c r="I77" s="137"/>
+      <c r="J77" s="137"/>
+      <c r="K77" s="137"/>
     </row>
     <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="46"/>
       <c r="C78" s="34"/>
     </row>
     <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="46"/>
       <c r="C79" s="34"/>
     </row>
     <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="2" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B80" s="37"/>
       <c r="C80" s="37"/>
       <c r="D80" s="37"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
     </row>
     <row r="81" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="23">
         <v>0</v>
       </c>
       <c r="B81" s="23">
         <v>0</v>
       </c>
       <c r="C81" s="23">
         <v>0</v>
       </c>
       <c r="D81" s="13">
         <v>2021</v>
       </c>
       <c r="E81" s="13" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="F81" s="13">
         <v>2024</v>
       </c>
       <c r="G81" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H81" s="13">
         <v>2025</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="J81" s="13" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="K81" s="13" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="79"/>
       <c r="D82" s="16">
         <v>164.55799299999998</v>
       </c>
       <c r="E82" s="16">
         <v>17.96526848312557</v>
       </c>
       <c r="F82" s="16">
         <v>236.68089999999995</v>
       </c>
       <c r="G82" s="16">
         <v>19.686452973028494</v>
       </c>
       <c r="H82" s="16">
-        <v>254.72917399999997</v>
+        <v>254.86295100000001</v>
       </c>
       <c r="I82" s="16">
-        <v>20.705315778393953</v>
+        <v>20.708941125951078</v>
       </c>
       <c r="J82" s="16">
-        <v>7.6255726592217732</v>
+        <v>7.6820947528930565</v>
       </c>
       <c r="K82" s="16">
-        <v>18.048274000000021</v>
+        <v>18.182051000000058</v>
       </c>
     </row>
     <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="79"/>
       <c r="D83" s="16">
         <v>183.26143099999999</v>
       </c>
       <c r="E83" s="16">
         <v>20.007176500486317</v>
       </c>
       <c r="F83" s="16">
         <v>211.94438900000003</v>
       </c>
       <c r="G83" s="16">
         <v>17.628939415667926</v>
       </c>
       <c r="H83" s="16">
-        <v>242.58995099999996</v>
+        <v>242.75554399999999</v>
       </c>
       <c r="I83" s="16">
-        <v>19.718595484159643</v>
+        <v>19.725151297860574</v>
       </c>
       <c r="J83" s="16">
-        <v>14.459246665878908</v>
+        <v>14.53737706639639</v>
       </c>
       <c r="K83" s="16">
-        <v>30.645561999999927</v>
+        <v>30.811154999999957</v>
       </c>
     </row>
     <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="79"/>
       <c r="D84" s="16">
         <v>96.976818000000009</v>
       </c>
       <c r="E84" s="16">
         <v>10.587237606921986</v>
       </c>
       <c r="F84" s="16">
         <v>132.704204</v>
       </c>
       <c r="G84" s="16">
         <v>11.037963229686806</v>
       </c>
       <c r="H84" s="16">
-        <v>107.55442500000001</v>
+        <v>107.508724</v>
       </c>
       <c r="I84" s="16">
-        <v>8.7424157116317964</v>
+        <v>8.7356433216616232</v>
       </c>
       <c r="J84" s="16">
-        <v>-18.951757549444324</v>
+        <v>-18.986195795274131</v>
       </c>
       <c r="K84" s="16">
-        <v>-25.149778999999995</v>
+        <v>-25.195480000000003</v>
       </c>
     </row>
     <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="79"/>
       <c r="D85" s="16">
         <v>48.13326399999999</v>
       </c>
       <c r="E85" s="16">
         <v>5.2548466043163424</v>
       </c>
       <c r="F85" s="16">
         <v>97.093713000000022</v>
       </c>
       <c r="G85" s="16">
         <v>8.075982535773802</v>
       </c>
       <c r="H85" s="16">
-        <v>101.45362500000002</v>
+        <v>101.04701900000003</v>
       </c>
       <c r="I85" s="16">
-        <v>8.2465204495491502</v>
+        <v>8.2105961624208792</v>
       </c>
       <c r="J85" s="16">
-        <v>4.4904163877222336</v>
+        <v>4.0716395303576567</v>
       </c>
       <c r="K85" s="16">
-        <v>4.3599119999999942</v>
+        <v>3.953306000000012</v>
       </c>
     </row>
     <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="79"/>
       <c r="D86" s="16">
         <v>75.582793999999993</v>
       </c>
       <c r="E86" s="16">
         <v>8.2515905922283128</v>
       </c>
       <c r="F86" s="16">
         <v>102.29318499999999</v>
       </c>
       <c r="G86" s="16">
         <v>8.5084600234484657</v>
       </c>
       <c r="H86" s="16">
-        <v>97.027135000000001</v>
+        <v>96.964473999999996</v>
       </c>
       <c r="I86" s="16">
-        <v>7.886719207309409</v>
+        <v>7.8788681347992942</v>
       </c>
       <c r="J86" s="16">
-        <v>-5.1479969071253313</v>
+        <v>-5.209253187296885</v>
       </c>
       <c r="K86" s="16">
-        <v>-5.2660499999999928</v>
+        <v>-5.3287109999999984</v>
       </c>
     </row>
     <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="79"/>
       <c r="D87" s="16">
         <v>111.600159</v>
       </c>
       <c r="E87" s="16">
         <v>12.183709722289228</v>
       </c>
       <c r="F87" s="16">
         <v>123.627326</v>
       </c>
       <c r="G87" s="16">
         <v>10.282973993593329</v>
       </c>
       <c r="H87" s="16">
-        <v>95.467798999999999</v>
+        <v>95.450803999999991</v>
       </c>
       <c r="I87" s="16">
-        <v>7.7599706932792971</v>
+        <v>7.7558745698612555</v>
       </c>
       <c r="J87" s="16">
-        <v>-22.777753034956042</v>
+        <v>-22.791499995721015</v>
       </c>
       <c r="K87" s="16">
-        <v>-28.159526999999997</v>
+        <v>-28.176522000000006</v>
       </c>
     </row>
     <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="79"/>
       <c r="D88" s="16">
         <v>49.124499</v>
       </c>
       <c r="E88" s="16">
         <v>5.3630625747485485</v>
       </c>
       <c r="F88" s="16">
         <v>65.352986000000016</v>
       </c>
       <c r="G88" s="16">
         <v>5.4358779501683063</v>
       </c>
       <c r="H88" s="16">
-        <v>74.014825999999999</v>
+        <v>73.952088000000003</v>
       </c>
       <c r="I88" s="16">
-        <v>6.0161948494085067</v>
+        <v>6.0089920112914061</v>
       </c>
       <c r="J88" s="16">
-        <v>13.253931503604107</v>
+        <v>13.157932829572601</v>
       </c>
       <c r="K88" s="16">
-        <v>8.6618399999999838</v>
+        <v>8.5991019999999878</v>
       </c>
     </row>
     <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="79"/>
       <c r="D89" s="16">
         <v>39.578975999999997</v>
       </c>
       <c r="E89" s="16">
         <v>4.3209504270460037</v>
       </c>
       <c r="F89" s="16">
         <v>59.658248000000007</v>
       </c>
       <c r="G89" s="16">
         <v>4.9622056266697969</v>
       </c>
       <c r="H89" s="16">
-        <v>62.095967000000002</v>
+        <v>62.097186000000001</v>
       </c>
       <c r="I89" s="16">
-        <v>5.0473865443450556</v>
+        <v>5.0457195285368623</v>
       </c>
       <c r="J89" s="16">
-        <v>4.0861391035150643</v>
+        <v>4.0881824085749097</v>
       </c>
       <c r="K89" s="16">
-        <v>2.4377189999999942</v>
+        <v>2.4389379999999932</v>
       </c>
     </row>
     <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="79"/>
       <c r="D90" s="16">
         <v>42.850345000000004</v>
       </c>
       <c r="E90" s="16">
         <v>4.6780951717098143</v>
       </c>
       <c r="F90" s="16">
         <v>55.497806000000004</v>
       </c>
       <c r="G90" s="16">
         <v>4.6161517381641639</v>
       </c>
       <c r="H90" s="16">
-        <v>61.542827999999993</v>
+        <v>61.439797000000006</v>
       </c>
       <c r="I90" s="16">
-        <v>5.0024253901729576</v>
+        <v>4.9923032511044951</v>
       </c>
       <c r="J90" s="16">
-        <v>10.89236212328824</v>
+        <v>10.706713342866205</v>
       </c>
       <c r="K90" s="16">
-        <v>6.0450219999999888</v>
+        <v>5.9419910000000016</v>
       </c>
     </row>
     <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="79"/>
       <c r="D91" s="16">
         <v>16.300087000000005</v>
       </c>
       <c r="E91" s="16">
         <v>1.7795272895270724</v>
       </c>
       <c r="F91" s="16">
         <v>26.88197700000001</v>
       </c>
       <c r="G91" s="16">
         <v>2.2359673975911614</v>
       </c>
       <c r="H91" s="16">
-        <v>28.740271</v>
+        <v>28.731694000000001</v>
       </c>
       <c r="I91" s="16">
-        <v>2.3361139883082975</v>
+        <v>2.3345996629178236</v>
       </c>
       <c r="J91" s="16">
-        <v>6.9127877015890213</v>
+        <v>6.8808815661139446</v>
       </c>
       <c r="K91" s="16">
-        <v>1.8582939999999901</v>
+        <v>1.8497169999999912</v>
       </c>
     </row>
     <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="79"/>
       <c r="D92" s="16">
         <v>16.630057000000001</v>
       </c>
       <c r="E92" s="16">
         <v>1.8155510616532728</v>
       </c>
       <c r="F92" s="16">
         <v>22.429806000000003</v>
       </c>
       <c r="G92" s="16">
         <v>1.8656483096572325</v>
       </c>
       <c r="H92" s="16">
-        <v>22.381099000000003</v>
+        <v>22.381077000000005</v>
       </c>
       <c r="I92" s="16">
-        <v>1.8192173082714793</v>
+        <v>1.8185789818009988</v>
       </c>
       <c r="J92" s="16">
-        <v>-0.21715301505505785</v>
+        <v>-0.21725109882804167</v>
       </c>
       <c r="K92" s="16">
-        <v>-4.8707000000000278E-2</v>
+        <v>-4.8728999999998024E-2</v>
       </c>
     </row>
     <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="79"/>
       <c r="D93" s="16">
         <v>13.447305</v>
       </c>
       <c r="E93" s="16">
         <v>1.4680808892672683</v>
       </c>
       <c r="F93" s="16">
         <v>14.226041</v>
       </c>
       <c r="G93" s="16">
         <v>1.1832821623497092</v>
       </c>
       <c r="H93" s="16">
-        <v>19.047561999999999</v>
+        <v>19.043163</v>
       </c>
       <c r="I93" s="16">
-        <v>1.5482552698048522</v>
+        <v>1.5473560981364054</v>
       </c>
       <c r="J93" s="16">
-        <v>33.892219205610324</v>
+        <v>33.861297039703452</v>
       </c>
       <c r="K93" s="16">
-        <v>4.8215209999999988</v>
+        <v>4.8171219999999995</v>
       </c>
     </row>
     <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="79"/>
       <c r="D94" s="16">
         <v>4.7850860000000006</v>
       </c>
       <c r="E94" s="16">
         <v>0.52240157489551675</v>
       </c>
       <c r="F94" s="16">
         <v>11.769401</v>
       </c>
       <c r="G94" s="16">
         <v>0.9789457421668355</v>
       </c>
       <c r="H94" s="16">
-        <v>14.654189000000001</v>
+        <v>14.653951000000001</v>
       </c>
       <c r="I94" s="16">
-        <v>1.1911458980401952</v>
+        <v>1.1907097808091061</v>
       </c>
       <c r="J94" s="16">
-        <v>24.510916061063774</v>
+        <v>24.508893868090659</v>
       </c>
       <c r="K94" s="16">
-        <v>2.8847880000000004</v>
+        <v>2.8845500000000008</v>
       </c>
     </row>
     <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="79"/>
       <c r="D95" s="16">
         <v>10.323896999999999</v>
       </c>
       <c r="E95" s="16">
         <v>1.1270894717167255</v>
       </c>
       <c r="F95" s="16">
         <v>11.345400999999999</v>
       </c>
       <c r="G95" s="16">
         <v>0.94367861220170468</v>
       </c>
       <c r="H95" s="16">
-        <v>9.0292110000000019</v>
+        <v>9.0274570000000001</v>
       </c>
       <c r="I95" s="16">
-        <v>0.73392718254073364</v>
+        <v>0.73352786192158204</v>
       </c>
       <c r="J95" s="16">
-        <v>-20.415232568685738</v>
+        <v>-20.430692577547493</v>
       </c>
       <c r="K95" s="16">
-        <v>-2.3161899999999971</v>
+        <v>-2.3179439999999989</v>
       </c>
     </row>
     <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="79"/>
       <c r="D96" s="16">
         <v>4.0091990000000006</v>
       </c>
       <c r="E96" s="16">
         <v>0.43769576381062553</v>
       </c>
       <c r="F96" s="16">
         <v>4.3298909999999999</v>
       </c>
       <c r="G96" s="16">
         <v>0.36014818073549376</v>
       </c>
       <c r="H96" s="16">
-        <v>4.3338010000000002</v>
+        <v>4.3351570000000006</v>
       </c>
       <c r="I96" s="16">
-        <v>0.35226714245820739</v>
+        <v>0.35225406726438907</v>
       </c>
       <c r="J96" s="16">
-        <v>9.0302504150804305E-2</v>
+        <v>0.12161968973354431</v>
       </c>
       <c r="K96" s="16">
-        <v>3.9100000000003021E-3</v>
+        <v>5.266000000000659E-3</v>
       </c>
     </row>
     <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="79"/>
       <c r="D97" s="16">
         <v>0.32459500000000002</v>
       </c>
       <c r="E97" s="16">
         <v>3.5436967946492551E-2</v>
       </c>
       <c r="F97" s="16">
         <v>0.18038999999999999</v>
       </c>
       <c r="G97" s="16">
         <v>1.5004333901910168E-2</v>
       </c>
       <c r="H97" s="16">
-        <v>0.185199</v>
+        <v>0.18519300000000002</v>
       </c>
       <c r="I97" s="16">
-        <v>1.5053649790592035E-2</v>
+        <v>1.5047895030997495E-2</v>
       </c>
       <c r="J97" s="16">
-        <v>2.6658905704307378</v>
+        <v>2.6625644437053215</v>
       </c>
       <c r="K97" s="16">
-        <v>4.8090000000000077E-3</v>
+        <v>4.8030000000000295E-3</v>
       </c>
     </row>
     <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="79"/>
       <c r="D98" s="16">
         <v>38.491973999999992</v>
       </c>
       <c r="E98" s="16">
         <v>4.2022792983108923</v>
       </c>
       <c r="F98" s="16">
         <v>26.236972999999999</v>
       </c>
       <c r="G98" s="16">
         <v>2.182317775194865</v>
       </c>
       <c r="H98" s="16">
-        <v>35.412725999999999</v>
+        <v>36.254123999999997</v>
       </c>
       <c r="I98" s="16">
-        <v>2.8784754525358838</v>
+        <v>2.9458362486312493</v>
       </c>
       <c r="J98" s="16">
-        <v>34.972605262047573</v>
+        <v>38.179522462442591</v>
       </c>
       <c r="K98" s="16">
-        <v>9.1757530000000003</v>
+        <v>10.017150999999998</v>
       </c>
     </row>
     <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B99" s="95"/>
       <c r="C99" s="96"/>
       <c r="D99" s="17">
         <v>915.97847900000011</v>
       </c>
       <c r="E99" s="17">
         <v>100</v>
       </c>
       <c r="F99" s="17">
         <v>1202.252637</v>
       </c>
       <c r="G99" s="17">
         <v>100</v>
       </c>
       <c r="H99" s="17">
-        <v>1230.2597879999998</v>
+        <v>1230.6904029999998</v>
       </c>
       <c r="I99" s="17">
         <v>100</v>
       </c>
       <c r="J99" s="17">
-        <v>2.3295562129010157</v>
+        <v>2.3653735599999171</v>
       </c>
       <c r="K99" s="17">
-        <v>28.007150999999794</v>
+        <v>28.437765999999783</v>
       </c>
     </row>
     <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E100" s="80"/>
       <c r="F100" s="80"/>
       <c r="G100" s="80"/>
       <c r="H100" s="80"/>
       <c r="I100" s="80"/>
     </row>
     <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E101" s="80"/>
       <c r="F101" s="80"/>
       <c r="G101" s="80"/>
       <c r="H101" s="80"/>
       <c r="I101" s="80"/>
     </row>
     <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4" t="s">
         <v>40</v>
@@ -4548,1259 +4528,1259 @@
       <c r="A103" s="46"/>
       <c r="E103" s="81"/>
       <c r="F103" s="82"/>
       <c r="G103" s="81"/>
       <c r="H103" s="82"/>
       <c r="I103" s="81"/>
     </row>
     <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="46"/>
       <c r="E104" s="81"/>
       <c r="F104" s="82"/>
       <c r="G104" s="81"/>
       <c r="H104" s="82"/>
       <c r="I104" s="81"/>
     </row>
     <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="46"/>
       <c r="E105" s="81"/>
       <c r="F105" s="82"/>
       <c r="G105" s="81"/>
       <c r="H105" s="82"/>
       <c r="I105" s="81"/>
     </row>
     <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="2" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B106" s="37"/>
       <c r="C106" s="37"/>
       <c r="D106" s="37"/>
       <c r="E106" s="37"/>
       <c r="F106" s="37"/>
       <c r="G106" s="37"/>
       <c r="H106" s="37"/>
       <c r="I106" s="37"/>
       <c r="J106" s="37"/>
       <c r="K106" s="37"/>
     </row>
     <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="23">
         <v>0</v>
       </c>
       <c r="B107" s="23">
         <v>0</v>
       </c>
       <c r="C107" s="23">
         <v>0</v>
       </c>
       <c r="D107" s="13">
         <v>2021</v>
       </c>
       <c r="E107" s="13" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="F107" s="13">
         <v>2024</v>
       </c>
       <c r="G107" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H107" s="13">
         <v>2025</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="K107" s="13" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
     </row>
     <row r="108" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="79"/>
       <c r="D108" s="16">
         <v>424.65622400000018</v>
       </c>
       <c r="E108" s="16">
         <v>28.110063659150015</v>
       </c>
       <c r="F108" s="16">
         <v>498.46345499999995</v>
       </c>
       <c r="G108" s="16">
         <v>27.201390086938304</v>
       </c>
       <c r="H108" s="16">
-        <v>483.68306700000005</v>
+        <v>484.797664</v>
       </c>
       <c r="I108" s="16">
-        <v>24.684224450104633</v>
+        <v>24.707068075481821</v>
       </c>
       <c r="J108" s="16">
-        <v>-2.9651898954156835</v>
+        <v>-2.741583332322719</v>
       </c>
       <c r="K108" s="16">
-        <v>-14.780387999999903</v>
+        <v>-13.665790999999956</v>
       </c>
     </row>
     <row r="109" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="79"/>
       <c r="D109" s="16">
         <v>118.60218100000003</v>
       </c>
       <c r="E109" s="16">
         <v>7.8508559856266968</v>
       </c>
       <c r="F109" s="16">
         <v>285.16593599999999</v>
       </c>
       <c r="G109" s="16">
         <v>15.561642055871241</v>
       </c>
       <c r="H109" s="16">
-        <v>328.25011899999998</v>
+        <v>328.94270999999992</v>
       </c>
       <c r="I109" s="16">
-        <v>16.75187776042107</v>
+        <v>16.764127660696555</v>
       </c>
       <c r="J109" s="16">
-        <v>15.108460570129246</v>
+        <v>15.351333547776875</v>
       </c>
       <c r="K109" s="16">
-        <v>43.084182999999996</v>
+        <v>43.776773999999932</v>
       </c>
     </row>
     <row r="110" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="79"/>
       <c r="D110" s="16">
         <v>447.691304</v>
       </c>
       <c r="E110" s="16">
         <v>29.634867791524172</v>
       </c>
       <c r="F110" s="16">
         <v>293.77247400000005</v>
       </c>
       <c r="G110" s="16">
         <v>16.031304967139352</v>
       </c>
       <c r="H110" s="16">
-        <v>218.89974700000002</v>
+        <v>219.26670300000001</v>
       </c>
       <c r="I110" s="16">
-        <v>11.171303805471275</v>
+        <v>11.174635853252491</v>
       </c>
       <c r="J110" s="16">
-        <v>-25.48663800271499</v>
+        <v>-25.361726367869313</v>
       </c>
       <c r="K110" s="16">
-        <v>-74.872727000000026</v>
+        <v>-74.505771000000038</v>
       </c>
     </row>
     <row r="111" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="79"/>
       <c r="D111" s="16">
         <v>97.22005200000001</v>
       </c>
       <c r="E111" s="16">
         <v>6.4354687302684486</v>
       </c>
       <c r="F111" s="16">
         <v>117.36922600000003</v>
       </c>
       <c r="G111" s="16">
         <v>6.4048950200933428</v>
       </c>
       <c r="H111" s="16">
-        <v>157.11068799999995</v>
+        <v>157.12728099999998</v>
       </c>
       <c r="I111" s="16">
-        <v>8.0179682744658898</v>
+        <v>8.0077828679107697</v>
       </c>
       <c r="J111" s="16">
-        <v>33.860206252020369</v>
+        <v>33.874343688693962</v>
       </c>
       <c r="K111" s="16">
-        <v>39.741461999999927</v>
+        <v>39.758054999999956</v>
       </c>
     </row>
     <row r="112" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="79"/>
       <c r="D112" s="16">
         <v>55.610669000000016</v>
       </c>
       <c r="E112" s="16">
         <v>3.6811410203607888</v>
       </c>
       <c r="F112" s="16">
         <v>96.196490000000026</v>
       </c>
       <c r="G112" s="16">
         <v>5.2494886500440847</v>
       </c>
       <c r="H112" s="16">
-        <v>150.38544900000002</v>
+        <v>150.75271200000003</v>
       </c>
       <c r="I112" s="16">
-        <v>7.6747532225389312</v>
+        <v>7.6829114381778583</v>
       </c>
       <c r="J112" s="16">
-        <v>56.3315345497533</v>
+        <v>56.71331874998765</v>
       </c>
       <c r="K112" s="16">
-        <v>54.188958999999997</v>
+        <v>54.556222000000005</v>
       </c>
     </row>
     <row r="113" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="79"/>
       <c r="D113" s="16">
         <v>58.044488999999992</v>
       </c>
       <c r="E113" s="16">
         <v>3.8422474195334804</v>
       </c>
       <c r="F113" s="16">
         <v>102.89038500000001</v>
       </c>
       <c r="G113" s="16">
         <v>5.6147777144068982</v>
       </c>
       <c r="H113" s="16">
-        <v>124.87494000000001</v>
+        <v>125.01175000000001</v>
       </c>
       <c r="I113" s="16">
-        <v>6.3728529226212274</v>
+        <v>6.3710575500733331</v>
       </c>
       <c r="J113" s="16">
-        <v>21.366967379896575</v>
+        <v>21.499934128927592</v>
       </c>
       <c r="K113" s="16">
-        <v>21.984555</v>
+        <v>22.121364999999997</v>
       </c>
     </row>
     <row r="114" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="79"/>
       <c r="D114" s="16">
         <v>47.549048999999997</v>
       </c>
       <c r="E114" s="16">
         <v>3.1475031302544676</v>
       </c>
       <c r="F114" s="16">
         <v>98.549036000000001</v>
       </c>
       <c r="G114" s="16">
         <v>5.3778682148879424</v>
       </c>
       <c r="H114" s="16">
-        <v>103.9687</v>
+        <v>103.94283299999999</v>
       </c>
       <c r="I114" s="16">
-        <v>5.3059263424361163</v>
+        <v>5.2973082207125453</v>
       </c>
       <c r="J114" s="16">
-        <v>5.4994591727919051</v>
+        <v>5.4732113259839421</v>
       </c>
       <c r="K114" s="16">
-        <v>5.4196639999999974</v>
+        <v>5.3937969999999922</v>
       </c>
     </row>
     <row r="115" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="79"/>
       <c r="D115" s="16">
         <v>2.5780030000000007</v>
       </c>
       <c r="E115" s="16">
         <v>0.17065057415355273</v>
       </c>
       <c r="F115" s="16">
         <v>28.688996999999997</v>
       </c>
       <c r="G115" s="16">
         <v>1.5655723419082002</v>
       </c>
       <c r="H115" s="16">
-        <v>53.445769999999989</v>
+        <v>53.449399</v>
       </c>
       <c r="I115" s="16">
-        <v>2.7275451066982841</v>
+        <v>2.7239775224795433</v>
       </c>
       <c r="J115" s="16">
-        <v>86.293616329633252</v>
+        <v>86.306265778479485</v>
       </c>
       <c r="K115" s="16">
-        <v>24.756772999999992</v>
+        <v>24.760402000000003</v>
       </c>
     </row>
     <row r="116" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="79"/>
       <c r="D116" s="16">
         <v>18.628276999999997</v>
       </c>
       <c r="E116" s="16">
         <v>1.2330963794617071</v>
       </c>
       <c r="F116" s="16">
         <v>30.863830999999998</v>
       </c>
       <c r="G116" s="16">
         <v>1.6842540775799484</v>
       </c>
       <c r="H116" s="16">
-        <v>35.455494999999992</v>
+        <v>35.529633000000004</v>
       </c>
       <c r="I116" s="16">
-        <v>1.8094315395365335</v>
+        <v>1.8107204848822982</v>
       </c>
       <c r="J116" s="16">
-        <v>14.877168035296704</v>
+        <v>15.117378007934294</v>
       </c>
       <c r="K116" s="16">
-        <v>4.5916639999999944</v>
+        <v>4.6658020000000064</v>
       </c>
     </row>
     <row r="117" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="79"/>
       <c r="D117" s="16">
         <v>18.358924999999999</v>
       </c>
       <c r="E117" s="16">
         <v>1.2152666587633965</v>
       </c>
       <c r="F117" s="16">
         <v>30.415874000000002</v>
       </c>
       <c r="G117" s="16">
         <v>1.6598088489940845</v>
       </c>
       <c r="H117" s="16">
-        <v>34.497321000000007</v>
+        <v>34.465277</v>
       </c>
       <c r="I117" s="16">
-        <v>1.760532200915994</v>
+        <v>1.7564769971320198</v>
       </c>
       <c r="J117" s="16">
-        <v>13.418805588160984</v>
+        <v>13.313452705649681</v>
       </c>
       <c r="K117" s="16">
-        <v>4.0814470000000043</v>
+        <v>4.0494029999999981</v>
       </c>
     </row>
     <row r="118" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="79"/>
       <c r="D118" s="16">
         <v>14.218254999999997</v>
       </c>
       <c r="E118" s="16">
         <v>0.94117554526182512</v>
       </c>
       <c r="F118" s="16">
         <v>23.193533999999996</v>
       </c>
       <c r="G118" s="16">
         <v>1.2656822872374192</v>
       </c>
       <c r="H118" s="16">
-        <v>23.678137</v>
+        <v>23.422542000000004</v>
       </c>
       <c r="I118" s="16">
-        <v>1.2083872439312149</v>
+        <v>1.1936986967305854</v>
       </c>
       <c r="J118" s="16">
-        <v>2.089388361428679</v>
+        <v>0.98737863751167665</v>
       </c>
       <c r="K118" s="16">
-        <v>0.48460300000000345</v>
+        <v>0.22900800000000743</v>
       </c>
     </row>
     <row r="119" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="79"/>
       <c r="D119" s="16">
         <v>9.9647800000000011</v>
       </c>
       <c r="E119" s="16">
         <v>0.65961731941888313</v>
       </c>
       <c r="F119" s="16">
         <v>16.418932000000002</v>
       </c>
       <c r="G119" s="16">
         <v>0.89598900313146157</v>
       </c>
       <c r="H119" s="16">
-        <v>18.855883000000002</v>
+        <v>18.836122000000003</v>
       </c>
       <c r="I119" s="16">
-        <v>0.96228890348338847</v>
+        <v>0.95995790221481114</v>
       </c>
       <c r="J119" s="16">
-        <v>14.842323483646808</v>
+        <v>14.721968517806161</v>
       </c>
       <c r="K119" s="16">
-        <v>2.4369510000000005</v>
+        <v>2.4171900000000015</v>
       </c>
     </row>
     <row r="120" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="79"/>
       <c r="D120" s="16">
         <v>8.4081939999999982</v>
       </c>
       <c r="E120" s="16">
         <v>0.55657931107700676</v>
       </c>
       <c r="F120" s="16">
         <v>12.277598999999999</v>
       </c>
       <c r="G120" s="16">
         <v>0.66999447277434532</v>
       </c>
       <c r="H120" s="16">
-        <v>13.400236000000003</v>
+        <v>13.416883000000002</v>
       </c>
       <c r="I120" s="16">
-        <v>0.68386605956658886</v>
+        <v>0.68377359516685876</v>
       </c>
       <c r="J120" s="16">
-        <v>9.1437829171648684</v>
+        <v>9.2793713168185707</v>
       </c>
       <c r="K120" s="16">
-        <v>1.1226370000000045</v>
+        <v>1.1392840000000035</v>
       </c>
     </row>
     <row r="121" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="79"/>
       <c r="D121" s="16">
         <v>4.222423</v>
       </c>
       <c r="E121" s="16">
         <v>0.27950274273116299</v>
       </c>
       <c r="F121" s="16">
         <v>7.8603619999999994</v>
       </c>
       <c r="G121" s="16">
         <v>0.42894372865618907</v>
       </c>
       <c r="H121" s="16">
-        <v>11.061498</v>
+        <v>11.061489</v>
       </c>
       <c r="I121" s="16">
-        <v>0.56451118100932707</v>
+        <v>0.56373407306515677</v>
       </c>
       <c r="J121" s="16">
-        <v>40.725045487726916</v>
+        <v>40.724930989183463</v>
       </c>
       <c r="K121" s="16">
-        <v>3.2011360000000009</v>
+        <v>3.2011270000000005</v>
       </c>
     </row>
     <row r="122" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="79"/>
       <c r="D122" s="16">
         <v>4.9921900000000008</v>
       </c>
       <c r="E122" s="16">
         <v>0.33045736943813653</v>
       </c>
       <c r="F122" s="16">
         <v>9.4031079999999978</v>
       </c>
       <c r="G122" s="16">
         <v>0.51313211865774644</v>
       </c>
       <c r="H122" s="16">
-        <v>8.4525849999999991</v>
+        <v>8.8738580000000002</v>
       </c>
       <c r="I122" s="16">
-        <v>0.43136822344782982</v>
+        <v>0.45224436910273352</v>
       </c>
       <c r="J122" s="16">
-        <v>-10.108604516719353</v>
+        <v>-5.6284581651087882</v>
       </c>
       <c r="K122" s="16">
-        <v>-0.95052299999999867</v>
+        <v>-0.52924999999999756</v>
       </c>
     </row>
     <row r="123" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="79"/>
       <c r="D123" s="16">
         <v>9.8058530000000008</v>
       </c>
       <c r="E123" s="16">
         <v>0.64909716727068867</v>
       </c>
       <c r="F123" s="16">
         <v>9.1339149999999982</v>
       </c>
       <c r="G123" s="16">
         <v>0.49844212738913229</v>
       </c>
       <c r="H123" s="16">
-        <v>7.1445460000000001</v>
+        <v>7.1446940000000003</v>
       </c>
       <c r="I123" s="16">
-        <v>0.36461391578567964</v>
+        <v>0.36411982594966991</v>
       </c>
       <c r="J123" s="16">
-        <v>-21.780025323204764</v>
+        <v>-21.778404988441409</v>
       </c>
       <c r="K123" s="16">
-        <v>-1.9893689999999982</v>
+        <v>-1.9892209999999979</v>
       </c>
     </row>
     <row r="124" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="79"/>
       <c r="D124" s="16">
         <v>170.14021100000002</v>
       </c>
       <c r="E124" s="16">
         <v>11.262409195705592</v>
       </c>
       <c r="F124" s="16">
         <v>171.82942599999998</v>
       </c>
       <c r="G124" s="16">
         <v>9.3768142842903064</v>
       </c>
       <c r="H124" s="16">
-        <v>186.318354</v>
+        <v>186.14053699999999</v>
       </c>
       <c r="I124" s="16">
-        <v>9.5085488475660238</v>
+        <v>9.4864048669709398</v>
       </c>
       <c r="J124" s="16">
-        <v>8.4321575979657979</v>
+        <v>8.3286729945777811</v>
       </c>
       <c r="K124" s="16">
-        <v>14.488928000000016</v>
+        <v>14.311111000000011</v>
       </c>
     </row>
     <row r="125" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B125" s="95"/>
       <c r="C125" s="96"/>
       <c r="D125" s="17">
         <v>1510.6910789999999</v>
       </c>
       <c r="E125" s="17">
         <v>100</v>
       </c>
       <c r="F125" s="17">
         <v>1832.4925800000001</v>
       </c>
       <c r="G125" s="17">
         <v>100</v>
       </c>
       <c r="H125" s="17">
-        <v>1959.4825349999999</v>
+        <v>1962.1820870000001</v>
       </c>
       <c r="I125" s="17">
         <v>100</v>
       </c>
       <c r="J125" s="17">
-        <v>6.9299028212163227</v>
+        <v>7.0772186701023392</v>
       </c>
       <c r="K125" s="17">
-        <v>126.98995499999978</v>
+        <v>129.68950700000005</v>
       </c>
     </row>
     <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E126" s="80"/>
       <c r="F126" s="80"/>
       <c r="G126" s="80"/>
       <c r="H126" s="80"/>
       <c r="I126" s="80"/>
     </row>
     <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E127" s="80"/>
       <c r="F127" s="80"/>
       <c r="G127" s="80"/>
       <c r="H127" s="80"/>
       <c r="I127" s="80"/>
     </row>
     <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E128" s="81"/>
       <c r="F128" s="82"/>
       <c r="G128" s="81"/>
       <c r="H128" s="82"/>
       <c r="I128" s="81"/>
     </row>
     <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="46"/>
     </row>
     <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="2" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B130" s="37"/>
       <c r="C130" s="37"/>
       <c r="D130" s="37"/>
       <c r="E130" s="37"/>
       <c r="F130" s="37"/>
       <c r="G130" s="37"/>
       <c r="H130" s="37"/>
       <c r="I130" s="37"/>
       <c r="J130" s="37"/>
       <c r="K130" s="37"/>
     </row>
     <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="23">
         <v>0</v>
       </c>
       <c r="B131" s="23">
         <v>0</v>
       </c>
       <c r="C131" s="23">
         <v>0</v>
       </c>
       <c r="D131" s="13">
         <v>0</v>
       </c>
       <c r="E131" s="13">
         <v>0</v>
       </c>
       <c r="F131" s="13" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G131" s="13" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="I131" s="13" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="J131" s="13" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="K131" s="13" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="79"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16">
         <v>0</v>
       </c>
       <c r="F132" s="16">
-        <v>65.028491999999986</v>
+        <v>81.155985000000001</v>
       </c>
       <c r="G132" s="16">
-        <v>19.945345908457544</v>
+        <v>19.103539794822115</v>
       </c>
       <c r="H132" s="16">
-        <v>74.373965999999982</v>
+        <v>109.09461499999999</v>
       </c>
       <c r="I132" s="16">
-        <v>22.929712030074871</v>
+        <v>24.687000897999472</v>
       </c>
       <c r="J132" s="16">
-        <v>14.371352791019662</v>
+        <v>34.425840558770851</v>
       </c>
       <c r="K132" s="16">
-        <v>9.3454739999999958</v>
+        <v>27.938629999999989</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="79"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16">
         <v>0</v>
       </c>
       <c r="F133" s="16">
-        <v>66.663271000000009</v>
+        <v>86.316319000000007</v>
       </c>
       <c r="G133" s="16">
-        <v>20.446760467461662</v>
+        <v>20.318245597771508</v>
       </c>
       <c r="H133" s="16">
-        <v>61.204738999999996</v>
+        <v>87.676801000000026</v>
       </c>
       <c r="I133" s="16">
-        <v>18.869600689922773</v>
+        <v>19.840367602202196</v>
       </c>
       <c r="J133" s="16">
-        <v>-8.1882150667344415</v>
+        <v>1.576158501383752</v>
       </c>
       <c r="K133" s="16">
-        <v>-5.4585320000000124</v>
+        <v>1.3604820000000188</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="79"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16">
         <v>0</v>
       </c>
       <c r="F134" s="16">
-        <v>32.01614</v>
+        <v>40.750064000000002</v>
       </c>
       <c r="G134" s="16">
-        <v>9.8198953614610041</v>
+        <v>9.5922743007253022</v>
       </c>
       <c r="H134" s="16">
-        <v>34.197595999999997</v>
+        <v>41.919311999999998</v>
       </c>
       <c r="I134" s="16">
-        <v>10.543219228094417</v>
+        <v>9.4859136079954087</v>
       </c>
       <c r="J134" s="16">
-        <v>6.8136133837495629</v>
+        <v>2.8693157389887682</v>
       </c>
       <c r="K134" s="16">
-        <v>2.1814559999999972</v>
+        <v>1.1692479999999961</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="79"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16">
         <v>0</v>
       </c>
       <c r="F135" s="16">
-        <v>26.899630000000002</v>
+        <v>32.393326999999992</v>
       </c>
       <c r="G135" s="16">
-        <v>8.2505746121180543</v>
+        <v>7.6251580389442086</v>
       </c>
       <c r="H135" s="16">
-        <v>33.466197000000001</v>
+        <v>40.034773000000001</v>
       </c>
       <c r="I135" s="16">
-        <v>10.317726769495602</v>
+        <v>9.0594616150595986</v>
       </c>
       <c r="J135" s="16">
-        <v>24.411365509488416</v>
+        <v>23.589568308312423</v>
       </c>
       <c r="K135" s="16">
-        <v>6.5665669999999992</v>
+        <v>7.6414460000000091</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="79"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16">
         <v>0</v>
       </c>
       <c r="F136" s="16">
-        <v>25.1495</v>
+        <v>35.251618999999998</v>
       </c>
       <c r="G136" s="16">
-        <v>7.7137799370274971</v>
+        <v>8.297979580907155</v>
       </c>
       <c r="H136" s="16">
-        <v>26.830555</v>
+        <v>36.006250999999999</v>
       </c>
       <c r="I136" s="16">
-        <v>8.2719388630839656</v>
+        <v>8.1478480928741934</v>
       </c>
       <c r="J136" s="16">
-        <v>6.6842481957891833</v>
+        <v>2.1407016795455576</v>
       </c>
       <c r="K136" s="16">
-        <v>1.6810550000000006</v>
+        <v>0.75463200000000086</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="79"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16">
         <v>0</v>
       </c>
       <c r="F137" s="16">
-        <v>14.915609999999999</v>
+        <v>20.6157</v>
       </c>
       <c r="G137" s="16">
-        <v>4.5748715945258045</v>
+        <v>4.8527886803187013</v>
       </c>
       <c r="H137" s="16">
-        <v>18.358625</v>
+        <v>26.006644999999999</v>
       </c>
       <c r="I137" s="16">
-        <v>5.6600179761575893</v>
+        <v>5.8850390412849753</v>
       </c>
       <c r="J137" s="16">
-        <v>23.08329997901528</v>
+        <v>26.149706291806723</v>
       </c>
       <c r="K137" s="16">
-        <v>3.4430150000000008</v>
+        <v>5.3909449999999985</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="79"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16">
         <v>0</v>
       </c>
       <c r="F138" s="16">
-        <v>16.272883</v>
+        <v>22.197687999999999</v>
       </c>
       <c r="G138" s="16">
-        <v>4.9911703375015746</v>
+        <v>5.2251773675231146</v>
       </c>
       <c r="H138" s="16">
-        <v>16.682856000000005</v>
+        <v>22.727499999999999</v>
       </c>
       <c r="I138" s="16">
-        <v>5.1433734745193895</v>
+        <v>5.1430019062745034</v>
       </c>
       <c r="J138" s="16">
-        <v>2.5193630409559535</v>
+        <v>2.3867891106497208</v>
       </c>
       <c r="K138" s="16">
-        <v>0.40997300000000436</v>
+        <v>0.52981199999999973</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="79"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16">
         <v>0</v>
       </c>
       <c r="F139" s="16">
-        <v>19.588256999999999</v>
+        <v>25.426546000000002</v>
       </c>
       <c r="G139" s="16">
-        <v>6.008052002939956</v>
+        <v>5.9852275017779055</v>
       </c>
       <c r="H139" s="16">
-        <v>13.693097000000003</v>
+        <v>18.779717999999999</v>
       </c>
       <c r="I139" s="16">
-        <v>4.2216219988844248</v>
+        <v>4.2496590242348518</v>
       </c>
       <c r="J139" s="16">
-        <v>-30.09537806247894</v>
+        <v>-26.141293434035447</v>
       </c>
       <c r="K139" s="16">
-        <v>-5.8951599999999953</v>
+        <v>-6.6468280000000028</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="79"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16">
         <v>0</v>
       </c>
       <c r="F140" s="16">
-        <v>29.805676999999999</v>
+        <v>39.490153999999997</v>
       </c>
       <c r="G140" s="16">
-        <v>9.1419087159634156</v>
+        <v>9.2957004765902802</v>
       </c>
       <c r="H140" s="16">
-        <v>13.535634</v>
+        <v>15.769404999999999</v>
       </c>
       <c r="I140" s="16">
-        <v>4.1730756937782569</v>
+        <v>3.5684558343775019</v>
       </c>
       <c r="J140" s="16">
-        <v>-54.587060713299685</v>
+        <v>-60.06750188920509</v>
       </c>
       <c r="K140" s="16">
-        <v>-16.270043000000001</v>
+        <v>-23.720748999999998</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="79"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16">
         <v>0</v>
       </c>
       <c r="F141" s="16">
-        <v>7.1571499999999997</v>
+        <v>9.2924999999999986</v>
       </c>
       <c r="G141" s="16">
-        <v>2.1952197887153364</v>
+        <v>2.1873881950097025</v>
       </c>
       <c r="H141" s="16">
-        <v>7.4779060000000017</v>
+        <v>10.191497999999999</v>
       </c>
       <c r="I141" s="16">
-        <v>2.3054603699360223</v>
+        <v>2.3062322579163035</v>
       </c>
       <c r="J141" s="16">
-        <v>4.4816162858121187</v>
+        <v>9.6744471347861261</v>
       </c>
       <c r="K141" s="16">
-        <v>0.32075600000000204</v>
+        <v>0.89899800000000063</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="79"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16">
         <v>0</v>
       </c>
       <c r="F142" s="16">
-        <v>5.9657150000000003</v>
+        <v>7.9608529999999993</v>
       </c>
       <c r="G142" s="16">
-        <v>1.8297863845016402</v>
+        <v>1.8739279929413588</v>
       </c>
       <c r="H142" s="16">
-        <v>6.1761900000000001</v>
+        <v>8.5839800000000004</v>
       </c>
       <c r="I142" s="16">
-        <v>1.904137506167523</v>
+        <v>1.9424672974776025</v>
       </c>
       <c r="J142" s="16">
-        <v>3.5280766848567144</v>
+        <v>7.8273898538259807</v>
       </c>
       <c r="K142" s="16">
-        <v>0.21047499999999975</v>
+        <v>0.6231270000000011</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="79"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16">
         <v>0</v>
       </c>
       <c r="F143" s="16">
-        <v>3.9755279999999993</v>
+        <v>5.7714750000000006</v>
       </c>
       <c r="G143" s="16">
-        <v>1.2193621394258751</v>
+        <v>1.3585640336608691</v>
       </c>
       <c r="H143" s="16">
-        <v>4.6841109999999997</v>
+        <v>5.6183009999999998</v>
       </c>
       <c r="I143" s="16">
-        <v>1.4441251707204379</v>
+        <v>1.2713643274897788</v>
       </c>
       <c r="J143" s="16">
-        <v>17.823619906588522</v>
+        <v>-2.6539836003794663</v>
       </c>
       <c r="K143" s="16">
-        <v>0.70858300000000041</v>
+        <v>-0.15317400000000081</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="79"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16">
         <v>0</v>
       </c>
       <c r="F144" s="16">
-        <v>3.278788</v>
+        <v>5.0551969999999997</v>
       </c>
       <c r="G144" s="16">
-        <v>1.0056601161918335</v>
+        <v>1.1899573033358584</v>
       </c>
       <c r="H144" s="16">
-        <v>4.1639620000000006</v>
+        <v>5.5540369999999992</v>
       </c>
       <c r="I144" s="16">
-        <v>1.2837617072104861</v>
+        <v>1.2568220384344571</v>
       </c>
       <c r="J144" s="16">
-        <v>26.996987911386789</v>
+        <v>9.8678646944916188</v>
       </c>
       <c r="K144" s="16">
-        <v>0.88517400000000057</v>
+        <v>0.49883999999999951</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="79"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16">
         <v>0</v>
       </c>
       <c r="F145" s="16">
-        <v>2.2515339999999999</v>
+        <v>2.9066180000000004</v>
       </c>
       <c r="G145" s="16">
-        <v>0.69058382062209067</v>
+        <v>0.68419713754131972</v>
       </c>
       <c r="H145" s="16">
-        <v>2.6537640000000002</v>
+        <v>3.335124</v>
       </c>
       <c r="I145" s="16">
-        <v>0.81816323087812237</v>
+        <v>0.75470461289899227</v>
       </c>
       <c r="J145" s="16">
-        <v>17.864709127199514</v>
+        <v>14.742425733274878</v>
       </c>
       <c r="K145" s="16">
-        <v>0.40223000000000031</v>
+        <v>0.42850599999999961</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="79"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16">
         <v>0</v>
       </c>
       <c r="F146" s="16">
-        <v>1.1680170000000001</v>
+        <v>1.7413040000000002</v>
       </c>
       <c r="G146" s="16">
-        <v>0.35825070481349719</v>
+        <v>0.40989053683327159</v>
       </c>
       <c r="H146" s="16">
-        <v>0.82877000000000001</v>
+        <v>1.170971</v>
       </c>
       <c r="I146" s="16">
-        <v>0.25551222371501819</v>
+        <v>0.2649788179602755</v>
       </c>
       <c r="J146" s="16">
-        <v>-29.044697123415158</v>
+        <v>-32.753212534973798</v>
       </c>
       <c r="K146" s="16">
-        <v>-0.33924700000000008</v>
+        <v>-0.5703330000000002</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="79"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16">
         <v>0</v>
       </c>
       <c r="F147" s="16">
-        <v>5.9837999999999995E-2</v>
+        <v>8.1024999999999986E-2</v>
       </c>
       <c r="G147" s="16">
-        <v>1.8353333619827487E-2</v>
+        <v>1.9072706860442417E-2</v>
       </c>
       <c r="H147" s="16">
-        <v>2.6021000000000002E-2</v>
+        <v>5.1220000000000002E-2</v>
       </c>
       <c r="I147" s="16">
-        <v>8.0223506802713524E-3</v>
+        <v>1.1590564630486418E-2</v>
       </c>
       <c r="J147" s="16">
-        <v>-56.514255155586746</v>
+        <v>-36.784942918852195</v>
       </c>
       <c r="K147" s="16">
-        <v>-3.3816999999999993E-2</v>
+        <v>-2.9804999999999984E-2</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="79"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16">
         <v>0</v>
       </c>
       <c r="F148" s="16">
-        <v>5.837383</v>
+        <v>8.4153389999999995</v>
       </c>
       <c r="G148" s="16">
-        <v>1.7904247746533881</v>
+        <v>1.9809107544368851</v>
       </c>
       <c r="H148" s="16">
-        <v>6.002313</v>
+        <v>9.3910210000000003</v>
       </c>
       <c r="I148" s="16">
-        <v>1.8505307166808185</v>
+        <v>2.1250924608894022</v>
       </c>
       <c r="J148" s="16">
-        <v>2.8254099482593489</v>
+        <v>11.594090267783638</v>
       </c>
       <c r="K148" s="16">
-        <v>0.16493000000000002</v>
+        <v>0.97568200000000083</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B149" s="95"/>
       <c r="C149" s="96"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17">
         <v>0</v>
       </c>
       <c r="F149" s="17">
-        <v>326.033413</v>
+        <v>424.82171299999999</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>324.35630200000003</v>
+        <v>441.91117200000002</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>-0.51439850430298328</v>
+        <v>4.0227367097877202</v>
       </c>
       <c r="K149" s="17">
-        <v>-1.677110999999968</v>
+        <v>17.089459000000033</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="80"/>
       <c r="F150" s="80"/>
       <c r="G150" s="80"/>
       <c r="H150" s="80"/>
       <c r="I150" s="80"/>
     </row>
     <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E151" s="80"/>
       <c r="F151" s="80"/>
       <c r="G151" s="80"/>
       <c r="H151" s="80"/>
       <c r="I151" s="80"/>
     </row>
     <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4" t="s">
         <v>40</v>
@@ -5815,2384 +5795,2384 @@
       <c r="A153" s="46"/>
       <c r="E153" s="81"/>
       <c r="F153" s="82"/>
       <c r="G153" s="81"/>
       <c r="H153" s="82"/>
       <c r="I153" s="81"/>
     </row>
     <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="46"/>
       <c r="E154" s="81"/>
       <c r="F154" s="82"/>
       <c r="G154" s="81"/>
       <c r="H154" s="82"/>
       <c r="I154" s="81"/>
     </row>
     <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="46"/>
       <c r="E155" s="81"/>
       <c r="F155" s="82"/>
       <c r="G155" s="81"/>
       <c r="H155" s="82"/>
       <c r="I155" s="81"/>
     </row>
     <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="2" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B156" s="37"/>
       <c r="C156" s="37"/>
       <c r="D156" s="37"/>
       <c r="E156" s="37"/>
       <c r="F156" s="37"/>
       <c r="G156" s="37"/>
       <c r="H156" s="37"/>
       <c r="I156" s="37"/>
       <c r="J156" s="37"/>
       <c r="K156" s="37"/>
     </row>
     <row r="157" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="23">
         <v>0</v>
       </c>
       <c r="B157" s="23">
         <v>0</v>
       </c>
       <c r="C157" s="23">
         <v>0</v>
       </c>
       <c r="D157" s="13">
         <v>0</v>
       </c>
       <c r="E157" s="13">
         <v>0</v>
       </c>
       <c r="F157" s="13" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G157" s="13" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="I157" s="13" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="J157" s="13" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="K157" s="13" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="79"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16">
         <v>0</v>
       </c>
       <c r="F158" s="16">
-        <v>127.89391199999999</v>
+        <v>167.716588</v>
       </c>
       <c r="G158" s="16">
-        <v>27.814888183709364</v>
+        <v>27.467425602337016</v>
       </c>
       <c r="H158" s="16">
-        <v>97.105461999999989</v>
+        <v>124.27275200000001</v>
       </c>
       <c r="I158" s="16">
-        <v>20.339530744866789</v>
+        <v>19.42762582357701</v>
       </c>
       <c r="J158" s="16">
-        <v>-24.073428921307844</v>
+        <v>-25.903124144166341</v>
       </c>
       <c r="K158" s="16">
-        <v>-30.788449999999997</v>
+        <v>-43.44383599999999</v>
       </c>
     </row>
     <row r="159" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="79"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16">
         <v>0</v>
       </c>
       <c r="F159" s="16">
-        <v>77.555156999999994</v>
+        <v>98.126007999999985</v>
       </c>
       <c r="G159" s="16">
-        <v>16.867010995996623</v>
+        <v>16.070377155504296</v>
       </c>
       <c r="H159" s="16">
-        <v>85.879487999999981</v>
+        <v>117.57697999999999</v>
       </c>
       <c r="I159" s="16">
-        <v>17.988158961948177</v>
+        <v>18.380872203636379</v>
       </c>
       <c r="J159" s="16">
-        <v>10.733433239004322</v>
+        <v>19.822442995948649</v>
       </c>
       <c r="K159" s="16">
-        <v>8.3243309999999866</v>
+        <v>19.450972000000007</v>
       </c>
     </row>
     <row r="160" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="79"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16">
         <v>0</v>
       </c>
       <c r="F160" s="16">
-        <v>55.342304000000013</v>
+        <v>73.495418999999998</v>
       </c>
       <c r="G160" s="16">
-        <v>12.036069375912529</v>
+        <v>12.036555105062632</v>
       </c>
       <c r="H160" s="16">
-        <v>58.123940999999995</v>
+        <v>80.661128000000005</v>
       </c>
       <c r="I160" s="16">
-        <v>12.174533343781665</v>
+        <v>12.609797305298676</v>
       </c>
       <c r="J160" s="16">
-        <v>5.0262399628320162</v>
+        <v>9.7498716212503087</v>
       </c>
       <c r="K160" s="16">
-        <v>2.7816369999999822</v>
+        <v>7.1657090000000068</v>
       </c>
     </row>
     <row r="161" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="79"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16">
         <v>0</v>
       </c>
       <c r="F161" s="16">
-        <v>34.299411999999997</v>
+        <v>44.979751999999998</v>
       </c>
       <c r="G161" s="16">
-        <v>7.459575632864988</v>
+        <v>7.366462711914755</v>
       </c>
       <c r="H161" s="16">
-        <v>38.997301999999998</v>
+        <v>51.316643000000006</v>
       </c>
       <c r="I161" s="16">
-        <v>8.168302860202191</v>
+        <v>8.0223582618181855</v>
       </c>
       <c r="J161" s="16">
-        <v>13.696707103900211</v>
+        <v>14.088319117455358</v>
       </c>
       <c r="K161" s="16">
-        <v>4.697890000000001</v>
+        <v>6.3368910000000085</v>
       </c>
     </row>
     <row r="162" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="79"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16">
         <v>0</v>
       </c>
       <c r="F162" s="16">
-        <v>30.016826000000002</v>
+        <v>43.106070999999993</v>
       </c>
       <c r="G162" s="16">
-        <v>6.5281814103853515</v>
+        <v>7.0596046122853213</v>
       </c>
       <c r="H162" s="16">
-        <v>33.879846000000001</v>
+        <v>44.612538999999998</v>
       </c>
       <c r="I162" s="16">
-        <v>7.0964099769007039</v>
+        <v>6.9743020958587625</v>
       </c>
       <c r="J162" s="16">
-        <v>12.869515251212766</v>
+        <v>3.4947931116245909</v>
       </c>
       <c r="K162" s="16">
-        <v>3.8630199999999988</v>
+        <v>1.5064680000000052</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="79"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16">
         <v>0</v>
       </c>
       <c r="F163" s="16">
-        <v>23.578606999999998</v>
+        <v>32.422060000000002</v>
       </c>
       <c r="G163" s="16">
-        <v>5.1279713551386781</v>
+        <v>5.3098535544051666</v>
       </c>
       <c r="H163" s="16">
-        <v>28.402618999999998</v>
+        <v>37.703034000000002</v>
       </c>
       <c r="I163" s="16">
-        <v>5.9491601243320131</v>
+        <v>5.8941354816508928</v>
       </c>
       <c r="J163" s="16">
-        <v>20.459274799397605</v>
+        <v>16.288212408465103</v>
       </c>
       <c r="K163" s="16">
-        <v>4.8240119999999997</v>
+        <v>5.2809740000000005</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="79"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16">
         <v>0</v>
       </c>
       <c r="F164" s="16">
-        <v>23.869959000000005</v>
+        <v>34.555515</v>
       </c>
       <c r="G164" s="16">
-        <v>5.1913357731580465</v>
+        <v>5.6592555854578963</v>
       </c>
       <c r="H164" s="16">
-        <v>24.297626000000005</v>
+        <v>32.522995999999992</v>
       </c>
       <c r="I164" s="16">
-        <v>5.0893358712847148</v>
+        <v>5.0843373690613332</v>
       </c>
       <c r="J164" s="16">
-        <v>1.7916536848680782</v>
+        <v>-5.8818946845387998</v>
       </c>
       <c r="K164" s="16">
-        <v>0.42766699999999958</v>
+        <v>-2.0325190000000077</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="79"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16">
         <v>0</v>
       </c>
       <c r="F165" s="16">
-        <v>9.4249849999999995</v>
+        <v>12.531274</v>
       </c>
       <c r="G165" s="16">
-        <v>2.0497840734446999</v>
+        <v>2.052282606044312</v>
       </c>
       <c r="H165" s="16">
-        <v>10.677279000000002</v>
+        <v>14.228274000000001</v>
       </c>
       <c r="I165" s="16">
-        <v>2.2364431414992967</v>
+        <v>2.2243136885495973</v>
       </c>
       <c r="J165" s="16">
-        <v>13.286960138398127</v>
+        <v>13.542118702376161</v>
       </c>
       <c r="K165" s="16">
-        <v>1.2522940000000027</v>
+        <v>1.697000000000001</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="79"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16">
         <v>0</v>
       </c>
       <c r="F166" s="16">
-        <v>7.3468459999999984</v>
+        <v>10.498151999999999</v>
       </c>
       <c r="G166" s="16">
-        <v>1.5978219510005478</v>
+        <v>1.7193123975430835</v>
       </c>
       <c r="H166" s="16">
-        <v>9.895548999999999</v>
+        <v>13.105490999999999</v>
       </c>
       <c r="I166" s="16">
-        <v>2.0727034193281093</v>
+        <v>2.0487884213126306</v>
       </c>
       <c r="J166" s="16">
-        <v>34.6911177939486</v>
+        <v>24.836171166125236</v>
       </c>
       <c r="K166" s="16">
-        <v>2.5487030000000006</v>
+        <v>2.6073389999999996</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="79"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16">
         <v>0</v>
       </c>
       <c r="F167" s="16">
-        <v>8.707688000000001</v>
+        <v>11.323748999999999</v>
       </c>
       <c r="G167" s="16">
-        <v>1.8937834043158197</v>
+        <v>1.8545227809967024</v>
       </c>
       <c r="H167" s="16">
-        <v>6.8303089999999989</v>
+        <v>9.3853369999999998</v>
       </c>
       <c r="I167" s="16">
-        <v>1.430663909538274</v>
+        <v>1.4672147556865303</v>
       </c>
       <c r="J167" s="16">
-        <v>-21.560016849478323</v>
+        <v>-17.118111678384956</v>
       </c>
       <c r="K167" s="16">
-        <v>-1.8773790000000021</v>
+        <v>-1.9384119999999996</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="79"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16">
         <v>0</v>
       </c>
       <c r="F168" s="16">
-        <v>5.8536530000000004</v>
+        <v>7.730811000000001</v>
       </c>
       <c r="G168" s="16">
-        <v>1.2730762638743498</v>
+        <v>1.2660970421615581</v>
       </c>
       <c r="H168" s="16">
-        <v>5.4742270000000008</v>
+        <v>7.1555939999999989</v>
       </c>
       <c r="I168" s="16">
-        <v>1.1466214781088206</v>
+        <v>1.1186378392701295</v>
       </c>
       <c r="J168" s="16">
-        <v>-6.4818669640991633</v>
+        <v>-7.4405777091174778</v>
       </c>
       <c r="K168" s="16">
-        <v>-0.3794259999999996</v>
+        <v>-0.57521700000000209</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="79"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16">
         <v>0</v>
       </c>
       <c r="F169" s="16">
-        <v>5.7772489999999994</v>
+        <v>7.1556760000000015</v>
       </c>
       <c r="G169" s="16">
-        <v>1.2564596111849853</v>
+        <v>1.1719055372413645</v>
       </c>
       <c r="H169" s="16">
-        <v>4.2788829999999995</v>
+        <v>5.4584219999999997</v>
       </c>
       <c r="I169" s="16">
-        <v>0.89624693132285216</v>
+        <v>0.85331803228418779</v>
       </c>
       <c r="J169" s="16">
-        <v>-25.935631301333906</v>
+        <v>-23.718988953664216</v>
       </c>
       <c r="K169" s="16">
-        <v>-1.4983659999999999</v>
+        <v>-1.6972540000000018</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="79"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16">
         <v>0</v>
       </c>
       <c r="F170" s="16">
-        <v>3.4054939999999996</v>
+        <v>4.451009</v>
       </c>
       <c r="G170" s="16">
-        <v>0.74064068679276251</v>
+        <v>0.7289544822056151</v>
       </c>
       <c r="H170" s="16">
-        <v>3.668685</v>
+        <v>5.2640780000000005</v>
       </c>
       <c r="I170" s="16">
-        <v>0.76843598510176103</v>
+        <v>0.82293613076278882</v>
       </c>
       <c r="J170" s="16">
-        <v>7.7284235414891471</v>
+        <v>18.267071578601627</v>
       </c>
       <c r="K170" s="16">
-        <v>0.2631910000000004</v>
+        <v>0.81306900000000049</v>
       </c>
     </row>
     <row r="171" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="79"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16">
         <v>0</v>
       </c>
       <c r="F171" s="16">
-        <v>2.4860620000000004</v>
+        <v>3.5896800000000004</v>
       </c>
       <c r="G171" s="16">
-        <v>0.54067887569010231</v>
+        <v>0.58789216685112355</v>
       </c>
       <c r="H171" s="16">
-        <v>2.6481089999999998</v>
+        <v>4.8237950000000005</v>
       </c>
       <c r="I171" s="16">
-        <v>0.55466802084993372</v>
+        <v>0.75410645375940222</v>
       </c>
       <c r="J171" s="16">
-        <v>6.5182203822752349</v>
+        <v>34.379526865904481</v>
       </c>
       <c r="K171" s="16">
-        <v>0.16204699999999939</v>
+        <v>1.2341150000000001</v>
       </c>
     </row>
     <row r="172" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="79"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16">
         <v>0</v>
       </c>
       <c r="F172" s="16">
-        <v>2.1553199999999997</v>
+        <v>3.0049950000000001</v>
       </c>
       <c r="G172" s="16">
-        <v>0.46874776025392406</v>
+        <v>0.49213663109992872</v>
       </c>
       <c r="H172" s="16">
-        <v>2.2008429999999999</v>
+        <v>3.131046</v>
       </c>
       <c r="I172" s="16">
-        <v>0.46098451046064592</v>
+        <v>0.48947809673038783</v>
       </c>
       <c r="J172" s="16">
-        <v>2.1121225618469746</v>
+        <v>4.1947157981960004</v>
       </c>
       <c r="K172" s="16">
-        <v>4.5523000000000202E-2</v>
+        <v>0.12605099999999991</v>
       </c>
     </row>
     <row r="173" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="79"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16">
         <v>0</v>
       </c>
       <c r="F173" s="16">
-        <v>1.216291</v>
+        <v>1.812648</v>
       </c>
       <c r="G173" s="16">
-        <v>0.26452391388146801</v>
+        <v>0.29686255055000876</v>
       </c>
       <c r="H173" s="16">
-        <v>2.0634549999999998</v>
+        <v>2.9121359999999994</v>
       </c>
       <c r="I173" s="16">
-        <v>0.4322074736964755</v>
+        <v>0.45525577928272037</v>
       </c>
       <c r="J173" s="16">
-        <v>69.651423878002859</v>
+        <v>60.656453983343674</v>
       </c>
       <c r="K173" s="16">
-        <v>0.84716399999999981</v>
+        <v>1.0994879999999994</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="79"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16">
         <v>0</v>
       </c>
       <c r="F174" s="16">
-        <v>40.874031999999993</v>
+        <v>54.102367000000001</v>
       </c>
       <c r="G174" s="16">
-        <v>8.8894507323957548</v>
+        <v>8.8604994783392161</v>
       </c>
       <c r="H174" s="16">
-        <v>62.998709000000005</v>
+        <v>85.540053000000015</v>
       </c>
       <c r="I174" s="16">
-        <v>13.195593246777573</v>
+        <v>13.372522261460389</v>
       </c>
       <c r="J174" s="16">
-        <v>54.128932031956175</v>
+        <v>58.107782973709845</v>
       </c>
       <c r="K174" s="16">
-        <v>22.124677000000013</v>
+        <v>31.437686000000014</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B175" s="95"/>
       <c r="C175" s="96"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17">
         <v>0</v>
       </c>
       <c r="F175" s="17">
-        <v>459.80379700000003</v>
+        <v>610.60177399999998</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>477.42233199999998</v>
+        <v>639.670298</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>3.8317506542904756</v>
+        <v>4.7606353662510035</v>
       </c>
       <c r="K175" s="17">
-        <v>17.618534999999952</v>
+        <v>29.068524000000025</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="80"/>
       <c r="F176" s="80"/>
       <c r="G176" s="80"/>
       <c r="H176" s="80"/>
       <c r="I176" s="80"/>
     </row>
     <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E177" s="80"/>
       <c r="F177" s="80"/>
       <c r="G177" s="80"/>
       <c r="H177" s="80"/>
       <c r="I177" s="80"/>
     </row>
     <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E178" s="81"/>
       <c r="F178" s="82"/>
       <c r="G178" s="81"/>
       <c r="H178" s="82"/>
       <c r="I178" s="81"/>
     </row>
     <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="46"/>
     </row>
     <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="46"/>
     </row>
     <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="2" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="B181" s="37"/>
       <c r="C181" s="37"/>
       <c r="D181" s="37"/>
       <c r="E181" s="37"/>
       <c r="F181" s="37"/>
       <c r="G181" s="37"/>
       <c r="H181" s="37"/>
       <c r="I181" s="37"/>
       <c r="J181" s="37"/>
       <c r="K181" s="37"/>
     </row>
     <row r="182" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="23"/>
       <c r="B182" s="23"/>
       <c r="C182" s="23"/>
       <c r="D182" s="23"/>
       <c r="E182" s="23"/>
       <c r="F182" s="23"/>
       <c r="G182" s="13">
         <v>2024</v>
       </c>
       <c r="H182" s="13">
         <v>2025</v>
       </c>
       <c r="I182" s="13" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="J182" s="13" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="K182" s="13" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
     </row>
     <row r="183" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="3" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5"/>
       <c r="D183" s="37"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="16">
         <v>146.025465</v>
       </c>
       <c r="H183" s="16">
         <v>168.725955</v>
       </c>
       <c r="I183" s="16">
-        <v>13.714660646942969</v>
+        <v>13.709861926988637</v>
       </c>
       <c r="J183" s="16">
         <v>15.54556939777593</v>
       </c>
       <c r="K183" s="16">
         <v>22.700490000000002</v>
       </c>
     </row>
     <row r="184" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="3" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5"/>
       <c r="D184" s="37"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="16">
         <v>104.18078200000001</v>
       </c>
       <c r="H184" s="16">
-        <v>65.76442200000001</v>
+        <v>65.750407999999993</v>
       </c>
       <c r="I184" s="16">
-        <v>5.3455719386643903</v>
+        <v>5.3425628281266446</v>
       </c>
       <c r="J184" s="16">
-        <v>-36.874708811458142</v>
+        <v>-36.88816042866717</v>
       </c>
       <c r="K184" s="16">
-        <v>-38.416359999999997</v>
+        <v>-38.430374000000015</v>
       </c>
     </row>
     <row r="185" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="3" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5"/>
       <c r="D185" s="37"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="16">
         <v>44.694336</v>
       </c>
       <c r="H185" s="16">
-        <v>49.733402999999996</v>
+        <v>49.729132</v>
       </c>
       <c r="I185" s="16">
-        <v>4.0425122795283954</v>
+        <v>4.0407507752378242</v>
       </c>
       <c r="J185" s="16">
-        <v>11.274509145856863</v>
+        <v>11.26495312515662</v>
       </c>
       <c r="K185" s="16">
-        <v>5.0390669999999957</v>
+        <v>5.034796</v>
       </c>
     </row>
     <row r="186" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="3" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5"/>
       <c r="D186" s="37"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="16">
         <v>38.212277</v>
       </c>
       <c r="H186" s="16">
-        <v>37.011875000000003</v>
+        <v>37.049813999999998</v>
       </c>
       <c r="I186" s="16">
-        <v>3.0084601123287311</v>
+        <v>3.0104902020593722</v>
       </c>
       <c r="J186" s="16">
-        <v>-3.1414040047914362</v>
+        <v>-3.0421191597663819</v>
       </c>
       <c r="K186" s="16">
-        <v>-1.2004019999999969</v>
+        <v>-1.1624630000000025</v>
       </c>
     </row>
     <row r="187" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="3" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="37"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="16">
         <v>37.416599000000005</v>
       </c>
       <c r="H187" s="16">
-        <v>33.736644999999996</v>
+        <v>33.731017000000001</v>
       </c>
       <c r="I187" s="16">
-        <v>2.74223747935749</v>
+        <v>2.7408206741334284</v>
       </c>
       <c r="J187" s="16">
-        <v>-9.8350841560987643</v>
+        <v>-9.8501256086904192</v>
       </c>
       <c r="K187" s="16">
-        <v>-3.6799540000000093</v>
+        <v>-3.6855820000000037</v>
       </c>
     </row>
     <row r="188" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="3" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="37"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="16">
         <v>19.055343000000001</v>
       </c>
       <c r="H188" s="16">
-        <v>25.329026000000002</v>
+        <v>25.220461</v>
       </c>
       <c r="I188" s="16">
-        <v>2.0588355603475197</v>
+        <v>2.0492937085168772</v>
       </c>
       <c r="J188" s="16">
-        <v>32.923485029894252</v>
+        <v>32.353749811798188</v>
       </c>
       <c r="K188" s="16">
-        <v>6.2736830000000019</v>
+        <v>6.1651179999999997</v>
       </c>
     </row>
     <row r="189" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="3" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5"/>
       <c r="D189" s="37"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="16">
         <v>27.130846000000002</v>
       </c>
       <c r="H189" s="16">
-        <v>25.085059000000001</v>
+        <v>25.080580999999999</v>
       </c>
       <c r="I189" s="16">
-        <v>2.0390050333011458</v>
+        <v>2.0379277305536934</v>
       </c>
       <c r="J189" s="16">
-        <v>-7.5404467667539761</v>
+        <v>-7.5569519653017929</v>
       </c>
       <c r="K189" s="16">
-        <v>-2.0457870000000007</v>
+        <v>-2.0502650000000031</v>
       </c>
     </row>
     <row r="190" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="3" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5"/>
       <c r="D190" s="37"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="16">
         <v>49.534008</v>
       </c>
       <c r="H190" s="16">
         <v>25.043991999999999</v>
       </c>
       <c r="I190" s="16">
-        <v>2.0356669578474431</v>
+        <v>2.0349546838873014</v>
       </c>
       <c r="J190" s="16">
         <v>-49.440812461612232</v>
       </c>
       <c r="K190" s="16">
         <v>-24.490016000000001</v>
       </c>
     </row>
     <row r="191" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="3" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="37"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="16">
         <v>26.496675</v>
       </c>
       <c r="H191" s="16">
         <v>23.327938</v>
       </c>
       <c r="I191" s="16">
-        <v>1.8961798335230966</v>
+        <v>1.8955163657029022</v>
       </c>
       <c r="J191" s="16">
         <v>-11.958998629073271</v>
       </c>
       <c r="K191" s="16">
         <v>-3.1687370000000001</v>
       </c>
     </row>
     <row r="192" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="3" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5"/>
       <c r="D192" s="37"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="16">
         <v>24.586492999999997</v>
       </c>
       <c r="H192" s="16">
-        <v>23.318656000000001</v>
+        <v>23.311281999999999</v>
       </c>
       <c r="I192" s="16">
-        <v>1.8954253587291925</v>
+        <v>1.894162979021784</v>
       </c>
       <c r="J192" s="16">
-        <v>-5.1566402739910764</v>
+        <v>-5.1866323513483561</v>
       </c>
       <c r="K192" s="16">
-        <v>-1.2678369999999966</v>
+        <v>-1.2752109999999988</v>
       </c>
     </row>
     <row r="193" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="97" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B193" s="95"/>
       <c r="C193" s="95"/>
       <c r="D193" s="98"/>
       <c r="E193" s="98"/>
       <c r="F193" s="98"/>
       <c r="G193" s="17">
         <v>517.33282400000007</v>
       </c>
       <c r="H193" s="17">
-        <v>477.07697100000007</v>
+        <v>476.97058000000004</v>
       </c>
       <c r="I193" s="17">
-        <v>38.778555200570381</v>
+        <v>38.756341874228468</v>
       </c>
       <c r="J193" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K193" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="46"/>
     </row>
     <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="46"/>
     </row>
     <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="46"/>
     </row>
     <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="2" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B199" s="37"/>
       <c r="C199" s="37"/>
       <c r="D199" s="37"/>
       <c r="E199" s="37"/>
       <c r="F199" s="37"/>
       <c r="G199" s="37"/>
       <c r="H199" s="37"/>
       <c r="I199" s="37"/>
       <c r="J199" s="37"/>
       <c r="K199" s="37"/>
     </row>
     <row r="200" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="23"/>
       <c r="B200" s="23"/>
       <c r="C200" s="23"/>
       <c r="D200" s="23"/>
       <c r="E200" s="23"/>
       <c r="F200" s="23"/>
       <c r="G200" s="13">
         <v>2024</v>
       </c>
       <c r="H200" s="13">
         <v>2025</v>
       </c>
       <c r="I200" s="13" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="J200" s="13" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="K200" s="13" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
     </row>
     <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="3" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B201" s="5"/>
       <c r="C201" s="5"/>
       <c r="D201" s="37"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="16">
         <v>108.771171</v>
       </c>
       <c r="H201" s="16">
         <v>148.831637</v>
       </c>
       <c r="I201" s="16">
-        <v>7.5954561646552277</v>
+        <v>7.5850064061868077</v>
       </c>
       <c r="J201" s="16">
         <v>36.830040195117512</v>
       </c>
       <c r="K201" s="16">
         <v>40.060466000000005</v>
       </c>
     </row>
     <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="3" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B202" s="5"/>
       <c r="C202" s="5"/>
       <c r="D202" s="37"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="16">
         <v>136.03692800000002</v>
       </c>
       <c r="H202" s="16">
-        <v>142.088707</v>
+        <v>142.801457</v>
       </c>
       <c r="I202" s="16">
-        <v>7.2513382723260662</v>
+        <v>7.2776863037380277</v>
       </c>
       <c r="J202" s="16">
-        <v>4.4486295662307089</v>
+        <v>4.9725681838390097</v>
       </c>
       <c r="K202" s="16">
-        <v>6.051778999999982</v>
+        <v>6.7645289999999818</v>
       </c>
     </row>
     <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="3" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5"/>
       <c r="D203" s="37"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="16">
         <v>186.93221400000002</v>
       </c>
       <c r="H203" s="16">
-        <v>118.73251399999999</v>
+        <v>118.712512</v>
       </c>
       <c r="I203" s="16">
-        <v>6.0593810804238677</v>
+        <v>6.0500252645513015</v>
       </c>
       <c r="J203" s="16">
-        <v>-36.483652838991155</v>
+        <v>-36.494352974388889</v>
       </c>
       <c r="K203" s="16">
-        <v>-68.199700000000021</v>
+        <v>-68.219702000000012</v>
       </c>
     </row>
     <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="3" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="37"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="16">
         <v>94.034376000000009</v>
       </c>
       <c r="H204" s="16">
         <v>93.587947999999997</v>
       </c>
       <c r="I204" s="16">
-        <v>4.7761562722986968</v>
+        <v>4.7695852805937875</v>
       </c>
       <c r="J204" s="16">
         <v>-0.47474978724802891</v>
       </c>
       <c r="K204" s="16">
         <v>-0.44642800000001159</v>
       </c>
     </row>
     <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="3" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="37"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="16">
         <v>55.795577999999999</v>
       </c>
       <c r="H205" s="16">
-        <v>84.614598999999998</v>
+        <v>84.629231000000004</v>
       </c>
       <c r="I205" s="16">
-        <v>4.3182114404505274</v>
+        <v>4.3130161854341704</v>
       </c>
       <c r="J205" s="16">
-        <v>51.651084249006253</v>
+        <v>51.677308549433796</v>
       </c>
       <c r="K205" s="16">
-        <v>28.819020999999999</v>
+        <v>28.833653000000005</v>
       </c>
     </row>
     <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="3" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5"/>
       <c r="D206" s="37"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="16">
         <v>96.72295299999999</v>
       </c>
       <c r="H206" s="16">
-        <v>73.070858999999999</v>
+        <v>73.071895999999995</v>
       </c>
       <c r="I206" s="16">
-        <v>3.7290895782339804</v>
+        <v>3.7240119805456153</v>
       </c>
       <c r="J206" s="16">
-        <v>-24.453444881898914</v>
+        <v>-24.452372747552484</v>
       </c>
       <c r="K206" s="16">
-        <v>-23.652093999999991</v>
+        <v>-23.651056999999994</v>
       </c>
     </row>
     <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="3" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5"/>
       <c r="D207" s="37"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="16">
         <v>63.920988999999999</v>
       </c>
       <c r="H207" s="16">
-        <v>71.362922999999995</v>
+        <v>71.368558999999991</v>
       </c>
       <c r="I207" s="16">
-        <v>3.641926974358054</v>
+        <v>3.6372036760928794</v>
       </c>
       <c r="J207" s="16">
-        <v>11.642394957312058</v>
+        <v>11.651212092478719</v>
       </c>
       <c r="K207" s="16">
-        <v>7.4419339999999963</v>
+        <v>7.4475699999999918</v>
       </c>
     </row>
     <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="3" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="37"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="16">
         <v>13.642789</v>
       </c>
       <c r="H208" s="16">
-        <v>54.757984999999998</v>
+        <v>54.801682</v>
       </c>
       <c r="I208" s="16">
-        <v>2.7945125318506605</v>
+        <v>2.7928948267888249</v>
       </c>
       <c r="J208" s="16">
-        <v>301.36943406513137</v>
+        <v>301.68972781152002</v>
       </c>
       <c r="K208" s="16">
-        <v>41.115195999999997</v>
+        <v>41.158892999999999</v>
       </c>
     </row>
     <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="3" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5"/>
       <c r="D209" s="37"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="16">
         <v>45.658006999999998</v>
       </c>
       <c r="H209" s="16">
         <v>42.864249999999998</v>
       </c>
       <c r="I209" s="16">
-        <v>2.1875290661878752</v>
+        <v>2.1845194838943609</v>
       </c>
       <c r="J209" s="16">
         <v>-6.1188763670740149</v>
       </c>
       <c r="K209" s="16">
         <v>-2.7937569999999994</v>
       </c>
     </row>
     <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="3" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5"/>
       <c r="D210" s="37"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="16">
         <v>49.774235999999995</v>
       </c>
       <c r="H210" s="16">
-        <v>37.988750000000003</v>
+        <v>37.968940000000003</v>
       </c>
       <c r="I210" s="16">
-        <v>1.9387133756719095</v>
+        <v>1.9350365214092387</v>
       </c>
       <c r="J210" s="16">
-        <v>-23.677884277319684</v>
+        <v>-23.717683984139892</v>
       </c>
       <c r="K210" s="16">
-        <v>-11.785485999999992</v>
+        <v>-11.805295999999991</v>
       </c>
     </row>
     <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="97" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B211" s="95"/>
       <c r="C211" s="95"/>
       <c r="D211" s="98"/>
       <c r="E211" s="98"/>
       <c r="F211" s="98"/>
       <c r="G211" s="17">
         <v>851.28924099999995</v>
       </c>
       <c r="H211" s="17">
-        <v>867.900172</v>
+        <v>868.63811200000009</v>
       </c>
       <c r="I211" s="17">
-        <v>44.292314756456861</v>
+        <v>44.268985929235015</v>
       </c>
       <c r="J211" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K211" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="46"/>
     </row>
     <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="2" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="B215" s="37"/>
       <c r="C215" s="37"/>
       <c r="D215" s="37"/>
       <c r="E215" s="37"/>
       <c r="F215" s="37"/>
       <c r="G215" s="37"/>
       <c r="H215" s="37"/>
       <c r="I215" s="37"/>
       <c r="J215" s="37"/>
       <c r="K215" s="37"/>
     </row>
     <row r="216" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="23"/>
       <c r="B216" s="23"/>
       <c r="C216" s="23"/>
       <c r="D216" s="23"/>
       <c r="E216" s="23"/>
       <c r="F216" s="23"/>
       <c r="G216" s="13" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="H216" s="13" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="I216" s="13" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="J216" s="13" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="K216" s="13" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
     </row>
     <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="3" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="37"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>43.951328000000004</v>
+        <v>53.961741000000004</v>
       </c>
       <c r="H217" s="16">
-        <v>36.566061999999995</v>
+        <v>54.423499000000007</v>
       </c>
       <c r="I217" s="16">
-        <v>11.273424248128219</v>
+        <v>12.315483845699198</v>
       </c>
       <c r="J217" s="16">
-        <v>-16.80328294062015</v>
+        <v>0.85571368055008312</v>
       </c>
       <c r="K217" s="16">
-        <v>-7.3852660000000085</v>
+        <v>0.46175800000000322</v>
       </c>
     </row>
     <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="3" t="s">
-        <v>149</v>
+        <v>171</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="37"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>11.910527</v>
+        <v>0.39547300000000002</v>
       </c>
       <c r="H218" s="16">
-        <v>12.967191000000001</v>
+        <v>21.351687000000002</v>
       </c>
       <c r="I218" s="16">
-        <v>3.9978230483093866</v>
-[...2 lines deleted...]
-        <v>8.8716813286263605</v>
+        <v>4.8316694288054798</v>
+      </c>
+      <c r="J218" s="16" t="s">
+        <v>172</v>
       </c>
       <c r="K218" s="16">
-        <v>1.0566640000000014</v>
+        <v>20.956214000000003</v>
       </c>
     </row>
     <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="3" t="s">
-        <v>167</v>
+        <v>153</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="37"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>0.33353899999999997</v>
+        <v>16.754200000000001</v>
       </c>
       <c r="H219" s="16">
-        <v>11.422418</v>
+        <v>17.665232</v>
       </c>
       <c r="I219" s="16">
-        <v>3.5215649979879222</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>3.9974621868125118</v>
+      </c>
+      <c r="J219" s="16">
+        <v>5.4376335486027303</v>
       </c>
       <c r="K219" s="16">
-        <v>11.088879</v>
+        <v>0.91103199999999873</v>
       </c>
     </row>
     <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="3" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="37"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>10.010586999999999</v>
+        <v>13.443865000000001</v>
       </c>
       <c r="H220" s="16">
-        <v>11.177977</v>
+        <v>14.024085999999999</v>
       </c>
       <c r="I220" s="16">
-        <v>3.4462031201724579</v>
+        <v>3.1735079103182295</v>
       </c>
       <c r="J220" s="16">
-        <v>11.661553912872453</v>
+        <v>4.3158793992650031</v>
       </c>
       <c r="K220" s="16">
-        <v>1.167390000000001</v>
+        <v>0.5802209999999981</v>
       </c>
     </row>
     <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="3" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="37"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>5.3443370000000003</v>
+        <v>9.3316380000000017</v>
       </c>
       <c r="H221" s="16">
-        <v>9.5630779999999991</v>
+        <v>11.837569</v>
       </c>
       <c r="I221" s="16">
-        <v>2.9483250182079082</v>
+        <v>2.6787213698231644</v>
       </c>
       <c r="J221" s="16">
-        <v>78.938528764185307</v>
+        <v>26.854138576742887</v>
       </c>
       <c r="K221" s="16">
-        <v>4.2187409999999987</v>
+        <v>2.5059309999999986</v>
       </c>
     </row>
     <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="3" t="s">
-        <v>153</v>
+        <v>173</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="37"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>7.0283220000000002</v>
+        <v>6.6538760000000003</v>
       </c>
       <c r="H222" s="16">
-        <v>9.2760580000000008</v>
+        <v>10.874324</v>
       </c>
       <c r="I222" s="16">
-        <v>2.8598359097089472</v>
+        <v>2.4607488312153372</v>
       </c>
       <c r="J222" s="16">
-        <v>31.981118679536884</v>
+        <v>63.428413754629617</v>
       </c>
       <c r="K222" s="16">
-        <v>2.2477360000000006</v>
+        <v>4.2204479999999993</v>
       </c>
     </row>
     <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="3" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="37"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>10.214126</v>
+        <v>13.237047</v>
       </c>
       <c r="H223" s="16">
-        <v>8.2617000000000012</v>
+        <v>10.617995000000001</v>
       </c>
       <c r="I223" s="16">
-        <v>2.5471063608315525</v>
+        <v>2.4027441876939015</v>
       </c>
       <c r="J223" s="16">
-        <v>-19.114959028310391</v>
+        <v>-19.785772461184127</v>
       </c>
       <c r="K223" s="16">
-        <v>-1.9524259999999991</v>
+        <v>-2.6190519999999999</v>
       </c>
     </row>
     <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="3" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="37"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>11.436515</v>
+        <v>8.6046080000000007</v>
       </c>
       <c r="H224" s="16">
-        <v>8.0644559999999998</v>
+        <v>10.532752</v>
       </c>
       <c r="I224" s="16">
-        <v>2.4862954566549469</v>
+        <v>2.3834545644842851</v>
       </c>
       <c r="J224" s="16">
-        <v>-29.485022316676019</v>
+        <v>22.408272404739407</v>
       </c>
       <c r="K224" s="16">
-        <v>-3.3720590000000001</v>
+        <v>1.9281439999999996</v>
       </c>
     </row>
     <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="3" t="s">
-        <v>148</v>
+        <v>174</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="37"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>22.158881000000001</v>
+        <v>5.9055749999999998</v>
       </c>
       <c r="H225" s="16">
-        <v>8.0487970000000004</v>
+        <v>9.6440220000000014</v>
       </c>
       <c r="I225" s="16">
-        <v>2.4814677409905848</v>
+        <v>2.1823440118866242</v>
       </c>
       <c r="J225" s="16">
-        <v>-63.676879712472847</v>
+        <v>63.303691850497238</v>
       </c>
       <c r="K225" s="16">
-        <v>-14.110084000000001</v>
+        <v>3.7384470000000016</v>
       </c>
     </row>
     <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="3" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="37"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>4.3315290000000006</v>
+        <v>12.281026000000001</v>
       </c>
       <c r="H226" s="16">
-        <v>7.7993079999999999</v>
+        <v>9.4335889999999996</v>
       </c>
       <c r="I226" s="16">
-        <v>2.4045495499575646</v>
+        <v>2.134725165988788</v>
       </c>
       <c r="J226" s="16">
-        <v>80.059004568594574</v>
+        <v>-23.185660546602545</v>
       </c>
       <c r="K226" s="16">
-        <v>3.4677789999999993</v>
+        <v>-2.8474370000000011</v>
       </c>
     </row>
     <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="97" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B227" s="95"/>
       <c r="C227" s="95"/>
       <c r="D227" s="98"/>
       <c r="E227" s="98"/>
       <c r="F227" s="98"/>
       <c r="G227" s="17">
-        <v>126.719691</v>
+        <v>140.56904900000001</v>
       </c>
       <c r="H227" s="17">
-        <v>123.14704500000002</v>
+        <v>170.40475500000002</v>
       </c>
       <c r="I227" s="17">
-        <v>37.966595450949498</v>
+        <v>38.560861502727519</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="46"/>
     </row>
     <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="2" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B231" s="37"/>
       <c r="C231" s="37"/>
       <c r="D231" s="37"/>
       <c r="E231" s="37"/>
       <c r="F231" s="37"/>
       <c r="G231" s="37"/>
       <c r="H231" s="37"/>
       <c r="I231" s="37"/>
       <c r="J231" s="37"/>
       <c r="K231" s="37"/>
     </row>
     <row r="232" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="23"/>
       <c r="B232" s="23"/>
       <c r="C232" s="23"/>
       <c r="D232" s="23"/>
       <c r="E232" s="23"/>
       <c r="F232" s="23"/>
       <c r="G232" s="13" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="I232" s="13" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="J232" s="13" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="K232" s="13" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
     </row>
     <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="3" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="37"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>37.234000999999999</v>
+        <v>45.997188000000001</v>
       </c>
       <c r="H233" s="16">
-        <v>38.314807999999999</v>
+        <v>52.234242999999999</v>
       </c>
       <c r="I233" s="16">
-        <v>8.0253489273308656</v>
+        <v>8.1658071608633609</v>
       </c>
       <c r="J233" s="16">
-        <v>2.9027420394601164</v>
+        <v>13.559644124332118</v>
       </c>
       <c r="K233" s="16">
-        <v>1.0808070000000001</v>
+        <v>6.237054999999998</v>
       </c>
     </row>
     <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="3" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="37"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>34.543667999999997</v>
+        <v>42.927735999999996</v>
       </c>
       <c r="H234" s="16">
-        <v>36.308911999999999</v>
+        <v>49.857785999999997</v>
       </c>
       <c r="I234" s="16">
-        <v>7.6051976554795937</v>
+        <v>7.7942943663143165</v>
       </c>
       <c r="J234" s="16">
-        <v>5.1101811191562021</v>
+        <v>16.143525481986757</v>
       </c>
       <c r="K234" s="16">
-        <v>1.7652440000000027</v>
+        <v>6.9300500000000014</v>
       </c>
     </row>
     <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="3" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="37"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>34.293464999999998</v>
+        <v>42.945158999999997</v>
       </c>
       <c r="H235" s="16">
-        <v>34.05838</v>
+        <v>47.243241000000005</v>
       </c>
       <c r="I235" s="16">
-        <v>7.1338053788401341</v>
+        <v>7.3855611473146761</v>
       </c>
       <c r="J235" s="16">
-        <v>-0.68550961531591514</v>
+        <v>10.008303846307818</v>
       </c>
       <c r="K235" s="16">
-        <v>-0.23508499999999799</v>
+        <v>4.298082000000008</v>
       </c>
     </row>
     <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="3" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="37"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
-        <v>15.421901999999999</v>
+        <v>20.450697999999999</v>
       </c>
       <c r="H236" s="16">
-        <v>30.406658</v>
+        <v>40.843800000000002</v>
       </c>
       <c r="I236" s="16">
-        <v>6.3689224323926261</v>
+        <v>6.3851331111828484</v>
       </c>
       <c r="J236" s="16">
-        <v>97.165420970772615</v>
+        <v>99.718366580935296</v>
       </c>
       <c r="K236" s="16">
-        <v>14.984756000000001</v>
+        <v>20.393102000000003</v>
       </c>
     </row>
     <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="3" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="37"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
-        <v>18.297350999999999</v>
+        <v>25.118369999999999</v>
       </c>
       <c r="H237" s="16">
-        <v>24.908435000000001</v>
+        <v>32.896225000000001</v>
       </c>
       <c r="I237" s="16">
-        <v>5.2172747964374651</v>
+        <v>5.1426844583613924</v>
       </c>
       <c r="J237" s="16">
-        <v>36.131372240713979</v>
+        <v>30.964807827896486</v>
       </c>
       <c r="K237" s="16">
-        <v>6.6110840000000017</v>
+        <v>7.7778550000000024</v>
       </c>
     </row>
     <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="3" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="37"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
-        <v>24.388244</v>
+        <v>30.346458999999999</v>
       </c>
       <c r="H238" s="16">
-        <v>20.547975999999998</v>
+        <v>26.355730999999999</v>
       </c>
       <c r="I238" s="16">
-        <v>4.3039411068018492</v>
+        <v>4.120205531256353</v>
       </c>
       <c r="J238" s="16">
-        <v>-15.746389940989609</v>
+        <v>-13.150555720520805</v>
       </c>
       <c r="K238" s="16">
-        <v>-3.8402680000000018</v>
+        <v>-3.9907280000000007</v>
       </c>
     </row>
     <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="3" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="37"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>7.7025579999999998</v>
+        <v>10.686785</v>
       </c>
       <c r="H239" s="16">
-        <v>17.287482000000001</v>
+        <v>22.013583999999998</v>
       </c>
       <c r="I239" s="16">
-        <v>3.6210040547495796</v>
+        <v>3.4413953670864359</v>
       </c>
       <c r="J239" s="16">
-        <v>124.43819313012641</v>
+        <v>105.98883574433282</v>
       </c>
       <c r="K239" s="16">
-        <v>9.5849240000000009</v>
+        <v>11.326798999999998</v>
       </c>
     </row>
     <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="3" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="37"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
-        <v>11.212237</v>
+        <v>14.500938</v>
       </c>
       <c r="H240" s="16">
-        <v>11.798545000000001</v>
+        <v>16.400901999999999</v>
       </c>
       <c r="I240" s="16">
-        <v>2.4713014472058674</v>
+        <v>2.5639617864514319</v>
       </c>
       <c r="J240" s="16">
-        <v>5.2291795116353743</v>
+        <v>13.102352413340427</v>
       </c>
       <c r="K240" s="16">
-        <v>0.58630800000000072</v>
+        <v>1.8999639999999989</v>
       </c>
     </row>
     <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="3" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="37"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>0.44672899999999999</v>
+        <v>9.0949109999999997</v>
       </c>
       <c r="H241" s="16">
-        <v>9.9386770000000002</v>
+        <v>12.319023</v>
       </c>
       <c r="I241" s="16">
-        <v>2.0817369305631899</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>1.9258394580015343</v>
+      </c>
+      <c r="J241" s="16">
+        <v>35.449626719821666</v>
       </c>
       <c r="K241" s="16">
-        <v>9.4919480000000007</v>
+        <v>3.2241119999999999</v>
       </c>
     </row>
     <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="3" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="37"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>3.9797820000000002</v>
+        <v>4.8801800000000002</v>
       </c>
       <c r="H242" s="16">
-        <v>9.5824030000000011</v>
+        <v>11.911978</v>
       </c>
       <c r="I242" s="16">
-        <v>2.0071124364580415</v>
+        <v>1.8622058953251568</v>
       </c>
       <c r="J242" s="16">
-        <v>140.77708276483486</v>
+        <v>144.08890655672536</v>
       </c>
       <c r="K242" s="16">
-        <v>5.602621000000001</v>
+        <v>7.0317979999999993</v>
       </c>
     </row>
     <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="97" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B243" s="95"/>
       <c r="C243" s="95"/>
       <c r="D243" s="98"/>
       <c r="E243" s="98"/>
       <c r="F243" s="98"/>
       <c r="G243" s="17">
-        <v>187.519937</v>
+        <v>246.94842399999999</v>
       </c>
       <c r="H243" s="17">
-        <v>233.152276</v>
+        <v>312.07651299999998</v>
       </c>
       <c r="I243" s="17">
-        <v>48.835645166259212</v>
+        <v>48.787088282157505</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="46"/>
     </row>
     <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="46"/>
     </row>
     <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="2" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B248" s="22"/>
       <c r="C248" s="22"/>
       <c r="D248" s="22"/>
       <c r="E248" s="22"/>
       <c r="F248" s="22"/>
       <c r="G248" s="22"/>
       <c r="H248" s="22"/>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
     </row>
     <row r="249" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="12">
         <v>0</v>
       </c>
       <c r="B249" s="12">
         <v>0</v>
       </c>
       <c r="C249" s="12">
         <v>0</v>
       </c>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
       <c r="E249" s="12">
         <v>2024</v>
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="H249" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I249" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="J249" s="13" t="s">
         <v>118</v>
       </c>
-      <c r="H249" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K249" s="13" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
     </row>
     <row r="250" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B250" s="22"/>
-      <c r="C250" s="128" t="s">
+      <c r="C250" s="139" t="s">
         <v>66</v>
       </c>
       <c r="D250" s="16">
         <v>7.5361179145232136</v>
       </c>
       <c r="E250" s="16">
         <v>7.6380835470305319</v>
       </c>
       <c r="F250" s="16">
-        <v>7.448992288540782</v>
+        <v>7.44457310907229</v>
       </c>
       <c r="G250" s="16">
-        <v>-0.71011947609111936</v>
+        <v>-0.72943982145663211</v>
       </c>
       <c r="H250" s="16">
-        <v>6.8082659912963139</v>
+        <v>6.803069784062421</v>
       </c>
       <c r="I250" s="16">
-        <v>7.3906577035854157</v>
+        <v>7.3836591275293388</v>
       </c>
       <c r="J250" s="16">
-        <v>7.5418018805951617</v>
+        <v>7.6863677210211288</v>
       </c>
       <c r="K250" s="16">
-        <v>0.21698663300481782</v>
+        <v>6.9806107146120233</v>
       </c>
     </row>
     <row r="251" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B251" s="22"/>
-      <c r="C251" s="128">
+      <c r="C251" s="139">
         <v>0</v>
       </c>
       <c r="D251" s="16">
         <v>40.258288641332008</v>
       </c>
       <c r="E251" s="16">
         <v>40.140031084235773</v>
       </c>
       <c r="F251" s="16">
-        <v>44.727962317627266</v>
+        <v>44.719495655835402</v>
       </c>
       <c r="G251" s="16">
-        <v>13.447068163086575</v>
+        <v>13.470840115604618</v>
       </c>
       <c r="H251" s="16">
-        <v>9.9761103820071853</v>
+        <v>9.9818710894245655</v>
       </c>
       <c r="I251" s="16">
-        <v>44.365673871104249</v>
+        <v>43.194864112619371</v>
       </c>
       <c r="J251" s="16">
-        <v>44.44464959803566</v>
+        <v>47.14573524341003</v>
       </c>
       <c r="K251" s="16">
-        <v>-1.616625809049355</v>
+        <v>12.167193864852722</v>
       </c>
     </row>
     <row r="252" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B252" s="22"/>
-      <c r="C252" s="128">
+      <c r="C252" s="139">
         <v>0</v>
       </c>
       <c r="D252" s="16">
         <v>13.769666729288357</v>
       </c>
       <c r="E252" s="16">
         <v>15.834121968528416</v>
       </c>
       <c r="F252" s="16">
-        <v>14.950735993345724</v>
+        <v>14.951323817957347</v>
       </c>
       <c r="G252" s="16">
-        <v>-3.8696652686330575</v>
+        <v>-3.8275367998225112</v>
       </c>
       <c r="H252" s="16">
-        <v>9.3458211742897479</v>
+        <v>9.3577992225656104</v>
       </c>
       <c r="I252" s="16">
-        <v>14.546775693699582</v>
+        <v>15.440637587151462</v>
       </c>
       <c r="J252" s="16">
-        <v>15.883527712666504</v>
+        <v>15.746741412538547</v>
       </c>
       <c r="K252" s="16">
-        <v>7.2332656139247788</v>
+        <v>4.8047630133130586</v>
       </c>
     </row>
     <row r="253" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B253" s="22"/>
-      <c r="C253" s="128">
+      <c r="C253" s="139">
         <v>0</v>
       </c>
       <c r="D253" s="16">
         <v>38.435926714856421</v>
       </c>
       <c r="E253" s="16">
         <v>36.387763400205273</v>
       </c>
       <c r="F253" s="16">
-        <v>32.87230940048623</v>
+        <v>32.884607417134951</v>
       </c>
       <c r="G253" s="16">
-        <v>-8.0256511909159034</v>
+        <v>-7.9545390040330499</v>
       </c>
       <c r="H253" s="16">
-        <v>3.0126641908066132</v>
+        <v>3.0325701018966145</v>
       </c>
       <c r="I253" s="16">
-        <v>33.696892731610745</v>
+        <v>33.980839172699824</v>
       </c>
       <c r="J253" s="16">
-        <v>32.130020808702689</v>
+        <v>29.421155623030298</v>
       </c>
       <c r="K253" s="16">
-        <v>-6.3580475048848308</v>
+        <v>-11.022298726633572</v>
       </c>
     </row>
     <row r="254" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="99" t="s">
         <v>68</v>
       </c>
       <c r="B254" s="100"/>
-      <c r="C254" s="126" t="s">
+      <c r="C254" s="143" t="s">
         <v>67</v>
       </c>
       <c r="D254" s="101">
         <v>97.06627092054201</v>
       </c>
       <c r="E254" s="101">
         <v>95.639132293290203</v>
       </c>
       <c r="F254" s="101">
-        <v>95.153858674278638</v>
+        <v>95.158509170563505</v>
       </c>
       <c r="G254" s="101">
-        <v>1.810335336628341</v>
+        <v>1.8509485090844122</v>
       </c>
       <c r="H254" s="101">
-        <v>7.1192207130186258</v>
+        <v>7.1299018504776601</v>
       </c>
       <c r="I254" s="101">
-        <v>95.805444946834328</v>
+        <v>95.918352459541083</v>
       </c>
       <c r="J254" s="101">
-        <v>94.575636147189769</v>
+        <v>94.760859089572875</v>
       </c>
       <c r="K254" s="101">
-        <v>-1.7914477182097626</v>
+        <v>2.7674437968041126</v>
       </c>
     </row>
     <row r="255" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B255" s="102"/>
-      <c r="C255" s="127">
+      <c r="C255" s="144">
         <v>0</v>
       </c>
       <c r="D255" s="17">
         <v>2.9337290794579891</v>
       </c>
       <c r="E255" s="17">
         <v>4.3608677067098007</v>
       </c>
       <c r="F255" s="17">
-        <v>4.8461413257213612</v>
+        <v>4.8414908294364922</v>
       </c>
       <c r="G255" s="17">
-        <v>13.716701481920746</v>
+        <v>13.647340546476416</v>
       </c>
       <c r="H255" s="17">
-        <v>22.045538261212961</v>
+        <v>22.026923735998636</v>
       </c>
       <c r="I255" s="17">
-        <v>4.1945550531656721</v>
+        <v>4.0816475404589321</v>
       </c>
       <c r="J255" s="17">
-        <v>5.4243638528102354</v>
+        <v>5.2391409104271274</v>
       </c>
       <c r="K255" s="17">
-        <v>28.653955851900527</v>
+        <v>33.522007990322734</v>
       </c>
     </row>
     <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D256" s="60"/>
     </row>
     <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="60"/>
     </row>
     <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D258" s="60"/>
     </row>
     <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="20" t="s">
         <v>106</v>
       </c>
       <c r="D259" s="60"/>
     </row>
     <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A260" s="103" t="s">
         <v>70</v>
       </c>
       <c r="D260" s="60"/>
     </row>
     <row r="261" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A261" s="124" t="s">
+      <c r="A261" s="136" t="s">
         <v>71</v>
       </c>
-      <c r="B261" s="124">
-[...26 lines deleted...]
-      <c r="K261" s="124">
+      <c r="B261" s="136">
+        <v>0</v>
+      </c>
+      <c r="C261" s="136">
+        <v>0</v>
+      </c>
+      <c r="D261" s="136">
+        <v>0</v>
+      </c>
+      <c r="E261" s="136">
+        <v>0</v>
+      </c>
+      <c r="F261" s="136">
+        <v>0</v>
+      </c>
+      <c r="G261" s="136">
+        <v>0</v>
+      </c>
+      <c r="H261" s="136">
+        <v>0</v>
+      </c>
+      <c r="I261" s="136">
+        <v>0</v>
+      </c>
+      <c r="J261" s="136">
+        <v>0</v>
+      </c>
+      <c r="K261" s="136">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A262" s="124" t="s">
+      <c r="A262" s="136" t="s">
         <v>72</v>
       </c>
-      <c r="B262" s="124">
-[...26 lines deleted...]
-      <c r="K262" s="124">
+      <c r="B262" s="136">
+        <v>0</v>
+      </c>
+      <c r="C262" s="136">
+        <v>0</v>
+      </c>
+      <c r="D262" s="136">
+        <v>0</v>
+      </c>
+      <c r="E262" s="136">
+        <v>0</v>
+      </c>
+      <c r="F262" s="136">
+        <v>0</v>
+      </c>
+      <c r="G262" s="136">
+        <v>0</v>
+      </c>
+      <c r="H262" s="136">
+        <v>0</v>
+      </c>
+      <c r="I262" s="136">
+        <v>0</v>
+      </c>
+      <c r="J262" s="136">
+        <v>0</v>
+      </c>
+      <c r="K262" s="136">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A263" s="124" t="s">
+      <c r="A263" s="136" t="s">
         <v>73</v>
       </c>
-      <c r="B263" s="124">
-[...26 lines deleted...]
-      <c r="K263" s="124">
+      <c r="B263" s="136">
+        <v>0</v>
+      </c>
+      <c r="C263" s="136">
+        <v>0</v>
+      </c>
+      <c r="D263" s="136">
+        <v>0</v>
+      </c>
+      <c r="E263" s="136">
+        <v>0</v>
+      </c>
+      <c r="F263" s="136">
+        <v>0</v>
+      </c>
+      <c r="G263" s="136">
+        <v>0</v>
+      </c>
+      <c r="H263" s="136">
+        <v>0</v>
+      </c>
+      <c r="I263" s="136">
+        <v>0</v>
+      </c>
+      <c r="J263" s="136">
+        <v>0</v>
+      </c>
+      <c r="K263" s="136">
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A264" s="124" t="s">
+      <c r="A264" s="136" t="s">
         <v>74</v>
       </c>
-      <c r="B264" s="124">
-[...26 lines deleted...]
-      <c r="K264" s="124">
+      <c r="B264" s="136">
+        <v>0</v>
+      </c>
+      <c r="C264" s="136">
+        <v>0</v>
+      </c>
+      <c r="D264" s="136">
+        <v>0</v>
+      </c>
+      <c r="E264" s="136">
+        <v>0</v>
+      </c>
+      <c r="F264" s="136">
+        <v>0</v>
+      </c>
+      <c r="G264" s="136">
+        <v>0</v>
+      </c>
+      <c r="H264" s="136">
+        <v>0</v>
+      </c>
+      <c r="I264" s="136">
+        <v>0</v>
+      </c>
+      <c r="J264" s="136">
+        <v>0</v>
+      </c>
+      <c r="K264" s="136">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A265" s="46">
         <v>0</v>
       </c>
       <c r="B265" s="46">
         <v>0</v>
       </c>
       <c r="C265" s="46">
         <v>0</v>
       </c>
       <c r="D265" s="46">
         <v>0</v>
       </c>
       <c r="E265" s="46">
         <v>0</v>
       </c>
       <c r="F265" s="46">
         <v>0</v>
       </c>
       <c r="G265" s="46">
         <v>0</v>
       </c>
@@ -8215,704 +8195,704 @@
       <c r="C266" s="46"/>
       <c r="D266" s="46"/>
       <c r="E266" s="46"/>
       <c r="F266" s="46"/>
       <c r="G266" s="46"/>
       <c r="H266" s="46"/>
       <c r="I266" s="46"/>
       <c r="J266" s="46"/>
       <c r="K266" s="46"/>
     </row>
     <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A267" s="46"/>
       <c r="B267" s="46"/>
       <c r="C267" s="46"/>
       <c r="D267" s="46"/>
       <c r="E267" s="46"/>
       <c r="F267" s="46"/>
       <c r="G267" s="46"/>
       <c r="H267" s="46"/>
       <c r="I267" s="46"/>
       <c r="J267" s="46"/>
       <c r="K267" s="46"/>
     </row>
     <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A268" s="2" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B268" s="22"/>
       <c r="C268" s="22"/>
       <c r="D268" s="22"/>
       <c r="E268" s="22"/>
       <c r="F268" s="22"/>
       <c r="G268" s="22"/>
       <c r="H268" s="22"/>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
     </row>
     <row r="269" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A269" s="12">
         <v>0</v>
       </c>
       <c r="B269" s="12">
         <v>0</v>
       </c>
       <c r="C269" s="12">
         <v>0</v>
       </c>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
       <c r="E269" s="12">
         <v>2024</v>
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="H269" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I269" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="J269" s="13" t="s">
         <v>118</v>
       </c>
-      <c r="H269" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K269" s="13" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
     </row>
     <row r="270" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B270" s="22"/>
-      <c r="C270" s="128" t="s">
+      <c r="C270" s="139" t="s">
         <v>66</v>
       </c>
       <c r="D270" s="16">
         <v>14.265676681539974</v>
       </c>
       <c r="E270" s="16">
         <v>13.8695681562094</v>
       </c>
       <c r="F270" s="16">
-        <v>11.450120863634677</v>
+        <v>11.432352298757927</v>
       </c>
       <c r="G270" s="16">
-        <v>-11.811192239102768</v>
+        <v>-11.823792091689882</v>
       </c>
       <c r="H270" s="16">
-        <v>1.1288531562175352</v>
+        <v>1.1252408018010307</v>
       </c>
       <c r="I270" s="16">
-        <v>12.75255155706553</v>
+        <v>12.993114743959666</v>
       </c>
       <c r="J270" s="16">
-        <v>11.784719113921716</v>
+        <v>11.662224354552485</v>
       </c>
       <c r="K270" s="16">
-        <v>-3.2012916327055656</v>
+        <v>-5.0557232966369376</v>
       </c>
     </row>
     <row r="271" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A271" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B271" s="22"/>
-      <c r="C271" s="128">
+      <c r="C271" s="139">
         <v>0</v>
       </c>
       <c r="D271" s="16">
         <v>56.049913050353318</v>
       </c>
       <c r="E271" s="16">
         <v>50.168025856311672</v>
       </c>
       <c r="F271" s="16">
-        <v>46.374129113157437</v>
+        <v>46.419764795686675</v>
       </c>
       <c r="G271" s="16">
-        <v>-1.2550044289302487</v>
+        <v>-1.0183517205087078</v>
       </c>
       <c r="H271" s="16">
-        <v>1.8992211536438042</v>
+        <v>1.9602193952063418</v>
       </c>
       <c r="I271" s="16">
-        <v>49.711145604188204</v>
+        <v>48.289346348797217</v>
       </c>
       <c r="J271" s="16">
-        <v>43.149313053517432</v>
+        <v>43.199350437430745</v>
       </c>
       <c r="K271" s="16">
-        <v>-9.0783038217642424</v>
+        <v>-5.3704963831857615</v>
       </c>
     </row>
     <row r="272" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A272" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B272" s="22"/>
-      <c r="C272" s="128">
+      <c r="C272" s="139">
         <v>0</v>
       </c>
       <c r="D272" s="16">
         <v>7.4589183571126485</v>
       </c>
       <c r="E272" s="16">
         <v>10.48904371804136</v>
       </c>
       <c r="F272" s="16">
-        <v>13.918605699508092</v>
+        <v>13.943614539802057</v>
       </c>
       <c r="G272" s="16">
-        <v>41.751014495164419</v>
+        <v>42.206101474211266</v>
       </c>
       <c r="H272" s="16">
-        <v>24.875036523752247</v>
+        <v>24.97514288509408</v>
       </c>
       <c r="I272" s="16">
-        <v>11.119422293036536</v>
+        <v>11.933237111588776</v>
       </c>
       <c r="J272" s="16">
-        <v>12.468209613648876</v>
+        <v>12.456661250710322</v>
       </c>
       <c r="K272" s="16">
-        <v>17.454398592672003</v>
+        <v>10.419062717303952</v>
       </c>
     </row>
     <row r="273" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A273" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B273" s="22"/>
-      <c r="C273" s="128">
+      <c r="C273" s="139">
         <v>0</v>
       </c>
       <c r="D273" s="16">
         <v>22.225491910994066</v>
       </c>
       <c r="E273" s="16">
         <v>25.473362269437562</v>
       </c>
       <c r="F273" s="16">
-        <v>28.257144323699791</v>
+        <v>28.204268365753343</v>
       </c>
       <c r="G273" s="16">
-        <v>18.497267898114725</v>
+        <v>18.442434105659778</v>
       </c>
       <c r="H273" s="16">
-        <v>13.452711694079511</v>
+        <v>13.439584551197846</v>
       </c>
       <c r="I273" s="16">
-        <v>26.416880545709738</v>
+        <v>26.784301795654336</v>
       </c>
       <c r="J273" s="16">
-        <v>32.597758218911991</v>
+        <v>32.681763957306451</v>
       </c>
       <c r="K273" s="16">
-        <v>29.256864467407635</v>
+        <v>29.070154911371194</v>
       </c>
     </row>
     <row r="274" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A274" s="99" t="s">
         <v>68</v>
       </c>
       <c r="B274" s="100"/>
-      <c r="C274" s="126" t="s">
+      <c r="C274" s="143" t="s">
         <v>59</v>
       </c>
       <c r="D274" s="101">
         <v>96.659558350380649</v>
       </c>
       <c r="E274" s="101">
         <v>97.206328824534722</v>
       </c>
       <c r="F274" s="101">
-        <v>97.109497942016617</v>
+        <v>97.112742116272315</v>
       </c>
       <c r="G274" s="101">
-        <v>6.8233859206918694</v>
+        <v>6.9741286290894839</v>
       </c>
       <c r="H274" s="101">
-        <v>6.8428978492029779</v>
+        <v>6.880570480169923</v>
       </c>
       <c r="I274" s="101">
-        <v>97.550077212607277</v>
+        <v>97.592127696635231</v>
       </c>
       <c r="J274" s="101">
-        <v>98.41127435990991</v>
+        <v>98.541083894440888</v>
       </c>
       <c r="K274" s="101">
-        <v>4.7484040288237219</v>
+        <v>5.779295954591614</v>
       </c>
     </row>
     <row r="275" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B275" s="102"/>
-      <c r="C275" s="127">
+      <c r="C275" s="144">
         <v>0</v>
       </c>
       <c r="D275" s="17">
         <v>3.3404416496193523</v>
       </c>
       <c r="E275" s="17">
         <v>2.7936711754652785</v>
       </c>
       <c r="F275" s="17">
-        <v>2.8905020579833831</v>
+        <v>2.8872578837276874</v>
       </c>
       <c r="G275" s="17">
-        <v>10.636178974503805</v>
+        <v>10.664256583954172</v>
       </c>
       <c r="H275" s="17">
-        <v>2.9280586025122624</v>
+        <v>2.9345883355148539</v>
       </c>
       <c r="I275" s="17">
-        <v>2.4499227873927287</v>
+        <v>2.4078723033647784</v>
       </c>
       <c r="J275" s="17">
-        <v>1.5887256400900829</v>
+        <v>1.4589161055591164</v>
       </c>
       <c r="K275" s="17">
-        <v>-32.667198587321032</v>
+        <v>-36.526128087916412</v>
       </c>
     </row>
     <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A276" s="4" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D276" s="60"/>
     </row>
     <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="60"/>
     </row>
     <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D278" s="60"/>
     </row>
     <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="20" t="s">
         <v>106</v>
       </c>
       <c r="D279" s="60"/>
     </row>
     <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="103" t="s">
         <v>70</v>
       </c>
       <c r="D280" s="60"/>
     </row>
     <row r="281" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A281" s="124" t="s">
+      <c r="A281" s="136" t="s">
         <v>71</v>
       </c>
-      <c r="B281" s="124">
-[...26 lines deleted...]
-      <c r="K281" s="124">
+      <c r="B281" s="136">
+        <v>0</v>
+      </c>
+      <c r="C281" s="136">
+        <v>0</v>
+      </c>
+      <c r="D281" s="136">
+        <v>0</v>
+      </c>
+      <c r="E281" s="136">
+        <v>0</v>
+      </c>
+      <c r="F281" s="136">
+        <v>0</v>
+      </c>
+      <c r="G281" s="136">
+        <v>0</v>
+      </c>
+      <c r="H281" s="136">
+        <v>0</v>
+      </c>
+      <c r="I281" s="136">
+        <v>0</v>
+      </c>
+      <c r="J281" s="136">
+        <v>0</v>
+      </c>
+      <c r="K281" s="136">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A282" s="124" t="s">
+      <c r="A282" s="136" t="s">
         <v>72</v>
       </c>
-      <c r="B282" s="124">
-[...26 lines deleted...]
-      <c r="K282" s="124">
+      <c r="B282" s="136">
+        <v>0</v>
+      </c>
+      <c r="C282" s="136">
+        <v>0</v>
+      </c>
+      <c r="D282" s="136">
+        <v>0</v>
+      </c>
+      <c r="E282" s="136">
+        <v>0</v>
+      </c>
+      <c r="F282" s="136">
+        <v>0</v>
+      </c>
+      <c r="G282" s="136">
+        <v>0</v>
+      </c>
+      <c r="H282" s="136">
+        <v>0</v>
+      </c>
+      <c r="I282" s="136">
+        <v>0</v>
+      </c>
+      <c r="J282" s="136">
+        <v>0</v>
+      </c>
+      <c r="K282" s="136">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A283" s="124" t="s">
+      <c r="A283" s="136" t="s">
         <v>73</v>
       </c>
-      <c r="B283" s="124">
-[...26 lines deleted...]
-      <c r="K283" s="124">
+      <c r="B283" s="136">
+        <v>0</v>
+      </c>
+      <c r="C283" s="136">
+        <v>0</v>
+      </c>
+      <c r="D283" s="136">
+        <v>0</v>
+      </c>
+      <c r="E283" s="136">
+        <v>0</v>
+      </c>
+      <c r="F283" s="136">
+        <v>0</v>
+      </c>
+      <c r="G283" s="136">
+        <v>0</v>
+      </c>
+      <c r="H283" s="136">
+        <v>0</v>
+      </c>
+      <c r="I283" s="136">
+        <v>0</v>
+      </c>
+      <c r="J283" s="136">
+        <v>0</v>
+      </c>
+      <c r="K283" s="136">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A284" s="124" t="s">
+      <c r="A284" s="136" t="s">
         <v>74</v>
       </c>
-      <c r="B284" s="124">
-[...26 lines deleted...]
-      <c r="K284" s="124">
+      <c r="B284" s="136">
+        <v>0</v>
+      </c>
+      <c r="C284" s="136">
+        <v>0</v>
+      </c>
+      <c r="D284" s="136">
+        <v>0</v>
+      </c>
+      <c r="E284" s="136">
+        <v>0</v>
+      </c>
+      <c r="F284" s="136">
+        <v>0</v>
+      </c>
+      <c r="G284" s="136">
+        <v>0</v>
+      </c>
+      <c r="H284" s="136">
+        <v>0</v>
+      </c>
+      <c r="I284" s="136">
+        <v>0</v>
+      </c>
+      <c r="J284" s="136">
+        <v>0</v>
+      </c>
+      <c r="K284" s="136">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A285" s="46"/>
       <c r="B285" s="46"/>
       <c r="C285" s="46"/>
       <c r="D285" s="46"/>
       <c r="E285" s="46"/>
       <c r="F285" s="83"/>
       <c r="G285" s="83"/>
       <c r="H285" s="46"/>
       <c r="I285" s="46"/>
       <c r="J285" s="46"/>
       <c r="K285" s="46"/>
     </row>
     <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A286" s="46"/>
       <c r="B286" s="46"/>
       <c r="C286" s="46"/>
       <c r="D286" s="46"/>
       <c r="E286" s="46"/>
       <c r="F286" s="83"/>
       <c r="G286" s="83"/>
       <c r="H286" s="46"/>
       <c r="I286" s="46"/>
       <c r="J286" s="46"/>
       <c r="K286" s="46"/>
     </row>
     <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A287" s="46"/>
       <c r="B287" s="46"/>
       <c r="C287" s="46"/>
       <c r="D287" s="46"/>
       <c r="E287" s="46"/>
       <c r="F287" s="83"/>
       <c r="G287" s="83"/>
       <c r="H287" s="46"/>
       <c r="I287" s="46"/>
       <c r="J287" s="46"/>
       <c r="K287" s="46"/>
     </row>
     <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A288" s="2" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B288" s="22"/>
       <c r="C288" s="22"/>
       <c r="D288" s="22"/>
       <c r="E288" s="22"/>
       <c r="F288" s="22"/>
       <c r="G288" s="22"/>
       <c r="H288" s="22"/>
       <c r="I288" s="22"/>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
     </row>
     <row r="289" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A289" s="12">
         <v>0</v>
       </c>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="24">
         <v>0</v>
       </c>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
         <v>2022</v>
       </c>
       <c r="G289" s="12">
         <v>2023</v>
       </c>
       <c r="H289" s="12">
         <v>2024</v>
       </c>
       <c r="I289" s="12">
         <v>2025</v>
       </c>
       <c r="J289" s="13" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="K289" s="13" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B290" s="104"/>
       <c r="C290" s="104"/>
-      <c r="D290" s="132" t="s">
+      <c r="D290" s="125" t="s">
         <v>47</v>
       </c>
       <c r="E290" s="105">
         <v>2.5289324510428806</v>
       </c>
       <c r="F290" s="105">
         <v>1.8582198628174933</v>
       </c>
       <c r="G290" s="105">
         <v>1.6086715799957352</v>
       </c>
       <c r="H290" s="105">
         <v>1.5494138608406312</v>
       </c>
       <c r="I290" s="105">
-        <v>1.9426783731756432</v>
+        <v>1.948610222485013</v>
       </c>
       <c r="J290" s="106">
-        <v>28.719822970625358</v>
+        <v>28.73914348442112</v>
       </c>
       <c r="K290" s="106">
-        <v>0.86640153439627721</v>
+        <v>0.87018626812325195</v>
       </c>
     </row>
     <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B291" s="22"/>
       <c r="C291" s="22"/>
-      <c r="D291" s="133">
+      <c r="D291" s="140">
         <v>0</v>
       </c>
       <c r="E291" s="60">
         <v>4.8029621883725497E-2</v>
       </c>
       <c r="F291" s="60">
         <v>0.11820136322856255</v>
       </c>
       <c r="G291" s="60">
         <v>3.6635052975653032E-2</v>
       </c>
       <c r="H291" s="60">
         <v>7.7800619538171162E-2</v>
       </c>
       <c r="I291" s="60">
-        <v>8.7464666494765447E-2</v>
+        <v>8.7718568160476684E-2</v>
       </c>
       <c r="J291" s="16">
         <v>15.414813547724949</v>
       </c>
       <c r="K291" s="16">
         <v>25.158825080801005</v>
       </c>
     </row>
     <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B292" s="22"/>
       <c r="C292" s="22"/>
-      <c r="D292" s="133">
+      <c r="D292" s="140">
         <v>0</v>
       </c>
       <c r="E292" s="60">
         <v>27.286021858598708</v>
       </c>
       <c r="F292" s="60">
         <v>28.269251134963618</v>
       </c>
       <c r="G292" s="60">
         <v>18.619686309819038</v>
       </c>
       <c r="H292" s="60">
         <v>23.591853930780772</v>
       </c>
       <c r="I292" s="60">
-        <v>20.80717456112378</v>
+        <v>20.872556605123705</v>
       </c>
       <c r="J292" s="16">
-        <v>-9.4553060245460383</v>
+        <v>-9.4336943461645042</v>
       </c>
       <c r="K292" s="16">
-        <v>0.68130366976961731</v>
+        <v>0.68731091637921349</v>
       </c>
     </row>
     <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A293" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B293" s="22"/>
       <c r="C293" s="22"/>
-      <c r="D293" s="133">
+      <c r="D293" s="140">
         <v>0</v>
       </c>
       <c r="E293" s="60">
         <v>65.37099131998275</v>
       </c>
       <c r="F293" s="60">
         <v>67.690839389980141</v>
       </c>
       <c r="G293" s="60">
         <v>73.712396341815108</v>
       </c>
       <c r="H293" s="60">
         <v>67.792526455485742</v>
       </c>
       <c r="I293" s="60">
-        <v>69.061270581848561</v>
+        <v>70.103456961791238</v>
       </c>
       <c r="J293" s="16">
-        <v>4.5838704216478838</v>
+        <v>5.8548328989211766</v>
       </c>
       <c r="K293" s="16">
-        <v>9.2302635951303493</v>
+        <v>9.560618904614703</v>
       </c>
     </row>
     <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B294" s="73"/>
       <c r="C294" s="73"/>
-      <c r="D294" s="134">
+      <c r="D294" s="141">
         <v>0</v>
       </c>
       <c r="E294" s="107">
-        <v>4.7660247484919358</v>
+        <v>4.766024748491934</v>
       </c>
       <c r="F294" s="107">
-        <v>2.0634882490101925</v>
+        <v>2.0634882490101929</v>
       </c>
       <c r="G294" s="107">
-        <v>6.0226107153944639</v>
+        <v>6.0226107153944692</v>
       </c>
       <c r="H294" s="107">
-        <v>6.9884051333546857</v>
+        <v>6.9884051333546786</v>
       </c>
       <c r="I294" s="107">
-        <v>8.1014118173572491</v>
+        <v>6.9876576424395838</v>
       </c>
       <c r="J294" s="17">
-        <v>19.013054122682636</v>
+        <v>2.3544243970226209</v>
       </c>
       <c r="K294" s="17">
-        <v>23.021696670491298</v>
+        <v>18.470362514526805</v>
       </c>
     </row>
     <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A295" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F295" s="60"/>
       <c r="G295" s="60"/>
       <c r="H295" s="60"/>
       <c r="I295" s="60"/>
       <c r="J295" s="60"/>
       <c r="K295" s="60"/>
     </row>
     <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A296" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B296" s="84"/>
       <c r="C296" s="84"/>
       <c r="D296" s="84"/>
       <c r="E296" s="84"/>
       <c r="F296" s="84"/>
       <c r="G296" s="84"/>
       <c r="H296" s="84"/>
       <c r="I296" s="84"/>
@@ -8955,247 +8935,247 @@
       <c r="K299" s="85"/>
     </row>
     <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A300" s="103" t="s">
         <v>77</v>
       </c>
       <c r="B300" s="84"/>
       <c r="C300" s="84"/>
       <c r="D300" s="84"/>
       <c r="E300" s="84"/>
       <c r="F300" s="84"/>
       <c r="G300" s="84"/>
       <c r="H300" s="84"/>
       <c r="I300" s="84"/>
       <c r="J300" s="84"/>
       <c r="K300" s="84"/>
     </row>
     <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A301" s="46"/>
     </row>
     <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A302" s="46"/>
     </row>
     <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A303" s="2" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B303" s="22"/>
       <c r="C303" s="22"/>
       <c r="D303" s="22"/>
       <c r="E303" s="22"/>
       <c r="F303" s="22"/>
       <c r="G303" s="22"/>
       <c r="H303" s="22"/>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
     </row>
     <row r="304" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A304" s="12">
         <v>0</v>
       </c>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="24">
         <v>0</v>
       </c>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
         <v>2022</v>
       </c>
       <c r="G304" s="12">
         <v>2023</v>
       </c>
       <c r="H304" s="12">
         <v>2024</v>
       </c>
       <c r="I304" s="12">
         <v>2025</v>
       </c>
       <c r="J304" s="13" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="K304" s="13" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A305" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B305" s="104"/>
       <c r="C305" s="104"/>
-      <c r="D305" s="132" t="s">
+      <c r="D305" s="125" t="s">
         <v>47</v>
       </c>
       <c r="E305" s="105">
         <v>1.772179062427627</v>
       </c>
       <c r="F305" s="105">
         <v>1.2743479438925467</v>
       </c>
       <c r="G305" s="105">
         <v>1.2203492729618624</v>
       </c>
       <c r="H305" s="105">
         <v>1.5658392461267152</v>
       </c>
       <c r="I305" s="105">
-        <v>1.4166148595429768</v>
+        <v>1.4539473267548997</v>
       </c>
       <c r="J305" s="106">
-        <v>-2.7023838665572195</v>
+        <v>-0.57431742955154097</v>
       </c>
       <c r="K305" s="106">
-        <v>1.0536682891320703</v>
+        <v>1.6017477028273719</v>
       </c>
     </row>
     <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A306" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B306" s="22"/>
       <c r="C306" s="22"/>
-      <c r="D306" s="133">
+      <c r="D306" s="140">
         <v>0</v>
       </c>
       <c r="E306" s="60">
         <v>4.5547366338819832E-2</v>
       </c>
       <c r="F306" s="60">
         <v>4.983590569626762E-2</v>
       </c>
       <c r="G306" s="60">
         <v>3.9675791258330158E-2</v>
       </c>
       <c r="H306" s="60">
         <v>3.6247677466721313E-2</v>
       </c>
       <c r="I306" s="60">
-        <v>8.0957636260261909E-2</v>
+        <v>8.1312688081837531E-2</v>
       </c>
       <c r="J306" s="16">
         <v>140.20122366146973</v>
       </c>
       <c r="K306" s="16">
         <v>23.39986160169709</v>
       </c>
     </row>
     <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A307" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B307" s="22"/>
       <c r="C307" s="22"/>
-      <c r="D307" s="133">
+      <c r="D307" s="140">
         <v>0</v>
       </c>
       <c r="E307" s="60">
         <v>4.8887296037312469</v>
       </c>
       <c r="F307" s="60">
         <v>6.3283435816470739</v>
       </c>
       <c r="G307" s="60">
         <v>8.9267246847888426</v>
       </c>
       <c r="H307" s="60">
         <v>9.4345679151399349</v>
       </c>
       <c r="I307" s="60">
-        <v>10.547863878558234</v>
+        <v>10.529447056357721</v>
       </c>
       <c r="J307" s="16">
-        <v>20.237540012737853</v>
+        <v>19.503501916564272</v>
       </c>
       <c r="K307" s="16">
-        <v>29.526359746176766</v>
+        <v>29.328219205203499</v>
       </c>
     </row>
     <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A308" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B308" s="22"/>
       <c r="C308" s="22"/>
-      <c r="D308" s="133">
+      <c r="D308" s="140">
         <v>0</v>
       </c>
       <c r="E308" s="60">
         <v>88.869589266966216</v>
       </c>
       <c r="F308" s="60">
         <v>86.830624127950486</v>
       </c>
       <c r="G308" s="60">
         <v>82.231275422532065</v>
       </c>
       <c r="H308" s="60">
         <v>79.116065561367776</v>
       </c>
       <c r="I308" s="60">
-        <v>74.013386465866262</v>
+        <v>74.809257342894085</v>
       </c>
       <c r="J308" s="16">
-        <v>0.61046932194285031</v>
+        <v>1.2483008377059153</v>
       </c>
       <c r="K308" s="16">
-        <v>2.09519687559796</v>
+        <v>2.2566246384875921</v>
       </c>
     </row>
     <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A309" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B309" s="73"/>
       <c r="C309" s="73"/>
-      <c r="D309" s="134">
+      <c r="D309" s="141">
         <v>0</v>
       </c>
       <c r="E309" s="107">
-        <v>4.4239547005360951</v>
+        <v>4.4239547005360986</v>
       </c>
       <c r="F309" s="107">
-        <v>5.5168484408136287</v>
+        <v>5.5168484408136216</v>
       </c>
       <c r="G309" s="107">
-        <v>7.5819748284588968</v>
+        <v>7.5819748284588986</v>
       </c>
       <c r="H309" s="107">
-        <v>9.8472795998988492</v>
+        <v>9.8472795998988438</v>
       </c>
       <c r="I309" s="107">
-        <v>13.941177159772264</v>
+        <v>13.126035585911453</v>
       </c>
       <c r="J309" s="17">
-        <v>52.258223283495866</v>
+        <v>42.729712144928165</v>
       </c>
       <c r="K309" s="17">
-        <v>42.392865220181399</v>
+        <v>40.1108078138219</v>
       </c>
     </row>
     <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A310" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F310" s="60"/>
       <c r="G310" s="60"/>
       <c r="H310" s="60"/>
       <c r="I310" s="60"/>
       <c r="J310" s="60"/>
       <c r="K310" s="60"/>
     </row>
     <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A311" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B311" s="84"/>
       <c r="C311" s="84"/>
       <c r="D311" s="84"/>
       <c r="E311" s="84"/>
       <c r="F311" s="84"/>
       <c r="G311" s="84"/>
       <c r="H311" s="84"/>
       <c r="I311" s="84"/>
@@ -9238,90 +9218,90 @@
       <c r="K314" s="85"/>
     </row>
     <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A315" s="103" t="s">
         <v>77</v>
       </c>
       <c r="B315" s="84"/>
       <c r="C315" s="84"/>
       <c r="D315" s="84"/>
       <c r="E315" s="84"/>
       <c r="F315" s="84"/>
       <c r="G315" s="84"/>
       <c r="H315" s="84"/>
       <c r="I315" s="84"/>
       <c r="J315" s="84"/>
       <c r="K315" s="84"/>
     </row>
     <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A316" s="82"/>
     </row>
     <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A317" s="82"/>
     </row>
     <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A318" s="2" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="8"/>
       <c r="D318" s="8"/>
       <c r="E318" s="8"/>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
       <c r="H318" s="8"/>
       <c r="I318" s="8"/>
       <c r="J318" s="8"/>
       <c r="K318" s="9"/>
     </row>
     <row r="319" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A319" s="11">
         <v>0</v>
       </c>
       <c r="B319" s="11"/>
       <c r="C319" s="11"/>
       <c r="D319" s="11"/>
       <c r="E319" s="12">
         <v>2021</v>
       </c>
       <c r="F319" s="12">
         <v>2022</v>
       </c>
       <c r="G319" s="12">
         <v>2023</v>
       </c>
       <c r="H319" s="12">
         <v>2024</v>
       </c>
       <c r="I319" s="12">
         <v>2025</v>
       </c>
       <c r="J319" s="13" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="K319" s="13" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="320" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A320" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B320" s="15"/>
       <c r="C320" s="15"/>
       <c r="D320" s="15"/>
       <c r="E320" s="16">
         <v>210.08</v>
       </c>
       <c r="F320" s="16">
         <v>344.6</v>
       </c>
       <c r="G320" s="16">
         <v>451.4</v>
       </c>
       <c r="H320" s="16">
         <v>573.03</v>
       </c>
       <c r="I320" s="16">
         <v>726.25</v>
       </c>
       <c r="J320" s="16">
@@ -9472,293 +9452,293 @@
       <c r="D327" s="46"/>
       <c r="E327" s="46"/>
       <c r="F327" s="46"/>
       <c r="G327" s="46"/>
       <c r="H327" s="46"/>
       <c r="I327" s="46"/>
       <c r="J327" s="46"/>
       <c r="K327" s="46"/>
     </row>
     <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A328" s="20" t="s">
         <v>106</v>
       </c>
       <c r="B328" s="46"/>
       <c r="C328" s="46"/>
       <c r="D328" s="46"/>
       <c r="E328" s="46"/>
       <c r="F328" s="46"/>
       <c r="G328" s="46"/>
       <c r="H328" s="46"/>
       <c r="I328" s="46"/>
       <c r="J328" s="46"/>
       <c r="K328" s="46"/>
     </row>
     <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A329" s="125" t="s">
-[...29 lines deleted...]
-      <c r="K329" s="125">
+      <c r="A329" s="132" t="s">
+        <v>138</v>
+      </c>
+      <c r="B329" s="132">
+        <v>0</v>
+      </c>
+      <c r="C329" s="132">
+        <v>0</v>
+      </c>
+      <c r="D329" s="132">
+        <v>0</v>
+      </c>
+      <c r="E329" s="132">
+        <v>0</v>
+      </c>
+      <c r="F329" s="132">
+        <v>0</v>
+      </c>
+      <c r="G329" s="132">
+        <v>0</v>
+      </c>
+      <c r="H329" s="132">
+        <v>0</v>
+      </c>
+      <c r="I329" s="132">
+        <v>0</v>
+      </c>
+      <c r="J329" s="132">
+        <v>0</v>
+      </c>
+      <c r="K329" s="132">
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A330" s="46"/>
       <c r="B330" s="46"/>
       <c r="C330" s="46"/>
       <c r="D330" s="46"/>
       <c r="E330" s="46"/>
       <c r="F330" s="46"/>
       <c r="G330" s="46"/>
       <c r="H330" s="46"/>
       <c r="I330" s="46"/>
       <c r="J330" s="46"/>
       <c r="K330" s="46"/>
     </row>
     <row r="331" spans="1:11" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A331" s="2" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B331" s="37"/>
       <c r="C331" s="37"/>
       <c r="D331" s="37"/>
       <c r="E331" s="37"/>
       <c r="F331" s="37"/>
       <c r="G331" s="37"/>
       <c r="H331" s="37"/>
       <c r="I331" s="37"/>
       <c r="J331" s="37"/>
       <c r="K331" s="37"/>
     </row>
     <row r="332" spans="1:11" s="10" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A332" s="23"/>
       <c r="B332" s="23"/>
       <c r="C332" s="23"/>
       <c r="D332" s="24"/>
       <c r="E332" s="12"/>
       <c r="F332" s="12"/>
       <c r="G332" s="12">
         <v>2021</v>
       </c>
       <c r="H332" s="12">
         <v>2022</v>
       </c>
       <c r="I332" s="12">
         <v>2023</v>
       </c>
       <c r="J332" s="13">
         <v>2024</v>
       </c>
       <c r="K332" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="333" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A333" s="144" t="s">
-[...5 lines deleted...]
-      <c r="E333" s="144"/>
+      <c r="A333" s="145" t="s">
+        <v>126</v>
+      </c>
+      <c r="B333" s="145"/>
+      <c r="C333" s="145"/>
+      <c r="D333" s="145"/>
+      <c r="E333" s="145"/>
       <c r="F333" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G333" s="27">
         <v>19</v>
       </c>
       <c r="H333" s="27">
         <v>18</v>
       </c>
       <c r="I333" s="27">
         <v>16</v>
       </c>
       <c r="J333" s="27">
         <v>15</v>
       </c>
       <c r="K333" s="27">
         <v>15</v>
       </c>
     </row>
     <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A334" s="141"/>
-[...3 lines deleted...]
-      <c r="E334" s="141"/>
+      <c r="A334" s="127"/>
+      <c r="B334" s="127"/>
+      <c r="C334" s="127"/>
+      <c r="D334" s="127"/>
+      <c r="E334" s="127"/>
       <c r="F334" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G334" s="28">
         <v>0.74997072658055053</v>
       </c>
       <c r="H334" s="28">
         <v>0.76645685855445711</v>
       </c>
       <c r="I334" s="28">
         <v>0.84587022694207226</v>
       </c>
       <c r="J334" s="28">
         <v>0.98832441214592293</v>
       </c>
       <c r="K334" s="28">
         <v>1.2003576693971187</v>
       </c>
     </row>
     <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A335" s="143" t="s">
-[...5 lines deleted...]
-      <c r="E335" s="143"/>
+      <c r="A335" s="131" t="s">
+        <v>127</v>
+      </c>
+      <c r="B335" s="131"/>
+      <c r="C335" s="131"/>
+      <c r="D335" s="131"/>
+      <c r="E335" s="131"/>
       <c r="F335" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G335" s="30">
         <v>25</v>
       </c>
       <c r="H335" s="30">
         <v>27</v>
       </c>
       <c r="I335" s="30">
         <v>23</v>
       </c>
       <c r="J335" s="30">
         <v>27</v>
       </c>
       <c r="K335" s="30">
         <v>23</v>
       </c>
     </row>
     <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A336" s="142"/>
-[...3 lines deleted...]
-      <c r="E336" s="142"/>
+      <c r="A336" s="128"/>
+      <c r="B336" s="128"/>
+      <c r="C336" s="128"/>
+      <c r="D336" s="128"/>
+      <c r="E336" s="128"/>
       <c r="F336" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G336" s="32">
         <v>0.50311658524858505</v>
       </c>
       <c r="H336" s="32">
         <v>0.45112027558599327</v>
       </c>
       <c r="I336" s="32">
         <v>0.60605657636213128</v>
       </c>
       <c r="J336" s="32">
         <v>0.48685432032922343</v>
       </c>
       <c r="K336" s="32">
         <v>0.63017248153027805</v>
       </c>
     </row>
     <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A337" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B337" s="33"/>
       <c r="C337" s="34"/>
     </row>
     <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A338" s="4" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A342" s="2" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="B342" s="8"/>
       <c r="C342" s="8"/>
       <c r="D342" s="8"/>
       <c r="E342" s="8"/>
       <c r="F342" s="8"/>
       <c r="G342" s="8"/>
       <c r="H342" s="8"/>
       <c r="I342" s="8"/>
       <c r="J342" s="8"/>
       <c r="K342" s="9"/>
     </row>
     <row r="343" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A343" s="11">
         <v>0</v>
       </c>
       <c r="B343" s="11"/>
       <c r="C343" s="11"/>
       <c r="D343" s="11"/>
       <c r="E343" s="12">
         <v>2021</v>
       </c>
       <c r="F343" s="12">
         <v>2022</v>
       </c>
       <c r="G343" s="12">
         <v>2023</v>
       </c>
       <c r="H343" s="12">
         <v>2024</v>
       </c>
       <c r="I343" s="12">
         <v>2025</v>
       </c>
       <c r="J343" s="13" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="K343" s="13" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="344" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A344" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B344" s="15"/>
       <c r="C344" s="15"/>
       <c r="D344" s="15"/>
       <c r="E344" s="16">
         <v>1122.6500000000001</v>
       </c>
       <c r="F344" s="16">
         <v>1416.07</v>
       </c>
       <c r="G344" s="16">
         <v>1567.52</v>
       </c>
       <c r="H344" s="16">
         <v>1769.83</v>
       </c>
       <c r="I344" s="16">
         <v>1937.28</v>
       </c>
       <c r="J344" s="16">
@@ -9854,761 +9834,829 @@
       <c r="K347" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="348" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A348" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="349" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A349" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="350" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A350" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A351" s="4" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="352" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A352" s="125" t="s">
+      <c r="A352" s="132" t="s">
         <v>64</v>
       </c>
-      <c r="B352" s="125"/>
-[...8 lines deleted...]
-      <c r="K352" s="125"/>
+      <c r="B352" s="132"/>
+      <c r="C352" s="132"/>
+      <c r="D352" s="132"/>
+      <c r="E352" s="132"/>
+      <c r="F352" s="132"/>
+      <c r="G352" s="132"/>
+      <c r="H352" s="132"/>
+      <c r="I352" s="132"/>
+      <c r="J352" s="132"/>
+      <c r="K352" s="132"/>
     </row>
     <row r="353" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A353" s="125" t="s">
-[...29 lines deleted...]
-      <c r="K353" s="125">
+      <c r="A353" s="132" t="s">
+        <v>138</v>
+      </c>
+      <c r="B353" s="132">
+        <v>0</v>
+      </c>
+      <c r="C353" s="132">
+        <v>0</v>
+      </c>
+      <c r="D353" s="132">
+        <v>0</v>
+      </c>
+      <c r="E353" s="132">
+        <v>0</v>
+      </c>
+      <c r="F353" s="132">
+        <v>0</v>
+      </c>
+      <c r="G353" s="132">
+        <v>0</v>
+      </c>
+      <c r="H353" s="132">
+        <v>0</v>
+      </c>
+      <c r="I353" s="132">
+        <v>0</v>
+      </c>
+      <c r="J353" s="132">
+        <v>0</v>
+      </c>
+      <c r="K353" s="132">
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A354" s="46"/>
       <c r="B354" s="46"/>
       <c r="C354" s="46"/>
       <c r="D354" s="46"/>
       <c r="E354" s="46"/>
       <c r="F354" s="46"/>
       <c r="G354" s="46"/>
       <c r="H354" s="46"/>
       <c r="I354" s="46"/>
       <c r="J354" s="46"/>
       <c r="K354" s="46"/>
     </row>
     <row r="355" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A355" s="2" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B355" s="37"/>
       <c r="C355" s="37"/>
       <c r="D355" s="37"/>
       <c r="E355" s="37"/>
       <c r="F355" s="37"/>
       <c r="G355" s="37"/>
       <c r="H355" s="37"/>
       <c r="I355" s="37"/>
       <c r="J355" s="37"/>
       <c r="K355" s="37"/>
     </row>
     <row r="356" spans="1:11" s="10" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A356" s="23">
         <v>0</v>
       </c>
       <c r="B356" s="23">
         <v>0</v>
       </c>
       <c r="C356" s="23">
         <v>0</v>
       </c>
       <c r="D356" s="24"/>
       <c r="E356" s="12"/>
       <c r="F356" s="12">
         <v>0</v>
       </c>
       <c r="G356" s="12">
         <v>2021</v>
       </c>
       <c r="H356" s="12">
         <v>2022</v>
       </c>
       <c r="I356" s="12">
         <v>2023</v>
       </c>
       <c r="J356" s="13">
         <v>2024</v>
       </c>
       <c r="K356" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="357" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A357" s="144" t="s">
-[...5 lines deleted...]
-      <c r="E357" s="144"/>
+      <c r="A357" s="145" t="s">
+        <v>126</v>
+      </c>
+      <c r="B357" s="145"/>
+      <c r="C357" s="145"/>
+      <c r="D357" s="145"/>
+      <c r="E357" s="145"/>
       <c r="F357" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G357" s="27">
         <v>12</v>
       </c>
       <c r="H357" s="27">
         <v>14</v>
       </c>
       <c r="I357" s="27">
         <v>13</v>
       </c>
       <c r="J357" s="27">
         <v>13</v>
       </c>
       <c r="K357" s="27">
         <v>13</v>
       </c>
     </row>
     <row r="358" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A358" s="141">
-[...9 lines deleted...]
-      <c r="E358" s="141"/>
+      <c r="A358" s="127">
+        <v>0</v>
+      </c>
+      <c r="B358" s="127">
+        <v>0</v>
+      </c>
+      <c r="C358" s="127">
+        <v>0</v>
+      </c>
+      <c r="D358" s="127"/>
+      <c r="E358" s="127"/>
       <c r="F358" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G358" s="28">
         <v>1.2456191408939323</v>
       </c>
       <c r="H358" s="28">
         <v>1.1706485626328436</v>
       </c>
       <c r="I358" s="28">
         <v>1.2272866779828755</v>
       </c>
       <c r="J358" s="28">
         <v>1.3272193388882922</v>
       </c>
       <c r="K358" s="28">
         <v>1.4389226619177942</v>
       </c>
     </row>
     <row r="359" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A359" s="143" t="s">
-[...5 lines deleted...]
-      <c r="E359" s="143"/>
+      <c r="A359" s="131" t="s">
+        <v>127</v>
+      </c>
+      <c r="B359" s="131"/>
+      <c r="C359" s="131"/>
+      <c r="D359" s="131"/>
+      <c r="E359" s="131"/>
       <c r="F359" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G359" s="30">
         <v>11</v>
       </c>
       <c r="H359" s="30">
         <v>11</v>
       </c>
       <c r="I359" s="30">
         <v>12</v>
       </c>
       <c r="J359" s="30">
         <v>12</v>
       </c>
       <c r="K359" s="30">
         <v>12</v>
       </c>
     </row>
     <row r="360" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A360" s="142">
-[...9 lines deleted...]
-      <c r="E360" s="142"/>
+      <c r="A360" s="128">
+        <v>0</v>
+      </c>
+      <c r="B360" s="128">
+        <v>0</v>
+      </c>
+      <c r="C360" s="128">
+        <v>0</v>
+      </c>
+      <c r="D360" s="128"/>
+      <c r="E360" s="128"/>
       <c r="F360" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G360" s="32">
         <v>1.6536997764574697</v>
       </c>
       <c r="H360" s="32">
         <v>1.5275093018367729</v>
       </c>
       <c r="I360" s="32">
         <v>1.7161979738523088</v>
       </c>
       <c r="J360" s="32">
         <v>1.5318599302316069</v>
       </c>
       <c r="K360" s="32">
         <v>1.6196680990709085</v>
       </c>
     </row>
     <row r="361" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A361" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B361" s="35"/>
-      <c r="C361" s="120"/>
+      <c r="C361" s="121"/>
       <c r="D361" s="46"/>
       <c r="E361" s="46"/>
       <c r="F361" s="46"/>
       <c r="G361" s="46"/>
       <c r="H361" s="46"/>
       <c r="I361" s="46"/>
       <c r="J361" s="46"/>
       <c r="K361" s="46"/>
     </row>
     <row r="362" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A362" s="4" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="364" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A364" s="2" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B364" s="8"/>
       <c r="C364" s="8"/>
       <c r="D364" s="8"/>
       <c r="E364" s="8"/>
       <c r="F364" s="8"/>
       <c r="G364" s="8"/>
       <c r="H364" s="8"/>
       <c r="I364" s="8"/>
       <c r="J364" s="8"/>
       <c r="K364" s="9"/>
     </row>
     <row r="365" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A365" s="11">
         <v>0</v>
       </c>
-      <c r="B365" s="11"/>
-[...1 lines deleted...]
-      <c r="D365" s="11"/>
+      <c r="B365" s="12">
+        <v>2021</v>
+      </c>
+      <c r="C365" s="12">
+        <v>2022</v>
+      </c>
+      <c r="D365" s="12">
+        <v>2023</v>
+      </c>
       <c r="E365" s="12">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="F365" s="12">
-        <v>2022</v>
-[...7 lines deleted...]
-      <c r="I365" s="12">
         <v>2025</v>
       </c>
+      <c r="G365" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="H365" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="I365" s="13" t="s">
+        <v>113</v>
+      </c>
       <c r="J365" s="13" t="s">
-        <v>142</v>
+        <v>114</v>
       </c>
       <c r="K365" s="13" t="s">
-        <v>181</v>
+        <v>149</v>
       </c>
     </row>
     <row r="366" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A366" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="B366" s="15"/>
-[...1 lines deleted...]
-      <c r="D366" s="15"/>
+      <c r="B366" s="16">
+        <v>162.19</v>
+      </c>
+      <c r="C366" s="16">
+        <v>97.2</v>
+      </c>
+      <c r="D366" s="16">
+        <v>565.12</v>
+      </c>
       <c r="E366" s="16">
-        <v>162.19</v>
+        <v>286.26</v>
       </c>
       <c r="F366" s="16">
-        <v>97.2</v>
+        <v>248.89999999999998</v>
       </c>
       <c r="G366" s="16">
-        <v>565.12</v>
+        <v>-37.360000000000014</v>
       </c>
       <c r="H366" s="16">
-        <v>286.26</v>
+        <v>271.93400000000003</v>
       </c>
       <c r="I366" s="16">
-        <v>248.89999999999998</v>
+        <v>24.91</v>
       </c>
       <c r="J366" s="16">
-        <v>-37.360000000000014</v>
+        <v>97.78</v>
       </c>
       <c r="K366" s="16">
-        <v>271.93400000000003</v>
+        <v>72.87</v>
       </c>
     </row>
     <row r="367" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A367" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="B367" s="15"/>
-[...1 lines deleted...]
-      <c r="D367" s="15"/>
+      <c r="B367" s="16">
+        <v>41.2</v>
+      </c>
+      <c r="C367" s="16">
+        <v>5.63</v>
+      </c>
+      <c r="D367" s="16">
+        <v>19.97</v>
+      </c>
       <c r="E367" s="16">
-        <v>41.2</v>
+        <v>-147.5</v>
       </c>
       <c r="F367" s="16">
-        <v>5.63</v>
+        <v>62.779999999999994</v>
       </c>
       <c r="G367" s="16">
-        <v>19.97</v>
+        <v>210.28</v>
       </c>
       <c r="H367" s="16">
-        <v>-147.5</v>
+        <v>-3.5839999999999987</v>
       </c>
       <c r="I367" s="16">
-        <v>62.779999999999994</v>
+        <v>-0.64</v>
       </c>
       <c r="J367" s="16">
-        <v>210.28</v>
+        <v>-5.09</v>
       </c>
       <c r="K367" s="16">
-        <v>-3.5839999999999987</v>
+        <v>-4.45</v>
       </c>
     </row>
     <row r="368" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A368" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B368" s="1"/>
-[...1 lines deleted...]
-      <c r="D368" s="1"/>
+      <c r="B368" s="17">
+        <v>120.99</v>
+      </c>
+      <c r="C368" s="17">
+        <v>91.570000000000007</v>
+      </c>
+      <c r="D368" s="17">
+        <v>545.15</v>
+      </c>
       <c r="E368" s="17">
-        <v>120.99</v>
+        <v>433.76</v>
       </c>
       <c r="F368" s="17">
-        <v>91.570000000000007</v>
-[...5 lines deleted...]
-        <v>433.76</v>
+        <v>186.11999999999998</v>
+      </c>
+      <c r="G368" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="H368" s="17" t="s">
+        <v>24</v>
       </c>
       <c r="I368" s="17">
-        <v>186.11999999999998</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>25.55</v>
+      </c>
+      <c r="J368" s="17">
+        <v>102.87</v>
       </c>
       <c r="K368" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="369" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A369" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="I369" s="8"/>
-[...1 lines deleted...]
-      <c r="K369" s="9"/>
+      <c r="K369" s="60"/>
     </row>
     <row r="370" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A370" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B370" s="60"/>
       <c r="C370" s="60"/>
       <c r="D370" s="60"/>
       <c r="E370" s="60"/>
       <c r="F370" s="60"/>
       <c r="G370" s="60"/>
       <c r="H370" s="60"/>
       <c r="I370" s="60"/>
     </row>
     <row r="371" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A371" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B371" s="60"/>
       <c r="C371" s="60"/>
       <c r="D371" s="60"/>
       <c r="E371" s="60"/>
       <c r="F371" s="60"/>
       <c r="G371" s="60"/>
       <c r="H371" s="60"/>
       <c r="I371" s="60"/>
     </row>
     <row r="372" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A372" s="135" t="s">
+      <c r="A372" s="142" t="s">
         <v>37</v>
       </c>
-      <c r="B372" s="135">
-[...26 lines deleted...]
-      <c r="K372" s="135">
+      <c r="B372" s="142">
+        <v>0</v>
+      </c>
+      <c r="C372" s="142">
+        <v>0</v>
+      </c>
+      <c r="D372" s="142">
+        <v>0</v>
+      </c>
+      <c r="E372" s="142">
+        <v>0</v>
+      </c>
+      <c r="F372" s="142">
+        <v>0</v>
+      </c>
+      <c r="G372" s="142">
+        <v>0</v>
+      </c>
+      <c r="H372" s="142">
+        <v>0</v>
+      </c>
+      <c r="I372" s="142">
+        <v>0</v>
+      </c>
+      <c r="J372" s="142">
+        <v>0</v>
+      </c>
+      <c r="K372" s="142">
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A373" s="46"/>
       <c r="B373" s="46"/>
       <c r="C373" s="46"/>
       <c r="D373" s="46"/>
       <c r="E373" s="46"/>
       <c r="F373" s="46"/>
       <c r="G373" s="46"/>
       <c r="H373" s="46"/>
       <c r="I373" s="46"/>
       <c r="J373" s="46"/>
       <c r="K373" s="46"/>
     </row>
     <row r="374" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A374" s="2" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B374" s="22"/>
       <c r="C374" s="22"/>
       <c r="D374" s="22"/>
       <c r="E374" s="22"/>
       <c r="F374" s="22"/>
       <c r="G374" s="22"/>
       <c r="H374" s="22"/>
       <c r="I374" s="22"/>
       <c r="J374" s="22"/>
       <c r="K374" s="22"/>
     </row>
     <row r="375" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A375" s="11">
         <v>0</v>
       </c>
-      <c r="B375" s="11"/>
-[...1 lines deleted...]
-      <c r="D375" s="11"/>
+      <c r="B375" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="C375" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="D375" s="13" t="s">
+        <v>96</v>
+      </c>
       <c r="E375" s="13" t="s">
-        <v>91</v>
+        <v>108</v>
       </c>
       <c r="F375" s="13" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="G375" s="13" t="s">
-        <v>96</v>
+        <v>122</v>
       </c>
       <c r="H375" s="13" t="s">
-        <v>108</v>
+        <v>123</v>
       </c>
       <c r="I375" s="13" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="J375" s="13" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="K375" s="13" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
     </row>
     <row r="376" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A376" s="108" t="s">
         <v>35</v>
       </c>
-      <c r="B376" s="108"/>
-[...1 lines deleted...]
-      <c r="D376" s="108"/>
+      <c r="B376" s="16">
+        <v>1495.3</v>
+      </c>
+      <c r="C376" s="16">
+        <v>1242.17</v>
+      </c>
+      <c r="D376" s="16">
+        <v>2266.04</v>
+      </c>
       <c r="E376" s="16">
-        <v>1495.3</v>
+        <v>2573.69</v>
       </c>
       <c r="F376" s="16">
-        <v>1242.17</v>
+        <v>3812.31</v>
       </c>
       <c r="G376" s="16">
-        <v>2266.04</v>
+        <v>48.126231208886843</v>
       </c>
       <c r="H376" s="16">
-        <v>2573.69</v>
-[...5 lines deleted...]
-        <v>48.126231208886843</v>
+        <v>26.361557056535268</v>
+      </c>
+      <c r="I376" s="60">
+        <v>3392.44</v>
+      </c>
+      <c r="J376" s="60">
+        <v>3794.39</v>
       </c>
       <c r="K376" s="16">
-        <v>26.361557056535268</v>
+        <v>11.84840409852495</v>
       </c>
     </row>
     <row r="377" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A377" s="108" t="s">
         <v>21</v>
       </c>
-      <c r="B377" s="108"/>
-[...1 lines deleted...]
-      <c r="D377" s="108"/>
+      <c r="B377" s="49">
+        <v>7</v>
+      </c>
+      <c r="C377" s="49">
+        <v>9</v>
+      </c>
+      <c r="D377" s="49">
+        <v>7</v>
+      </c>
       <c r="E377" s="49">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F377" s="49">
-        <v>9</v>
-[...5 lines deleted...]
-        <v>6</v>
+        <v>4</v>
+      </c>
+      <c r="G377" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="H377" s="49" t="s">
+        <v>24</v>
       </c>
       <c r="I377" s="49">
         <v>4</v>
       </c>
-      <c r="J377" s="49" t="s">
-        <v>24</v>
+      <c r="J377" s="49">
+        <v>4</v>
       </c>
       <c r="K377" s="49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="378" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A378" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="B378" s="15"/>
-[...1 lines deleted...]
-      <c r="D378" s="15"/>
+      <c r="B378" s="109">
+        <v>2.6089993990908891</v>
+      </c>
+      <c r="C378" s="109">
+        <v>1.9574824295871585</v>
+      </c>
+      <c r="D378" s="109">
+        <v>3.262157367954778</v>
+      </c>
       <c r="E378" s="109">
-        <v>2.6089993990908891</v>
+        <v>3.5742393237291283</v>
       </c>
       <c r="F378" s="109">
-        <v>1.9574824295871585</v>
-[...5 lines deleted...]
-        <v>3.5742393237291283</v>
+        <v>4.8490505944310156</v>
+      </c>
+      <c r="G378" s="88" t="s">
+        <v>24</v>
+      </c>
+      <c r="H378" s="88" t="s">
+        <v>24</v>
       </c>
       <c r="I378" s="109">
-        <v>4.8490505944310156</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>4.5974313557817537</v>
+      </c>
+      <c r="J378" s="109">
+        <v>4.7901422591670224</v>
       </c>
       <c r="K378" s="88" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="379" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A379" s="99" t="s">
         <v>65</v>
       </c>
-      <c r="B379" s="99"/>
-[...1 lines deleted...]
-      <c r="D379" s="99"/>
+      <c r="B379" s="101">
+        <v>69.650000000000006</v>
+      </c>
+      <c r="C379" s="101">
+        <v>75.97</v>
+      </c>
+      <c r="D379" s="101">
+        <v>100.29</v>
+      </c>
       <c r="E379" s="101">
-        <v>69.650000000000006</v>
+        <v>-38.67</v>
       </c>
       <c r="F379" s="101">
-        <v>75.97</v>
-[...7 lines deleted...]
-      <c r="I379" s="101">
         <v>34.200000000000003</v>
       </c>
-      <c r="J379" s="101" t="s">
-        <v>184</v>
+      <c r="G379" s="101" t="s">
+        <v>188</v>
+      </c>
+      <c r="H379" s="101" t="s">
+        <v>188</v>
+      </c>
+      <c r="I379" s="110">
+        <v>-39.24</v>
+      </c>
+      <c r="J379" s="110">
+        <v>29.17</v>
       </c>
       <c r="K379" s="101" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="380" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A380" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B380" s="15"/>
-[...1 lines deleted...]
-      <c r="D380" s="15"/>
+      <c r="B380" s="49">
+        <v>35</v>
+      </c>
+      <c r="C380" s="49">
+        <v>36</v>
+      </c>
+      <c r="D380" s="49">
+        <v>35</v>
+      </c>
       <c r="E380" s="49">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="F380" s="49">
-        <v>36</v>
-[...4 lines deleted...]
-      <c r="H380" s="49">
+        <v>49</v>
+      </c>
+      <c r="G380" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="H380" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="I380" s="49">
         <v>61</v>
       </c>
-      <c r="I380" s="49">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="J380" s="49">
+        <v>50</v>
       </c>
       <c r="K380" s="49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="381" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A381" s="110" t="s">
+      <c r="A381" s="111" t="s">
         <v>43</v>
       </c>
-      <c r="B381" s="110"/>
-[...2 lines deleted...]
-      <c r="E381" s="111">
+      <c r="B381" s="112">
         <v>4.2423880655197706E-2</v>
       </c>
-      <c r="F381" s="111">
+      <c r="C381" s="112">
         <v>4.3230451081333172E-2</v>
       </c>
-      <c r="G381" s="111">
+      <c r="D381" s="112">
         <v>5.2030126942822531E-2</v>
       </c>
-      <c r="H381" s="111" t="s">
+      <c r="E381" s="112" t="s">
         <v>24</v>
       </c>
-      <c r="I381" s="111">
+      <c r="F381" s="112">
         <v>1.6001435824744416E-2</v>
       </c>
-      <c r="J381" s="112" t="s">
+      <c r="G381" s="113" t="s">
         <v>24</v>
       </c>
-      <c r="K381" s="112" t="s">
+      <c r="H381" s="113" t="s">
         <v>24</v>
       </c>
+      <c r="I381" s="112" t="s">
+        <v>24</v>
+      </c>
+      <c r="J381" s="112">
+        <v>1.3379573972715209E-2</v>
+      </c>
+      <c r="K381" s="113" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="382" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A382" s="113" t="s">
+      <c r="A382" s="114" t="s">
         <v>13</v>
       </c>
-      <c r="B382" s="113"/>
-[...2 lines deleted...]
-      <c r="E382" s="114">
+      <c r="B382" s="115">
         <v>1425.6499999999999</v>
       </c>
-      <c r="F382" s="114">
+      <c r="C382" s="115">
         <v>1166.2</v>
       </c>
-      <c r="G382" s="114">
+      <c r="D382" s="115">
         <v>2165.75</v>
       </c>
-      <c r="H382" s="114">
+      <c r="E382" s="115">
         <v>2612.36</v>
       </c>
-      <c r="I382" s="114">
+      <c r="F382" s="115">
         <v>3778.11</v>
       </c>
-      <c r="J382" s="115" t="s">
+      <c r="G382" s="116" t="s">
         <v>24</v>
       </c>
-      <c r="K382" s="115" t="s">
+      <c r="H382" s="116" t="s">
+        <v>24</v>
+      </c>
+      <c r="I382" s="115">
+        <v>3431.68</v>
+      </c>
+      <c r="J382" s="115">
+        <v>3765.22</v>
+      </c>
+      <c r="K382" s="116" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="383" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A383" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="I383" s="22"/>
-[...1 lines deleted...]
-      <c r="K383" s="22"/>
+      <c r="K383" s="46"/>
     </row>
     <row r="384" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A384" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B384" s="90"/>
       <c r="C384" s="90"/>
       <c r="D384" s="90"/>
       <c r="E384" s="90"/>
       <c r="F384" s="90"/>
       <c r="G384" s="90"/>
       <c r="H384" s="90"/>
       <c r="I384" s="90"/>
       <c r="J384" s="89"/>
       <c r="K384" s="46"/>
     </row>
     <row r="385" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A385" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B385" s="90"/>
       <c r="C385" s="90"/>
       <c r="D385" s="90"/>
       <c r="E385" s="90"/>
       <c r="F385" s="90"/>
@@ -10627,867 +10675,879 @@
       <c r="D386" s="90"/>
       <c r="E386" s="90"/>
       <c r="F386" s="90"/>
       <c r="G386" s="90"/>
       <c r="H386" s="90"/>
       <c r="I386" s="90"/>
       <c r="J386" s="89"/>
       <c r="K386" s="46"/>
     </row>
     <row r="387" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A387" s="20" t="s">
         <v>100</v>
       </c>
       <c r="B387" s="90"/>
       <c r="C387" s="90"/>
       <c r="D387" s="90"/>
       <c r="E387" s="90"/>
       <c r="F387" s="90"/>
       <c r="G387" s="90"/>
       <c r="H387" s="90"/>
       <c r="I387" s="90"/>
       <c r="J387" s="89"/>
       <c r="K387" s="46"/>
     </row>
     <row r="388" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A388" s="125" t="s">
-[...38 lines deleted...]
-      <c r="E392" s="12">
+      <c r="A388" s="132" t="s">
+        <v>189</v>
+      </c>
+      <c r="B388" s="132"/>
+      <c r="C388" s="132"/>
+      <c r="D388" s="132"/>
+      <c r="E388" s="132"/>
+      <c r="F388" s="132"/>
+      <c r="G388" s="132"/>
+      <c r="H388" s="132"/>
+      <c r="I388" s="132"/>
+      <c r="J388" s="132"/>
+      <c r="K388" s="132"/>
+    </row>
+    <row r="390" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A390" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B390" s="15"/>
+      <c r="C390" s="15"/>
+      <c r="D390" s="15"/>
+      <c r="E390" s="15"/>
+      <c r="F390" s="15"/>
+      <c r="G390" s="15"/>
+      <c r="H390" s="15"/>
+      <c r="I390" s="15"/>
+      <c r="J390" s="15"/>
+      <c r="K390" s="22"/>
+    </row>
+    <row r="391" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A391" s="11">
+        <v>0</v>
+      </c>
+      <c r="B391" s="12"/>
+      <c r="C391" s="12"/>
+      <c r="D391" s="12"/>
+      <c r="E391" s="12">
         <v>2021</v>
       </c>
-      <c r="F392" s="12">
+      <c r="F391" s="12">
         <v>2022</v>
       </c>
-      <c r="G392" s="13">
+      <c r="G391" s="13">
         <v>2023</v>
       </c>
-      <c r="H392" s="13">
+      <c r="H391" s="13">
         <v>2024</v>
       </c>
-      <c r="I392" s="13">
+      <c r="I391" s="13">
         <v>2025</v>
       </c>
-      <c r="J392" s="13" t="s">
-[...3 lines deleted...]
-        <v>119</v>
+      <c r="J391" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="K391" s="13" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="392" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A392" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="B392" s="16"/>
+      <c r="C392" s="16"/>
+      <c r="D392" s="16"/>
+      <c r="E392" s="16">
+        <v>133.66999999999999</v>
+      </c>
+      <c r="F392" s="16">
+        <v>245.46</v>
+      </c>
+      <c r="G392" s="16">
+        <v>323.45</v>
+      </c>
+      <c r="H392" s="16">
+        <v>420.46</v>
+      </c>
+      <c r="I392" s="16">
+        <v>506.19</v>
+      </c>
+      <c r="J392" s="16">
+        <v>20.389573324454176</v>
+      </c>
+      <c r="K392" s="16">
+        <v>39.498617415434282</v>
       </c>
     </row>
     <row r="393" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A393" s="15" t="s">
-        <v>101</v>
-[...23 lines deleted...]
-        <v>39.498617415434282</v>
+        <v>21</v>
+      </c>
+      <c r="B393" s="49"/>
+      <c r="C393" s="49"/>
+      <c r="D393" s="49"/>
+      <c r="E393" s="49">
+        <v>14</v>
+      </c>
+      <c r="F393" s="49">
+        <v>15</v>
+      </c>
+      <c r="G393" s="91">
+        <v>14</v>
+      </c>
+      <c r="H393" s="91">
+        <v>14</v>
+      </c>
+      <c r="I393" s="49">
+        <v>13</v>
+      </c>
+      <c r="J393" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="K393" s="16" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="394" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A394" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="B394" s="16"/>
+      <c r="C394" s="16"/>
+      <c r="D394" s="16"/>
+      <c r="E394" s="16">
+        <v>1.3200462959305401</v>
+      </c>
+      <c r="F394" s="16">
+        <v>1.1567421962550319</v>
+      </c>
+      <c r="G394" s="19">
+        <v>1.2699244052419276</v>
+      </c>
+      <c r="H394" s="19">
+        <v>1.515402713784016</v>
+      </c>
+      <c r="I394" s="16">
+        <v>1.7376245016073859</v>
+      </c>
+      <c r="J394" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="K394" s="117" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="395" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A395" s="99" t="s">
+        <v>102</v>
+      </c>
+      <c r="B395" s="101"/>
+      <c r="C395" s="101"/>
+      <c r="D395" s="101"/>
+      <c r="E395" s="101">
+        <v>23.12</v>
+      </c>
+      <c r="F395" s="101">
+        <v>18.149999999999999</v>
+      </c>
+      <c r="G395" s="101">
+        <v>26.29</v>
+      </c>
+      <c r="H395" s="101">
+        <v>25.12</v>
+      </c>
+      <c r="I395" s="101">
+        <v>29.7</v>
+      </c>
+      <c r="J395" s="101">
+        <v>18.232484076433114</v>
+      </c>
+      <c r="K395" s="101">
+        <v>6.4613955660970834</v>
+      </c>
+    </row>
+    <row r="396" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A396" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B394" s="49"/>
-[...17 lines deleted...]
-      <c r="J394" s="49" t="s">
+      <c r="B396" s="49"/>
+      <c r="C396" s="49"/>
+      <c r="D396" s="49"/>
+      <c r="E396" s="49">
+        <v>21</v>
+      </c>
+      <c r="F396" s="49">
+        <v>31</v>
+      </c>
+      <c r="G396" s="91">
+        <v>32</v>
+      </c>
+      <c r="H396" s="91">
+        <v>31</v>
+      </c>
+      <c r="I396" s="49">
+        <v>32</v>
+      </c>
+      <c r="J396" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="K394" s="16" t="s">
+      <c r="K396" s="16" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="395" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A395" s="15" t="s">
+    <row r="397" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A397" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B395" s="16"/>
-[...17 lines deleted...]
-      <c r="J395" s="16" t="s">
+      <c r="B397" s="17"/>
+      <c r="C397" s="17"/>
+      <c r="D397" s="17"/>
+      <c r="E397" s="17">
+        <v>0.64685260881364659</v>
+      </c>
+      <c r="F397" s="17">
+        <v>0.32801580259051155</v>
+      </c>
+      <c r="G397" s="18">
+        <v>0.41191336814776863</v>
+      </c>
+      <c r="H397" s="18">
+        <v>0.36691351532944805</v>
+      </c>
+      <c r="I397" s="17">
+        <v>0.41506475429424317</v>
+      </c>
+      <c r="J397" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="K395" s="116" t="s">
+      <c r="K397" s="118" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="396" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-[...84 lines deleted...]
-      </c>
+    <row r="398" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A398" s="54" t="s">
+        <v>192</v>
+      </c>
+      <c r="C398" s="54"/>
     </row>
     <row r="399" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A399" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C399" s="54"/>
+      <c r="A399" s="4" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="400" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A400" s="4" t="s">
-        <v>0</v>
+        <v>107</v>
       </c>
     </row>
     <row r="401" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A401" s="4" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      <c r="A402" s="4" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="403" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A403" s="125" t="s">
+    <row r="402" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A402" s="132" t="s">
         <v>95</v>
       </c>
-      <c r="B403" s="125"/>
-[...49 lines deleted...]
-      <c r="E406" s="12">
+      <c r="B402" s="132"/>
+      <c r="C402" s="132"/>
+      <c r="D402" s="132"/>
+      <c r="E402" s="132"/>
+      <c r="F402" s="132"/>
+      <c r="G402" s="132"/>
+      <c r="H402" s="132"/>
+      <c r="I402" s="132"/>
+      <c r="J402" s="132"/>
+      <c r="K402" s="132"/>
+    </row>
+    <row r="403" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A403" s="122"/>
+      <c r="B403" s="122"/>
+      <c r="C403" s="122"/>
+      <c r="D403" s="122"/>
+      <c r="E403" s="40"/>
+      <c r="F403" s="40"/>
+      <c r="G403" s="40"/>
+      <c r="H403" s="40"/>
+      <c r="I403" s="40"/>
+      <c r="J403" s="19"/>
+      <c r="K403" s="19"/>
+    </row>
+    <row r="404" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A404" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="B404" s="15"/>
+      <c r="C404" s="15"/>
+      <c r="D404" s="15"/>
+      <c r="E404" s="15"/>
+      <c r="F404" s="15"/>
+      <c r="G404" s="15"/>
+      <c r="H404" s="15"/>
+      <c r="I404" s="15"/>
+      <c r="J404" s="15"/>
+      <c r="K404" s="22"/>
+    </row>
+    <row r="405" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A405" s="11"/>
+      <c r="B405" s="12">
+        <v>0</v>
+      </c>
+      <c r="C405" s="12">
+        <v>0</v>
+      </c>
+      <c r="D405" s="12">
+        <v>0</v>
+      </c>
+      <c r="E405" s="12">
         <v>2021</v>
       </c>
-      <c r="F406" s="12">
+      <c r="F405" s="12">
         <v>2022</v>
       </c>
-      <c r="G406" s="13">
+      <c r="G405" s="13">
         <v>2023</v>
       </c>
-      <c r="H406" s="13">
+      <c r="H405" s="13">
         <v>2024</v>
       </c>
-      <c r="I406" s="13">
+      <c r="I405" s="13">
         <v>2025</v>
       </c>
-      <c r="J406" s="13" t="s">
-[...3 lines deleted...]
-        <v>119</v>
+      <c r="J405" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="K405" s="13" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="406" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A406" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B406" s="16"/>
+      <c r="C406" s="16"/>
+      <c r="D406" s="16"/>
+      <c r="E406" s="16">
+        <v>154.60599999999999</v>
+      </c>
+      <c r="F406" s="16">
+        <v>275.62400000000002</v>
+      </c>
+      <c r="G406" s="16">
+        <v>330.94600000000003</v>
+      </c>
+      <c r="H406" s="16">
+        <v>409.39699999999999</v>
+      </c>
+      <c r="I406" s="16">
+        <v>456.81299999999999</v>
+      </c>
+      <c r="J406" s="16">
+        <v>11.581911933893018</v>
+      </c>
+      <c r="K406" s="16">
+        <v>31.107648348746043</v>
       </c>
     </row>
     <row r="407" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A407" s="15" t="s">
-        <v>103</v>
-[...23 lines deleted...]
-        <v>31.107648348746043</v>
+        <v>21</v>
+      </c>
+      <c r="B407" s="49"/>
+      <c r="C407" s="49"/>
+      <c r="D407" s="49"/>
+      <c r="E407" s="49">
+        <v>11</v>
+      </c>
+      <c r="F407" s="49">
+        <v>13</v>
+      </c>
+      <c r="G407" s="91">
+        <v>13</v>
+      </c>
+      <c r="H407" s="91">
+        <v>11</v>
+      </c>
+      <c r="I407" s="49">
+        <v>11</v>
+      </c>
+      <c r="J407" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="K407" s="16" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="408" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A408" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="B408" s="16"/>
+      <c r="C408" s="16"/>
+      <c r="D408" s="16"/>
+      <c r="E408" s="16">
+        <v>2.6125264938940056</v>
+      </c>
+      <c r="F408" s="16">
+        <v>1.7987705990572287</v>
+      </c>
+      <c r="G408" s="19">
+        <v>1.8145585886900562</v>
+      </c>
+      <c r="H408" s="19">
+        <v>2.1120311233333067</v>
+      </c>
+      <c r="I408" s="16">
+        <v>2.3136495207392165</v>
+      </c>
+      <c r="J408" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="K408" s="117" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="409" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A409" s="99" t="s">
+        <v>105</v>
+      </c>
+      <c r="B409" s="101"/>
+      <c r="C409" s="101"/>
+      <c r="D409" s="101"/>
+      <c r="E409" s="101">
+        <v>610.33500000000004</v>
+      </c>
+      <c r="F409" s="101">
+        <v>998.28399999999999</v>
+      </c>
+      <c r="G409" s="101">
+        <v>1164.0429999999999</v>
+      </c>
+      <c r="H409" s="101">
+        <v>1394.711</v>
+      </c>
+      <c r="I409" s="101">
+        <v>1561.8810000000001</v>
+      </c>
+      <c r="J409" s="101">
+        <v>11.985995665051762</v>
+      </c>
+      <c r="K409" s="101">
+        <v>26.479434911232367</v>
+      </c>
+    </row>
+    <row r="410" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A410" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B408" s="49"/>
-[...2 lines deleted...]
-      <c r="E408" s="49">
+      <c r="B410" s="49"/>
+      <c r="C410" s="49"/>
+      <c r="D410" s="49"/>
+      <c r="E410" s="49">
+        <v>9</v>
+      </c>
+      <c r="F410" s="49">
         <v>11</v>
       </c>
-      <c r="F408" s="49">
-[...5 lines deleted...]
-      <c r="H408" s="91">
+      <c r="G410" s="91">
         <v>11</v>
       </c>
-      <c r="I408" s="49">
+      <c r="H410" s="91">
         <v>11</v>
       </c>
-      <c r="J408" s="49" t="s">
+      <c r="I410" s="49">
+        <v>11</v>
+      </c>
+      <c r="J410" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="K408" s="16" t="s">
+      <c r="K410" s="16" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="409" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A409" s="15" t="s">
+    <row r="411" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A411" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B409" s="16"/>
-[...17 lines deleted...]
-      <c r="J409" s="16" t="s">
+      <c r="B411" s="17"/>
+      <c r="C411" s="17"/>
+      <c r="D411" s="17"/>
+      <c r="E411" s="17">
+        <v>3.2707042516181102</v>
+      </c>
+      <c r="F411" s="17">
+        <v>2.1328173640052897</v>
+      </c>
+      <c r="G411" s="18">
+        <v>2.1612346640396627</v>
+      </c>
+      <c r="H411" s="18">
+        <v>2.4679140525761167</v>
+      </c>
+      <c r="I411" s="17">
+        <v>2.7420117724482105</v>
+      </c>
+      <c r="J411" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="K409" s="116" t="s">
+      <c r="K411" s="118" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="410" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-[...84 lines deleted...]
-      </c>
+    <row r="412" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A412" s="54" t="s">
+        <v>193</v>
+      </c>
+      <c r="B412" s="46"/>
+      <c r="C412" s="46"/>
+      <c r="D412" s="87"/>
+      <c r="E412" s="46"/>
+      <c r="F412" s="46"/>
+      <c r="G412" s="46"/>
+      <c r="H412" s="46"/>
+      <c r="I412" s="46"/>
+      <c r="J412" s="46"/>
+      <c r="K412" s="46"/>
     </row>
     <row r="413" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A413" s="54" t="s">
-        <v>189</v>
+      <c r="A413" s="4" t="s">
+        <v>0</v>
       </c>
       <c r="B413" s="46"/>
       <c r="C413" s="46"/>
-      <c r="D413" s="87"/>
+      <c r="D413" s="46"/>
       <c r="E413" s="46"/>
       <c r="F413" s="46"/>
       <c r="G413" s="46"/>
       <c r="H413" s="46"/>
       <c r="I413" s="46"/>
       <c r="J413" s="46"/>
       <c r="K413" s="46"/>
     </row>
     <row r="414" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A414" s="4" t="s">
-        <v>0</v>
+        <v>107</v>
       </c>
       <c r="B414" s="46"/>
       <c r="C414" s="46"/>
       <c r="D414" s="46"/>
       <c r="E414" s="46"/>
       <c r="F414" s="46"/>
       <c r="G414" s="46"/>
       <c r="H414" s="46"/>
       <c r="I414" s="46"/>
       <c r="J414" s="46"/>
       <c r="K414" s="46"/>
     </row>
     <row r="415" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A415" s="4" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="B415" s="46"/>
       <c r="C415" s="46"/>
       <c r="D415" s="46"/>
       <c r="E415" s="46"/>
       <c r="F415" s="46"/>
       <c r="G415" s="46"/>
       <c r="H415" s="46"/>
       <c r="I415" s="46"/>
       <c r="J415" s="46"/>
       <c r="K415" s="46"/>
     </row>
     <row r="416" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A416" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B416" s="46"/>
       <c r="C416" s="46"/>
       <c r="D416" s="46"/>
       <c r="E416" s="46"/>
       <c r="F416" s="46"/>
       <c r="G416" s="46"/>
       <c r="H416" s="46"/>
       <c r="I416" s="46"/>
       <c r="J416" s="46"/>
-      <c r="K416" s="46"/>
+      <c r="K416" s="86"/>
     </row>
     <row r="417" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A417" s="4" t="s">
-        <v>80</v>
-[...7 lines deleted...]
-      <c r="H417" s="46"/>
+        <v>111</v>
+      </c>
       <c r="I417" s="46"/>
       <c r="J417" s="46"/>
       <c r="K417" s="86"/>
     </row>
-    <row r="418" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="K418" s="86"/>
+    <row r="418" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A418" s="124"/>
+      <c r="B418" s="124"/>
+      <c r="C418" s="124"/>
+      <c r="D418" s="124"/>
+      <c r="E418" s="124"/>
+      <c r="F418" s="124"/>
+      <c r="G418" s="124"/>
+      <c r="H418" s="124"/>
+      <c r="I418" s="7"/>
+      <c r="J418" s="7"/>
+      <c r="K418" s="7"/>
     </row>
     <row r="419" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A419" s="123"/>
       <c r="B419" s="123"/>
       <c r="C419" s="123"/>
       <c r="D419" s="123"/>
       <c r="E419" s="123"/>
       <c r="F419" s="123"/>
       <c r="G419" s="123"/>
       <c r="H419" s="123"/>
-      <c r="I419" s="7"/>
-[...1 lines deleted...]
-      <c r="K419" s="7"/>
+      <c r="I419" s="123"/>
+      <c r="J419" s="123"/>
+      <c r="K419" s="123"/>
     </row>
     <row r="420" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A420" s="122"/>
-[...11 lines deleted...]
-    <row r="421" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I420" s="84"/>
+      <c r="J420" s="84"/>
+      <c r="K420" s="84"/>
+    </row>
+    <row r="421" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A421" s="120" t="s">
+        <v>44</v>
+      </c>
+      <c r="B421" s="120">
+        <v>46210</v>
+      </c>
       <c r="I421" s="84"/>
       <c r="J421" s="84"/>
       <c r="K421" s="84"/>
     </row>
     <row r="422" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A422" s="119" t="s">
-[...3 lines deleted...]
-        <v>46153</v>
+      <c r="A422" s="93" t="s">
+        <v>97</v>
       </c>
       <c r="I422" s="84"/>
       <c r="J422" s="84"/>
       <c r="K422" s="84"/>
     </row>
     <row r="423" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A423" s="93" t="s">
-        <v>97</v>
+      <c r="A423" s="119" t="s">
+        <v>98</v>
       </c>
       <c r="I423" s="84"/>
       <c r="J423" s="84"/>
       <c r="K423" s="84"/>
     </row>
     <row r="424" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A424" s="118" t="s">
-[...7 lines deleted...]
-      <c r="A425" s="92"/>
+      <c r="A424" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="46">
     <mergeCell ref="A388:K388"/>
-    <mergeCell ref="C274:C275"/>
-[...29 lines deleted...]
-    <mergeCell ref="A403:K403"/>
+    <mergeCell ref="A402:K402"/>
     <mergeCell ref="A264:K264"/>
     <mergeCell ref="C270:C273"/>
     <mergeCell ref="A372:K372"/>
     <mergeCell ref="A353:K353"/>
     <mergeCell ref="A357:E358"/>
     <mergeCell ref="A359:E360"/>
     <mergeCell ref="A333:E334"/>
     <mergeCell ref="A335:E336"/>
     <mergeCell ref="A352:K352"/>
     <mergeCell ref="D305:D309"/>
     <mergeCell ref="A329:K329"/>
     <mergeCell ref="A283:K283"/>
     <mergeCell ref="A284:K284"/>
     <mergeCell ref="D290:D294"/>
+    <mergeCell ref="A21:C22"/>
+    <mergeCell ref="A23:C24"/>
+    <mergeCell ref="A29:D30"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="A31:D32"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="A46:C48"/>
+    <mergeCell ref="A50:K50"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="A52:K52"/>
+    <mergeCell ref="G49:K49"/>
+    <mergeCell ref="C274:C275"/>
+    <mergeCell ref="A281:K281"/>
+    <mergeCell ref="A282:K282"/>
+    <mergeCell ref="F64:K64"/>
+    <mergeCell ref="F77:K77"/>
+    <mergeCell ref="A263:K263"/>
+    <mergeCell ref="H68:I68"/>
+    <mergeCell ref="C250:C253"/>
+    <mergeCell ref="C254:C255"/>
+    <mergeCell ref="A261:K261"/>
+    <mergeCell ref="A262:K262"/>
+    <mergeCell ref="J68:K68"/>
   </mergeCells>
-  <conditionalFormatting sqref="B394:F394 I394:J394 B397:F397 I397:J397">
+  <conditionalFormatting sqref="B393:F393 I393:J393 B396:F396 I396:J396">
     <cfRule type="cellIs" dxfId="55" priority="11" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B408:F408 I408:J408 B411:F411 I411:J411">
+  <conditionalFormatting sqref="B407:F407 I407:J407 B410:F410 I410:J410">
     <cfRule type="cellIs" dxfId="54" priority="9" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E376:K376 E377:I377 E378:K379 E380:I381 J381:K381 E382:K382">
+  <conditionalFormatting sqref="B376:H376 B377:F377 B378:H379 B380:F381 G381:H381 B382:H382">
     <cfRule type="cellIs" dxfId="53" priority="36" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E366:K368">
+  <conditionalFormatting sqref="B366:K368">
     <cfRule type="cellIs" dxfId="51" priority="39" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E376:K382">
+  <conditionalFormatting sqref="B376:K382">
     <cfRule type="cellIs" dxfId="50" priority="28" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E378:K378 E381:K381">
+  <conditionalFormatting sqref="B378:K378 B381:K381">
     <cfRule type="cellIs" dxfId="49" priority="38" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B395:K395 B398:K398">
+  <conditionalFormatting sqref="B394:K394 B397:K397">
     <cfRule type="cellIs" dxfId="46" priority="12" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B409:K409 B412:K412">
+  <conditionalFormatting sqref="B408:K408 B411:K411">
     <cfRule type="cellIs" dxfId="45" priority="10" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B8:K10">
     <cfRule type="cellIs" dxfId="44" priority="65" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D250:K255 D270:K275">
     <cfRule type="cellIs" dxfId="43" priority="64" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E46:E48">
     <cfRule type="cellIs" dxfId="42" priority="63" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E22:K22 E24:K24">
     <cfRule type="cellIs" dxfId="41" priority="59" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E320:K322">
     <cfRule type="cellIs" dxfId="40" priority="44" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E344:K346">
     <cfRule type="cellIs" dxfId="39" priority="42" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F37:K40">
     <cfRule type="cellIs" dxfId="38" priority="66" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J376:K376 J379:K379">
+  <conditionalFormatting sqref="G376:H376 G379:H379 I377:J377 I380:J380">
     <cfRule type="cellIs" dxfId="37" priority="37" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G393:H393">
+  <conditionalFormatting sqref="G392:H392">
     <cfRule type="cellIs" dxfId="36" priority="16" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G396:H396">
+  <conditionalFormatting sqref="G395:H395">
     <cfRule type="cellIs" dxfId="35" priority="14" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G407:H407">
+  <conditionalFormatting sqref="G406:H406">
     <cfRule type="cellIs" dxfId="34" priority="8" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G410:H410">
+  <conditionalFormatting sqref="G409:H409">
     <cfRule type="cellIs" dxfId="33" priority="6" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G30:K30 G32:K32">
     <cfRule type="cellIs" dxfId="32" priority="52" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G47:K47">
     <cfRule type="cellIs" dxfId="31" priority="58" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G334:K334 G336:K336">
     <cfRule type="cellIs" dxfId="30" priority="43" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G358:K358 G360:K360">
     <cfRule type="cellIs" dxfId="29" priority="41" operator="lessThan">
       <formula>1</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I377:J378">
+    <cfRule type="cellIs" dxfId="28" priority="35" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I380:J382">
+    <cfRule type="cellIs" dxfId="27" priority="31" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I375:K375">
+    <cfRule type="cellIs" dxfId="24" priority="27" operator="lessThan">
+      <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J108:K125">
     <cfRule type="cellIs" dxfId="22" priority="51" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J290:K294">
     <cfRule type="cellIs" dxfId="21" priority="62" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J305:K309">
     <cfRule type="cellIs" dxfId="20" priority="45" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J82:K99">
     <cfRule type="cellIs" dxfId="19" priority="61" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J132:K149">
     <cfRule type="cellIs" dxfId="18" priority="50" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
@@ -11496,72 +11556,95 @@
   <conditionalFormatting sqref="J158:K175">
     <cfRule type="cellIs" dxfId="17" priority="49" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J183:K192">
     <cfRule type="cellIs" dxfId="16" priority="4" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J201:K210">
     <cfRule type="cellIs" dxfId="15" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J217:K226">
     <cfRule type="cellIs" dxfId="14" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J233:K242">
     <cfRule type="cellIs" dxfId="13" priority="1" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K393:K394">
+  <conditionalFormatting sqref="K376">
+    <cfRule type="cellIs" dxfId="12" priority="32" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="11" priority="34" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K378:K379">
+    <cfRule type="cellIs" dxfId="10" priority="30" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K379">
+    <cfRule type="cellIs" dxfId="9" priority="33" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K381:K382">
+    <cfRule type="cellIs" dxfId="8" priority="29" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K392:K393">
     <cfRule type="cellIs" dxfId="4" priority="15" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K396:K397">
+  <conditionalFormatting sqref="K395:K396">
     <cfRule type="cellIs" dxfId="3" priority="13" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K407:K408">
+  <conditionalFormatting sqref="K406:K407">
     <cfRule type="cellIs" dxfId="2" priority="7" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K410:K411">
+  <conditionalFormatting sqref="K409:K410">
     <cfRule type="cellIs" dxfId="1" priority="5" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="A424" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{538770B5-0E55-4778-B211-E792D62C253A}"/>
+    <hyperlink ref="A423" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{538770B5-0E55-4778-B211-E792D62C253A}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="103" max="16383" man="1"/>
     <brk id="153" max="16383" man="1"/>
     <brk id="197" max="16383" man="1"/>
     <brk id="285" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>