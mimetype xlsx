--- v0 (2026-06-17)
+++ v1 (2026-07-28)
@@ -1,121 +1,122 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\Montenegro\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0047441D-0E4A-4C07-8EB0-689134680594}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8450C6D0-46A2-453F-B8A2-147C2626E3C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Montenegro" sheetId="45" r:id="rId1"/>
+    <sheet name="Montenegro" sheetId="75" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Montenegro!$A$1:$K$307</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Montenegro!$A$1:$K$321</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Montenegro!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8" saveData="1">
-    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=jsantos;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
+    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=iacardoso;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="414" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="432" uniqueCount="153">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
     <t>Vestuário</t>
   </si>
   <si>
@@ -313,63 +314,66 @@
   <si>
     <t>100% (inc. em ≥ 75%)</t>
   </si>
   <si>
     <t>Exportação &gt; 10 milhões €</t>
   </si>
   <si>
     <t>Exportação &gt; 1 milhão € e &lt; 10 milhões €</t>
   </si>
   <si>
     <t>Exportação &gt; mil € e &lt; 1 milhão €</t>
   </si>
   <si>
     <t>Exportação &lt; mil €</t>
   </si>
   <si>
     <t>Agência para o Investimento e Comércio Externo de Portugal, E.P.E.</t>
   </si>
   <si>
     <t>Contact Centre: 808 214 214  email: aicep@portugalglobal.pt  www.portugalglobal.pt</t>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
-    <t>2020 a 2024: resultados definitivos</t>
-[...1 lines deleted...]
-  <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
     <t>2021 a 2024: resultados definitivos; 2025 e 2026: resultados preliminares</t>
   </si>
   <si>
-    <t>2025 jan/mar</t>
-[...2 lines deleted...]
-    <t>2026 jan/mar</t>
+    <t>2020 a 2024: resultados definitivos; 2025: resultados preliminares</t>
+  </si>
+  <si>
+    <t>2025 jan/mai</t>
+  </si>
+  <si>
+    <t>2026 jan/mai</t>
+  </si>
+  <si>
+    <t/>
   </si>
   <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM O MONTENEGRO</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com o Montenegro</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>&gt;1000%</t>
   </si>
   <si>
     <t>Unidade: Milhares de euros</t>
   </si>
   <si>
     <t>Posição e Quota do Montenegro no Comércio Internacional Português de Bens</t>
   </si>
@@ -388,68 +392,62 @@
   <si>
     <t>% Export. Montenegro</t>
   </si>
   <si>
     <t>Portugal como fornecedor do Montenegro</t>
   </si>
   <si>
     <t>% Import. Montenegro</t>
   </si>
   <si>
     <t>Fonte: ITC - International Trade Centre (mirror statistics; informação obtida a partir dos dados reportados pelos parceiros)</t>
   </si>
   <si>
     <t>Contributo do Montenegro para o Crescimento do Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Montenegro - contribuição p/ o cresc. das exportações globais de Portugal</t>
   </si>
   <si>
     <t>Montenegro - contribuição p/ o cresc. das importações globais de Portugal</t>
   </si>
   <si>
     <t>Empresas exportadoras de bens para o Montenegro</t>
   </si>
   <si>
-    <t/>
-[...2 lines deleted...]
-    <t>Empresas Portuguesas Exportadoras de Bens para o Montenegro por Escalão de Exportação Individual em Valor em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para o Montenegro por Escalão de Exportação Individual em Valor em 2025</t>
   </si>
   <si>
     <t>Mil €</t>
   </si>
   <si>
+    <t>Empresas Portuguesas Exportadoras de Bens para o Montenegro por Nível de Exposição ao Mercado em 2025</t>
+  </si>
+  <si>
     <t>Conf</t>
   </si>
   <si>
-    <t>Conf = Confidencial (&lt;3 empresas em pelo menos um dos escalões)</t>
-[...4 lines deleted...]
-  <si>
     <t>Conf = Confidencial (&lt;3 empresas em pelo menos um dos níveis)</t>
   </si>
   <si>
     <t>Exportações de Portugal para o Montenegro por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 21</t>
   </si>
   <si>
     <t>% Tot 24</t>
   </si>
   <si>
     <t>% Tot 25</t>
   </si>
   <si>
     <t>vh mil € 25/24</t>
   </si>
   <si>
     <t>Importações de Portugal Provenientes do Montenegro por Grupos de Produtos</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>% Tot 26</t>
@@ -502,103 +500,95 @@
   <si>
     <t>6210 Vestuário confecionado com feltros ou falsos tecidos, mesmo impregnados, revestidos, recobertos...</t>
   </si>
   <si>
     <t>9018 Instrumentos e aparelhos para medicina, cirurgia, odontologia e veterinária, incluídos os...</t>
   </si>
   <si>
     <t>3401 Sabões; produtos e preparações orgânicos tensoactivos utilizados como sabão, em barras, pães,...</t>
   </si>
   <si>
     <t>4911 Impressos, incluídos as estampas, gravuras e fotografias, não especificadas nem compreendidas...</t>
   </si>
   <si>
     <t>2208 Álcool etílico não desnaturado, com um teor alcoólico em volume &lt; 80% vol.; aguardentes, licores...</t>
   </si>
   <si>
     <t>3002 Sangue humano; sangue animal preparado para usos terapêuticos, profiláticos ou de diagnóstico;...</t>
   </si>
   <si>
     <t>5903 Tecidos impregnados, revestidos, recobertos ou estratificados com plástico (exceto telas para...</t>
   </si>
   <si>
     <t>6404 Calçado com sola exterior de borracha, plástico, couro natural ou reconstituído e parte superior...</t>
   </si>
   <si>
-    <t>7321 Fogões de sala (aquecedores de ambiente), caldeiras de fornalha, fogões de cozinha, incluídos os...</t>
-[...1 lines deleted...]
-  <si>
     <t>6203 Fatos, conjuntos, casacos, calças, jardineiras, bermudas e calções (shorts), de uso masculino...</t>
   </si>
   <si>
     <t>6206 Camiseiros, blusas, blusas-camiseiros, de uso feminino (exceto de malha, assim como, camisolas...</t>
   </si>
   <si>
     <t>8471 Máquinas automáticas para processamento de dados e suas unidades; leitores magnéticos ou óticos,...</t>
   </si>
   <si>
     <t>3305 Preparações capilares</t>
   </si>
   <si>
     <t>4901 Livros, brochuras e impressos semelhantes, mesmo em folhas soltas (exceto jornais e publicações...</t>
   </si>
   <si>
-    <t>8483 Veios de transmissão (árvores), incluídas as árvores de cames e cambotas (virabrequins) e...</t>
-[...2 lines deleted...]
-    <t>6205 Camisas de uso masculino (exceto de malha, assim como, camisas de noite e camisolas interiores)</t>
+    <t>6108 Combinações, saiotes, calcinhas, camisas de noite, pijamas, déshabillés, roupões de banho, robes...</t>
+  </si>
+  <si>
+    <t>8505 Eletroímanes (exceto para fins medicinais); ímanes permanentes e artigos destinados a...</t>
   </si>
   <si>
     <t>Exportação de Produtos Industriais Transformados para o Montenegro por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados do Montenegro por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para o Montenegro por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens do Montenegro por Meios de Transporte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
-    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-    </font>
-[...3 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF005629"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF005629"/>
       <name val="Aptos"/>
       <family val="2"/>
@@ -703,56 +693,50 @@
     <font>
       <i/>
       <sz val="9"/>
       <color rgb="FF002060"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="12"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF71525D"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF005629"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -844,434 +828,460 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color rgb="FF005629"/>
       </top>
       <bottom style="hair">
         <color rgb="FF005629"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF005629"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="124">
+  <cellXfs count="126">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...328 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
-  <dxfs count="13">
+  <dxfs count="17">
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
@@ -1315,134 +1325,138 @@
     <mruColors>
       <color rgb="FF005629"/>
       <color rgb="FF808080"/>
       <color rgb="FF71525D"/>
       <color rgb="FF00A4B4"/>
       <color rgb="FF584841"/>
       <color rgb="FFFED766"/>
       <color rgb="FFF37167"/>
       <color rgb="FF62D1B0"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>514350</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>14721</xdr:rowOff>
+      <xdr:colOff>504825</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>505690</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>44162</xdr:rowOff>
+      <xdr:colOff>496165</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>77066</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2387719-2BA3-4713-B408-41F2D1B1FC68}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DCE7B3C-94C4-4DA6-B569-C59D1E9698F5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="5505450" y="111361971"/>
+          <a:off x="5495925" y="85848825"/>
           <a:ext cx="1153390" cy="353291"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/richData/rdRichValueTypes.xml><?xml version="1.0" encoding="utf-8"?>
 <rvTypesInfo xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x">
   <global>
     <keyFlags>
       <key name="_Self">
         <flag name="ExcludeFromFile" value="1"/>
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_DisplayString">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Flags">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Format">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_SubLabel">
         <flag name="ExcludeFromCalcComparison" value="1"/>
@@ -1759,6299 +1773,7226 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr codeName="Sheet19">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3250995-AF3B-4024-B239-B6B14584E211}">
+  <sheetPr codeName="Sheet20">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
-  <dimension ref="A2:K308"/>
+  <dimension ref="A2:K322"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A303" sqref="A303"/>
+      <selection activeCell="A317" sqref="A317"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.85546875" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="13.88671875" style="4" customWidth="1"/>
+    <col min="2" max="2" width="9" style="4" bestFit="1" customWidth="1"/>
+    <col min="3" max="11" width="8.6640625" style="4" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
     </row>
-    <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>85</v>
+    <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="87" t="s">
+        <v>86</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="7" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
     </row>
-    <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="6"/>
     </row>
-    <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="9"/>
     </row>
-    <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="11"/>
+    <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="11">
+        <v>0</v>
+      </c>
       <c r="B7" s="12">
         <v>2021</v>
       </c>
       <c r="C7" s="12">
         <v>2022</v>
       </c>
       <c r="D7" s="12">
         <v>2023</v>
       </c>
       <c r="E7" s="12">
         <v>2024</v>
       </c>
       <c r="F7" s="12">
         <v>2025</v>
       </c>
       <c r="G7" s="13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>83</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K7" s="13" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="16">
         <v>1423.4690000000001</v>
       </c>
       <c r="C8" s="16">
         <v>2065.8760000000002</v>
       </c>
       <c r="D8" s="16">
         <v>2394.69</v>
       </c>
       <c r="E8" s="16">
         <v>3875.453</v>
       </c>
       <c r="F8" s="16">
         <v>3116.1779999999999</v>
       </c>
       <c r="G8" s="16">
         <v>-19.591903191704301</v>
       </c>
       <c r="H8" s="16">
         <v>21.637801176833847</v>
       </c>
       <c r="I8" s="16">
-        <v>735.90499999999997</v>
+        <v>1362.6489999999999</v>
       </c>
       <c r="J8" s="16">
-        <v>955.524</v>
+        <v>1363.7159999999999</v>
       </c>
       <c r="K8" s="16">
-        <v>29.843390111495378</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>7.8303363522081421E-2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="16">
         <v>11.8</v>
       </c>
       <c r="C9" s="16">
         <v>22.776</v>
       </c>
       <c r="D9" s="16">
         <v>130.352</v>
       </c>
       <c r="E9" s="16">
         <v>45.12</v>
       </c>
       <c r="F9" s="16">
         <v>45.930999999999997</v>
       </c>
       <c r="G9" s="16">
         <v>1.7974290780141844</v>
       </c>
       <c r="H9" s="16">
         <v>40.461070306471349</v>
       </c>
       <c r="I9" s="16">
-        <v>4.1520000000000001</v>
+        <v>9.4619999999999997</v>
       </c>
       <c r="J9" s="16">
-        <v>9.1620000000000008</v>
+        <v>10.298999999999999</v>
       </c>
       <c r="K9" s="16">
-        <v>120.66473988439309</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>8.8459099556119192</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="16">
         <v>1411.6690000000001</v>
       </c>
       <c r="C10" s="16">
         <v>2043.1000000000001</v>
       </c>
       <c r="D10" s="16">
         <v>2264.3380000000002</v>
       </c>
       <c r="E10" s="16">
         <v>3830.3330000000001</v>
       </c>
       <c r="F10" s="16">
         <v>3070.2469999999998</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="16">
-        <v>731.75299999999993</v>
+        <v>1353.1869999999999</v>
       </c>
       <c r="J10" s="16">
-        <v>946.36199999999997</v>
+        <v>1353.4169999999999</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="17" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C11" s="17" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D11" s="17" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E11" s="17" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F11" s="17" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>22</v>
       </c>
       <c r="I11" s="17" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="J11" s="17" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="19" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="20"/>
     </row>
-    <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
     </row>
-    <row r="20" spans="1:11" s="24" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D20" s="23"/>
+    <row r="20" spans="1:11" s="24" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="22">
+        <v>0</v>
+      </c>
+      <c r="B20" s="22">
+        <v>0</v>
+      </c>
+      <c r="C20" s="22">
+        <v>0</v>
+      </c>
+      <c r="D20" s="23">
+        <v>0</v>
+      </c>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>83</v>
       </c>
       <c r="K20" s="13" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C21" s="106"/>
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="110" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" s="110">
+        <v>0</v>
+      </c>
+      <c r="C21" s="110">
+        <v>0</v>
+      </c>
       <c r="D21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E21" s="26">
         <v>156</v>
       </c>
       <c r="F21" s="26">
         <v>149</v>
       </c>
       <c r="G21" s="26">
         <v>146</v>
       </c>
       <c r="H21" s="26">
         <v>138</v>
       </c>
       <c r="I21" s="26">
         <v>142</v>
       </c>
       <c r="J21" s="26">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="K21" s="26">
-        <v>139</v>
-[...5 lines deleted...]
-      <c r="C22" s="106"/>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="110">
+        <v>0</v>
+      </c>
+      <c r="B22" s="110">
+        <v>0</v>
+      </c>
+      <c r="C22" s="110">
+        <v>0</v>
+      </c>
       <c r="D22" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E22" s="27">
         <v>2.2375070681943344E-3</v>
       </c>
       <c r="F22" s="27">
         <v>2.6349538841670566E-3</v>
       </c>
       <c r="G22" s="27">
         <v>3.0963085114750501E-3</v>
       </c>
       <c r="H22" s="27">
         <v>4.9121612553367396E-3</v>
       </c>
       <c r="I22" s="27">
-        <v>3.9260912656653938E-3</v>
+        <v>3.9266944754955254E-3</v>
       </c>
       <c r="J22" s="27">
-        <v>3.489920622298089E-3</v>
+        <v>3.954316022217302E-3</v>
       </c>
       <c r="K22" s="27">
-        <v>4.8466684898748292E-3</v>
-[...7 lines deleted...]
-      <c r="C23" s="109"/>
+        <v>3.96701632780671E-3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="111" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="111">
+        <v>0</v>
+      </c>
+      <c r="C23" s="111">
+        <v>0</v>
+      </c>
       <c r="D23" s="28" t="s">
         <v>20</v>
       </c>
       <c r="E23" s="29">
         <v>180</v>
       </c>
       <c r="F23" s="29">
         <v>172</v>
       </c>
       <c r="G23" s="29">
         <v>159</v>
       </c>
       <c r="H23" s="29">
         <v>170</v>
       </c>
       <c r="I23" s="29">
         <v>167</v>
       </c>
       <c r="J23" s="29">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="K23" s="29">
-        <v>159</v>
-[...5 lines deleted...]
-      <c r="C24" s="110"/>
+        <v>166</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="112">
+        <v>0</v>
+      </c>
+      <c r="B24" s="112">
+        <v>0</v>
+      </c>
+      <c r="C24" s="112">
+        <v>0</v>
+      </c>
       <c r="D24" s="30" t="s">
         <v>28</v>
       </c>
       <c r="E24" s="31">
         <v>1.419195207727377E-5</v>
       </c>
       <c r="F24" s="31">
         <v>2.0788312723826311E-5</v>
       </c>
       <c r="G24" s="31">
         <v>1.239695404813329E-4</v>
       </c>
       <c r="H24" s="31">
         <v>4.2072499598905594E-5</v>
       </c>
       <c r="I24" s="31">
-        <v>4.1158443268886977E-5</v>
+        <v>4.1139597383860593E-5</v>
       </c>
       <c r="J24" s="31">
-        <v>1.5163135197556276E-5</v>
+        <v>2.0084277061381215E-5</v>
       </c>
       <c r="K24" s="31">
-        <v>3.2567429941892813E-5</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.1121926271596974E-5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="32"/>
       <c r="C25" s="33"/>
     </row>
-    <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="34"/>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="35"/>
       <c r="I26" s="35"/>
       <c r="J26" s="35"/>
     </row>
-    <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="37"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="36"/>
     </row>
-    <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="G28" s="12">
+    <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="22">
+        <v>0</v>
+      </c>
+      <c r="B28" s="22">
+        <v>0</v>
+      </c>
+      <c r="C28" s="22">
+        <v>0</v>
+      </c>
+      <c r="D28" s="23">
+        <v>0</v>
+      </c>
+      <c r="E28" s="12">
+        <v>0</v>
+      </c>
+      <c r="F28" s="12">
+        <v>0</v>
+      </c>
+      <c r="G28" s="124">
         <v>2021</v>
       </c>
-      <c r="H28" s="12">
+      <c r="H28" s="124">
         <v>2022</v>
       </c>
-      <c r="I28" s="12">
+      <c r="I28" s="124">
         <v>2023</v>
       </c>
-      <c r="J28" s="12">
+      <c r="J28" s="125">
         <v>2024</v>
       </c>
-      <c r="K28" s="12">
+      <c r="K28" s="125">
         <v>2025</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="E29" s="107" t="s">
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="110" t="s">
+        <v>97</v>
+      </c>
+      <c r="B29" s="110">
+        <v>0</v>
+      </c>
+      <c r="C29" s="110">
+        <v>0</v>
+      </c>
+      <c r="D29" s="110">
+        <v>0</v>
+      </c>
+      <c r="E29" s="121" t="s">
         <v>20</v>
       </c>
-      <c r="F29" s="107"/>
+      <c r="F29" s="121">
+        <v>0</v>
+      </c>
       <c r="G29" s="26">
         <v>73</v>
       </c>
       <c r="H29" s="26">
+        <v>69</v>
+      </c>
+      <c r="I29" s="26">
+        <v>60</v>
+      </c>
+      <c r="J29" s="26">
+        <v>69</v>
+      </c>
+      <c r="K29" s="26">
         <v>68</v>
       </c>
-      <c r="I29" s="26">
-[...17 lines deleted...]
-      <c r="F30" s="107"/>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="110">
+        <v>0</v>
+      </c>
+      <c r="B30" s="110">
+        <v>0</v>
+      </c>
+      <c r="C30" s="110">
+        <v>0</v>
+      </c>
+      <c r="D30" s="110">
+        <v>0</v>
+      </c>
+      <c r="E30" s="121" t="s">
+        <v>98</v>
+      </c>
+      <c r="F30" s="121">
+        <v>0</v>
+      </c>
       <c r="G30" s="27">
-        <v>1.626201356251931E-3</v>
+        <v>1.9455171810011909E-3</v>
       </c>
       <c r="H30" s="27">
-        <v>1.1642945781712231E-3</v>
+        <v>1.1635178963596434E-3</v>
       </c>
       <c r="I30" s="27">
-        <v>9.8909817395641374E-3</v>
+        <v>9.8890740460199633E-3</v>
       </c>
       <c r="J30" s="27">
-        <v>4.2092178288137983E-3</v>
+        <v>4.1705377242884124E-3</v>
       </c>
       <c r="K30" s="27">
-        <v>5.7272978926725584E-3</v>
-[...9 lines deleted...]
-      <c r="E31" s="111" t="s">
+        <v>5.6414006426939072E-3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="111" t="s">
+        <v>99</v>
+      </c>
+      <c r="B31" s="111">
+        <v>0</v>
+      </c>
+      <c r="C31" s="111">
+        <v>0</v>
+      </c>
+      <c r="D31" s="111">
+        <v>0</v>
+      </c>
+      <c r="E31" s="123" t="s">
         <v>20</v>
       </c>
-      <c r="F31" s="111"/>
+      <c r="F31" s="123">
+        <v>0</v>
+      </c>
       <c r="G31" s="29">
         <v>48</v>
       </c>
       <c r="H31" s="29">
         <v>45</v>
       </c>
       <c r="I31" s="29">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="J31" s="29">
         <v>38</v>
       </c>
       <c r="K31" s="29">
-        <v>40</v>
-[...10 lines deleted...]
-      <c r="F32" s="108"/>
+        <v>41</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="112">
+        <v>0</v>
+      </c>
+      <c r="B32" s="112">
+        <v>0</v>
+      </c>
+      <c r="C32" s="112">
+        <v>0</v>
+      </c>
+      <c r="D32" s="112">
+        <v>0</v>
+      </c>
+      <c r="E32" s="122" t="s">
+        <v>100</v>
+      </c>
+      <c r="F32" s="122">
+        <v>0</v>
+      </c>
       <c r="G32" s="31">
-        <v>5.3438704473174975E-2</v>
+        <v>5.516728069204143E-2</v>
       </c>
       <c r="H32" s="31">
-        <v>5.0972092313534278E-2</v>
+        <v>5.2961781103730302E-2</v>
       </c>
       <c r="I32" s="31">
-        <v>5.7644382032853964E-2</v>
+        <v>5.934703136475708E-2</v>
       </c>
       <c r="J32" s="31">
-        <v>8.549151516184969E-2</v>
+        <v>8.6382769902549769E-2</v>
       </c>
       <c r="K32" s="31">
-        <v>6.9616221495611391E-2</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>6.8596985314327577E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B33" s="32"/>
       <c r="C33" s="33"/>
     </row>
-    <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="34"/>
       <c r="B34" s="35"/>
       <c r="C34" s="35"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="35"/>
       <c r="I34" s="35"/>
       <c r="J34" s="35"/>
     </row>
-    <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="36"/>
     </row>
-    <row r="36" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D36" s="22"/>
+    <row r="36" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="22">
+        <v>0</v>
+      </c>
+      <c r="B36" s="22">
+        <v>0</v>
+      </c>
+      <c r="C36" s="22">
+        <v>0</v>
+      </c>
+      <c r="D36" s="22">
+        <v>0</v>
+      </c>
       <c r="E36" s="38" t="s">
         <v>21</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="37" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="D37" s="106"/>
+    <row r="37" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="110" t="s">
+        <v>103</v>
+      </c>
+      <c r="B37" s="110">
+        <v>0</v>
+      </c>
+      <c r="C37" s="110">
+        <v>0</v>
+      </c>
+      <c r="D37" s="110">
+        <v>0</v>
+      </c>
       <c r="E37" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F37" s="39">
         <v>4.6207040213915718E-4</v>
       </c>
       <c r="G37" s="39">
         <v>1.0097797726241443E-3</v>
       </c>
       <c r="H37" s="39">
         <v>4.1939096367279841E-4</v>
       </c>
       <c r="I37" s="39">
         <v>1.91461069298211E-3</v>
       </c>
       <c r="J37" s="39">
-        <v>-9.6238587776598062E-4</v>
+        <v>-9.6238587776598084E-4</v>
       </c>
       <c r="K37" s="39">
-        <v>1.0415106258939461E-3</v>
-[...3 lines deleted...]
-      <c r="A38" s="112" t="s">
+        <v>3.0963624496887239E-6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="116" t="s">
         <v>29</v>
       </c>
-      <c r="B38" s="112"/>
-[...1 lines deleted...]
-      <c r="D38" s="112"/>
+      <c r="B38" s="116">
+        <v>0</v>
+      </c>
+      <c r="C38" s="116">
+        <v>0</v>
+      </c>
+      <c r="D38" s="116">
+        <v>0</v>
+      </c>
       <c r="E38" s="40" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="41">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="41">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="41">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="41">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="41">
-        <v>0.60324914279216613</v>
+        <v>0.58779470160638514</v>
       </c>
       <c r="K38" s="41">
-        <v>-6.5042047406657995</v>
-[...8 lines deleted...]
-      <c r="D39" s="109"/>
+        <v>-0.24209487297548243</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="111" t="s">
+        <v>104</v>
+      </c>
+      <c r="B39" s="111">
+        <v>0</v>
+      </c>
+      <c r="C39" s="111">
+        <v>0</v>
+      </c>
+      <c r="D39" s="111">
+        <v>0</v>
+      </c>
       <c r="E39" s="42" t="s">
         <v>4</v>
       </c>
       <c r="F39" s="43">
         <v>1.371035604815694E-5</v>
       </c>
       <c r="G39" s="43">
         <v>1.320092084747092E-5</v>
       </c>
       <c r="H39" s="43">
         <v>9.8187720827991724E-5</v>
       </c>
       <c r="I39" s="43">
         <v>-8.1058762997920754E-5</v>
       </c>
       <c r="J39" s="43">
-        <v>7.5622334163813019E-7</v>
+        <v>7.562233416381303E-7</v>
       </c>
       <c r="K39" s="43">
-        <v>1.829655764445013E-5</v>
-[...3 lines deleted...]
-      <c r="A40" s="114" t="s">
+        <v>1.7766370640854019E-6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="117" t="s">
         <v>30</v>
       </c>
-      <c r="B40" s="114"/>
-[...1 lines deleted...]
-      <c r="D40" s="114"/>
+      <c r="B40" s="117">
+        <v>0</v>
+      </c>
+      <c r="C40" s="117">
+        <v>0</v>
+      </c>
+      <c r="D40" s="117">
+        <v>0</v>
+      </c>
       <c r="E40" s="44" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>4.0581701808905946</v>
+        <v>4.1058388124765424</v>
       </c>
       <c r="K40" s="17">
-        <v>2.7397399847196215</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>3.4986764197892777</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="32"/>
       <c r="C41" s="33"/>
     </row>
-    <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="45"/>
     </row>
-    <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B44" s="36"/>
       <c r="C44" s="36"/>
       <c r="D44" s="36"/>
       <c r="E44" s="36"/>
       <c r="F44" s="36"/>
       <c r="G44" s="36"/>
       <c r="H44" s="36"/>
       <c r="I44" s="36"/>
       <c r="J44" s="36"/>
       <c r="K44" s="36"/>
     </row>
-    <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="F45" s="22"/>
+    <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="22">
+        <v>0</v>
+      </c>
+      <c r="B45" s="22">
+        <v>0</v>
+      </c>
+      <c r="C45" s="22">
+        <v>0</v>
+      </c>
+      <c r="D45" s="22">
+        <v>0</v>
+      </c>
+      <c r="E45" s="22">
+        <v>0</v>
+      </c>
+      <c r="F45" s="22">
+        <v>0</v>
+      </c>
       <c r="G45" s="12">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H45" s="12">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I45" s="12">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="J45" s="12">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="K45" s="12">
-        <v>2024</v>
-[...7 lines deleted...]
-      <c r="C46" s="115"/>
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="118" t="s">
+        <v>105</v>
+      </c>
+      <c r="B46" s="118">
+        <v>0</v>
+      </c>
+      <c r="C46" s="118">
+        <v>0</v>
+      </c>
       <c r="D46" s="46" t="s">
         <v>25</v>
       </c>
       <c r="E46" s="46"/>
       <c r="F46" s="46"/>
       <c r="G46" s="47">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="H46" s="47">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="I46" s="47">
-        <v>56</v>
+        <v>73</v>
       </c>
       <c r="J46" s="47">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="K46" s="47">
-        <v>82</v>
-[...5 lines deleted...]
-      <c r="C47" s="106"/>
+        <v>87</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="110">
+        <v>0</v>
+      </c>
+      <c r="B47" s="110">
+        <v>0</v>
+      </c>
+      <c r="C47" s="110">
+        <v>0</v>
+      </c>
       <c r="D47" s="49" t="s">
         <v>48</v>
       </c>
       <c r="E47" s="49"/>
       <c r="F47" s="49"/>
       <c r="G47" s="50">
-        <v>0.20764921769364494</v>
+        <v>0.16872391439481396</v>
       </c>
       <c r="H47" s="50">
-        <v>0.16872391439481396</v>
+        <v>0.24411508282476024</v>
       </c>
       <c r="I47" s="50">
-        <v>0.24411508282476024</v>
+        <v>0.32332358933475064</v>
       </c>
       <c r="J47" s="50">
-        <v>0.32332358933475064</v>
+        <v>0.38732228047801237</v>
       </c>
       <c r="K47" s="50">
-        <v>0.38732228047801237</v>
-[...5 lines deleted...]
-      <c r="C48" s="110"/>
+        <v>0.40373103160239454</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="112">
+        <v>0</v>
+      </c>
+      <c r="B48" s="112">
+        <v>0</v>
+      </c>
+      <c r="C48" s="112">
+        <v>0</v>
+      </c>
       <c r="D48" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="51">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="H48" s="51">
-        <v>134</v>
+        <v>121</v>
       </c>
       <c r="I48" s="51">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="J48" s="51">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="K48" s="51">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="52"/>
       <c r="F49" s="53"/>
-      <c r="G49" s="118" t="s">
-[...8 lines deleted...]
-      <c r="A50" s="113" t="s">
+      <c r="G49" s="120"/>
+      <c r="H49" s="120"/>
+      <c r="I49" s="120"/>
+      <c r="J49" s="120"/>
+      <c r="K49" s="120"/>
+    </row>
+    <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="106" t="s">
         <v>32</v>
       </c>
-      <c r="B50" s="113"/>
-[...10 lines deleted...]
-    <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="106">
+        <v>0</v>
+      </c>
+      <c r="C50" s="106">
+        <v>0</v>
+      </c>
+      <c r="D50" s="106">
+        <v>0</v>
+      </c>
+      <c r="E50" s="106">
+        <v>0</v>
+      </c>
+      <c r="F50" s="106">
+        <v>0</v>
+      </c>
+      <c r="G50" s="106">
+        <v>0</v>
+      </c>
+      <c r="H50" s="106">
+        <v>0</v>
+      </c>
+      <c r="I50" s="106">
+        <v>0</v>
+      </c>
+      <c r="J50" s="106">
+        <v>0</v>
+      </c>
+      <c r="K50" s="106">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C51" s="52"/>
     </row>
-    <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-    <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="106" t="s">
+        <v>85</v>
+      </c>
+      <c r="B52" s="106"/>
+      <c r="C52" s="106"/>
+      <c r="D52" s="106"/>
+      <c r="E52" s="106"/>
+      <c r="F52" s="106"/>
+      <c r="G52" s="106"/>
+      <c r="H52" s="106"/>
+      <c r="I52" s="106"/>
+      <c r="J52" s="106"/>
+      <c r="K52" s="106"/>
+    </row>
+    <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="54"/>
       <c r="B53" s="54"/>
       <c r="C53" s="54"/>
       <c r="D53" s="54"/>
       <c r="E53" s="54"/>
       <c r="F53" s="54"/>
       <c r="G53" s="54"/>
       <c r="H53" s="54"/>
       <c r="I53" s="54"/>
       <c r="J53" s="54"/>
       <c r="K53" s="54"/>
     </row>
-    <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A54" s="45"/>
       <c r="B54" s="45"/>
       <c r="C54" s="55"/>
       <c r="D54" s="45"/>
       <c r="E54" s="45"/>
       <c r="F54" s="45"/>
       <c r="G54" s="45"/>
       <c r="H54" s="45"/>
       <c r="I54" s="45"/>
       <c r="J54" s="45"/>
       <c r="K54" s="45"/>
     </row>
-    <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="2" t="s">
         <v>106</v>
       </c>
       <c r="B55" s="36"/>
       <c r="C55" s="37"/>
       <c r="D55" s="36"/>
       <c r="E55" s="36"/>
       <c r="F55" s="36"/>
       <c r="G55" s="36"/>
       <c r="H55" s="36"/>
       <c r="I55" s="36"/>
       <c r="J55" s="36"/>
       <c r="K55" s="36"/>
     </row>
-    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="H56" s="105" t="s">
+    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="46">
+        <v>0</v>
+      </c>
+      <c r="B56" s="46">
+        <v>0</v>
+      </c>
+      <c r="C56" s="56">
+        <v>0</v>
+      </c>
+      <c r="D56" s="46">
+        <v>0</v>
+      </c>
+      <c r="E56" s="46">
+        <v>0</v>
+      </c>
+      <c r="F56" s="46">
+        <v>0</v>
+      </c>
+      <c r="G56" s="46">
+        <v>0</v>
+      </c>
+      <c r="H56" s="113" t="s">
         <v>39</v>
       </c>
-      <c r="I56" s="105"/>
-      <c r="J56" s="105" t="s">
+      <c r="I56" s="113">
+        <v>0</v>
+      </c>
+      <c r="J56" s="113" t="s">
         <v>36</v>
       </c>
-      <c r="K56" s="105"/>
-[...8 lines deleted...]
-      <c r="G57" s="1"/>
+      <c r="K56" s="113">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="1">
+        <v>0</v>
+      </c>
+      <c r="B57" s="1">
+        <v>0</v>
+      </c>
+      <c r="C57" s="57">
+        <v>0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>0</v>
+      </c>
+      <c r="E57" s="1">
+        <v>0</v>
+      </c>
+      <c r="F57" s="1">
+        <v>0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>0</v>
+      </c>
       <c r="H57" s="57" t="s">
         <v>40</v>
       </c>
       <c r="I57" s="57" t="s">
         <v>38</v>
       </c>
       <c r="J57" s="57" t="s">
         <v>107</v>
       </c>
       <c r="K57" s="57" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="21"/>
       <c r="C58" s="58"/>
       <c r="D58" s="21"/>
       <c r="E58" s="21"/>
       <c r="F58" s="36"/>
       <c r="G58" s="36"/>
       <c r="H58" s="48">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="I58" s="59">
         <v>100</v>
       </c>
       <c r="J58" s="59">
-        <v>3875.453</v>
+        <v>3116.1779999999999</v>
       </c>
       <c r="K58" s="59">
         <v>100</v>
       </c>
     </row>
-    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="15" t="s">
         <v>73</v>
       </c>
       <c r="B59" s="21"/>
       <c r="C59" s="58"/>
       <c r="D59" s="21"/>
       <c r="E59" s="21"/>
       <c r="F59" s="36"/>
       <c r="G59" s="36"/>
-      <c r="H59" s="48" t="s">
-[...3 lines deleted...]
-        <v>105</v>
+      <c r="H59" s="48">
+        <v>0</v>
+      </c>
+      <c r="I59" s="59">
+        <v>0</v>
       </c>
       <c r="J59" s="59">
         <v>0</v>
       </c>
       <c r="K59" s="59">
         <v>0</v>
       </c>
     </row>
-    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="15" t="s">
         <v>74</v>
       </c>
       <c r="B60" s="21"/>
       <c r="C60" s="58"/>
       <c r="D60" s="21"/>
       <c r="E60" s="21"/>
       <c r="F60" s="36"/>
       <c r="G60" s="36"/>
-      <c r="H60" s="48" t="s">
-[...3 lines deleted...]
-        <v>105</v>
+      <c r="H60" s="48">
+        <v>0</v>
+      </c>
+      <c r="I60" s="59">
+        <v>0</v>
       </c>
       <c r="J60" s="59">
-        <v>1356.6759999999999</v>
+        <v>0</v>
       </c>
       <c r="K60" s="59">
-        <v>35.006901128719662</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B61" s="21"/>
       <c r="C61" s="58"/>
       <c r="D61" s="21"/>
       <c r="E61" s="21"/>
       <c r="F61" s="36"/>
       <c r="G61" s="36"/>
-      <c r="H61" s="48" t="s">
-[...3 lines deleted...]
-        <v>105</v>
+      <c r="H61" s="48">
+        <v>56</v>
+      </c>
+      <c r="I61" s="59">
+        <v>64.367816091954026</v>
       </c>
       <c r="J61" s="59">
-        <v>2396.2159999999999</v>
+        <v>2979.5369999999998</v>
       </c>
       <c r="K61" s="59">
-        <v>61.830604060996222</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>95.615109278096426</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B62" s="21"/>
       <c r="C62" s="58"/>
       <c r="D62" s="21"/>
       <c r="E62" s="21"/>
       <c r="F62" s="36"/>
       <c r="G62" s="36"/>
-      <c r="H62" s="48" t="s">
-[...3 lines deleted...]
-        <v>105</v>
+      <c r="H62" s="48">
+        <v>31</v>
+      </c>
+      <c r="I62" s="59">
+        <v>35.632183908045981</v>
       </c>
       <c r="J62" s="59">
-        <v>4.9969999999999999</v>
+        <v>8.8119999999999994</v>
       </c>
       <c r="K62" s="59">
-        <v>0.12893976523518672</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.28278230576045399</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="60" t="s">
         <v>41</v>
       </c>
       <c r="B63" s="60"/>
       <c r="C63" s="61"/>
       <c r="D63" s="60"/>
       <c r="E63" s="60"/>
       <c r="F63" s="62"/>
       <c r="G63" s="62"/>
       <c r="H63" s="63" t="s">
         <v>22</v>
       </c>
       <c r="I63" s="64" t="s">
         <v>22</v>
       </c>
       <c r="J63" s="65">
-        <v>117.56400000000031</v>
+        <v>127.82900000000018</v>
       </c>
       <c r="K63" s="65">
-        <v>3.0335550450489279</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+        <v>4.1021084161431247</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="52"/>
-      <c r="F64" s="117" t="s">
-[...8 lines deleted...]
-    <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F64" s="119" t="s">
+        <v>85</v>
+      </c>
+      <c r="G64" s="119"/>
+      <c r="H64" s="119"/>
+      <c r="I64" s="119"/>
+      <c r="J64" s="119"/>
+      <c r="K64" s="119"/>
+    </row>
+    <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="45"/>
       <c r="C65" s="52"/>
     </row>
-    <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="45"/>
       <c r="C66" s="52"/>
     </row>
-    <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B67" s="36"/>
       <c r="C67" s="37"/>
       <c r="D67" s="36"/>
       <c r="E67" s="36"/>
       <c r="F67" s="36"/>
       <c r="G67" s="36"/>
       <c r="H67" s="36"/>
       <c r="I67" s="36"/>
       <c r="J67" s="36"/>
       <c r="K67" s="36"/>
     </row>
-    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="H68" s="105" t="s">
+    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="46">
+        <v>0</v>
+      </c>
+      <c r="B68" s="46">
+        <v>0</v>
+      </c>
+      <c r="C68" s="56">
+        <v>0</v>
+      </c>
+      <c r="D68" s="46">
+        <v>0</v>
+      </c>
+      <c r="E68" s="46">
+        <v>0</v>
+      </c>
+      <c r="F68" s="46">
+        <v>0</v>
+      </c>
+      <c r="G68" s="46">
+        <v>0</v>
+      </c>
+      <c r="H68" s="113" t="s">
         <v>39</v>
       </c>
-      <c r="I68" s="105"/>
-      <c r="J68" s="105" t="s">
+      <c r="I68" s="113">
+        <v>0</v>
+      </c>
+      <c r="J68" s="113" t="s">
         <v>36</v>
       </c>
-      <c r="K68" s="105"/>
-[...8 lines deleted...]
-      <c r="G69" s="1"/>
+      <c r="K68" s="113">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="1">
+        <v>0</v>
+      </c>
+      <c r="B69" s="1">
+        <v>0</v>
+      </c>
+      <c r="C69" s="57">
+        <v>0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>0</v>
+      </c>
+      <c r="E69" s="1">
+        <v>0</v>
+      </c>
+      <c r="F69" s="1">
+        <v>0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>0</v>
+      </c>
       <c r="H69" s="57" t="s">
         <v>40</v>
       </c>
       <c r="I69" s="57" t="s">
         <v>38</v>
       </c>
       <c r="J69" s="57" t="s">
         <v>107</v>
       </c>
       <c r="K69" s="57" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="21"/>
       <c r="C70" s="58"/>
       <c r="D70" s="21"/>
       <c r="E70" s="21"/>
       <c r="F70" s="21"/>
       <c r="G70" s="21"/>
       <c r="H70" s="48">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="I70" s="66">
         <v>100</v>
       </c>
       <c r="J70" s="59">
-        <v>3875.453</v>
+        <v>3116.1779999999999</v>
       </c>
       <c r="K70" s="66">
         <v>100</v>
       </c>
     </row>
-    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="15" t="s">
         <v>68</v>
       </c>
       <c r="B71" s="21"/>
       <c r="C71" s="58"/>
       <c r="D71" s="21"/>
       <c r="E71" s="21"/>
       <c r="F71" s="21"/>
       <c r="G71" s="21"/>
       <c r="H71" s="48" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I71" s="59" t="s">
-        <v>105</v>
+        <v>85</v>
       </c>
       <c r="J71" s="59">
-        <v>3438.6410000000001</v>
+        <v>2812.5360000000001</v>
       </c>
       <c r="K71" s="66">
-        <v>88.728749903559674</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>90.255948151870655</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B72" s="21"/>
       <c r="C72" s="58"/>
       <c r="D72" s="21"/>
       <c r="E72" s="21"/>
       <c r="F72" s="21"/>
       <c r="G72" s="21"/>
       <c r="H72" s="48" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I72" s="66" t="s">
-        <v>105</v>
+        <v>85</v>
       </c>
       <c r="J72" s="59">
-        <v>122.845</v>
+        <v>82.82</v>
       </c>
       <c r="K72" s="66">
-        <v>3.169822985854815</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.6577429145575127</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="15" t="s">
         <v>70</v>
       </c>
       <c r="B73" s="21"/>
       <c r="C73" s="58"/>
       <c r="D73" s="21"/>
       <c r="E73" s="21"/>
       <c r="F73" s="21"/>
       <c r="G73" s="21"/>
       <c r="H73" s="48" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I73" s="66" t="s">
-        <v>105</v>
+        <v>85</v>
       </c>
       <c r="J73" s="59">
-        <v>52.65</v>
+        <v>30.664000000000001</v>
       </c>
       <c r="K73" s="66">
-        <v>1.3585508584415809</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.98402594460265114</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B74" s="21"/>
       <c r="C74" s="58"/>
       <c r="D74" s="21"/>
       <c r="E74" s="21"/>
       <c r="F74" s="21"/>
       <c r="G74" s="21"/>
       <c r="H74" s="48" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I74" s="66" t="s">
-        <v>105</v>
+        <v>85</v>
       </c>
       <c r="J74" s="59">
-        <v>143.75299999999999</v>
+        <v>62.329000000000001</v>
       </c>
       <c r="K74" s="66">
-        <v>3.7093212070950154</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.0001745728260709</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="49" t="s">
         <v>72</v>
       </c>
       <c r="B75" s="67"/>
       <c r="C75" s="68"/>
       <c r="D75" s="67"/>
       <c r="E75" s="67"/>
       <c r="F75" s="67"/>
       <c r="G75" s="67"/>
       <c r="H75" s="69" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I75" s="70" t="s">
-        <v>105</v>
+        <v>85</v>
       </c>
       <c r="J75" s="71">
-        <v>143.75299999999999</v>
+        <v>54.012</v>
       </c>
       <c r="K75" s="70">
-        <v>3.7093212070950154</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.7332771106143487</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="72" t="s">
         <v>41</v>
       </c>
       <c r="B76" s="72"/>
       <c r="C76" s="73"/>
       <c r="D76" s="72"/>
       <c r="E76" s="72"/>
       <c r="F76" s="74"/>
       <c r="G76" s="74"/>
       <c r="H76" s="75" t="s">
         <v>22</v>
       </c>
       <c r="I76" s="76" t="s">
         <v>22</v>
       </c>
       <c r="J76" s="77">
-        <v>117.56399999999985</v>
+        <v>127.82899999999927</v>
       </c>
       <c r="K76" s="77">
-        <v>3.0335550450489137</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+        <v>4.1021084161431105</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="52"/>
-      <c r="F77" s="117" t="s">
-[...8 lines deleted...]
-    <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F77" s="119" t="s">
+        <v>110</v>
+      </c>
+      <c r="G77" s="119"/>
+      <c r="H77" s="119"/>
+      <c r="I77" s="119"/>
+      <c r="J77" s="119"/>
+      <c r="K77" s="119"/>
+    </row>
+    <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="45"/>
       <c r="C78" s="33"/>
     </row>
-    <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="45"/>
       <c r="C79" s="33"/>
     </row>
-    <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="2" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B80" s="36"/>
       <c r="C80" s="36"/>
       <c r="D80" s="36"/>
       <c r="E80" s="36"/>
       <c r="F80" s="36"/>
       <c r="G80" s="36"/>
       <c r="H80" s="36"/>
       <c r="I80" s="36"/>
       <c r="J80" s="36"/>
       <c r="K80" s="36"/>
     </row>
-    <row r="81" spans="1:11" s="24" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C81" s="22"/>
+    <row r="81" spans="1:11" s="24" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="22">
+        <v>0</v>
+      </c>
+      <c r="B81" s="22">
+        <v>0</v>
+      </c>
+      <c r="C81" s="22">
+        <v>0</v>
+      </c>
       <c r="D81" s="13">
         <v>2021</v>
       </c>
       <c r="E81" s="13" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F81" s="13">
         <v>2024</v>
       </c>
       <c r="G81" s="13" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="H81" s="13">
         <v>2025</v>
       </c>
       <c r="I81" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="J81" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="K81" s="13" t="s">
         <v>115</v>
       </c>
-      <c r="J81" s="13" t="s">
-[...6 lines deleted...]
-    <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="78"/>
       <c r="D82" s="16">
         <v>817.17399999999998</v>
       </c>
       <c r="E82" s="16">
         <v>57.407221372576423</v>
       </c>
       <c r="F82" s="16">
         <v>1202.117</v>
       </c>
       <c r="G82" s="16">
         <v>31.01874800184649</v>
       </c>
       <c r="H82" s="16">
         <v>998.03099999999995</v>
       </c>
       <c r="I82" s="16">
         <v>32.027406650069409</v>
       </c>
       <c r="J82" s="16">
         <v>-16.977216028057171</v>
       </c>
       <c r="K82" s="16">
         <v>-204.08600000000001</v>
       </c>
     </row>
-    <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="78"/>
       <c r="D83" s="16">
         <v>20.544999999999998</v>
       </c>
       <c r="E83" s="16">
         <v>1.4433050526565734</v>
       </c>
       <c r="F83" s="16">
         <v>720.69199999999989</v>
       </c>
       <c r="G83" s="16">
         <v>18.596329254928389</v>
       </c>
       <c r="H83" s="16">
         <v>786.14199999999983</v>
       </c>
       <c r="I83" s="16">
         <v>25.227762984014383</v>
       </c>
       <c r="J83" s="16">
         <v>9.0815493997435723</v>
       </c>
       <c r="K83" s="16">
         <v>65.449999999999932</v>
       </c>
     </row>
-    <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="78"/>
       <c r="D84" s="16">
         <v>59.765999999999998</v>
       </c>
       <c r="E84" s="16">
         <v>4.1986161974725125</v>
       </c>
       <c r="F84" s="16">
         <v>173.69599999999997</v>
       </c>
       <c r="G84" s="16">
         <v>4.481953464536919</v>
       </c>
       <c r="H84" s="16">
         <v>226.898</v>
       </c>
       <c r="I84" s="16">
         <v>7.2812913768083849</v>
       </c>
       <c r="J84" s="16">
         <v>30.629375460574821</v>
       </c>
       <c r="K84" s="16">
         <v>53.202000000000027</v>
       </c>
     </row>
-    <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="78"/>
       <c r="D85" s="16">
         <v>131.21799999999999</v>
       </c>
       <c r="E85" s="16">
         <v>9.2181845898997441</v>
       </c>
       <c r="F85" s="16">
         <v>83.066000000000003</v>
       </c>
       <c r="G85" s="16">
         <v>2.1433881406896176</v>
       </c>
       <c r="H85" s="16">
         <v>215.27899999999997</v>
       </c>
       <c r="I85" s="16">
         <v>6.9084307764190616</v>
       </c>
       <c r="J85" s="16">
         <v>159.16620518623742</v>
       </c>
       <c r="K85" s="16">
         <v>132.21299999999997</v>
       </c>
     </row>
-    <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="78"/>
       <c r="D86" s="16">
         <v>72.713999999999999</v>
       </c>
       <c r="E86" s="16">
         <v>5.1082250474018052</v>
       </c>
       <c r="F86" s="16">
         <v>433.33499999999992</v>
       </c>
       <c r="G86" s="16">
         <v>11.181531552569465</v>
       </c>
       <c r="H86" s="16">
         <v>174.16899999999998</v>
       </c>
       <c r="I86" s="16">
         <v>5.5891864970486278</v>
       </c>
       <c r="J86" s="16">
         <v>-59.8073084334291</v>
       </c>
       <c r="K86" s="16">
         <v>-259.16599999999994</v>
       </c>
     </row>
-    <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="78"/>
       <c r="D87" s="16">
         <v>16.670000000000002</v>
       </c>
       <c r="E87" s="16">
         <v>1.1710827562806077</v>
       </c>
       <c r="F87" s="16">
         <v>69.125</v>
       </c>
       <c r="G87" s="16">
         <v>1.7836624518475648</v>
       </c>
       <c r="H87" s="16">
         <v>102.98500000000001</v>
       </c>
       <c r="I87" s="16">
         <v>3.3048497229619112</v>
       </c>
       <c r="J87" s="16">
         <v>48.983725135623892</v>
       </c>
       <c r="K87" s="16">
         <v>33.860000000000014</v>
       </c>
     </row>
-    <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="78"/>
       <c r="D88" s="16">
         <v>27.324999999999999</v>
       </c>
       <c r="E88" s="16">
         <v>1.9196062576705217</v>
       </c>
       <c r="F88" s="16">
         <v>110.81500000000001</v>
       </c>
       <c r="G88" s="16">
         <v>2.8594076615043456</v>
       </c>
       <c r="H88" s="16">
         <v>95.498000000000019</v>
       </c>
       <c r="I88" s="16">
         <v>3.064587452963214</v>
       </c>
       <c r="J88" s="16">
         <v>-13.82213599241979</v>
       </c>
       <c r="K88" s="16">
         <v>-15.316999999999993</v>
       </c>
     </row>
-    <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="78"/>
       <c r="D89" s="16">
         <v>0.92200000000000004</v>
       </c>
       <c r="E89" s="16">
         <v>6.4771343808681478E-2</v>
       </c>
       <c r="F89" s="16">
         <v>152.11600000000001</v>
       </c>
       <c r="G89" s="16">
         <v>3.925115334904075</v>
       </c>
       <c r="H89" s="16">
         <v>85.94</v>
       </c>
       <c r="I89" s="16">
         <v>2.7578655648040646</v>
       </c>
       <c r="J89" s="16">
         <v>-43.503641957453532</v>
       </c>
       <c r="K89" s="16">
         <v>-66.176000000000016</v>
       </c>
     </row>
-    <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="78"/>
       <c r="D90" s="16">
         <v>95.325999999999993</v>
       </c>
       <c r="E90" s="16">
         <v>6.6967387417639577</v>
       </c>
       <c r="F90" s="16">
         <v>70.353999999999999</v>
       </c>
       <c r="G90" s="16">
         <v>1.8153748735954223</v>
       </c>
       <c r="H90" s="16">
         <v>68.893000000000001</v>
       </c>
       <c r="I90" s="16">
         <v>2.210817225460163</v>
       </c>
       <c r="J90" s="16">
         <v>-2.0766409870085543</v>
       </c>
       <c r="K90" s="16">
         <v>-1.4609999999999985</v>
       </c>
     </row>
-    <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="78"/>
       <c r="D91" s="16">
         <v>123.283</v>
       </c>
       <c r="E91" s="16">
         <v>8.6607435778369606</v>
       </c>
       <c r="F91" s="16">
         <v>163.767</v>
       </c>
       <c r="G91" s="16">
         <v>4.2257511573485731</v>
       </c>
       <c r="H91" s="16">
         <v>65.774000000000001</v>
       </c>
       <c r="I91" s="16">
         <v>2.1107266658066388</v>
       </c>
       <c r="J91" s="16">
         <v>-59.836841366087178</v>
       </c>
       <c r="K91" s="16">
         <v>-97.992999999999995</v>
       </c>
     </row>
-    <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="78"/>
       <c r="D92" s="16">
         <v>4.9089999999999998</v>
       </c>
       <c r="E92" s="16">
         <v>0.34486174268635283</v>
       </c>
       <c r="F92" s="16">
         <v>46.502000000000002</v>
       </c>
       <c r="G92" s="16">
         <v>1.1999113393969685</v>
       </c>
       <c r="H92" s="16">
         <v>61.237999999999992</v>
       </c>
       <c r="I92" s="16">
         <v>1.9651637358328053</v>
       </c>
       <c r="J92" s="16">
         <v>31.688959614640204</v>
       </c>
       <c r="K92" s="16">
         <v>14.73599999999999</v>
       </c>
     </row>
-    <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="78"/>
       <c r="D93" s="16">
         <v>5.3149999999999986</v>
       </c>
       <c r="E93" s="16">
         <v>0.37338361425503458</v>
       </c>
       <c r="F93" s="16">
         <v>72.381000000000014</v>
       </c>
       <c r="G93" s="16">
         <v>1.8676784365595458</v>
       </c>
       <c r="H93" s="16">
         <v>50.879000000000005</v>
       </c>
       <c r="I93" s="16">
         <v>1.6327372826584363</v>
       </c>
       <c r="J93" s="16">
         <v>-29.706690982440147</v>
       </c>
       <c r="K93" s="16">
         <v>-21.50200000000001</v>
       </c>
     </row>
-    <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="78"/>
       <c r="D94" s="16">
         <v>0.22</v>
       </c>
       <c r="E94" s="16">
         <v>1.5455201342635491E-2</v>
       </c>
       <c r="F94" s="16">
         <v>71.035999999999987</v>
       </c>
       <c r="G94" s="16">
         <v>1.8329728163391477</v>
       </c>
       <c r="H94" s="16">
         <v>37.741</v>
       </c>
       <c r="I94" s="16">
         <v>1.2111310714599743</v>
       </c>
       <c r="J94" s="16">
         <v>-46.870600822118355</v>
       </c>
       <c r="K94" s="16">
         <v>-33.294999999999987</v>
       </c>
     </row>
-    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="78"/>
       <c r="D95" s="16">
         <v>12.942</v>
       </c>
       <c r="E95" s="16">
         <v>0.90918734443812954</v>
       </c>
       <c r="F95" s="16">
         <v>66.596000000000004</v>
       </c>
       <c r="G95" s="16">
         <v>1.718405564459174</v>
       </c>
       <c r="H95" s="16">
         <v>33.317</v>
       </c>
       <c r="I95" s="16">
         <v>1.069162287905248</v>
       </c>
       <c r="J95" s="16">
         <v>-49.971469757943424</v>
       </c>
       <c r="K95" s="16">
         <v>-33.279000000000003</v>
       </c>
     </row>
-    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="78"/>
       <c r="D96" s="16">
         <v>1.6990000000000001</v>
       </c>
       <c r="E96" s="16">
         <v>0.11935630491426226</v>
       </c>
       <c r="F96" s="16">
         <v>64.272999999999996</v>
       </c>
       <c r="G96" s="16">
         <v>1.6584641847030526</v>
       </c>
       <c r="H96" s="16">
         <v>24.390999999999998</v>
       </c>
       <c r="I96" s="16">
         <v>0.7827216545396315</v>
       </c>
       <c r="J96" s="16">
         <v>-62.050938963483894</v>
       </c>
       <c r="K96" s="16">
         <v>-39.881999999999998</v>
       </c>
     </row>
-    <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="15" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="78"/>
       <c r="D97" s="16">
+        <v>0</v>
+      </c>
+      <c r="E97" s="16">
+        <v>0</v>
+      </c>
+      <c r="F97" s="16">
+        <v>0</v>
+      </c>
+      <c r="G97" s="16">
+        <v>0</v>
+      </c>
+      <c r="H97" s="16">
+        <v>0</v>
+      </c>
+      <c r="I97" s="16">
+        <v>0</v>
+      </c>
+      <c r="J97" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="K97" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B98" s="5"/>
+      <c r="C98" s="78"/>
+      <c r="D98" s="16">
         <v>33.441000000000003</v>
       </c>
-      <c r="E97" s="16">
+      <c r="E98" s="16">
         <v>2.3492608549957885</v>
       </c>
-      <c r="F97" s="16">
+      <c r="F98" s="16">
         <v>375.58199999999999</v>
       </c>
-      <c r="G97" s="16">
+      <c r="G98" s="16">
         <v>9.69130576477124</v>
       </c>
-      <c r="H97" s="16">
+      <c r="H98" s="16">
         <v>89.003</v>
       </c>
-      <c r="I97" s="16">
+      <c r="I98" s="16">
         <v>2.8561590512480355</v>
       </c>
-      <c r="J97" s="16">
+      <c r="J98" s="16">
         <v>-76.302644961686127</v>
       </c>
-      <c r="K97" s="16">
+      <c r="K98" s="16">
         <v>-286.57900000000001</v>
       </c>
     </row>
-    <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A98" s="1" t="s">
+    <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B98" s="89"/>
-[...1 lines deleted...]
-      <c r="D98" s="17">
+      <c r="B99" s="88"/>
+      <c r="C99" s="89"/>
+      <c r="D99" s="17">
         <v>1423.4690000000001</v>
       </c>
-      <c r="E98" s="17">
+      <c r="E99" s="17">
         <v>100</v>
       </c>
-      <c r="F98" s="17">
+      <c r="F99" s="17">
         <v>3875.453</v>
       </c>
-      <c r="G98" s="17">
+      <c r="G99" s="17">
         <v>100</v>
       </c>
-      <c r="H98" s="17">
+      <c r="H99" s="17">
         <v>3116.1779999999999</v>
       </c>
-      <c r="I98" s="17">
+      <c r="I99" s="17">
         <v>100</v>
       </c>
-      <c r="J98" s="17">
+      <c r="J99" s="17">
         <v>-19.591903191704301</v>
       </c>
-      <c r="K98" s="17">
+      <c r="K99" s="17">
         <v>-759.27500000000009</v>
       </c>
     </row>
-    <row r="99" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A99" s="4" t="s">
+    <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="4" t="s">
         <v>1</v>
-      </c>
-[...8 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E100" s="79"/>
       <c r="F100" s="79"/>
       <c r="G100" s="79"/>
       <c r="H100" s="79"/>
       <c r="I100" s="79"/>
     </row>
-    <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E101" s="79"/>
+      <c r="F101" s="79"/>
+      <c r="G101" s="79"/>
+      <c r="H101" s="79"/>
+      <c r="I101" s="79"/>
+    </row>
+    <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="E101" s="80"/>
-[...6 lines deleted...]
-      <c r="A102" s="45"/>
       <c r="E102" s="80"/>
       <c r="F102" s="81"/>
       <c r="G102" s="80"/>
       <c r="H102" s="81"/>
       <c r="I102" s="80"/>
     </row>
-    <row r="103" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="45"/>
       <c r="E103" s="80"/>
       <c r="F103" s="81"/>
       <c r="G103" s="80"/>
       <c r="H103" s="81"/>
       <c r="I103" s="80"/>
     </row>
-    <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="45"/>
       <c r="E104" s="80"/>
       <c r="F104" s="81"/>
       <c r="G104" s="80"/>
       <c r="H104" s="81"/>
       <c r="I104" s="80"/>
     </row>
-    <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="D106" s="13">
+    <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="45"/>
+      <c r="E105" s="80"/>
+      <c r="F105" s="81"/>
+      <c r="G105" s="80"/>
+      <c r="H105" s="81"/>
+      <c r="I105" s="80"/>
+    </row>
+    <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="B106" s="36"/>
+      <c r="C106" s="36"/>
+      <c r="D106" s="36"/>
+      <c r="E106" s="36"/>
+      <c r="F106" s="36"/>
+      <c r="G106" s="36"/>
+      <c r="H106" s="36"/>
+      <c r="I106" s="36"/>
+      <c r="J106" s="36"/>
+      <c r="K106" s="36"/>
+    </row>
+    <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="22">
+        <v>0</v>
+      </c>
+      <c r="B107" s="22">
+        <v>0</v>
+      </c>
+      <c r="C107" s="22">
+        <v>0</v>
+      </c>
+      <c r="D107" s="13">
         <v>2021</v>
       </c>
-      <c r="E106" s="13" t="s">
+      <c r="E107" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="F107" s="13">
+        <v>2024</v>
+      </c>
+      <c r="G107" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="F106" s="13">
-[...2 lines deleted...]
-      <c r="G106" s="13" t="s">
+      <c r="H107" s="13">
+        <v>2025</v>
+      </c>
+      <c r="I107" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="H106" s="13">
-[...2 lines deleted...]
-      <c r="I106" s="13" t="s">
+      <c r="J107" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="K107" s="13" t="s">
         <v>115</v>
       </c>
-      <c r="J106" s="13" t="s">
-[...7 lines deleted...]
-      <c r="A107" s="15" t="s">
+    </row>
+    <row r="108" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="15" t="s">
         <v>11</v>
-      </c>
-[...29 lines deleted...]
-        <v>7</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="78"/>
       <c r="D108" s="16">
-        <v>5.6920000000000002</v>
+        <v>0.82400000000000007</v>
       </c>
       <c r="E108" s="16">
-        <v>48.237288135593218</v>
+        <v>6.9830508474576263</v>
       </c>
       <c r="F108" s="16">
-        <v>10.212</v>
+        <v>6.11</v>
       </c>
       <c r="G108" s="16">
-        <v>22.632978723404257</v>
+        <v>13.541666666666668</v>
       </c>
       <c r="H108" s="16">
-        <v>7.3109999999999999</v>
+        <v>24.461000000000002</v>
       </c>
       <c r="I108" s="16">
-        <v>15.917354292308028</v>
+        <v>53.25597091289108</v>
       </c>
       <c r="J108" s="16">
-        <v>-28.407755581668624</v>
+        <v>300.34369885433716</v>
       </c>
       <c r="K108" s="16">
-        <v>-2.9009999999999998</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>18.351000000000003</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="15" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="78"/>
       <c r="D109" s="16">
-        <v>0.161</v>
+        <v>5.6920000000000002</v>
       </c>
       <c r="E109" s="16">
-        <v>1.3644067796610169</v>
+        <v>48.237288135593218</v>
       </c>
       <c r="F109" s="16">
-        <v>6.8000000000000005E-2</v>
+        <v>10.212</v>
       </c>
       <c r="G109" s="16">
-        <v>0.15070921985815605</v>
+        <v>22.632978723404257</v>
       </c>
       <c r="H109" s="16">
-        <v>3.621</v>
+        <v>7.3109999999999999</v>
       </c>
       <c r="I109" s="16">
-        <v>7.8835644771505091</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>15.917354292308028</v>
+      </c>
+      <c r="J109" s="16">
+        <v>-28.407755581668624</v>
       </c>
       <c r="K109" s="16">
-        <v>3.5529999999999999</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-2.9009999999999998</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="15" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="78"/>
       <c r="D110" s="16">
-        <v>1.0169999999999999</v>
+        <v>0.161</v>
       </c>
       <c r="E110" s="16">
-        <v>8.618644067796609</v>
+        <v>1.3644067796610169</v>
       </c>
       <c r="F110" s="16">
-        <v>15.098000000000001</v>
+        <v>6.8000000000000005E-2</v>
       </c>
       <c r="G110" s="16">
-        <v>33.461879432624123</v>
+        <v>0.15070921985815605</v>
       </c>
       <c r="H110" s="16">
-        <v>3.5660000000000003</v>
+        <v>3.621</v>
       </c>
       <c r="I110" s="16">
-        <v>7.7638196425072401</v>
-[...2 lines deleted...]
-        <v>-76.380977612928859</v>
+        <v>7.8835644771505091</v>
+      </c>
+      <c r="J110" s="16" t="s">
+        <v>91</v>
       </c>
       <c r="K110" s="16">
-        <v>-11.532</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>3.5529999999999999</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="15" t="s">
-        <v>5</v>
+        <v>31</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="78"/>
       <c r="D111" s="16">
-        <v>0.14700000000000002</v>
+        <v>1.0169999999999999</v>
       </c>
       <c r="E111" s="16">
-        <v>1.245762711864407</v>
+        <v>8.618644067796609</v>
       </c>
       <c r="F111" s="16">
-        <v>7.0000000000000007E-2</v>
+        <v>15.098000000000001</v>
       </c>
       <c r="G111" s="16">
-        <v>0.15514184397163122</v>
+        <v>33.461879432624123</v>
       </c>
       <c r="H111" s="16">
-        <v>2.327</v>
+        <v>3.5660000000000003</v>
       </c>
       <c r="I111" s="16">
-        <v>5.0662950948161374</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>7.7638196425072401</v>
+      </c>
+      <c r="J111" s="16">
+        <v>-76.380977612928859</v>
       </c>
       <c r="K111" s="16">
-        <v>2.2570000000000001</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-11.532</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="15" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="78"/>
       <c r="D112" s="16">
-        <v>1.4470000000000001</v>
+        <v>0.14700000000000002</v>
       </c>
       <c r="E112" s="16">
-        <v>12.262711864406779</v>
+        <v>1.245762711864407</v>
       </c>
       <c r="F112" s="16">
-        <v>0.9830000000000001</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="G112" s="16">
-        <v>2.1786347517730498</v>
+        <v>0.15514184397163122</v>
       </c>
       <c r="H112" s="16">
-        <v>1.3980000000000001</v>
+        <v>2.327</v>
       </c>
       <c r="I112" s="16">
-        <v>3.0436959787507356</v>
-[...2 lines deleted...]
-        <v>42.217700915564599</v>
+        <v>5.0662950948161374</v>
+      </c>
+      <c r="J112" s="16" t="s">
+        <v>91</v>
       </c>
       <c r="K112" s="16">
-        <v>0.41500000000000004</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.2570000000000001</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="15" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="78"/>
       <c r="D113" s="16">
-        <v>0</v>
+        <v>1.4470000000000001</v>
       </c>
       <c r="E113" s="16">
-        <v>0</v>
+        <v>12.262711864406779</v>
       </c>
       <c r="F113" s="16">
-        <v>0.10199999999999999</v>
+        <v>0.9830000000000001</v>
       </c>
       <c r="G113" s="16">
-        <v>0.22606382978723402</v>
+        <v>2.1786347517730498</v>
       </c>
       <c r="H113" s="16">
-        <v>1.163</v>
+        <v>1.3980000000000001</v>
       </c>
       <c r="I113" s="16">
-        <v>2.5320589580022208</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>3.0436959787507356</v>
+      </c>
+      <c r="J113" s="16">
+        <v>42.217700915564599</v>
       </c>
       <c r="K113" s="16">
-        <v>1.0609999999999999</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.41500000000000004</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="15" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="78"/>
       <c r="D114" s="16">
-        <v>0.72899999999999998</v>
+        <v>0</v>
       </c>
       <c r="E114" s="16">
-        <v>6.1779661016949152</v>
+        <v>0</v>
       </c>
       <c r="F114" s="16">
-        <v>0</v>
+        <v>0.10199999999999999</v>
       </c>
       <c r="G114" s="16">
-        <v>0</v>
+        <v>0.22606382978723402</v>
       </c>
       <c r="H114" s="16">
-        <v>0.94299999999999995</v>
+        <v>1.163</v>
       </c>
       <c r="I114" s="16">
-        <v>2.0530796194291439</v>
+        <v>2.5320589580022208</v>
       </c>
       <c r="J114" s="16" t="s">
-        <v>118</v>
+        <v>91</v>
       </c>
       <c r="K114" s="16">
-        <v>0.94299999999999995</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.0609999999999999</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="15" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="78"/>
       <c r="D115" s="16">
-        <v>0</v>
+        <v>0.72899999999999998</v>
       </c>
       <c r="E115" s="16">
-        <v>0</v>
+        <v>6.1779661016949152</v>
       </c>
       <c r="F115" s="16">
         <v>0</v>
       </c>
       <c r="G115" s="16">
         <v>0</v>
       </c>
       <c r="H115" s="16">
-        <v>0.11899999999999999</v>
+        <v>0.94299999999999995</v>
       </c>
       <c r="I115" s="16">
-        <v>0.25908427859180078</v>
+        <v>2.0530796194291439</v>
       </c>
       <c r="J115" s="16" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="K115" s="16">
-        <v>0.11899999999999999</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.94299999999999995</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="15" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="78"/>
       <c r="D116" s="16">
-        <v>0.45200000000000001</v>
+        <v>0</v>
       </c>
       <c r="E116" s="16">
-        <v>3.8305084745762712</v>
+        <v>0</v>
       </c>
       <c r="F116" s="16">
-        <v>3.5999999999999997E-2</v>
+        <v>0</v>
       </c>
       <c r="G116" s="16">
-        <v>7.9787234042553182E-2</v>
+        <v>0</v>
       </c>
       <c r="H116" s="16">
-        <v>5.0999999999999997E-2</v>
+        <v>0.11899999999999999</v>
       </c>
       <c r="I116" s="16">
-        <v>0.11103611939648603</v>
-[...2 lines deleted...]
-        <v>41.666666666666671</v>
+        <v>0.25908427859180078</v>
+      </c>
+      <c r="J116" s="16" t="s">
+        <v>117</v>
       </c>
       <c r="K116" s="16">
-        <v>1.4999999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.11899999999999999</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="15" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="78"/>
       <c r="D117" s="16">
-        <v>0</v>
+        <v>0.45200000000000001</v>
       </c>
       <c r="E117" s="16">
-        <v>0</v>
+        <v>3.8305084745762712</v>
       </c>
       <c r="F117" s="16">
-        <v>10.885999999999999</v>
+        <v>3.5999999999999997E-2</v>
       </c>
       <c r="G117" s="16">
-        <v>24.12677304964539</v>
+        <v>7.9787234042553182E-2</v>
       </c>
       <c r="H117" s="16">
-        <v>0</v>
+        <v>5.0999999999999997E-2</v>
       </c>
       <c r="I117" s="16">
-        <v>0</v>
+        <v>0.11103611939648603</v>
       </c>
       <c r="J117" s="16">
-        <v>-100</v>
+        <v>41.666666666666671</v>
       </c>
       <c r="K117" s="16">
-        <v>-10.885999999999999</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.4999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="15" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="78"/>
       <c r="D118" s="16">
         <v>0</v>
       </c>
       <c r="E118" s="16">
         <v>0</v>
       </c>
       <c r="F118" s="16">
-        <v>0.434</v>
+        <v>10.885999999999999</v>
       </c>
       <c r="G118" s="16">
-        <v>0.96187943262411346</v>
+        <v>24.12677304964539</v>
       </c>
       <c r="H118" s="16">
         <v>0</v>
       </c>
       <c r="I118" s="16">
         <v>0</v>
       </c>
       <c r="J118" s="16">
         <v>-100</v>
       </c>
       <c r="K118" s="16">
-        <v>-0.434</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-10.885999999999999</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="78"/>
       <c r="D119" s="16">
         <v>0</v>
       </c>
       <c r="E119" s="16">
         <v>0</v>
       </c>
       <c r="F119" s="16">
-        <v>1.4E-2</v>
+        <v>0.434</v>
       </c>
       <c r="G119" s="16">
-        <v>3.1028368794326244E-2</v>
+        <v>0.96187943262411346</v>
       </c>
       <c r="H119" s="16">
         <v>0</v>
       </c>
       <c r="I119" s="16">
         <v>0</v>
       </c>
       <c r="J119" s="16">
         <v>-100</v>
       </c>
       <c r="K119" s="16">
-        <v>-1.4E-2</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.434</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="15" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="78"/>
       <c r="D120" s="16">
-        <v>0.17699999999999999</v>
+        <v>0</v>
       </c>
       <c r="E120" s="16">
-        <v>1.4999999999999998</v>
+        <v>0</v>
       </c>
       <c r="F120" s="16">
-        <v>0</v>
+        <v>1.4E-2</v>
       </c>
       <c r="G120" s="16">
-        <v>0</v>
+        <v>3.1028368794326244E-2</v>
       </c>
       <c r="H120" s="16">
         <v>0</v>
       </c>
       <c r="I120" s="16">
         <v>0</v>
       </c>
-      <c r="J120" s="16" t="s">
-        <v>118</v>
+      <c r="J120" s="16">
+        <v>-100</v>
       </c>
       <c r="K120" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-1.4E-2</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="15" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="78"/>
       <c r="D121" s="16">
+        <v>0.17699999999999999</v>
+      </c>
+      <c r="E121" s="16">
+        <v>1.4999999999999998</v>
+      </c>
+      <c r="F121" s="16">
+        <v>0</v>
+      </c>
+      <c r="G121" s="16">
+        <v>0</v>
+      </c>
+      <c r="H121" s="16">
+        <v>0</v>
+      </c>
+      <c r="I121" s="16">
+        <v>0</v>
+      </c>
+      <c r="J121" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="K121" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B122" s="5"/>
+      <c r="C122" s="78"/>
+      <c r="D122" s="16">
+        <v>0</v>
+      </c>
+      <c r="E122" s="16">
+        <v>0</v>
+      </c>
+      <c r="F122" s="16">
+        <v>0</v>
+      </c>
+      <c r="G122" s="16">
+        <v>0</v>
+      </c>
+      <c r="H122" s="16">
+        <v>0</v>
+      </c>
+      <c r="I122" s="16">
+        <v>0</v>
+      </c>
+      <c r="J122" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="K122" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B123" s="5"/>
+      <c r="C123" s="78"/>
+      <c r="D123" s="16">
+        <v>0</v>
+      </c>
+      <c r="E123" s="16">
+        <v>0</v>
+      </c>
+      <c r="F123" s="16">
+        <v>0</v>
+      </c>
+      <c r="G123" s="16">
+        <v>0</v>
+      </c>
+      <c r="H123" s="16">
+        <v>0</v>
+      </c>
+      <c r="I123" s="16">
+        <v>0</v>
+      </c>
+      <c r="J123" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="K123" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B124" s="5"/>
+      <c r="C124" s="78"/>
+      <c r="D124" s="16">
         <v>1.1539999999999999</v>
       </c>
-      <c r="E121" s="16">
+      <c r="E124" s="16">
         <v>9.7796610169491505</v>
       </c>
-      <c r="F121" s="16">
+      <c r="F124" s="16">
         <v>1.107</v>
       </c>
-      <c r="G121" s="16">
+      <c r="G124" s="16">
         <v>2.4534574468085109</v>
       </c>
-      <c r="H121" s="16">
+      <c r="H124" s="16">
         <v>0.97100000000000009</v>
       </c>
-      <c r="I121" s="16">
+      <c r="I124" s="16">
         <v>2.1140406261566267</v>
       </c>
-      <c r="J121" s="16">
+      <c r="J124" s="16">
         <v>-12.285456187895203</v>
       </c>
-      <c r="K121" s="16">
+      <c r="K124" s="16">
         <v>-0.1359999999999999</v>
       </c>
     </row>
-    <row r="122" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A122" s="1" t="s">
+    <row r="125" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B122" s="89"/>
-[...1 lines deleted...]
-      <c r="D122" s="17">
+      <c r="B125" s="88"/>
+      <c r="C125" s="89"/>
+      <c r="D125" s="17">
         <v>11.8</v>
       </c>
-      <c r="E122" s="17">
+      <c r="E125" s="17">
         <v>100</v>
       </c>
-      <c r="F122" s="17">
+      <c r="F125" s="17">
         <v>45.12</v>
       </c>
-      <c r="G122" s="17">
+      <c r="G125" s="17">
         <v>100</v>
       </c>
-      <c r="H122" s="17">
+      <c r="H125" s="17">
         <v>45.930999999999997</v>
       </c>
-      <c r="I122" s="17">
+      <c r="I125" s="17">
         <v>100</v>
       </c>
-      <c r="J122" s="17">
+      <c r="J125" s="17">
         <v>1.7974290780141844</v>
       </c>
-      <c r="K122" s="17">
+      <c r="K125" s="17">
         <v>0.81099999999999994</v>
       </c>
     </row>
-    <row r="123" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A123" s="4" t="s">
+    <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="E123" s="79"/>
-[...16 lines deleted...]
-      <c r="A125" s="4" t="s">
+      <c r="E126" s="79"/>
+      <c r="F126" s="79"/>
+      <c r="G126" s="79"/>
+      <c r="H126" s="79"/>
+      <c r="I126" s="79"/>
+    </row>
+    <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E127" s="79"/>
+      <c r="F127" s="79"/>
+      <c r="G127" s="79"/>
+      <c r="H127" s="79"/>
+      <c r="I127" s="79"/>
+    </row>
+    <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="E125" s="80"/>
-[...29 lines deleted...]
-      <c r="F128" s="13" t="s">
+      <c r="E128" s="80"/>
+      <c r="F128" s="81"/>
+      <c r="G128" s="80"/>
+      <c r="H128" s="81"/>
+      <c r="I128" s="80"/>
+    </row>
+    <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="45"/>
+    </row>
+    <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="B130" s="36"/>
+      <c r="C130" s="36"/>
+      <c r="D130" s="36"/>
+      <c r="E130" s="36"/>
+      <c r="F130" s="36"/>
+      <c r="G130" s="36"/>
+      <c r="H130" s="36"/>
+      <c r="I130" s="36"/>
+      <c r="J130" s="36"/>
+      <c r="K130" s="36"/>
+    </row>
+    <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="22">
+        <v>0</v>
+      </c>
+      <c r="B131" s="22">
+        <v>0</v>
+      </c>
+      <c r="C131" s="22">
+        <v>0</v>
+      </c>
+      <c r="D131" s="13">
+        <v>0</v>
+      </c>
+      <c r="E131" s="13">
+        <v>0</v>
+      </c>
+      <c r="F131" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="G128" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H128" s="13" t="s">
+      <c r="G131" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="H131" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I128" s="13" t="s">
+      <c r="I131" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="J131" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="K131" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="J128" s="13" t="s">
-[...7 lines deleted...]
-      <c r="A129" s="15" t="s">
+    </row>
+    <row r="132" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="15" t="s">
         <v>7</v>
-      </c>
-[...79 lines deleted...]
-        <v>5</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="78"/>
       <c r="D132" s="16"/>
-      <c r="E132" s="16"/>
+      <c r="E132" s="16">
+        <v>0</v>
+      </c>
       <c r="F132" s="16">
-        <v>59.906999999999996</v>
+        <v>364.33000000000004</v>
       </c>
       <c r="G132" s="16">
-        <v>8.1405887988259344</v>
+        <v>26.736892626054111</v>
       </c>
       <c r="H132" s="16">
-        <v>39.69</v>
+        <v>485.63900000000001</v>
       </c>
       <c r="I132" s="16">
-        <v>4.153741821241538</v>
+        <v>35.611446958164308</v>
       </c>
       <c r="J132" s="16">
-        <v>-33.747308327908257</v>
+        <v>33.296461998737399</v>
       </c>
       <c r="K132" s="16">
-        <v>-20.216999999999999</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>121.30899999999997</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="15" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="78"/>
       <c r="D133" s="16"/>
-      <c r="E133" s="16"/>
+      <c r="E133" s="16">
+        <v>0</v>
+      </c>
       <c r="F133" s="16">
-        <v>11.644</v>
+        <v>290.16499999999996</v>
       </c>
       <c r="G133" s="16">
-        <v>1.5822694505404911</v>
+        <v>21.294185076274228</v>
       </c>
       <c r="H133" s="16">
-        <v>38.501000000000005</v>
+        <v>360.76300000000003</v>
       </c>
       <c r="I133" s="16">
-        <v>4.0293074794562989</v>
+        <v>26.454408395883018</v>
       </c>
       <c r="J133" s="16">
-        <v>230.65097904500175</v>
+        <v>24.330294832250644</v>
       </c>
       <c r="K133" s="16">
-        <v>26.857000000000006</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>70.59800000000007</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="15" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="78"/>
       <c r="D134" s="16"/>
-      <c r="E134" s="16"/>
+      <c r="E134" s="16">
+        <v>0</v>
+      </c>
       <c r="F134" s="16">
-        <v>25.094000000000001</v>
+        <v>85.6</v>
       </c>
       <c r="G134" s="16">
-        <v>3.4099510126986505</v>
+        <v>6.2818818345736869</v>
       </c>
       <c r="H134" s="16">
-        <v>24.016999999999996</v>
+        <v>219.084</v>
       </c>
       <c r="I134" s="16">
-        <v>2.5134899803667929</v>
+        <v>16.065221791047403</v>
       </c>
       <c r="J134" s="16">
-        <v>-4.2918625966366672</v>
+        <v>155.93925233644862</v>
       </c>
       <c r="K134" s="16">
-        <v>-1.0770000000000053</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>133.48400000000001</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="15" t="s">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="78"/>
       <c r="D135" s="16"/>
-      <c r="E135" s="16"/>
+      <c r="E135" s="16">
+        <v>0</v>
+      </c>
       <c r="F135" s="16">
-        <v>11.268000000000001</v>
+        <v>92.834999999999994</v>
       </c>
       <c r="G135" s="16">
-        <v>1.5311758990630586</v>
+        <v>6.812832945241218</v>
       </c>
       <c r="H135" s="16">
-        <v>17.192</v>
+        <v>90.247</v>
       </c>
       <c r="I135" s="16">
-        <v>1.7992222068728783</v>
+        <v>6.6177268580848212</v>
       </c>
       <c r="J135" s="16">
-        <v>52.573659921902724</v>
+        <v>-2.7877416922496838</v>
       </c>
       <c r="K135" s="16">
-        <v>5.9239999999999995</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-2.5879999999999939</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="15" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="78"/>
       <c r="D136" s="16"/>
-      <c r="E136" s="16"/>
+      <c r="E136" s="16">
+        <v>0</v>
+      </c>
       <c r="F136" s="16">
-        <v>24.936</v>
+        <v>23.336000000000002</v>
       </c>
       <c r="G136" s="16">
-        <v>3.3884808501097292</v>
+        <v>1.7125466646216305</v>
       </c>
       <c r="H136" s="16">
-        <v>14.560999999999998</v>
+        <v>58.010999999999996</v>
       </c>
       <c r="I136" s="16">
-        <v>1.5238759047391797</v>
+        <v>4.2538915727321527</v>
       </c>
       <c r="J136" s="16">
-        <v>-41.606512672441461</v>
+        <v>148.59016112444289</v>
       </c>
       <c r="K136" s="16">
-        <v>-10.375000000000002</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>34.674999999999997</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="15" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="78"/>
       <c r="D137" s="16"/>
-      <c r="E137" s="16"/>
+      <c r="E137" s="16">
+        <v>0</v>
+      </c>
       <c r="F137" s="16">
-        <v>38.390999999999998</v>
+        <v>60.93</v>
       </c>
       <c r="G137" s="16">
-        <v>5.2168418477928542</v>
+        <v>4.4714376189319482</v>
       </c>
       <c r="H137" s="16">
-        <v>11.654000000000002</v>
+        <v>45.512</v>
       </c>
       <c r="I137" s="16">
-        <v>1.2196449278092441</v>
+        <v>3.337351765323572</v>
       </c>
       <c r="J137" s="16">
-        <v>-69.643926962048383</v>
+        <v>-25.304447726899721</v>
       </c>
       <c r="K137" s="16">
-        <v>-26.736999999999995</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-15.417999999999999</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="15" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="78"/>
       <c r="D138" s="16"/>
-      <c r="E138" s="16"/>
+      <c r="E138" s="16">
+        <v>0</v>
+      </c>
       <c r="F138" s="16">
-        <v>12.505000000000001</v>
+        <v>29.961999999999996</v>
       </c>
       <c r="G138" s="16">
-        <v>1.699268247939612</v>
+        <v>2.1988054150408507</v>
       </c>
       <c r="H138" s="16">
-        <v>7.04</v>
+        <v>20.540000000000003</v>
       </c>
       <c r="I138" s="16">
-        <v>0.73676851654170905</v>
+        <v>1.5061787058302465</v>
       </c>
       <c r="J138" s="16">
-        <v>-43.702518992403043</v>
+        <v>-31.446498898604879</v>
       </c>
       <c r="K138" s="16">
-        <v>-5.4650000000000007</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-9.4219999999999935</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="15" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="78"/>
       <c r="D139" s="16"/>
-      <c r="E139" s="16"/>
+      <c r="E139" s="16">
+        <v>0</v>
+      </c>
       <c r="F139" s="16">
-        <v>1.1619999999999999</v>
+        <v>36.759</v>
       </c>
       <c r="G139" s="16">
-        <v>0.15790081600206549</v>
+        <v>2.6976132518352127</v>
       </c>
       <c r="H139" s="16">
-        <v>4.12</v>
+        <v>17.192</v>
       </c>
       <c r="I139" s="16">
-        <v>0.43117702956702292</v>
+        <v>1.2606730433609346</v>
       </c>
       <c r="J139" s="16">
-        <v>254.56110154905338</v>
+        <v>-53.230501373813212</v>
       </c>
       <c r="K139" s="16">
-        <v>2.9580000000000002</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-19.567</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="15" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="78"/>
       <c r="D140" s="16"/>
-      <c r="E140" s="16"/>
+      <c r="E140" s="16">
+        <v>0</v>
+      </c>
       <c r="F140" s="16">
-        <v>1.5329999999999999</v>
+        <v>21.436</v>
       </c>
       <c r="G140" s="16">
-        <v>0.20831493195453218</v>
+        <v>1.5731123715645043</v>
       </c>
       <c r="H140" s="16">
-        <v>1.895</v>
+        <v>15.544000000000002</v>
       </c>
       <c r="I140" s="16">
-        <v>0.19832050267706516</v>
+        <v>1.1398267674501144</v>
       </c>
       <c r="J140" s="16">
-        <v>23.613829093281154</v>
+        <v>-27.486471356596372</v>
       </c>
       <c r="K140" s="16">
-        <v>0.3620000000000001</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-5.8919999999999977</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="15" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="78"/>
       <c r="D141" s="16"/>
-      <c r="E141" s="16"/>
+      <c r="E141" s="16">
+        <v>0</v>
+      </c>
       <c r="F141" s="16">
-        <v>57.274000000000001</v>
+        <v>40.369</v>
       </c>
       <c r="G141" s="16">
-        <v>7.7827980513789141</v>
+        <v>2.9625384086437521</v>
       </c>
       <c r="H141" s="16">
-        <v>0.65300000000000002</v>
+        <v>13.967000000000001</v>
       </c>
       <c r="I141" s="16">
-        <v>6.8339466093996604E-2</v>
+        <v>1.0241868541543842</v>
       </c>
       <c r="J141" s="16">
-        <v>-98.859866606138908</v>
+        <v>-65.401669597958829</v>
       </c>
       <c r="K141" s="16">
-        <v>-56.621000000000002</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-26.402000000000001</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="15" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="78"/>
       <c r="D142" s="16"/>
-      <c r="E142" s="16"/>
+      <c r="E142" s="16">
+        <v>0</v>
+      </c>
       <c r="F142" s="16">
-        <v>25.093999999999998</v>
+        <v>82.241</v>
       </c>
       <c r="G142" s="16">
-        <v>3.4099510126986496</v>
+        <v>6.0353766817426946</v>
       </c>
       <c r="H142" s="16">
-        <v>0</v>
+        <v>10.971</v>
       </c>
       <c r="I142" s="16">
-        <v>0</v>
+        <v>0.8044930176077717</v>
       </c>
       <c r="J142" s="16">
-        <v>-100</v>
+        <v>-86.659938473510778</v>
       </c>
       <c r="K142" s="16">
-        <v>-25.093999999999998</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-71.27</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="15" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="78"/>
       <c r="D143" s="16"/>
-      <c r="E143" s="16"/>
+      <c r="E143" s="16">
+        <v>0</v>
+      </c>
       <c r="F143" s="16">
-        <v>17.501000000000001</v>
+        <v>17.553999999999998</v>
       </c>
       <c r="G143" s="16">
-        <v>2.3781602244854976</v>
+        <v>1.2882260949077862</v>
       </c>
       <c r="H143" s="16">
-        <v>0</v>
+        <v>9.4580000000000002</v>
       </c>
       <c r="I143" s="16">
-        <v>0</v>
+        <v>0.69354616357071419</v>
       </c>
       <c r="J143" s="16">
-        <v>-100</v>
+        <v>-46.120542326535258</v>
       </c>
       <c r="K143" s="16">
-        <v>-17.501000000000001</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-8.0959999999999983</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="15" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="78"/>
       <c r="D144" s="16"/>
-      <c r="E144" s="16"/>
+      <c r="E144" s="16">
+        <v>0</v>
+      </c>
       <c r="F144" s="16">
-        <v>23.702000000000002</v>
+        <v>62.514000000000003</v>
       </c>
       <c r="G144" s="16">
-        <v>3.2207961625481554</v>
+        <v>4.5876817874595739</v>
       </c>
       <c r="H144" s="16">
-        <v>7.6319999999999997</v>
+        <v>2.3170000000000002</v>
       </c>
       <c r="I144" s="16">
-        <v>0.79872405088726195</v>
+        <v>0.16990341097413247</v>
       </c>
       <c r="J144" s="16">
-        <v>-67.800185638342754</v>
+        <v>-96.29363022682918</v>
       </c>
       <c r="K144" s="16">
-        <v>-16.07</v>
-[...3 lines deleted...]
-      <c r="A145" s="1" t="s">
+        <v>-60.197000000000003</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B145" s="5"/>
+      <c r="C145" s="78"/>
+      <c r="D145" s="16"/>
+      <c r="E145" s="16">
+        <v>0</v>
+      </c>
+      <c r="F145" s="16">
+        <v>61.959000000000003</v>
+      </c>
+      <c r="G145" s="16">
+        <v>4.5469522965928872</v>
+      </c>
+      <c r="H145" s="16">
+        <v>1.0580000000000001</v>
+      </c>
+      <c r="I145" s="16">
+        <v>7.7582135869931873E-2</v>
+      </c>
+      <c r="J145" s="16">
+        <v>-98.292419180425767</v>
+      </c>
+      <c r="K145" s="16">
+        <v>-60.901000000000003</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B146" s="5"/>
+      <c r="C146" s="78"/>
+      <c r="D146" s="16"/>
+      <c r="E146" s="16">
+        <v>0</v>
+      </c>
+      <c r="F146" s="16">
+        <v>30.082000000000001</v>
+      </c>
+      <c r="G146" s="16">
+        <v>2.2076117914444588</v>
+      </c>
+      <c r="H146" s="16">
+        <v>0</v>
+      </c>
+      <c r="I146" s="16">
+        <v>0</v>
+      </c>
+      <c r="J146" s="16">
+        <v>-100</v>
+      </c>
+      <c r="K146" s="16">
+        <v>-30.082000000000001</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B147" s="5"/>
+      <c r="C147" s="78"/>
+      <c r="D147" s="16"/>
+      <c r="E147" s="16">
+        <v>0</v>
+      </c>
+      <c r="F147" s="16">
+        <v>0</v>
+      </c>
+      <c r="G147" s="16">
+        <v>0</v>
+      </c>
+      <c r="H147" s="16">
+        <v>0</v>
+      </c>
+      <c r="I147" s="16">
+        <v>0</v>
+      </c>
+      <c r="J147" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="K147" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B148" s="5"/>
+      <c r="C148" s="78"/>
+      <c r="D148" s="16"/>
+      <c r="E148" s="16">
+        <v>0</v>
+      </c>
+      <c r="F148" s="16">
+        <v>62.576999999999998</v>
+      </c>
+      <c r="G148" s="16">
+        <v>4.5923051350714683</v>
+      </c>
+      <c r="H148" s="16">
+        <v>13.413</v>
+      </c>
+      <c r="I148" s="16">
+        <v>0.98356255994649922</v>
+      </c>
+      <c r="J148" s="16">
+        <v>-78.565607171964146</v>
+      </c>
+      <c r="K148" s="16">
+        <v>-49.164000000000001</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B145" s="89"/>
-[...6 lines deleted...]
-      <c r="G145" s="17">
+      <c r="B149" s="88"/>
+      <c r="C149" s="89"/>
+      <c r="D149" s="17"/>
+      <c r="E149" s="17">
+        <v>0</v>
+      </c>
+      <c r="F149" s="17">
+        <v>1362.6489999999999</v>
+      </c>
+      <c r="G149" s="17">
         <v>100</v>
       </c>
-      <c r="H145" s="17">
-[...2 lines deleted...]
-      <c r="I145" s="17">
+      <c r="H149" s="17">
+        <v>1363.7159999999999</v>
+      </c>
+      <c r="I149" s="17">
         <v>100</v>
       </c>
-      <c r="J145" s="17">
-[...7 lines deleted...]
-      <c r="A146" s="4" t="s">
+      <c r="J149" s="17">
+        <v>7.8303363522081421E-2</v>
+      </c>
+      <c r="K149" s="17">
+        <v>1.0670000000000073</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="E146" s="79"/>
-[...16 lines deleted...]
-      <c r="A148" s="4" t="s">
+      <c r="E150" s="79"/>
+      <c r="F150" s="79"/>
+      <c r="G150" s="79"/>
+      <c r="H150" s="79"/>
+      <c r="I150" s="79"/>
+    </row>
+    <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E151" s="79"/>
+      <c r="F151" s="79"/>
+      <c r="G151" s="79"/>
+      <c r="H151" s="79"/>
+      <c r="I151" s="79"/>
+    </row>
+    <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="E148" s="80"/>
-[...50 lines deleted...]
-      <c r="F153" s="13" t="s">
+      <c r="E152" s="80"/>
+      <c r="F152" s="81"/>
+      <c r="G152" s="80"/>
+      <c r="H152" s="81"/>
+      <c r="I152" s="80"/>
+    </row>
+    <row r="153" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="45"/>
+      <c r="E153" s="80"/>
+      <c r="F153" s="81"/>
+      <c r="G153" s="80"/>
+      <c r="H153" s="81"/>
+      <c r="I153" s="80"/>
+    </row>
+    <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A154" s="45"/>
+      <c r="E154" s="80"/>
+      <c r="F154" s="81"/>
+      <c r="G154" s="80"/>
+      <c r="H154" s="81"/>
+      <c r="I154" s="80"/>
+    </row>
+    <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="45"/>
+      <c r="E155" s="80"/>
+      <c r="F155" s="81"/>
+      <c r="G155" s="80"/>
+      <c r="H155" s="81"/>
+      <c r="I155" s="80"/>
+    </row>
+    <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="B156" s="36"/>
+      <c r="C156" s="36"/>
+      <c r="D156" s="36"/>
+      <c r="E156" s="36"/>
+      <c r="F156" s="36"/>
+      <c r="G156" s="36"/>
+      <c r="H156" s="36"/>
+      <c r="I156" s="36"/>
+      <c r="J156" s="36"/>
+      <c r="K156" s="36"/>
+    </row>
+    <row r="157" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="22">
+        <v>0</v>
+      </c>
+      <c r="B157" s="22">
+        <v>0</v>
+      </c>
+      <c r="C157" s="22">
+        <v>0</v>
+      </c>
+      <c r="D157" s="13">
+        <v>0</v>
+      </c>
+      <c r="E157" s="13">
+        <v>0</v>
+      </c>
+      <c r="F157" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="G153" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H153" s="13" t="s">
+      <c r="G157" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="H157" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I153" s="13" t="s">
+      <c r="I157" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="J157" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="K157" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="J153" s="13" t="s">
-[...7 lines deleted...]
-      <c r="A154" s="15" t="s">
+    </row>
+    <row r="158" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="15" t="s">
         <v>31</v>
-      </c>
-[...106 lines deleted...]
-        <v>11</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="78"/>
       <c r="D158" s="16"/>
-      <c r="E158" s="16"/>
+      <c r="E158" s="16">
+        <v>0</v>
+      </c>
       <c r="F158" s="16">
-        <v>0.17700000000000002</v>
+        <v>0</v>
       </c>
       <c r="G158" s="16">
-        <v>4.2630057803468215</v>
+        <v>0</v>
       </c>
       <c r="H158" s="16">
-        <v>0.47400000000000003</v>
+        <v>6.2089999999999996</v>
       </c>
       <c r="I158" s="16">
-        <v>5.1735428945645054</v>
-[...2 lines deleted...]
-        <v>167.79661016949152</v>
+        <v>60.287406544324696</v>
+      </c>
+      <c r="J158" s="16" t="s">
+        <v>117</v>
       </c>
       <c r="K158" s="16">
-        <v>0.29700000000000004</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>6.2089999999999996</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="15" t="s">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="78"/>
       <c r="D159" s="16"/>
-      <c r="E159" s="16"/>
+      <c r="E159" s="16">
+        <v>0</v>
+      </c>
       <c r="F159" s="16">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="G159" s="16">
-        <v>0</v>
+        <v>0.63411540900443875</v>
       </c>
       <c r="H159" s="16">
-        <v>0.115</v>
+        <v>1.2110000000000001</v>
       </c>
       <c r="I159" s="16">
-        <v>1.2551844575420212</v>
+        <v>11.758423147878435</v>
       </c>
       <c r="J159" s="16" t="s">
-        <v>118</v>
+        <v>91</v>
       </c>
       <c r="K159" s="16">
-        <v>0.115</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.151</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="15" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="78"/>
       <c r="D160" s="16"/>
-      <c r="E160" s="16"/>
+      <c r="E160" s="16">
+        <v>0</v>
+      </c>
       <c r="F160" s="16">
-        <v>0.94299999999999995</v>
+        <v>0.45499999999999996</v>
       </c>
       <c r="G160" s="16">
-        <v>22.711946050096337</v>
+        <v>4.8087085182836606</v>
       </c>
       <c r="H160" s="16">
-        <v>0</v>
+        <v>0.90500000000000003</v>
       </c>
       <c r="I160" s="16">
-        <v>0</v>
+        <v>8.7872608991164203</v>
       </c>
       <c r="J160" s="16">
-        <v>-100</v>
+        <v>98.901098901098933</v>
       </c>
       <c r="K160" s="16">
-        <v>-0.94299999999999995</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.45000000000000007</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="15" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="78"/>
       <c r="D161" s="16"/>
-      <c r="E161" s="16"/>
+      <c r="E161" s="16">
+        <v>0</v>
+      </c>
       <c r="F161" s="16">
+        <v>0.60799999999999998</v>
+      </c>
+      <c r="G161" s="16">
+        <v>6.425702811244979</v>
+      </c>
+      <c r="H161" s="16">
+        <v>0.85899999999999999</v>
+      </c>
+      <c r="I161" s="16">
+        <v>8.3406155937469659</v>
+      </c>
+      <c r="J161" s="16">
+        <v>41.28289473684211</v>
+      </c>
+      <c r="K161" s="16">
+        <v>0.251</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B162" s="5"/>
+      <c r="C162" s="78"/>
+      <c r="D162" s="16"/>
+      <c r="E162" s="16">
+        <v>0</v>
+      </c>
+      <c r="F162" s="16">
+        <v>6.0630000000000006</v>
+      </c>
+      <c r="G162" s="16">
+        <v>64.077362079898549</v>
+      </c>
+      <c r="H162" s="16">
+        <v>0.80200000000000005</v>
+      </c>
+      <c r="I162" s="16">
+        <v>7.7871638023109053</v>
+      </c>
+      <c r="J162" s="16">
+        <v>-86.77222497113641</v>
+      </c>
+      <c r="K162" s="16">
+        <v>-5.261000000000001</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B163" s="5"/>
+      <c r="C163" s="78"/>
+      <c r="D163" s="16"/>
+      <c r="E163" s="16">
+        <v>0</v>
+      </c>
+      <c r="F163" s="16">
+        <v>0</v>
+      </c>
+      <c r="G163" s="16">
+        <v>0</v>
+      </c>
+      <c r="H163" s="16">
+        <v>0.115</v>
+      </c>
+      <c r="I163" s="16">
+        <v>1.1166132634236334</v>
+      </c>
+      <c r="J163" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="K163" s="16">
+        <v>0.115</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B164" s="5"/>
+      <c r="C164" s="78"/>
+      <c r="D164" s="16"/>
+      <c r="E164" s="16">
+        <v>0</v>
+      </c>
+      <c r="F164" s="16">
+        <v>0</v>
+      </c>
+      <c r="G164" s="16">
+        <v>0</v>
+      </c>
+      <c r="H164" s="16">
+        <v>6.0999999999999999E-2</v>
+      </c>
+      <c r="I164" s="16">
+        <v>0.59229051364210117</v>
+      </c>
+      <c r="J164" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="K164" s="16">
+        <v>6.0999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A165" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B165" s="5"/>
+      <c r="C165" s="78"/>
+      <c r="D165" s="16"/>
+      <c r="E165" s="16">
+        <v>0</v>
+      </c>
+      <c r="F165" s="16">
+        <v>0.94299999999999995</v>
+      </c>
+      <c r="G165" s="16">
+        <v>9.966180511519763</v>
+      </c>
+      <c r="H165" s="16">
         <v>5.0999999999999997E-2</v>
       </c>
-      <c r="G161" s="16">
-[...8 lines deleted...]
-      <c r="J161" s="16">
+      <c r="I165" s="16">
+        <v>0.49519370812700264</v>
+      </c>
+      <c r="J165" s="16">
+        <v>-94.591728525980912</v>
+      </c>
+      <c r="K165" s="16">
+        <v>-0.8919999999999999</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B166" s="5"/>
+      <c r="C166" s="78"/>
+      <c r="D166" s="16"/>
+      <c r="E166" s="16">
+        <v>0</v>
+      </c>
+      <c r="F166" s="16">
+        <v>0</v>
+      </c>
+      <c r="G166" s="16">
+        <v>0</v>
+      </c>
+      <c r="H166" s="16">
+        <v>4.2999999999999997E-2</v>
+      </c>
+      <c r="I166" s="16">
+        <v>0.41751626371492373</v>
+      </c>
+      <c r="J166" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="K166" s="16">
+        <v>4.2999999999999997E-2</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B167" s="5"/>
+      <c r="C167" s="78"/>
+      <c r="D167" s="16"/>
+      <c r="E167" s="16">
+        <v>0</v>
+      </c>
+      <c r="F167" s="16">
+        <v>1.163</v>
+      </c>
+      <c r="G167" s="16">
+        <v>12.29127034453604</v>
+      </c>
+      <c r="H167" s="16">
+        <v>0</v>
+      </c>
+      <c r="I167" s="16">
+        <v>0</v>
+      </c>
+      <c r="J167" s="16">
         <v>-100</v>
       </c>
-      <c r="K161" s="16">
+      <c r="K167" s="16">
+        <v>-1.163</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A168" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B168" s="5"/>
+      <c r="C168" s="78"/>
+      <c r="D168" s="16"/>
+      <c r="E168" s="16">
+        <v>0</v>
+      </c>
+      <c r="F168" s="16">
+        <v>5.0999999999999997E-2</v>
+      </c>
+      <c r="G168" s="16">
+        <v>0.53899809765377305</v>
+      </c>
+      <c r="H168" s="16">
+        <v>0</v>
+      </c>
+      <c r="I168" s="16">
+        <v>0</v>
+      </c>
+      <c r="J168" s="16">
+        <v>-100</v>
+      </c>
+      <c r="K168" s="16">
         <v>-5.0999999999999997E-2</v>
       </c>
     </row>
-    <row r="162" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A162" s="1" t="s">
+    <row r="169" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B169" s="5"/>
+      <c r="C169" s="78"/>
+      <c r="D169" s="16"/>
+      <c r="E169" s="16">
+        <v>0</v>
+      </c>
+      <c r="F169" s="16">
+        <v>0</v>
+      </c>
+      <c r="G169" s="16">
+        <v>0</v>
+      </c>
+      <c r="H169" s="16">
+        <v>0</v>
+      </c>
+      <c r="I169" s="16">
+        <v>0</v>
+      </c>
+      <c r="J169" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="K169" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B170" s="5"/>
+      <c r="C170" s="78"/>
+      <c r="D170" s="16"/>
+      <c r="E170" s="16">
+        <v>0</v>
+      </c>
+      <c r="F170" s="16">
+        <v>0</v>
+      </c>
+      <c r="G170" s="16">
+        <v>0</v>
+      </c>
+      <c r="H170" s="16">
+        <v>0</v>
+      </c>
+      <c r="I170" s="16">
+        <v>0</v>
+      </c>
+      <c r="J170" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="K170" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A171" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B171" s="5"/>
+      <c r="C171" s="78"/>
+      <c r="D171" s="16"/>
+      <c r="E171" s="16">
+        <v>0</v>
+      </c>
+      <c r="F171" s="16">
+        <v>0</v>
+      </c>
+      <c r="G171" s="16">
+        <v>0</v>
+      </c>
+      <c r="H171" s="16">
+        <v>0</v>
+      </c>
+      <c r="I171" s="16">
+        <v>0</v>
+      </c>
+      <c r="J171" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="K171" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A172" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B172" s="5"/>
+      <c r="C172" s="78"/>
+      <c r="D172" s="16"/>
+      <c r="E172" s="16">
+        <v>0</v>
+      </c>
+      <c r="F172" s="16">
+        <v>0</v>
+      </c>
+      <c r="G172" s="16">
+        <v>0</v>
+      </c>
+      <c r="H172" s="16">
+        <v>0</v>
+      </c>
+      <c r="I172" s="16">
+        <v>0</v>
+      </c>
+      <c r="J172" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="K172" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B173" s="5"/>
+      <c r="C173" s="78"/>
+      <c r="D173" s="16"/>
+      <c r="E173" s="16">
+        <v>0</v>
+      </c>
+      <c r="F173" s="16">
+        <v>0</v>
+      </c>
+      <c r="G173" s="16">
+        <v>0</v>
+      </c>
+      <c r="H173" s="16">
+        <v>0</v>
+      </c>
+      <c r="I173" s="16">
+        <v>0</v>
+      </c>
+      <c r="J173" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="K173" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B174" s="5"/>
+      <c r="C174" s="78"/>
+      <c r="D174" s="16"/>
+      <c r="E174" s="16">
+        <v>0</v>
+      </c>
+      <c r="F174" s="16">
+        <v>0.11899999999999999</v>
+      </c>
+      <c r="G174" s="16">
+        <v>1.2576622278588034</v>
+      </c>
+      <c r="H174" s="16">
+        <v>4.2999999999999997E-2</v>
+      </c>
+      <c r="I174" s="16">
+        <v>0.41751626371492373</v>
+      </c>
+      <c r="J174" s="16">
+        <v>-63.865546218487403</v>
+      </c>
+      <c r="K174" s="16">
+        <v>-7.5999999999999998E-2</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A175" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B162" s="89"/>
-[...6 lines deleted...]
-      <c r="G162" s="17">
+      <c r="B175" s="88"/>
+      <c r="C175" s="89"/>
+      <c r="D175" s="17"/>
+      <c r="E175" s="17">
+        <v>0</v>
+      </c>
+      <c r="F175" s="17">
+        <v>9.4619999999999997</v>
+      </c>
+      <c r="G175" s="17">
         <v>100</v>
       </c>
-      <c r="H162" s="17">
-[...2 lines deleted...]
-      <c r="I162" s="17">
+      <c r="H175" s="17">
+        <v>10.298999999999999</v>
+      </c>
+      <c r="I175" s="17">
         <v>100</v>
       </c>
-      <c r="J162" s="17">
-[...7 lines deleted...]
-      <c r="A163" s="4" t="s">
+      <c r="J175" s="17">
+        <v>8.8459099556119192</v>
+      </c>
+      <c r="K175" s="17">
+        <v>0.83699999999999974</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="E163" s="79"/>
-[...22 lines deleted...]
-      <c r="A167" s="2" t="s">
+      <c r="E176" s="79"/>
+      <c r="F176" s="79"/>
+      <c r="G176" s="79"/>
+      <c r="H176" s="79"/>
+      <c r="I176" s="79"/>
+    </row>
+    <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A177" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E177" s="79"/>
+      <c r="F177" s="79"/>
+      <c r="G177" s="79"/>
+      <c r="H177" s="79"/>
+      <c r="I177" s="79"/>
+    </row>
+    <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A178" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="E178" s="80"/>
+      <c r="F178" s="81"/>
+      <c r="G178" s="80"/>
+      <c r="H178" s="81"/>
+      <c r="I178" s="80"/>
+    </row>
+    <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="45"/>
+    </row>
+    <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="45"/>
+    </row>
+    <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A181" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="B181" s="36"/>
+      <c r="C181" s="36"/>
+      <c r="D181" s="36"/>
+      <c r="E181" s="36"/>
+      <c r="F181" s="36"/>
+      <c r="G181" s="36"/>
+      <c r="H181" s="36"/>
+      <c r="I181" s="36"/>
+      <c r="J181" s="36"/>
+      <c r="K181" s="36"/>
+    </row>
+    <row r="182" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="22"/>
+      <c r="B182" s="22"/>
+      <c r="C182" s="22"/>
+      <c r="D182" s="22"/>
+      <c r="E182" s="22"/>
+      <c r="F182" s="22"/>
+      <c r="G182" s="13">
+        <v>2024</v>
+      </c>
+      <c r="H182" s="13">
+        <v>2025</v>
+      </c>
+      <c r="I182" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="J182" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="K182" s="13" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A183" s="3" t="s">
         <v>121</v>
       </c>
-      <c r="B167" s="36"/>
-[...34 lines deleted...]
-      <c r="A169" s="3" t="s">
+      <c r="B183" s="5"/>
+      <c r="C183" s="5"/>
+      <c r="D183" s="36"/>
+      <c r="E183" s="5"/>
+      <c r="F183" s="5"/>
+      <c r="G183" s="16">
+        <v>503.07600000000002</v>
+      </c>
+      <c r="H183" s="16">
+        <v>419.03699999999998</v>
+      </c>
+      <c r="I183" s="16">
+        <v>13.447145830565518</v>
+      </c>
+      <c r="J183" s="16">
+        <v>-16.705030651432395</v>
+      </c>
+      <c r="K183" s="16">
+        <v>-84.039000000000044</v>
+      </c>
+    </row>
+    <row r="184" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A184" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="B169" s="5"/>
-[...21 lines deleted...]
-      <c r="A170" s="3" t="s">
+      <c r="B184" s="5"/>
+      <c r="C184" s="5"/>
+      <c r="D184" s="36"/>
+      <c r="E184" s="5"/>
+      <c r="F184" s="5"/>
+      <c r="G184" s="16">
+        <v>291.13799999999998</v>
+      </c>
+      <c r="H184" s="16">
+        <v>253.983</v>
+      </c>
+      <c r="I184" s="16">
+        <v>8.1504650889647525</v>
+      </c>
+      <c r="J184" s="16">
+        <v>-12.76198915977989</v>
+      </c>
+      <c r="K184" s="16">
+        <v>-37.154999999999973</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="B170" s="5"/>
-[...21 lines deleted...]
-      <c r="A171" s="3" t="s">
+      <c r="B185" s="5"/>
+      <c r="C185" s="5"/>
+      <c r="D185" s="36"/>
+      <c r="E185" s="5"/>
+      <c r="F185" s="5"/>
+      <c r="G185" s="16">
+        <v>170.86699999999999</v>
+      </c>
+      <c r="H185" s="16">
+        <v>225.99600000000001</v>
+      </c>
+      <c r="I185" s="16">
+        <v>7.2523456618973636</v>
+      </c>
+      <c r="J185" s="16">
+        <v>32.264275723223342</v>
+      </c>
+      <c r="K185" s="16">
+        <v>55.129000000000019</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A186" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="B171" s="5"/>
-[...21 lines deleted...]
-      <c r="A172" s="3" t="s">
+      <c r="B186" s="5"/>
+      <c r="C186" s="5"/>
+      <c r="D186" s="36"/>
+      <c r="E186" s="5"/>
+      <c r="F186" s="5"/>
+      <c r="G186" s="16">
+        <v>258.26799999999997</v>
+      </c>
+      <c r="H186" s="16">
+        <v>200.417</v>
+      </c>
+      <c r="I186" s="16">
+        <v>6.4315003828407757</v>
+      </c>
+      <c r="J186" s="16">
+        <v>-22.399600415072708</v>
+      </c>
+      <c r="K186" s="16">
+        <v>-57.850999999999971</v>
+      </c>
+    </row>
+    <row r="187" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A187" s="3" t="s">
         <v>125</v>
-      </c>
-[...255 lines deleted...]
-        <v>134</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="36"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="16">
-        <v>0</v>
+        <v>70.509</v>
       </c>
       <c r="H187" s="16">
-        <v>23.405000000000001</v>
+        <v>196.619</v>
       </c>
       <c r="I187" s="16">
-        <v>50.956870087740313</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>6.3096203105214146</v>
+      </c>
+      <c r="J187" s="16">
+        <v>178.85659986668367</v>
       </c>
       <c r="K187" s="16">
-        <v>23.405000000000001</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>126.11</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="3" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="36"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="16">
-        <v>0.495</v>
+        <v>149.399</v>
       </c>
       <c r="H188" s="16">
-        <v>3.2120000000000002</v>
+        <v>124.59399999999999</v>
       </c>
       <c r="I188" s="16">
-        <v>6.9930983431669258</v>
+        <v>3.9982953476983663</v>
       </c>
       <c r="J188" s="16">
-        <v>548.88888888888891</v>
+        <v>-16.603190115061015</v>
       </c>
       <c r="K188" s="16">
-        <v>2.7170000000000001</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-24.805000000000007</v>
+      </c>
+    </row>
+    <row r="189" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="3" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5"/>
       <c r="D189" s="36"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="16">
-        <v>0</v>
+        <v>137.06899999999999</v>
       </c>
       <c r="H189" s="16">
-        <v>3.1970000000000001</v>
+        <v>122.447</v>
       </c>
       <c r="I189" s="16">
-        <v>6.9604406609914875</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>3.9293968444678065</v>
+      </c>
+      <c r="J189" s="16">
+        <v>-10.667619957831448</v>
       </c>
       <c r="K189" s="16">
-        <v>3.1970000000000001</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-14.621999999999986</v>
+      </c>
+    </row>
+    <row r="190" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="3" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5"/>
       <c r="D190" s="36"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="16">
-        <v>0</v>
+        <v>104.07899999999999</v>
       </c>
       <c r="H190" s="16">
-        <v>2.5920000000000001</v>
+        <v>118.813</v>
       </c>
       <c r="I190" s="16">
-        <v>5.6432474799155257</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>3.8127796294049956</v>
+      </c>
+      <c r="J190" s="16">
+        <v>14.15655415597768</v>
       </c>
       <c r="K190" s="16">
-        <v>2.5920000000000001</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>14.734000000000009</v>
+      </c>
+    </row>
+    <row r="191" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="3" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="36"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="16">
-        <v>6.7149999999999999</v>
+        <v>94.316999999999993</v>
       </c>
       <c r="H191" s="16">
-        <v>2.0499999999999998</v>
+        <v>105.63800000000001</v>
       </c>
       <c r="I191" s="16">
-        <v>4.463216563976399</v>
+        <v>3.3899860662645076</v>
       </c>
       <c r="J191" s="16">
-        <v>-69.471332836932248</v>
+        <v>12.003138352576961</v>
       </c>
       <c r="K191" s="16">
-        <v>-4.665</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>11.321000000000012</v>
+      </c>
+    </row>
+    <row r="192" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="3" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5"/>
       <c r="D192" s="36"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="16">
-        <v>0</v>
+        <v>77.730999999999995</v>
       </c>
       <c r="H192" s="16">
-        <v>2.044</v>
+        <v>104.1</v>
       </c>
       <c r="I192" s="16">
-        <v>4.4501534911062253</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>3.3406307341878416</v>
+      </c>
+      <c r="J192" s="16">
+        <v>33.923402503505685</v>
       </c>
       <c r="K192" s="16">
-        <v>2.044</v>
-[...103 lines deleted...]
-      <c r="A197" s="91" t="s">
+        <v>26.369</v>
+      </c>
+    </row>
+    <row r="193" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="90" t="s">
+        <v>131</v>
+      </c>
+      <c r="B193" s="88"/>
+      <c r="C193" s="88"/>
+      <c r="D193" s="91"/>
+      <c r="E193" s="91"/>
+      <c r="F193" s="91"/>
+      <c r="G193" s="17">
+        <v>1856.453</v>
+      </c>
+      <c r="H193" s="17">
+        <v>1871.6439999999998</v>
+      </c>
+      <c r="I193" s="17">
+        <v>60.062165896813333</v>
+      </c>
+      <c r="J193" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="K193" s="18" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A195" s="4" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A196" s="45"/>
+    </row>
+    <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A197" s="45"/>
+    </row>
+    <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A198" s="45"/>
+    </row>
+    <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A199" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="B197" s="89"/>
-[...38 lines deleted...]
-      <c r="C201" s="36"/>
+      <c r="B199" s="36"/>
+      <c r="C199" s="36"/>
+      <c r="D199" s="36"/>
+      <c r="E199" s="36"/>
+      <c r="F199" s="36"/>
+      <c r="G199" s="36"/>
+      <c r="H199" s="36"/>
+      <c r="I199" s="36"/>
+      <c r="J199" s="36"/>
+      <c r="K199" s="36"/>
+    </row>
+    <row r="200" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A200" s="22"/>
+      <c r="B200" s="22"/>
+      <c r="C200" s="22"/>
+      <c r="D200" s="22"/>
+      <c r="E200" s="22"/>
+      <c r="F200" s="22"/>
+      <c r="G200" s="13">
+        <v>2024</v>
+      </c>
+      <c r="H200" s="13">
+        <v>2025</v>
+      </c>
+      <c r="I200" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="J200" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="K200" s="13" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A201" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B201" s="5"/>
+      <c r="C201" s="5"/>
       <c r="D201" s="36"/>
-      <c r="E201" s="36"/>
-[...30 lines deleted...]
-    <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E201" s="5"/>
+      <c r="F201" s="5"/>
+      <c r="G201" s="16">
+        <v>0</v>
+      </c>
+      <c r="H201" s="16">
+        <v>23.405000000000001</v>
+      </c>
+      <c r="I201" s="16">
+        <v>50.956870087740313</v>
+      </c>
+      <c r="J201" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="K201" s="16">
+        <v>23.405000000000001</v>
+      </c>
+    </row>
+    <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A202" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B202" s="5"/>
+      <c r="C202" s="5"/>
+      <c r="D202" s="36"/>
+      <c r="E202" s="5"/>
+      <c r="F202" s="5"/>
+      <c r="G202" s="16">
+        <v>0.495</v>
+      </c>
+      <c r="H202" s="16">
+        <v>3.2120000000000002</v>
+      </c>
+      <c r="I202" s="16">
+        <v>6.9930983431669258</v>
+      </c>
+      <c r="J202" s="16">
+        <v>548.88888888888891</v>
+      </c>
+      <c r="K202" s="16">
+        <v>2.7170000000000001</v>
+      </c>
+    </row>
+    <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="3" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5"/>
       <c r="D203" s="36"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="16">
-        <v>71.713999999999999</v>
+        <v>0</v>
       </c>
       <c r="H203" s="16">
-        <v>215.184</v>
+        <v>3.1970000000000001</v>
       </c>
       <c r="I203" s="16">
-        <v>22.519999497657832</v>
-[...2 lines deleted...]
-        <v>200.05856597038238</v>
+        <v>6.9604406609914875</v>
+      </c>
+      <c r="J203" s="16" t="s">
+        <v>117</v>
       </c>
       <c r="K203" s="16">
-        <v>143.47</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>3.1970000000000001</v>
+      </c>
+    </row>
+    <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="3" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="36"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="16">
-        <v>54.073</v>
+        <v>0</v>
       </c>
       <c r="H204" s="16">
-        <v>117.717</v>
+        <v>2.5920000000000001</v>
       </c>
       <c r="I204" s="16">
-        <v>12.319627764451756</v>
-[...2 lines deleted...]
-        <v>117.70014609879237</v>
+        <v>5.6432474799155257</v>
+      </c>
+      <c r="J204" s="16" t="s">
+        <v>117</v>
       </c>
       <c r="K204" s="16">
-        <v>63.643999999999998</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.5920000000000001</v>
+      </c>
+    </row>
+    <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="3" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="36"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="16">
-        <v>17.172000000000001</v>
+        <v>6.7149999999999999</v>
       </c>
       <c r="H205" s="16">
-        <v>110.48699999999999</v>
+        <v>2.0499999999999998</v>
       </c>
       <c r="I205" s="16">
-        <v>11.562974870332926</v>
+        <v>4.463216563976399</v>
       </c>
       <c r="J205" s="16">
-        <v>543.41369671558346</v>
+        <v>-69.471332836932248</v>
       </c>
       <c r="K205" s="16">
-        <v>93.314999999999998</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-4.665</v>
+      </c>
+    </row>
+    <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="3" t="s">
-        <v>123</v>
+        <v>137</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5"/>
       <c r="D206" s="36"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="16">
-        <v>38.295999999999999</v>
+        <v>0</v>
       </c>
       <c r="H206" s="16">
-        <v>62.917999999999999</v>
+        <v>2.044</v>
       </c>
       <c r="I206" s="16">
-        <v>6.5846593073538715</v>
-[...2 lines deleted...]
-        <v>64.293921036139551</v>
+        <v>4.4501534911062253</v>
+      </c>
+      <c r="J206" s="16" t="s">
+        <v>117</v>
       </c>
       <c r="K206" s="16">
-        <v>24.622</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.044</v>
+      </c>
+    </row>
+    <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="3" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5"/>
       <c r="D207" s="36"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="16">
-        <v>31.65</v>
+        <v>0</v>
       </c>
       <c r="H207" s="16">
-        <v>51.960999999999999</v>
+        <v>1.163</v>
       </c>
       <c r="I207" s="16">
-        <v>5.4379586488670091</v>
-[...2 lines deleted...]
-        <v>64.173775671406005</v>
+        <v>2.5320589580022208</v>
+      </c>
+      <c r="J207" s="16" t="s">
+        <v>117</v>
       </c>
       <c r="K207" s="16">
-        <v>20.311</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.163</v>
+      </c>
+    </row>
+    <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="3" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="36"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="16">
-        <v>19.779</v>
+        <v>0</v>
       </c>
       <c r="H208" s="16">
-        <v>45.786999999999999</v>
+        <v>0.96899999999999997</v>
       </c>
       <c r="I208" s="16">
-        <v>4.7918210322294357</v>
-[...2 lines deleted...]
-        <v>131.49299762374235</v>
+        <v>2.1096862685332347</v>
+      </c>
+      <c r="J208" s="16" t="s">
+        <v>117</v>
       </c>
       <c r="K208" s="16">
-        <v>26.007999999999999</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.96899999999999997</v>
+      </c>
+    </row>
+    <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="3" t="s">
-        <v>124</v>
+        <v>140</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5"/>
       <c r="D209" s="36"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="16">
-        <v>59.436999999999998</v>
+        <v>0</v>
       </c>
       <c r="H209" s="16">
-        <v>39.677</v>
+        <v>0.94299999999999995</v>
       </c>
       <c r="I209" s="16">
-        <v>4.1523813111967884</v>
-[...2 lines deleted...]
-        <v>-33.245284923532473</v>
+        <v>2.0530796194291439</v>
+      </c>
+      <c r="J209" s="16" t="s">
+        <v>117</v>
       </c>
       <c r="K209" s="16">
-        <v>-19.759999999999998</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.94299999999999995</v>
+      </c>
+    </row>
+    <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="3" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5"/>
       <c r="D210" s="36"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="16">
-        <v>0</v>
+        <v>2.4E-2</v>
       </c>
       <c r="H210" s="16">
-        <v>34.344000000000001</v>
+        <v>0.84899999999999998</v>
       </c>
       <c r="I210" s="16">
-        <v>3.5942582289926785</v>
+        <v>1.8484248111297383</v>
       </c>
       <c r="J210" s="16" t="s">
+        <v>91</v>
+      </c>
+      <c r="K210" s="16">
+        <v>0.82499999999999996</v>
+      </c>
+    </row>
+    <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A211" s="90" t="s">
+        <v>131</v>
+      </c>
+      <c r="B211" s="88"/>
+      <c r="C211" s="88"/>
+      <c r="D211" s="91"/>
+      <c r="E211" s="91"/>
+      <c r="F211" s="91"/>
+      <c r="G211" s="17">
+        <v>7.234</v>
+      </c>
+      <c r="H211" s="17">
+        <v>40.423999999999985</v>
+      </c>
+      <c r="I211" s="17">
+        <v>88.010276283991175</v>
+      </c>
+      <c r="J211" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="K211" s="18" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A212" s="4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A213" s="4" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A214" s="45"/>
+    </row>
+    <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A215" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="B215" s="36"/>
+      <c r="C215" s="36"/>
+      <c r="D215" s="36"/>
+      <c r="E215" s="36"/>
+      <c r="F215" s="36"/>
+      <c r="G215" s="36"/>
+      <c r="H215" s="36"/>
+      <c r="I215" s="36"/>
+      <c r="J215" s="36"/>
+      <c r="K215" s="36"/>
+    </row>
+    <row r="216" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A216" s="22"/>
+      <c r="B216" s="22"/>
+      <c r="C216" s="22"/>
+      <c r="D216" s="22"/>
+      <c r="E216" s="22"/>
+      <c r="F216" s="22"/>
+      <c r="G216" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="H216" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I216" s="13" t="s">
         <v>118</v>
       </c>
-      <c r="K210" s="16">
-[...96 lines deleted...]
-      <c r="C217" s="36"/>
+      <c r="J216" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="K216" s="13" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A217" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B217" s="5"/>
+      <c r="C217" s="5"/>
       <c r="D217" s="36"/>
-      <c r="E217" s="36"/>
-[...30 lines deleted...]
-    <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E217" s="5"/>
+      <c r="F217" s="5"/>
+      <c r="G217" s="16">
+        <v>71.713999999999999</v>
+      </c>
+      <c r="H217" s="16">
+        <v>215.184</v>
+      </c>
+      <c r="I217" s="16">
+        <v>15.779238492472041</v>
+      </c>
+      <c r="J217" s="16">
+        <v>200.05856597038238</v>
+      </c>
+      <c r="K217" s="16">
+        <v>143.47</v>
+      </c>
+    </row>
+    <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A218" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="B218" s="5"/>
+      <c r="C218" s="5"/>
+      <c r="D218" s="36"/>
+      <c r="E218" s="5"/>
+      <c r="F218" s="5"/>
+      <c r="G218" s="16">
+        <v>76.006</v>
+      </c>
+      <c r="H218" s="16">
+        <v>184.51400000000001</v>
+      </c>
+      <c r="I218" s="16">
+        <v>13.53023650085502</v>
+      </c>
+      <c r="J218" s="16">
+        <v>142.76241349367154</v>
+      </c>
+      <c r="K218" s="16">
+        <v>108.50800000000001</v>
+      </c>
+    </row>
+    <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="3" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="36"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>0</v>
+        <v>67.912000000000006</v>
       </c>
       <c r="H219" s="16">
-        <v>6.2089999999999996</v>
+        <v>161.941</v>
       </c>
       <c r="I219" s="16">
-        <v>67.769046059812254</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>11.874979834510999</v>
+      </c>
+      <c r="J219" s="16">
+        <v>138.45712098009187</v>
       </c>
       <c r="K219" s="16">
-        <v>6.2089999999999996</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>94.028999999999996</v>
+      </c>
+    </row>
+    <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="3" t="s">
-        <v>142</v>
+        <v>123</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="36"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>0.59499999999999997</v>
+        <v>92.201999999999998</v>
       </c>
       <c r="H220" s="16">
-        <v>0.85899999999999999</v>
+        <v>89.876000000000005</v>
       </c>
       <c r="I220" s="16">
-        <v>9.3756821654660545</v>
+        <v>6.5905217801947042</v>
       </c>
       <c r="J220" s="16">
-        <v>44.36974789915967</v>
+        <v>-2.5227218498514064</v>
       </c>
       <c r="K220" s="16">
-        <v>0.26400000000000001</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-2.3259999999999934</v>
+      </c>
+    </row>
+    <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="3" t="s">
-        <v>140</v>
+        <v>124</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="36"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>0</v>
+        <v>95.031999999999996</v>
       </c>
       <c r="H221" s="16">
-        <v>0.84</v>
+        <v>71.903999999999996</v>
       </c>
       <c r="I221" s="16">
-        <v>9.1683038637851979</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>5.2726520771186971</v>
+      </c>
+      <c r="J221" s="16">
+        <v>-24.337065409546259</v>
       </c>
       <c r="K221" s="16">
-        <v>0.84</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-23.128</v>
+      </c>
+    </row>
+    <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="3" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="36"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>1.2150000000000001</v>
+        <v>79.212000000000003</v>
       </c>
       <c r="H222" s="16">
-        <v>0.51</v>
+        <v>70.879000000000005</v>
       </c>
       <c r="I222" s="16">
-        <v>5.5664702030124422</v>
+        <v>5.1974897999290182</v>
       </c>
       <c r="J222" s="16">
-        <v>-58.024691358024697</v>
+        <v>-10.519870726657574</v>
       </c>
       <c r="K222" s="16">
-        <v>-0.70500000000000007</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-8.3329999999999984</v>
+      </c>
+    </row>
+    <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="3" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="36"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>0</v>
+        <v>59.88</v>
       </c>
       <c r="H223" s="16">
-        <v>0.4</v>
+        <v>67.152000000000001</v>
       </c>
       <c r="I223" s="16">
-        <v>4.3658589827548573</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>4.9241924271622546</v>
+      </c>
+      <c r="J223" s="16">
+        <v>12.144288577154306</v>
       </c>
       <c r="K223" s="16">
-        <v>0.4</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>7.2719999999999985</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="3" t="s">
-        <v>147</v>
+        <v>128</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="36"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>0</v>
+        <v>20.63</v>
       </c>
       <c r="H224" s="16">
-        <v>0.155</v>
+        <v>53.790999999999997</v>
       </c>
       <c r="I224" s="16">
-        <v>1.6917703558175068</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>3.9444429778634262</v>
+      </c>
+      <c r="J224" s="16">
+        <v>160.74163839069317</v>
       </c>
       <c r="K224" s="16">
-        <v>0.155</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>33.161000000000001</v>
+      </c>
+    </row>
+    <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="3" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="36"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>0</v>
+        <v>55.576999999999998</v>
       </c>
       <c r="H225" s="16">
-        <v>0.115</v>
+        <v>40.01</v>
       </c>
       <c r="I225" s="16">
-        <v>1.2551844575420212</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>2.9338953271795596</v>
+      </c>
+      <c r="J225" s="16">
+        <v>-28.009788221746408</v>
       </c>
       <c r="K225" s="16">
-        <v>0.115</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-15.567</v>
+      </c>
+    </row>
+    <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="3" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="36"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>8.0000000000000002E-3</v>
+        <v>17.178000000000001</v>
       </c>
       <c r="H226" s="16">
-        <v>7.3999999999999996E-2</v>
+        <v>37.340000000000003</v>
       </c>
       <c r="I226" s="16">
-        <v>0.80768391180964849</v>
+        <v>2.7381067612318111</v>
       </c>
       <c r="J226" s="16">
-        <v>825</v>
+        <v>117.37105600186285</v>
       </c>
       <c r="K226" s="16">
-        <v>6.6000000000000003E-2</v>
-[...3 lines deleted...]
-      <c r="A227" s="3" t="s">
+        <v>20.162000000000003</v>
+      </c>
+    </row>
+    <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A227" s="90" t="s">
+        <v>131</v>
+      </c>
+      <c r="B227" s="88"/>
+      <c r="C227" s="88"/>
+      <c r="D227" s="91"/>
+      <c r="E227" s="91"/>
+      <c r="F227" s="91"/>
+      <c r="G227" s="17">
+        <v>635.34299999999996</v>
+      </c>
+      <c r="H227" s="17">
+        <v>992.59100000000001</v>
+      </c>
+      <c r="I227" s="17">
+        <v>72.785755978517528</v>
+      </c>
+      <c r="J227" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="K227" s="18" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A228" s="4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A229" s="4" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A230" s="45"/>
+    </row>
+    <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A231" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="B231" s="36"/>
+      <c r="C231" s="36"/>
+      <c r="D231" s="36"/>
+      <c r="E231" s="36"/>
+      <c r="F231" s="36"/>
+      <c r="G231" s="36"/>
+      <c r="H231" s="36"/>
+      <c r="I231" s="36"/>
+      <c r="J231" s="36"/>
+      <c r="K231" s="36"/>
+    </row>
+    <row r="232" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A232" s="22"/>
+      <c r="B232" s="22"/>
+      <c r="C232" s="22"/>
+      <c r="D232" s="22"/>
+      <c r="E232" s="22"/>
+      <c r="F232" s="22"/>
+      <c r="G232" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="H232" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I232" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="J232" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="K232" s="13" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A233" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B233" s="5"/>
+      <c r="C233" s="5"/>
+      <c r="D233" s="36"/>
+      <c r="E233" s="5"/>
+      <c r="F233" s="5"/>
+      <c r="G233" s="16">
+        <v>0</v>
+      </c>
+      <c r="H233" s="16">
+        <v>6.2089999999999996</v>
+      </c>
+      <c r="I233" s="16">
+        <v>60.287406544324696</v>
+      </c>
+      <c r="J233" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="K233" s="16">
+        <v>6.2089999999999996</v>
+      </c>
+    </row>
+    <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A234" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="B234" s="5"/>
+      <c r="C234" s="5"/>
+      <c r="D234" s="36"/>
+      <c r="E234" s="5"/>
+      <c r="F234" s="5"/>
+      <c r="G234" s="16">
+        <v>0</v>
+      </c>
+      <c r="H234" s="16">
+        <v>1.056</v>
+      </c>
+      <c r="I234" s="16">
+        <v>10.253422662394408</v>
+      </c>
+      <c r="J234" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="K234" s="16">
+        <v>1.056</v>
+      </c>
+    </row>
+    <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A235" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="B227" s="5"/>
-[...13 lines deleted...]
-      <c r="J227" s="16">
+      <c r="B235" s="5"/>
+      <c r="C235" s="5"/>
+      <c r="D235" s="36"/>
+      <c r="E235" s="5"/>
+      <c r="F235" s="5"/>
+      <c r="G235" s="16">
+        <v>0.59499999999999997</v>
+      </c>
+      <c r="H235" s="16">
+        <v>0.85899999999999999</v>
+      </c>
+      <c r="I235" s="16">
+        <v>8.3406155937469659</v>
+      </c>
+      <c r="J235" s="16">
+        <v>44.36974789915967</v>
+      </c>
+      <c r="K235" s="16">
+        <v>0.26400000000000001</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A236" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B236" s="5"/>
+      <c r="C236" s="5"/>
+      <c r="D236" s="36"/>
+      <c r="E236" s="5"/>
+      <c r="F236" s="5"/>
+      <c r="G236" s="16">
+        <v>0</v>
+      </c>
+      <c r="H236" s="16">
+        <v>0.65700000000000003</v>
+      </c>
+      <c r="I236" s="16">
+        <v>6.379260122341976</v>
+      </c>
+      <c r="J236" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="K236" s="16">
+        <v>0.65700000000000003</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A237" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="B237" s="5"/>
+      <c r="C237" s="5"/>
+      <c r="D237" s="36"/>
+      <c r="E237" s="5"/>
+      <c r="F237" s="5"/>
+      <c r="G237" s="16">
+        <v>1.2150000000000001</v>
+      </c>
+      <c r="H237" s="16">
+        <v>0.51</v>
+      </c>
+      <c r="I237" s="16">
+        <v>4.9519370812700272</v>
+      </c>
+      <c r="J237" s="16">
+        <v>-58.024691358024697</v>
+      </c>
+      <c r="K237" s="16">
+        <v>-0.70500000000000007</v>
+      </c>
+    </row>
+    <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A238" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="B238" s="5"/>
+      <c r="C238" s="5"/>
+      <c r="D238" s="36"/>
+      <c r="E238" s="5"/>
+      <c r="F238" s="5"/>
+      <c r="G238" s="16">
+        <v>0</v>
+      </c>
+      <c r="H238" s="16">
+        <v>0.155</v>
+      </c>
+      <c r="I238" s="16">
+        <v>1.5050004854840278</v>
+      </c>
+      <c r="J238" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="K238" s="16">
+        <v>0.155</v>
+      </c>
+    </row>
+    <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A239" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="B239" s="5"/>
+      <c r="C239" s="5"/>
+      <c r="D239" s="36"/>
+      <c r="E239" s="5"/>
+      <c r="F239" s="5"/>
+      <c r="G239" s="16">
+        <v>0</v>
+      </c>
+      <c r="H239" s="16">
+        <v>0.115</v>
+      </c>
+      <c r="I239" s="16">
+        <v>1.1166132634236334</v>
+      </c>
+      <c r="J239" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="K239" s="16">
+        <v>0.115</v>
+      </c>
+    </row>
+    <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A240" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B240" s="5"/>
+      <c r="C240" s="5"/>
+      <c r="D240" s="36"/>
+      <c r="E240" s="5"/>
+      <c r="F240" s="5"/>
+      <c r="G240" s="16">
+        <v>0</v>
+      </c>
+      <c r="H240" s="16">
+        <v>0.104</v>
+      </c>
+      <c r="I240" s="16">
+        <v>1.009806777357025</v>
+      </c>
+      <c r="J240" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="K240" s="16">
+        <v>0.104</v>
+      </c>
+    </row>
+    <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A241" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="B241" s="5"/>
+      <c r="C241" s="5"/>
+      <c r="D241" s="36"/>
+      <c r="E241" s="5"/>
+      <c r="F241" s="5"/>
+      <c r="G241" s="16">
+        <v>0</v>
+      </c>
+      <c r="H241" s="16">
+        <v>0.1</v>
+      </c>
+      <c r="I241" s="16">
+        <v>0.97096805515098572</v>
+      </c>
+      <c r="J241" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="K241" s="16">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A242" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="B242" s="5"/>
+      <c r="C242" s="5"/>
+      <c r="D242" s="36"/>
+      <c r="E242" s="5"/>
+      <c r="F242" s="5"/>
+      <c r="G242" s="16">
+        <v>0</v>
+      </c>
+      <c r="H242" s="16">
+        <v>9.4E-2</v>
+      </c>
+      <c r="I242" s="16">
+        <v>0.91270997184192648</v>
+      </c>
+      <c r="J242" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="K242" s="16">
+        <v>9.4E-2</v>
+      </c>
+    </row>
+    <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A243" s="90" t="s">
+        <v>131</v>
+      </c>
+      <c r="B243" s="88"/>
+      <c r="C243" s="88"/>
+      <c r="D243" s="91"/>
+      <c r="E243" s="91"/>
+      <c r="F243" s="91"/>
+      <c r="G243" s="17">
+        <v>1.81</v>
+      </c>
+      <c r="H243" s="17">
+        <v>9.8589999999999964</v>
+      </c>
+      <c r="I243" s="17">
+        <v>95.727740557335636</v>
+      </c>
+      <c r="J243" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="K243" s="18" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A244" s="4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A245" s="4" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A246" s="45"/>
+    </row>
+    <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A247" s="45"/>
+    </row>
+    <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A248" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B248" s="21"/>
+      <c r="C248" s="21"/>
+      <c r="D248" s="21"/>
+      <c r="E248" s="21"/>
+      <c r="F248" s="21"/>
+      <c r="G248" s="21"/>
+      <c r="H248" s="21"/>
+      <c r="I248" s="21"/>
+      <c r="J248" s="21"/>
+      <c r="K248" s="21"/>
+    </row>
+    <row r="249" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A249" s="12">
+        <v>0</v>
+      </c>
+      <c r="B249" s="12">
+        <v>0</v>
+      </c>
+      <c r="C249" s="12">
+        <v>0</v>
+      </c>
+      <c r="D249" s="12">
+        <v>2021</v>
+      </c>
+      <c r="E249" s="12">
+        <v>2024</v>
+      </c>
+      <c r="F249" s="12">
+        <v>2025</v>
+      </c>
+      <c r="G249" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="H249" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I249" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J249" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K249" s="13" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="250" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A250" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="B250" s="21"/>
+      <c r="C250" s="109" t="s">
+        <v>55</v>
+      </c>
+      <c r="D250" s="16">
+        <v>4.8348026857822274E-2</v>
+      </c>
+      <c r="E250" s="16">
+        <v>2.6501083285911347</v>
+      </c>
+      <c r="F250" s="16">
+        <v>1.8746040823085199</v>
+      </c>
+      <c r="G250" s="16">
+        <v>-43.112011374481426</v>
+      </c>
+      <c r="H250" s="16">
+        <v>203.77492686186366</v>
+      </c>
+      <c r="I250" s="16">
+        <v>3.0166976235259413</v>
+      </c>
+      <c r="J250" s="16">
+        <v>1.6186654699365559</v>
+      </c>
+      <c r="K250" s="16">
+        <v>-46.301116598146294</v>
+      </c>
+    </row>
+    <row r="251" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A251" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="B251" s="21"/>
+      <c r="C251" s="109">
+        <v>0</v>
+      </c>
+      <c r="D251" s="16">
+        <v>1.7695659742656002</v>
+      </c>
+      <c r="E251" s="16">
+        <v>5.3233663287124315</v>
+      </c>
+      <c r="F251" s="16">
+        <v>4.5164300627242717</v>
+      </c>
+      <c r="G251" s="16">
+        <v>-31.768709791582832</v>
+      </c>
+      <c r="H251" s="16">
+        <v>53.869079850855051</v>
+      </c>
+      <c r="I251" s="16">
+        <v>7.3337301095146286</v>
+      </c>
+      <c r="J251" s="16">
+        <v>4.3502459456367752</v>
+      </c>
+      <c r="K251" s="16">
+        <v>-40.635225601152761</v>
+      </c>
+    </row>
+    <row r="252" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A252" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="B252" s="21"/>
+      <c r="C252" s="109">
+        <v>0</v>
+      </c>
+      <c r="D252" s="16">
+        <v>12.067413782288696</v>
+      </c>
+      <c r="E252" s="16">
+        <v>8.024961384954258</v>
+      </c>
+      <c r="F252" s="16">
+        <v>13.512321825004857</v>
+      </c>
+      <c r="G252" s="16">
+        <v>35.413410516160177</v>
+      </c>
+      <c r="H252" s="16">
+        <v>25.227055199626559</v>
+      </c>
+      <c r="I252" s="16">
+        <v>14.102017467447595</v>
+      </c>
+      <c r="J252" s="16">
+        <v>17.878282574964292</v>
+      </c>
+      <c r="K252" s="16">
+        <v>26.87746212811134</v>
+      </c>
+    </row>
+    <row r="253" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A253" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B253" s="21"/>
+      <c r="C253" s="109">
+        <v>0</v>
+      </c>
+      <c r="D253" s="16">
+        <v>86.114672216587877</v>
+      </c>
+      <c r="E253" s="16">
+        <v>84.001563957742178</v>
+      </c>
+      <c r="F253" s="16">
+        <v>80.096644029962349</v>
+      </c>
+      <c r="G253" s="16">
+        <v>-23.316558521358701</v>
+      </c>
+      <c r="H253" s="16">
+        <v>19.551083307642859</v>
+      </c>
+      <c r="I253" s="16">
+        <v>75.547554799511829</v>
+      </c>
+      <c r="J253" s="16">
+        <v>76.152806009462367</v>
+      </c>
+      <c r="K253" s="16">
+        <v>0.88008330678188174</v>
+      </c>
+    </row>
+    <row r="254" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A254" s="92" t="s">
+        <v>57</v>
+      </c>
+      <c r="B254" s="93"/>
+      <c r="C254" s="107" t="s">
+        <v>56</v>
+      </c>
+      <c r="D254" s="94">
+        <v>99.677548299260479</v>
+      </c>
+      <c r="E254" s="94">
+        <v>99.982763305347788</v>
+      </c>
+      <c r="F254" s="94">
+        <v>100</v>
+      </c>
+      <c r="G254" s="94">
+        <v>-19.578041104216112</v>
+      </c>
+      <c r="H254" s="94">
+        <v>21.736055059757021</v>
+      </c>
+      <c r="I254" s="94">
+        <v>100</v>
+      </c>
+      <c r="J254" s="94">
+        <v>100</v>
+      </c>
+      <c r="K254" s="94">
+        <v>7.8303363522081421E-2</v>
+      </c>
+    </row>
+    <row r="255" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A255" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B255" s="95"/>
+      <c r="C255" s="108">
+        <v>0</v>
+      </c>
+      <c r="D255" s="17">
+        <v>0.32245170073953139</v>
+      </c>
+      <c r="E255" s="17">
+        <v>1.7236694652212264E-2</v>
+      </c>
+      <c r="F255" s="17">
+        <v>0</v>
+      </c>
+      <c r="G255" s="17">
         <v>-100</v>
       </c>
-      <c r="K227" s="16">
-[...4 lines deleted...]
-      <c r="A228" s="3" t="s">
+      <c r="H255" s="17">
+        <v>-100</v>
+      </c>
+      <c r="I255" s="17">
+        <v>0</v>
+      </c>
+      <c r="J255" s="17">
+        <v>0</v>
+      </c>
+      <c r="K255" s="17" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A256" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="D256" s="59"/>
+    </row>
+    <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A257" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D257" s="59"/>
+    </row>
+    <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A258" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D258" s="59"/>
+    </row>
+    <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A259" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="D259" s="59"/>
+    </row>
+    <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A260" s="96" t="s">
+        <v>59</v>
+      </c>
+      <c r="D260" s="59"/>
+    </row>
+    <row r="261" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A261" s="105" t="s">
+        <v>60</v>
+      </c>
+      <c r="B261" s="105">
+        <v>0</v>
+      </c>
+      <c r="C261" s="105">
+        <v>0</v>
+      </c>
+      <c r="D261" s="105">
+        <v>0</v>
+      </c>
+      <c r="E261" s="105">
+        <v>0</v>
+      </c>
+      <c r="F261" s="105">
+        <v>0</v>
+      </c>
+      <c r="G261" s="105">
+        <v>0</v>
+      </c>
+      <c r="H261" s="105">
+        <v>0</v>
+      </c>
+      <c r="I261" s="105">
+        <v>0</v>
+      </c>
+      <c r="J261" s="105">
+        <v>0</v>
+      </c>
+      <c r="K261" s="105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="262" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A262" s="105" t="s">
+        <v>61</v>
+      </c>
+      <c r="B262" s="105">
+        <v>0</v>
+      </c>
+      <c r="C262" s="105">
+        <v>0</v>
+      </c>
+      <c r="D262" s="105">
+        <v>0</v>
+      </c>
+      <c r="E262" s="105">
+        <v>0</v>
+      </c>
+      <c r="F262" s="105">
+        <v>0</v>
+      </c>
+      <c r="G262" s="105">
+        <v>0</v>
+      </c>
+      <c r="H262" s="105">
+        <v>0</v>
+      </c>
+      <c r="I262" s="105">
+        <v>0</v>
+      </c>
+      <c r="J262" s="105">
+        <v>0</v>
+      </c>
+      <c r="K262" s="105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="263" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A263" s="105" t="s">
+        <v>62</v>
+      </c>
+      <c r="B263" s="105">
+        <v>0</v>
+      </c>
+      <c r="C263" s="105">
+        <v>0</v>
+      </c>
+      <c r="D263" s="105">
+        <v>0</v>
+      </c>
+      <c r="E263" s="105">
+        <v>0</v>
+      </c>
+      <c r="F263" s="105">
+        <v>0</v>
+      </c>
+      <c r="G263" s="105">
+        <v>0</v>
+      </c>
+      <c r="H263" s="105">
+        <v>0</v>
+      </c>
+      <c r="I263" s="105">
+        <v>0</v>
+      </c>
+      <c r="J263" s="105">
+        <v>0</v>
+      </c>
+      <c r="K263" s="105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="264" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A264" s="105" t="s">
+        <v>63</v>
+      </c>
+      <c r="B264" s="105">
+        <v>0</v>
+      </c>
+      <c r="C264" s="105">
+        <v>0</v>
+      </c>
+      <c r="D264" s="105">
+        <v>0</v>
+      </c>
+      <c r="E264" s="105">
+        <v>0</v>
+      </c>
+      <c r="F264" s="105">
+        <v>0</v>
+      </c>
+      <c r="G264" s="105">
+        <v>0</v>
+      </c>
+      <c r="H264" s="105">
+        <v>0</v>
+      </c>
+      <c r="I264" s="105">
+        <v>0</v>
+      </c>
+      <c r="J264" s="105">
+        <v>0</v>
+      </c>
+      <c r="K264" s="105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A265" s="45">
+        <v>0</v>
+      </c>
+      <c r="B265" s="45">
+        <v>0</v>
+      </c>
+      <c r="C265" s="45">
+        <v>0</v>
+      </c>
+      <c r="D265" s="45">
+        <v>0</v>
+      </c>
+      <c r="E265" s="45">
+        <v>0</v>
+      </c>
+      <c r="F265" s="45">
+        <v>0</v>
+      </c>
+      <c r="G265" s="45">
+        <v>0</v>
+      </c>
+      <c r="H265" s="45">
+        <v>0</v>
+      </c>
+      <c r="I265" s="45">
+        <v>0</v>
+      </c>
+      <c r="J265" s="45">
+        <v>0</v>
+      </c>
+      <c r="K265" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="266" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A266" s="45"/>
+      <c r="B266" s="45"/>
+      <c r="C266" s="45"/>
+      <c r="D266" s="45"/>
+      <c r="E266" s="45"/>
+      <c r="F266" s="45"/>
+      <c r="G266" s="45"/>
+      <c r="H266" s="45"/>
+      <c r="I266" s="45"/>
+      <c r="J266" s="45"/>
+      <c r="K266" s="45"/>
+    </row>
+    <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A267" s="45"/>
+      <c r="B267" s="45"/>
+      <c r="C267" s="45"/>
+      <c r="D267" s="45"/>
+      <c r="E267" s="45"/>
+      <c r="F267" s="45"/>
+      <c r="G267" s="45"/>
+      <c r="H267" s="45"/>
+      <c r="I267" s="45"/>
+      <c r="J267" s="45"/>
+      <c r="K267" s="45"/>
+    </row>
+    <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A268" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="B228" s="5"/>
-[...13 lines deleted...]
-      <c r="J228" s="16">
+      <c r="B268" s="21"/>
+      <c r="C268" s="21"/>
+      <c r="D268" s="21"/>
+      <c r="E268" s="21"/>
+      <c r="F268" s="21"/>
+      <c r="G268" s="21"/>
+      <c r="H268" s="21"/>
+      <c r="I268" s="21"/>
+      <c r="J268" s="21"/>
+      <c r="K268" s="21"/>
+    </row>
+    <row r="269" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A269" s="12">
+        <v>0</v>
+      </c>
+      <c r="B269" s="12">
+        <v>0</v>
+      </c>
+      <c r="C269" s="12">
+        <v>0</v>
+      </c>
+      <c r="D269" s="12">
+        <v>2021</v>
+      </c>
+      <c r="E269" s="12">
+        <v>2024</v>
+      </c>
+      <c r="F269" s="12">
+        <v>2025</v>
+      </c>
+      <c r="G269" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="H269" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I269" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J269" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K269" s="13" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="270" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A270" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="B270" s="21"/>
+      <c r="C270" s="109" t="s">
+        <v>55</v>
+      </c>
+      <c r="D270" s="16">
+        <v>14.190226718453616</v>
+      </c>
+      <c r="E270" s="16">
+        <v>39.988918439716315</v>
+      </c>
+      <c r="F270" s="16">
+        <v>8.6281784453895582</v>
+      </c>
+      <c r="G270" s="16">
+        <v>-78.861608379981149</v>
+      </c>
+      <c r="H270" s="16">
+        <v>24.824871003116101</v>
+      </c>
+      <c r="I270" s="16">
+        <v>0.6444683136412459</v>
+      </c>
+      <c r="J270" s="16">
+        <v>75.168143482438353</v>
+      </c>
+      <c r="K270" s="16" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="271" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A271" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="B271" s="21"/>
+      <c r="C271" s="109">
+        <v>0</v>
+      </c>
+      <c r="D271" s="16">
+        <v>9.068738144702376</v>
+      </c>
+      <c r="E271" s="16">
+        <v>28.902925531914896</v>
+      </c>
+      <c r="F271" s="16">
+        <v>60.313546285404051</v>
+      </c>
+      <c r="G271" s="16">
+        <v>104.43984357027836</v>
+      </c>
+      <c r="H271" s="16">
+        <v>127.00513458137893</v>
+      </c>
+      <c r="I271" s="16">
+        <v>4.8872180451127809</v>
+      </c>
+      <c r="J271" s="16">
+        <v>4.3023379950891432</v>
+      </c>
+      <c r="K271" s="16">
+        <v>-11.428571428571416</v>
+      </c>
+    </row>
+    <row r="272" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A272" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="B272" s="21"/>
+      <c r="C272" s="109">
+        <v>0</v>
+      </c>
+      <c r="D272" s="16">
+        <v>5.6815102520097556</v>
+      </c>
+      <c r="E272" s="16">
+        <v>0.11081560283687941</v>
+      </c>
+      <c r="F272" s="16">
+        <v>0.11537417428287033</v>
+      </c>
+      <c r="G272" s="16">
+        <v>2.0000000000000018</v>
+      </c>
+      <c r="H272" s="16">
+        <v>-46.638272261315436</v>
+      </c>
+      <c r="I272" s="16">
+        <v>0.54779806659505903</v>
+      </c>
+      <c r="J272" s="16">
+        <v>0.65122237642788516</v>
+      </c>
+      <c r="K272" s="16">
+        <v>19.607843137254907</v>
+      </c>
+    </row>
+    <row r="273" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A273" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B273" s="21"/>
+      <c r="C273" s="109">
+        <v>0</v>
+      </c>
+      <c r="D273" s="16">
+        <v>71.059524884834261</v>
+      </c>
+      <c r="E273" s="16">
+        <v>30.99734042553191</v>
+      </c>
+      <c r="F273" s="16">
+        <v>30.942901094923535</v>
+      </c>
+      <c r="G273" s="16">
+        <v>-2.2022022022022014</v>
+      </c>
+      <c r="H273" s="16">
+        <v>14.829470523787425</v>
+      </c>
+      <c r="I273" s="16">
+        <v>93.920515574650906</v>
+      </c>
+      <c r="J273" s="16">
+        <v>19.878296146044626</v>
+      </c>
+      <c r="K273" s="16">
+        <v>-78.705397987191219</v>
+      </c>
+    </row>
+    <row r="274" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A274" s="92" t="s">
+        <v>57</v>
+      </c>
+      <c r="B274" s="93"/>
+      <c r="C274" s="107" t="s">
+        <v>50</v>
+      </c>
+      <c r="D274" s="94">
+        <v>93.822033898305094</v>
+      </c>
+      <c r="E274" s="94">
+        <v>100</v>
+      </c>
+      <c r="F274" s="94">
+        <v>100</v>
+      </c>
+      <c r="G274" s="94">
+        <v>-2.0301418439716246</v>
+      </c>
+      <c r="H274" s="94">
+        <v>41.357442741421437</v>
+      </c>
+      <c r="I274" s="94">
+        <v>100</v>
+      </c>
+      <c r="J274" s="94">
+        <v>99.458483754512642</v>
+      </c>
+      <c r="K274" s="94">
+        <v>0.612244897959207</v>
+      </c>
+    </row>
+    <row r="275" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A275" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B275" s="95"/>
+      <c r="C275" s="108">
+        <v>0</v>
+      </c>
+      <c r="D275" s="17">
+        <v>6.1779661016949161</v>
+      </c>
+      <c r="E275" s="17">
+        <v>0</v>
+      </c>
+      <c r="F275" s="17">
+        <v>0</v>
+      </c>
+      <c r="G275" s="17" t="s">
+        <v>117</v>
+      </c>
+      <c r="H275" s="17">
         <v>-100</v>
       </c>
-      <c r="K228" s="16">
-[...45 lines deleted...]
-      <c r="A234" s="2" t="s">
+      <c r="I275" s="17">
+        <v>0</v>
+      </c>
+      <c r="J275" s="17">
+        <v>0.54151624548736454</v>
+      </c>
+      <c r="K275" s="17" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A276" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="D276" s="59"/>
+    </row>
+    <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A277" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="D277" s="59"/>
+    </row>
+    <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A278" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D278" s="59"/>
+    </row>
+    <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A279" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="D279" s="59"/>
+    </row>
+    <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A280" s="96" t="s">
+        <v>59</v>
+      </c>
+      <c r="D280" s="59"/>
+    </row>
+    <row r="281" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A281" s="105" t="s">
+        <v>60</v>
+      </c>
+      <c r="B281" s="105">
+        <v>0</v>
+      </c>
+      <c r="C281" s="105">
+        <v>0</v>
+      </c>
+      <c r="D281" s="105">
+        <v>0</v>
+      </c>
+      <c r="E281" s="105">
+        <v>0</v>
+      </c>
+      <c r="F281" s="105">
+        <v>0</v>
+      </c>
+      <c r="G281" s="105">
+        <v>0</v>
+      </c>
+      <c r="H281" s="105">
+        <v>0</v>
+      </c>
+      <c r="I281" s="105">
+        <v>0</v>
+      </c>
+      <c r="J281" s="105">
+        <v>0</v>
+      </c>
+      <c r="K281" s="105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="282" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A282" s="105" t="s">
+        <v>61</v>
+      </c>
+      <c r="B282" s="105">
+        <v>0</v>
+      </c>
+      <c r="C282" s="105">
+        <v>0</v>
+      </c>
+      <c r="D282" s="105">
+        <v>0</v>
+      </c>
+      <c r="E282" s="105">
+        <v>0</v>
+      </c>
+      <c r="F282" s="105">
+        <v>0</v>
+      </c>
+      <c r="G282" s="105">
+        <v>0</v>
+      </c>
+      <c r="H282" s="105">
+        <v>0</v>
+      </c>
+      <c r="I282" s="105">
+        <v>0</v>
+      </c>
+      <c r="J282" s="105">
+        <v>0</v>
+      </c>
+      <c r="K282" s="105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="283" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A283" s="105" t="s">
+        <v>62</v>
+      </c>
+      <c r="B283" s="105">
+        <v>0</v>
+      </c>
+      <c r="C283" s="105">
+        <v>0</v>
+      </c>
+      <c r="D283" s="105">
+        <v>0</v>
+      </c>
+      <c r="E283" s="105">
+        <v>0</v>
+      </c>
+      <c r="F283" s="105">
+        <v>0</v>
+      </c>
+      <c r="G283" s="105">
+        <v>0</v>
+      </c>
+      <c r="H283" s="105">
+        <v>0</v>
+      </c>
+      <c r="I283" s="105">
+        <v>0</v>
+      </c>
+      <c r="J283" s="105">
+        <v>0</v>
+      </c>
+      <c r="K283" s="105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="284" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A284" s="105" t="s">
+        <v>63</v>
+      </c>
+      <c r="B284" s="105">
+        <v>0</v>
+      </c>
+      <c r="C284" s="105">
+        <v>0</v>
+      </c>
+      <c r="D284" s="105">
+        <v>0</v>
+      </c>
+      <c r="E284" s="105">
+        <v>0</v>
+      </c>
+      <c r="F284" s="105">
+        <v>0</v>
+      </c>
+      <c r="G284" s="105">
+        <v>0</v>
+      </c>
+      <c r="H284" s="105">
+        <v>0</v>
+      </c>
+      <c r="I284" s="105">
+        <v>0</v>
+      </c>
+      <c r="J284" s="105">
+        <v>0</v>
+      </c>
+      <c r="K284" s="105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A285" s="45"/>
+      <c r="B285" s="45"/>
+      <c r="C285" s="45"/>
+      <c r="D285" s="45"/>
+      <c r="E285" s="45"/>
+      <c r="F285" s="82"/>
+      <c r="G285" s="82"/>
+      <c r="H285" s="45"/>
+      <c r="I285" s="45"/>
+      <c r="J285" s="45"/>
+      <c r="K285" s="45"/>
+    </row>
+    <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A286" s="45"/>
+      <c r="B286" s="45"/>
+      <c r="C286" s="45"/>
+      <c r="D286" s="45"/>
+      <c r="E286" s="45"/>
+      <c r="F286" s="82"/>
+      <c r="G286" s="82"/>
+      <c r="H286" s="45"/>
+      <c r="I286" s="45"/>
+      <c r="J286" s="45"/>
+      <c r="K286" s="45"/>
+    </row>
+    <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A287" s="45"/>
+      <c r="B287" s="45"/>
+      <c r="C287" s="45"/>
+      <c r="D287" s="45"/>
+      <c r="E287" s="45"/>
+      <c r="F287" s="82"/>
+      <c r="G287" s="82"/>
+      <c r="H287" s="45"/>
+      <c r="I287" s="45"/>
+      <c r="J287" s="45"/>
+      <c r="K287" s="45"/>
+    </row>
+    <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A288" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="B234" s="21"/>
-[...14 lines deleted...]
-      <c r="D235" s="12">
+      <c r="B288" s="21"/>
+      <c r="C288" s="21"/>
+      <c r="D288" s="21"/>
+      <c r="E288" s="21"/>
+      <c r="F288" s="21"/>
+      <c r="G288" s="21"/>
+      <c r="H288" s="21"/>
+      <c r="I288" s="21"/>
+      <c r="J288" s="21"/>
+      <c r="K288" s="21"/>
+    </row>
+    <row r="289" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A289" s="12">
+        <v>0</v>
+      </c>
+      <c r="B289" s="12"/>
+      <c r="C289" s="12"/>
+      <c r="D289" s="23">
+        <v>0</v>
+      </c>
+      <c r="E289" s="12">
         <v>2021</v>
       </c>
-      <c r="E235" s="12">
+      <c r="F289" s="12">
+        <v>2022</v>
+      </c>
+      <c r="G289" s="12">
+        <v>2023</v>
+      </c>
+      <c r="H289" s="12">
         <v>2024</v>
       </c>
-      <c r="F235" s="12">
+      <c r="I289" s="12">
         <v>2025</v>
       </c>
-      <c r="G235" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H235" s="13" t="s">
+      <c r="J289" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="I235" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K235" s="13" t="s">
+      <c r="K289" s="13" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="236" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-[...724 lines deleted...]
-      <c r="A276" s="46" t="s">
+    <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A290" s="46" t="s">
         <v>54</v>
       </c>
-      <c r="B276" s="98"/>
-[...1 lines deleted...]
-      <c r="D276" s="105" t="s">
+      <c r="B290" s="97"/>
+      <c r="C290" s="97"/>
+      <c r="D290" s="113" t="s">
         <v>38</v>
       </c>
-      <c r="E276" s="99">
+      <c r="E290" s="98">
         <v>4.4884012226469272</v>
       </c>
-      <c r="F276" s="99">
+      <c r="F290" s="98">
         <v>8.004013793664285</v>
       </c>
-      <c r="G276" s="99">
+      <c r="G290" s="98">
         <v>6.6327583110966346</v>
       </c>
-      <c r="H276" s="99">
+      <c r="H290" s="98">
         <v>7.0968993818271038</v>
       </c>
-      <c r="I276" s="99">
+      <c r="I290" s="98">
         <v>10.412755625641413</v>
       </c>
-      <c r="J276" s="100">
+      <c r="J290" s="99">
         <v>17.976854023276882</v>
       </c>
-      <c r="K276" s="100">
+      <c r="K290" s="99">
         <v>50.119483642670957</v>
       </c>
     </row>
-    <row r="277" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A277" s="15" t="s">
+    <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A291" s="15" t="s">
         <v>64</v>
       </c>
-      <c r="B277" s="21"/>
-[...25 lines deleted...]
-      <c r="A278" s="15" t="s">
+      <c r="B291" s="21"/>
+      <c r="C291" s="21"/>
+      <c r="D291" s="114">
+        <v>0</v>
+      </c>
+      <c r="E291" s="59">
+        <v>0</v>
+      </c>
+      <c r="F291" s="59">
+        <v>0</v>
+      </c>
+      <c r="G291" s="59">
+        <v>0</v>
+      </c>
+      <c r="H291" s="59">
+        <v>0</v>
+      </c>
+      <c r="I291" s="59">
+        <v>0</v>
+      </c>
+      <c r="J291" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="K291" s="16" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A292" s="15" t="s">
         <v>53</v>
-      </c>
-[...240 lines deleted...]
-        <v>64</v>
       </c>
       <c r="B292" s="21"/>
       <c r="C292" s="21"/>
-      <c r="D292" s="120"/>
+      <c r="D292" s="114">
+        <v>0</v>
+      </c>
       <c r="E292" s="59">
-        <v>0</v>
+        <v>10.891561389816006</v>
       </c>
       <c r="F292" s="59">
-        <v>0</v>
+        <v>17.197886029945646</v>
       </c>
       <c r="G292" s="59">
-        <v>0</v>
+        <v>10.838605414479535</v>
       </c>
       <c r="H292" s="59">
-        <v>0</v>
+        <v>7.2092733417228896</v>
       </c>
       <c r="I292" s="59">
-        <v>0</v>
-[...8 lines deleted...]
-    <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>7.7794336523780094</v>
+      </c>
+      <c r="J292" s="16">
+        <v>-13.23266235253694</v>
+      </c>
+      <c r="K292" s="16">
+        <v>11.823484295651365</v>
+      </c>
+    </row>
+    <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A293" s="15" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B293" s="21"/>
       <c r="C293" s="21"/>
-      <c r="D293" s="120"/>
+      <c r="D293" s="114">
+        <v>0</v>
+      </c>
       <c r="E293" s="59">
-        <v>0</v>
+        <v>84.531099728901708</v>
       </c>
       <c r="F293" s="59">
-        <v>19.033192834562698</v>
+        <v>74.53787158570988</v>
       </c>
       <c r="G293" s="59">
-        <v>0</v>
+        <v>82.375380529421335</v>
       </c>
       <c r="H293" s="59">
-        <v>0</v>
+        <v>85.221134148704678</v>
       </c>
       <c r="I293" s="59">
-        <v>0</v>
-[...38 lines deleted...]
-      <c r="A295" s="1" t="s">
+        <v>81.582278034181613</v>
+      </c>
+      <c r="J293" s="16">
+        <v>-23.025247486529985</v>
+      </c>
+      <c r="K293" s="16">
+        <v>20.562817340311913</v>
+      </c>
+    </row>
+    <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A294" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B295" s="72"/>
-[...24 lines deleted...]
-    <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B294" s="72"/>
+      <c r="C294" s="72"/>
+      <c r="D294" s="115">
+        <v>0</v>
+      </c>
+      <c r="E294" s="100">
+        <v>8.893765863534786E-2</v>
+      </c>
+      <c r="F294" s="100">
+        <v>0.26022859068017634</v>
+      </c>
+      <c r="G294" s="100">
+        <v>0.15325574500248465</v>
+      </c>
+      <c r="H294" s="100">
+        <v>0.47269312774532418</v>
+      </c>
+      <c r="I294" s="100">
+        <v>0.22553268779896399</v>
+      </c>
+      <c r="J294" s="17">
+        <v>-61.63546045089798</v>
+      </c>
+      <c r="K294" s="17">
+        <v>53.496865655874657</v>
+      </c>
+    </row>
+    <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A295" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="F295" s="59"/>
+      <c r="G295" s="59"/>
+      <c r="H295" s="59"/>
+      <c r="I295" s="59"/>
+      <c r="J295" s="59"/>
+      <c r="K295" s="59"/>
+    </row>
+    <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A296" s="4" t="s">
-        <v>1</v>
-[...8 lines deleted...]
-    <row r="297" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0</v>
+      </c>
+      <c r="B296" s="83"/>
+      <c r="C296" s="83"/>
+      <c r="D296" s="83"/>
+      <c r="E296" s="83"/>
+      <c r="F296" s="83"/>
+      <c r="G296" s="83"/>
+      <c r="H296" s="83"/>
+      <c r="I296" s="83"/>
+      <c r="J296" s="83"/>
+      <c r="K296" s="83"/>
+    </row>
+    <row r="297" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A297" s="4" t="s">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="B297" s="83"/>
       <c r="C297" s="83"/>
       <c r="D297" s="83"/>
       <c r="E297" s="83"/>
       <c r="F297" s="83"/>
       <c r="G297" s="83"/>
       <c r="H297" s="83"/>
       <c r="I297" s="83"/>
       <c r="J297" s="83"/>
       <c r="K297" s="83"/>
     </row>
-    <row r="298" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A298" s="4" t="s">
+    <row r="298" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A298" s="19" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="299" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A299" s="96" t="s">
+        <v>67</v>
+      </c>
+      <c r="B299" s="84"/>
+      <c r="C299" s="84"/>
+      <c r="D299" s="84"/>
+      <c r="E299" s="84"/>
+      <c r="F299" s="84"/>
+      <c r="G299" s="84"/>
+      <c r="H299" s="84"/>
+      <c r="I299" s="84"/>
+      <c r="J299" s="84"/>
+      <c r="K299" s="84"/>
+    </row>
+    <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A300" s="96" t="s">
+        <v>66</v>
+      </c>
+      <c r="B300" s="83"/>
+      <c r="C300" s="83"/>
+      <c r="D300" s="83"/>
+      <c r="E300" s="83"/>
+      <c r="F300" s="83"/>
+      <c r="G300" s="83"/>
+      <c r="H300" s="83"/>
+      <c r="I300" s="83"/>
+      <c r="J300" s="83"/>
+      <c r="K300" s="83"/>
+    </row>
+    <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A301" s="45"/>
+    </row>
+    <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A302" s="45"/>
+    </row>
+    <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A303" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="B303" s="21"/>
+      <c r="C303" s="21"/>
+      <c r="D303" s="21"/>
+      <c r="E303" s="21"/>
+      <c r="F303" s="21"/>
+      <c r="G303" s="21"/>
+      <c r="H303" s="21"/>
+      <c r="I303" s="21"/>
+      <c r="J303" s="21"/>
+      <c r="K303" s="21"/>
+    </row>
+    <row r="304" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A304" s="12">
+        <v>0</v>
+      </c>
+      <c r="B304" s="12"/>
+      <c r="C304" s="12"/>
+      <c r="D304" s="23">
+        <v>0</v>
+      </c>
+      <c r="E304" s="12">
+        <v>2021</v>
+      </c>
+      <c r="F304" s="12">
+        <v>2022</v>
+      </c>
+      <c r="G304" s="12">
+        <v>2023</v>
+      </c>
+      <c r="H304" s="12">
+        <v>2024</v>
+      </c>
+      <c r="I304" s="12">
+        <v>2025</v>
+      </c>
+      <c r="J304" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="K304" s="13" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A305" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="B305" s="97"/>
+      <c r="C305" s="97"/>
+      <c r="D305" s="113" t="s">
+        <v>38</v>
+      </c>
+      <c r="E305" s="98">
+        <v>100</v>
+      </c>
+      <c r="F305" s="98">
+        <v>37.996136283807516</v>
+      </c>
+      <c r="G305" s="98">
+        <v>53.597950165705164</v>
+      </c>
+      <c r="H305" s="98">
+        <v>69.140070921985824</v>
+      </c>
+      <c r="I305" s="98">
+        <v>95.97657355598615</v>
+      </c>
+      <c r="J305" s="99">
+        <v>41.309783305551981</v>
+      </c>
+      <c r="K305" s="99">
+        <v>39.026402101696924</v>
+      </c>
+    </row>
+    <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A306" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B306" s="21"/>
+      <c r="C306" s="21"/>
+      <c r="D306" s="114">
+        <v>0</v>
+      </c>
+      <c r="E306" s="59">
+        <v>0</v>
+      </c>
+      <c r="F306" s="59">
+        <v>0</v>
+      </c>
+      <c r="G306" s="59">
+        <v>0</v>
+      </c>
+      <c r="H306" s="59">
+        <v>0</v>
+      </c>
+      <c r="I306" s="59">
+        <v>0</v>
+      </c>
+      <c r="J306" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="K306" s="16" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A307" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="B307" s="21"/>
+      <c r="C307" s="21"/>
+      <c r="D307" s="114">
+        <v>0</v>
+      </c>
+      <c r="E307" s="59">
+        <v>0</v>
+      </c>
+      <c r="F307" s="59">
+        <v>19.033192834562698</v>
+      </c>
+      <c r="G307" s="59">
+        <v>0</v>
+      </c>
+      <c r="H307" s="59">
+        <v>0</v>
+      </c>
+      <c r="I307" s="59">
+        <v>0</v>
+      </c>
+      <c r="J307" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="K307" s="16" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A308" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="B308" s="21"/>
+      <c r="C308" s="21"/>
+      <c r="D308" s="114">
+        <v>0</v>
+      </c>
+      <c r="E308" s="59">
+        <v>0</v>
+      </c>
+      <c r="F308" s="59">
+        <v>41.008078679311552</v>
+      </c>
+      <c r="G308" s="59">
+        <v>42.833251503620964</v>
+      </c>
+      <c r="H308" s="59">
+        <v>2.2828014184397163</v>
+      </c>
+      <c r="I308" s="59">
+        <v>0</v>
+      </c>
+      <c r="J308" s="16">
+        <v>-100</v>
+      </c>
+      <c r="K308" s="16" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A309" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B309" s="72"/>
+      <c r="C309" s="72"/>
+      <c r="D309" s="115">
+        <v>0</v>
+      </c>
+      <c r="E309" s="100">
+        <v>0</v>
+      </c>
+      <c r="F309" s="100">
+        <v>1.9625922023182296</v>
+      </c>
+      <c r="G309" s="100">
+        <v>3.5687983306738675</v>
+      </c>
+      <c r="H309" s="100">
+        <v>28.577127659574469</v>
+      </c>
+      <c r="I309" s="100">
+        <v>4.0234264440138476</v>
+      </c>
+      <c r="J309" s="17">
+        <v>-85.667752442996743</v>
+      </c>
+      <c r="K309" s="17" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A310" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="F310" s="59"/>
+      <c r="G310" s="59"/>
+      <c r="H310" s="59"/>
+      <c r="I310" s="59"/>
+      <c r="J310" s="59"/>
+      <c r="K310" s="59"/>
+    </row>
+    <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A311" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B311" s="83"/>
+      <c r="C311" s="83"/>
+      <c r="D311" s="83"/>
+      <c r="E311" s="83"/>
+      <c r="F311" s="83"/>
+      <c r="G311" s="83"/>
+      <c r="H311" s="83"/>
+      <c r="I311" s="83"/>
+      <c r="J311" s="83"/>
+      <c r="K311" s="83"/>
+    </row>
+    <row r="312" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A312" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="B298" s="83"/>
-[...11 lines deleted...]
-      <c r="A299" s="19" t="s">
+      <c r="B312" s="83"/>
+      <c r="C312" s="83"/>
+      <c r="D312" s="83"/>
+      <c r="E312" s="83"/>
+      <c r="F312" s="83"/>
+      <c r="G312" s="83"/>
+      <c r="H312" s="83"/>
+      <c r="I312" s="83"/>
+      <c r="J312" s="83"/>
+      <c r="K312" s="83"/>
+    </row>
+    <row r="313" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A313" s="19" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A300" s="97" t="s">
+    <row r="314" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A314" s="96" t="s">
         <v>67</v>
       </c>
-      <c r="B300" s="84"/>
-[...11 lines deleted...]
-      <c r="A301" s="97" t="s">
+      <c r="B314" s="84"/>
+      <c r="C314" s="84"/>
+      <c r="D314" s="84"/>
+      <c r="E314" s="84"/>
+      <c r="F314" s="84"/>
+      <c r="G314" s="84"/>
+      <c r="H314" s="84"/>
+      <c r="I314" s="84"/>
+      <c r="J314" s="84"/>
+      <c r="K314" s="84"/>
+    </row>
+    <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A315" s="96" t="s">
         <v>66</v>
       </c>
-      <c r="B301" s="83"/>
-[...48 lines deleted...]
-      <c r="A305" s="103" t="s">
+      <c r="B315" s="83"/>
+      <c r="C315" s="83"/>
+      <c r="D315" s="83"/>
+      <c r="E315" s="83"/>
+      <c r="F315" s="83"/>
+      <c r="G315" s="83"/>
+      <c r="H315" s="83"/>
+      <c r="I315" s="83"/>
+      <c r="J315" s="83"/>
+      <c r="K315" s="83"/>
+    </row>
+    <row r="316" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A316" s="104"/>
+      <c r="B316" s="104"/>
+      <c r="C316" s="104"/>
+      <c r="D316" s="104"/>
+      <c r="E316" s="104"/>
+      <c r="F316" s="104"/>
+      <c r="G316" s="104"/>
+      <c r="H316" s="104"/>
+      <c r="I316" s="7"/>
+      <c r="J316" s="7"/>
+      <c r="K316" s="7"/>
+    </row>
+    <row r="317" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A317" s="103"/>
+      <c r="B317" s="103"/>
+      <c r="C317" s="103"/>
+      <c r="D317" s="103"/>
+      <c r="E317" s="103"/>
+      <c r="F317" s="103"/>
+      <c r="G317" s="103"/>
+      <c r="H317" s="103"/>
+      <c r="I317" s="103"/>
+      <c r="J317" s="103"/>
+      <c r="K317" s="103"/>
+    </row>
+    <row r="318" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I318" s="83"/>
+      <c r="J318" s="83"/>
+      <c r="K318" s="83"/>
+    </row>
+    <row r="319" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A319" s="102" t="s">
         <v>35</v>
       </c>
-      <c r="B305" s="104">
-[...13 lines deleted...]
-      <c r="A306" s="87" t="s">
+      <c r="B319" s="102">
+        <v>46219</v>
+      </c>
+      <c r="I319" s="83"/>
+      <c r="J319" s="83"/>
+      <c r="K319" s="83"/>
+    </row>
+    <row r="320" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A320" s="86" t="s">
         <v>77</v>
       </c>
-      <c r="C306" s="45"/>
-[...10 lines deleted...]
-      <c r="A307" s="103" t="s">
+      <c r="I320" s="83"/>
+      <c r="J320" s="83"/>
+      <c r="K320" s="83"/>
+    </row>
+    <row r="321" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A321" s="101" t="s">
         <v>78</v>
       </c>
-      <c r="C307" s="45"/>
-[...10 lines deleted...]
-      <c r="A308" s="86"/>
+      <c r="I321" s="83"/>
+      <c r="J321" s="83"/>
+      <c r="K321" s="83"/>
+    </row>
+    <row r="322" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A322" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="36">
-    <mergeCell ref="D276:D280"/>
-[...10 lines deleted...]
-    <mergeCell ref="A270:K270"/>
+    <mergeCell ref="C274:C275"/>
+    <mergeCell ref="A281:K281"/>
+    <mergeCell ref="A282:K282"/>
+    <mergeCell ref="F64:K64"/>
+    <mergeCell ref="F77:K77"/>
+    <mergeCell ref="A263:K263"/>
+    <mergeCell ref="H68:I68"/>
+    <mergeCell ref="C250:C253"/>
+    <mergeCell ref="C254:C255"/>
+    <mergeCell ref="A261:K261"/>
+    <mergeCell ref="A262:K262"/>
+    <mergeCell ref="J68:K68"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="A40:D40"/>
     <mergeCell ref="A46:C48"/>
+    <mergeCell ref="A50:K50"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="J56:K56"/>
     <mergeCell ref="A52:K52"/>
-    <mergeCell ref="A250:K250"/>
-    <mergeCell ref="F77:K77"/>
     <mergeCell ref="G49:K49"/>
-    <mergeCell ref="F64:K64"/>
-[...6 lines deleted...]
-    <mergeCell ref="E32:F32"/>
     <mergeCell ref="A31:D32"/>
     <mergeCell ref="E31:F31"/>
-    <mergeCell ref="E29:F29"/>
-    <mergeCell ref="A23:C24"/>
+    <mergeCell ref="E32:F32"/>
     <mergeCell ref="A37:D37"/>
     <mergeCell ref="A38:D38"/>
-    <mergeCell ref="A50:K50"/>
-[...3 lines deleted...]
-    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="A21:C22"/>
+    <mergeCell ref="A23:C24"/>
+    <mergeCell ref="A29:D30"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="A264:K264"/>
+    <mergeCell ref="C270:C273"/>
+    <mergeCell ref="D305:D309"/>
+    <mergeCell ref="A283:K283"/>
+    <mergeCell ref="A284:K284"/>
+    <mergeCell ref="D290:D294"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
-[...1 lines deleted...]
-    <cfRule type="cellIs" dxfId="12" priority="431" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="B8:K10">
+    <cfRule type="cellIs" dxfId="16" priority="65" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D236:K241 D256:K261">
-    <cfRule type="cellIs" dxfId="11" priority="400" operator="lessThan">
+  <conditionalFormatting sqref="D250:K255 D270:K275">
+    <cfRule type="cellIs" dxfId="15" priority="64" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E46:E48">
-    <cfRule type="cellIs" dxfId="10" priority="282" operator="lessThan">
+    <cfRule type="cellIs" dxfId="14" priority="63" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E22:K22 E24:K24">
-    <cfRule type="cellIs" dxfId="9" priority="121" operator="lessThan">
+    <cfRule type="cellIs" dxfId="13" priority="59" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F37:K40">
-    <cfRule type="cellIs" dxfId="8" priority="513" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="12" priority="66" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G30:K30 G32:K32">
-    <cfRule type="cellIs" dxfId="7" priority="56" operator="lessThan">
+    <cfRule type="cellIs" dxfId="11" priority="52" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G47:K47">
-    <cfRule type="cellIs" dxfId="6" priority="119" operator="lessThan">
+    <cfRule type="cellIs" dxfId="10" priority="58" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J169:K178">
-    <cfRule type="cellIs" dxfId="5" priority="148" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="J108:K125">
+    <cfRule type="cellIs" dxfId="9" priority="51" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J187:K196">
-    <cfRule type="cellIs" dxfId="4" priority="52" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="J290:K294">
+    <cfRule type="cellIs" dxfId="8" priority="62" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J203:K212">
-    <cfRule type="cellIs" dxfId="3" priority="51" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="J305:K309">
+    <cfRule type="cellIs" dxfId="7" priority="45" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J219:K228">
-    <cfRule type="cellIs" dxfId="2" priority="50" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="J82:K99">
+    <cfRule type="cellIs" dxfId="6" priority="61" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J276:K280">
-    <cfRule type="cellIs" dxfId="1" priority="158" operator="lessThan">
+  <conditionalFormatting sqref="J132:K149">
+    <cfRule type="cellIs" dxfId="5" priority="50" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J291:K295">
-    <cfRule type="cellIs" dxfId="0" priority="49" operator="lessThan">
+  <conditionalFormatting sqref="J158:K175">
+    <cfRule type="cellIs" dxfId="4" priority="49" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J183:K192">
+    <cfRule type="cellIs" dxfId="3" priority="4" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J201:K210">
+    <cfRule type="cellIs" dxfId="2" priority="3" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J217:K226">
+    <cfRule type="cellIs" dxfId="1" priority="2" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J233:K242">
+    <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="A307" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{EF4896EE-7F6A-4798-9ABC-F2F0B6A38550}"/>
+    <hyperlink ref="A321" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{538770B5-0E55-4778-B211-E792D62C253A}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="4" manualBreakCount="4">
-    <brk id="102" max="16383" man="1"/>
-[...2 lines deleted...]
-    <brk id="271" max="16383" man="1"/>
+    <brk id="103" max="16383" man="1"/>
+    <brk id="153" max="16383" man="1"/>
+    <brk id="197" max="16383" man="1"/>
+    <brk id="285" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>