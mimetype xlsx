--- v1 (2026-09-07)
+++ v2 (2026-11-06)
@@ -6,58 +6,58 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30527"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\Moldávia\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5503B0D7-99F6-4027-A4CC-AF10888A22CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7861A4ED-787B-4730-88F4-FA668521793C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Moldávia" sheetId="45" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Moldávia!$A$1:$K$321</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Moldávia!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -71,51 +71,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="402" uniqueCount="152">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
     <t>Vestuário</t>
   </si>
   <si>
@@ -322,59 +322,59 @@
   <si>
     <t>Exportação &gt; 1 milhão € e &lt; 10 milhões €</t>
   </si>
   <si>
     <t>Exportação &gt; mil € e &lt; 1 milhão €</t>
   </si>
   <si>
     <t>Exportação &lt; mil €</t>
   </si>
   <si>
     <t>Agência para o Investimento e Comércio Externo de Portugal, E.P.E.</t>
   </si>
   <si>
     <t>Contact Centre: 808 214 214  email: aicep@portugalglobal.pt  www.portugalglobal.pt</t>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
     <t>2021 a 2025: resultados definitivos; 2026: resultados preliminares</t>
   </si>
   <si>
-    <t>2025 jan/jun</t>
-[...4 lines deleted...]
-  <si>
     <t>2021 a 2025: resultados definitivos</t>
   </si>
   <si>
+    <t>2025 jan/ago</t>
+  </si>
+  <si>
+    <t>2026 jan/ago</t>
+  </si>
+  <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM A MOLDÁVIA</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com a Moldávia</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>&gt;1000%</t>
   </si>
   <si>
     <t>Unidade: Milhares de euros</t>
   </si>
   <si>
     <t>Posição e Quota da Moldávia no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Moldávia como cliente de Portugal</t>
@@ -502,66 +502,63 @@
   <si>
     <t>7019 Fibras de vidro, incluída a lã de vidro, e suas obras, por exemplo: fios, mechas ligeiramente...</t>
   </si>
   <si>
     <t>2204 Vinhos de uvas frescas, incluídos os vinhos enriquecidos com álcool; mosto de uvas excluídos os...</t>
   </si>
   <si>
     <t>8703 Automóveis de passageiros e outros veículos automóveis principalmente concebidos para transporte...</t>
   </si>
   <si>
     <t>9031 Instrumentos, aparelhos e máquinas de medida ou controlo, não especificados nem compreendidos em...</t>
   </si>
   <si>
     <t>4202 Arcas para viagem, malas e maletas, incluídas as de toucador e as maletas e pastas de documentos...</t>
   </si>
   <si>
     <t>8411 Turborreatores, turbopropulsores e outras turbinas a gás</t>
   </si>
   <si>
     <t>6101 Sobretudos, japonas, gabões, capas, anoraques, blusões e semelhantes, de malha, de uso masculino...</t>
   </si>
   <si>
     <t>3916 Monofilamentos cuja maior dimensão do corte transversal seja &gt; 1 mm [monofios], varas, bastões e...</t>
   </si>
   <si>
-    <t>0901 Café, mesmo torrado ou descafeinado; cascas e películas, de café; sucedâneos do café contendo...</t>
+    <t>6802 Pedras naturais de cantaria ou de construção (exceto de ardósia) trabalhadas e obras destas...</t>
   </si>
   <si>
     <t>8483 Veios de transmissão (árvores), incluídas as árvores de cames e cambotas (virabrequins) e...</t>
   </si>
   <si>
     <t>3403 Preparações lubrificantes, incluídos os óleos de corte, as preparações antiaderentes de porcas e...</t>
   </si>
   <si>
     <t>7007 Vidros de segurança, consistindo em vidros temperados ou formados de folhas contracoladas...</t>
   </si>
   <si>
     <t>9029 Contadores, por exemplo: contadores de voltas, contadores de produção, taxímetros, totalizadores...</t>
-  </si>
-[...1 lines deleted...]
-    <t>4203 Vestuário e seus acessórios, de couro natural ou reconstituído (exceto calçado, chapéus e...</t>
   </si>
   <si>
     <t>Exportação de Produtos Industriais Transformados para a Moldávia por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados da Moldávia por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para a Moldávia por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens da Moldávia por Meios de Transporte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
@@ -1862,194 +1859,194 @@
     </row>
     <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11"/>
       <c r="B7" s="12">
         <v>2021</v>
       </c>
       <c r="C7" s="12">
         <v>2022</v>
       </c>
       <c r="D7" s="12">
         <v>2023</v>
       </c>
       <c r="E7" s="12">
         <v>2024</v>
       </c>
       <c r="F7" s="12">
         <v>2025</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>88</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K7" s="13" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="16">
         <v>16241.507</v>
       </c>
       <c r="C8" s="16">
         <v>17186.312999999998</v>
       </c>
       <c r="D8" s="16">
         <v>17180.595000000001</v>
       </c>
       <c r="E8" s="16">
         <v>11747.46</v>
       </c>
       <c r="F8" s="16">
         <v>11146.066999999999</v>
       </c>
       <c r="G8" s="16">
         <v>-5.119344947758921</v>
       </c>
       <c r="H8" s="16">
         <v>-8.9827244641167425</v>
       </c>
       <c r="I8" s="16">
-        <v>4765.1509999999998</v>
+        <v>6689.1850000000004</v>
       </c>
       <c r="J8" s="16">
-        <v>5007.1289999999999</v>
+        <v>6087.1059999999998</v>
       </c>
       <c r="K8" s="16">
-        <v>5.0780762246568907</v>
+        <v>-9.0007826065507324</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="16">
         <v>10375.637000000001</v>
       </c>
       <c r="C9" s="16">
         <v>26238.222000000002</v>
       </c>
       <c r="D9" s="16">
         <v>10457.672</v>
       </c>
       <c r="E9" s="16">
         <v>8801.2360000000008</v>
       </c>
       <c r="F9" s="16">
         <v>7283.9049999999997</v>
       </c>
       <c r="G9" s="16">
         <v>-17.239976294238684</v>
       </c>
       <c r="H9" s="16">
         <v>-8.4649599439563303</v>
       </c>
       <c r="I9" s="16">
-        <v>180.75800000000001</v>
+        <v>214.09899999999999</v>
       </c>
       <c r="J9" s="16">
-        <v>295.20999999999998</v>
-[...2 lines deleted...]
-        <v>63.317806127529607</v>
+        <v>8147.6490000000003</v>
+      </c>
+      <c r="K9" s="16" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="16">
         <v>5865.869999999999</v>
       </c>
       <c r="C10" s="16">
         <v>-9051.9090000000033</v>
       </c>
       <c r="D10" s="16">
         <v>6722.9230000000007</v>
       </c>
       <c r="E10" s="16">
         <v>2946.2239999999983</v>
       </c>
       <c r="F10" s="16">
         <v>3862.1619999999994</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>23</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="16">
-        <v>4584.393</v>
+        <v>6475.0860000000002</v>
       </c>
       <c r="J10" s="16">
-        <v>4711.9189999999999</v>
+        <v>-2060.5430000000006</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="17">
         <v>156.53503490918195</v>
       </c>
       <c r="C11" s="17">
         <v>65.501057960406001</v>
       </c>
       <c r="D11" s="17">
         <v>164.28699427559022</v>
       </c>
       <c r="E11" s="17">
         <v>133.47511644955321</v>
       </c>
       <c r="F11" s="17">
         <v>153.02323410313562</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>23</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="17" t="s">
         <v>91</v>
       </c>
-      <c r="J11" s="17" t="s">
-        <v>91</v>
+      <c r="J11" s="17">
+        <v>74.709968482932922</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>43</v>
       </c>
     </row>
@@ -2073,174 +2070,174 @@
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
     </row>
     <row r="20" spans="1:11" s="24" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="22"/>
       <c r="B20" s="22"/>
       <c r="C20" s="22"/>
       <c r="D20" s="23"/>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K20" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="107" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="107"/>
       <c r="C21" s="107"/>
       <c r="D21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="26">
         <v>90</v>
       </c>
       <c r="F21" s="26">
         <v>96</v>
       </c>
       <c r="G21" s="26">
         <v>92</v>
       </c>
       <c r="H21" s="26">
         <v>108</v>
       </c>
       <c r="I21" s="26">
         <v>108</v>
       </c>
       <c r="J21" s="26">
         <v>110</v>
       </c>
       <c r="K21" s="26">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="107"/>
       <c r="B22" s="107"/>
       <c r="C22" s="107"/>
       <c r="D22" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="27">
         <v>2.5529524500096424E-2</v>
       </c>
       <c r="F22" s="27">
         <v>2.1920551956584412E-2</v>
       </c>
       <c r="G22" s="27">
         <v>2.2214325249074282E-2</v>
       </c>
       <c r="H22" s="27">
         <v>1.4889980051523817E-2</v>
       </c>
       <c r="I22" s="27">
         <v>1.4114742399451197E-2</v>
       </c>
       <c r="J22" s="27">
-        <v>1.1721934431389006E-2</v>
+        <v>1.271195465184672E-2</v>
       </c>
       <c r="K22" s="27">
-        <v>1.2106875809472497E-2</v>
+        <v>1.1243240685125172E-2</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="110" t="s">
         <v>95</v>
       </c>
       <c r="B23" s="110"/>
       <c r="C23" s="110"/>
       <c r="D23" s="28" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="29">
         <v>94</v>
       </c>
       <c r="F23" s="29">
         <v>80</v>
       </c>
       <c r="G23" s="29">
         <v>101</v>
       </c>
       <c r="H23" s="29">
         <v>104</v>
       </c>
       <c r="I23" s="29">
         <v>116</v>
       </c>
       <c r="J23" s="29">
         <v>143</v>
       </c>
       <c r="K23" s="29">
-        <v>144</v>
+        <v>103</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="111"/>
       <c r="B24" s="111"/>
       <c r="C24" s="111"/>
       <c r="D24" s="30" t="s">
         <v>29</v>
       </c>
       <c r="E24" s="31">
         <v>1.2478859582643102E-2</v>
       </c>
       <c r="F24" s="31">
         <v>2.3948382694642584E-2</v>
       </c>
       <c r="G24" s="31">
         <v>9.9456302346300918E-3</v>
       </c>
       <c r="H24" s="31">
         <v>8.2067818723376238E-3</v>
       </c>
       <c r="I24" s="31">
         <v>6.4992459199174389E-3</v>
       </c>
       <c r="J24" s="31">
-        <v>3.2235265710033685E-4</v>
+        <v>2.8701397180443475E-4</v>
       </c>
       <c r="K24" s="31">
-        <v>4.9510622789810657E-4</v>
+        <v>1.0370693692970093E-2</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="32"/>
       <c r="C25" s="33"/>
     </row>
     <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="34"/>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="35"/>
       <c r="I26" s="35"/>
       <c r="J26" s="35"/>
     </row>
     <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>96</v>
       </c>
@@ -2418,167 +2415,167 @@
     </row>
     <row r="36" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="22"/>
       <c r="B36" s="22"/>
       <c r="C36" s="22"/>
       <c r="D36" s="22"/>
       <c r="E36" s="38" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="107" t="s">
         <v>103</v>
       </c>
       <c r="B37" s="107"/>
       <c r="C37" s="107"/>
       <c r="D37" s="107"/>
       <c r="E37" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F37" s="39">
         <v>1.0353606703252378E-2</v>
       </c>
       <c r="G37" s="39">
         <v>1.485111444697716E-3</v>
       </c>
       <c r="H37" s="39">
         <v>-7.2931126116280163E-6</v>
       </c>
       <c r="I37" s="39">
         <v>-7.0249853402707665E-3</v>
       </c>
       <c r="J37" s="39">
         <v>-7.622694414899957E-4</v>
       </c>
       <c r="K37" s="39">
-        <v>5.9524876543023497E-4</v>
+        <v>-1.1441754032560361E-3</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="113" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="113"/>
       <c r="C38" s="113"/>
       <c r="D38" s="113"/>
       <c r="E38" s="40" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="41">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="41">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="41">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="41">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="41">
         <v>9.1877061696347309E-2</v>
       </c>
       <c r="K38" s="41">
-        <v>1.7370904819408279</v>
+        <v>2.8865215337324983</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="110" t="s">
         <v>104</v>
       </c>
       <c r="B39" s="110"/>
       <c r="C39" s="110"/>
       <c r="D39" s="110"/>
       <c r="E39" s="42" t="s">
         <v>4</v>
       </c>
       <c r="F39" s="43">
         <v>2.2476707518665749E-3</v>
       </c>
       <c r="G39" s="43">
         <v>1.9078054757769639E-2</v>
       </c>
       <c r="H39" s="43">
         <v>-1.44033635561107E-2</v>
       </c>
       <c r="I39" s="43">
         <v>-1.5753314851842482E-3</v>
       </c>
       <c r="J39" s="43">
         <v>-1.4148472493108839E-3</v>
       </c>
       <c r="K39" s="43">
-        <v>2.0410663046973158E-4</v>
+        <v>1.0635452272122118E-2</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="115" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="115"/>
       <c r="C40" s="115"/>
       <c r="D40" s="115"/>
       <c r="E40" s="44" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
         <v>4.5034255776094412</v>
       </c>
       <c r="K40" s="17">
-        <v>6.3325924630490569</v>
+        <v>5.3204980042027898</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="32"/>
       <c r="C41" s="33"/>
     </row>
     <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="45"/>
     </row>
     <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B44" s="36"/>
       <c r="C44" s="36"/>
       <c r="D44" s="36"/>
       <c r="E44" s="36"/>
@@ -2698,51 +2695,51 @@
       <c r="G49" s="119" t="s">
         <v>106</v>
       </c>
       <c r="H49" s="119"/>
       <c r="I49" s="119"/>
       <c r="J49" s="119"/>
       <c r="K49" s="119"/>
     </row>
     <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="114" t="s">
         <v>33</v>
       </c>
       <c r="B50" s="114"/>
       <c r="C50" s="114"/>
       <c r="D50" s="114"/>
       <c r="E50" s="114"/>
       <c r="F50" s="114"/>
       <c r="G50" s="114"/>
       <c r="H50" s="114"/>
       <c r="I50" s="114"/>
       <c r="J50" s="114"/>
       <c r="K50" s="114"/>
     </row>
     <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="4" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C51" s="52"/>
     </row>
     <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="114" t="s">
         <v>106</v>
       </c>
       <c r="B52" s="114"/>
       <c r="C52" s="114"/>
       <c r="D52" s="114"/>
       <c r="E52" s="114"/>
       <c r="F52" s="114"/>
       <c r="G52" s="114"/>
       <c r="H52" s="114"/>
       <c r="I52" s="114"/>
       <c r="J52" s="114"/>
       <c r="K52" s="114"/>
     </row>
     <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="54"/>
       <c r="B53" s="54"/>
       <c r="C53" s="54"/>
       <c r="D53" s="54"/>
       <c r="E53" s="54"/>
       <c r="F53" s="54"/>
@@ -4505,552 +4502,552 @@
     <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="45"/>
     </row>
     <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="2" t="s">
         <v>112</v>
       </c>
       <c r="B130" s="36"/>
       <c r="C130" s="36"/>
       <c r="D130" s="36"/>
       <c r="E130" s="36"/>
       <c r="F130" s="36"/>
       <c r="G130" s="36"/>
       <c r="H130" s="36"/>
       <c r="I130" s="36"/>
       <c r="J130" s="36"/>
       <c r="K130" s="36"/>
     </row>
     <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="22"/>
       <c r="B131" s="22"/>
       <c r="C131" s="22"/>
       <c r="D131" s="13"/>
       <c r="E131" s="13"/>
       <c r="F131" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G131" s="13" t="s">
         <v>115</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I131" s="13" t="s">
         <v>119</v>
       </c>
       <c r="J131" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K131" s="13" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="78"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16"/>
       <c r="F132" s="16">
-        <v>1546.6190000000001</v>
+        <v>2187.5830000000001</v>
       </c>
       <c r="G132" s="16">
-        <v>32.45687282522632</v>
+        <v>32.703281490943965</v>
       </c>
       <c r="H132" s="16">
-        <v>2008.973</v>
+        <v>2393.9550000000004</v>
       </c>
       <c r="I132" s="16">
-        <v>40.122253690687813</v>
+        <v>39.328294923728954</v>
       </c>
       <c r="J132" s="16">
-        <v>29.894498903737755</v>
+        <v>9.4337906264585296</v>
       </c>
       <c r="K132" s="16">
-        <v>462.35399999999981</v>
+        <v>206.3720000000003</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="15" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="78"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16"/>
       <c r="F133" s="16">
-        <v>240.64500000000001</v>
+        <v>1226.489</v>
       </c>
       <c r="G133" s="16">
-        <v>5.0501022947646366</v>
+        <v>18.335402593888492</v>
       </c>
       <c r="H133" s="16">
-        <v>808.75099999999998</v>
+        <v>1067.4560000000001</v>
       </c>
       <c r="I133" s="16">
-        <v>16.151990491956568</v>
+        <v>17.536346500290946</v>
       </c>
       <c r="J133" s="16">
-        <v>236.07637806727752</v>
+        <v>-12.966524771114937</v>
       </c>
       <c r="K133" s="16">
-        <v>568.10599999999999</v>
+        <v>-159.0329999999999</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="15" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="78"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16"/>
       <c r="F134" s="16">
-        <v>713.096</v>
+        <v>598.1099999999999</v>
       </c>
       <c r="G134" s="16">
-        <v>14.964814336418723</v>
+        <v>8.941448023937145</v>
       </c>
       <c r="H134" s="16">
-        <v>808.26599999999996</v>
+        <v>828.54499999999996</v>
       </c>
       <c r="I134" s="16">
-        <v>16.14230430252546</v>
+        <v>13.611476455313904</v>
       </c>
       <c r="J134" s="16">
-        <v>13.346029146145815</v>
+        <v>38.527193994415761</v>
       </c>
       <c r="K134" s="16">
-        <v>95.169999999999959</v>
+        <v>230.43500000000006</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="78"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16"/>
       <c r="F135" s="16">
-        <v>432.35</v>
+        <v>526.23399999999992</v>
       </c>
       <c r="G135" s="16">
-        <v>9.0731647328699569</v>
+        <v>7.8669374520214328</v>
       </c>
       <c r="H135" s="16">
-        <v>543.90599999999995</v>
+        <v>609.46600000000001</v>
       </c>
       <c r="I135" s="16">
-        <v>10.862632059209977</v>
+        <v>10.012409838106977</v>
       </c>
       <c r="J135" s="16">
-        <v>25.802243552677211</v>
+        <v>15.816537889988123</v>
       </c>
       <c r="K135" s="16">
-        <v>111.55599999999993</v>
+        <v>83.232000000000085</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="78"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16"/>
       <c r="F136" s="16">
-        <v>1012.139</v>
+        <v>1112.9270000000001</v>
       </c>
       <c r="G136" s="16">
-        <v>21.240439180206465</v>
+        <v>16.637706985230636</v>
       </c>
       <c r="H136" s="16">
-        <v>302.245</v>
+        <v>411.99199999999996</v>
       </c>
       <c r="I136" s="16">
-        <v>6.0362934527950056</v>
+        <v>6.7682737905336303</v>
       </c>
       <c r="J136" s="16">
-        <v>-70.137994880149861</v>
+        <v>-62.981219792493135</v>
       </c>
       <c r="K136" s="16">
-        <v>-709.89400000000001</v>
+        <v>-700.93500000000017</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="15" t="s">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="78"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16"/>
       <c r="F137" s="16">
-        <v>121.14000000000001</v>
+        <v>181.11199999999999</v>
       </c>
       <c r="G137" s="16">
-        <v>2.5422069520986854</v>
+        <v>2.7075346249206738</v>
       </c>
       <c r="H137" s="16">
-        <v>136.89500000000001</v>
+        <v>172.923</v>
       </c>
       <c r="I137" s="16">
-        <v>2.7340018601478016</v>
+        <v>2.8408080950126382</v>
       </c>
       <c r="J137" s="16">
-        <v>13.005613339937257</v>
+        <v>-4.5215115508635506</v>
       </c>
       <c r="K137" s="16">
-        <v>15.754999999999995</v>
+        <v>-8.188999999999993</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="15" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="78"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16"/>
       <c r="F138" s="16">
-        <v>137.08500000000004</v>
+        <v>194.63399999999999</v>
       </c>
       <c r="G138" s="16">
-        <v>2.8768238404197484</v>
+        <v>2.9096818222249792</v>
       </c>
       <c r="H138" s="16">
-        <v>115.16800000000002</v>
+        <v>156.24300000000002</v>
       </c>
       <c r="I138" s="16">
-        <v>2.3000805451587132</v>
+        <v>2.5667862527775931</v>
       </c>
       <c r="J138" s="16">
-        <v>-15.987890724732837</v>
+        <v>-19.724714078732372</v>
       </c>
       <c r="K138" s="16">
-        <v>-21.917000000000016</v>
+        <v>-38.390999999999963</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="15" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="78"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16"/>
       <c r="F139" s="16">
-        <v>132.84699999999998</v>
+        <v>173.565</v>
       </c>
       <c r="G139" s="16">
-        <v>2.7878864699145942</v>
+        <v>2.594710715879438</v>
       </c>
       <c r="H139" s="16">
-        <v>100.461</v>
+        <v>155.273</v>
       </c>
       <c r="I139" s="16">
-        <v>2.0063593328632034</v>
+        <v>2.5508509298178805</v>
       </c>
       <c r="J139" s="16">
-        <v>-24.37842028800047</v>
+        <v>-10.538991156051049</v>
       </c>
       <c r="K139" s="16">
-        <v>-32.385999999999981</v>
+        <v>-18.292000000000002</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="78"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16"/>
       <c r="F140" s="16">
-        <v>115.495</v>
+        <v>142.68900000000002</v>
       </c>
       <c r="G140" s="16">
-        <v>2.4237427103569229</v>
+        <v>2.133129820747969</v>
       </c>
       <c r="H140" s="16">
-        <v>63.302999999999997</v>
+        <v>153.14700000000002</v>
       </c>
       <c r="I140" s="16">
-        <v>1.2642574217680431</v>
+        <v>2.5159246446505126</v>
       </c>
       <c r="J140" s="16">
-        <v>-45.189835057794717</v>
+        <v>7.3292264995900149</v>
       </c>
       <c r="K140" s="16">
-        <v>-52.192000000000007</v>
+        <v>10.457999999999998</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="78"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16"/>
       <c r="F141" s="16">
-        <v>36.511000000000003</v>
+        <v>36.526000000000003</v>
       </c>
       <c r="G141" s="16">
-        <v>0.76620866788901343</v>
+        <v>0.54604559449320067</v>
       </c>
       <c r="H141" s="16">
         <v>59.189</v>
       </c>
       <c r="I141" s="16">
-        <v>1.1820945695627174</v>
+        <v>0.97236683573441973</v>
       </c>
       <c r="J141" s="16">
-        <v>62.112787926926117</v>
+        <v>62.046213656025827</v>
       </c>
       <c r="K141" s="16">
-        <v>22.677999999999997</v>
+        <v>22.662999999999997</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="78"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16"/>
       <c r="F142" s="16">
-        <v>160.03</v>
+        <v>175.70099999999999</v>
       </c>
       <c r="G142" s="16">
-        <v>3.3583405856393642</v>
+        <v>2.626642857089466</v>
       </c>
       <c r="H142" s="16">
-        <v>22.480999999999998</v>
+        <v>35.466000000000001</v>
       </c>
       <c r="I142" s="16">
-        <v>0.44897984453765816</v>
+        <v>0.58264140627746586</v>
       </c>
       <c r="J142" s="16">
-        <v>-85.95200899831282</v>
+        <v>-79.814571345638313</v>
       </c>
       <c r="K142" s="16">
-        <v>-137.54900000000001</v>
+        <v>-140.23499999999999</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="78"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16"/>
       <c r="F143" s="16">
-        <v>46.353999999999992</v>
+        <v>56.670999999999992</v>
       </c>
       <c r="G143" s="16">
-        <v>0.97277085238222227</v>
+        <v>0.84720335885462872</v>
       </c>
       <c r="H143" s="16">
-        <v>13.112000000000002</v>
+        <v>15.975000000000001</v>
       </c>
       <c r="I143" s="16">
-        <v>0.26186663055815024</v>
+        <v>0.26243998379525513</v>
       </c>
       <c r="J143" s="16">
-        <v>-71.713336497389648</v>
+        <v>-71.810979160417148</v>
       </c>
       <c r="K143" s="16">
-        <v>-33.24199999999999</v>
+        <v>-40.695999999999991</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="78"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16"/>
       <c r="F144" s="16">
-        <v>10.257</v>
+        <v>12.534999999999998</v>
       </c>
       <c r="G144" s="16">
-        <v>0.21525026174406647</v>
+        <v>0.18739203654854811</v>
       </c>
       <c r="H144" s="16">
-        <v>8.0030000000000001</v>
+        <v>9.2550000000000008</v>
       </c>
       <c r="I144" s="16">
-        <v>0.15983211137560069</v>
+        <v>0.15204269483725108</v>
       </c>
       <c r="J144" s="16">
-        <v>-21.975236423905624</v>
+        <v>-26.166733147187859</v>
       </c>
       <c r="K144" s="16">
-        <v>-2.2539999999999996</v>
+        <v>-3.2799999999999976</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="78"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16"/>
       <c r="F145" s="16">
         <v>0</v>
       </c>
       <c r="G145" s="16">
         <v>0</v>
       </c>
       <c r="H145" s="16">
         <v>5.8109999999999999</v>
       </c>
       <c r="I145" s="16">
-        <v>0.11605452945190747</v>
+        <v>9.5464084246274006E-2</v>
       </c>
       <c r="J145" s="16" t="s">
         <v>118</v>
       </c>
       <c r="K145" s="16">
         <v>5.8109999999999999</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="78"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16"/>
       <c r="F146" s="16">
-        <v>36.031999999999996</v>
+        <v>36.629999999999995</v>
       </c>
       <c r="G146" s="16">
-        <v>0.75615652053838378</v>
+        <v>0.54760034294162885</v>
       </c>
       <c r="H146" s="16">
-        <v>1.2110000000000001</v>
+        <v>1.587</v>
       </c>
       <c r="I146" s="16">
-        <v>2.4185516290872476E-2</v>
+        <v>2.6071502615528628E-2</v>
       </c>
       <c r="J146" s="16">
-        <v>-96.639098579040862</v>
+        <v>-95.667485667485664</v>
       </c>
       <c r="K146" s="16">
-        <v>-34.820999999999998</v>
+        <v>-35.042999999999992</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="78"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16"/>
       <c r="F147" s="16">
-        <v>0.998</v>
+        <v>2.2599999999999998</v>
       </c>
       <c r="G147" s="16">
-        <v>2.0943722454965227E-2</v>
+        <v>3.3785879744692361E-2</v>
       </c>
       <c r="H147" s="16">
-        <v>0.80500000000000005</v>
+        <v>1.1860000000000002</v>
       </c>
       <c r="I147" s="16">
-        <v>1.6077077303181125E-2</v>
+        <v>1.9483807247647738E-2</v>
       </c>
       <c r="J147" s="16">
-        <v>-19.338677354709414</v>
+        <v>-47.522123893805293</v>
       </c>
       <c r="K147" s="16">
-        <v>-0.19299999999999995</v>
+        <v>-1.0739999999999996</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="78"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16"/>
       <c r="F148" s="16">
-        <v>23.552999999999997</v>
+        <v>25.518999999999998</v>
       </c>
       <c r="G148" s="16">
-        <v>0.49427604707594786</v>
+        <v>0.38149640053309924</v>
       </c>
       <c r="H148" s="16">
-        <v>8.5489999999999995</v>
+        <v>9.6370000000000005</v>
       </c>
       <c r="I148" s="16">
-        <v>0.17073656380732349</v>
+        <v>0.15831825501313762</v>
       </c>
       <c r="J148" s="16">
-        <v>-63.703137604551429</v>
+        <v>-62.235981033739563</v>
       </c>
       <c r="K148" s="16">
-        <v>-15.003999999999998</v>
+        <v>-15.881999999999998</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B149" s="89"/>
       <c r="C149" s="90"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17"/>
       <c r="F149" s="17">
-        <v>4765.1509999999998</v>
+        <v>6689.1850000000004</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>5007.1289999999999</v>
+        <v>6087.1059999999998</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>5.0780762246568907</v>
+        <v>-9.0007826065507324</v>
       </c>
       <c r="K149" s="17">
-        <v>241.97800000000007</v>
+        <v>-602.07900000000063</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="79"/>
       <c r="F150" s="79"/>
       <c r="G150" s="79"/>
       <c r="H150" s="79"/>
       <c r="I150" s="79"/>
     </row>
     <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="4" t="s">
         <v>92</v>
       </c>
       <c r="E151" s="79"/>
       <c r="F151" s="79"/>
       <c r="G151" s="79"/>
       <c r="H151" s="79"/>
       <c r="I151" s="79"/>
     </row>
     <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="4" t="s">
         <v>35</v>
@@ -5085,552 +5082,552 @@
       <c r="H155" s="81"/>
       <c r="I155" s="80"/>
     </row>
     <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="2" t="s">
         <v>117</v>
       </c>
       <c r="B156" s="36"/>
       <c r="C156" s="36"/>
       <c r="D156" s="36"/>
       <c r="E156" s="36"/>
       <c r="F156" s="36"/>
       <c r="G156" s="36"/>
       <c r="H156" s="36"/>
       <c r="I156" s="36"/>
       <c r="J156" s="36"/>
       <c r="K156" s="36"/>
     </row>
     <row r="157" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="22"/>
       <c r="B157" s="22"/>
       <c r="C157" s="22"/>
       <c r="D157" s="13"/>
       <c r="E157" s="13"/>
       <c r="F157" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G157" s="13" t="s">
         <v>115</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I157" s="13" t="s">
         <v>119</v>
       </c>
       <c r="J157" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K157" s="13" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="15" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="78"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16"/>
       <c r="F158" s="16">
-        <v>81.516000000000005</v>
+        <v>0.20399999999999999</v>
       </c>
       <c r="G158" s="16">
-        <v>45.096759202912182</v>
+        <v>9.5283023274279649E-2</v>
       </c>
       <c r="H158" s="16">
-        <v>185.16800000000001</v>
+        <v>7711.018</v>
       </c>
       <c r="I158" s="16">
-        <v>62.724162460621258</v>
-[...2 lines deleted...]
-        <v>127.15540507385053</v>
+        <v>94.641018531848871</v>
+      </c>
+      <c r="J158" s="16" t="s">
+        <v>91</v>
       </c>
       <c r="K158" s="16">
-        <v>103.652</v>
+        <v>7710.8140000000003</v>
       </c>
     </row>
     <row r="159" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="15" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="78"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16"/>
       <c r="F159" s="16">
-        <v>23.459</v>
+        <v>83.186000000000007</v>
       </c>
       <c r="G159" s="16">
-        <v>12.978125449496011</v>
+        <v>38.853988108305046</v>
       </c>
       <c r="H159" s="16">
-        <v>37.063000000000002</v>
+        <v>297.7</v>
       </c>
       <c r="I159" s="16">
-        <v>12.554791504352835</v>
+        <v>3.6538147384601372</v>
       </c>
       <c r="J159" s="16">
-        <v>57.990536681017957</v>
+        <v>257.87271896713384</v>
       </c>
       <c r="K159" s="16">
-        <v>13.604000000000003</v>
+        <v>214.51399999999998</v>
       </c>
     </row>
     <row r="160" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="15" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="78"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16"/>
       <c r="F160" s="16">
-        <v>0.84900000000000009</v>
+        <v>28.675999999999998</v>
       </c>
       <c r="G160" s="16">
-        <v>0.46968875513116987</v>
+        <v>13.393803801045312</v>
       </c>
       <c r="H160" s="16">
-        <v>33.977000000000004</v>
+        <v>38.768000000000001</v>
       </c>
       <c r="I160" s="16">
-        <v>11.509433962264152</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>0.47581823910185628</v>
+      </c>
+      <c r="J160" s="16">
+        <v>35.193192913935007</v>
       </c>
       <c r="K160" s="16">
-        <v>33.128000000000007</v>
+        <v>10.092000000000002</v>
       </c>
     </row>
     <row r="161" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="15" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="78"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16"/>
       <c r="F161" s="16">
-        <v>11.47</v>
+        <v>5.9980000000000011</v>
       </c>
       <c r="G161" s="16">
-        <v>6.345500614080704</v>
+        <v>2.801507713721223</v>
       </c>
       <c r="H161" s="16">
-        <v>19.288999999999998</v>
+        <v>34.505000000000003</v>
       </c>
       <c r="I161" s="16">
-        <v>6.5339927509230717</v>
+        <v>0.4234963975497717</v>
       </c>
       <c r="J161" s="16">
-        <v>68.169136878814271</v>
+        <v>475.27509169723237</v>
       </c>
       <c r="K161" s="16">
-        <v>7.8189999999999973</v>
+        <v>28.507000000000001</v>
       </c>
     </row>
     <row r="162" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="15" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="78"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16"/>
       <c r="F162" s="16">
-        <v>0</v>
+        <v>47.335999999999999</v>
       </c>
       <c r="G162" s="16">
-        <v>0</v>
+        <v>22.109397988780891</v>
       </c>
       <c r="H162" s="16">
-        <v>8.0240000000000009</v>
+        <v>20.800000000000004</v>
       </c>
       <c r="I162" s="16">
-        <v>2.7180651061955903</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>0.25528836600594851</v>
+      </c>
+      <c r="J162" s="16">
+        <v>-56.05881358796686</v>
       </c>
       <c r="K162" s="16">
-        <v>8.0240000000000009</v>
+        <v>-26.535999999999994</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="15" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="78"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16"/>
       <c r="F163" s="16">
-        <v>9.9600000000000009</v>
+        <v>28.134999999999998</v>
       </c>
       <c r="G163" s="16">
-        <v>5.5101295654964098</v>
+        <v>13.14111695991107</v>
       </c>
       <c r="H163" s="16">
-        <v>7.4059999999999997</v>
+        <v>20.186999999999998</v>
       </c>
       <c r="I163" s="16">
-        <v>2.5087226042478239</v>
+        <v>0.2477647232962539</v>
       </c>
       <c r="J163" s="16">
-        <v>-25.642570281124506</v>
+        <v>-28.249511284876494</v>
       </c>
       <c r="K163" s="16">
-        <v>-2.5540000000000012</v>
+        <v>-7.9480000000000004</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="15" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="78"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16"/>
       <c r="F164" s="16">
-        <v>0.67700000000000005</v>
+        <v>11.074000000000002</v>
       </c>
       <c r="G164" s="16">
-        <v>0.37453390721295876</v>
+        <v>5.1723735281341821</v>
       </c>
       <c r="H164" s="16">
-        <v>0.43900000000000006</v>
+        <v>8.99</v>
       </c>
       <c r="I164" s="16">
-        <v>0.14870769960367197</v>
+        <v>0.1103385774227633</v>
       </c>
       <c r="J164" s="16">
-        <v>-35.155096011816831</v>
+        <v>-18.818854975618578</v>
       </c>
       <c r="K164" s="16">
-        <v>-0.23799999999999999</v>
+        <v>-2.0840000000000014</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="15" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="78"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16"/>
       <c r="F165" s="16">
-        <v>1.5219999999999998</v>
+        <v>0.27700000000000002</v>
       </c>
       <c r="G165" s="16">
-        <v>0.84200975890417007</v>
+        <v>0.12937939924987973</v>
       </c>
       <c r="H165" s="16">
-        <v>0.40900000000000003</v>
+        <v>8.0240000000000009</v>
       </c>
       <c r="I165" s="16">
-        <v>0.13854544222756685</v>
-[...2 lines deleted...]
-        <v>-73.127463863337709</v>
+        <v>9.8482396578448594E-2</v>
+      </c>
+      <c r="J165" s="16" t="s">
+        <v>91</v>
       </c>
       <c r="K165" s="16">
-        <v>-1.1129999999999998</v>
+        <v>7.7470000000000008</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="78"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16"/>
       <c r="F166" s="16">
-        <v>0.52100000000000002</v>
+        <v>1.5780000000000001</v>
       </c>
       <c r="G166" s="16">
-        <v>0.28823067305458128</v>
+        <v>0.7370422094451633</v>
       </c>
       <c r="H166" s="16">
-        <v>0.39600000000000002</v>
+        <v>3.5270000000000001</v>
       </c>
       <c r="I166" s="16">
-        <v>0.13414179736458792</v>
+        <v>4.3288560908797132E-2</v>
       </c>
       <c r="J166" s="16">
-        <v>-23.99232245681382</v>
+        <v>123.51077313054499</v>
       </c>
       <c r="K166" s="16">
-        <v>-0.125</v>
+        <v>1.9490000000000001</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="15" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="78"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16"/>
       <c r="F167" s="16">
-        <v>0.89</v>
+        <v>0.75199999999999989</v>
       </c>
       <c r="G167" s="16">
-        <v>0.49237101539074341</v>
+        <v>0.35123937991303089</v>
       </c>
       <c r="H167" s="16">
-        <v>0.37</v>
+        <v>0.43900000000000006</v>
       </c>
       <c r="I167" s="16">
-        <v>0.12533450763863013</v>
+        <v>5.3880573402217014E-3</v>
       </c>
       <c r="J167" s="16">
-        <v>-58.426966292134829</v>
+        <v>-41.622340425531902</v>
       </c>
       <c r="K167" s="16">
-        <v>-0.52</v>
+        <v>-0.31299999999999983</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="15" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="78"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16"/>
       <c r="F168" s="16">
-        <v>0.255</v>
+        <v>1.607</v>
       </c>
       <c r="G168" s="16">
-        <v>0.14107259429734781</v>
+        <v>0.750587345106703</v>
       </c>
       <c r="H168" s="16">
-        <v>0.24299999999999999</v>
+        <v>0.40900000000000003</v>
       </c>
       <c r="I168" s="16">
-        <v>8.2314284746451694E-2</v>
+        <v>5.0198529661746602E-3</v>
       </c>
       <c r="J168" s="16">
-        <v>-4.7058823529411802</v>
+        <v>-74.548848786558807</v>
       </c>
       <c r="K168" s="16">
-        <v>-1.2000000000000011E-2</v>
+        <v>-1.198</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="15" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="78"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16"/>
       <c r="F169" s="16">
-        <v>47.335999999999999</v>
+        <v>1.411</v>
       </c>
       <c r="G169" s="16">
-        <v>26.187499308467672</v>
+        <v>0.65904091098043427</v>
       </c>
       <c r="H169" s="16">
-        <v>0.23699999999999999</v>
+        <v>0.37</v>
       </c>
       <c r="I169" s="16">
-        <v>8.028183327123066E-2</v>
+        <v>4.5411872799135059E-3</v>
       </c>
       <c r="J169" s="16">
-        <v>-99.499323981747494</v>
+        <v>-73.777462792345844</v>
       </c>
       <c r="K169" s="16">
-        <v>-47.098999999999997</v>
+        <v>-1.0409999999999999</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="15" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="78"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16"/>
       <c r="F170" s="16">
-        <v>9.7000000000000003E-2</v>
+        <v>0.30599999999999999</v>
       </c>
       <c r="G170" s="16">
-        <v>5.3662908418991143E-2</v>
+        <v>0.14292453491141949</v>
       </c>
       <c r="H170" s="16">
-        <v>0.14300000000000002</v>
+        <v>0.26600000000000001</v>
       </c>
       <c r="I170" s="16">
-        <v>4.8440093492767872E-2</v>
+        <v>3.2647454498837642E-3</v>
       </c>
       <c r="J170" s="16">
-        <v>47.42268041237115</v>
+        <v>-13.071895424836594</v>
       </c>
       <c r="K170" s="16">
-        <v>4.6000000000000013E-2</v>
+        <v>-3.999999999999998E-2</v>
       </c>
     </row>
     <row r="171" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="15" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="78"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16"/>
       <c r="F171" s="16">
-        <v>0.22700000000000001</v>
+        <v>0.436</v>
       </c>
       <c r="G171" s="16">
-        <v>0.12558227021763907</v>
+        <v>0.20364410856659768</v>
       </c>
       <c r="H171" s="16">
-        <v>0.124</v>
+        <v>0.24299999999999999</v>
       </c>
       <c r="I171" s="16">
-        <v>4.2003997154567936E-2</v>
+        <v>2.9824554297810321E-3</v>
       </c>
       <c r="J171" s="16">
-        <v>-45.374449339207054</v>
+        <v>-44.26605504587156</v>
       </c>
       <c r="K171" s="16">
-        <v>-0.10300000000000001</v>
+        <v>-0.193</v>
       </c>
     </row>
     <row r="172" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="15" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="78"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16"/>
       <c r="F172" s="16">
-        <v>0.20399999999999999</v>
+        <v>0.10200000000000001</v>
       </c>
       <c r="G172" s="16">
-        <v>0.11285807543787826</v>
+        <v>4.7641511637139838E-2</v>
       </c>
       <c r="H172" s="16">
-        <v>0</v>
+        <v>0.14300000000000002</v>
       </c>
       <c r="I172" s="16">
-        <v>0</v>
+        <v>1.755107516290896E-3</v>
       </c>
       <c r="J172" s="16">
-        <v>-100</v>
+        <v>40.196078431372555</v>
       </c>
       <c r="K172" s="16">
-        <v>-0.20399999999999999</v>
+        <v>4.1000000000000009E-2</v>
       </c>
     </row>
     <row r="173" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="15" t="s">
         <v>106</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="78"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16"/>
       <c r="F173" s="16">
         <v>0</v>
       </c>
       <c r="G173" s="16">
         <v>0</v>
       </c>
       <c r="H173" s="16">
         <v>0</v>
       </c>
       <c r="I173" s="16">
         <v>0</v>
       </c>
       <c r="J173" s="16" t="s">
         <v>106</v>
       </c>
       <c r="K173" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="78"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16"/>
       <c r="F174" s="16">
-        <v>1.7749999999999999</v>
+        <v>3.0209999999999999</v>
       </c>
       <c r="G174" s="16">
-        <v>0.98197590148153879</v>
+        <v>1.4110294770176415</v>
       </c>
       <c r="H174" s="16">
-        <v>1.9220000000000002</v>
+        <v>2.2600000000000002</v>
       </c>
       <c r="I174" s="16">
-        <v>0.65106195589580307</v>
+        <v>2.7738062844877093E-2</v>
       </c>
       <c r="J174" s="16">
-        <v>8.2816901408450843</v>
+        <v>-25.190334326381979</v>
       </c>
       <c r="K174" s="16">
-        <v>0.14700000000000024</v>
+        <v>-0.76099999999999968</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B175" s="89"/>
       <c r="C175" s="90"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17"/>
       <c r="F175" s="17">
-        <v>180.75800000000001</v>
+        <v>214.09899999999999</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>295.20999999999998</v>
+        <v>8147.6490000000003</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
-      <c r="J175" s="17">
-        <v>63.317806127529607</v>
+      <c r="J175" s="17" t="s">
+        <v>91</v>
       </c>
       <c r="K175" s="17">
-        <v>114.45199999999997</v>
+        <v>7933.55</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="79"/>
       <c r="F176" s="79"/>
       <c r="G176" s="79"/>
       <c r="H176" s="79"/>
       <c r="I176" s="79"/>
     </row>
     <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="4" t="s">
         <v>92</v>
       </c>
       <c r="E177" s="79"/>
       <c r="F177" s="79"/>
       <c r="G177" s="79"/>
       <c r="H177" s="79"/>
       <c r="I177" s="79"/>
     </row>
     <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="4" t="s">
         <v>35</v>
@@ -6306,911 +6303,911 @@
       <c r="A214" s="45"/>
     </row>
     <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="2" t="s">
         <v>121</v>
       </c>
       <c r="B215" s="36"/>
       <c r="C215" s="36"/>
       <c r="D215" s="36"/>
       <c r="E215" s="36"/>
       <c r="F215" s="36"/>
       <c r="G215" s="36"/>
       <c r="H215" s="36"/>
       <c r="I215" s="36"/>
       <c r="J215" s="36"/>
       <c r="K215" s="36"/>
     </row>
     <row r="216" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="22"/>
       <c r="B216" s="22"/>
       <c r="C216" s="22"/>
       <c r="D216" s="22"/>
       <c r="E216" s="22"/>
       <c r="F216" s="22"/>
       <c r="G216" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H216" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I216" s="13" t="s">
         <v>119</v>
       </c>
       <c r="J216" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K216" s="13" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="36"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>1194.614</v>
+        <v>1671.82</v>
       </c>
       <c r="H217" s="16">
-        <v>1593.001</v>
+        <v>1948.7650000000001</v>
       </c>
       <c r="I217" s="16">
-        <v>31.814658659683026</v>
+        <v>32.014638811941175</v>
       </c>
       <c r="J217" s="16">
-        <v>33.348596282983451</v>
+        <v>16.565479537270768</v>
       </c>
       <c r="K217" s="16">
-        <v>398.38699999999994</v>
+        <v>276.94500000000016</v>
       </c>
     </row>
     <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="36"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>708.42899999999997</v>
+        <v>1221.7670000000001</v>
       </c>
       <c r="H218" s="16">
-        <v>804.13499999999999</v>
+        <v>1063.182</v>
       </c>
       <c r="I218" s="16">
-        <v>16.059801934401928</v>
+        <v>17.466132510260213</v>
       </c>
       <c r="J218" s="16">
-        <v>13.509610701989899</v>
+        <v>-12.979970812765448</v>
       </c>
       <c r="K218" s="16">
-        <v>95.706000000000017</v>
+        <v>-158.58500000000004</v>
       </c>
     </row>
     <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
         <v>124</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="36"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>232.06800000000001</v>
+        <v>583.15300000000002</v>
       </c>
       <c r="H219" s="16">
-        <v>771.21900000000005</v>
+        <v>775.20699999999999</v>
       </c>
       <c r="I219" s="16">
-        <v>15.402419230660925</v>
+        <v>12.735230830545746</v>
       </c>
       <c r="J219" s="16">
-        <v>232.3245772790734</v>
+        <v>32.933724082702135</v>
       </c>
       <c r="K219" s="16">
-        <v>539.15100000000007</v>
+        <v>192.05399999999997</v>
       </c>
     </row>
     <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
         <v>127</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="36"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>407.95499999999998</v>
+        <v>477.27199999999999</v>
       </c>
       <c r="H220" s="16">
-        <v>511.43799999999999</v>
+        <v>568.32500000000005</v>
       </c>
       <c r="I220" s="16">
-        <v>10.214196598489874</v>
+        <v>9.3365385784311972</v>
       </c>
       <c r="J220" s="16">
-        <v>25.366278143422683</v>
+        <v>19.077800499505535</v>
       </c>
       <c r="K220" s="16">
-        <v>103.483</v>
+        <v>91.053000000000054</v>
       </c>
     </row>
     <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
         <v>125</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="36"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>349.82600000000002</v>
+        <v>513.57899999999995</v>
       </c>
       <c r="H221" s="16">
-        <v>415.90699999999998</v>
+        <v>445.125</v>
       </c>
       <c r="I221" s="16">
-        <v>8.3062968819057783</v>
+        <v>7.3125882808677893</v>
       </c>
       <c r="J221" s="16">
-        <v>18.889676582072219</v>
+        <v>-13.328816014673489</v>
       </c>
       <c r="K221" s="16">
-        <v>66.08099999999996</v>
+        <v>-68.453999999999951</v>
       </c>
     </row>
     <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="36"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>119.828</v>
+        <v>178.94200000000001</v>
       </c>
       <c r="H222" s="16">
-        <v>135.75800000000001</v>
+        <v>183.65</v>
       </c>
       <c r="I222" s="16">
-        <v>2.7112942366773458</v>
+        <v>3.0170330531454521</v>
       </c>
       <c r="J222" s="16">
-        <v>13.294054811897057</v>
+        <v>2.6310201070737995</v>
       </c>
       <c r="K222" s="16">
-        <v>15.930000000000007</v>
+        <v>4.7079999999999984</v>
       </c>
     </row>
     <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="36"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>142.94999999999999</v>
+        <v>40.649000000000001</v>
       </c>
       <c r="H223" s="16">
-        <v>135.15600000000001</v>
+        <v>172.38499999999999</v>
       </c>
       <c r="I223" s="16">
-        <v>2.6992713788680103</v>
+        <v>2.8319697406287982</v>
       </c>
       <c r="J223" s="16">
-        <v>-5.4522560335781627</v>
+        <v>324.0817732293537</v>
       </c>
       <c r="K223" s="16">
-        <v>-7.7939999999999827</v>
+        <v>131.73599999999999</v>
       </c>
     </row>
     <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="36"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>0.312</v>
+        <v>191.92099999999999</v>
       </c>
       <c r="H224" s="16">
-        <v>126.26300000000001</v>
+        <v>154.86000000000001</v>
       </c>
       <c r="I224" s="16">
-        <v>2.5216646105982092</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>2.5440660964340034</v>
+      </c>
+      <c r="J224" s="16">
+        <v>-19.310549653242731</v>
       </c>
       <c r="K224" s="16">
-        <v>125.95100000000001</v>
+        <v>-37.060999999999979</v>
       </c>
     </row>
     <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
         <v>142</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="36"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>84.174000000000007</v>
+        <v>113.57899999999999</v>
       </c>
       <c r="H225" s="16">
-        <v>100.40900000000001</v>
+        <v>137.82400000000001</v>
       </c>
       <c r="I225" s="16">
-        <v>2.0053208135839924</v>
+        <v>2.2641958263910635</v>
       </c>
       <c r="J225" s="16">
-        <v>19.287428422078072</v>
+        <v>21.346375650428353</v>
       </c>
       <c r="K225" s="16">
-        <v>16.234999999999999</v>
+        <v>24.245000000000019</v>
       </c>
     </row>
     <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
         <v>143</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="36"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>36.511000000000003</v>
+        <v>31.853999999999999</v>
       </c>
       <c r="H226" s="16">
-        <v>55.512</v>
+        <v>123.873</v>
       </c>
       <c r="I226" s="16">
-        <v>1.1086592736076901</v>
+        <v>2.0350064546272075</v>
       </c>
       <c r="J226" s="16">
-        <v>52.041850401248922</v>
+        <v>288.87737803729516</v>
       </c>
       <c r="K226" s="16">
-        <v>19.000999999999998</v>
+        <v>92.019000000000005</v>
       </c>
     </row>
     <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="91" t="s">
         <v>132</v>
       </c>
       <c r="B227" s="89"/>
       <c r="C227" s="89"/>
       <c r="D227" s="92"/>
       <c r="E227" s="92"/>
       <c r="F227" s="92"/>
       <c r="G227" s="17">
-        <v>3276.6669999999999</v>
+        <v>5024.5360000000001</v>
       </c>
       <c r="H227" s="17">
-        <v>4648.7979999999998</v>
+        <v>5573.195999999999</v>
       </c>
       <c r="I227" s="17">
-        <v>92.843583618476771</v>
+        <v>91.557400183272634</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>23</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="4" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="45"/>
     </row>
     <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="2" t="s">
         <v>133</v>
       </c>
       <c r="B231" s="36"/>
       <c r="C231" s="36"/>
       <c r="D231" s="36"/>
       <c r="E231" s="36"/>
       <c r="F231" s="36"/>
       <c r="G231" s="36"/>
       <c r="H231" s="36"/>
       <c r="I231" s="36"/>
       <c r="J231" s="36"/>
       <c r="K231" s="36"/>
     </row>
     <row r="232" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="22"/>
       <c r="B232" s="22"/>
       <c r="C232" s="22"/>
       <c r="D232" s="22"/>
       <c r="E232" s="22"/>
       <c r="F232" s="22"/>
       <c r="G232" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I232" s="13" t="s">
         <v>119</v>
       </c>
       <c r="J232" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K232" s="13" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="36"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>81.09</v>
+        <v>0</v>
       </c>
       <c r="H233" s="16">
-        <v>176.131</v>
+        <v>7710.9949999999999</v>
       </c>
       <c r="I233" s="16">
-        <v>59.662951797025855</v>
-[...2 lines deleted...]
-        <v>117.20434085583918</v>
+        <v>94.640736241828776</v>
+      </c>
+      <c r="J233" s="16" t="s">
+        <v>118</v>
       </c>
       <c r="K233" s="16">
-        <v>95.040999999999997</v>
+        <v>7710.9949999999999</v>
       </c>
     </row>
     <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
-        <v>123</v>
+        <v>135</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="36"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>13.053000000000001</v>
+        <v>81.09</v>
       </c>
       <c r="H234" s="16">
-        <v>24.19</v>
+        <v>288.61599999999999</v>
       </c>
       <c r="I234" s="16">
-        <v>8.1941668642661174</v>
+        <v>3.5423224539986933</v>
       </c>
       <c r="J234" s="16">
-        <v>85.321382057764495</v>
+        <v>255.92058206930565</v>
       </c>
       <c r="K234" s="16">
-        <v>11.137</v>
+        <v>207.52599999999998</v>
       </c>
     </row>
     <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
-        <v>144</v>
+        <v>123</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="36"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>0</v>
+        <v>17.222999999999999</v>
       </c>
       <c r="H235" s="16">
-        <v>19</v>
+        <v>24.19</v>
       </c>
       <c r="I235" s="16">
-        <v>6.4360963381999259</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>0.29689546027326408</v>
+      </c>
+      <c r="J235" s="16">
+        <v>40.451721535156494</v>
       </c>
       <c r="K235" s="16">
-        <v>19</v>
+        <v>6.9670000000000023</v>
       </c>
     </row>
     <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="36"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
         <v>0</v>
       </c>
       <c r="H236" s="16">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="I236" s="16">
-        <v>3.3874191253683823</v>
+        <v>0.23319610356312601</v>
       </c>
       <c r="J236" s="16" t="s">
         <v>118</v>
       </c>
       <c r="K236" s="16">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="36"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
-        <v>0</v>
+        <v>39.838999999999999</v>
       </c>
       <c r="H237" s="16">
-        <v>8.0220000000000002</v>
+        <v>18.513000000000002</v>
       </c>
       <c r="I237" s="16">
-        <v>2.717387622370516</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>0.22721891922442902</v>
+      </c>
+      <c r="J237" s="16">
+        <v>-53.53046010191018</v>
       </c>
       <c r="K237" s="16">
-        <v>8.0220000000000002</v>
+        <v>-21.325999999999997</v>
       </c>
     </row>
     <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="36"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
         <v>0</v>
       </c>
       <c r="H238" s="16">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I238" s="16">
-        <v>2.7099353002947058</v>
+        <v>0.12273479134901367</v>
       </c>
       <c r="J238" s="16" t="s">
         <v>118</v>
       </c>
       <c r="K238" s="16">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="36"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>5.2939999999999996</v>
+        <v>6.1340000000000003</v>
       </c>
       <c r="H239" s="16">
-        <v>7.5110000000000001</v>
+        <v>9.1229999999999993</v>
       </c>
       <c r="I239" s="16">
-        <v>2.544290505064192</v>
+        <v>0.11197095014770517</v>
       </c>
       <c r="J239" s="16">
-        <v>41.877597279939565</v>
+        <v>48.728399087055735</v>
       </c>
       <c r="K239" s="16">
-        <v>2.2170000000000005</v>
+        <v>2.988999999999999</v>
       </c>
     </row>
     <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="36"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
         <v>0</v>
       </c>
       <c r="H240" s="16">
-        <v>7.3449999999999998</v>
+        <v>8.0220000000000002</v>
       </c>
       <c r="I240" s="16">
-        <v>2.4880593475830768</v>
+        <v>9.8457849620178783E-2</v>
       </c>
       <c r="J240" s="16" t="s">
         <v>118</v>
       </c>
       <c r="K240" s="16">
-        <v>7.3449999999999998</v>
+        <v>8.0220000000000002</v>
       </c>
     </row>
     <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="36"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>10.18</v>
+        <v>0</v>
       </c>
       <c r="H241" s="16">
-        <v>6.0789999999999997</v>
+        <v>8</v>
       </c>
       <c r="I241" s="16">
-        <v>2.0592120863114394</v>
-[...2 lines deleted...]
-        <v>-40.284872298624755</v>
+        <v>9.8187833079210945E-2</v>
+      </c>
+      <c r="J241" s="16" t="s">
+        <v>118</v>
       </c>
       <c r="K241" s="16">
-        <v>-4.101</v>
+        <v>8</v>
       </c>
     </row>
     <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="36"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>4.9690000000000003</v>
+        <v>0</v>
       </c>
       <c r="H242" s="16">
-        <v>5.3620000000000001</v>
+        <v>7.3449999999999998</v>
       </c>
       <c r="I242" s="16">
-        <v>1.8163341350225264</v>
-[...2 lines deleted...]
-        <v>7.9090360233447328</v>
+        <v>9.0148704245850544E-2</v>
+      </c>
+      <c r="J242" s="16" t="s">
+        <v>118</v>
       </c>
       <c r="K242" s="16">
-        <v>0.39299999999999979</v>
+        <v>7.3449999999999998</v>
       </c>
     </row>
     <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="91" t="s">
         <v>132</v>
       </c>
       <c r="B243" s="89"/>
       <c r="C243" s="89"/>
       <c r="D243" s="92"/>
       <c r="E243" s="92"/>
       <c r="F243" s="92"/>
       <c r="G243" s="17">
-        <v>114.58599999999998</v>
+        <v>144.286</v>
       </c>
       <c r="H243" s="17">
-        <v>271.64000000000004</v>
+        <v>8103.8039999999992</v>
       </c>
       <c r="I243" s="17">
-        <v>92.015853121506737</v>
+        <v>99.461869307330232</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>23</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="4" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="45"/>
     </row>
     <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="45"/>
     </row>
     <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="2" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B248" s="21"/>
       <c r="C248" s="21"/>
       <c r="D248" s="21"/>
       <c r="E248" s="21"/>
       <c r="F248" s="21"/>
       <c r="G248" s="21"/>
       <c r="H248" s="21"/>
       <c r="I248" s="21"/>
       <c r="J248" s="21"/>
       <c r="K248" s="21"/>
     </row>
     <row r="249" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="12"/>
       <c r="B249" s="12"/>
       <c r="C249" s="12"/>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
       <c r="E249" s="12">
         <v>2024</v>
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
         <v>88</v>
       </c>
       <c r="H249" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I249" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J249" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K249" s="13" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="250" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B250" s="21"/>
       <c r="C250" s="120" t="s">
         <v>56</v>
       </c>
       <c r="D250" s="16">
         <v>2.7681975570370403</v>
       </c>
       <c r="E250" s="16">
         <v>13.811135583035213</v>
       </c>
       <c r="F250" s="16">
         <v>13.934807677003914</v>
       </c>
       <c r="G250" s="16">
         <v>-4.1976589480748121</v>
       </c>
       <c r="H250" s="16">
         <v>36.332627849230128</v>
       </c>
       <c r="I250" s="16">
-        <v>8.4743379590699224</v>
+        <v>11.521986609728991</v>
       </c>
       <c r="J250" s="16">
-        <v>15.919189391644009</v>
+        <v>13.429794282139234</v>
       </c>
       <c r="K250" s="16">
-        <v>97.246016121243585</v>
+        <v>6.0027740042842641</v>
       </c>
     </row>
     <row r="251" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B251" s="21"/>
       <c r="C251" s="120"/>
       <c r="D251" s="16">
         <v>26.952252645028572</v>
       </c>
       <c r="E251" s="16">
         <v>10.65364401375221</v>
       </c>
       <c r="F251" s="16">
         <v>14.759870006164508</v>
       </c>
       <c r="G251" s="16">
         <v>31.549403442052643</v>
       </c>
       <c r="H251" s="16">
         <v>-21.702896297889517</v>
       </c>
       <c r="I251" s="16">
-        <v>21.952357858124536</v>
+        <v>17.264151013912763</v>
       </c>
       <c r="J251" s="16">
-        <v>6.7589136460187893</v>
+        <v>7.6098200537887433</v>
       </c>
       <c r="K251" s="16">
-        <v>-67.671258805635986</v>
+        <v>-59.912922323699327</v>
       </c>
     </row>
     <row r="252" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B252" s="21"/>
       <c r="C252" s="120"/>
       <c r="D252" s="16">
         <v>3.5358479973564019</v>
       </c>
       <c r="E252" s="16">
         <v>5.3017381426882979</v>
       </c>
       <c r="F252" s="16">
         <v>4.0782367448535872</v>
       </c>
       <c r="G252" s="16">
         <v>-26.960348742108543</v>
       </c>
       <c r="H252" s="16">
         <v>-5.6767963375187414</v>
       </c>
       <c r="I252" s="16">
-        <v>6.2733374031588909</v>
+        <v>5.575043895482036</v>
       </c>
       <c r="J252" s="16">
-        <v>3.9451562641152558</v>
+        <v>5.3894933268720653</v>
       </c>
       <c r="K252" s="16">
-        <v>-33.967364033532462</v>
+        <v>-12.082590333176919</v>
       </c>
     </row>
     <row r="253" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B253" s="21"/>
       <c r="C253" s="120"/>
       <c r="D253" s="16">
         <v>66.743701800577995</v>
       </c>
       <c r="E253" s="16">
         <v>70.233482260524298</v>
       </c>
       <c r="F253" s="16">
         <v>67.22708557197798</v>
       </c>
       <c r="G253" s="16">
         <v>-9.1124045614724931</v>
       </c>
       <c r="H253" s="16">
         <v>-8.8183745488514589</v>
       </c>
       <c r="I253" s="16">
-        <v>63.299966779646645</v>
+        <v>65.638818480876211</v>
       </c>
       <c r="J253" s="16">
-        <v>73.376740698221937</v>
+        <v>73.57089233719995</v>
       </c>
       <c r="K253" s="16">
-        <v>21.716093582319441</v>
+        <v>1.9343376070614791</v>
       </c>
     </row>
     <row r="254" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="93" t="s">
         <v>58</v>
       </c>
       <c r="B254" s="94"/>
       <c r="C254" s="123" t="s">
         <v>57</v>
       </c>
       <c r="D254" s="95">
         <v>100</v>
       </c>
       <c r="E254" s="95">
         <v>99.924766715528293</v>
       </c>
       <c r="F254" s="95">
         <v>100</v>
       </c>
       <c r="G254" s="95">
         <v>-5.0479093713044021</v>
       </c>
       <c r="H254" s="95">
         <v>-8.9827244641167532</v>
       </c>
       <c r="I254" s="95">
         <v>100</v>
       </c>
       <c r="J254" s="95">
-        <v>99.926564704044978</v>
+        <v>99.939593626265093</v>
       </c>
       <c r="K254" s="95">
-        <v>5.0009118283974123</v>
+        <v>-9.0557519339052703</v>
       </c>
     </row>
     <row r="255" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B255" s="96"/>
       <c r="C255" s="124"/>
       <c r="D255" s="17">
         <v>0</v>
       </c>
       <c r="E255" s="17">
         <v>7.523328447170706E-2</v>
       </c>
       <c r="F255" s="17">
         <v>0</v>
       </c>
       <c r="G255" s="17">
         <v>-100</v>
       </c>
       <c r="H255" s="17" t="s">
         <v>118</v>
       </c>
       <c r="I255" s="17">
         <v>0</v>
       </c>
       <c r="J255" s="17">
-        <v>7.3435295955027347E-2</v>
+        <v>6.0406373734907877E-2</v>
       </c>
       <c r="K255" s="17" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="4" t="s">
         <v>81</v>
       </c>
       <c r="D256" s="59"/>
     </row>
     <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="59"/>
     </row>
     <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D258" s="59"/>
     </row>
     <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="19" t="s">
@@ -7303,280 +7300,280 @@
       <c r="C266" s="45"/>
       <c r="D266" s="45"/>
       <c r="E266" s="45"/>
       <c r="F266" s="45"/>
       <c r="G266" s="45"/>
       <c r="H266" s="45"/>
       <c r="I266" s="45"/>
       <c r="J266" s="45"/>
       <c r="K266" s="45"/>
     </row>
     <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="45"/>
       <c r="B267" s="45"/>
       <c r="C267" s="45"/>
       <c r="D267" s="45"/>
       <c r="E267" s="45"/>
       <c r="F267" s="45"/>
       <c r="G267" s="45"/>
       <c r="H267" s="45"/>
       <c r="I267" s="45"/>
       <c r="J267" s="45"/>
       <c r="K267" s="45"/>
     </row>
     <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="2" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B268" s="21"/>
       <c r="C268" s="21"/>
       <c r="D268" s="21"/>
       <c r="E268" s="21"/>
       <c r="F268" s="21"/>
       <c r="G268" s="21"/>
       <c r="H268" s="21"/>
       <c r="I268" s="21"/>
       <c r="J268" s="21"/>
       <c r="K268" s="21"/>
     </row>
     <row r="269" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="12"/>
       <c r="B269" s="12"/>
       <c r="C269" s="12"/>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
       <c r="E269" s="12">
         <v>2024</v>
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
         <v>88</v>
       </c>
       <c r="H269" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I269" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J269" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K269" s="13" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="270" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B270" s="21"/>
       <c r="C270" s="120" t="s">
         <v>56</v>
       </c>
       <c r="D270" s="16">
         <v>0.27721881317267921</v>
       </c>
       <c r="E270" s="16">
         <v>0.58073498936639401</v>
       </c>
       <c r="F270" s="16">
         <v>0.51416436162449042</v>
       </c>
       <c r="G270" s="16">
         <v>19.226846835362373</v>
       </c>
       <c r="H270" s="16">
         <v>6.7944869636524352</v>
       </c>
       <c r="I270" s="16">
-        <v>6.7140560494283577</v>
+        <v>13.483369093641596</v>
       </c>
       <c r="J270" s="16">
-        <v>11.051448465866647</v>
+        <v>0.40746726994350546</v>
       </c>
       <c r="K270" s="16">
-        <v>169.07225095945279</v>
+        <v>16.312653347353674</v>
       </c>
     </row>
     <row r="271" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B271" s="21"/>
       <c r="C271" s="120"/>
       <c r="D271" s="16">
         <v>0.24517975559519636</v>
       </c>
       <c r="E271" s="16">
         <v>0.16294189707380116</v>
       </c>
       <c r="F271" s="16">
         <v>0.57124181461496149</v>
       </c>
       <c r="G271" s="16">
         <v>372.10358927760103</v>
       </c>
       <c r="H271" s="16">
         <v>13.061010194601463</v>
       </c>
       <c r="I271" s="16">
-        <v>0.32713238218472901</v>
+        <v>3.4826129285329444</v>
       </c>
       <c r="J271" s="16">
-        <v>9.8010458286787312</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>0.38965040010599256</v>
+      </c>
+      <c r="K271" s="16">
+        <v>330.62830777581758</v>
       </c>
     </row>
     <row r="272" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B272" s="21"/>
       <c r="C272" s="120"/>
       <c r="D272" s="16">
         <v>20.748431999461772</v>
       </c>
       <c r="E272" s="16">
         <v>1.1288964054876844</v>
       </c>
       <c r="F272" s="16">
         <v>2.1965404988786532</v>
       </c>
       <c r="G272" s="16">
         <v>162.02046035805623</v>
       </c>
       <c r="H272" s="16">
         <v>-47.800361031309322</v>
       </c>
       <c r="I272" s="16">
-        <v>45.712269144806491</v>
+        <v>39.675038044557027</v>
       </c>
       <c r="J272" s="16">
-        <v>15.270058185357026</v>
+        <v>1.0241814584955955</v>
       </c>
       <c r="K272" s="16">
-        <v>-45.393721049922796</v>
+        <v>-0.64443120905302087</v>
       </c>
     </row>
     <row r="273" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B273" s="21"/>
       <c r="C273" s="120"/>
       <c r="D273" s="16">
         <v>78.729169431770359</v>
       </c>
       <c r="E273" s="16">
         <v>98.127426708072122</v>
       </c>
       <c r="F273" s="16">
         <v>96.718053324881907</v>
       </c>
       <c r="G273" s="16">
         <v>32.729426298690605</v>
       </c>
       <c r="H273" s="16">
         <v>-3.656596334499107</v>
       </c>
       <c r="I273" s="16">
-        <v>47.246542423580429</v>
+        <v>43.358979933268429</v>
       </c>
       <c r="J273" s="16">
-        <v>63.877447520097583</v>
-[...2 lines deleted...]
-        <v>121.01013693757774</v>
+        <v>98.178700871454907</v>
+      </c>
+      <c r="K273" s="16" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="274" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="93" t="s">
         <v>58</v>
       </c>
       <c r="B274" s="94"/>
       <c r="C274" s="123" t="s">
         <v>51</v>
       </c>
       <c r="D274" s="95">
         <v>99.992289630024658</v>
       </c>
       <c r="E274" s="95">
         <v>61.390843286102083</v>
       </c>
       <c r="F274" s="95">
         <v>99.938658429919514</v>
       </c>
       <c r="G274" s="95">
         <v>34.663556630730277</v>
       </c>
       <c r="H274" s="95">
         <v>-8.4877958208690494</v>
       </c>
       <c r="I274" s="95">
-        <v>99.500050162191087</v>
+        <v>99.554438908257708</v>
       </c>
       <c r="J274" s="95">
-        <v>99.614276546648654</v>
-[...2 lines deleted...]
-        <v>63.468723567535449</v>
+        <v>99.986126623169753</v>
+      </c>
+      <c r="K274" s="95" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="275" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B275" s="96"/>
       <c r="C275" s="124"/>
       <c r="D275" s="17">
         <v>7.710369975356692E-3</v>
       </c>
       <c r="E275" s="17">
         <v>38.60915671389791</v>
       </c>
       <c r="F275" s="17">
         <v>6.1341570080477484E-2</v>
       </c>
       <c r="G275" s="17">
         <v>-99.868572957164375</v>
       </c>
       <c r="H275" s="17">
         <v>53.711791029254876</v>
       </c>
       <c r="I275" s="17">
-        <v>0.49994983780891544</v>
+        <v>0.44556109174229913</v>
       </c>
       <c r="J275" s="17">
-        <v>0.38572345335135655</v>
+        <v>1.3873376830257517E-2</v>
       </c>
       <c r="K275" s="17">
-        <v>25.975473801560767</v>
+        <v>19.324181626187968</v>
       </c>
     </row>
     <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="4" t="s">
         <v>81</v>
       </c>
       <c r="D276" s="59"/>
     </row>
     <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="59"/>
     </row>
     <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D278" s="59"/>
     </row>
     <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="19" t="s">
         <v>80</v>
       </c>
       <c r="D279" s="59"/>
@@ -7666,51 +7663,51 @@
       <c r="C286" s="45"/>
       <c r="D286" s="45"/>
       <c r="E286" s="45"/>
       <c r="F286" s="82"/>
       <c r="G286" s="82"/>
       <c r="H286" s="45"/>
       <c r="I286" s="45"/>
       <c r="J286" s="45"/>
       <c r="K286" s="45"/>
     </row>
     <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="45"/>
       <c r="B287" s="45"/>
       <c r="C287" s="45"/>
       <c r="D287" s="45"/>
       <c r="E287" s="45"/>
       <c r="F287" s="82"/>
       <c r="G287" s="82"/>
       <c r="H287" s="45"/>
       <c r="I287" s="45"/>
       <c r="J287" s="45"/>
       <c r="K287" s="45"/>
     </row>
     <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="2" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B288" s="21"/>
       <c r="C288" s="21"/>
       <c r="D288" s="21"/>
       <c r="E288" s="21"/>
       <c r="F288" s="21"/>
       <c r="G288" s="21"/>
       <c r="H288" s="21"/>
       <c r="I288" s="21"/>
       <c r="J288" s="21"/>
       <c r="K288" s="21"/>
     </row>
     <row r="289" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="12"/>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="23"/>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
         <v>2022</v>
       </c>
       <c r="G289" s="12">
         <v>2023</v>
@@ -7759,56 +7756,52 @@
         <v>-8.3111023370442396</v>
       </c>
     </row>
     <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B291" s="21"/>
       <c r="C291" s="21"/>
       <c r="D291" s="121"/>
       <c r="E291" s="59">
         <v>0</v>
       </c>
       <c r="F291" s="59">
         <v>0</v>
       </c>
       <c r="G291" s="59">
         <v>0</v>
       </c>
       <c r="H291" s="59">
         <v>0</v>
       </c>
       <c r="I291" s="59">
         <v>0</v>
       </c>
-      <c r="J291" s="16" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J291" s="16"/>
+      <c r="K291" s="16"/>
     </row>
     <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B292" s="21"/>
       <c r="C292" s="21"/>
       <c r="D292" s="121"/>
       <c r="E292" s="59">
         <v>2.6672771190505906</v>
       </c>
       <c r="F292" s="59">
         <v>1.7465235271811936</v>
       </c>
       <c r="G292" s="59">
         <v>2.563205756261643</v>
       </c>
       <c r="H292" s="59">
         <v>3.2663997153427209</v>
       </c>
       <c r="I292" s="59">
         <v>7.7157171224612231</v>
       </c>
       <c r="J292" s="16">
         <v>124.12207891712426</v>
@@ -7937,51 +7930,51 @@
       <c r="K299" s="84"/>
     </row>
     <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="97" t="s">
         <v>67</v>
       </c>
       <c r="B300" s="83"/>
       <c r="C300" s="83"/>
       <c r="D300" s="83"/>
       <c r="E300" s="83"/>
       <c r="F300" s="83"/>
       <c r="G300" s="83"/>
       <c r="H300" s="83"/>
       <c r="I300" s="83"/>
       <c r="J300" s="83"/>
       <c r="K300" s="83"/>
     </row>
     <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="45"/>
     </row>
     <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="45"/>
     </row>
     <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="2" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B303" s="21"/>
       <c r="C303" s="21"/>
       <c r="D303" s="21"/>
       <c r="E303" s="21"/>
       <c r="F303" s="21"/>
       <c r="G303" s="21"/>
       <c r="H303" s="21"/>
       <c r="I303" s="21"/>
       <c r="J303" s="21"/>
       <c r="K303" s="21"/>
     </row>
     <row r="304" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="12"/>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="23"/>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
         <v>2022</v>
       </c>
       <c r="G304" s="12">
         <v>2023</v>
@@ -8030,56 +8023,52 @@
         <v>6.8233412446577546</v>
       </c>
     </row>
     <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B306" s="21"/>
       <c r="C306" s="21"/>
       <c r="D306" s="121"/>
       <c r="E306" s="59">
         <v>0</v>
       </c>
       <c r="F306" s="59">
         <v>0</v>
       </c>
       <c r="G306" s="59">
         <v>0</v>
       </c>
       <c r="H306" s="59">
         <v>0</v>
       </c>
       <c r="I306" s="59">
         <v>0</v>
       </c>
-      <c r="J306" s="16" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J306" s="16"/>
+      <c r="K306" s="16"/>
     </row>
     <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B307" s="21"/>
       <c r="C307" s="21"/>
       <c r="D307" s="121"/>
       <c r="E307" s="59">
         <v>96.682709697727461</v>
       </c>
       <c r="F307" s="59">
         <v>98.327988840097476</v>
       </c>
       <c r="G307" s="59">
         <v>95.426410390381349</v>
       </c>
       <c r="H307" s="59">
         <v>96.44972592485874</v>
       </c>
       <c r="I307" s="59">
         <v>93.556244898855766</v>
       </c>
       <c r="J307" s="16">
         <v>-19.72276777972964</v>
@@ -8242,51 +8231,51 @@
       <c r="D317" s="102"/>
       <c r="E317" s="102"/>
       <c r="F317" s="102"/>
       <c r="G317" s="102"/>
       <c r="H317" s="102"/>
       <c r="I317" s="102"/>
       <c r="J317" s="102"/>
       <c r="K317" s="102"/>
     </row>
     <row r="318" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C318" s="83"/>
       <c r="D318" s="83"/>
       <c r="E318" s="83"/>
       <c r="F318" s="83"/>
       <c r="G318" s="83"/>
       <c r="H318" s="83"/>
       <c r="I318" s="83"/>
       <c r="J318" s="83"/>
       <c r="K318" s="83"/>
     </row>
     <row r="319" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A319" s="103" t="s">
         <v>36</v>
       </c>
       <c r="B319" s="104">
-        <v>46269</v>
+        <v>46329</v>
       </c>
       <c r="C319" s="45"/>
       <c r="D319" s="45"/>
       <c r="E319" s="45"/>
       <c r="F319" s="45"/>
       <c r="G319" s="45"/>
       <c r="H319" s="45"/>
       <c r="I319" s="45"/>
       <c r="J319" s="45"/>
       <c r="K319" s="45"/>
     </row>
     <row r="320" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A320" s="87" t="s">
         <v>78</v>
       </c>
       <c r="C320" s="45"/>
       <c r="D320" s="45"/>
       <c r="E320" s="45"/>
       <c r="F320" s="45"/>
       <c r="G320" s="45"/>
       <c r="H320" s="45"/>
       <c r="I320" s="45"/>
       <c r="J320" s="45"/>
       <c r="K320" s="45"/>
     </row>