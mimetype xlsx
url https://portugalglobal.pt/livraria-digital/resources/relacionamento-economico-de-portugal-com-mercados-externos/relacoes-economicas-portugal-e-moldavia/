--- v0 (2026-07-08)
+++ v1 (2026-09-07)
@@ -6,58 +6,58 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\Moldávia\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3989EE3E-E15E-4672-B5EF-718D39547D39}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5503B0D7-99F6-4027-A4CC-AF10888A22CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Moldávia" sheetId="45" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Moldávia!$A$1:$K$321</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Moldávia!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -71,51 +71,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="409" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="153">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
     <t>Vestuário</t>
   </si>
   <si>
@@ -319,60 +319,60 @@
   <si>
     <t>Exportação &gt; 10 milhões €</t>
   </si>
   <si>
     <t>Exportação &gt; 1 milhão € e &lt; 10 milhões €</t>
   </si>
   <si>
     <t>Exportação &gt; mil € e &lt; 1 milhão €</t>
   </si>
   <si>
     <t>Exportação &lt; mil €</t>
   </si>
   <si>
     <t>Agência para o Investimento e Comércio Externo de Portugal, E.P.E.</t>
   </si>
   <si>
     <t>Contact Centre: 808 214 214  email: aicep@portugalglobal.pt  www.portugalglobal.pt</t>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
-    <t>2021 a 2024: resultados definitivos; 2025 e 2026: resultados preliminares</t>
-[...8 lines deleted...]
-    <t>2020 a 2024: resultados definitivos; 2025: resultados preliminares</t>
+    <t>2021 a 2025: resultados definitivos; 2026: resultados preliminares</t>
+  </si>
+  <si>
+    <t>2025 jan/jun</t>
+  </si>
+  <si>
+    <t>2026 jan/jun</t>
+  </si>
+  <si>
+    <t>2021 a 2025: resultados definitivos</t>
   </si>
   <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM A MOLDÁVIA</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com a Moldávia</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>&gt;1000%</t>
   </si>
   <si>
     <t>Unidade: Milhares de euros</t>
   </si>
   <si>
     <t>Posição e Quota da Moldávia no Comércio Internacional Português de Bens</t>
   </si>
@@ -505,69 +505,63 @@
   <si>
     <t>2204 Vinhos de uvas frescas, incluídos os vinhos enriquecidos com álcool; mosto de uvas excluídos os...</t>
   </si>
   <si>
     <t>8703 Automóveis de passageiros e outros veículos automóveis principalmente concebidos para transporte...</t>
   </si>
   <si>
     <t>9031 Instrumentos, aparelhos e máquinas de medida ou controlo, não especificados nem compreendidos em...</t>
   </si>
   <si>
     <t>4202 Arcas para viagem, malas e maletas, incluídas as de toucador e as maletas e pastas de documentos...</t>
   </si>
   <si>
     <t>8411 Turborreatores, turbopropulsores e outras turbinas a gás</t>
   </si>
   <si>
     <t>6101 Sobretudos, japonas, gabões, capas, anoraques, blusões e semelhantes, de malha, de uso masculino...</t>
   </si>
   <si>
     <t>3916 Monofilamentos cuja maior dimensão do corte transversal seja &gt; 1 mm [monofios], varas, bastões e...</t>
   </si>
   <si>
     <t>0901 Café, mesmo torrado ou descafeinado; cascas e películas, de café; sucedâneos do café contendo...</t>
   </si>
   <si>
-    <t>1902 Massas alimentícias, mesmo cozidas ou recheadas de carne ou de outras substâncias ou preparadas...</t>
-[...1 lines deleted...]
-  <si>
     <t>8483 Veios de transmissão (árvores), incluídas as árvores de cames e cambotas (virabrequins) e...</t>
   </si>
   <si>
     <t>3403 Preparações lubrificantes, incluídos os óleos de corte, as preparações antiaderentes de porcas e...</t>
   </si>
   <si>
     <t>7007 Vidros de segurança, consistindo em vidros temperados ou formados de folhas contracoladas...</t>
   </si>
   <si>
     <t>9029 Contadores, por exemplo: contadores de voltas, contadores de produção, taxímetros, totalizadores...</t>
   </si>
   <si>
     <t>4203 Vestuário e seus acessórios, de couro natural ou reconstituído (exceto calçado, chapéus e...</t>
-  </si>
-[...1 lines deleted...]
-    <t>8471 Máquinas automáticas para processamento de dados e suas unidades; leitores magnéticos ou óticos,...</t>
   </si>
   <si>
     <t>Exportação de Produtos Industriais Transformados para a Moldávia por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados da Moldávia por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para a Moldávia por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens da Moldávia por Meios de Transporte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
@@ -850,51 +844,51 @@
         <color rgb="FF005629"/>
       </top>
       <bottom style="hair">
         <color rgb="FF005629"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF005629"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="124">
+  <cellXfs count="125">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -1162,50 +1156,53 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -1795,51 +1792,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet19">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
   <dimension ref="A2:K322"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A317" sqref="A317"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.85546875" style="4" customWidth="1"/>
-    <col min="2" max="11" width="8.7109375" style="4" customWidth="1"/>
+    <col min="2" max="2" width="9" style="4" bestFit="1" customWidth="1"/>
+    <col min="3" max="11" width="8.7109375" style="4" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="88" t="s">
         <v>86</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="7" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
@@ -1899,147 +1897,147 @@
       <c r="A8" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="16">
         <v>16241.507</v>
       </c>
       <c r="C8" s="16">
         <v>17186.312999999998</v>
       </c>
       <c r="D8" s="16">
         <v>17180.595000000001</v>
       </c>
       <c r="E8" s="16">
         <v>11747.46</v>
       </c>
       <c r="F8" s="16">
         <v>11146.066999999999</v>
       </c>
       <c r="G8" s="16">
         <v>-5.119344947758921</v>
       </c>
       <c r="H8" s="16">
         <v>-8.9827244641167425</v>
       </c>
       <c r="I8" s="16">
-        <v>3325.0659999999998</v>
+        <v>4765.1509999999998</v>
       </c>
       <c r="J8" s="16">
-        <v>2828.6350000000002</v>
+        <v>5007.1289999999999</v>
       </c>
       <c r="K8" s="16">
-        <v>-14.929959285018693</v>
+        <v>5.0780762246568907</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="16">
         <v>10375.637000000001</v>
       </c>
       <c r="C9" s="16">
         <v>26238.222000000002</v>
       </c>
       <c r="D9" s="16">
         <v>10457.672</v>
       </c>
       <c r="E9" s="16">
         <v>8801.2360000000008</v>
       </c>
       <c r="F9" s="16">
-        <v>7284.3130000000001</v>
+        <v>7283.9049999999997</v>
       </c>
       <c r="G9" s="16">
-        <v>-17.23534058170921</v>
+        <v>-17.239976294238684</v>
       </c>
       <c r="H9" s="16">
-        <v>-8.4636781620034629</v>
+        <v>-8.4649599439563303</v>
       </c>
       <c r="I9" s="16">
-        <v>128.72399999999999</v>
+        <v>180.75800000000001</v>
       </c>
       <c r="J9" s="16">
-        <v>260.15499999999997</v>
+        <v>295.20999999999998</v>
       </c>
       <c r="K9" s="16">
-        <v>102.10294894502967</v>
+        <v>63.317806127529607</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="16">
         <v>5865.869999999999</v>
       </c>
       <c r="C10" s="16">
         <v>-9051.9090000000033</v>
       </c>
       <c r="D10" s="16">
         <v>6722.9230000000007</v>
       </c>
       <c r="E10" s="16">
         <v>2946.2239999999983</v>
       </c>
       <c r="F10" s="16">
-        <v>3861.753999999999</v>
+        <v>3862.1619999999994</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>23</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="16">
-        <v>3196.3419999999996</v>
+        <v>4584.393</v>
       </c>
       <c r="J10" s="16">
-        <v>2568.4800000000005</v>
+        <v>4711.9189999999999</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="17">
         <v>156.53503490918195</v>
       </c>
       <c r="C11" s="17">
         <v>65.501057960406001</v>
       </c>
       <c r="D11" s="17">
         <v>164.28699427559022</v>
       </c>
       <c r="E11" s="17">
         <v>133.47511644955321</v>
       </c>
       <c r="F11" s="17">
-        <v>153.01466315354654</v>
+        <v>153.02323410313562</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>23</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="17" t="s">
         <v>91</v>
       </c>
       <c r="J11" s="17" t="s">
         <v>91</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>92</v>
@@ -2082,167 +2080,167 @@
       <c r="C20" s="22"/>
       <c r="D20" s="23"/>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>83</v>
       </c>
       <c r="K20" s="13" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="106" t="s">
+      <c r="A21" s="107" t="s">
         <v>94</v>
       </c>
-      <c r="B21" s="106"/>
-      <c r="C21" s="106"/>
+      <c r="B21" s="107"/>
+      <c r="C21" s="107"/>
       <c r="D21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="26">
         <v>90</v>
       </c>
       <c r="F21" s="26">
         <v>96</v>
       </c>
       <c r="G21" s="26">
         <v>92</v>
       </c>
       <c r="H21" s="26">
         <v>108</v>
       </c>
       <c r="I21" s="26">
         <v>108</v>
       </c>
       <c r="J21" s="26">
         <v>110</v>
       </c>
       <c r="K21" s="26">
-        <v>118</v>
+        <v>109</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="106"/>
-[...1 lines deleted...]
-      <c r="C22" s="106"/>
+      <c r="A22" s="107"/>
+      <c r="B22" s="107"/>
+      <c r="C22" s="107"/>
       <c r="D22" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="27">
         <v>2.5529524500096424E-2</v>
       </c>
       <c r="F22" s="27">
         <v>2.1920551956584412E-2</v>
       </c>
       <c r="G22" s="27">
         <v>2.2214325249074282E-2</v>
       </c>
       <c r="H22" s="27">
         <v>1.4889980051523817E-2</v>
       </c>
       <c r="I22" s="27">
-        <v>1.4045153939345884E-2</v>
+        <v>1.4114742399451197E-2</v>
       </c>
       <c r="J22" s="27">
-        <v>1.2093426827164971E-2</v>
+        <v>1.1721934431389006E-2</v>
       </c>
       <c r="K22" s="27">
-        <v>1.0436567224240629E-2</v>
+        <v>1.2106875809472497E-2</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="109" t="s">
+      <c r="A23" s="110" t="s">
         <v>95</v>
       </c>
-      <c r="B23" s="109"/>
-      <c r="C23" s="109"/>
+      <c r="B23" s="110"/>
+      <c r="C23" s="110"/>
       <c r="D23" s="28" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="29">
         <v>94</v>
       </c>
       <c r="F23" s="29">
         <v>80</v>
       </c>
       <c r="G23" s="29">
         <v>101</v>
       </c>
       <c r="H23" s="29">
         <v>104</v>
       </c>
       <c r="I23" s="29">
         <v>116</v>
       </c>
       <c r="J23" s="29">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="K23" s="29">
-        <v>138</v>
+        <v>144</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="110"/>
-[...1 lines deleted...]
-      <c r="C24" s="110"/>
+      <c r="A24" s="111"/>
+      <c r="B24" s="111"/>
+      <c r="C24" s="111"/>
       <c r="D24" s="30" t="s">
         <v>29</v>
       </c>
       <c r="E24" s="31">
         <v>1.2478859582643102E-2</v>
       </c>
       <c r="F24" s="31">
         <v>2.3948382694642584E-2</v>
       </c>
       <c r="G24" s="31">
         <v>9.9456302346300918E-3</v>
       </c>
       <c r="H24" s="31">
         <v>8.2067818723376238E-3</v>
       </c>
       <c r="I24" s="31">
-        <v>6.5244323885398038E-3</v>
+        <v>6.4992459199174389E-3</v>
       </c>
       <c r="J24" s="31">
-        <v>3.4958497807577619E-4</v>
+        <v>3.2235265710033685E-4</v>
       </c>
       <c r="K24" s="31">
-        <v>6.7512698632050104E-4</v>
+        <v>4.9510622789810657E-4</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="32"/>
       <c r="C25" s="33"/>
     </row>
     <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="34"/>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="35"/>
       <c r="I26" s="35"/>
       <c r="J26" s="35"/>
     </row>
     <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>96</v>
       </c>
@@ -2251,145 +2249,145 @@
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="36"/>
     </row>
     <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="22"/>
       <c r="B28" s="22"/>
       <c r="C28" s="22"/>
       <c r="D28" s="23"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12">
         <v>2021</v>
       </c>
       <c r="H28" s="12">
         <v>2022</v>
       </c>
       <c r="I28" s="12">
         <v>2023</v>
       </c>
-      <c r="J28" s="13">
+      <c r="J28" s="12">
         <v>2024</v>
       </c>
-      <c r="K28" s="13">
+      <c r="K28" s="12">
         <v>2025</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="106" t="s">
+      <c r="A29" s="107" t="s">
         <v>97</v>
       </c>
-      <c r="B29" s="106"/>
-[...2 lines deleted...]
-      <c r="E29" s="107" t="s">
+      <c r="B29" s="107"/>
+      <c r="C29" s="107"/>
+      <c r="D29" s="107"/>
+      <c r="E29" s="108" t="s">
         <v>21</v>
       </c>
-      <c r="F29" s="107"/>
+      <c r="F29" s="108"/>
       <c r="G29" s="26">
         <v>25</v>
       </c>
       <c r="H29" s="26">
         <v>21</v>
       </c>
       <c r="I29" s="26">
         <v>40</v>
       </c>
       <c r="J29" s="26">
         <v>42</v>
       </c>
       <c r="K29" s="26">
         <v>36</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="106"/>
-[...3 lines deleted...]
-      <c r="E30" s="107" t="s">
+      <c r="A30" s="107"/>
+      <c r="B30" s="107"/>
+      <c r="C30" s="107"/>
+      <c r="D30" s="107"/>
+      <c r="E30" s="108" t="s">
         <v>98</v>
       </c>
-      <c r="F30" s="107"/>
+      <c r="F30" s="108"/>
       <c r="G30" s="27">
         <v>0.51849178169537014</v>
       </c>
       <c r="H30" s="27">
         <v>0.51683403948852125</v>
       </c>
       <c r="I30" s="27">
         <v>0.17166355819777471</v>
       </c>
       <c r="J30" s="27">
         <v>0.14792990952056531</v>
       </c>
       <c r="K30" s="27">
         <v>0.22103288792778694</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="109" t="s">
+      <c r="A31" s="110" t="s">
         <v>99</v>
       </c>
-      <c r="B31" s="109"/>
-[...2 lines deleted...]
-      <c r="E31" s="111" t="s">
+      <c r="B31" s="110"/>
+      <c r="C31" s="110"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="112" t="s">
         <v>21</v>
       </c>
-      <c r="F31" s="111"/>
+      <c r="F31" s="112"/>
       <c r="G31" s="29">
         <v>29</v>
       </c>
       <c r="H31" s="29">
         <v>32</v>
       </c>
       <c r="I31" s="29">
         <v>34</v>
       </c>
       <c r="J31" s="29">
         <v>40</v>
       </c>
       <c r="K31" s="29">
         <v>38</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="110"/>
-[...3 lines deleted...]
-      <c r="E32" s="108" t="s">
+      <c r="A32" s="111"/>
+      <c r="B32" s="111"/>
+      <c r="C32" s="111"/>
+      <c r="D32" s="111"/>
+      <c r="E32" s="109" t="s">
         <v>100</v>
       </c>
-      <c r="F32" s="108"/>
+      <c r="F32" s="109"/>
       <c r="G32" s="31">
         <v>0.37705015798206543</v>
       </c>
       <c r="H32" s="31">
         <v>0.29165910075537621</v>
       </c>
       <c r="I32" s="31">
         <v>0.33081721328636821</v>
       </c>
       <c r="J32" s="31">
         <v>0.23221801908575973</v>
       </c>
       <c r="K32" s="31">
         <v>0.21354064899436659</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="32"/>
       <c r="C33" s="33"/>
     </row>
     <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="34"/>
@@ -2424,163 +2422,163 @@
       <c r="C36" s="22"/>
       <c r="D36" s="22"/>
       <c r="E36" s="38" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="106" t="s">
+      <c r="A37" s="107" t="s">
         <v>103</v>
       </c>
-      <c r="B37" s="106"/>
-[...1 lines deleted...]
-      <c r="D37" s="106"/>
+      <c r="B37" s="107"/>
+      <c r="C37" s="107"/>
+      <c r="D37" s="107"/>
       <c r="E37" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F37" s="39">
         <v>1.0353606703252378E-2</v>
       </c>
       <c r="G37" s="39">
         <v>1.485111444697716E-3</v>
       </c>
       <c r="H37" s="39">
         <v>-7.2931126116280163E-6</v>
       </c>
       <c r="I37" s="39">
         <v>-7.0249853402707665E-3</v>
       </c>
       <c r="J37" s="39">
-        <v>-7.6226944148999559E-4</v>
+        <v>-7.622694414899957E-4</v>
       </c>
       <c r="K37" s="39">
-        <v>-1.805543701459258E-3</v>
+        <v>5.9524876543023497E-4</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="112" t="s">
+      <c r="A38" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="B38" s="112"/>
-[...1 lines deleted...]
-      <c r="D38" s="112"/>
+      <c r="B38" s="113"/>
+      <c r="C38" s="113"/>
+      <c r="D38" s="113"/>
       <c r="E38" s="40" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="41">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="41">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="41">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="41">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="41">
-        <v>0.58779470160638514</v>
+        <v>9.1877061696347309E-2</v>
       </c>
       <c r="K38" s="41">
-        <v>-1.4246456266728396</v>
+        <v>1.7370904819408279</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="109" t="s">
+      <c r="A39" s="110" t="s">
         <v>104</v>
       </c>
-      <c r="B39" s="109"/>
-[...1 lines deleted...]
-      <c r="D39" s="109"/>
+      <c r="B39" s="110"/>
+      <c r="C39" s="110"/>
+      <c r="D39" s="110"/>
       <c r="E39" s="42" t="s">
         <v>4</v>
       </c>
       <c r="F39" s="43">
         <v>2.2476707518665749E-3</v>
       </c>
       <c r="G39" s="43">
         <v>1.9078054757769639E-2</v>
       </c>
       <c r="H39" s="43">
         <v>-1.44033635561107E-2</v>
       </c>
       <c r="I39" s="43">
         <v>-1.5753314851842482E-3</v>
       </c>
       <c r="J39" s="43">
-        <v>-1.4144668064953615E-3</v>
+        <v>-1.4148472493108839E-3</v>
       </c>
       <c r="K39" s="43">
-        <v>3.5693657168420293E-4</v>
+        <v>2.0410663046973158E-4</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="114" t="s">
+      <c r="A40" s="115" t="s">
         <v>31</v>
       </c>
-      <c r="B40" s="114"/>
-[...1 lines deleted...]
-      <c r="D40" s="114"/>
+      <c r="B40" s="115"/>
+      <c r="C40" s="115"/>
+      <c r="D40" s="115"/>
       <c r="E40" s="44" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>4.1058388124765424</v>
+        <v>4.5034255776094412</v>
       </c>
       <c r="K40" s="17">
-        <v>4.6501716085415481</v>
+        <v>6.3325924630490569</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="32"/>
       <c r="C41" s="33"/>
     </row>
     <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="45"/>
     </row>
     <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B44" s="36"/>
       <c r="C44" s="36"/>
       <c r="D44" s="36"/>
       <c r="E44" s="36"/>
@@ -2593,233 +2591,233 @@
     </row>
     <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="22"/>
       <c r="B45" s="22"/>
       <c r="C45" s="22"/>
       <c r="D45" s="22"/>
       <c r="E45" s="22"/>
       <c r="F45" s="22"/>
       <c r="G45" s="12">
         <v>2021</v>
       </c>
       <c r="H45" s="12">
         <v>2022</v>
       </c>
       <c r="I45" s="12">
         <v>2023</v>
       </c>
       <c r="J45" s="12">
         <v>2024</v>
       </c>
       <c r="K45" s="12">
         <v>2025</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="115" t="s">
+      <c r="A46" s="116" t="s">
         <v>105</v>
       </c>
-      <c r="B46" s="115"/>
-      <c r="C46" s="115"/>
+      <c r="B46" s="116"/>
+      <c r="C46" s="116"/>
       <c r="D46" s="46" t="s">
         <v>26</v>
       </c>
       <c r="E46" s="46"/>
       <c r="F46" s="46"/>
       <c r="G46" s="47">
         <v>98</v>
       </c>
       <c r="H46" s="47">
         <v>106</v>
       </c>
       <c r="I46" s="47">
         <v>113</v>
       </c>
       <c r="J46" s="47">
         <v>122</v>
       </c>
       <c r="K46" s="47">
         <v>112</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="106"/>
-[...1 lines deleted...]
-      <c r="C47" s="106"/>
+      <c r="A47" s="107"/>
+      <c r="B47" s="107"/>
+      <c r="C47" s="107"/>
       <c r="D47" s="49" t="s">
         <v>49</v>
       </c>
       <c r="E47" s="49"/>
       <c r="F47" s="49"/>
       <c r="G47" s="50">
         <v>0.43513009501820438</v>
       </c>
       <c r="H47" s="50">
         <v>0.4620749782040105</v>
       </c>
       <c r="I47" s="50">
         <v>0.50048719992913449</v>
       </c>
       <c r="J47" s="50">
         <v>0.57625997827216469</v>
       </c>
       <c r="K47" s="50">
-        <v>0.5197456958559562</v>
+        <v>0.53022771386640155</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="110"/>
-[...1 lines deleted...]
-      <c r="C48" s="110"/>
+      <c r="A48" s="111"/>
+      <c r="B48" s="111"/>
+      <c r="C48" s="111"/>
       <c r="D48" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="51">
         <v>102</v>
       </c>
       <c r="H48" s="51">
         <v>100</v>
       </c>
       <c r="I48" s="51">
         <v>100</v>
       </c>
       <c r="J48" s="51">
         <v>95</v>
       </c>
       <c r="K48" s="51">
         <v>101</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="52"/>
       <c r="F49" s="53"/>
-      <c r="G49" s="118" t="s">
+      <c r="G49" s="119" t="s">
         <v>106</v>
       </c>
-      <c r="H49" s="118"/>
-[...2 lines deleted...]
-      <c r="K49" s="118"/>
+      <c r="H49" s="119"/>
+      <c r="I49" s="119"/>
+      <c r="J49" s="119"/>
+      <c r="K49" s="119"/>
     </row>
     <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="113" t="s">
+      <c r="A50" s="114" t="s">
         <v>33</v>
       </c>
-      <c r="B50" s="113"/>
-[...8 lines deleted...]
-      <c r="K50" s="113"/>
+      <c r="B50" s="114"/>
+      <c r="C50" s="114"/>
+      <c r="D50" s="114"/>
+      <c r="E50" s="114"/>
+      <c r="F50" s="114"/>
+      <c r="G50" s="114"/>
+      <c r="H50" s="114"/>
+      <c r="I50" s="114"/>
+      <c r="J50" s="114"/>
+      <c r="K50" s="114"/>
     </row>
     <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="4" t="s">
         <v>85</v>
       </c>
       <c r="C51" s="52"/>
     </row>
     <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="113" t="s">
+      <c r="A52" s="114" t="s">
         <v>106</v>
       </c>
-      <c r="B52" s="113"/>
-[...8 lines deleted...]
-      <c r="K52" s="113"/>
+      <c r="B52" s="114"/>
+      <c r="C52" s="114"/>
+      <c r="D52" s="114"/>
+      <c r="E52" s="114"/>
+      <c r="F52" s="114"/>
+      <c r="G52" s="114"/>
+      <c r="H52" s="114"/>
+      <c r="I52" s="114"/>
+      <c r="J52" s="114"/>
+      <c r="K52" s="114"/>
     </row>
     <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="54"/>
       <c r="B53" s="54"/>
       <c r="C53" s="54"/>
       <c r="D53" s="54"/>
       <c r="E53" s="54"/>
       <c r="F53" s="54"/>
       <c r="G53" s="54"/>
       <c r="H53" s="54"/>
       <c r="I53" s="54"/>
       <c r="J53" s="54"/>
       <c r="K53" s="54"/>
     </row>
     <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A54" s="45"/>
       <c r="B54" s="45"/>
       <c r="C54" s="55"/>
       <c r="D54" s="45"/>
       <c r="E54" s="45"/>
       <c r="F54" s="45"/>
       <c r="G54" s="45"/>
       <c r="H54" s="45"/>
       <c r="I54" s="45"/>
       <c r="J54" s="45"/>
       <c r="K54" s="45"/>
     </row>
     <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="2" t="s">
         <v>107</v>
       </c>
       <c r="B55" s="36"/>
       <c r="C55" s="37"/>
       <c r="D55" s="36"/>
       <c r="E55" s="36"/>
       <c r="F55" s="36"/>
       <c r="G55" s="36"/>
       <c r="H55" s="36"/>
       <c r="I55" s="36"/>
       <c r="J55" s="36"/>
       <c r="K55" s="36"/>
     </row>
     <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="46"/>
       <c r="B56" s="46"/>
       <c r="C56" s="56"/>
       <c r="D56" s="46"/>
       <c r="E56" s="46"/>
       <c r="F56" s="46"/>
       <c r="G56" s="46"/>
-      <c r="H56" s="105" t="s">
+      <c r="H56" s="106" t="s">
         <v>40</v>
       </c>
-      <c r="I56" s="105"/>
-      <c r="J56" s="105" t="s">
+      <c r="I56" s="106"/>
+      <c r="J56" s="106" t="s">
         <v>37</v>
       </c>
-      <c r="K56" s="105"/>
+      <c r="K56" s="106"/>
     </row>
     <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="1"/>
       <c r="B57" s="1"/>
       <c r="C57" s="57"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="57" t="s">
         <v>41</v>
       </c>
       <c r="I57" s="57" t="s">
         <v>39</v>
       </c>
       <c r="J57" s="57" t="s">
         <v>108</v>
       </c>
       <c r="K57" s="57" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>12</v>
@@ -2941,98 +2939,98 @@
       </c>
       <c r="B63" s="60"/>
       <c r="C63" s="61"/>
       <c r="D63" s="60"/>
       <c r="E63" s="60"/>
       <c r="F63" s="62"/>
       <c r="G63" s="62"/>
       <c r="H63" s="63" t="s">
         <v>23</v>
       </c>
       <c r="I63" s="64" t="s">
         <v>23</v>
       </c>
       <c r="J63" s="65">
         <v>201.68599999999969</v>
       </c>
       <c r="K63" s="65">
         <v>1.8094813174907358</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="52"/>
-      <c r="F64" s="117" t="s">
+      <c r="F64" s="118" t="s">
         <v>106</v>
       </c>
-      <c r="G64" s="117"/>
-[...3 lines deleted...]
-      <c r="K64" s="117"/>
+      <c r="G64" s="118"/>
+      <c r="H64" s="118"/>
+      <c r="I64" s="118"/>
+      <c r="J64" s="118"/>
+      <c r="K64" s="118"/>
     </row>
     <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="45"/>
       <c r="C65" s="52"/>
     </row>
     <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="45"/>
       <c r="C66" s="52"/>
     </row>
     <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A67" s="2" t="s">
         <v>109</v>
       </c>
       <c r="B67" s="36"/>
       <c r="C67" s="37"/>
       <c r="D67" s="36"/>
       <c r="E67" s="36"/>
       <c r="F67" s="36"/>
       <c r="G67" s="36"/>
       <c r="H67" s="36"/>
       <c r="I67" s="36"/>
       <c r="J67" s="36"/>
       <c r="K67" s="36"/>
     </row>
     <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="46"/>
       <c r="B68" s="46"/>
       <c r="C68" s="56"/>
       <c r="D68" s="46"/>
       <c r="E68" s="46"/>
       <c r="F68" s="46"/>
       <c r="G68" s="46"/>
-      <c r="H68" s="105" t="s">
+      <c r="H68" s="106" t="s">
         <v>40</v>
       </c>
-      <c r="I68" s="105"/>
-      <c r="J68" s="105" t="s">
+      <c r="I68" s="106"/>
+      <c r="J68" s="106" t="s">
         <v>37</v>
       </c>
-      <c r="K68" s="105"/>
+      <c r="K68" s="106"/>
     </row>
     <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="57"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="57" t="s">
         <v>41</v>
       </c>
       <c r="I69" s="57" t="s">
         <v>39</v>
       </c>
       <c r="J69" s="57" t="s">
         <v>108</v>
       </c>
       <c r="K69" s="57" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>12</v>
@@ -3051,100 +3049,100 @@
       </c>
       <c r="J70" s="59">
         <v>11146.066999999999</v>
       </c>
       <c r="K70" s="66">
         <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B71" s="21"/>
       <c r="C71" s="58"/>
       <c r="D71" s="21"/>
       <c r="E71" s="21"/>
       <c r="F71" s="21"/>
       <c r="G71" s="21"/>
       <c r="H71" s="48" t="s">
         <v>110</v>
       </c>
       <c r="I71" s="59" t="s">
         <v>106</v>
       </c>
       <c r="J71" s="59">
-        <v>10704.543</v>
+        <v>10697.008</v>
       </c>
       <c r="K71" s="66">
-        <v>96.038746223219377</v>
+        <v>95.971143902149521</v>
       </c>
     </row>
     <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="15" t="s">
         <v>70</v>
       </c>
       <c r="B72" s="21"/>
       <c r="C72" s="58"/>
       <c r="D72" s="21"/>
       <c r="E72" s="21"/>
       <c r="F72" s="21"/>
       <c r="G72" s="21"/>
       <c r="H72" s="48" t="s">
         <v>110</v>
       </c>
       <c r="I72" s="66" t="s">
         <v>106</v>
       </c>
       <c r="J72" s="59">
-        <v>173.375</v>
+        <v>53.445999999999998</v>
       </c>
       <c r="K72" s="66">
-        <v>1.5554814088233995</v>
+        <v>0.47950546143316741</v>
       </c>
     </row>
     <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B73" s="21"/>
       <c r="C73" s="58"/>
       <c r="D73" s="21"/>
       <c r="E73" s="21"/>
       <c r="F73" s="21"/>
       <c r="G73" s="21"/>
       <c r="H73" s="48" t="s">
         <v>110</v>
       </c>
       <c r="I73" s="66" t="s">
         <v>106</v>
       </c>
       <c r="J73" s="59">
-        <v>5.0750000000000002</v>
+        <v>132.53899999999999</v>
       </c>
       <c r="K73" s="66">
-        <v>4.5531755730519118E-2</v>
+        <v>1.1891100241905956</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="15" t="s">
         <v>72</v>
       </c>
       <c r="B74" s="21"/>
       <c r="C74" s="58"/>
       <c r="D74" s="21"/>
       <c r="E74" s="21"/>
       <c r="F74" s="21"/>
       <c r="G74" s="21"/>
       <c r="H74" s="48" t="s">
         <v>110</v>
       </c>
       <c r="I74" s="66" t="s">
         <v>106</v>
       </c>
       <c r="J74" s="59">
         <v>61.387999999999998</v>
       </c>
       <c r="K74" s="66">
         <v>0.55075929473598173</v>
       </c>
     </row>
@@ -3169,66 +3167,66 @@
       </c>
       <c r="K75" s="70">
         <v>0.55075929473598173</v>
       </c>
     </row>
     <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="72" t="s">
         <v>42</v>
       </c>
       <c r="B76" s="72"/>
       <c r="C76" s="73"/>
       <c r="D76" s="72"/>
       <c r="E76" s="72"/>
       <c r="F76" s="74"/>
       <c r="G76" s="74"/>
       <c r="H76" s="75" t="s">
         <v>23</v>
       </c>
       <c r="I76" s="76" t="s">
         <v>23</v>
       </c>
       <c r="J76" s="77">
         <v>201.68599999999788</v>
       </c>
       <c r="K76" s="77">
-        <v>1.8094813174907216</v>
+        <v>1.8094813174907358</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="52"/>
-      <c r="F77" s="117" t="s">
+      <c r="F77" s="118" t="s">
         <v>111</v>
       </c>
-      <c r="G77" s="117"/>
-[...3 lines deleted...]
-      <c r="K77" s="117"/>
+      <c r="G77" s="118"/>
+      <c r="H77" s="118"/>
+      <c r="I77" s="118"/>
+      <c r="J77" s="118"/>
+      <c r="K77" s="118"/>
     </row>
     <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="45"/>
       <c r="C78" s="33"/>
     </row>
     <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="45"/>
       <c r="C79" s="33"/>
     </row>
     <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="2" t="s">
         <v>112</v>
       </c>
       <c r="B80" s="36"/>
       <c r="C80" s="36"/>
       <c r="D80" s="36"/>
       <c r="E80" s="36"/>
       <c r="F80" s="36"/>
       <c r="G80" s="36"/>
       <c r="H80" s="36"/>
       <c r="I80" s="36"/>
       <c r="J80" s="36"/>
       <c r="K80" s="36"/>
     </row>
     <row r="81" spans="1:11" s="24" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
@@ -3916,584 +3914,584 @@
         <v>116</v>
       </c>
     </row>
     <row r="108" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="78"/>
       <c r="D108" s="16">
         <v>7911.0240000000003</v>
       </c>
       <c r="E108" s="16">
         <v>76.246152404907761</v>
       </c>
       <c r="F108" s="16">
         <v>8503.9079999999994</v>
       </c>
       <c r="G108" s="16">
         <v>96.621747218231604</v>
       </c>
       <c r="H108" s="16">
         <v>6814.7519999999995</v>
       </c>
       <c r="I108" s="16">
-        <v>93.553805279921377</v>
+        <v>93.559045594361805</v>
       </c>
       <c r="J108" s="16">
         <v>-19.863291089226269</v>
       </c>
       <c r="K108" s="16">
         <v>-1689.1559999999999</v>
       </c>
     </row>
     <row r="109" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="78"/>
       <c r="D109" s="16">
         <v>0.49299999999999999</v>
       </c>
       <c r="E109" s="16">
         <v>4.7515154973135623E-3</v>
       </c>
       <c r="F109" s="16">
         <v>57.269999999999996</v>
       </c>
       <c r="G109" s="16">
         <v>0.6507040602024533</v>
       </c>
       <c r="H109" s="16">
         <v>235.69699999999997</v>
       </c>
       <c r="I109" s="16">
-        <v>3.2356791917096368</v>
+        <v>3.2358604347530613</v>
       </c>
       <c r="J109" s="16">
         <v>311.55404225598045</v>
       </c>
       <c r="K109" s="16">
         <v>178.42699999999996</v>
       </c>
     </row>
     <row r="110" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="78"/>
       <c r="D110" s="16">
         <v>70.771000000000001</v>
       </c>
       <c r="E110" s="16">
         <v>0.68208824190746065</v>
       </c>
       <c r="F110" s="16">
         <v>35.279000000000003</v>
       </c>
       <c r="G110" s="16">
         <v>0.40084142727226041</v>
       </c>
       <c r="H110" s="16">
         <v>77.032000000000011</v>
       </c>
       <c r="I110" s="16">
-        <v>1.0575053543141268</v>
+        <v>1.057564589323996</v>
       </c>
       <c r="J110" s="16">
         <v>118.35086028515549</v>
       </c>
       <c r="K110" s="16">
         <v>41.753000000000007</v>
       </c>
     </row>
     <row r="111" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="78"/>
       <c r="D111" s="16">
         <v>93.129000000000005</v>
       </c>
       <c r="E111" s="16">
         <v>0.89757380679374188</v>
       </c>
       <c r="F111" s="16">
         <v>117.896</v>
       </c>
       <c r="G111" s="16">
         <v>1.3395391283678793</v>
       </c>
       <c r="H111" s="16">
         <v>44.382999999999996</v>
       </c>
       <c r="I111" s="16">
-        <v>0.60929561922998077</v>
+        <v>0.60932974826003361</v>
       </c>
       <c r="J111" s="16">
         <v>-62.354108705978149</v>
       </c>
       <c r="K111" s="16">
         <v>-73.513000000000005</v>
       </c>
     </row>
     <row r="112" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="78"/>
       <c r="D112" s="16">
         <v>23.910999999999998</v>
       </c>
       <c r="E112" s="16">
         <v>0.23045332060094237</v>
       </c>
       <c r="F112" s="16">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="G112" s="16">
         <v>3.2949917488861788E-4</v>
       </c>
       <c r="H112" s="16">
         <v>31.591999999999999</v>
       </c>
       <c r="I112" s="16">
-        <v>0.43369910106828191</v>
+        <v>0.43372339425074874</v>
       </c>
       <c r="J112" s="16" t="s">
         <v>91</v>
       </c>
       <c r="K112" s="16">
         <v>31.562999999999999</v>
       </c>
     </row>
     <row r="113" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="78"/>
       <c r="D113" s="16">
         <v>26.094000000000001</v>
       </c>
       <c r="E113" s="16">
         <v>0.25149299267119696</v>
       </c>
       <c r="F113" s="16">
         <v>30.395999999999997</v>
       </c>
       <c r="G113" s="16">
         <v>0.34536058344532511</v>
       </c>
       <c r="H113" s="16">
         <v>28.152999999999999</v>
       </c>
       <c r="I113" s="16">
-        <v>0.38648806002707459</v>
+        <v>0.38650970873453183</v>
       </c>
       <c r="J113" s="16">
         <v>-7.3792604290038115</v>
       </c>
       <c r="K113" s="16">
         <v>-2.2429999999999986</v>
       </c>
     </row>
     <row r="114" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="15" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="78"/>
       <c r="D114" s="16">
-        <v>88.61399999999999</v>
+        <v>3.8660000000000001</v>
       </c>
       <c r="E114" s="16">
-        <v>0.85405840624532237</v>
+        <v>3.7260362905911219E-2</v>
       </c>
       <c r="F114" s="16">
-        <v>12.786000000000001</v>
+        <v>1.847</v>
       </c>
       <c r="G114" s="16">
-        <v>0.14527505000434029</v>
+        <v>2.0985688828250939E-2</v>
       </c>
       <c r="H114" s="16">
-        <v>17.719000000000001</v>
+        <v>17.710999999999999</v>
       </c>
       <c r="I114" s="16">
-        <v>0.24324874562638923</v>
+        <v>0.24315253974344803</v>
       </c>
       <c r="J114" s="16">
-        <v>38.581260753949628</v>
+        <v>858.90633459664321</v>
       </c>
       <c r="K114" s="16">
-        <v>4.9329999999999998</v>
+        <v>15.863999999999999</v>
       </c>
     </row>
     <row r="115" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="15" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="78"/>
       <c r="D115" s="16">
-        <v>3.8660000000000001</v>
+        <v>88.61399999999999</v>
       </c>
       <c r="E115" s="16">
-        <v>3.7260362905911219E-2</v>
+        <v>0.85405840624532237</v>
       </c>
       <c r="F115" s="16">
-        <v>1.847</v>
+        <v>12.786000000000001</v>
       </c>
       <c r="G115" s="16">
-        <v>2.0985688828250939E-2</v>
+        <v>0.14527505000434029</v>
       </c>
       <c r="H115" s="16">
-        <v>17.702999999999999</v>
+        <v>17.262999999999998</v>
       </c>
       <c r="I115" s="16">
-        <v>0.2430290955372181</v>
+        <v>0.23700199274976813</v>
       </c>
       <c r="J115" s="16">
-        <v>858.47319978343273</v>
+        <v>35.014860003128398</v>
       </c>
       <c r="K115" s="16">
-        <v>15.856</v>
+        <v>4.4769999999999968</v>
       </c>
     </row>
     <row r="116" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="78"/>
       <c r="D116" s="16">
         <v>0.47499999999999998</v>
       </c>
       <c r="E116" s="16">
         <v>4.5780321728680368E-3</v>
       </c>
       <c r="F116" s="16">
         <v>0.57299999999999995</v>
       </c>
       <c r="G116" s="16">
         <v>6.5104492141785531E-3</v>
       </c>
       <c r="H116" s="16">
         <v>3.9969999999999999</v>
       </c>
       <c r="I116" s="16">
-        <v>5.4871337901048464E-2</v>
+        <v>5.4874411459237868E-2</v>
       </c>
       <c r="J116" s="16">
         <v>597.55671902268773</v>
       </c>
       <c r="K116" s="16">
         <v>3.4239999999999999</v>
       </c>
     </row>
     <row r="117" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="78"/>
       <c r="D117" s="16">
         <v>0</v>
       </c>
       <c r="E117" s="16">
         <v>0</v>
       </c>
       <c r="F117" s="16">
         <v>0</v>
       </c>
       <c r="G117" s="16">
         <v>0</v>
       </c>
       <c r="H117" s="16">
         <v>3.2690000000000001</v>
       </c>
       <c r="I117" s="16">
-        <v>4.4877258843764672E-2</v>
+        <v>4.4879772594508031E-2</v>
       </c>
       <c r="J117" s="16" t="s">
         <v>118</v>
       </c>
       <c r="K117" s="16">
         <v>3.2690000000000001</v>
       </c>
     </row>
     <row r="118" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="78"/>
       <c r="D118" s="16">
         <v>0.32700000000000001</v>
       </c>
       <c r="E118" s="16">
         <v>3.1516137274270484E-3</v>
       </c>
       <c r="F118" s="16">
         <v>8.3119999999999994</v>
       </c>
       <c r="G118" s="16">
         <v>9.4441280747385919E-2</v>
       </c>
       <c r="H118" s="16">
         <v>1.9689999999999999</v>
       </c>
       <c r="I118" s="16">
-        <v>2.7030689098615064E-2</v>
+        <v>2.7032203193204742E-2</v>
       </c>
       <c r="J118" s="16">
         <v>-76.311357074109736</v>
       </c>
       <c r="K118" s="16">
         <v>-6.343</v>
       </c>
     </row>
     <row r="119" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="78"/>
       <c r="D119" s="16">
         <v>0.18</v>
       </c>
       <c r="E119" s="16">
         <v>1.734833244455256E-3</v>
       </c>
       <c r="F119" s="16">
         <v>0.74199999999999999</v>
       </c>
       <c r="G119" s="16">
         <v>8.4306340609432567E-3</v>
       </c>
       <c r="H119" s="16">
         <v>1.411</v>
       </c>
       <c r="I119" s="16">
-        <v>1.9370392238773924E-2</v>
+        <v>1.9371477250183795E-2</v>
       </c>
       <c r="J119" s="16">
         <v>90.161725067385447</v>
       </c>
       <c r="K119" s="16">
         <v>0.66900000000000004</v>
       </c>
     </row>
     <row r="120" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="78"/>
       <c r="D120" s="16">
         <v>0.53500000000000003</v>
       </c>
       <c r="E120" s="16">
         <v>5.1563099210197895E-3</v>
       </c>
       <c r="F120" s="16">
         <v>1.5859999999999999</v>
       </c>
       <c r="G120" s="16">
         <v>1.8020196254253378E-2</v>
       </c>
       <c r="H120" s="16">
         <v>1.0799999999999998</v>
       </c>
       <c r="I120" s="16">
-        <v>1.4826381019047367E-2</v>
+        <v>1.4827211502621188E-2</v>
       </c>
       <c r="J120" s="16">
         <v>-31.904161412358139</v>
       </c>
       <c r="K120" s="16">
         <v>-0.50600000000000001</v>
       </c>
     </row>
     <row r="121" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="78"/>
       <c r="D121" s="16">
         <v>22.855</v>
       </c>
       <c r="E121" s="16">
         <v>0.22027563223347155</v>
       </c>
       <c r="F121" s="16">
         <v>3.4279999999999999</v>
       </c>
       <c r="G121" s="16">
         <v>3.8949074879937311E-2</v>
       </c>
       <c r="H121" s="16">
         <v>0.80600000000000005</v>
       </c>
       <c r="I121" s="16">
-        <v>1.1064873241992759E-2</v>
+        <v>1.1065493028808038E-2</v>
       </c>
       <c r="J121" s="16">
         <v>-76.487747957993008</v>
       </c>
       <c r="K121" s="16">
         <v>-2.6219999999999999</v>
       </c>
     </row>
     <row r="122" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="78"/>
       <c r="D122" s="16">
         <v>2129.2679999999996</v>
       </c>
       <c r="E122" s="16">
         <v>20.521805070859742</v>
       </c>
       <c r="F122" s="16">
         <v>0.15</v>
       </c>
       <c r="G122" s="16">
         <v>1.7043060770100926E-3</v>
       </c>
       <c r="H122" s="16">
-        <v>0.623</v>
+        <v>0.628</v>
       </c>
       <c r="I122" s="16">
-        <v>8.5526253470986219E-3</v>
+        <v>8.6217489107834333E-3</v>
       </c>
       <c r="J122" s="16">
-        <v>315.33333333333331</v>
+        <v>318.66666666666663</v>
       </c>
       <c r="K122" s="16">
-        <v>0.47299999999999998</v>
+        <v>0.47799999999999998</v>
       </c>
     </row>
     <row r="123" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="78"/>
       <c r="D123" s="16">
         <v>2.12</v>
       </c>
       <c r="E123" s="16">
         <v>2.0432480434695238E-2</v>
       </c>
       <c r="F123" s="16">
         <v>24.483000000000001</v>
       </c>
       <c r="G123" s="16">
         <v>0.2781768378895873</v>
       </c>
       <c r="H123" s="16">
-        <v>0.505</v>
+        <v>0.54</v>
       </c>
       <c r="I123" s="16">
-        <v>6.9327059394619639E-3</v>
+        <v>7.4136057513105955E-3</v>
       </c>
       <c r="J123" s="16">
-        <v>-97.937344279704291</v>
+        <v>-97.794387942654097</v>
       </c>
       <c r="K123" s="16">
-        <v>-23.978000000000002</v>
+        <v>-23.943000000000001</v>
       </c>
     </row>
     <row r="124" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="78"/>
       <c r="D124" s="16">
         <v>1.9750000000000001</v>
       </c>
       <c r="E124" s="16">
         <v>1.9034975876661839E-2</v>
       </c>
       <c r="F124" s="16">
         <v>2.5510000000000002</v>
       </c>
       <c r="G124" s="16">
         <v>2.8984565349684972E-2</v>
       </c>
       <c r="H124" s="16">
         <v>3.6219999999999999</v>
       </c>
       <c r="I124" s="16">
-        <v>4.9723288936101451E-2</v>
+        <v>4.9726074131938837E-2</v>
       </c>
       <c r="J124" s="16">
         <v>41.983535868286928</v>
       </c>
       <c r="K124" s="16">
         <v>1.0709999999999997</v>
       </c>
     </row>
     <row r="125" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B125" s="89"/>
       <c r="C125" s="90"/>
       <c r="D125" s="17">
         <v>10375.637000000001</v>
       </c>
       <c r="E125" s="17">
         <v>100</v>
       </c>
       <c r="F125" s="17">
         <v>8801.2360000000008</v>
       </c>
       <c r="G125" s="17">
         <v>100</v>
       </c>
       <c r="H125" s="17">
-        <v>7284.3130000000001</v>
+        <v>7283.9049999999997</v>
       </c>
       <c r="I125" s="17">
         <v>100</v>
       </c>
       <c r="J125" s="17">
-        <v>-17.23534058170921</v>
+        <v>-17.239976294238684</v>
       </c>
       <c r="K125" s="17">
-        <v>-1516.9230000000007</v>
+        <v>-1517.331000000001</v>
       </c>
     </row>
     <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E126" s="79"/>
       <c r="F126" s="79"/>
       <c r="G126" s="79"/>
       <c r="H126" s="79"/>
       <c r="I126" s="79"/>
     </row>
     <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="4" t="s">
         <v>92</v>
       </c>
       <c r="E127" s="79"/>
       <c r="F127" s="79"/>
       <c r="G127" s="79"/>
       <c r="H127" s="79"/>
       <c r="I127" s="79"/>
     </row>
     <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="4" t="s">
         <v>35</v>
@@ -4534,525 +4532,525 @@
       <c r="G131" s="13" t="s">
         <v>115</v>
       </c>
       <c r="H131" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I131" s="13" t="s">
         <v>119</v>
       </c>
       <c r="J131" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K131" s="13" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="78"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16"/>
       <c r="F132" s="16">
-        <v>992.452</v>
+        <v>1546.6190000000001</v>
       </c>
       <c r="G132" s="16">
-        <v>29.847587987727163</v>
+        <v>32.45687282522632</v>
       </c>
       <c r="H132" s="16">
-        <v>1405.9189999999999</v>
+        <v>2008.973</v>
       </c>
       <c r="I132" s="16">
-        <v>49.703090006310461</v>
+        <v>40.122253690687813</v>
       </c>
       <c r="J132" s="16">
-        <v>41.661158423782702</v>
+        <v>29.894498903737755</v>
       </c>
       <c r="K132" s="16">
-        <v>413.46699999999987</v>
+        <v>462.35399999999981</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="15" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="78"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16"/>
       <c r="F133" s="16">
-        <v>388.92399999999998</v>
+        <v>240.64500000000001</v>
       </c>
       <c r="G133" s="16">
-        <v>11.696730230317232</v>
+        <v>5.0501022947646366</v>
       </c>
       <c r="H133" s="16">
-        <v>559.875</v>
+        <v>808.75099999999998</v>
       </c>
       <c r="I133" s="16">
-        <v>19.793115760782143</v>
+        <v>16.151990491956568</v>
       </c>
       <c r="J133" s="16">
-        <v>43.954860075490338</v>
+        <v>236.07637806727752</v>
       </c>
       <c r="K133" s="16">
-        <v>170.95100000000002</v>
+        <v>568.10599999999999</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="15" t="s">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="78"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16"/>
       <c r="F134" s="16">
-        <v>300.21300000000002</v>
+        <v>713.096</v>
       </c>
       <c r="G134" s="16">
-        <v>9.0287831880630343</v>
+        <v>14.964814336418723</v>
       </c>
       <c r="H134" s="16">
-        <v>339.09499999999997</v>
+        <v>808.26599999999996</v>
       </c>
       <c r="I134" s="16">
-        <v>11.987937644835759</v>
+        <v>16.14230430252546</v>
       </c>
       <c r="J134" s="16">
-        <v>12.951471122169908</v>
+        <v>13.346029146145815</v>
       </c>
       <c r="K134" s="16">
-        <v>38.881999999999948</v>
+        <v>95.169999999999959</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="15" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="78"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16"/>
       <c r="F135" s="16">
-        <v>862.59599999999989</v>
+        <v>432.35</v>
       </c>
       <c r="G135" s="16">
-        <v>25.942221898753289</v>
+        <v>9.0731647328699569</v>
       </c>
       <c r="H135" s="16">
-        <v>132.179</v>
+        <v>543.90599999999995</v>
       </c>
       <c r="I135" s="16">
-        <v>4.672889927473852</v>
+        <v>10.862632059209977</v>
       </c>
       <c r="J135" s="16">
-        <v>-84.67660411131051</v>
+        <v>25.802243552677211</v>
       </c>
       <c r="K135" s="16">
-        <v>-730.41699999999992</v>
+        <v>111.55599999999993</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="15" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="78"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16"/>
       <c r="F136" s="16">
-        <v>54.141000000000005</v>
+        <v>1012.139</v>
       </c>
       <c r="G136" s="16">
-        <v>1.6282684313634679</v>
+        <v>21.240439180206465</v>
       </c>
       <c r="H136" s="16">
-        <v>97.236000000000004</v>
+        <v>302.245</v>
       </c>
       <c r="I136" s="16">
-        <v>3.4375591053635413</v>
+        <v>6.0362934527950056</v>
       </c>
       <c r="J136" s="16">
-        <v>79.597717072089537</v>
+        <v>-70.137994880149861</v>
       </c>
       <c r="K136" s="16">
-        <v>43.094999999999999</v>
+        <v>-709.89400000000001</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="78"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16"/>
       <c r="F137" s="16">
-        <v>87.765000000000001</v>
+        <v>121.14000000000001</v>
       </c>
       <c r="G137" s="16">
-        <v>2.6394964791676316</v>
+        <v>2.5422069520986854</v>
       </c>
       <c r="H137" s="16">
-        <v>78.422000000000011</v>
+        <v>136.89500000000001</v>
       </c>
       <c r="I137" s="16">
-        <v>2.77243263977148</v>
+        <v>2.7340018601478016</v>
       </c>
       <c r="J137" s="16">
-        <v>-10.645473708198017</v>
+        <v>13.005613339937257</v>
       </c>
       <c r="K137" s="16">
-        <v>-9.3429999999999893</v>
+        <v>15.754999999999995</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="78"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16"/>
       <c r="F138" s="16">
-        <v>103.18199999999999</v>
+        <v>137.08500000000004</v>
       </c>
       <c r="G138" s="16">
-        <v>3.103156448623877</v>
+        <v>2.8768238404197484</v>
       </c>
       <c r="H138" s="16">
-        <v>77.903000000000006</v>
+        <v>115.16800000000002</v>
       </c>
       <c r="I138" s="16">
-        <v>2.7540845672912906</v>
+        <v>2.3000805451587132</v>
       </c>
       <c r="J138" s="16">
-        <v>-24.499428194840171</v>
+        <v>-15.987890724732837</v>
       </c>
       <c r="K138" s="16">
-        <v>-25.278999999999982</v>
+        <v>-21.917000000000016</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="78"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16"/>
       <c r="F139" s="16">
-        <v>0</v>
+        <v>132.84699999999998</v>
       </c>
       <c r="G139" s="16">
-        <v>0</v>
+        <v>2.7878864699145942</v>
       </c>
       <c r="H139" s="16">
-        <v>59.189</v>
+        <v>100.461</v>
       </c>
       <c r="I139" s="16">
-        <v>2.0924933757801907</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>2.0063593328632034</v>
+      </c>
+      <c r="J139" s="16">
+        <v>-24.37842028800047</v>
       </c>
       <c r="K139" s="16">
-        <v>59.189</v>
+        <v>-32.385999999999981</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="15" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="78"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16"/>
       <c r="F140" s="16">
-        <v>234.41500000000002</v>
+        <v>115.495</v>
       </c>
       <c r="G140" s="16">
-        <v>7.0499352494055767</v>
+        <v>2.4237427103569229</v>
       </c>
       <c r="H140" s="16">
-        <v>27.175999999999998</v>
+        <v>63.302999999999997</v>
       </c>
       <c r="I140" s="16">
-        <v>0.96074608424204599</v>
+        <v>1.2642574217680431</v>
       </c>
       <c r="J140" s="16">
-        <v>-88.406885224921609</v>
+        <v>-45.189835057794717</v>
       </c>
       <c r="K140" s="16">
-        <v>-207.23900000000003</v>
+        <v>-52.192000000000007</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="15" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="78"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16"/>
       <c r="F141" s="16">
-        <v>74.871000000000009</v>
+        <v>36.511000000000003</v>
       </c>
       <c r="G141" s="16">
-        <v>2.2517147028058999</v>
+        <v>0.76620866788901343</v>
       </c>
       <c r="H141" s="16">
-        <v>16.566000000000003</v>
+        <v>59.189</v>
       </c>
       <c r="I141" s="16">
-        <v>0.58565350425205087</v>
+        <v>1.1820945695627174</v>
       </c>
       <c r="J141" s="16">
-        <v>-77.873943182273507</v>
+        <v>62.112787926926117</v>
       </c>
       <c r="K141" s="16">
-        <v>-58.305000000000007</v>
+        <v>22.677999999999997</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="78"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16"/>
       <c r="F142" s="16">
-        <v>149.74600000000001</v>
+        <v>160.03</v>
       </c>
       <c r="G142" s="16">
-        <v>4.5035497039758008</v>
+        <v>3.3583405856393642</v>
       </c>
       <c r="H142" s="16">
-        <v>10.113999999999999</v>
+        <v>22.480999999999998</v>
       </c>
       <c r="I142" s="16">
-        <v>0.35755762054842705</v>
+        <v>0.44897984453765816</v>
       </c>
       <c r="J142" s="16">
-        <v>-93.245896384544494</v>
+        <v>-85.95200899831282</v>
       </c>
       <c r="K142" s="16">
-        <v>-139.63200000000001</v>
+        <v>-137.54900000000001</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="78"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16"/>
       <c r="F143" s="16">
-        <v>44.711000000000006</v>
+        <v>46.353999999999992</v>
       </c>
       <c r="G143" s="16">
-        <v>1.3446650382278129</v>
+        <v>0.97277085238222227</v>
       </c>
       <c r="H143" s="16">
-        <v>8.5689999999999991</v>
+        <v>13.112000000000002</v>
       </c>
       <c r="I143" s="16">
-        <v>0.30293763599757473</v>
+        <v>0.26186663055815024</v>
       </c>
       <c r="J143" s="16">
-        <v>-80.834693923195644</v>
+        <v>-71.713336497389648</v>
       </c>
       <c r="K143" s="16">
-        <v>-36.14200000000001</v>
+        <v>-33.24199999999999</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="15" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="78"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16"/>
       <c r="F144" s="16">
-        <v>0</v>
+        <v>10.257</v>
       </c>
       <c r="G144" s="16">
-        <v>0</v>
+        <v>0.21525026174406647</v>
       </c>
       <c r="H144" s="16">
-        <v>5.8109999999999999</v>
+        <v>8.0030000000000001</v>
       </c>
       <c r="I144" s="16">
-        <v>0.20543477684466183</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>0.15983211137560069</v>
+      </c>
+      <c r="J144" s="16">
+        <v>-21.975236423905624</v>
       </c>
       <c r="K144" s="16">
-        <v>5.8109999999999999</v>
+        <v>-2.2539999999999996</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="15" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="78"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16"/>
       <c r="F145" s="16">
-        <v>2.198</v>
+        <v>0</v>
       </c>
       <c r="G145" s="16">
-        <v>6.6103951019318125E-2</v>
+        <v>0</v>
       </c>
       <c r="H145" s="16">
-        <v>3.5419999999999998</v>
+        <v>5.8109999999999999</v>
       </c>
       <c r="I145" s="16">
-        <v>0.12521940794764963</v>
-[...2 lines deleted...]
-        <v>61.146496815286625</v>
+        <v>0.11605452945190747</v>
+      </c>
+      <c r="J145" s="16" t="s">
+        <v>118</v>
       </c>
       <c r="K145" s="16">
-        <v>1.3439999999999999</v>
+        <v>5.8109999999999999</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="78"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16"/>
       <c r="F146" s="16">
-        <v>7.4420000000000002</v>
+        <v>36.031999999999996</v>
       </c>
       <c r="G146" s="16">
-        <v>0.22381510622646292</v>
+        <v>0.75615652053838378</v>
       </c>
       <c r="H146" s="16">
-        <v>1.151</v>
+        <v>1.2110000000000001</v>
       </c>
       <c r="I146" s="16">
-        <v>4.0691004671864699E-2</v>
+        <v>2.4185516290872476E-2</v>
       </c>
       <c r="J146" s="16">
-        <v>-84.533727492609515</v>
+        <v>-96.639098579040862</v>
       </c>
       <c r="K146" s="16">
-        <v>-6.2910000000000004</v>
+        <v>-34.820999999999998</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="78"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16"/>
       <c r="F147" s="16">
-        <v>0.7669999999999999</v>
+        <v>0.998</v>
       </c>
       <c r="G147" s="16">
-        <v>2.3067211297459957E-2</v>
+        <v>2.0943722454965227E-2</v>
       </c>
       <c r="H147" s="16">
         <v>0.80500000000000005</v>
       </c>
       <c r="I147" s="16">
-        <v>2.8458956351738562E-2</v>
+        <v>1.6077077303181125E-2</v>
       </c>
       <c r="J147" s="16">
-        <v>4.9543676662320921</v>
+        <v>-19.338677354709414</v>
       </c>
       <c r="K147" s="16">
-        <v>3.8000000000000145E-2</v>
+        <v>-0.19299999999999995</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="78"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16"/>
       <c r="F148" s="16">
-        <v>21.643000000000001</v>
+        <v>23.552999999999997</v>
       </c>
       <c r="G148" s="16">
-        <v>0.65090437302597914</v>
+        <v>0.49427604707594786</v>
       </c>
       <c r="H148" s="16">
-        <v>5.0830000000000002</v>
+        <v>8.5489999999999995</v>
       </c>
       <c r="I148" s="16">
-        <v>0.17969798153526348</v>
+        <v>0.17073656380732349</v>
       </c>
       <c r="J148" s="16">
-        <v>-76.514346439957507</v>
+        <v>-63.703137604551429</v>
       </c>
       <c r="K148" s="16">
-        <v>-16.560000000000002</v>
+        <v>-15.003999999999998</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B149" s="89"/>
       <c r="C149" s="90"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17"/>
       <c r="F149" s="17">
-        <v>3325.0659999999998</v>
+        <v>4765.1509999999998</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>2828.6350000000002</v>
+        <v>5007.1289999999999</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>-14.929959285018693</v>
+        <v>5.0780762246568907</v>
       </c>
       <c r="K149" s="17">
-        <v>-496.43099999999959</v>
+        <v>241.97800000000007</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="79"/>
       <c r="F150" s="79"/>
       <c r="G150" s="79"/>
       <c r="H150" s="79"/>
       <c r="I150" s="79"/>
     </row>
     <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="4" t="s">
         <v>92</v>
       </c>
       <c r="E151" s="79"/>
       <c r="F151" s="79"/>
       <c r="G151" s="79"/>
       <c r="H151" s="79"/>
       <c r="I151" s="79"/>
     </row>
     <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="4" t="s">
         <v>35</v>
@@ -5114,525 +5112,525 @@
       <c r="G157" s="13" t="s">
         <v>115</v>
       </c>
       <c r="H157" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I157" s="13" t="s">
         <v>119</v>
       </c>
       <c r="J157" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K157" s="13" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="78"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16"/>
       <c r="F158" s="16">
-        <v>41.942</v>
+        <v>81.516000000000005</v>
       </c>
       <c r="G158" s="16">
-        <v>32.582890525465338</v>
+        <v>45.096759202912182</v>
       </c>
       <c r="H158" s="16">
-        <v>185.04300000000001</v>
+        <v>185.16800000000001</v>
       </c>
       <c r="I158" s="16">
-        <v>71.127981395706414</v>
+        <v>62.724162460621258</v>
       </c>
       <c r="J158" s="16">
-        <v>341.18783081398124</v>
+        <v>127.15540507385053</v>
       </c>
       <c r="K158" s="16">
-        <v>143.101</v>
+        <v>103.652</v>
       </c>
     </row>
     <row r="159" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="15" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="78"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16"/>
       <c r="F159" s="16">
-        <v>0.65700000000000003</v>
+        <v>23.459</v>
       </c>
       <c r="G159" s="16">
-        <v>0.51039433205928975</v>
+        <v>12.978125449496011</v>
       </c>
       <c r="H159" s="16">
-        <v>33.193000000000005</v>
+        <v>37.063000000000002</v>
       </c>
       <c r="I159" s="16">
-        <v>12.758932175049493</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>12.554791504352835</v>
+      </c>
+      <c r="J159" s="16">
+        <v>57.990536681017957</v>
       </c>
       <c r="K159" s="16">
-        <v>32.536000000000001</v>
+        <v>13.604000000000003</v>
       </c>
     </row>
     <row r="160" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="15" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="78"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16"/>
       <c r="F160" s="16">
-        <v>13.786999999999999</v>
+        <v>0.84900000000000009</v>
       </c>
       <c r="G160" s="16">
-        <v>10.710512414157423</v>
+        <v>0.46968875513116987</v>
       </c>
       <c r="H160" s="16">
-        <v>18.094999999999999</v>
+        <v>33.977000000000004</v>
       </c>
       <c r="I160" s="16">
-        <v>6.955468855105611</v>
-[...2 lines deleted...]
-        <v>31.246826720823968</v>
+        <v>11.509433962264152</v>
+      </c>
+      <c r="J160" s="16" t="s">
+        <v>91</v>
       </c>
       <c r="K160" s="16">
-        <v>4.3079999999999998</v>
+        <v>33.128000000000007</v>
       </c>
     </row>
     <row r="161" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="78"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16"/>
       <c r="F161" s="16">
-        <v>11.152000000000001</v>
+        <v>11.47</v>
       </c>
       <c r="G161" s="16">
-        <v>8.6634970945589025</v>
+        <v>6.345500614080704</v>
       </c>
       <c r="H161" s="16">
-        <v>8.0419999999999998</v>
+        <v>19.288999999999998</v>
       </c>
       <c r="I161" s="16">
-        <v>3.0912340719955416</v>
+        <v>6.5339927509230717</v>
       </c>
       <c r="J161" s="16">
-        <v>-27.887374461979924</v>
+        <v>68.169136878814271</v>
       </c>
       <c r="K161" s="16">
-        <v>-3.1100000000000012</v>
+        <v>7.8189999999999973</v>
       </c>
     </row>
     <row r="162" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="78"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16"/>
       <c r="F162" s="16">
         <v>0</v>
       </c>
       <c r="G162" s="16">
         <v>0</v>
       </c>
       <c r="H162" s="16">
         <v>8.0240000000000009</v>
       </c>
       <c r="I162" s="16">
-        <v>3.0843151198324081</v>
+        <v>2.7180651061955903</v>
       </c>
       <c r="J162" s="16" t="s">
         <v>118</v>
       </c>
       <c r="K162" s="16">
         <v>8.0240000000000009</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="78"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16"/>
       <c r="F163" s="16">
-        <v>8.58</v>
+        <v>9.9600000000000009</v>
       </c>
       <c r="G163" s="16">
-        <v>6.6654236972126411</v>
+        <v>5.5101295654964098</v>
       </c>
       <c r="H163" s="16">
-        <v>4.7690000000000001</v>
+        <v>7.4059999999999997</v>
       </c>
       <c r="I163" s="16">
-        <v>1.833137936999097</v>
+        <v>2.5087226042478239</v>
       </c>
       <c r="J163" s="16">
-        <v>-44.417249417249415</v>
+        <v>-25.642570281124506</v>
       </c>
       <c r="K163" s="16">
-        <v>-3.8109999999999999</v>
+        <v>-2.5540000000000012</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="78"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16"/>
       <c r="F164" s="16">
         <v>0.67700000000000005</v>
       </c>
       <c r="G164" s="16">
-        <v>0.52593145023461063</v>
+        <v>0.37453390721295876</v>
       </c>
       <c r="H164" s="16">
         <v>0.43900000000000006</v>
       </c>
       <c r="I164" s="16">
-        <v>0.16874555553420081</v>
+        <v>0.14870769960367197</v>
       </c>
       <c r="J164" s="16">
         <v>-35.155096011816831</v>
       </c>
       <c r="K164" s="16">
         <v>-0.23799999999999999</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="78"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16"/>
       <c r="F165" s="16">
-        <v>1.512</v>
+        <v>1.5219999999999998</v>
       </c>
       <c r="G165" s="16">
-        <v>1.1746061340542557</v>
+        <v>0.84200975890417007</v>
       </c>
       <c r="H165" s="16">
-        <v>0.33300000000000002</v>
+        <v>0.40900000000000003</v>
       </c>
       <c r="I165" s="16">
-        <v>0.12800061501797008</v>
+        <v>0.13854544222756685</v>
       </c>
       <c r="J165" s="16">
-        <v>-77.976190476190482</v>
+        <v>-73.127463863337709</v>
       </c>
       <c r="K165" s="16">
-        <v>-1.179</v>
+        <v>-1.1129999999999998</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="78"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16"/>
       <c r="F166" s="16">
         <v>0.52100000000000002</v>
       </c>
       <c r="G166" s="16">
-        <v>0.40474192846710794</v>
+        <v>0.28823067305458128</v>
       </c>
       <c r="H166" s="16">
-        <v>0.26</v>
+        <v>0.39600000000000002</v>
       </c>
       <c r="I166" s="16">
-        <v>9.9940420134150804E-2</v>
+        <v>0.13414179736458792</v>
       </c>
       <c r="J166" s="16">
-        <v>-50.095969289827259</v>
+        <v>-23.99232245681382</v>
       </c>
       <c r="K166" s="16">
-        <v>-0.26100000000000001</v>
+        <v>-0.125</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="15" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="78"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16"/>
       <c r="F167" s="16">
-        <v>0.22700000000000001</v>
+        <v>0.89</v>
       </c>
       <c r="G167" s="16">
-        <v>0.17634629128989157</v>
+        <v>0.49237101539074341</v>
       </c>
       <c r="H167" s="16">
-        <v>0.24299999999999999</v>
+        <v>0.37</v>
       </c>
       <c r="I167" s="16">
-        <v>9.3405854202302491E-2</v>
+        <v>0.12533450763863013</v>
       </c>
       <c r="J167" s="16">
-        <v>7.0484581497797292</v>
+        <v>-58.426966292134829</v>
       </c>
       <c r="K167" s="16">
-        <v>1.5999999999999986E-2</v>
+        <v>-0.52</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="15" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="78"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16"/>
       <c r="F168" s="16">
-        <v>47.323</v>
+        <v>0.255</v>
       </c>
       <c r="G168" s="16">
-        <v>36.763152170535413</v>
+        <v>0.14107259429734781</v>
       </c>
       <c r="H168" s="16">
-        <v>0.152</v>
+        <v>0.24299999999999999</v>
       </c>
       <c r="I168" s="16">
-        <v>5.8426707155349707E-2</v>
+        <v>8.2314284746451694E-2</v>
       </c>
       <c r="J168" s="16">
-        <v>-99.678803118990771</v>
+        <v>-4.7058823529411802</v>
       </c>
       <c r="K168" s="16">
-        <v>-47.170999999999999</v>
+        <v>-1.2000000000000011E-2</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="15" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="78"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16"/>
       <c r="F169" s="16">
-        <v>0.89</v>
+        <v>47.335999999999999</v>
       </c>
       <c r="G169" s="16">
-        <v>0.69140175880177746</v>
+        <v>26.187499308467672</v>
       </c>
       <c r="H169" s="16">
-        <v>0.127</v>
+        <v>0.23699999999999999</v>
       </c>
       <c r="I169" s="16">
-        <v>4.8817051373219816E-2</v>
+        <v>8.028183327123066E-2</v>
       </c>
       <c r="J169" s="16">
-        <v>-85.730337078651687</v>
+        <v>-99.499323981747494</v>
       </c>
       <c r="K169" s="16">
-        <v>-0.76300000000000001</v>
+        <v>-47.098999999999997</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="15" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="78"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16"/>
       <c r="F170" s="16">
-        <v>0.22700000000000001</v>
+        <v>9.7000000000000003E-2</v>
       </c>
       <c r="G170" s="16">
-        <v>0.17634629128989157</v>
+        <v>5.3662908418991143E-2</v>
       </c>
       <c r="H170" s="16">
-        <v>0.124</v>
+        <v>0.14300000000000002</v>
       </c>
       <c r="I170" s="16">
-        <v>4.7663892679364231E-2</v>
+        <v>4.8440093492767872E-2</v>
       </c>
       <c r="J170" s="16">
-        <v>-45.374449339207054</v>
+        <v>47.42268041237115</v>
       </c>
       <c r="K170" s="16">
-        <v>-0.10300000000000001</v>
+        <v>4.6000000000000013E-2</v>
       </c>
     </row>
     <row r="171" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="15" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="78"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16"/>
       <c r="F171" s="16">
-        <v>9.7000000000000003E-2</v>
+        <v>0.22700000000000001</v>
       </c>
       <c r="G171" s="16">
-        <v>7.5355023150306094E-2</v>
+        <v>0.12558227021763907</v>
       </c>
       <c r="H171" s="16">
-        <v>0</v>
+        <v>0.124</v>
       </c>
       <c r="I171" s="16">
-        <v>0</v>
+        <v>4.2003997154567936E-2</v>
       </c>
       <c r="J171" s="16">
-        <v>-100</v>
+        <v>-45.374449339207054</v>
       </c>
       <c r="K171" s="16">
-        <v>-9.7000000000000003E-2</v>
+        <v>-0.10300000000000001</v>
       </c>
     </row>
     <row r="172" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="15" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="78"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16"/>
       <c r="F172" s="16">
-        <v>0</v>
+        <v>0.20399999999999999</v>
       </c>
       <c r="G172" s="16">
-        <v>0</v>
+        <v>0.11285807543787826</v>
       </c>
       <c r="H172" s="16">
         <v>0</v>
       </c>
       <c r="I172" s="16">
         <v>0</v>
       </c>
-      <c r="J172" s="16" t="s">
-        <v>106</v>
+      <c r="J172" s="16">
+        <v>-100</v>
       </c>
       <c r="K172" s="16">
-        <v>0</v>
+        <v>-0.20399999999999999</v>
       </c>
     </row>
     <row r="173" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="15" t="s">
         <v>106</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="78"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16"/>
       <c r="F173" s="16">
         <v>0</v>
       </c>
       <c r="G173" s="16">
         <v>0</v>
       </c>
       <c r="H173" s="16">
         <v>0</v>
       </c>
       <c r="I173" s="16">
         <v>0</v>
       </c>
       <c r="J173" s="16" t="s">
         <v>106</v>
       </c>
       <c r="K173" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="78"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16"/>
       <c r="F174" s="16">
-        <v>1.1320000000000001</v>
+        <v>1.7749999999999999</v>
       </c>
       <c r="G174" s="16">
-        <v>0.8794008887231598</v>
+        <v>0.98197590148153879</v>
       </c>
       <c r="H174" s="16">
-        <v>1.3110000000000002</v>
+        <v>1.9220000000000002</v>
       </c>
       <c r="I174" s="16">
-        <v>0.50393034921489122</v>
+        <v>0.65106195589580307</v>
       </c>
       <c r="J174" s="16">
-        <v>15.812720848056539</v>
+        <v>8.2816901408450843</v>
       </c>
       <c r="K174" s="16">
-        <v>0.17900000000000005</v>
+        <v>0.14700000000000024</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B175" s="89"/>
       <c r="C175" s="90"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17"/>
       <c r="F175" s="17">
-        <v>128.72399999999999</v>
+        <v>180.75800000000001</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>260.15499999999997</v>
+        <v>295.20999999999998</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>102.10294894502967</v>
+        <v>63.317806127529607</v>
       </c>
       <c r="K175" s="17">
-        <v>131.43099999999998</v>
+        <v>114.45199999999997</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="79"/>
       <c r="F176" s="79"/>
       <c r="G176" s="79"/>
       <c r="H176" s="79"/>
       <c r="I176" s="79"/>
     </row>
     <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="4" t="s">
         <v>92</v>
       </c>
       <c r="E177" s="79"/>
       <c r="F177" s="79"/>
       <c r="G177" s="79"/>
       <c r="H177" s="79"/>
       <c r="I177" s="79"/>
     </row>
     <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="4" t="s">
         <v>35</v>
@@ -6013,301 +6011,301 @@
         <v>115</v>
       </c>
       <c r="J200" s="13" t="s">
         <v>88</v>
       </c>
       <c r="K200" s="13" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
         <v>134</v>
       </c>
       <c r="B201" s="5"/>
       <c r="C201" s="5"/>
       <c r="D201" s="36"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="16">
         <v>5155.625</v>
       </c>
       <c r="H201" s="16">
         <v>6814.5479999999998</v>
       </c>
       <c r="I201" s="16">
-        <v>93.551004741284444</v>
+        <v>93.556244898855766</v>
       </c>
       <c r="J201" s="16">
         <v>32.176952357861552</v>
       </c>
       <c r="K201" s="16">
         <v>1658.9229999999998</v>
       </c>
     </row>
     <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
         <v>135</v>
       </c>
       <c r="B202" s="5"/>
       <c r="C202" s="5"/>
       <c r="D202" s="36"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="16">
         <v>40.067</v>
       </c>
       <c r="H202" s="16">
         <v>233.21799999999999</v>
       </c>
       <c r="I202" s="16">
-        <v>3.2016471560186934</v>
+        <v>3.20182649279473</v>
       </c>
       <c r="J202" s="16">
         <v>482.07003269523545</v>
       </c>
       <c r="K202" s="16">
         <v>193.15099999999998</v>
       </c>
     </row>
     <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
         <v>136</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5"/>
       <c r="D203" s="36"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="16">
         <v>32.359000000000002</v>
       </c>
       <c r="H203" s="16">
         <v>65.402000000000001</v>
       </c>
       <c r="I203" s="16">
-        <v>0.89784719574790373</v>
+        <v>0.89789748768002875</v>
       </c>
       <c r="J203" s="16">
         <v>102.11378596371952</v>
       </c>
       <c r="K203" s="16">
         <v>33.042999999999999</v>
       </c>
     </row>
     <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
         <v>137</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="36"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="16">
         <v>0</v>
       </c>
       <c r="H204" s="16">
         <v>30</v>
       </c>
       <c r="I204" s="16">
-        <v>0.41184391719576025</v>
+        <v>0.41186698618392198</v>
       </c>
       <c r="J204" s="16" t="s">
         <v>118</v>
       </c>
       <c r="K204" s="16">
         <v>30</v>
       </c>
     </row>
     <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
         <v>138</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="36"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="16">
         <v>28.509</v>
       </c>
       <c r="H205" s="16">
         <v>26.56</v>
       </c>
       <c r="I205" s="16">
-        <v>0.36461914802397971</v>
+        <v>0.36463957176816558</v>
       </c>
       <c r="J205" s="16">
         <v>-6.8364376161913833</v>
       </c>
       <c r="K205" s="16">
         <v>-1.9490000000000016</v>
       </c>
     </row>
     <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5"/>
       <c r="D206" s="36"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="16">
         <v>58.466000000000001</v>
       </c>
       <c r="H206" s="16">
         <v>26.337</v>
       </c>
       <c r="I206" s="16">
-        <v>0.36155777490615792</v>
+        <v>0.36157802717086507</v>
       </c>
       <c r="J206" s="16">
         <v>-54.953306195053543</v>
       </c>
       <c r="K206" s="16">
         <v>-32.129000000000005</v>
       </c>
     </row>
     <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5"/>
       <c r="D207" s="36"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="16">
         <v>8.5229999999999997</v>
       </c>
       <c r="H207" s="16">
         <v>12.727</v>
       </c>
       <c r="I207" s="16">
-        <v>0.17471791780501469</v>
+        <v>0.17472770443875918</v>
       </c>
       <c r="J207" s="16">
         <v>49.325354921975837</v>
       </c>
       <c r="K207" s="16">
         <v>4.2040000000000006</v>
       </c>
     </row>
     <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="36"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="16">
         <v>2.899</v>
       </c>
       <c r="H208" s="16">
         <v>11.569000000000001</v>
       </c>
       <c r="I208" s="16">
-        <v>0.15882074260125836</v>
+        <v>0.1588296387720598</v>
       </c>
       <c r="J208" s="16">
         <v>299.06864436012427</v>
       </c>
       <c r="K208" s="16">
         <v>8.6700000000000017</v>
       </c>
     </row>
     <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5"/>
       <c r="D209" s="36"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="16">
         <v>0</v>
       </c>
       <c r="H209" s="16">
         <v>8.6329999999999991</v>
       </c>
       <c r="I209" s="16">
-        <v>0.1185149512383666</v>
+        <v>0.11852158972419326</v>
       </c>
       <c r="J209" s="16" t="s">
         <v>118</v>
       </c>
       <c r="K209" s="16">
         <v>8.6329999999999991</v>
       </c>
     </row>
     <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
         <v>141</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5"/>
       <c r="D210" s="36"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="16">
         <v>0.42199999999999999</v>
       </c>
       <c r="H210" s="16">
         <v>5.1289999999999996</v>
       </c>
       <c r="I210" s="16">
-        <v>7.0411581709901805E-2</v>
+        <v>7.0415525737911183E-2</v>
       </c>
       <c r="J210" s="16" t="s">
         <v>91</v>
       </c>
       <c r="K210" s="16">
         <v>4.7069999999999999</v>
       </c>
     </row>
     <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="91" t="s">
         <v>132</v>
       </c>
       <c r="B211" s="89"/>
       <c r="C211" s="89"/>
       <c r="D211" s="92"/>
       <c r="E211" s="92"/>
       <c r="F211" s="92"/>
       <c r="G211" s="17">
         <v>5326.8700000000008</v>
       </c>
       <c r="H211" s="17">
         <v>7234.1230000000005</v>
       </c>
       <c r="I211" s="17">
-        <v>99.310985126531506</v>
+        <v>99.316547923126407</v>
       </c>
       <c r="J211" s="18" t="s">
         <v>23</v>
       </c>
       <c r="K211" s="18" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="4" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="45"/>
     </row>
     <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="2" t="s">
         <v>121</v>
       </c>
@@ -6333,307 +6331,307 @@
         <v>83</v>
       </c>
       <c r="H216" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I216" s="13" t="s">
         <v>119</v>
       </c>
       <c r="J216" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K216" s="13" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="36"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>770.08199999999999</v>
+        <v>1194.614</v>
       </c>
       <c r="H217" s="16">
-        <v>1169.809</v>
+        <v>1593.001</v>
       </c>
       <c r="I217" s="16">
-        <v>41.355954373752709</v>
+        <v>31.814658659683026</v>
       </c>
       <c r="J217" s="16">
-        <v>51.907069636739976</v>
+        <v>33.348596282983451</v>
       </c>
       <c r="K217" s="16">
-        <v>399.72699999999998</v>
+        <v>398.38699999999994</v>
       </c>
     </row>
     <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="36"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>386.16699999999997</v>
+        <v>708.42899999999997</v>
       </c>
       <c r="H218" s="16">
-        <v>556.94799999999998</v>
+        <v>804.13499999999999</v>
       </c>
       <c r="I218" s="16">
-        <v>19.689638288432405</v>
+        <v>16.059801934401928</v>
       </c>
       <c r="J218" s="16">
-        <v>44.224648921321609</v>
+        <v>13.509610701989899</v>
       </c>
       <c r="K218" s="16">
-        <v>170.78100000000001</v>
+        <v>95.706000000000017</v>
       </c>
     </row>
     <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="36"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>294.79700000000003</v>
+        <v>232.06800000000001</v>
       </c>
       <c r="H219" s="16">
-        <v>314.53199999999998</v>
+        <v>771.21900000000005</v>
       </c>
       <c r="I219" s="16">
-        <v>11.119568272329232</v>
+        <v>15.402419230660925</v>
       </c>
       <c r="J219" s="16">
-        <v>6.6944371889808769</v>
+        <v>232.3245772790734</v>
       </c>
       <c r="K219" s="16">
-        <v>19.734999999999957</v>
+        <v>539.15100000000007</v>
       </c>
     </row>
     <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="36"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>220.19399999999999</v>
+        <v>407.95499999999998</v>
       </c>
       <c r="H220" s="16">
-        <v>236.11</v>
+        <v>511.43799999999999</v>
       </c>
       <c r="I220" s="16">
-        <v>8.3471356325577535</v>
+        <v>10.214196598489874</v>
       </c>
       <c r="J220" s="16">
-        <v>7.2281715214765283</v>
+        <v>25.366278143422683</v>
       </c>
       <c r="K220" s="16">
-        <v>15.916000000000025</v>
+        <v>103.483</v>
       </c>
     </row>
     <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="36"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>86.721999999999994</v>
+        <v>349.82600000000002</v>
       </c>
       <c r="H221" s="16">
-        <v>77.802999999999997</v>
+        <v>415.90699999999998</v>
       </c>
       <c r="I221" s="16">
-        <v>2.7505492932103288</v>
+        <v>8.3062968819057783</v>
       </c>
       <c r="J221" s="16">
-        <v>-10.284587532575353</v>
+        <v>18.889676582072219</v>
       </c>
       <c r="K221" s="16">
-        <v>-8.9189999999999969</v>
+        <v>66.08099999999996</v>
       </c>
     </row>
     <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="36"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>79.718000000000004</v>
+        <v>119.828</v>
       </c>
       <c r="H222" s="16">
-        <v>75.216999999999999</v>
+        <v>135.75800000000001</v>
       </c>
       <c r="I222" s="16">
-        <v>2.6591271054766694</v>
+        <v>2.7112942366773458</v>
       </c>
       <c r="J222" s="16">
-        <v>-5.6461526882260031</v>
+        <v>13.294054811897057</v>
       </c>
       <c r="K222" s="16">
-        <v>-4.5010000000000048</v>
+        <v>15.930000000000007</v>
       </c>
     </row>
     <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="36"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>51.573999999999998</v>
+        <v>142.94999999999999</v>
       </c>
       <c r="H223" s="16">
-        <v>63.287999999999997</v>
+        <v>135.15600000000001</v>
       </c>
       <c r="I223" s="16">
-        <v>2.2374042603587947</v>
+        <v>2.6992713788680103</v>
       </c>
       <c r="J223" s="16">
-        <v>22.712994919920888</v>
+        <v>-5.4522560335781627</v>
       </c>
       <c r="K223" s="16">
-        <v>11.713999999999999</v>
+        <v>-7.7939999999999827</v>
       </c>
     </row>
     <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="36"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>0</v>
+        <v>0.312</v>
       </c>
       <c r="H224" s="16">
-        <v>55.512</v>
+        <v>126.26300000000001</v>
       </c>
       <c r="I224" s="16">
-        <v>1.9625013478232434</v>
+        <v>2.5216646105982092</v>
       </c>
       <c r="J224" s="16" t="s">
-        <v>118</v>
+        <v>91</v>
       </c>
       <c r="K224" s="16">
-        <v>55.512</v>
+        <v>125.95100000000001</v>
       </c>
     </row>
     <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="36"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>0</v>
+        <v>84.174000000000007</v>
       </c>
       <c r="H225" s="16">
-        <v>45.136000000000003</v>
+        <v>100.40900000000001</v>
       </c>
       <c r="I225" s="16">
-        <v>1.5956813091826976</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>2.0053208135839924</v>
+      </c>
+      <c r="J225" s="16">
+        <v>19.287428422078072</v>
       </c>
       <c r="K225" s="16">
-        <v>45.136000000000003</v>
+        <v>16.234999999999999</v>
       </c>
     </row>
     <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
-        <v>129</v>
+        <v>143</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="36"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>0.312</v>
+        <v>36.511000000000003</v>
       </c>
       <c r="H226" s="16">
-        <v>42.084000000000003</v>
+        <v>55.512</v>
       </c>
       <c r="I226" s="16">
-        <v>1.4877847442317584</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>1.1086592736076901</v>
+      </c>
+      <c r="J226" s="16">
+        <v>52.041850401248922</v>
       </c>
       <c r="K226" s="16">
-        <v>41.772000000000006</v>
+        <v>19.000999999999998</v>
       </c>
     </row>
     <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="91" t="s">
         <v>132</v>
       </c>
       <c r="B227" s="89"/>
       <c r="C227" s="89"/>
       <c r="D227" s="92"/>
       <c r="E227" s="92"/>
       <c r="F227" s="92"/>
       <c r="G227" s="17">
-        <v>1889.566</v>
+        <v>3276.6669999999999</v>
       </c>
       <c r="H227" s="17">
-        <v>2636.4389999999999</v>
+        <v>4648.7979999999998</v>
       </c>
       <c r="I227" s="17">
-        <v>93.205344627355586</v>
+        <v>92.843583618476771</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>23</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="4" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="45"/>
     </row>
     <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="2" t="s">
         <v>133</v>
       </c>
@@ -6659,1265 +6657,1265 @@
         <v>83</v>
       </c>
       <c r="H232" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I232" s="13" t="s">
         <v>119</v>
       </c>
       <c r="J232" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K232" s="13" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
         <v>135</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="36"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>41.82</v>
+        <v>81.09</v>
       </c>
       <c r="H233" s="16">
         <v>176.131</v>
       </c>
       <c r="I233" s="16">
-        <v>67.702331302492752</v>
+        <v>59.662951797025855</v>
       </c>
       <c r="J233" s="16">
-        <v>321.16451458632235</v>
+        <v>117.20434085583918</v>
       </c>
       <c r="K233" s="16">
-        <v>134.31100000000001</v>
+        <v>95.040999999999997</v>
       </c>
     </row>
     <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
-        <v>145</v>
+        <v>123</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="36"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>0</v>
+        <v>13.053000000000001</v>
       </c>
       <c r="H234" s="16">
-        <v>19</v>
+        <v>24.19</v>
       </c>
       <c r="I234" s="16">
-        <v>7.3033383944187129</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>8.1941668642661174</v>
+      </c>
+      <c r="J234" s="16">
+        <v>85.321382057764495</v>
       </c>
       <c r="K234" s="16">
-        <v>19</v>
+        <v>11.137</v>
       </c>
     </row>
     <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="36"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
         <v>0</v>
       </c>
       <c r="H235" s="16">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="I235" s="16">
-        <v>3.8438623128519542</v>
+        <v>6.4360963381999259</v>
       </c>
       <c r="J235" s="16" t="s">
         <v>118</v>
       </c>
       <c r="K235" s="16">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="36"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
-        <v>7.1840000000000002</v>
+        <v>0</v>
       </c>
       <c r="H236" s="16">
-        <v>8.9009999999999998</v>
+        <v>10</v>
       </c>
       <c r="I236" s="16">
-        <v>3.4214218446695241</v>
-[...2 lines deleted...]
-        <v>23.900334075723826</v>
+        <v>3.3874191253683823</v>
+      </c>
+      <c r="J236" s="16" t="s">
+        <v>118</v>
       </c>
       <c r="K236" s="16">
-        <v>1.7169999999999996</v>
+        <v>10</v>
       </c>
     </row>
     <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="36"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
         <v>0</v>
       </c>
       <c r="H237" s="16">
         <v>8.0220000000000002</v>
       </c>
       <c r="I237" s="16">
-        <v>3.0835463473698375</v>
+        <v>2.717387622370516</v>
       </c>
       <c r="J237" s="16" t="s">
         <v>118</v>
       </c>
       <c r="K237" s="16">
         <v>8.0220000000000002</v>
       </c>
     </row>
     <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="36"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
         <v>0</v>
       </c>
       <c r="H238" s="16">
         <v>8</v>
       </c>
       <c r="I238" s="16">
-        <v>3.0750898502815631</v>
+        <v>2.7099353002947058</v>
       </c>
       <c r="J238" s="16" t="s">
         <v>118</v>
       </c>
       <c r="K238" s="16">
         <v>8</v>
       </c>
     </row>
     <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="36"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>0</v>
+        <v>5.2939999999999996</v>
       </c>
       <c r="H239" s="16">
-        <v>7.3449999999999998</v>
+        <v>7.5110000000000001</v>
       </c>
       <c r="I239" s="16">
-        <v>2.8233168687897603</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>2.544290505064192</v>
+      </c>
+      <c r="J239" s="16">
+        <v>41.877597279939565</v>
       </c>
       <c r="K239" s="16">
-        <v>7.3449999999999998</v>
+        <v>2.2170000000000005</v>
       </c>
     </row>
     <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="36"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
-        <v>1.6339999999999999</v>
+        <v>0</v>
       </c>
       <c r="H240" s="16">
-        <v>5.5460000000000003</v>
+        <v>7.3449999999999998</v>
       </c>
       <c r="I240" s="16">
-        <v>2.131806038707694</v>
-[...2 lines deleted...]
-        <v>239.41248470012243</v>
+        <v>2.4880593475830768</v>
+      </c>
+      <c r="J240" s="16" t="s">
+        <v>118</v>
       </c>
       <c r="K240" s="16">
-        <v>3.9120000000000004</v>
+        <v>7.3449999999999998</v>
       </c>
     </row>
     <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="36"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>4.9690000000000003</v>
+        <v>10.18</v>
       </c>
       <c r="H241" s="16">
-        <v>3.6480000000000001</v>
+        <v>6.0789999999999997</v>
       </c>
       <c r="I241" s="16">
-        <v>1.4022409717283928</v>
+        <v>2.0592120863114394</v>
       </c>
       <c r="J241" s="16">
-        <v>-26.584825920708393</v>
+        <v>-40.284872298624755</v>
       </c>
       <c r="K241" s="16">
-        <v>-1.3210000000000002</v>
+        <v>-4.101</v>
       </c>
     </row>
     <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="36"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>0</v>
+        <v>4.9690000000000003</v>
       </c>
       <c r="H242" s="16">
-        <v>2.0419999999999998</v>
+        <v>5.3620000000000001</v>
       </c>
       <c r="I242" s="16">
-        <v>0.784916684284369</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>1.8163341350225264</v>
+      </c>
+      <c r="J242" s="16">
+        <v>7.9090360233447328</v>
       </c>
       <c r="K242" s="16">
-        <v>2.0419999999999998</v>
+        <v>0.39299999999999979</v>
       </c>
     </row>
     <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="91" t="s">
         <v>132</v>
       </c>
       <c r="B243" s="89"/>
       <c r="C243" s="89"/>
       <c r="D243" s="92"/>
       <c r="E243" s="92"/>
       <c r="F243" s="92"/>
       <c r="G243" s="17">
-        <v>55.606999999999999</v>
+        <v>114.58599999999998</v>
       </c>
       <c r="H243" s="17">
-        <v>248.63499999999999</v>
+        <v>271.64000000000004</v>
       </c>
       <c r="I243" s="17">
-        <v>95.571870615594563</v>
+        <v>92.015853121506737</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>23</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="4" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="45"/>
     </row>
     <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="45"/>
     </row>
     <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="2" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B248" s="21"/>
       <c r="C248" s="21"/>
       <c r="D248" s="21"/>
       <c r="E248" s="21"/>
       <c r="F248" s="21"/>
       <c r="G248" s="21"/>
       <c r="H248" s="21"/>
       <c r="I248" s="21"/>
       <c r="J248" s="21"/>
       <c r="K248" s="21"/>
     </row>
     <row r="249" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="12"/>
       <c r="B249" s="12"/>
       <c r="C249" s="12"/>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
       <c r="E249" s="12">
         <v>2024</v>
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
         <v>88</v>
       </c>
       <c r="H249" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I249" s="13" t="s">
         <v>83</v>
       </c>
       <c r="J249" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K249" s="13" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="250" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B250" s="21"/>
-      <c r="C250" s="119" t="s">
+      <c r="C250" s="120" t="s">
         <v>56</v>
       </c>
       <c r="D250" s="16">
         <v>2.7681975570370403</v>
       </c>
       <c r="E250" s="16">
         <v>13.811135583035213</v>
       </c>
       <c r="F250" s="16">
         <v>13.934807677003914</v>
       </c>
       <c r="G250" s="16">
         <v>-4.1976589480748121</v>
       </c>
       <c r="H250" s="16">
         <v>36.332627849230128</v>
       </c>
       <c r="I250" s="16">
-        <v>11.832306486547937</v>
+        <v>8.4743379590699224</v>
       </c>
       <c r="J250" s="16">
-        <v>0.38998809893810804</v>
+        <v>15.919189391644009</v>
       </c>
       <c r="K250" s="16">
-        <v>-97.199770227129463</v>
+        <v>97.246016121243585</v>
       </c>
     </row>
     <row r="251" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B251" s="21"/>
-      <c r="C251" s="119"/>
+      <c r="C251" s="120"/>
       <c r="D251" s="16">
         <v>26.952252645028572</v>
       </c>
       <c r="E251" s="16">
         <v>10.65364401375221</v>
       </c>
       <c r="F251" s="16">
         <v>14.759870006164508</v>
       </c>
       <c r="G251" s="16">
         <v>31.549403442052643</v>
       </c>
       <c r="H251" s="16">
         <v>-21.702896297889517</v>
       </c>
       <c r="I251" s="16">
-        <v>25.918252449725809</v>
+        <v>21.952357858124536</v>
       </c>
       <c r="J251" s="16">
-        <v>5.649747713063344</v>
+        <v>6.7589136460187893</v>
       </c>
       <c r="K251" s="16">
-        <v>-81.480252355827744</v>
+        <v>-67.671258805635986</v>
       </c>
     </row>
     <row r="252" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B252" s="21"/>
-      <c r="C252" s="119"/>
+      <c r="C252" s="120"/>
       <c r="D252" s="16">
         <v>3.5358479973564019</v>
       </c>
       <c r="E252" s="16">
         <v>5.3017381426882979</v>
       </c>
       <c r="F252" s="16">
         <v>4.0782367448535872</v>
       </c>
       <c r="G252" s="16">
         <v>-26.960348742108543</v>
       </c>
       <c r="H252" s="16">
         <v>-5.6767963375187414</v>
       </c>
       <c r="I252" s="16">
-        <v>6.6995361896575902</v>
+        <v>6.2733374031588909</v>
       </c>
       <c r="J252" s="16">
-        <v>3.8531192322151333</v>
+        <v>3.9451562641152558</v>
       </c>
       <c r="K252" s="16">
-        <v>-51.13707780431308</v>
+        <v>-33.967364033532462</v>
       </c>
     </row>
     <row r="253" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B253" s="21"/>
-      <c r="C253" s="119"/>
+      <c r="C253" s="120"/>
       <c r="D253" s="16">
         <v>66.743701800577995</v>
       </c>
       <c r="E253" s="16">
         <v>70.233482260524298</v>
       </c>
       <c r="F253" s="16">
         <v>67.22708557197798</v>
       </c>
       <c r="G253" s="16">
         <v>-9.1124045614724931</v>
       </c>
       <c r="H253" s="16">
         <v>-8.8183745488514589</v>
       </c>
       <c r="I253" s="16">
-        <v>55.549904874068659</v>
+        <v>63.299966779646645</v>
       </c>
       <c r="J253" s="16">
-        <v>90.107144955783411</v>
+        <v>73.376740698221937</v>
       </c>
       <c r="K253" s="16">
-        <v>37.812190219000833</v>
+        <v>21.716093582319441</v>
       </c>
     </row>
     <row r="254" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="93" t="s">
         <v>58</v>
       </c>
       <c r="B254" s="94"/>
-      <c r="C254" s="122" t="s">
+      <c r="C254" s="123" t="s">
         <v>57</v>
       </c>
       <c r="D254" s="95">
         <v>100</v>
       </c>
       <c r="E254" s="95">
         <v>99.924766715528293</v>
       </c>
       <c r="F254" s="95">
         <v>100</v>
       </c>
       <c r="G254" s="95">
         <v>-5.0479093713044021</v>
       </c>
       <c r="H254" s="95">
         <v>-8.9827244641167532</v>
       </c>
       <c r="I254" s="95">
         <v>100</v>
       </c>
       <c r="J254" s="95">
-        <v>99.870007972043055</v>
+        <v>99.926564704044978</v>
       </c>
       <c r="K254" s="95">
-        <v>-15.040543556127911</v>
+        <v>5.0009118283974123</v>
       </c>
     </row>
     <row r="255" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B255" s="96"/>
-      <c r="C255" s="123"/>
+      <c r="C255" s="124"/>
       <c r="D255" s="17">
         <v>0</v>
       </c>
       <c r="E255" s="17">
         <v>7.523328447170706E-2</v>
       </c>
       <c r="F255" s="17">
         <v>0</v>
       </c>
       <c r="G255" s="17">
         <v>-100</v>
       </c>
       <c r="H255" s="17" t="s">
         <v>118</v>
       </c>
       <c r="I255" s="17">
         <v>0</v>
       </c>
       <c r="J255" s="17">
-        <v>0.12999202795694742</v>
+        <v>7.3435295955027347E-2</v>
       </c>
       <c r="K255" s="17" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="4" t="s">
         <v>81</v>
       </c>
       <c r="D256" s="59"/>
     </row>
     <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="59"/>
     </row>
     <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D258" s="59"/>
     </row>
     <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="19" t="s">
         <v>80</v>
       </c>
       <c r="D259" s="59"/>
     </row>
     <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="97" t="s">
         <v>60</v>
       </c>
       <c r="D260" s="59"/>
     </row>
     <row r="261" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A261" s="116" t="s">
+      <c r="A261" s="117" t="s">
         <v>61</v>
       </c>
-      <c r="B261" s="116"/>
-[...8 lines deleted...]
-      <c r="K261" s="116"/>
+      <c r="B261" s="117"/>
+      <c r="C261" s="117"/>
+      <c r="D261" s="117"/>
+      <c r="E261" s="117"/>
+      <c r="F261" s="117"/>
+      <c r="G261" s="117"/>
+      <c r="H261" s="117"/>
+      <c r="I261" s="117"/>
+      <c r="J261" s="117"/>
+      <c r="K261" s="117"/>
     </row>
     <row r="262" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A262" s="116" t="s">
+      <c r="A262" s="117" t="s">
         <v>62</v>
       </c>
-      <c r="B262" s="116"/>
-[...8 lines deleted...]
-      <c r="K262" s="116"/>
+      <c r="B262" s="117"/>
+      <c r="C262" s="117"/>
+      <c r="D262" s="117"/>
+      <c r="E262" s="117"/>
+      <c r="F262" s="117"/>
+      <c r="G262" s="117"/>
+      <c r="H262" s="117"/>
+      <c r="I262" s="117"/>
+      <c r="J262" s="117"/>
+      <c r="K262" s="117"/>
     </row>
     <row r="263" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A263" s="116" t="s">
+      <c r="A263" s="117" t="s">
         <v>63</v>
       </c>
-      <c r="B263" s="116"/>
-[...8 lines deleted...]
-      <c r="K263" s="116"/>
+      <c r="B263" s="117"/>
+      <c r="C263" s="117"/>
+      <c r="D263" s="117"/>
+      <c r="E263" s="117"/>
+      <c r="F263" s="117"/>
+      <c r="G263" s="117"/>
+      <c r="H263" s="117"/>
+      <c r="I263" s="117"/>
+      <c r="J263" s="117"/>
+      <c r="K263" s="117"/>
     </row>
     <row r="264" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A264" s="116" t="s">
+      <c r="A264" s="117" t="s">
         <v>64</v>
       </c>
-      <c r="B264" s="116"/>
-[...8 lines deleted...]
-      <c r="K264" s="116"/>
+      <c r="B264" s="117"/>
+      <c r="C264" s="117"/>
+      <c r="D264" s="117"/>
+      <c r="E264" s="117"/>
+      <c r="F264" s="117"/>
+      <c r="G264" s="117"/>
+      <c r="H264" s="117"/>
+      <c r="I264" s="117"/>
+      <c r="J264" s="117"/>
+      <c r="K264" s="117"/>
     </row>
     <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="45"/>
       <c r="B265" s="45"/>
       <c r="C265" s="45"/>
       <c r="D265" s="45"/>
       <c r="E265" s="45"/>
       <c r="F265" s="45"/>
       <c r="G265" s="45"/>
       <c r="H265" s="45"/>
       <c r="I265" s="45"/>
       <c r="J265" s="45"/>
       <c r="K265" s="45"/>
     </row>
     <row r="266" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A266" s="45"/>
       <c r="B266" s="45"/>
       <c r="C266" s="45"/>
       <c r="D266" s="45"/>
       <c r="E266" s="45"/>
       <c r="F266" s="45"/>
       <c r="G266" s="45"/>
       <c r="H266" s="45"/>
       <c r="I266" s="45"/>
       <c r="J266" s="45"/>
       <c r="K266" s="45"/>
     </row>
     <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="45"/>
       <c r="B267" s="45"/>
       <c r="C267" s="45"/>
       <c r="D267" s="45"/>
       <c r="E267" s="45"/>
       <c r="F267" s="45"/>
       <c r="G267" s="45"/>
       <c r="H267" s="45"/>
       <c r="I267" s="45"/>
       <c r="J267" s="45"/>
       <c r="K267" s="45"/>
     </row>
     <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="2" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B268" s="21"/>
       <c r="C268" s="21"/>
       <c r="D268" s="21"/>
       <c r="E268" s="21"/>
       <c r="F268" s="21"/>
       <c r="G268" s="21"/>
       <c r="H268" s="21"/>
       <c r="I268" s="21"/>
       <c r="J268" s="21"/>
       <c r="K268" s="21"/>
     </row>
     <row r="269" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="12"/>
       <c r="B269" s="12"/>
       <c r="C269" s="12"/>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
       <c r="E269" s="12">
         <v>2024</v>
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
         <v>88</v>
       </c>
       <c r="H269" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I269" s="13" t="s">
         <v>83</v>
       </c>
       <c r="J269" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K269" s="13" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="270" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B270" s="21"/>
-      <c r="C270" s="119" t="s">
+      <c r="C270" s="120" t="s">
         <v>56</v>
       </c>
       <c r="D270" s="16">
         <v>0.27721881317267921</v>
       </c>
       <c r="E270" s="16">
         <v>0.58073498936639401</v>
       </c>
       <c r="F270" s="16">
-        <v>0.51413553190372374</v>
+        <v>0.51416436162449042</v>
       </c>
       <c r="G270" s="16">
         <v>19.226846835362373</v>
       </c>
       <c r="H270" s="16">
         <v>6.7944869636524352</v>
       </c>
       <c r="I270" s="16">
-        <v>9.0170503653649696</v>
+        <v>6.7140560494283577</v>
       </c>
       <c r="J270" s="16">
-        <v>8.0629045739945173</v>
+        <v>11.051448465866647</v>
       </c>
       <c r="K270" s="16">
-        <v>80.716277448588386</v>
+        <v>169.07225095945279</v>
       </c>
     </row>
     <row r="271" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B271" s="21"/>
-      <c r="C271" s="119"/>
+      <c r="C271" s="120"/>
       <c r="D271" s="16">
         <v>0.24517975559519636</v>
       </c>
       <c r="E271" s="16">
         <v>0.16294189707380116</v>
       </c>
       <c r="F271" s="16">
-        <v>0.57109984132450742</v>
+        <v>0.57124181461496149</v>
       </c>
       <c r="G271" s="16">
-        <v>372.01272149023174</v>
+        <v>372.10358927760103</v>
       </c>
       <c r="H271" s="16">
-        <v>13.055569468414795</v>
+        <v>13.061010194601463</v>
       </c>
       <c r="I271" s="16">
-        <v>0.45886697572090829</v>
+        <v>0.32713238218472901</v>
       </c>
       <c r="J271" s="16">
-        <v>10.865229477285538</v>
+        <v>9.8010458286787312</v>
       </c>
       <c r="K271" s="16" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="272" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B272" s="21"/>
-      <c r="C272" s="119"/>
+      <c r="C272" s="120"/>
       <c r="D272" s="16">
         <v>20.748431999461772</v>
       </c>
       <c r="E272" s="16">
         <v>1.1288964054876844</v>
       </c>
       <c r="F272" s="16">
-        <v>2.1963486221233706</v>
+        <v>2.1965404988786532</v>
       </c>
       <c r="G272" s="16">
-        <v>162.01226309921961</v>
+        <v>162.02046035805623</v>
       </c>
       <c r="H272" s="16">
-        <v>-47.800769299972082</v>
+        <v>-47.800361031309322</v>
       </c>
       <c r="I272" s="16">
-        <v>33.209711636677923</v>
+        <v>45.712269144806491</v>
       </c>
       <c r="J272" s="16">
-        <v>17.294092490717876</v>
+        <v>15.270058185357026</v>
       </c>
       <c r="K272" s="16">
-        <v>5.2453508730421587</v>
+        <v>-45.393721049922796</v>
       </c>
     </row>
     <row r="273" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B273" s="21"/>
-      <c r="C273" s="119"/>
+      <c r="C273" s="120"/>
       <c r="D273" s="16">
         <v>78.729169431770359</v>
       </c>
       <c r="E273" s="16">
         <v>98.127426708072122</v>
       </c>
       <c r="F273" s="16">
-        <v>96.718416004648404</v>
+        <v>96.718053324881907</v>
       </c>
       <c r="G273" s="16">
-        <v>32.737366735980473</v>
+        <v>32.729426298690605</v>
       </c>
       <c r="H273" s="16">
-        <v>-3.6551554490550253</v>
+        <v>-3.656596334499107</v>
       </c>
       <c r="I273" s="16">
-        <v>57.314371022236202</v>
+        <v>47.246542423580429</v>
       </c>
       <c r="J273" s="16">
-        <v>63.777773458002052</v>
+        <v>63.877447520097583</v>
       </c>
       <c r="K273" s="16">
-        <v>124.89306865540684</v>
+        <v>121.01013693757774</v>
       </c>
     </row>
     <row r="274" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="93" t="s">
         <v>58</v>
       </c>
       <c r="B274" s="94"/>
-      <c r="C274" s="122" t="s">
+      <c r="C274" s="123" t="s">
         <v>51</v>
       </c>
       <c r="D274" s="95">
         <v>99.992289630024658</v>
       </c>
       <c r="E274" s="95">
         <v>61.390843286102083</v>
       </c>
       <c r="F274" s="95">
-        <v>99.938661867294272</v>
+        <v>99.938658429919514</v>
       </c>
       <c r="G274" s="95">
-        <v>34.671107777255266</v>
+        <v>34.663556630730277</v>
       </c>
       <c r="H274" s="95">
-        <v>-8.486512980229632</v>
+        <v>-8.4877958208690494</v>
       </c>
       <c r="I274" s="95">
-        <v>99.590744406970657</v>
+        <v>99.500050162191087</v>
       </c>
       <c r="J274" s="95">
-        <v>99.597682901329705</v>
+        <v>99.614276546648654</v>
       </c>
       <c r="K274" s="95">
-        <v>102.10183075351611</v>
+        <v>63.468723567535449</v>
       </c>
     </row>
     <row r="275" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B275" s="96"/>
-      <c r="C275" s="123"/>
+      <c r="C275" s="124"/>
       <c r="D275" s="17">
         <v>7.710369975356692E-3</v>
       </c>
       <c r="E275" s="17">
         <v>38.60915671389791</v>
       </c>
       <c r="F275" s="17">
-        <v>6.1338132705723088E-2</v>
+        <v>6.1341570080477484E-2</v>
       </c>
       <c r="G275" s="17">
         <v>-99.868572957164375</v>
       </c>
       <c r="H275" s="17">
         <v>53.711791029254876</v>
       </c>
       <c r="I275" s="17">
-        <v>0.40925559302935216</v>
+        <v>0.49994983780891544</v>
       </c>
       <c r="J275" s="17">
-        <v>0.40231709867030147</v>
+        <v>0.38572345335135655</v>
       </c>
       <c r="K275" s="17">
-        <v>98.661567877629082</v>
+        <v>25.975473801560767</v>
       </c>
     </row>
     <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="4" t="s">
         <v>81</v>
       </c>
       <c r="D276" s="59"/>
     </row>
     <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="59"/>
     </row>
     <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D278" s="59"/>
     </row>
     <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="19" t="s">
         <v>80</v>
       </c>
       <c r="D279" s="59"/>
     </row>
     <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="97" t="s">
         <v>60</v>
       </c>
       <c r="D280" s="59"/>
     </row>
     <row r="281" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A281" s="116" t="s">
+      <c r="A281" s="117" t="s">
         <v>61</v>
       </c>
-      <c r="B281" s="116"/>
-[...8 lines deleted...]
-      <c r="K281" s="116"/>
+      <c r="B281" s="117"/>
+      <c r="C281" s="117"/>
+      <c r="D281" s="117"/>
+      <c r="E281" s="117"/>
+      <c r="F281" s="117"/>
+      <c r="G281" s="117"/>
+      <c r="H281" s="117"/>
+      <c r="I281" s="117"/>
+      <c r="J281" s="117"/>
+      <c r="K281" s="117"/>
     </row>
     <row r="282" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A282" s="116" t="s">
+      <c r="A282" s="117" t="s">
         <v>62</v>
       </c>
-      <c r="B282" s="116"/>
-[...8 lines deleted...]
-      <c r="K282" s="116"/>
+      <c r="B282" s="117"/>
+      <c r="C282" s="117"/>
+      <c r="D282" s="117"/>
+      <c r="E282" s="117"/>
+      <c r="F282" s="117"/>
+      <c r="G282" s="117"/>
+      <c r="H282" s="117"/>
+      <c r="I282" s="117"/>
+      <c r="J282" s="117"/>
+      <c r="K282" s="117"/>
     </row>
     <row r="283" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A283" s="116" t="s">
+      <c r="A283" s="117" t="s">
         <v>63</v>
       </c>
-      <c r="B283" s="116"/>
-[...8 lines deleted...]
-      <c r="K283" s="116"/>
+      <c r="B283" s="117"/>
+      <c r="C283" s="117"/>
+      <c r="D283" s="117"/>
+      <c r="E283" s="117"/>
+      <c r="F283" s="117"/>
+      <c r="G283" s="117"/>
+      <c r="H283" s="117"/>
+      <c r="I283" s="117"/>
+      <c r="J283" s="117"/>
+      <c r="K283" s="117"/>
     </row>
     <row r="284" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A284" s="116" t="s">
+      <c r="A284" s="117" t="s">
         <v>64</v>
       </c>
-      <c r="B284" s="116"/>
-[...8 lines deleted...]
-      <c r="K284" s="116"/>
+      <c r="B284" s="117"/>
+      <c r="C284" s="117"/>
+      <c r="D284" s="117"/>
+      <c r="E284" s="117"/>
+      <c r="F284" s="117"/>
+      <c r="G284" s="117"/>
+      <c r="H284" s="117"/>
+      <c r="I284" s="117"/>
+      <c r="J284" s="117"/>
+      <c r="K284" s="117"/>
     </row>
     <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="45"/>
       <c r="B285" s="45"/>
       <c r="C285" s="45"/>
       <c r="D285" s="45"/>
       <c r="E285" s="45"/>
       <c r="F285" s="82"/>
       <c r="G285" s="82"/>
       <c r="H285" s="45"/>
       <c r="I285" s="45"/>
       <c r="J285" s="45"/>
       <c r="K285" s="45"/>
     </row>
     <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="45"/>
       <c r="B286" s="45"/>
       <c r="C286" s="45"/>
       <c r="D286" s="45"/>
       <c r="E286" s="45"/>
       <c r="F286" s="82"/>
       <c r="G286" s="82"/>
       <c r="H286" s="45"/>
       <c r="I286" s="45"/>
       <c r="J286" s="45"/>
       <c r="K286" s="45"/>
     </row>
     <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="45"/>
       <c r="B287" s="45"/>
       <c r="C287" s="45"/>
       <c r="D287" s="45"/>
       <c r="E287" s="45"/>
       <c r="F287" s="82"/>
       <c r="G287" s="82"/>
       <c r="H287" s="45"/>
       <c r="I287" s="45"/>
       <c r="J287" s="45"/>
       <c r="K287" s="45"/>
     </row>
     <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="2" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B288" s="21"/>
       <c r="C288" s="21"/>
       <c r="D288" s="21"/>
       <c r="E288" s="21"/>
       <c r="F288" s="21"/>
       <c r="G288" s="21"/>
       <c r="H288" s="21"/>
       <c r="I288" s="21"/>
       <c r="J288" s="21"/>
       <c r="K288" s="21"/>
     </row>
     <row r="289" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="12"/>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="23"/>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
         <v>2022</v>
       </c>
       <c r="G289" s="12">
         <v>2023</v>
       </c>
       <c r="H289" s="12">
         <v>2024</v>
       </c>
       <c r="I289" s="12">
         <v>2025</v>
       </c>
       <c r="J289" s="13" t="s">
         <v>88</v>
       </c>
       <c r="K289" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="46" t="s">
         <v>55</v>
       </c>
       <c r="B290" s="98"/>
       <c r="C290" s="98"/>
-      <c r="D290" s="105" t="s">
+      <c r="D290" s="106" t="s">
         <v>39</v>
       </c>
       <c r="E290" s="99">
         <v>2.3636353449221184</v>
       </c>
       <c r="F290" s="99">
         <v>0.91741608569563471</v>
       </c>
       <c r="G290" s="99">
         <v>2.2892746147615957</v>
       </c>
       <c r="H290" s="99">
         <v>2.1384622718442969</v>
       </c>
       <c r="I290" s="99">
-        <v>2.4341770061134573</v>
+        <v>2.4341770061134569</v>
       </c>
       <c r="J290" s="100">
         <v>8.0011145831260055</v>
       </c>
       <c r="K290" s="100">
         <v>-8.3111023370442396</v>
       </c>
     </row>
     <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B291" s="21"/>
       <c r="C291" s="21"/>
-      <c r="D291" s="120"/>
+      <c r="D291" s="121"/>
       <c r="E291" s="59">
         <v>0</v>
       </c>
       <c r="F291" s="59">
         <v>0</v>
       </c>
       <c r="G291" s="59">
         <v>0</v>
       </c>
       <c r="H291" s="59">
         <v>0</v>
       </c>
       <c r="I291" s="59">
         <v>0</v>
       </c>
       <c r="J291" s="16" t="s">
         <v>118</v>
       </c>
       <c r="K291" s="16" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B292" s="21"/>
       <c r="C292" s="21"/>
-      <c r="D292" s="120"/>
+      <c r="D292" s="121"/>
       <c r="E292" s="59">
         <v>2.6672771190505906</v>
       </c>
       <c r="F292" s="59">
         <v>1.7465235271811936</v>
       </c>
       <c r="G292" s="59">
         <v>2.563205756261643</v>
       </c>
       <c r="H292" s="59">
         <v>3.2663997153427209</v>
       </c>
       <c r="I292" s="59">
-        <v>7.715717122461224</v>
+        <v>7.7157171224612231</v>
       </c>
       <c r="J292" s="16">
         <v>124.12207891712426</v>
       </c>
       <c r="K292" s="16">
         <v>18.700041500483589</v>
       </c>
     </row>
     <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B293" s="21"/>
       <c r="C293" s="21"/>
-      <c r="D293" s="120"/>
+      <c r="D293" s="121"/>
       <c r="E293" s="59">
         <v>94.91602595744348</v>
       </c>
       <c r="F293" s="59">
         <v>97.131252060869599</v>
       </c>
       <c r="G293" s="59">
         <v>95.096933488042751</v>
       </c>
       <c r="H293" s="59">
         <v>94.509885541214871</v>
       </c>
       <c r="I293" s="59">
         <v>89.783221292317734</v>
       </c>
       <c r="J293" s="16">
         <v>-9.8645522620963817</v>
       </c>
       <c r="K293" s="16">
         <v>-10.238987944457701</v>
       </c>
     </row>
     <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B294" s="72"/>
       <c r="C294" s="72"/>
-      <c r="D294" s="121"/>
+      <c r="D294" s="122"/>
       <c r="E294" s="101">
-        <v>5.3061578583809992E-2</v>
+        <v>5.3061578583808909E-2</v>
       </c>
       <c r="F294" s="101">
-        <v>0.20480832625357168</v>
+        <v>0.20480832625356465</v>
       </c>
       <c r="G294" s="101">
-        <v>5.058614093400142E-2</v>
+        <v>5.0586140934014492E-2</v>
       </c>
       <c r="H294" s="101">
-        <v>8.5252471598115692E-2</v>
+        <v>8.5252471598111931E-2</v>
       </c>
       <c r="I294" s="101">
-        <v>6.6884579107590159E-2</v>
+        <v>6.6884579107594086E-2</v>
       </c>
       <c r="J294" s="17">
-        <v>-25.561657513729408</v>
+        <v>-25.561657513721752</v>
       </c>
       <c r="K294" s="17">
-        <v>-3.5593143158278773</v>
+        <v>-3.5593143158259677</v>
       </c>
     </row>
     <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F295" s="59"/>
       <c r="G295" s="59"/>
       <c r="H295" s="59"/>
       <c r="I295" s="59"/>
       <c r="J295" s="59"/>
       <c r="K295" s="59"/>
     </row>
     <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B296" s="83"/>
       <c r="C296" s="83"/>
       <c r="D296" s="83"/>
-      <c r="E296" s="83"/>
+      <c r="E296" s="105"/>
       <c r="F296" s="83"/>
       <c r="G296" s="83"/>
       <c r="H296" s="83"/>
       <c r="I296" s="83"/>
       <c r="J296" s="83"/>
       <c r="K296" s="83"/>
     </row>
     <row r="297" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A297" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B297" s="83"/>
       <c r="C297" s="83"/>
       <c r="D297" s="83"/>
       <c r="E297" s="83"/>
       <c r="F297" s="83"/>
       <c r="G297" s="83"/>
       <c r="H297" s="83"/>
       <c r="I297" s="83"/>
       <c r="J297" s="83"/>
       <c r="K297" s="83"/>
     </row>
     <row r="298" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A298" s="19" t="s">
         <v>80</v>
@@ -7939,235 +7937,235 @@
       <c r="K299" s="84"/>
     </row>
     <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="97" t="s">
         <v>67</v>
       </c>
       <c r="B300" s="83"/>
       <c r="C300" s="83"/>
       <c r="D300" s="83"/>
       <c r="E300" s="83"/>
       <c r="F300" s="83"/>
       <c r="G300" s="83"/>
       <c r="H300" s="83"/>
       <c r="I300" s="83"/>
       <c r="J300" s="83"/>
       <c r="K300" s="83"/>
     </row>
     <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="45"/>
     </row>
     <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="45"/>
     </row>
     <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="2" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B303" s="21"/>
       <c r="C303" s="21"/>
       <c r="D303" s="21"/>
       <c r="E303" s="21"/>
       <c r="F303" s="21"/>
       <c r="G303" s="21"/>
       <c r="H303" s="21"/>
       <c r="I303" s="21"/>
       <c r="J303" s="21"/>
       <c r="K303" s="21"/>
     </row>
     <row r="304" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="12"/>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="23"/>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
         <v>2022</v>
       </c>
       <c r="G304" s="12">
         <v>2023</v>
       </c>
       <c r="H304" s="12">
         <v>2024</v>
       </c>
       <c r="I304" s="12">
         <v>2025</v>
       </c>
       <c r="J304" s="13" t="s">
         <v>88</v>
       </c>
       <c r="K304" s="13" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="46" t="s">
         <v>55</v>
       </c>
       <c r="B305" s="98"/>
       <c r="C305" s="98"/>
-      <c r="D305" s="105" t="s">
+      <c r="D305" s="106" t="s">
         <v>39</v>
       </c>
       <c r="E305" s="99">
         <v>0.51293236261060404</v>
       </c>
       <c r="F305" s="99">
         <v>0.2640156028865065</v>
       </c>
       <c r="G305" s="99">
-        <v>0.97022549569349659</v>
+        <v>0.9702254956934967</v>
       </c>
       <c r="H305" s="99">
-        <v>0.36882319710549738</v>
+        <v>0.36882319710549749</v>
       </c>
       <c r="I305" s="99">
-        <v>0.90900816590390887</v>
+        <v>0.95142646698439926</v>
       </c>
       <c r="J305" s="100">
-        <v>103.98324142817536</v>
+        <v>113.49003419488002</v>
       </c>
       <c r="K305" s="100">
-        <v>5.6137293331139482</v>
+        <v>6.8233412446577546</v>
       </c>
     </row>
     <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B306" s="21"/>
       <c r="C306" s="21"/>
-      <c r="D306" s="120"/>
+      <c r="D306" s="121"/>
       <c r="E306" s="59">
         <v>0</v>
       </c>
       <c r="F306" s="59">
         <v>0</v>
       </c>
       <c r="G306" s="59">
         <v>0</v>
       </c>
       <c r="H306" s="59">
         <v>0</v>
       </c>
       <c r="I306" s="59">
         <v>0</v>
       </c>
       <c r="J306" s="16" t="s">
         <v>118</v>
       </c>
       <c r="K306" s="16" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B307" s="21"/>
       <c r="C307" s="21"/>
-      <c r="D307" s="120"/>
+      <c r="D307" s="121"/>
       <c r="E307" s="59">
         <v>96.682709697727461</v>
       </c>
       <c r="F307" s="59">
         <v>98.327988840097476</v>
       </c>
       <c r="G307" s="59">
-        <v>95.426410390381335</v>
+        <v>95.426410390381349</v>
       </c>
       <c r="H307" s="59">
-        <v>96.449725924858726</v>
+        <v>96.44972592485874</v>
       </c>
       <c r="I307" s="59">
-        <v>93.551004741284444</v>
+        <v>93.556244898855766</v>
       </c>
       <c r="J307" s="16">
         <v>-19.72276777972964</v>
       </c>
       <c r="K307" s="16">
         <v>-9.2141073757173402</v>
       </c>
     </row>
     <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B308" s="21"/>
       <c r="C308" s="21"/>
-      <c r="D308" s="120"/>
+      <c r="D308" s="121"/>
       <c r="E308" s="59">
         <v>2.5022945579148539</v>
       </c>
       <c r="F308" s="59">
         <v>1.3191061497993271</v>
       </c>
       <c r="G308" s="59">
-        <v>3.3749002646095607</v>
+        <v>3.3749002646095616</v>
       </c>
       <c r="H308" s="59">
-        <v>3.0643991366667134</v>
+        <v>3.0643991366667138</v>
       </c>
       <c r="I308" s="59">
-        <v>4.9007916051932412</v>
+        <v>4.9010661176937376</v>
       </c>
       <c r="J308" s="16">
         <v>32.362766726608697</v>
       </c>
       <c r="K308" s="16">
         <v>8.2867721792273095</v>
       </c>
     </row>
     <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B309" s="72"/>
       <c r="C309" s="72"/>
-      <c r="D309" s="121"/>
+      <c r="D309" s="122"/>
       <c r="E309" s="101">
-        <v>0.30206338174706765</v>
+        <v>0.30206338174707237</v>
       </c>
       <c r="F309" s="101">
-        <v>8.8889407216693264E-2</v>
+        <v>8.8889407216700647E-2</v>
       </c>
       <c r="G309" s="101">
-        <v>0.22846384931560293</v>
+        <v>0.22846384931559613</v>
       </c>
       <c r="H309" s="101">
-        <v>0.11705174136905315</v>
+        <v>0.11705174136904131</v>
       </c>
       <c r="I309" s="101">
-        <v>0.63919548761839307</v>
+        <v>0.59126251646609884</v>
       </c>
       <c r="J309" s="17">
-        <v>351.96078431372553</v>
+        <v>318.04503979813978</v>
       </c>
       <c r="K309" s="17">
-        <v>10.402107139698469</v>
+        <v>8.2699516229761691</v>
       </c>
     </row>
     <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F310" s="59"/>
       <c r="G310" s="59"/>
       <c r="H310" s="59"/>
       <c r="I310" s="59"/>
       <c r="J310" s="59"/>
       <c r="K310" s="59"/>
     </row>
     <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B311" s="83"/>
       <c r="C311" s="83"/>
       <c r="D311" s="83"/>
       <c r="E311" s="83"/>
       <c r="F311" s="83"/>
       <c r="G311" s="83"/>
       <c r="H311" s="83"/>
       <c r="I311" s="83"/>
@@ -8244,51 +8242,51 @@
       <c r="D317" s="102"/>
       <c r="E317" s="102"/>
       <c r="F317" s="102"/>
       <c r="G317" s="102"/>
       <c r="H317" s="102"/>
       <c r="I317" s="102"/>
       <c r="J317" s="102"/>
       <c r="K317" s="102"/>
     </row>
     <row r="318" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C318" s="83"/>
       <c r="D318" s="83"/>
       <c r="E318" s="83"/>
       <c r="F318" s="83"/>
       <c r="G318" s="83"/>
       <c r="H318" s="83"/>
       <c r="I318" s="83"/>
       <c r="J318" s="83"/>
       <c r="K318" s="83"/>
     </row>
     <row r="319" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A319" s="103" t="s">
         <v>36</v>
       </c>
       <c r="B319" s="104">
-        <v>46209</v>
+        <v>46269</v>
       </c>
       <c r="C319" s="45"/>
       <c r="D319" s="45"/>
       <c r="E319" s="45"/>
       <c r="F319" s="45"/>
       <c r="G319" s="45"/>
       <c r="H319" s="45"/>
       <c r="I319" s="45"/>
       <c r="J319" s="45"/>
       <c r="K319" s="45"/>
     </row>
     <row r="320" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A320" s="87" t="s">
         <v>78</v>
       </c>
       <c r="C320" s="45"/>
       <c r="D320" s="45"/>
       <c r="E320" s="45"/>
       <c r="F320" s="45"/>
       <c r="G320" s="45"/>
       <c r="H320" s="45"/>
       <c r="I320" s="45"/>
       <c r="J320" s="45"/>
       <c r="K320" s="45"/>
     </row>
@@ -8328,131 +8326,131 @@
     <mergeCell ref="A264:K264"/>
     <mergeCell ref="F77:K77"/>
     <mergeCell ref="G49:K49"/>
     <mergeCell ref="F64:K64"/>
     <mergeCell ref="H68:I68"/>
     <mergeCell ref="C250:C253"/>
     <mergeCell ref="J68:K68"/>
     <mergeCell ref="A21:C22"/>
     <mergeCell ref="E30:F30"/>
     <mergeCell ref="A29:D30"/>
     <mergeCell ref="E32:F32"/>
     <mergeCell ref="A31:D32"/>
     <mergeCell ref="E31:F31"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="A23:C24"/>
     <mergeCell ref="A37:D37"/>
     <mergeCell ref="A38:D38"/>
     <mergeCell ref="A50:K50"/>
     <mergeCell ref="A39:D39"/>
     <mergeCell ref="A40:D40"/>
     <mergeCell ref="H56:I56"/>
     <mergeCell ref="J56:K56"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <conditionalFormatting sqref="B8:K10">
-    <cfRule type="cellIs" dxfId="16" priority="432" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="16" priority="431" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D250:K255 D270:K275">
-    <cfRule type="cellIs" dxfId="15" priority="401" operator="lessThan">
+    <cfRule type="cellIs" dxfId="15" priority="400" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E46:E48">
-    <cfRule type="cellIs" dxfId="14" priority="283" operator="lessThan">
+    <cfRule type="cellIs" dxfId="14" priority="282" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E22:K22 E24:K24">
-    <cfRule type="cellIs" dxfId="13" priority="122" operator="lessThan">
+    <cfRule type="cellIs" dxfId="13" priority="121" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F37:K40">
-    <cfRule type="cellIs" dxfId="12" priority="514" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="12" priority="513" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G30:K30 G32:K32">
-    <cfRule type="cellIs" dxfId="11" priority="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="11" priority="56" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G47:K47">
-    <cfRule type="cellIs" dxfId="10" priority="120" operator="lessThan">
+    <cfRule type="cellIs" dxfId="10" priority="119" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J82:K99">
-    <cfRule type="cellIs" dxfId="9" priority="156" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="9" priority="155" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J108:K125">
-    <cfRule type="cellIs" dxfId="8" priority="56" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="8" priority="55" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J132:K149">
-    <cfRule type="cellIs" dxfId="7" priority="55" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="7" priority="54" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J158:K175">
-    <cfRule type="cellIs" dxfId="6" priority="54" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="6" priority="53" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J183:K192">
-    <cfRule type="cellIs" dxfId="5" priority="149" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="5" priority="148" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J201:K210">
-    <cfRule type="cellIs" dxfId="4" priority="53" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="4" priority="52" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J217:K226">
-    <cfRule type="cellIs" dxfId="3" priority="52" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="3" priority="51" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J233:K242">
-    <cfRule type="cellIs" dxfId="2" priority="51" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="2" priority="50" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J290:K294">
-    <cfRule type="cellIs" dxfId="1" priority="159" operator="lessThan">
+    <cfRule type="cellIs" dxfId="1" priority="158" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J305:K309">
-    <cfRule type="cellIs" dxfId="0" priority="50" operator="lessThan">
+    <cfRule type="cellIs" dxfId="0" priority="49" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A321" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{EF4896EE-7F6A-4798-9ABC-F2F0B6A38550}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="103" max="16383" man="1"/>
     <brk id="153" max="16383" man="1"/>
     <brk id="197" max="16383" man="1"/>
     <brk id="285" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>