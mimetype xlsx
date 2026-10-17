--- v2 (2026-07-28)
+++ v3 (2026-10-17)
@@ -1,64 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\India\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B0CFD0BF-6195-48BB-B8D4-2DB509F2FD8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5F35161E-A420-44CA-B25B-83D4A7BB53AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Índia" sheetId="75" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Índia!$A$1:$K$407</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Índia!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -418,72 +417,72 @@
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color rgb="FF002060"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>tvh % - taxa de variação homóloga em percentagem; tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>2024 dez</t>
   </si>
   <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
     <t>2025 dez</t>
   </si>
   <si>
-    <t>2021 a 2024: resultados definitivos; 2025 e 2026: resultados preliminares</t>
-[...20 lines deleted...]
-    <t>2026 jan/mai</t>
+    <t>2021 a 2025: resultados definitivos; 2026: resultados preliminares</t>
+  </si>
+  <si>
+    <t>2025 jan/jun</t>
+  </si>
+  <si>
+    <t>2026 jan/jun</t>
+  </si>
+  <si>
+    <t>2025 jun</t>
+  </si>
+  <si>
+    <t>2026 jun</t>
+  </si>
+  <si>
+    <t>2021 a 2025: resultados definitivos</t>
+  </si>
+  <si>
+    <t>2025 jan/ago</t>
+  </si>
+  <si>
+    <t>2026 jan/ago</t>
   </si>
   <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM A ÍNDIA</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com a Índia</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>Posição e Quota da Índia no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Índia como cliente de Portugal</t>
   </si>
   <si>
     <t>Índia como fornecedor de Portugal</t>
   </si>
@@ -610,57 +609,57 @@
   <si>
     <t>7210 Produtos laminados planos, de ferro ou aço não ligado, de largura = &gt; 600 mm, laminados a quente...</t>
   </si>
   <si>
     <t>6406 Partes de calçado, incluídas as partes superiores, mesmo fixadas a solas que não sejam as solas...</t>
   </si>
   <si>
     <t>0307 Moluscos, próprios para alimentação humana, com ou sem concha, vivos, frescos, refrigerados,...</t>
   </si>
   <si>
     <t>4011 Pneumáticos novos, de borracha</t>
   </si>
   <si>
     <t>1006 Arroz</t>
   </si>
   <si>
     <t>0306 Crustáceos, com ou sem casca, vivos, frescos, refrigerados, congelados, secos, salgados ou em...</t>
   </si>
   <si>
     <t>2933 Compostos heterocíclicos, exclusivamente de hetero-átomo(s) de azoto (nitrogénio)</t>
   </si>
   <si>
     <t>4703 Pastas químicas de madeira, à soda ou ao sulfato (exceto pastas para dissolução)</t>
   </si>
   <si>
-    <t>8428 Máquinas e aparelhos de elevação, de carga, de descarga ou de movimentação, por exemplo:...</t>
+    <t>8419 Aparelhos e dispositivos, mesmo aquecidos eletricamente (exceto fornos e outros aparelhos da...</t>
   </si>
   <si>
     <t>8701 Tratores (veículos a motor) (exceto os carros-tratores da posição 8709)</t>
   </si>
   <si>
-    <t>5509 Fios de fibras sintéticas descontínuas (exceto linhas para costurar),não acondicionados para...</t>
+    <t>3004 Medicamentos constituídos por produtos misturados ou não misturados, preparados para fins...</t>
   </si>
   <si>
     <t>Exportação de Produtos Industriais Transformados para a Índia por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados da Índia por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para a Índia por Meios de Transporte</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Importação de Bens da Índia por Meios de Transporte</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Portugal com a Índia</t>
   </si>
   <si>
     <t>Posição e Quota da Índia no Comércio Internacional Português de Serviços</t>
   </si>
   <si>
     <t>Balança Comercial de Bens e Serviços de Portugal com a Índia</t>
   </si>
@@ -1635,51 +1634,51 @@
     <mruColors>
       <color rgb="FF005629"/>
       <color rgb="FF808080"/>
       <color rgb="FF71525D"/>
       <color rgb="FF00A4B4"/>
       <color rgb="FF584841"/>
       <color rgb="FFFED766"/>
       <color rgb="FFF37167"/>
       <color rgb="FF62D1B0"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>504825</xdr:colOff>
       <xdr:row>404</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>496165</xdr:colOff>
       <xdr:row>406</xdr:row>
       <xdr:rowOff>77066</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1">
           <a:extLst>
@@ -1719,54 +1718,50 @@
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/richData/rdRichValueTypes.xml><?xml version="1.0" encoding="utf-8"?>
 <rvTypesInfo xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x">
   <global>
     <keyFlags>
       <key name="_Self">
         <flag name="ExcludeFromFile" value="1"/>
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_DisplayString">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Flags">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Format">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_SubLabel">
         <flag name="ExcludeFromCalcComparison" value="1"/>
@@ -2197,168 +2192,168 @@
       </c>
       <c r="J7" s="13" t="s">
         <v>113</v>
       </c>
       <c r="K7" s="13" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="16">
         <v>142.43746599999997</v>
       </c>
       <c r="C8" s="16">
         <v>163.238212</v>
       </c>
       <c r="D8" s="16">
         <v>165.10590500000001</v>
       </c>
       <c r="E8" s="16">
         <v>179.51265000000001</v>
       </c>
       <c r="F8" s="16">
-        <v>176.13440900000001</v>
+        <v>176.04908499999999</v>
       </c>
       <c r="G8" s="16">
-        <v>-1.881895788402657</v>
+        <v>-1.9294267005695791</v>
       </c>
       <c r="H8" s="16">
-        <v>5.4520415060784533</v>
+        <v>5.4392682708530593</v>
       </c>
       <c r="I8" s="16">
-        <v>78.340525</v>
+        <v>120.49793799999999</v>
       </c>
       <c r="J8" s="16">
-        <v>84.178157000000013</v>
+        <v>133.941114</v>
       </c>
       <c r="K8" s="16">
-        <v>7.4516120488087267</v>
+        <v>11.156353563494182</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="16">
         <v>905.791878</v>
       </c>
       <c r="C9" s="16">
         <v>1187.0151470000001</v>
       </c>
       <c r="D9" s="16">
         <v>1095.1713729999999</v>
       </c>
       <c r="E9" s="16">
         <v>1068.3629410000001</v>
       </c>
       <c r="F9" s="16">
-        <v>1072.5064299999999</v>
+        <v>1072.5961240000001</v>
       </c>
       <c r="G9" s="16">
-        <v>0.3878353358196292</v>
+        <v>0.39623079737656808</v>
       </c>
       <c r="H9" s="16">
-        <v>4.3140652198599083</v>
+        <v>4.3162461047690392</v>
       </c>
       <c r="I9" s="16">
-        <v>403.02522999999997</v>
+        <v>665.75011600000005</v>
       </c>
       <c r="J9" s="16">
-        <v>395.10796600000003</v>
+        <v>623.24069299999996</v>
       </c>
       <c r="K9" s="16">
-        <v>-1.9644586518814053</v>
+        <v>-6.3851919779462838</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="16">
         <v>-763.35441200000002</v>
       </c>
       <c r="C10" s="16">
         <v>-1023.7769350000001</v>
       </c>
       <c r="D10" s="16">
         <v>-930.0654679999999</v>
       </c>
       <c r="E10" s="16">
         <v>-888.85029100000008</v>
       </c>
       <c r="F10" s="16">
-        <v>-896.3720209999999</v>
+        <v>-896.54703900000015</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="16">
-        <v>-324.68470499999995</v>
+        <v>-545.25217800000007</v>
       </c>
       <c r="J10" s="16">
-        <v>-310.92980900000003</v>
+        <v>-489.29957899999999</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="17">
         <v>15.725186928646757</v>
       </c>
       <c r="C11" s="17">
         <v>13.751990647512773</v>
       </c>
       <c r="D11" s="17">
         <v>15.075805400914183</v>
       </c>
       <c r="E11" s="17">
         <v>16.802590497193219</v>
       </c>
       <c r="F11" s="17">
-        <v>16.42269025836983</v>
+        <v>16.413362034487452</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="17">
-        <v>19.438119295906116</v>
+        <v>18.099574465564192</v>
       </c>
       <c r="J11" s="17">
-        <v>21.305102464069279</v>
+        <v>21.491073273034822</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>51</v>
       </c>
     </row>
@@ -2425,159 +2420,159 @@
       <c r="B21" s="127">
         <v>0</v>
       </c>
       <c r="C21" s="127">
         <v>0</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="27">
         <v>43</v>
       </c>
       <c r="F21" s="27">
         <v>41</v>
       </c>
       <c r="G21" s="27">
         <v>40</v>
       </c>
       <c r="H21" s="27">
         <v>40</v>
       </c>
       <c r="I21" s="27">
         <v>40</v>
       </c>
       <c r="J21" s="27">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="K21" s="27">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="127">
         <v>0</v>
       </c>
       <c r="B22" s="127">
         <v>0</v>
       </c>
       <c r="C22" s="127">
         <v>0</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="28">
         <v>0.22389306472476053</v>
       </c>
       <c r="F22" s="28">
         <v>0.20820473288517094</v>
       </c>
       <c r="G22" s="28">
         <v>0.21348016609510667</v>
       </c>
       <c r="H22" s="28">
         <v>0.22753342233097001</v>
       </c>
       <c r="I22" s="28">
-        <v>0.22194688838858673</v>
+        <v>0.22293850238241775</v>
       </c>
       <c r="J22" s="28">
-        <v>0.22733895023326994</v>
+        <v>0.22899117358796883</v>
       </c>
       <c r="K22" s="28">
-        <v>0.24487218985747528</v>
+        <v>0.24739706887571675</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="128" t="s">
         <v>121</v>
       </c>
       <c r="B23" s="128">
         <v>0</v>
       </c>
       <c r="C23" s="128">
         <v>0</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="30">
         <v>15</v>
       </c>
       <c r="F23" s="30">
         <v>13</v>
       </c>
       <c r="G23" s="30">
         <v>15</v>
       </c>
       <c r="H23" s="30">
         <v>16</v>
       </c>
       <c r="I23" s="30">
         <v>14</v>
       </c>
       <c r="J23" s="30">
         <v>16</v>
       </c>
       <c r="K23" s="30">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="129">
         <v>0</v>
       </c>
       <c r="B24" s="129">
         <v>0</v>
       </c>
       <c r="C24" s="129">
         <v>0</v>
       </c>
       <c r="D24" s="31" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="32">
         <v>1.0894029597084585</v>
       </c>
       <c r="F24" s="32">
         <v>1.0834229927886663</v>
       </c>
       <c r="G24" s="32">
         <v>1.0415482068485364</v>
       </c>
       <c r="H24" s="32">
         <v>0.99620344429760876</v>
       </c>
       <c r="I24" s="32">
-        <v>0.96062534501320818</v>
+        <v>0.95705064558451269</v>
       </c>
       <c r="J24" s="32">
-        <v>0.85547139949766304</v>
+        <v>0.89248237975153155</v>
       </c>
       <c r="K24" s="32">
-        <v>0.81031569348214827</v>
+        <v>0.7932887541053143</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
     </row>
     <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
     </row>
     <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
         <v>122</v>
       </c>
@@ -2843,159 +2838,159 @@
       <c r="B37" s="127">
         <v>0</v>
       </c>
       <c r="C37" s="127">
         <v>0</v>
       </c>
       <c r="D37" s="127">
         <v>0</v>
       </c>
       <c r="E37" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F37" s="40">
         <v>8.0621722767528353E-2</v>
       </c>
       <c r="G37" s="40">
         <v>3.269605182741251E-2</v>
       </c>
       <c r="H37" s="40">
         <v>2.3821782743889859E-3</v>
       </c>
       <c r="I37" s="40">
         <v>1.8627766920207043E-2</v>
       </c>
       <c r="J37" s="40">
-        <v>-4.2819418920549274E-3</v>
+        <v>-4.3900906031734627E-3</v>
       </c>
       <c r="K37" s="40">
-        <v>1.6940416607217616E-2</v>
+        <v>2.5547064954668505E-2</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="134" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="134">
         <v>0</v>
       </c>
       <c r="C38" s="134">
         <v>0</v>
       </c>
       <c r="D38" s="134">
         <v>0</v>
       </c>
       <c r="E38" s="41" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="42">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="42">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="42">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="42">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="42">
-        <v>0.58779470160638514</v>
+        <v>9.1877061696347309E-2</v>
       </c>
       <c r="K38" s="42">
-        <v>-0.24209487297548243</v>
+        <v>2.8865215337324983</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="128" t="s">
         <v>130</v>
       </c>
       <c r="B39" s="128">
         <v>0</v>
       </c>
       <c r="C39" s="128">
         <v>0</v>
       </c>
       <c r="D39" s="128">
         <v>0</v>
       </c>
       <c r="E39" s="43" t="s">
         <v>4</v>
       </c>
       <c r="F39" s="44">
         <v>0.40052874034617791</v>
       </c>
       <c r="G39" s="44">
         <v>0.33822942005612466</v>
       </c>
       <c r="H39" s="44">
         <v>-8.3828463981754142E-2</v>
       </c>
       <c r="I39" s="44">
         <v>-2.5495803639875379E-2</v>
       </c>
       <c r="J39" s="44">
-        <v>3.8636289736383527E-3</v>
+        <v>3.9472648508331633E-3</v>
       </c>
       <c r="K39" s="44">
-        <v>-1.6805381921802857E-2</v>
+        <v>-5.6986713316478865E-2</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="135" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="135">
         <v>0</v>
       </c>
       <c r="C40" s="135">
         <v>0</v>
       </c>
       <c r="D40" s="135">
         <v>0</v>
       </c>
       <c r="E40" s="45" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>4.1058388124765424</v>
+        <v>4.5034255776094412</v>
       </c>
       <c r="K40" s="17">
-        <v>3.4986764197892777</v>
+        <v>5.3204980042027898</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
     </row>
     <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="46"/>
     </row>
     <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
@@ -3047,113 +3042,113 @@
       </c>
       <c r="B46" s="136">
         <v>0</v>
       </c>
       <c r="C46" s="136">
         <v>0</v>
       </c>
       <c r="D46" s="47" t="s">
         <v>27</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="48">
         <v>756</v>
       </c>
       <c r="H46" s="48">
         <v>778</v>
       </c>
       <c r="I46" s="48">
         <v>746</v>
       </c>
       <c r="J46" s="48">
         <v>774</v>
       </c>
       <c r="K46" s="48">
-        <v>788</v>
+        <v>787</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="127">
         <v>0</v>
       </c>
       <c r="B47" s="127">
         <v>0</v>
       </c>
       <c r="C47" s="127">
         <v>0</v>
       </c>
       <c r="D47" s="50" t="s">
         <v>57</v>
       </c>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="51">
         <v>3.35671787585472</v>
       </c>
       <c r="H47" s="51">
         <v>3.391455972101133</v>
       </c>
       <c r="I47" s="51">
         <v>3.3041013375852599</v>
       </c>
       <c r="J47" s="51">
         <v>3.6559444523168483</v>
       </c>
       <c r="K47" s="51">
-        <v>3.6567822172722635</v>
+        <v>3.7257965251148035</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="129">
         <v>0</v>
       </c>
       <c r="B48" s="129">
         <v>0</v>
       </c>
       <c r="C48" s="129">
         <v>0</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="52">
         <v>38</v>
       </c>
       <c r="H48" s="52">
         <v>36</v>
       </c>
       <c r="I48" s="52">
         <v>39</v>
       </c>
       <c r="J48" s="52">
         <v>35</v>
       </c>
       <c r="K48" s="52">
-        <v>39</v>
+        <v>34</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="53"/>
       <c r="F49" s="54"/>
       <c r="G49" s="138"/>
       <c r="H49" s="138"/>
       <c r="I49" s="138"/>
       <c r="J49" s="138"/>
       <c r="K49" s="138"/>
     </row>
     <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="123" t="s">
         <v>38</v>
       </c>
       <c r="B50" s="123">
         <v>0</v>
       </c>
       <c r="C50" s="123">
         <v>0</v>
       </c>
       <c r="D50" s="123">
@@ -3302,175 +3297,175 @@
       </c>
       <c r="H57" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I57" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J57" s="58" t="s">
         <v>134</v>
       </c>
       <c r="K57" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="22"/>
       <c r="C58" s="59"/>
       <c r="D58" s="22"/>
       <c r="E58" s="22"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="49">
-        <v>788</v>
+        <v>787</v>
       </c>
       <c r="I58" s="60">
         <v>100</v>
       </c>
       <c r="J58" s="60">
-        <v>176.13440900000001</v>
+        <v>176.04908499999999</v>
       </c>
       <c r="K58" s="60">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B59" s="22"/>
       <c r="C59" s="59"/>
       <c r="D59" s="22"/>
       <c r="E59" s="22"/>
       <c r="F59" s="37"/>
       <c r="G59" s="37"/>
       <c r="H59" s="49" t="s">
         <v>135</v>
       </c>
       <c r="I59" s="60" t="s">
         <v>132</v>
       </c>
       <c r="J59" s="60">
         <v>28.809077000000002</v>
       </c>
       <c r="K59" s="60">
-        <v>16.356302646122938</v>
+        <v>16.364229896451892</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="15" t="s">
         <v>86</v>
       </c>
       <c r="B60" s="22"/>
       <c r="C60" s="59"/>
       <c r="D60" s="22"/>
       <c r="E60" s="22"/>
       <c r="F60" s="37"/>
       <c r="G60" s="37"/>
       <c r="H60" s="49" t="s">
         <v>135</v>
       </c>
       <c r="I60" s="60" t="s">
         <v>132</v>
       </c>
       <c r="J60" s="60">
-        <v>74.359960000000001</v>
+        <v>74.29866899999999</v>
       </c>
       <c r="K60" s="60">
-        <v>42.217736115377654</v>
+        <v>42.203382653195838</v>
       </c>
     </row>
     <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B61" s="22"/>
       <c r="C61" s="59"/>
       <c r="D61" s="22"/>
       <c r="E61" s="22"/>
       <c r="F61" s="37"/>
       <c r="G61" s="37"/>
       <c r="H61" s="49" t="s">
         <v>135</v>
       </c>
       <c r="I61" s="60" t="s">
         <v>132</v>
       </c>
       <c r="J61" s="60">
-        <v>49.946961000000002</v>
+        <v>49.869714999999999</v>
       </c>
       <c r="K61" s="60">
-        <v>28.357298998857171</v>
+        <v>28.327165119886878</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="15" t="s">
         <v>88</v>
       </c>
       <c r="B62" s="22"/>
       <c r="C62" s="59"/>
       <c r="D62" s="22"/>
       <c r="E62" s="22"/>
       <c r="F62" s="37"/>
       <c r="G62" s="37"/>
       <c r="H62" s="49" t="s">
         <v>135</v>
       </c>
       <c r="I62" s="60" t="s">
         <v>132</v>
       </c>
       <c r="J62" s="60">
         <v>4.7390000000000002E-2</v>
       </c>
       <c r="K62" s="60">
-        <v>2.6905588901711987E-2</v>
+        <v>2.6918628972141492E-2</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="61" t="s">
         <v>50</v>
       </c>
       <c r="B63" s="61"/>
       <c r="C63" s="62"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="64" t="s">
         <v>24</v>
       </c>
       <c r="I63" s="65" t="s">
         <v>24</v>
       </c>
       <c r="J63" s="66">
-        <v>22.971021000000007</v>
+        <v>23.024233999999979</v>
       </c>
       <c r="K63" s="66">
-        <v>13.041756650740524</v>
+        <v>13.07830370149324</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="53"/>
       <c r="F64" s="137" t="s">
         <v>136</v>
       </c>
       <c r="G64" s="137"/>
       <c r="H64" s="137"/>
       <c r="I64" s="137"/>
       <c r="J64" s="137"/>
       <c r="K64" s="137"/>
     </row>
     <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="46"/>
       <c r="C65" s="53"/>
     </row>
     <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="46"/>
       <c r="C66" s="53"/>
     </row>
     <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.25">
@@ -3547,198 +3542,198 @@
       </c>
       <c r="H69" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I69" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J69" s="58" t="s">
         <v>134</v>
       </c>
       <c r="K69" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="22"/>
       <c r="C70" s="59"/>
       <c r="D70" s="22"/>
       <c r="E70" s="22"/>
       <c r="F70" s="22"/>
       <c r="G70" s="22"/>
       <c r="H70" s="49">
-        <v>788</v>
+        <v>787</v>
       </c>
       <c r="I70" s="67">
         <v>100</v>
       </c>
       <c r="J70" s="60">
-        <v>176.13440900000001</v>
+        <v>176.04908499999999</v>
       </c>
       <c r="K70" s="67">
         <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B71" s="22"/>
       <c r="C71" s="59"/>
       <c r="D71" s="22"/>
       <c r="E71" s="22"/>
       <c r="F71" s="22"/>
       <c r="G71" s="22"/>
       <c r="H71" s="49">
-        <v>672</v>
+        <v>667</v>
       </c>
       <c r="I71" s="60">
-        <v>85.279187817258887</v>
+        <v>84.752223634053365</v>
       </c>
       <c r="J71" s="60">
-        <v>106.37824499999999</v>
+        <v>105.78580000000001</v>
       </c>
       <c r="K71" s="67">
-        <v>60.396060942300032</v>
+        <v>60.088809890718842</v>
       </c>
     </row>
     <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B72" s="22"/>
       <c r="C72" s="59"/>
       <c r="D72" s="22"/>
       <c r="E72" s="22"/>
       <c r="F72" s="22"/>
       <c r="G72" s="22"/>
       <c r="H72" s="49">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I72" s="67">
-        <v>3.9340101522842641</v>
+        <v>4.066073697585769</v>
       </c>
       <c r="J72" s="60">
-        <v>26.010589</v>
+        <v>26.336235000000002</v>
       </c>
       <c r="K72" s="67">
-        <v>14.767466020793243</v>
+        <v>14.959597773541397</v>
       </c>
     </row>
     <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B73" s="22"/>
       <c r="C73" s="59"/>
       <c r="D73" s="22"/>
       <c r="E73" s="22"/>
       <c r="F73" s="22"/>
       <c r="G73" s="22"/>
       <c r="H73" s="49">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I73" s="67">
-        <v>1.7766497461928936</v>
+        <v>2.0330368487928845</v>
       </c>
       <c r="J73" s="60">
-        <v>4.833602</v>
+        <v>4.908652</v>
       </c>
       <c r="K73" s="67">
-        <v>2.7442690087886237</v>
+        <v>2.7882292032361318</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B74" s="22"/>
       <c r="C74" s="59"/>
       <c r="D74" s="22"/>
       <c r="E74" s="22"/>
       <c r="F74" s="22"/>
       <c r="G74" s="22"/>
       <c r="H74" s="49">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I74" s="67">
-        <v>9.0101522842639596</v>
+        <v>9.1486658195679791</v>
       </c>
       <c r="J74" s="60">
-        <v>15.940951999999999</v>
+        <v>15.994164000000001</v>
       </c>
       <c r="K74" s="67">
-        <v>9.05044737737758</v>
+        <v>9.0850594310103929</v>
       </c>
     </row>
     <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="50" t="s">
         <v>83</v>
       </c>
       <c r="B75" s="68"/>
       <c r="C75" s="69"/>
       <c r="D75" s="68"/>
       <c r="E75" s="68"/>
       <c r="F75" s="68"/>
       <c r="G75" s="68"/>
       <c r="H75" s="70">
         <v>48</v>
       </c>
       <c r="I75" s="71">
-        <v>6.091370558375635</v>
+        <v>6.099110546378653</v>
       </c>
       <c r="J75" s="72">
-        <v>3.7293670000000003</v>
+        <v>3.7241529999999998</v>
       </c>
       <c r="K75" s="71">
-        <v>2.1173415354634089</v>
+        <v>2.1154060528062386</v>
       </c>
     </row>
     <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="73" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="73"/>
       <c r="C76" s="74"/>
       <c r="D76" s="73"/>
       <c r="E76" s="73"/>
       <c r="F76" s="75"/>
       <c r="G76" s="75"/>
       <c r="H76" s="76" t="s">
         <v>24</v>
       </c>
       <c r="I76" s="77" t="s">
         <v>24</v>
       </c>
       <c r="J76" s="78">
-        <v>22.971020999999979</v>
+        <v>23.024233999999979</v>
       </c>
       <c r="K76" s="78">
-        <v>13.041756650740524</v>
+        <v>13.07830370149324</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="53"/>
       <c r="F77" s="137" t="s">
         <v>132</v>
       </c>
       <c r="G77" s="137"/>
       <c r="H77" s="137"/>
       <c r="I77" s="137"/>
       <c r="J77" s="137"/>
       <c r="K77" s="137"/>
     </row>
     <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="46"/>
       <c r="C78" s="34"/>
     </row>
     <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="46"/>
       <c r="C79" s="34"/>
     </row>
     <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
@@ -3788,587 +3783,587 @@
         <v>116</v>
       </c>
       <c r="K81" s="13" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="79"/>
       <c r="D82" s="16">
         <v>21.856044000000001</v>
       </c>
       <c r="E82" s="16">
         <v>15.344308357746272</v>
       </c>
       <c r="F82" s="16">
         <v>54.099674</v>
       </c>
       <c r="G82" s="16">
         <v>30.136970291508703</v>
       </c>
       <c r="H82" s="16">
-        <v>59.378711999999993</v>
+        <v>59.390696999999996</v>
       </c>
       <c r="I82" s="16">
-        <v>33.712158991035075</v>
+        <v>33.735305696135825</v>
       </c>
       <c r="J82" s="16">
-        <v>9.7579848632729149</v>
+        <v>9.7801384163608738</v>
       </c>
       <c r="K82" s="16">
-        <v>5.2790379999999928</v>
+        <v>5.2910229999999956</v>
       </c>
     </row>
     <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="79"/>
       <c r="D83" s="16">
         <v>28.058010000000007</v>
       </c>
       <c r="E83" s="16">
         <v>19.698475961373823</v>
       </c>
       <c r="F83" s="16">
         <v>35.580393000000001</v>
       </c>
       <c r="G83" s="16">
         <v>19.82054913678785</v>
       </c>
       <c r="H83" s="16">
-        <v>36.881650999999991</v>
+        <v>36.875976999999992</v>
       </c>
       <c r="I83" s="16">
-        <v>20.939492294205834</v>
+        <v>20.946417869766261</v>
       </c>
       <c r="J83" s="16">
-        <v>3.6572333532122312</v>
+        <v>3.6412863680285685</v>
       </c>
       <c r="K83" s="16">
-        <v>1.30125799999999</v>
+        <v>1.295583999999991</v>
       </c>
     </row>
     <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="79"/>
       <c r="D84" s="16">
         <v>9.8199270000000016</v>
       </c>
       <c r="E84" s="16">
         <v>6.8942022599587691</v>
       </c>
       <c r="F84" s="16">
         <v>16.419849000000003</v>
       </c>
       <c r="G84" s="16">
         <v>9.1469035747620033</v>
       </c>
       <c r="H84" s="16">
-        <v>17.401266</v>
+        <v>17.400680999999999</v>
       </c>
       <c r="I84" s="16">
-        <v>9.8795380748119452</v>
+        <v>9.883994000877653</v>
       </c>
       <c r="J84" s="16">
-        <v>5.9770159883930525</v>
+        <v>5.9734532272495064</v>
       </c>
       <c r="K84" s="16">
-        <v>0.98141699999999688</v>
+        <v>0.98083199999999593</v>
       </c>
     </row>
     <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="79"/>
       <c r="D85" s="16">
         <v>25.149397999999998</v>
       </c>
       <c r="E85" s="16">
         <v>17.656448620056189</v>
       </c>
       <c r="F85" s="16">
         <v>20.557586000000001</v>
       </c>
       <c r="G85" s="16">
         <v>11.451887095421966</v>
       </c>
       <c r="H85" s="16">
-        <v>17.051646000000002</v>
+        <v>17.037262000000002</v>
       </c>
       <c r="I85" s="16">
-        <v>9.6810419365588025</v>
+        <v>9.6775635045192097</v>
       </c>
       <c r="J85" s="16">
-        <v>-17.0542397341789</v>
+        <v>-17.124209038940656</v>
       </c>
       <c r="K85" s="16">
-        <v>-3.5059399999999989</v>
+        <v>-3.5203239999999987</v>
       </c>
     </row>
     <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="79"/>
       <c r="D86" s="16">
         <v>11.272515</v>
       </c>
       <c r="E86" s="16">
         <v>7.9140097872844786</v>
       </c>
       <c r="F86" s="16">
         <v>16.601766999999999</v>
       </c>
       <c r="G86" s="16">
         <v>9.248243508187306</v>
       </c>
       <c r="H86" s="16">
-        <v>14.272382</v>
+        <v>14.257421999999998</v>
       </c>
       <c r="I86" s="16">
-        <v>8.1031197033170272</v>
+        <v>8.0985493335566048</v>
       </c>
       <c r="J86" s="16">
-        <v>-14.030946223977233</v>
+        <v>-14.121057113980703</v>
       </c>
       <c r="K86" s="16">
-        <v>-2.3293849999999985</v>
+        <v>-2.3443450000000006</v>
       </c>
     </row>
     <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="79"/>
       <c r="D87" s="16">
         <v>12.611940999999998</v>
       </c>
       <c r="E87" s="16">
         <v>8.8543705207448724</v>
       </c>
       <c r="F87" s="16">
         <v>13.543625000000004</v>
       </c>
       <c r="G87" s="16">
         <v>7.5446632869605583</v>
       </c>
       <c r="H87" s="16">
-        <v>8.9919789999999988</v>
+        <v>8.969498999999999</v>
       </c>
       <c r="I87" s="16">
-        <v>5.1051802149573158</v>
+        <v>5.0948853270097931</v>
       </c>
       <c r="J87" s="16">
-        <v>-33.607294945038745</v>
+        <v>-33.773277095312402</v>
       </c>
       <c r="K87" s="16">
-        <v>-4.5516460000000052</v>
+        <v>-4.574126000000005</v>
       </c>
     </row>
     <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="79"/>
       <c r="D88" s="16">
         <v>6.7539929999999995</v>
       </c>
       <c r="E88" s="16">
         <v>4.7417250458527533</v>
       </c>
       <c r="F88" s="16">
         <v>6.4907699999999995</v>
       </c>
       <c r="G88" s="16">
         <v>3.6157730388359814</v>
       </c>
       <c r="H88" s="16">
-        <v>5.2276040000000012</v>
+        <v>5.2126049999999999</v>
       </c>
       <c r="I88" s="16">
-        <v>2.967962949249741</v>
+        <v>2.9608816200322767</v>
       </c>
       <c r="J88" s="16">
-        <v>-19.460957636767262</v>
+        <v>-19.692039619336377</v>
       </c>
       <c r="K88" s="16">
-        <v>-1.2631659999999982</v>
+        <v>-1.2781649999999996</v>
       </c>
     </row>
     <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="79"/>
       <c r="D89" s="16">
         <v>4.5101740000000001</v>
       </c>
       <c r="E89" s="16">
         <v>3.1664239238853078</v>
       </c>
       <c r="F89" s="16">
         <v>5.4402089999999994</v>
       </c>
       <c r="G89" s="16">
         <v>3.0305435299406471</v>
       </c>
       <c r="H89" s="16">
         <v>4.4807649999999999</v>
       </c>
       <c r="I89" s="16">
-        <v>2.5439464244604242</v>
+        <v>2.5451793742637174</v>
       </c>
       <c r="J89" s="16">
         <v>-17.636160669562504</v>
       </c>
       <c r="K89" s="16">
         <v>-0.95944399999999952</v>
       </c>
     </row>
     <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="79"/>
       <c r="D90" s="16">
         <v>2.8626850000000004</v>
       </c>
       <c r="E90" s="16">
         <v>2.009783718000151</v>
       </c>
       <c r="F90" s="16">
         <v>2.5596489999999998</v>
       </c>
       <c r="G90" s="16">
         <v>1.4258878134772117</v>
       </c>
       <c r="H90" s="16">
-        <v>3.6636160000000002</v>
+        <v>3.6403970000000001</v>
       </c>
       <c r="I90" s="16">
-        <v>2.0800115212014028</v>
+        <v>2.0678306848342891</v>
       </c>
       <c r="J90" s="16">
-        <v>43.129624413347315</v>
+        <v>42.222507851662492</v>
       </c>
       <c r="K90" s="16">
-        <v>1.1039670000000004</v>
+        <v>1.0807480000000003</v>
       </c>
     </row>
     <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="79"/>
       <c r="D91" s="16">
         <v>3.0813820000000005</v>
       </c>
       <c r="E91" s="16">
         <v>2.1633226752292836</v>
       </c>
       <c r="F91" s="16">
         <v>2.0819529999999995</v>
       </c>
       <c r="G91" s="16">
         <v>1.1597806616971</v>
       </c>
       <c r="H91" s="16">
         <v>1.9390960000000002</v>
       </c>
       <c r="I91" s="16">
-        <v>1.1009183333393988</v>
+        <v>1.10145190473441</v>
       </c>
       <c r="J91" s="16">
         <v>-6.8616822762088958</v>
       </c>
       <c r="K91" s="16">
         <v>-0.14285699999999935</v>
       </c>
     </row>
     <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="79"/>
       <c r="D92" s="16">
         <v>4.9513379999999989</v>
       </c>
       <c r="E92" s="16">
         <v>3.4761486138766324</v>
       </c>
       <c r="F92" s="16">
         <v>1.340273</v>
       </c>
       <c r="G92" s="16">
         <v>0.74661757820409869</v>
       </c>
       <c r="H92" s="16">
         <v>1.8018270000000001</v>
       </c>
       <c r="I92" s="16">
-        <v>1.022984100738658</v>
+        <v>1.0234799005061572</v>
       </c>
       <c r="J92" s="16">
         <v>34.437312398294971</v>
       </c>
       <c r="K92" s="16">
         <v>0.46155400000000002</v>
       </c>
     </row>
     <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="79"/>
       <c r="D93" s="16">
         <v>1.0779810000000001</v>
       </c>
       <c r="E93" s="16">
         <v>0.75681000952375854</v>
       </c>
       <c r="F93" s="16">
         <v>0.64762900000000001</v>
       </c>
       <c r="G93" s="16">
         <v>0.36077067549278558</v>
       </c>
       <c r="H93" s="16">
-        <v>1.13957</v>
+        <v>1.139176</v>
       </c>
       <c r="I93" s="16">
-        <v>0.64698885724253907</v>
+        <v>0.64707862582756392</v>
       </c>
       <c r="J93" s="16">
-        <v>75.960310609932534</v>
+        <v>75.89947330956457</v>
       </c>
       <c r="K93" s="16">
-        <v>0.49194099999999996</v>
+        <v>0.49154699999999996</v>
       </c>
     </row>
     <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="79"/>
       <c r="D94" s="16">
         <v>8.7263789999999997</v>
       </c>
       <c r="E94" s="16">
         <v>6.1264632438771418</v>
       </c>
       <c r="F94" s="16">
         <v>1.3481289999999999</v>
       </c>
       <c r="G94" s="16">
         <v>0.75099387146254026</v>
       </c>
       <c r="H94" s="16">
         <v>1.0443199999999999</v>
       </c>
       <c r="I94" s="16">
-        <v>0.59291083776821818</v>
+        <v>0.5931981981048069</v>
       </c>
       <c r="J94" s="16">
         <v>-22.535603046889431</v>
       </c>
       <c r="K94" s="16">
         <v>-0.303809</v>
       </c>
     </row>
     <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="79"/>
       <c r="D95" s="16">
         <v>0.54795000000000005</v>
       </c>
       <c r="E95" s="16">
         <v>0.38469513351213375</v>
       </c>
       <c r="F95" s="16">
         <v>0.82209900000000002</v>
       </c>
       <c r="G95" s="16">
         <v>0.45796159769241884</v>
       </c>
       <c r="H95" s="16">
         <v>0.779694</v>
       </c>
       <c r="I95" s="16">
-        <v>0.44266989308148191</v>
+        <v>0.44288443759875273</v>
       </c>
       <c r="J95" s="16">
         <v>-5.1581378885024831</v>
       </c>
       <c r="K95" s="16">
         <v>-4.2405000000000026E-2</v>
       </c>
     </row>
     <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="79"/>
       <c r="D96" s="16">
         <v>0.25090099999999999</v>
       </c>
       <c r="E96" s="16">
         <v>0.1761481771937729</v>
       </c>
       <c r="F96" s="16">
         <v>0.27252700000000002</v>
       </c>
       <c r="G96" s="16">
         <v>0.15181492780592343</v>
       </c>
       <c r="H96" s="16">
         <v>0.55781499999999995</v>
       </c>
       <c r="I96" s="16">
-        <v>0.31669848223693758</v>
+        <v>0.31685197341411914</v>
       </c>
       <c r="J96" s="16">
         <v>104.68247182847934</v>
       </c>
       <c r="K96" s="16">
         <v>0.28528799999999993</v>
       </c>
     </row>
     <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="79"/>
       <c r="D97" s="16">
         <v>4.44E-4</v>
       </c>
       <c r="E97" s="16">
         <v>3.1171573917216418E-4</v>
       </c>
       <c r="F97" s="16">
         <v>5.2328E-2</v>
       </c>
       <c r="G97" s="16">
         <v>2.9150034830414458E-2</v>
       </c>
       <c r="H97" s="16">
         <v>1.7242999999999998E-2</v>
       </c>
       <c r="I97" s="16">
-        <v>9.7896828325009441E-3</v>
+        <v>9.7944275029887267E-3</v>
       </c>
       <c r="J97" s="16">
         <v>-67.048234214951847</v>
       </c>
       <c r="K97" s="16">
         <v>-3.5085000000000005E-2</v>
       </c>
     </row>
     <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="79"/>
       <c r="D98" s="16">
         <v>0.90640399999999988</v>
       </c>
       <c r="E98" s="16">
         <v>0.63635223614550962</v>
       </c>
       <c r="F98" s="16">
         <v>1.6541899999999998</v>
       </c>
       <c r="G98" s="16">
         <v>0.921489376932489</v>
       </c>
       <c r="H98" s="16">
-        <v>1.5052230000000004</v>
+        <v>1.5046090000000003</v>
       </c>
       <c r="I98" s="16">
-        <v>0.85458770296268483</v>
+        <v>0.8546531213155697</v>
       </c>
       <c r="J98" s="16">
-        <v>-9.0054346840447241</v>
+        <v>-9.0425525483771239</v>
       </c>
       <c r="K98" s="16">
-        <v>-0.14896699999999941</v>
+        <v>-0.14958099999999952</v>
       </c>
     </row>
     <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B99" s="93"/>
       <c r="C99" s="94"/>
       <c r="D99" s="17">
         <v>142.43746599999997</v>
       </c>
       <c r="E99" s="17">
         <v>100</v>
       </c>
       <c r="F99" s="17">
         <v>179.51265000000001</v>
       </c>
       <c r="G99" s="17">
         <v>100</v>
       </c>
       <c r="H99" s="17">
-        <v>176.13440900000001</v>
+        <v>176.04908499999999</v>
       </c>
       <c r="I99" s="17">
         <v>100</v>
       </c>
       <c r="J99" s="17">
-        <v>-1.881895788402657</v>
+        <v>-1.9294267005695791</v>
       </c>
       <c r="K99" s="17">
-        <v>-3.3782410000000027</v>
+        <v>-3.4635650000000169</v>
       </c>
     </row>
     <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E100" s="80"/>
       <c r="F100" s="80"/>
       <c r="G100" s="80"/>
       <c r="H100" s="80"/>
       <c r="I100" s="80"/>
     </row>
     <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E101" s="80"/>
       <c r="F101" s="80"/>
       <c r="G101" s="80"/>
       <c r="H101" s="80"/>
       <c r="I101" s="80"/>
     </row>
     <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4" t="s">
         <v>40</v>
@@ -4450,587 +4445,587 @@
         <v>116</v>
       </c>
       <c r="K107" s="13" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="108" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="79"/>
       <c r="D108" s="16">
         <v>38.742924999999993</v>
       </c>
       <c r="E108" s="16">
         <v>4.2772435855292574</v>
       </c>
       <c r="F108" s="16">
         <v>170.02099699999999</v>
       </c>
       <c r="G108" s="16">
         <v>15.914160860059257</v>
       </c>
       <c r="H108" s="16">
-        <v>181.31456299999996</v>
+        <v>181.31023099999999</v>
       </c>
       <c r="I108" s="16">
-        <v>16.905685404608715</v>
+        <v>16.903867815953433</v>
       </c>
       <c r="J108" s="16">
-        <v>6.6424536964690137</v>
+        <v>6.6399057758730784</v>
       </c>
       <c r="K108" s="16">
-        <v>11.29356599999997</v>
+        <v>11.289233999999993</v>
       </c>
     </row>
     <row r="109" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="79"/>
       <c r="D109" s="16">
         <v>91.107955000000004</v>
       </c>
       <c r="E109" s="16">
         <v>10.058376235517537</v>
       </c>
       <c r="F109" s="16">
         <v>77.765844000000016</v>
       </c>
       <c r="G109" s="16">
         <v>7.2789724367648221</v>
       </c>
       <c r="H109" s="16">
         <v>167.173158</v>
       </c>
       <c r="I109" s="16">
-        <v>15.587147388943862</v>
+        <v>15.585843940640604</v>
       </c>
       <c r="J109" s="16">
         <v>114.96990118180929</v>
       </c>
       <c r="K109" s="16">
         <v>89.407313999999985</v>
       </c>
     </row>
     <row r="110" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="79"/>
       <c r="D110" s="16">
         <v>236.52598399999997</v>
       </c>
       <c r="E110" s="16">
         <v>26.112619216927886</v>
       </c>
       <c r="F110" s="16">
         <v>194.06666000000001</v>
       </c>
       <c r="G110" s="16">
         <v>18.164862571735348</v>
       </c>
       <c r="H110" s="16">
-        <v>164.41107099999999</v>
+        <v>164.62634300000002</v>
       </c>
       <c r="I110" s="16">
-        <v>15.329611683540209</v>
+        <v>15.348399953755568</v>
       </c>
       <c r="J110" s="16">
-        <v>-15.281135358335129</v>
+        <v>-15.170208525256216</v>
       </c>
       <c r="K110" s="16">
-        <v>-29.65558900000002</v>
+        <v>-29.440316999999993</v>
       </c>
     </row>
     <row r="111" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="79"/>
       <c r="D111" s="16">
         <v>120.09196399999999</v>
       </c>
       <c r="E111" s="16">
         <v>13.258229281671699</v>
       </c>
       <c r="F111" s="16">
         <v>164.24382100000003</v>
       </c>
       <c r="G111" s="16">
         <v>15.373410542138977</v>
       </c>
       <c r="H111" s="16">
-        <v>107.109883</v>
+        <v>107.108384</v>
       </c>
       <c r="I111" s="16">
-        <v>9.9868756031607209</v>
+        <v>9.9859007135476077</v>
       </c>
       <c r="J111" s="16">
-        <v>-34.7860501857175</v>
+        <v>-34.786962853232708</v>
       </c>
       <c r="K111" s="16">
-        <v>-57.133938000000029</v>
+        <v>-57.135437000000024</v>
       </c>
     </row>
     <row r="112" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="79"/>
       <c r="D112" s="16">
         <v>56.642960000000009</v>
       </c>
       <c r="E112" s="16">
         <v>6.2534188455154167</v>
       </c>
       <c r="F112" s="16">
         <v>77.950377000000003</v>
       </c>
       <c r="G112" s="16">
         <v>7.2962449377959091</v>
       </c>
       <c r="H112" s="16">
-        <v>102.44856700000001</v>
+        <v>102.44856999999999</v>
       </c>
       <c r="I112" s="16">
-        <v>9.5522566703865852</v>
+        <v>9.5514581591010845</v>
       </c>
       <c r="J112" s="16">
-        <v>31.427930104815282</v>
+        <v>31.427933953417554</v>
       </c>
       <c r="K112" s="16">
-        <v>24.498190000000008</v>
+        <v>24.498192999999986</v>
       </c>
     </row>
     <row r="113" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="79"/>
       <c r="D113" s="16">
         <v>114.22848800000001</v>
       </c>
       <c r="E113" s="16">
         <v>12.610897798313003</v>
       </c>
       <c r="F113" s="16">
         <v>95.196685999999985</v>
       </c>
       <c r="G113" s="16">
         <v>8.9105192951465337</v>
       </c>
       <c r="H113" s="16">
-        <v>91.253560000000007</v>
+        <v>91.458334000000008</v>
       </c>
       <c r="I113" s="16">
-        <v>8.5084394319202374</v>
+        <v>8.5268193641169638</v>
       </c>
       <c r="J113" s="16">
-        <v>-4.1420832653775141</v>
+        <v>-3.9269770378350972</v>
       </c>
       <c r="K113" s="16">
-        <v>-3.9431259999999781</v>
+        <v>-3.7383519999999777</v>
       </c>
     </row>
     <row r="114" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="79"/>
       <c r="D114" s="16">
         <v>97.480457000000001</v>
       </c>
       <c r="E114" s="16">
         <v>10.761904513345614</v>
       </c>
       <c r="F114" s="16">
         <v>87.844093999999998</v>
       </c>
       <c r="G114" s="16">
         <v>8.2223082277429906</v>
       </c>
       <c r="H114" s="16">
-        <v>70.021718999999976</v>
+        <v>70.015492999999992</v>
       </c>
       <c r="I114" s="16">
-        <v>6.528792466074071</v>
+        <v>6.5276660462740939</v>
       </c>
       <c r="J114" s="16">
-        <v>-20.288643423199311</v>
+        <v>-20.295730979933616</v>
       </c>
       <c r="K114" s="16">
-        <v>-17.822375000000022</v>
+        <v>-17.828601000000006</v>
       </c>
     </row>
     <row r="115" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="79"/>
       <c r="D115" s="16">
         <v>41.465320999999996</v>
       </c>
       <c r="E115" s="16">
         <v>4.577797837131854</v>
       </c>
       <c r="F115" s="16">
         <v>45.397398000000003</v>
       </c>
       <c r="G115" s="16">
         <v>4.2492486642701692</v>
       </c>
       <c r="H115" s="16">
-        <v>46.488934999999998</v>
+        <v>46.488201000000004</v>
       </c>
       <c r="I115" s="16">
-        <v>4.3346066466007107</v>
+        <v>4.3341757405045405</v>
       </c>
       <c r="J115" s="16">
-        <v>2.4044043229085403</v>
+        <v>2.402787490155275</v>
       </c>
       <c r="K115" s="16">
-        <v>1.0915369999999953</v>
+        <v>1.0908030000000011</v>
       </c>
     </row>
     <row r="116" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="79"/>
       <c r="D116" s="16">
         <v>33.015820999999995</v>
       </c>
       <c r="E116" s="16">
         <v>3.6449676577912524</v>
       </c>
       <c r="F116" s="16">
         <v>48.237509999999993</v>
       </c>
       <c r="G116" s="16">
         <v>4.5150864138781461</v>
       </c>
       <c r="H116" s="16">
-        <v>44.896578000000005</v>
+        <v>44.897126</v>
       </c>
       <c r="I116" s="16">
-        <v>4.1861360215807757</v>
+        <v>4.1858370541715662</v>
       </c>
       <c r="J116" s="16">
-        <v>-6.9260042651455027</v>
+        <v>-6.9248682197733542</v>
       </c>
       <c r="K116" s="16">
-        <v>-3.340931999999988</v>
+        <v>-3.3403839999999931</v>
       </c>
     </row>
     <row r="117" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="79"/>
       <c r="D117" s="16">
         <v>14.681492</v>
       </c>
       <c r="E117" s="16">
         <v>1.6208460637135456</v>
       </c>
       <c r="F117" s="16">
         <v>21.807976</v>
       </c>
       <c r="G117" s="16">
         <v>2.0412516349160787</v>
       </c>
       <c r="H117" s="16">
-        <v>23.090317999999996</v>
+        <v>23.090468000000001</v>
       </c>
       <c r="I117" s="16">
-        <v>2.1529304957174009</v>
+        <v>2.1527644453803751</v>
       </c>
       <c r="J117" s="16">
-        <v>5.8801513721401575</v>
+        <v>5.8808391938802638</v>
       </c>
       <c r="K117" s="16">
-        <v>1.2823419999999963</v>
+        <v>1.2824920000000013</v>
       </c>
     </row>
     <row r="118" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="79"/>
       <c r="D118" s="16">
         <v>29.336630000000003</v>
       </c>
       <c r="E118" s="16">
         <v>3.2387826290489219</v>
       </c>
       <c r="F118" s="16">
         <v>32.477426000000001</v>
       </c>
       <c r="G118" s="16">
         <v>3.0399244258323632</v>
       </c>
       <c r="H118" s="16">
-        <v>22.948529000000001</v>
+        <v>22.939828000000002</v>
       </c>
       <c r="I118" s="16">
-        <v>2.1397101553973905</v>
+        <v>2.1387200164821776</v>
       </c>
       <c r="J118" s="16">
-        <v>-29.340062232764385</v>
+        <v>-29.366853149014943</v>
       </c>
       <c r="K118" s="16">
-        <v>-9.5288970000000006</v>
+        <v>-9.5375979999999991</v>
       </c>
     </row>
     <row r="119" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="79"/>
       <c r="D119" s="16">
         <v>11.735985000000001</v>
       </c>
       <c r="E119" s="16">
         <v>1.2956602156682178</v>
       </c>
       <c r="F119" s="16">
         <v>18.204433999999999</v>
       </c>
       <c r="G119" s="16">
         <v>1.7039559592885576</v>
       </c>
       <c r="H119" s="16">
-        <v>15.404067999999999</v>
+        <v>15.137922999999999</v>
       </c>
       <c r="I119" s="16">
-        <v>1.4362681256838712</v>
+        <v>1.4113348595318993</v>
       </c>
       <c r="J119" s="16">
-        <v>-15.382878698673084</v>
+        <v>-16.844857686869037</v>
       </c>
       <c r="K119" s="16">
-        <v>-2.8003660000000004</v>
+        <v>-3.0665110000000002</v>
       </c>
     </row>
     <row r="120" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="79"/>
       <c r="D120" s="16">
         <v>4.328309</v>
       </c>
       <c r="E120" s="16">
         <v>0.47784806920072648</v>
       </c>
       <c r="F120" s="16">
         <v>11.381545999999998</v>
       </c>
       <c r="G120" s="16">
         <v>1.0653257954966819</v>
       </c>
       <c r="H120" s="16">
-        <v>12.776374000000001</v>
+        <v>12.776468999999999</v>
       </c>
       <c r="I120" s="16">
-        <v>1.1912631610050117</v>
+        <v>1.1911724006938513</v>
       </c>
       <c r="J120" s="16">
-        <v>12.255171661213708</v>
+        <v>12.25600634571086</v>
       </c>
       <c r="K120" s="16">
-        <v>1.3948280000000022</v>
+        <v>1.3949230000000004</v>
       </c>
     </row>
     <row r="121" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="79"/>
       <c r="D121" s="16">
         <v>2.9310989999999997</v>
       </c>
       <c r="E121" s="16">
         <v>0.3235951956725317</v>
       </c>
       <c r="F121" s="16">
         <v>5.3214740000000011</v>
       </c>
       <c r="G121" s="16">
         <v>0.49809608661818983</v>
       </c>
       <c r="H121" s="16">
-        <v>6.5216100000000008</v>
+        <v>6.5208200000000014</v>
       </c>
       <c r="I121" s="16">
-        <v>0.60807187887908531</v>
+        <v>0.60794737684507993</v>
       </c>
       <c r="J121" s="16">
-        <v>22.552698744746273</v>
+        <v>22.537853233897224</v>
       </c>
       <c r="K121" s="16">
-        <v>1.2001359999999996</v>
+        <v>1.1993460000000002</v>
       </c>
     </row>
     <row r="122" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="79"/>
       <c r="D122" s="16">
         <v>4.0671299999999997</v>
       </c>
       <c r="E122" s="16">
         <v>0.44901374132215388</v>
       </c>
       <c r="F122" s="16">
         <v>4.3055969999999997</v>
       </c>
       <c r="G122" s="16">
         <v>0.40300883105978114</v>
       </c>
       <c r="H122" s="16">
-        <v>4.2914979999999998</v>
+        <v>4.2917179999999995</v>
       </c>
       <c r="I122" s="16">
-        <v>0.40013727470146726</v>
+        <v>0.40012432489453964</v>
       </c>
       <c r="J122" s="16">
-        <v>-0.32745749311883721</v>
+        <v>-0.32234786488378259</v>
       </c>
       <c r="K122" s="16">
-        <v>-1.4098999999999862E-2</v>
+        <v>-1.3879000000000197E-2</v>
       </c>
     </row>
     <row r="123" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="79"/>
       <c r="D123" s="16">
         <v>0.188635</v>
       </c>
       <c r="E123" s="16">
         <v>2.0825424093723215E-2</v>
       </c>
       <c r="F123" s="16">
         <v>0.541265</v>
       </c>
       <c r="G123" s="16">
         <v>5.0663026507955219E-2</v>
       </c>
       <c r="H123" s="16">
-        <v>0.72400200000000003</v>
+        <v>0.72400100000000012</v>
       </c>
       <c r="I123" s="16">
-        <v>6.7505609267069847E-2</v>
+        <v>6.7499870995245181E-2</v>
       </c>
       <c r="J123" s="16">
-        <v>33.761096690161018</v>
+        <v>33.760911937775418</v>
       </c>
       <c r="K123" s="16">
-        <v>0.18273700000000004</v>
+        <v>0.18273600000000012</v>
       </c>
     </row>
     <row r="124" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="79"/>
       <c r="D124" s="16">
         <v>9.2207230000000013</v>
       </c>
       <c r="E124" s="16">
         <v>1.0179736895366598</v>
       </c>
       <c r="F124" s="16">
         <v>13.599836000000002</v>
       </c>
       <c r="G124" s="16">
         <v>1.2729602907482356</v>
       </c>
       <c r="H124" s="16">
-        <v>11.631997</v>
+        <v>11.589057000000002</v>
       </c>
       <c r="I124" s="16">
-        <v>1.0845619825328228</v>
+        <v>1.0804679171113618</v>
       </c>
       <c r="J124" s="16">
-        <v>-14.469578897863189</v>
+        <v>-14.785317999422928</v>
       </c>
       <c r="K124" s="16">
-        <v>-1.9678390000000014</v>
+        <v>-2.0107789999999994</v>
       </c>
     </row>
     <row r="125" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B125" s="93"/>
       <c r="C125" s="94"/>
       <c r="D125" s="17">
         <v>905.791878</v>
       </c>
       <c r="E125" s="17">
         <v>100</v>
       </c>
       <c r="F125" s="17">
         <v>1068.3629410000001</v>
       </c>
       <c r="G125" s="17">
         <v>100</v>
       </c>
       <c r="H125" s="17">
-        <v>1072.5064299999999</v>
+        <v>1072.5961240000001</v>
       </c>
       <c r="I125" s="17">
         <v>100</v>
       </c>
       <c r="J125" s="17">
-        <v>0.3878353358196292</v>
+        <v>0.39623079737656808</v>
       </c>
       <c r="K125" s="17">
-        <v>4.1434889999998177</v>
+        <v>4.2331830000000537</v>
       </c>
     </row>
     <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E126" s="80"/>
       <c r="F126" s="80"/>
       <c r="G126" s="80"/>
       <c r="H126" s="80"/>
       <c r="I126" s="80"/>
     </row>
     <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E127" s="80"/>
       <c r="F127" s="80"/>
       <c r="G127" s="80"/>
       <c r="H127" s="80"/>
       <c r="I127" s="80"/>
     </row>
     <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4" t="s">
         <v>40</v>
@@ -5083,559 +5078,559 @@
       </c>
       <c r="H131" s="13" t="s">
         <v>113</v>
       </c>
       <c r="I131" s="13" t="s">
         <v>144</v>
       </c>
       <c r="J131" s="13" t="s">
         <v>118</v>
       </c>
       <c r="K131" s="13" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="79"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16">
         <v>0</v>
       </c>
       <c r="F132" s="16">
-        <v>27.843053999999999</v>
+        <v>43.488036000000001</v>
       </c>
       <c r="G132" s="16">
-        <v>35.541061283416212</v>
+        <v>36.090274009502146</v>
       </c>
       <c r="H132" s="16">
-        <v>22.634202999999999</v>
+        <v>39.684627999999996</v>
       </c>
       <c r="I132" s="16">
-        <v>26.888451596772299</v>
+        <v>29.628414170125534</v>
       </c>
       <c r="J132" s="16">
-        <v>-18.707901080104214</v>
+        <v>-8.7458720830713172</v>
       </c>
       <c r="K132" s="16">
-        <v>-5.2088509999999992</v>
+        <v>-3.8034080000000046</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="79"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16">
         <v>0</v>
       </c>
       <c r="F133" s="16">
-        <v>15.086675000000003</v>
+        <v>22.542543000000006</v>
       </c>
       <c r="G133" s="16">
-        <v>19.257817074879195</v>
+        <v>18.707824693232517</v>
       </c>
       <c r="H133" s="16">
-        <v>18.310897000000001</v>
+        <v>26.787347999999998</v>
       </c>
       <c r="I133" s="16">
-        <v>21.75255155562505</v>
+        <v>19.999346877165735</v>
       </c>
       <c r="J133" s="16">
-        <v>21.371322706958271</v>
+        <v>18.830195865657178</v>
       </c>
       <c r="K133" s="16">
-        <v>3.2242219999999975</v>
+        <v>4.2448049999999924</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="79"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16">
         <v>0</v>
       </c>
       <c r="F134" s="16">
-        <v>7.1743829999999997</v>
+        <v>10.901610999999999</v>
       </c>
       <c r="G134" s="16">
-        <v>9.1579460311250145</v>
+        <v>9.0471348978602446</v>
       </c>
       <c r="H134" s="16">
-        <v>11.702748000000003</v>
+        <v>17.842482</v>
       </c>
       <c r="I134" s="16">
-        <v>13.902357116229098</v>
+        <v>13.321139019345472</v>
       </c>
       <c r="J134" s="16">
-        <v>63.118528798922547</v>
+        <v>63.668305537594414</v>
       </c>
       <c r="K134" s="16">
-        <v>4.5283650000000035</v>
+        <v>6.9408710000000013</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="79"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16">
         <v>0</v>
       </c>
       <c r="F135" s="16">
-        <v>6.5571150000000005</v>
+        <v>11.006347</v>
       </c>
       <c r="G135" s="16">
-        <v>8.3700166676187067</v>
+        <v>9.1340542275503509</v>
       </c>
       <c r="H135" s="16">
-        <v>9.7160299999999999</v>
+        <v>15.958048999999997</v>
       </c>
       <c r="I135" s="16">
-        <v>11.542222289328571</v>
+        <v>11.91422747163354</v>
       </c>
       <c r="J135" s="16">
-        <v>48.175378958581625</v>
+        <v>44.9895137778229</v>
       </c>
       <c r="K135" s="16">
-        <v>3.1589149999999995</v>
+        <v>4.9517019999999974</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="79"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16">
         <v>0</v>
       </c>
       <c r="F136" s="16">
-        <v>8.7618540000000014</v>
+        <v>11.335934999999997</v>
       </c>
       <c r="G136" s="16">
-        <v>11.184318716271051</v>
+        <v>9.4075759205107712</v>
       </c>
       <c r="H136" s="16">
-        <v>6.7930039999999998</v>
+        <v>10.202751000000001</v>
       </c>
       <c r="I136" s="16">
-        <v>8.0697941628729168</v>
+        <v>7.6173407069019898</v>
       </c>
       <c r="J136" s="16">
-        <v>-22.470700835690725</v>
+        <v>-9.9963875939655313</v>
       </c>
       <c r="K136" s="16">
-        <v>-1.9688500000000015</v>
+        <v>-1.1331839999999964</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="79"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16">
         <v>0</v>
       </c>
       <c r="F137" s="16">
-        <v>4.2477520000000002</v>
+        <v>6.7604799999999994</v>
       </c>
       <c r="G137" s="16">
-        <v>5.422164326828292</v>
+        <v>5.6104528527284838</v>
       </c>
       <c r="H137" s="16">
-        <v>4.1291540000000007</v>
+        <v>7.1332390000000014</v>
       </c>
       <c r="I137" s="16">
-        <v>4.9052558848490833</v>
+        <v>5.3256530328693561</v>
       </c>
       <c r="J137" s="16">
-        <v>-2.7920179897508031</v>
+        <v>5.5137948784701987</v>
       </c>
       <c r="K137" s="16">
-        <v>-0.11859799999999954</v>
+        <v>0.37275900000000206</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="79"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16">
         <v>0</v>
       </c>
       <c r="F138" s="16">
-        <v>2.083278</v>
+        <v>3.9736499999999997</v>
       </c>
       <c r="G138" s="16">
-        <v>2.6592596871159597</v>
+        <v>3.2976912849745195</v>
       </c>
       <c r="H138" s="16">
-        <v>3.2223370000000005</v>
+        <v>4.1866440000000003</v>
       </c>
       <c r="I138" s="16">
-        <v>3.8279966143711133</v>
+        <v>3.1257347911859239</v>
       </c>
       <c r="J138" s="16">
-        <v>54.676284202108427</v>
+        <v>5.3601600543580989</v>
       </c>
       <c r="K138" s="16">
-        <v>1.1390590000000005</v>
+        <v>0.21299400000000057</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="79"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16">
         <v>0</v>
       </c>
       <c r="F139" s="16">
-        <v>1.6609319999999999</v>
+        <v>2.4451920000000005</v>
       </c>
       <c r="G139" s="16">
-        <v>2.1201440761342867</v>
+        <v>2.0292397036702825</v>
       </c>
       <c r="H139" s="16">
-        <v>1.8365310000000001</v>
+        <v>2.6151100000000005</v>
       </c>
       <c r="I139" s="16">
-        <v>2.1817191839921133</v>
+        <v>1.9524326190089778</v>
       </c>
       <c r="J139" s="16">
-        <v>10.57231722912198</v>
+        <v>6.9490657584353288</v>
       </c>
       <c r="K139" s="16">
-        <v>0.17559900000000028</v>
+        <v>0.16991800000000001</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="79"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16">
         <v>0</v>
       </c>
       <c r="F140" s="16">
-        <v>1.4059699999999997</v>
+        <v>2.5537740000000002</v>
       </c>
       <c r="G140" s="16">
-        <v>1.7946905512823661</v>
+        <v>2.1193507892226342</v>
       </c>
       <c r="H140" s="16">
-        <v>1.3723230000000002</v>
+        <v>2.5796399999999999</v>
       </c>
       <c r="I140" s="16">
-        <v>1.6302602110901523</v>
+        <v>1.9259508323934056</v>
       </c>
       <c r="J140" s="16">
-        <v>-2.3931520587209931</v>
+        <v>1.0128539173787392</v>
       </c>
       <c r="K140" s="16">
-        <v>-3.3646999999999538E-2</v>
+        <v>2.5865999999999723E-2</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="15" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="79"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16">
         <v>0</v>
       </c>
       <c r="F141" s="16">
-        <v>0.38965099999999997</v>
+        <v>1.2705</v>
       </c>
       <c r="G141" s="16">
-        <v>0.49738114468852485</v>
+        <v>1.0543748889711291</v>
       </c>
       <c r="H141" s="16">
-        <v>1.1129689999999999</v>
+        <v>2.029871</v>
       </c>
       <c r="I141" s="16">
-        <v>1.3221589063775769</v>
+        <v>1.5154950853999916</v>
       </c>
       <c r="J141" s="16">
-        <v>185.63227092962674</v>
+        <v>59.769460842188117</v>
       </c>
       <c r="K141" s="16">
-        <v>0.72331799999999991</v>
+        <v>0.75937100000000002</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="15" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="79"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16">
         <v>0</v>
       </c>
       <c r="F142" s="16">
-        <v>0.8773439999999999</v>
+        <v>0.63502700000000001</v>
       </c>
       <c r="G142" s="16">
-        <v>1.1199107996787103</v>
+        <v>0.52700237907805536</v>
       </c>
       <c r="H142" s="16">
-        <v>1.016888</v>
+        <v>1.432644</v>
       </c>
       <c r="I142" s="16">
-        <v>1.2080188450787772</v>
+        <v>1.0696073499881447</v>
       </c>
       <c r="J142" s="16">
-        <v>15.905277747383026</v>
+        <v>125.60363575092084</v>
       </c>
       <c r="K142" s="16">
-        <v>0.13954400000000011</v>
+        <v>0.79761700000000002</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="79"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16">
         <v>0</v>
       </c>
       <c r="F143" s="16">
-        <v>0.44278700000000004</v>
+        <v>0.75859100000000002</v>
       </c>
       <c r="G143" s="16">
-        <v>0.56520810908530428</v>
+        <v>0.62954687241204077</v>
       </c>
       <c r="H143" s="16">
-        <v>0.66947500000000004</v>
+        <v>0.94402100000000011</v>
       </c>
       <c r="I143" s="16">
-        <v>0.79530726718096234</v>
+        <v>0.70480300768589998</v>
       </c>
       <c r="J143" s="16">
-        <v>51.195721644944406</v>
+        <v>24.444002103900534</v>
       </c>
       <c r="K143" s="16">
-        <v>0.226688</v>
+        <v>0.18543000000000009</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="79"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16">
         <v>0</v>
       </c>
       <c r="F144" s="16">
-        <v>0.67349499999999995</v>
+        <v>1.2379270000000002</v>
       </c>
       <c r="G144" s="16">
-        <v>0.85970192311067617</v>
+        <v>1.0273428911289755</v>
       </c>
       <c r="H144" s="16">
-        <v>0.59660199999999997</v>
+        <v>0.85521400000000003</v>
       </c>
       <c r="I144" s="16">
-        <v>0.70873730343134012</v>
+        <v>0.63849999037636795</v>
       </c>
       <c r="J144" s="16">
-        <v>-11.417011262147454</v>
+        <v>-30.915635574634052</v>
       </c>
       <c r="K144" s="16">
-        <v>-7.6892999999999989E-2</v>
+        <v>-0.38271300000000019</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="79"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16">
         <v>0</v>
       </c>
       <c r="F145" s="16">
-        <v>0.31905299999999998</v>
+        <v>0.39222000000000001</v>
       </c>
       <c r="G145" s="16">
-        <v>0.40726431179775729</v>
+        <v>0.3254993458892218</v>
       </c>
       <c r="H145" s="16">
-        <v>0.375606</v>
+        <v>0.46781200000000006</v>
       </c>
       <c r="I145" s="16">
-        <v>0.44620363926475604</v>
+        <v>0.34926691740073185</v>
       </c>
       <c r="J145" s="16">
-        <v>17.725268215625626</v>
+        <v>19.272857070011739</v>
       </c>
       <c r="K145" s="16">
-        <v>5.655300000000002E-2</v>
+        <v>7.5592000000000048E-2</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="79"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16">
         <v>0</v>
       </c>
       <c r="F146" s="16">
-        <v>0.23283099999999998</v>
+        <v>0.330785</v>
       </c>
       <c r="G146" s="16">
-        <v>0.29720377799357356</v>
+        <v>0.27451507095499017</v>
       </c>
       <c r="H146" s="16">
-        <v>0.19993099999999997</v>
+        <v>0.313776</v>
       </c>
       <c r="I146" s="16">
-        <v>0.23750935768289622</v>
+        <v>0.23426414088208941</v>
       </c>
       <c r="J146" s="16">
-        <v>-14.130420777301996</v>
+        <v>-5.1420106715842611</v>
       </c>
       <c r="K146" s="16">
-        <v>-3.2900000000000013E-2</v>
+        <v>-1.7008999999999996E-2</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="79"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16">
         <v>0</v>
       </c>
       <c r="F147" s="16">
-        <v>2.0819999999999996E-3</v>
+        <v>1.7198000000000001E-2</v>
       </c>
       <c r="G147" s="16">
-        <v>2.657628347525115E-3</v>
+        <v>1.427244340064973E-2</v>
       </c>
       <c r="H147" s="16">
         <v>0</v>
       </c>
       <c r="I147" s="16">
         <v>0</v>
       </c>
       <c r="J147" s="16">
         <v>-100</v>
       </c>
       <c r="K147" s="16">
-        <v>-2.0819999999999996E-3</v>
+        <v>-1.7198000000000001E-2</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="79"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16">
         <v>0</v>
       </c>
       <c r="F148" s="16">
-        <v>0.58226900000000004</v>
+        <v>0.84812199999999982</v>
       </c>
       <c r="G148" s="16">
-        <v>0.74325389062684988</v>
+        <v>0.70384772891300429</v>
       </c>
       <c r="H148" s="16">
-        <v>0.48945899999999998</v>
+        <v>0.90788499999999994</v>
       </c>
       <c r="I148" s="16">
-        <v>0.58145606585328302</v>
+        <v>0.6778239876368356</v>
       </c>
       <c r="J148" s="16">
-        <v>-15.939368230147929</v>
+        <v>7.0465098181629688</v>
       </c>
       <c r="K148" s="16">
-        <v>-9.2810000000000059E-2</v>
+        <v>5.9763000000000122E-2</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B149" s="93"/>
       <c r="C149" s="94"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17">
         <v>0</v>
       </c>
       <c r="F149" s="17">
-        <v>78.340525</v>
+        <v>120.49793799999999</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>84.178157000000013</v>
+        <v>133.941114</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>7.4516120488087267</v>
+        <v>11.156353563494182</v>
       </c>
       <c r="K149" s="17">
-        <v>5.8376320000000135</v>
+        <v>13.443176000000008</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="80"/>
       <c r="F150" s="80"/>
       <c r="G150" s="80"/>
       <c r="H150" s="80"/>
       <c r="I150" s="80"/>
     </row>
     <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E151" s="80"/>
       <c r="F151" s="80"/>
       <c r="G151" s="80"/>
       <c r="H151" s="80"/>
       <c r="I151" s="80"/>
     </row>
     <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4" t="s">
         <v>40</v>
@@ -5709,559 +5704,559 @@
       </c>
       <c r="H157" s="13" t="s">
         <v>113</v>
       </c>
       <c r="I157" s="13" t="s">
         <v>144</v>
       </c>
       <c r="J157" s="13" t="s">
         <v>118</v>
       </c>
       <c r="K157" s="13" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="79"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16">
         <v>0</v>
       </c>
       <c r="F158" s="16">
-        <v>76.587699999999998</v>
+        <v>111.87054100000003</v>
       </c>
       <c r="G158" s="16">
-        <v>19.003202355346343</v>
+        <v>16.8036832906838</v>
       </c>
       <c r="H158" s="16">
-        <v>82.261881999999986</v>
+        <v>120.13428</v>
       </c>
       <c r="I158" s="16">
-        <v>20.820102118619392</v>
+        <v>19.275743921939323</v>
       </c>
       <c r="J158" s="16">
-        <v>7.4087379566170384</v>
+        <v>7.3868767649921088</v>
       </c>
       <c r="K158" s="16">
-        <v>5.6741819999999876</v>
+        <v>8.2637389999999726</v>
       </c>
     </row>
     <row r="159" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="79"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16">
         <v>0</v>
       </c>
       <c r="F159" s="16">
-        <v>74.557455000000004</v>
+        <v>118.574336</v>
       </c>
       <c r="G159" s="16">
-        <v>18.499451014518375</v>
+        <v>17.810636926723419</v>
       </c>
       <c r="H159" s="16">
-        <v>65.873633999999996</v>
+        <v>99.382248000000004</v>
       </c>
       <c r="I159" s="16">
-        <v>16.672312296533143</v>
+        <v>15.94604606474244</v>
       </c>
       <c r="J159" s="16">
-        <v>-11.647153192125467</v>
+        <v>-16.185701432053559</v>
       </c>
       <c r="K159" s="16">
-        <v>-8.6838210000000089</v>
+        <v>-19.192087999999998</v>
       </c>
     </row>
     <row r="160" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="79"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16">
         <v>0</v>
       </c>
       <c r="F160" s="16">
-        <v>44.01912699999999</v>
+        <v>74.627758999999998</v>
       </c>
       <c r="G160" s="16">
-        <v>10.922176509892443</v>
+        <v>11.209575065248654</v>
       </c>
       <c r="H160" s="16">
-        <v>52.36206</v>
+        <v>83.582195999999996</v>
       </c>
       <c r="I160" s="16">
-        <v>13.252595367819032</v>
+        <v>13.410901588866567</v>
       </c>
       <c r="J160" s="16">
-        <v>18.952972420375378</v>
+        <v>11.998801947141411</v>
       </c>
       <c r="K160" s="16">
-        <v>8.3429330000000093</v>
+        <v>8.9544369999999986</v>
       </c>
     </row>
     <row r="161" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="15" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="79"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16">
         <v>0</v>
       </c>
       <c r="F161" s="16">
-        <v>52.433260999999995</v>
+        <v>55.688276000000002</v>
       </c>
       <c r="G161" s="16">
-        <v>13.009920247424708</v>
+        <v>8.3647414640480502</v>
       </c>
       <c r="H161" s="16">
-        <v>42.799954</v>
+        <v>63.907783999999999</v>
       </c>
       <c r="I161" s="16">
-        <v>10.832470535408035</v>
+        <v>10.254109642997911</v>
       </c>
       <c r="J161" s="16">
-        <v>-18.372511677272936</v>
+        <v>14.759853582107654</v>
       </c>
       <c r="K161" s="16">
-        <v>-9.633306999999995</v>
+        <v>8.2195079999999976</v>
       </c>
     </row>
     <row r="162" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="15" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="79"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16">
         <v>0</v>
       </c>
       <c r="F162" s="16">
-        <v>38.604461000000001</v>
+        <v>78.036385000000024</v>
       </c>
       <c r="G162" s="16">
-        <v>9.5786710425052064</v>
+        <v>11.721572873146901</v>
       </c>
       <c r="H162" s="16">
-        <v>34.367865000000002</v>
+        <v>61.657398999999998</v>
       </c>
       <c r="I162" s="16">
-        <v>8.698347782742502</v>
+        <v>9.8930316477265059</v>
       </c>
       <c r="J162" s="16">
-        <v>-10.974368998442948</v>
+        <v>-20.988909212029775</v>
       </c>
       <c r="K162" s="16">
-        <v>-4.2365959999999987</v>
+        <v>-16.378986000000026</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="79"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16">
         <v>0</v>
       </c>
       <c r="F163" s="16">
-        <v>29.187115000000002</v>
+        <v>48.318808999999995</v>
       </c>
       <c r="G163" s="16">
-        <v>7.2420069085997438</v>
+        <v>7.2577995615399917</v>
       </c>
       <c r="H163" s="16">
-        <v>32.387696000000005</v>
+        <v>56.512185000000002</v>
       </c>
       <c r="I163" s="16">
-        <v>8.1971761612115923</v>
+        <v>9.0674735515063691</v>
       </c>
       <c r="J163" s="16">
-        <v>10.965732652918945</v>
+        <v>16.956908023126168</v>
       </c>
       <c r="K163" s="16">
-        <v>3.2005810000000032</v>
+        <v>8.1933760000000078</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="79"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16">
         <v>0</v>
       </c>
       <c r="F164" s="16">
-        <v>24.450196000000002</v>
+        <v>35.190849999999998</v>
       </c>
       <c r="G164" s="16">
-        <v>6.0666663474145288</v>
+        <v>5.285894685446813</v>
       </c>
       <c r="H164" s="16">
-        <v>18.920846999999998</v>
+        <v>30.068174999999997</v>
       </c>
       <c r="I164" s="16">
-        <v>4.7887789232778966</v>
+        <v>4.8244884099697254</v>
       </c>
       <c r="J164" s="16">
-        <v>-22.61474304745861</v>
+        <v>-14.556837928040958</v>
       </c>
       <c r="K164" s="16">
-        <v>-5.5293490000000034</v>
+        <v>-5.122675000000001</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="15" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="79"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16">
         <v>0</v>
       </c>
       <c r="F165" s="16">
-        <v>10.870721000000001</v>
+        <v>32.352747999999998</v>
       </c>
       <c r="G165" s="16">
-        <v>2.6972805151677481</v>
+        <v>4.859593295211682</v>
       </c>
       <c r="H165" s="16">
-        <v>17.077068999999998</v>
+        <v>28.274871999999998</v>
       </c>
       <c r="I165" s="16">
-        <v>4.3221272334458574</v>
+        <v>4.5367499775885136</v>
       </c>
       <c r="J165" s="16">
-        <v>57.09233085827514</v>
+        <v>-12.604419259841546</v>
       </c>
       <c r="K165" s="16">
-        <v>6.2063479999999966</v>
+        <v>-4.0778759999999998</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="15" t="s">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="79"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16">
         <v>0</v>
       </c>
       <c r="F166" s="16">
-        <v>18.625904999999999</v>
+        <v>16.295161999999998</v>
       </c>
       <c r="G166" s="16">
-        <v>4.6215233224977013</v>
+        <v>2.4476393782558494</v>
       </c>
       <c r="H166" s="16">
-        <v>16.514071999999999</v>
+        <v>26.582645999999997</v>
       </c>
       <c r="I166" s="16">
-        <v>4.1796352949259434</v>
+        <v>4.2652295170334771</v>
       </c>
       <c r="J166" s="16">
-        <v>-11.338149743596356</v>
+        <v>63.132137010972954</v>
       </c>
       <c r="K166" s="16">
-        <v>-2.1118330000000007</v>
+        <v>10.287483999999999</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="79"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16">
         <v>0</v>
       </c>
       <c r="F167" s="16">
-        <v>9.3753130000000002</v>
+        <v>15.659076999999998</v>
       </c>
       <c r="G167" s="16">
-        <v>2.3262347620271817</v>
+        <v>2.3520952717340569</v>
       </c>
       <c r="H167" s="16">
-        <v>8.9279810000000008</v>
+        <v>14.560964000000002</v>
       </c>
       <c r="I167" s="16">
-        <v>2.2596307258457049</v>
+        <v>2.3363307568878535</v>
       </c>
       <c r="J167" s="16">
-        <v>-4.7713820327918581</v>
+        <v>-7.0126291607097668</v>
       </c>
       <c r="K167" s="16">
-        <v>-0.4473319999999994</v>
+        <v>-1.0981129999999961</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="79"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16">
         <v>0</v>
       </c>
       <c r="F168" s="16">
-        <v>5.0134420000000004</v>
+        <v>8.6516419999999989</v>
       </c>
       <c r="G168" s="16">
-        <v>1.2439523947421358</v>
+        <v>1.2995329316623052</v>
       </c>
       <c r="H168" s="16">
-        <v>6.7764530000000001</v>
+        <v>11.237969000000001</v>
       </c>
       <c r="I168" s="16">
-        <v>1.7150889334385122</v>
+        <v>1.8031507130745072</v>
       </c>
       <c r="J168" s="16">
-        <v>35.165680584317109</v>
+        <v>29.894059416698042</v>
       </c>
       <c r="K168" s="16">
-        <v>1.7630109999999997</v>
+        <v>2.5863270000000025</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="79"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16">
         <v>0</v>
       </c>
       <c r="F169" s="16">
-        <v>7.0380190000000011</v>
+        <v>10.577308</v>
       </c>
       <c r="G169" s="16">
-        <v>1.7462973720032371</v>
+        <v>1.5887804967352044</v>
       </c>
       <c r="H169" s="16">
-        <v>6.466308999999999</v>
+        <v>10.877723000000001</v>
       </c>
       <c r="I169" s="16">
-        <v>1.6365929205284611</v>
+        <v>1.7453486465460948</v>
       </c>
       <c r="J169" s="16">
-        <v>-8.1231664762485298</v>
+        <v>2.840183910688816</v>
       </c>
       <c r="K169" s="16">
-        <v>-0.57171000000000216</v>
+        <v>0.30041500000000099</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="79"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16">
         <v>0</v>
       </c>
       <c r="F170" s="16">
-        <v>2.7520440000000006</v>
+        <v>3.8319109999999998</v>
       </c>
       <c r="G170" s="16">
-        <v>0.68284658010120136</v>
+        <v>0.5755779695575749</v>
       </c>
       <c r="H170" s="16">
-        <v>2.3394590000000002</v>
+        <v>4.1392779999999991</v>
       </c>
       <c r="I170" s="16">
-        <v>0.59210625988745569</v>
+        <v>0.66415400125357338</v>
       </c>
       <c r="J170" s="16">
-        <v>-14.991947803160135</v>
+        <v>8.0212457961575634</v>
       </c>
       <c r="K170" s="16">
-        <v>-0.41258500000000042</v>
+        <v>0.30736699999999928</v>
       </c>
     </row>
     <row r="171" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="79"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16">
         <v>0</v>
       </c>
       <c r="F171" s="16">
-        <v>1.9801550000000001</v>
+        <v>3.4077200000000003</v>
       </c>
       <c r="G171" s="16">
-        <v>0.49132283852303749</v>
+        <v>0.51186172080216352</v>
       </c>
       <c r="H171" s="16">
-        <v>2.0105389999999996</v>
+        <v>2.9350650000000003</v>
       </c>
       <c r="I171" s="16">
-        <v>0.50885812816034182</v>
+        <v>0.4709360336970167</v>
       </c>
       <c r="J171" s="16">
-        <v>1.5344253353903872</v>
+        <v>-13.870124305987581</v>
       </c>
       <c r="K171" s="16">
-        <v>3.0383999999999523E-2</v>
+        <v>-0.47265500000000005</v>
       </c>
     </row>
     <row r="172" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="79"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16">
         <v>0</v>
       </c>
       <c r="F172" s="16">
-        <v>0.92030099999999992</v>
+        <v>43.165191</v>
       </c>
       <c r="G172" s="16">
-        <v>0.22834823517128197</v>
+        <v>6.4836925991613334</v>
       </c>
       <c r="H172" s="16">
-        <v>0.56363399999999997</v>
+        <v>0.984518</v>
       </c>
       <c r="I172" s="16">
-        <v>0.1426531602756903</v>
+        <v>0.15796754144229155</v>
       </c>
       <c r="J172" s="16">
-        <v>-38.75547239435793</v>
+        <v>-97.719185350065985</v>
       </c>
       <c r="K172" s="16">
-        <v>-0.35666699999999996</v>
+        <v>-42.180672999999999</v>
       </c>
     </row>
     <row r="173" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="79"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16">
         <v>0</v>
       </c>
       <c r="F173" s="16">
-        <v>0.36481700000000006</v>
+        <v>0.44339799999999996</v>
       </c>
       <c r="G173" s="16">
-        <v>9.0519643149884213E-2</v>
+        <v>6.660126515096243E-2</v>
       </c>
       <c r="H173" s="16">
-        <v>0.49971899999999997</v>
+        <v>0.73800199999999994</v>
       </c>
       <c r="I173" s="16">
-        <v>0.12647656919172315</v>
+        <v>0.11841364151746747</v>
       </c>
       <c r="J173" s="16">
-        <v>36.977991705430362</v>
+        <v>66.442338485965209</v>
       </c>
       <c r="K173" s="16">
-        <v>0.13490199999999991</v>
+        <v>0.29460399999999998</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="79"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16">
         <v>0</v>
       </c>
       <c r="F174" s="16">
-        <v>6.2451980000000002</v>
+        <v>9.0590030000000006</v>
       </c>
       <c r="G174" s="16">
-        <v>1.5495799109152548</v>
+        <v>1.3607212048912358</v>
       </c>
       <c r="H174" s="16">
-        <v>4.958793</v>
+        <v>7.6653890000000002</v>
       </c>
       <c r="I174" s="16">
-        <v>1.2550475886887078</v>
+        <v>1.2299243432103688</v>
       </c>
       <c r="J174" s="16">
-        <v>-20.598306090535484</v>
+        <v>-15.383745871372382</v>
       </c>
       <c r="K174" s="16">
-        <v>-1.2864050000000002</v>
+        <v>-1.3936140000000004</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B175" s="93"/>
       <c r="C175" s="94"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17">
         <v>0</v>
       </c>
       <c r="F175" s="17">
-        <v>403.02522999999997</v>
+        <v>665.75011600000005</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>395.10796600000003</v>
+        <v>623.24069299999996</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>-1.9644586518814053</v>
+        <v>-6.3851919779462838</v>
       </c>
       <c r="K175" s="17">
-        <v>-7.9172639999999319</v>
+        <v>-42.509423000000083</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="80"/>
       <c r="F176" s="80"/>
       <c r="G176" s="80"/>
       <c r="H176" s="80"/>
       <c r="I176" s="80"/>
     </row>
     <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E177" s="80"/>
       <c r="F177" s="80"/>
       <c r="G177" s="80"/>
       <c r="H177" s="80"/>
       <c r="I177" s="80"/>
     </row>
     <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4" t="s">
         <v>40</v>
@@ -6310,301 +6305,301 @@
         <v>141</v>
       </c>
       <c r="J182" s="13" t="s">
         <v>116</v>
       </c>
       <c r="K182" s="13" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="183" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="3" t="s">
         <v>147</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5"/>
       <c r="D183" s="37"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="16">
         <v>28.343512999999998</v>
       </c>
       <c r="H183" s="16">
         <v>28.717707999999998</v>
       </c>
       <c r="I183" s="16">
-        <v>16.304428057552343</v>
+        <v>16.31233016632833</v>
       </c>
       <c r="J183" s="16">
         <v>1.3202139057356803</v>
       </c>
       <c r="K183" s="16">
         <v>0.37419500000000028</v>
       </c>
     </row>
     <row r="184" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="3" t="s">
         <v>148</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5"/>
       <c r="D184" s="37"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="16">
         <v>14.408768999999999</v>
       </c>
       <c r="H184" s="16">
-        <v>20.086469000000001</v>
+        <v>20.101191</v>
       </c>
       <c r="I184" s="16">
-        <v>11.404057341231946</v>
+        <v>11.417946875441018</v>
       </c>
       <c r="J184" s="16">
-        <v>39.404476537863864</v>
+        <v>39.506650429332311</v>
       </c>
       <c r="K184" s="16">
-        <v>5.6777000000000015</v>
+        <v>5.6924220000000005</v>
       </c>
     </row>
     <row r="185" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5"/>
       <c r="D185" s="37"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="16">
         <v>10.319189</v>
       </c>
       <c r="H185" s="16">
         <v>11.985518000000001</v>
       </c>
       <c r="I185" s="16">
-        <v>6.8047567014574648</v>
+        <v>6.808054696790955</v>
       </c>
       <c r="J185" s="16">
         <v>16.147867821783294</v>
       </c>
       <c r="K185" s="16">
         <v>1.6663290000000011</v>
       </c>
     </row>
     <row r="186" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5"/>
       <c r="D186" s="37"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="16">
         <v>3.5913930000000001</v>
       </c>
       <c r="H186" s="16">
         <v>5.9960760000000004</v>
       </c>
       <c r="I186" s="16">
-        <v>3.4042615716273819</v>
+        <v>3.4059114820165077</v>
       </c>
       <c r="J186" s="16">
         <v>66.956832627339864</v>
       </c>
       <c r="K186" s="16">
         <v>2.4046830000000003</v>
       </c>
     </row>
     <row r="187" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="3" t="s">
         <v>151</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="37"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="16">
         <v>5.6683450000000004</v>
       </c>
       <c r="H187" s="16">
         <v>5.561229</v>
       </c>
       <c r="I187" s="16">
-        <v>3.1573779544688514</v>
+        <v>3.1589082101733159</v>
       </c>
       <c r="J187" s="16">
         <v>-1.8897226615528946</v>
       </c>
       <c r="K187" s="16">
         <v>-0.10711600000000043</v>
       </c>
     </row>
     <row r="188" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="37"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="16">
         <v>6.6873549999999993</v>
       </c>
       <c r="H188" s="16">
         <v>4.5988869999999995</v>
       </c>
       <c r="I188" s="16">
-        <v>2.6110099815874133</v>
+        <v>2.6122754344335273</v>
       </c>
       <c r="J188" s="16">
         <v>-31.230105176112229</v>
       </c>
       <c r="K188" s="16">
         <v>-2.0884679999999998</v>
       </c>
     </row>
     <row r="189" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="3" t="s">
         <v>153</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5"/>
       <c r="D189" s="37"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="16">
         <v>4.1429150000000003</v>
       </c>
       <c r="H189" s="16">
-        <v>4.0707269999999998</v>
+        <v>4.0557669999999995</v>
       </c>
       <c r="I189" s="16">
-        <v>2.3111480732875993</v>
+        <v>2.3037705648967162</v>
       </c>
       <c r="J189" s="16">
-        <v>-1.7424446313767137</v>
+        <v>-2.1035430367265775</v>
       </c>
       <c r="K189" s="16">
-        <v>-7.2188000000000585E-2</v>
+        <v>-8.7148000000000891E-2</v>
       </c>
     </row>
     <row r="190" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="3" t="s">
         <v>154</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5"/>
       <c r="D190" s="37"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="16">
         <v>3.3301799999999999</v>
       </c>
       <c r="H190" s="16">
         <v>3.4048069999999999</v>
       </c>
       <c r="I190" s="16">
-        <v>1.9330731680031923</v>
+        <v>1.9340100517989061</v>
       </c>
       <c r="J190" s="16">
         <v>2.24092991970404</v>
       </c>
       <c r="K190" s="16">
         <v>7.4626999999999999E-2</v>
       </c>
     </row>
     <row r="191" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="3" t="s">
         <v>155</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="37"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="16">
         <v>2.92361</v>
       </c>
       <c r="H191" s="16">
         <v>3.3047979999999999</v>
       </c>
       <c r="I191" s="16">
-        <v>1.8762932346739809</v>
+        <v>1.877202599490932</v>
       </c>
       <c r="J191" s="16">
         <v>13.038264337582643</v>
       </c>
       <c r="K191" s="16">
         <v>0.38118799999999986</v>
       </c>
     </row>
     <row r="192" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="3" t="s">
         <v>156</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5"/>
       <c r="D192" s="37"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="16">
         <v>5.34239</v>
       </c>
       <c r="H192" s="16">
         <v>3.1336580000000001</v>
       </c>
       <c r="I192" s="16">
-        <v>1.7791288015733482</v>
+        <v>1.7799910746483005</v>
       </c>
       <c r="J192" s="16">
         <v>-41.343518537583364</v>
       </c>
       <c r="K192" s="16">
         <v>-2.2087319999999999</v>
       </c>
     </row>
     <row r="193" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="95" t="s">
         <v>157</v>
       </c>
       <c r="B193" s="93"/>
       <c r="C193" s="93"/>
       <c r="D193" s="96"/>
       <c r="E193" s="96"/>
       <c r="F193" s="96"/>
       <c r="G193" s="17">
         <v>84.75765899999999</v>
       </c>
       <c r="H193" s="17">
-        <v>90.859877000000012</v>
+        <v>90.859639000000016</v>
       </c>
       <c r="I193" s="17">
-        <v>51.585534885463524</v>
+        <v>51.610401156018511</v>
       </c>
       <c r="J193" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K193" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="46"/>
     </row>
     <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="46"/>
     </row>
     <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
@@ -6642,301 +6637,301 @@
         <v>141</v>
       </c>
       <c r="J200" s="13" t="s">
         <v>116</v>
       </c>
       <c r="K200" s="13" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="3" t="s">
         <v>159</v>
       </c>
       <c r="B201" s="5"/>
       <c r="C201" s="5"/>
       <c r="D201" s="37"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="16">
         <v>77.765797000000006</v>
       </c>
       <c r="H201" s="16">
         <v>167.17299700000001</v>
       </c>
       <c r="I201" s="16">
-        <v>15.587132377378849</v>
+        <v>15.585828930330909</v>
       </c>
       <c r="J201" s="16">
         <v>114.96982407317191</v>
       </c>
       <c r="K201" s="16">
         <v>89.407200000000003</v>
       </c>
     </row>
     <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="3" t="s">
         <v>160</v>
       </c>
       <c r="B202" s="5"/>
       <c r="C202" s="5"/>
       <c r="D202" s="37"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="16">
         <v>120.37474400000001</v>
       </c>
       <c r="H202" s="16">
-        <v>94.256585999999999</v>
+        <v>94.470466999999999</v>
       </c>
       <c r="I202" s="16">
-        <v>8.7884401774635528</v>
+        <v>8.8076457565121675</v>
       </c>
       <c r="J202" s="16">
-        <v>-21.697373661704326</v>
+        <v>-21.519694363794457</v>
       </c>
       <c r="K202" s="16">
-        <v>-26.118158000000008</v>
+        <v>-25.904277000000008</v>
       </c>
     </row>
     <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="3" t="s">
         <v>161</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5"/>
       <c r="D203" s="37"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="16">
         <v>82.317316000000005</v>
       </c>
       <c r="H203" s="16">
         <v>86.487626999999989</v>
       </c>
       <c r="I203" s="16">
-        <v>8.0640660587927648</v>
+        <v>8.0633917151839327</v>
       </c>
       <c r="J203" s="16">
         <v>5.0661406404455454</v>
       </c>
       <c r="K203" s="16">
         <v>4.1703109999999839</v>
       </c>
     </row>
     <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="3" t="s">
         <v>162</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="37"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="16">
         <v>73.058530000000005</v>
       </c>
       <c r="H204" s="16">
         <v>45.524386</v>
       </c>
       <c r="I204" s="16">
-        <v>4.2446725470913966</v>
+        <v>4.2443175936742428</v>
       </c>
       <c r="J204" s="16">
         <v>-37.687788133705951</v>
       </c>
       <c r="K204" s="16">
         <v>-27.534144000000005</v>
       </c>
     </row>
     <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="3" t="s">
         <v>163</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="37"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="16">
         <v>40.222754000000002</v>
       </c>
       <c r="H205" s="16">
-        <v>41.675311999999998</v>
+        <v>41.675291999999999</v>
       </c>
       <c r="I205" s="16">
-        <v>3.8857866800854519</v>
+        <v>3.8854598732448888</v>
       </c>
       <c r="J205" s="16">
-        <v>3.6112842994291148</v>
+        <v>3.6112345763295992</v>
       </c>
       <c r="K205" s="16">
-        <v>1.4525579999999962</v>
+        <v>1.452537999999997</v>
       </c>
     </row>
     <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="3" t="s">
         <v>164</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5"/>
       <c r="D206" s="37"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="16">
         <v>26.506850999999997</v>
       </c>
       <c r="H206" s="16">
         <v>29.37781</v>
       </c>
       <c r="I206" s="16">
-        <v>2.7391733213198548</v>
+        <v>2.73894426267757</v>
       </c>
       <c r="J206" s="16">
         <v>10.831007425212459</v>
       </c>
       <c r="K206" s="16">
         <v>2.8709590000000027</v>
       </c>
     </row>
     <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="3" t="s">
         <v>165</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5"/>
       <c r="D207" s="37"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="16">
         <v>30.490428000000001</v>
       </c>
       <c r="H207" s="16">
         <v>27.781102999999998</v>
       </c>
       <c r="I207" s="16">
-        <v>2.5902971043259853</v>
+        <v>2.5900804952004464</v>
       </c>
       <c r="J207" s="16">
         <v>-8.8858214781373448</v>
       </c>
       <c r="K207" s="16">
         <v>-2.7093250000000033</v>
       </c>
     </row>
     <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="3" t="s">
         <v>166</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="37"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="16">
         <v>7.0067149999999998</v>
       </c>
       <c r="H208" s="16">
-        <v>25.213950000000001</v>
+        <v>25.213951000000002</v>
       </c>
       <c r="I208" s="16">
-        <v>2.3509369542894025</v>
+        <v>2.3507404544751083</v>
       </c>
       <c r="J208" s="16">
-        <v>259.85408283339626</v>
+        <v>259.85409710541961</v>
       </c>
       <c r="K208" s="16">
-        <v>18.207235000000001</v>
+        <v>18.207236000000002</v>
       </c>
     </row>
     <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="3" t="s">
         <v>167</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5"/>
       <c r="D209" s="37"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="16">
         <v>15.713267999999999</v>
       </c>
       <c r="H209" s="16">
         <v>20.634143000000002</v>
       </c>
       <c r="I209" s="16">
-        <v>1.9239178827114356</v>
+        <v>1.923756998398402</v>
       </c>
       <c r="J209" s="16">
         <v>31.316687273455802</v>
       </c>
       <c r="K209" s="16">
         <v>4.9208750000000023</v>
       </c>
     </row>
     <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="3" t="s">
         <v>168</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5"/>
       <c r="D210" s="37"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="16">
         <v>27.184553000000001</v>
       </c>
       <c r="H210" s="16">
-        <v>19.646509999999999</v>
+        <v>19.748334</v>
       </c>
       <c r="I210" s="16">
-        <v>1.8318314417937802</v>
+        <v>1.8411714864634359</v>
       </c>
       <c r="J210" s="16">
-        <v>-27.729140883795299</v>
+        <v>-27.354575225128773</v>
       </c>
       <c r="K210" s="16">
-        <v>-7.5380430000000018</v>
+        <v>-7.4362190000000012</v>
       </c>
     </row>
     <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="95" t="s">
         <v>157</v>
       </c>
       <c r="B211" s="93"/>
       <c r="C211" s="93"/>
       <c r="D211" s="96"/>
       <c r="E211" s="96"/>
       <c r="F211" s="96"/>
       <c r="G211" s="17">
         <v>500.64095600000002</v>
       </c>
       <c r="H211" s="17">
-        <v>557.77042399999993</v>
+        <v>558.08610999999996</v>
       </c>
       <c r="I211" s="17">
-        <v>52.006254545252474</v>
+        <v>52.031337566161099</v>
       </c>
       <c r="J211" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K211" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="46"/>
     </row>
     <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="2" t="s">
         <v>146</v>
       </c>
@@ -6954,315 +6949,315 @@
     <row r="216" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="23"/>
       <c r="B216" s="23"/>
       <c r="C216" s="23"/>
       <c r="D216" s="23"/>
       <c r="E216" s="23"/>
       <c r="F216" s="23"/>
       <c r="G216" s="13" t="s">
         <v>112</v>
       </c>
       <c r="H216" s="13" t="s">
         <v>113</v>
       </c>
       <c r="I216" s="13" t="s">
         <v>144</v>
       </c>
       <c r="J216" s="13" t="s">
         <v>118</v>
       </c>
       <c r="K216" s="13" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="3" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="37"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>7.8065730000000002</v>
+        <v>21.757798999999999</v>
       </c>
       <c r="H217" s="16">
-        <v>9.2463909999999991</v>
+        <v>17.006399000000002</v>
       </c>
       <c r="I217" s="16">
-        <v>10.984311523950325</v>
+        <v>12.696922171335684</v>
       </c>
       <c r="J217" s="16">
-        <v>18.443662795441725</v>
+        <v>-21.837686799110504</v>
       </c>
       <c r="K217" s="16">
-        <v>1.4398179999999989</v>
+        <v>-4.7513999999999967</v>
       </c>
     </row>
     <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="37"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>16.059228999999998</v>
+        <v>14.51492</v>
       </c>
       <c r="H218" s="16">
-        <v>9.2097600000000011</v>
+        <v>16.803167000000002</v>
       </c>
       <c r="I218" s="16">
-        <v>10.940795484510311</v>
+        <v>12.545189821252348</v>
       </c>
       <c r="J218" s="16">
-        <v>-42.651294156151572</v>
+        <v>15.764792365373022</v>
       </c>
       <c r="K218" s="16">
-        <v>-6.8494689999999974</v>
+        <v>2.2882470000000019</v>
       </c>
     </row>
     <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="37"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>4.258381</v>
+        <v>7.3826070000000001</v>
       </c>
       <c r="H219" s="16">
-        <v>7.1440969999999995</v>
+        <v>12.674977999999999</v>
       </c>
       <c r="I219" s="16">
-        <v>8.4868774211818376</v>
+        <v>9.4630973429114533</v>
       </c>
       <c r="J219" s="16">
-        <v>67.765566303249983</v>
+        <v>71.687020587713789</v>
       </c>
       <c r="K219" s="16">
-        <v>2.8857159999999995</v>
+        <v>5.2923709999999993</v>
       </c>
     </row>
     <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="3" t="s">
         <v>154</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="37"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>1.3194670000000002</v>
+        <v>2.3492469999999996</v>
       </c>
       <c r="H220" s="16">
-        <v>4.6758540000000002</v>
+        <v>7.2161800000000005</v>
       </c>
       <c r="I220" s="16">
-        <v>5.5547117763578493</v>
+        <v>5.3875765136610712</v>
       </c>
       <c r="J220" s="16">
-        <v>254.37445574614594</v>
+        <v>207.16991444492646</v>
       </c>
       <c r="K220" s="16">
-        <v>3.3563869999999998</v>
+        <v>4.8669330000000013</v>
       </c>
     </row>
     <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="3" t="s">
         <v>151</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="37"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>1.9893669999999999</v>
+        <v>3.1875249999999999</v>
       </c>
       <c r="H221" s="16">
-        <v>4.081823</v>
+        <v>6.097601</v>
       </c>
       <c r="I221" s="16">
-        <v>4.8490287094311171</v>
+        <v>4.5524490710148937</v>
       </c>
       <c r="J221" s="16">
-        <v>105.18200010355055</v>
+        <v>91.295785915404593</v>
       </c>
       <c r="K221" s="16">
-        <v>2.0924560000000003</v>
+        <v>2.9100760000000001</v>
       </c>
     </row>
     <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="37"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>0.62131800000000004</v>
+        <v>2.8935230000000001</v>
       </c>
       <c r="H222" s="16">
-        <v>2.6390540000000002</v>
+        <v>3.4006780000000001</v>
       </c>
       <c r="I222" s="16">
-        <v>3.1350817053407329</v>
+        <v>2.5389351323448004</v>
       </c>
       <c r="J222" s="16">
-        <v>324.75093269469102</v>
+        <v>17.527249653795739</v>
       </c>
       <c r="K222" s="16">
-        <v>2.0177360000000002</v>
+        <v>0.50715500000000002</v>
       </c>
     </row>
     <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="3" t="s">
         <v>169</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="37"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>0.658941</v>
+        <v>1.6750480000000001</v>
       </c>
       <c r="H223" s="16">
-        <v>2.1195810000000002</v>
+        <v>2.5471179999999998</v>
       </c>
       <c r="I223" s="16">
-        <v>2.5179703090909911</v>
+        <v>1.9016700129879462</v>
       </c>
       <c r="J223" s="16">
-        <v>221.66476209554423</v>
+        <v>52.062388659907036</v>
       </c>
       <c r="K223" s="16">
-        <v>1.4606400000000002</v>
+        <v>0.87206999999999968</v>
       </c>
     </row>
     <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="3" t="s">
         <v>156</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="37"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>2.1126670000000001</v>
+        <v>2.4994070000000002</v>
       </c>
       <c r="H224" s="16">
-        <v>1.7989380000000001</v>
+        <v>2.4684819999999998</v>
       </c>
       <c r="I224" s="16">
-        <v>2.1370603302707134</v>
+        <v>1.8429606311920026</v>
       </c>
       <c r="J224" s="16">
-        <v>-14.84990298991748</v>
+        <v>-1.2372934860148952</v>
       </c>
       <c r="K224" s="16">
-        <v>-0.31372899999999992</v>
+        <v>-3.0925000000000313E-2</v>
       </c>
     </row>
     <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="3" t="s">
-        <v>152</v>
+        <v>170</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="37"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>3.6403129999999999</v>
+        <v>1.0150140000000001</v>
       </c>
       <c r="H225" s="16">
-        <v>1.701994</v>
+        <v>2.4410349999999998</v>
       </c>
       <c r="I225" s="16">
-        <v>2.0218950623972436</v>
+        <v>1.8224687902774945</v>
       </c>
       <c r="J225" s="16">
-        <v>-53.245943412008799</v>
+        <v>140.49274197203187</v>
       </c>
       <c r="K225" s="16">
-        <v>-1.9383189999999999</v>
+        <v>1.4260209999999998</v>
       </c>
     </row>
     <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="3" t="s">
-        <v>170</v>
+        <v>152</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="37"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>2.531012</v>
+        <v>3.9629620000000001</v>
       </c>
       <c r="H226" s="16">
-        <v>1.618317</v>
+        <v>2.358984</v>
       </c>
       <c r="I226" s="16">
-        <v>1.922490415179795</v>
+        <v>1.761209780590596</v>
       </c>
       <c r="J226" s="16">
-        <v>-36.06047699497276</v>
+        <v>-40.47422104981073</v>
       </c>
       <c r="K226" s="16">
-        <v>-0.91269500000000003</v>
+        <v>-1.6039780000000001</v>
       </c>
     </row>
     <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="95" t="s">
         <v>157</v>
       </c>
       <c r="B227" s="93"/>
       <c r="C227" s="93"/>
       <c r="D227" s="96"/>
       <c r="E227" s="96"/>
       <c r="F227" s="96"/>
       <c r="G227" s="17">
-        <v>40.997267999999998</v>
+        <v>61.238051999999989</v>
       </c>
       <c r="H227" s="17">
-        <v>44.235808999999989</v>
+        <v>73.014622000000003</v>
       </c>
       <c r="I227" s="17">
-        <v>52.550222737710904</v>
+        <v>54.512479267568281</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="46"/>
     </row>
     <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="2" t="s">
         <v>158</v>
       </c>
@@ -7288,307 +7283,307 @@
         <v>112</v>
       </c>
       <c r="H232" s="13" t="s">
         <v>113</v>
       </c>
       <c r="I232" s="13" t="s">
         <v>144</v>
       </c>
       <c r="J232" s="13" t="s">
         <v>118</v>
       </c>
       <c r="K232" s="13" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="3" t="s">
         <v>160</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="37"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>43.821947999999999</v>
+        <v>64.415013000000002</v>
       </c>
       <c r="H233" s="16">
-        <v>48.842035000000003</v>
+        <v>68.226056999999997</v>
       </c>
       <c r="I233" s="16">
-        <v>12.361693309924306</v>
+        <v>10.946983688050036</v>
       </c>
       <c r="J233" s="16">
-        <v>11.455645467882906</v>
+        <v>5.9163909506623789</v>
       </c>
       <c r="K233" s="16">
-        <v>5.0200870000000037</v>
+        <v>3.8110439999999954</v>
       </c>
     </row>
     <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="3" t="s">
         <v>161</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="37"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>36.448391000000001</v>
+        <v>56.469353000000005</v>
       </c>
       <c r="H234" s="16">
-        <v>29.496074</v>
+        <v>45.403528000000001</v>
       </c>
       <c r="I234" s="16">
-        <v>7.4653199981293206</v>
+        <v>7.2850711627072791</v>
       </c>
       <c r="J234" s="16">
-        <v>-19.074414011855833</v>
+        <v>-19.596160416429782</v>
       </c>
       <c r="K234" s="16">
-        <v>-6.9523170000000007</v>
+        <v>-11.065825000000004</v>
       </c>
     </row>
     <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="3" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="37"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>21.186866000000002</v>
+        <v>22.762584999999998</v>
       </c>
       <c r="H235" s="16">
-        <v>23.654890999999999</v>
+        <v>30.620660999999998</v>
       </c>
       <c r="I235" s="16">
-        <v>5.9869435788596572</v>
+        <v>4.9131357024532409</v>
       </c>
       <c r="J235" s="16">
-        <v>11.648844147123965</v>
+        <v>34.521896348767072</v>
       </c>
       <c r="K235" s="16">
-        <v>2.4680249999999972</v>
+        <v>7.8580760000000005</v>
       </c>
     </row>
     <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="3" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="37"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
-        <v>12.171343</v>
+        <v>36.127184</v>
       </c>
       <c r="H236" s="16">
-        <v>19.577801999999998</v>
+        <v>29.659342000000002</v>
       </c>
       <c r="I236" s="16">
-        <v>4.9550511973226063</v>
+        <v>4.7588904789309074</v>
       </c>
       <c r="J236" s="16">
-        <v>60.851616785427851</v>
+        <v>-17.902978543802355</v>
       </c>
       <c r="K236" s="16">
-        <v>7.4064589999999981</v>
+        <v>-6.4678419999999974</v>
       </c>
     </row>
     <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="3" t="s">
         <v>165</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="37"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
-        <v>11.664598</v>
+        <v>18.828062999999997</v>
       </c>
       <c r="H237" s="16">
-        <v>16.527588999999999</v>
+        <v>25.837389999999999</v>
       </c>
       <c r="I237" s="16">
-        <v>4.183056385150179</v>
+        <v>4.1456519592182666</v>
       </c>
       <c r="J237" s="16">
-        <v>41.690172263116132</v>
+        <v>37.228083419946081</v>
       </c>
       <c r="K237" s="16">
-        <v>4.8629909999999992</v>
+        <v>7.0093270000000025</v>
       </c>
     </row>
     <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="3" t="s">
         <v>163</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="37"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
-        <v>16.592103999999999</v>
+        <v>29.183427999999999</v>
       </c>
       <c r="H238" s="16">
-        <v>14.357415999999999</v>
+        <v>24.549910000000001</v>
       </c>
       <c r="I238" s="16">
-        <v>3.6337956294204403</v>
+        <v>3.9390736637923611</v>
       </c>
       <c r="J238" s="16">
-        <v>-13.468382310043381</v>
+        <v>-15.87722319667175</v>
       </c>
       <c r="K238" s="16">
-        <v>-2.2346880000000002</v>
+        <v>-4.6335179999999987</v>
       </c>
     </row>
     <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="3" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="37"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>6.5674350000000006</v>
+        <v>19.840263</v>
       </c>
       <c r="H239" s="16">
-        <v>11.010418</v>
+        <v>17.557736000000002</v>
       </c>
       <c r="I239" s="16">
-        <v>2.7866859054924746</v>
+        <v>2.8171677807950841</v>
       </c>
       <c r="J239" s="16">
-        <v>67.651723998790985</v>
+        <v>-11.50451987456012</v>
       </c>
       <c r="K239" s="16">
-        <v>4.442982999999999</v>
+        <v>-2.2825269999999982</v>
       </c>
     </row>
     <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="3" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="37"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
-        <v>9.0499580000000002</v>
+        <v>9.9254580000000008</v>
       </c>
       <c r="H240" s="16">
-        <v>9.0333100000000002</v>
+        <v>16.693812999999999</v>
       </c>
       <c r="I240" s="16">
-        <v>2.2862890089135788</v>
+        <v>2.6785499065607383</v>
       </c>
       <c r="J240" s="16">
-        <v>-0.18395665482646434</v>
+        <v>68.191865806091741</v>
       </c>
       <c r="K240" s="16">
-        <v>-1.6647999999999996E-2</v>
+        <v>6.7683549999999979</v>
       </c>
     </row>
     <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="37"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>10.298102</v>
+        <v>13.934998999999999</v>
       </c>
       <c r="H241" s="16">
-        <v>8.9323300000000003</v>
+        <v>14.508189</v>
       </c>
       <c r="I241" s="16">
-        <v>2.2607314376445653</v>
+        <v>2.3278629208507091</v>
       </c>
       <c r="J241" s="16">
-        <v>-13.262366210783306</v>
+        <v>4.1133120999865183</v>
       </c>
       <c r="K241" s="16">
-        <v>-1.3657719999999998</v>
+        <v>0.57319000000000031</v>
       </c>
     </row>
     <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="3" t="s">
         <v>172</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="37"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>5.7031260000000001</v>
+        <v>9.3886339999999997</v>
       </c>
       <c r="H242" s="16">
-        <v>6.7923729999999995</v>
+        <v>10.806602999999999</v>
       </c>
       <c r="I242" s="16">
-        <v>1.7191182118560473</v>
+        <v>1.7339373249172612</v>
       </c>
       <c r="J242" s="16">
-        <v>19.099122130564876</v>
+        <v>15.103038418581441</v>
       </c>
       <c r="K242" s="16">
-        <v>1.0892469999999994</v>
+        <v>1.4179689999999994</v>
       </c>
     </row>
     <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="95" t="s">
         <v>157</v>
       </c>
       <c r="B243" s="93"/>
       <c r="C243" s="93"/>
       <c r="D243" s="96"/>
       <c r="E243" s="96"/>
       <c r="F243" s="96"/>
       <c r="G243" s="17">
-        <v>173.503871</v>
+        <v>280.87497999999999</v>
       </c>
       <c r="H243" s="17">
-        <v>188.22423799999999</v>
+        <v>283.86322900000005</v>
       </c>
       <c r="I243" s="17">
-        <v>47.638684662713175</v>
+        <v>45.546324588275894</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="46"/>
     </row>
     <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="46"/>
     </row>
     <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
@@ -7634,231 +7629,231 @@
       <c r="I249" s="13" t="s">
         <v>112</v>
       </c>
       <c r="J249" s="13" t="s">
         <v>113</v>
       </c>
       <c r="K249" s="13" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="250" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B250" s="22"/>
       <c r="C250" s="126" t="s">
         <v>66</v>
       </c>
       <c r="D250" s="16">
         <v>8.9589070738354675</v>
       </c>
       <c r="E250" s="16">
         <v>9.5425173703004642</v>
       </c>
       <c r="F250" s="16">
-        <v>7.4212269343684909</v>
+        <v>7.425862611895746</v>
       </c>
       <c r="G250" s="16">
         <v>-23.79440834282817</v>
       </c>
       <c r="H250" s="16">
         <v>2.0506151645016013</v>
       </c>
       <c r="I250" s="16">
-        <v>9.1896206141705328</v>
+        <v>7.8098085430554214</v>
       </c>
       <c r="J250" s="16">
-        <v>9.0436991665007884</v>
+        <v>7.4284337067371515</v>
       </c>
       <c r="K250" s="16">
-        <v>-7.6841426957135583</v>
+        <v>-7.9345003301550037</v>
       </c>
     </row>
     <row r="251" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B251" s="22"/>
       <c r="C251" s="126">
         <v>0</v>
       </c>
       <c r="D251" s="16">
         <v>47.163221294030031</v>
       </c>
       <c r="E251" s="16">
         <v>32.33872628640615</v>
       </c>
       <c r="F251" s="16">
-        <v>31.981733292229091</v>
+        <v>31.988264733621602</v>
       </c>
       <c r="G251" s="16">
-        <v>-3.0934409334981305</v>
+        <v>-3.1341576310420645</v>
       </c>
       <c r="H251" s="16">
-        <v>-2.9299862358773909</v>
+        <v>-2.9401841866764644</v>
       </c>
       <c r="I251" s="16">
-        <v>31.215637411593754</v>
+        <v>30.308163819767397</v>
       </c>
       <c r="J251" s="16">
-        <v>37.012046541574826</v>
+        <v>37.260188895098402</v>
       </c>
       <c r="K251" s="16">
-        <v>11.224042119576952</v>
+        <v>18.994113034974301</v>
       </c>
     </row>
     <row r="252" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B252" s="22"/>
       <c r="C252" s="126">
         <v>0</v>
       </c>
       <c r="D252" s="16">
         <v>13.477344574403022</v>
       </c>
       <c r="E252" s="16">
         <v>14.272877395541478</v>
       </c>
       <c r="F252" s="16">
-        <v>12.548775734263588</v>
+        <v>12.532210995355438</v>
       </c>
       <c r="G252" s="16">
-        <v>-13.848288624955373</v>
+        <v>-14.015721494429883</v>
       </c>
       <c r="H252" s="16">
-        <v>5.0774956137883631</v>
+        <v>5.0264047446593851</v>
       </c>
       <c r="I252" s="16">
-        <v>12.223870759130742</v>
+        <v>12.261573852447434</v>
       </c>
       <c r="J252" s="16">
-        <v>11.045385903661932</v>
+        <v>11.483314470824945</v>
       </c>
       <c r="K252" s="16">
-        <v>-15.238247698309173</v>
+        <v>-9.3514023654967282</v>
       </c>
     </row>
     <row r="253" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B253" s="22"/>
       <c r="C253" s="126">
         <v>0</v>
       </c>
       <c r="D253" s="16">
         <v>30.400527057731473</v>
       </c>
       <c r="E253" s="16">
         <v>43.845878947751906</v>
       </c>
       <c r="F253" s="16">
-        <v>48.048264039138836</v>
+        <v>48.053661659127222</v>
       </c>
       <c r="G253" s="16">
-        <v>7.3799029869147157</v>
+        <v>7.3249251406217502</v>
       </c>
       <c r="H253" s="16">
-        <v>19.938773672566555</v>
+        <v>19.923418746536804</v>
       </c>
       <c r="I253" s="16">
-        <v>47.370871215104977</v>
+        <v>49.62045378472974</v>
       </c>
       <c r="J253" s="16">
-        <v>42.89886838826245</v>
+        <v>43.828062927339495</v>
       </c>
       <c r="K253" s="16">
-        <v>-15.050222386363574</v>
+        <v>-14.50679570051383</v>
       </c>
     </row>
     <row r="254" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="97" t="s">
         <v>68</v>
       </c>
       <c r="B254" s="98"/>
       <c r="C254" s="124" t="s">
         <v>67</v>
       </c>
       <c r="D254" s="99">
         <v>82.337180162977617</v>
       </c>
       <c r="E254" s="99">
         <v>87.295712029207976</v>
       </c>
       <c r="F254" s="99">
-        <v>87.180197709125636</v>
+        <v>87.168000901566742</v>
       </c>
       <c r="G254" s="99">
-        <v>-2.0117308723066554</v>
+        <v>-2.0729011417918874</v>
       </c>
       <c r="H254" s="99">
-        <v>6.9696209682919896</v>
+        <v>6.9529228141536503</v>
       </c>
       <c r="I254" s="99">
-        <v>89.758871286604219</v>
+        <v>88.317392617955008</v>
       </c>
       <c r="J254" s="99">
-        <v>78.359603430139231</v>
+        <v>76.904543290568711</v>
       </c>
       <c r="K254" s="99">
-        <v>-6.194612439044592</v>
+        <v>-3.2078693533849267</v>
       </c>
     </row>
     <row r="255" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B255" s="100"/>
       <c r="C255" s="125">
         <v>0</v>
       </c>
       <c r="D255" s="17">
         <v>17.662819837022376</v>
       </c>
       <c r="E255" s="17">
         <v>12.704287970792031</v>
       </c>
       <c r="F255" s="17">
-        <v>12.819802290874355</v>
+        <v>12.831999098433261</v>
       </c>
       <c r="G255" s="17">
-        <v>-0.98975243319638173</v>
+        <v>-0.94356243700067788</v>
       </c>
       <c r="H255" s="17">
-        <v>-2.6669541482905679</v>
+        <v>-2.6556042455619711</v>
       </c>
       <c r="I255" s="17">
-        <v>10.241128713395781</v>
+        <v>11.682607382044994</v>
       </c>
       <c r="J255" s="17">
-        <v>21.640396569860762</v>
+        <v>23.095456709431286</v>
       </c>
       <c r="K255" s="17">
-        <v>127.05461105722409</v>
+        <v>119.74604364856589</v>
       </c>
     </row>
     <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4" t="s">
         <v>104</v>
       </c>
       <c r="D256" s="60"/>
     </row>
     <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="60"/>
     </row>
     <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D258" s="60"/>
     </row>
     <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="20" t="s">
         <v>101</v>
       </c>
       <c r="D259" s="60"/>
@@ -8113,231 +8108,231 @@
       <c r="I269" s="13" t="s">
         <v>112</v>
       </c>
       <c r="J269" s="13" t="s">
         <v>113</v>
       </c>
       <c r="K269" s="13" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="270" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B270" s="22"/>
       <c r="C270" s="126" t="s">
         <v>66</v>
       </c>
       <c r="D270" s="16">
         <v>2.434206611275358</v>
       </c>
       <c r="E270" s="16">
         <v>11.01413113014584</v>
       </c>
       <c r="F270" s="16">
-        <v>11.343319062484262</v>
+        <v>11.342381040081714</v>
       </c>
       <c r="G270" s="16">
-        <v>3.9113441696971112</v>
+        <v>3.9112723622425225</v>
       </c>
       <c r="H270" s="16">
-        <v>53.024985169020077</v>
+        <v>53.02495873221087</v>
       </c>
       <c r="I270" s="16">
-        <v>12.848841471733973</v>
+        <v>11.980846273839521</v>
       </c>
       <c r="J270" s="16">
-        <v>11.1629649834265</v>
+        <v>11.654736251686828</v>
       </c>
       <c r="K270" s="16">
-        <v>-15.151198692986867</v>
+        <v>-9.2782477415147273</v>
       </c>
     </row>
     <row r="271" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A271" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B271" s="22"/>
       <c r="C271" s="126">
         <v>0</v>
       </c>
       <c r="D271" s="16">
         <v>25.965705618383179</v>
       </c>
       <c r="E271" s="16">
         <v>23.281017396038617</v>
       </c>
       <c r="F271" s="16">
-        <v>20.884916463214989</v>
+        <v>20.90137457667959</v>
       </c>
       <c r="G271" s="16">
-        <v>-9.488482837819701</v>
+        <v>-9.409727639345622</v>
       </c>
       <c r="H271" s="16">
-        <v>-1.3664142531226053</v>
+        <v>-1.3449656724793813</v>
       </c>
       <c r="I271" s="16">
-        <v>23.958942476712906</v>
+        <v>22.020717952491438</v>
       </c>
       <c r="J271" s="16">
-        <v>23.285263065756801</v>
+        <v>24.38680682104712</v>
       </c>
       <c r="K271" s="16">
-        <v>-5.0830829666830679</v>
+        <v>3.2808823351186804</v>
       </c>
     </row>
     <row r="272" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A272" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B272" s="22"/>
       <c r="C272" s="126">
         <v>0</v>
       </c>
       <c r="D272" s="16">
         <v>30.788982485357018</v>
       </c>
       <c r="E272" s="16">
         <v>30.127033975982737</v>
       </c>
       <c r="F272" s="16">
-        <v>32.270521366407849</v>
+        <v>32.241637798900364</v>
       </c>
       <c r="G272" s="16">
-        <v>8.0743574760952335</v>
+        <v>7.9864812644982024</v>
       </c>
       <c r="H272" s="16">
-        <v>5.3827020484621846</v>
+        <v>5.36127361276868</v>
       </c>
       <c r="I272" s="16">
-        <v>20.468819957591126</v>
+        <v>25.378762640991674</v>
       </c>
       <c r="J272" s="16">
-        <v>19.492297966691634</v>
+        <v>18.681998979852914</v>
       </c>
       <c r="K272" s="16">
-        <v>-6.9962724527291202</v>
+        <v>-31.348603521407348</v>
       </c>
     </row>
     <row r="273" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A273" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B273" s="22"/>
       <c r="C273" s="126">
         <v>0</v>
       </c>
       <c r="D273" s="16">
         <v>40.811105284984436</v>
       </c>
       <c r="E273" s="16">
         <v>35.577817497832804</v>
       </c>
       <c r="F273" s="16">
-        <v>35.501243107892897</v>
+        <v>35.514606584338345</v>
       </c>
       <c r="G273" s="16">
-        <v>0.67863413726213695</v>
+        <v>0.72479158635263219</v>
       </c>
       <c r="H273" s="16">
-        <v>0.58494189963154142</v>
+        <v>0.59646854177959341</v>
       </c>
       <c r="I273" s="16">
-        <v>42.723396093962002</v>
+        <v>40.619673132677356</v>
       </c>
       <c r="J273" s="16">
-        <v>46.059473984125063</v>
+        <v>45.276457947413135</v>
       </c>
       <c r="K273" s="16">
-        <v>5.289078798943728</v>
+        <v>3.9519152733009766</v>
       </c>
     </row>
     <row r="274" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A274" s="97" t="s">
         <v>68</v>
       </c>
       <c r="B274" s="98"/>
       <c r="C274" s="124" t="s">
         <v>59</v>
       </c>
       <c r="D274" s="99">
         <v>98.145872202223487</v>
       </c>
       <c r="E274" s="99">
         <v>97.0454688394138</v>
       </c>
       <c r="F274" s="99">
-        <v>97.641519089800184</v>
+        <v>97.64169699516394</v>
       </c>
       <c r="G274" s="99">
-        <v>0.89579287070744673</v>
+        <v>0.90406729007169195</v>
       </c>
       <c r="H274" s="99">
-        <v>4.15177325045335</v>
+        <v>4.1539085450054136</v>
       </c>
       <c r="I274" s="99">
-        <v>97.048536249549173</v>
+        <v>97.428774253226464</v>
       </c>
       <c r="J274" s="99">
-        <v>96.691370006035498</v>
+        <v>97.047711025790989</v>
       </c>
       <c r="K274" s="99">
-        <v>-2.3369867522576935</v>
+        <v>-6.7397713659155896</v>
       </c>
     </row>
     <row r="275" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B275" s="100"/>
       <c r="C275" s="125">
         <v>0</v>
       </c>
       <c r="D275" s="17">
         <v>1.8541277977765211</v>
       </c>
       <c r="E275" s="17">
         <v>2.9545311605861846</v>
       </c>
       <c r="F275" s="17">
-        <v>2.3584809101998316</v>
+        <v>2.3583030048360607</v>
       </c>
       <c r="G275" s="17">
-        <v>-19.950691769990662</v>
+        <v>-19.950311603480269</v>
       </c>
       <c r="H275" s="17">
-        <v>10.751399132194916</v>
+        <v>10.751530625829497</v>
       </c>
       <c r="I275" s="17">
-        <v>2.9514637504508263</v>
+        <v>2.5712257467735369</v>
       </c>
       <c r="J275" s="17">
-        <v>3.3086299939644985</v>
+        <v>2.9522889742090244</v>
       </c>
       <c r="K275" s="17">
-        <v>9.8859442002016191</v>
+        <v>7.5021312723391738</v>
       </c>
     </row>
     <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A276" s="4" t="s">
         <v>104</v>
       </c>
       <c r="D276" s="60"/>
     </row>
     <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="60"/>
     </row>
     <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D278" s="60"/>
     </row>
     <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="20" t="s">
         <v>101</v>
       </c>
       <c r="D279" s="60"/>
@@ -8564,190 +8559,190 @@
         <v>2024</v>
       </c>
       <c r="I289" s="12">
         <v>2025</v>
       </c>
       <c r="J289" s="13" t="s">
         <v>116</v>
       </c>
       <c r="K289" s="13" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B290" s="102"/>
       <c r="C290" s="102"/>
       <c r="D290" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E290" s="103">
         <v>20.619026597959841</v>
       </c>
       <c r="F290" s="103">
-        <v>27.451417441401528</v>
+        <v>27.451417441401521</v>
       </c>
       <c r="G290" s="103">
         <v>26.675285175294</v>
       </c>
       <c r="H290" s="103">
         <v>19.947843229989644</v>
       </c>
       <c r="I290" s="103">
-        <v>21.386250542334405</v>
+        <v>21.356395007676412</v>
       </c>
       <c r="J290" s="104">
-        <v>5.1932449646180165</v>
+        <v>4.9955064246314942</v>
       </c>
       <c r="K290" s="104">
-        <v>6.4195981797952717</v>
+        <v>6.369551938941842</v>
       </c>
     </row>
     <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B291" s="22"/>
       <c r="C291" s="22"/>
       <c r="D291" s="131">
         <v>0</v>
       </c>
       <c r="E291" s="60">
         <v>0</v>
       </c>
       <c r="F291" s="60">
-        <v>1.1503434012129464E-2</v>
+        <v>1.1503434012129461E-2</v>
       </c>
       <c r="G291" s="60">
         <v>4.0882850313560867E-4</v>
       </c>
       <c r="H291" s="60">
         <v>0</v>
       </c>
       <c r="I291" s="60">
         <v>0</v>
       </c>
       <c r="J291" s="16" t="s">
         <v>176</v>
       </c>
       <c r="K291" s="16" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B292" s="22"/>
       <c r="C292" s="22"/>
       <c r="D292" s="131">
         <v>0</v>
       </c>
       <c r="E292" s="60">
         <v>78.308437472483547</v>
       </c>
       <c r="F292" s="60">
-        <v>70.958661933885921</v>
+        <v>70.958661933885907</v>
       </c>
       <c r="G292" s="60">
         <v>71.215211230634054</v>
       </c>
       <c r="H292" s="60">
         <v>77.873573812207667</v>
       </c>
       <c r="I292" s="60">
-        <v>76.982473083950339</v>
+        <v>77.01187029742303</v>
       </c>
       <c r="J292" s="16">
-        <v>-3.0046529682519729</v>
+        <v>-3.0146184231538586</v>
       </c>
       <c r="K292" s="16">
-        <v>5.0027847495852207</v>
+        <v>5.0000876077473722</v>
       </c>
     </row>
     <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A293" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B293" s="22"/>
       <c r="C293" s="22"/>
       <c r="D293" s="131">
         <v>0</v>
       </c>
       <c r="E293" s="60">
         <v>0.9098512044576812</v>
       </c>
       <c r="F293" s="60">
-        <v>1.4363658920743385</v>
+        <v>1.4363658920743383</v>
       </c>
       <c r="G293" s="60">
         <v>1.7747669291416319</v>
       </c>
       <c r="H293" s="60">
         <v>2.0611856601749237</v>
       </c>
       <c r="I293" s="60">
-        <v>1.5630682361445911</v>
+        <v>1.5634934995544001</v>
       </c>
       <c r="J293" s="16">
-        <v>-25.593654639118135</v>
+        <v>-25.609465069623997</v>
       </c>
       <c r="K293" s="16">
-        <v>20.727687723374167</v>
+        <v>20.721273926198336</v>
       </c>
     </row>
     <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B294" s="73"/>
       <c r="C294" s="73"/>
       <c r="D294" s="132">
         <v>0</v>
       </c>
       <c r="E294" s="105">
-        <v>0.16268472509894272</v>
+        <v>0.16268472509892881</v>
       </c>
       <c r="F294" s="105">
-        <v>0.14205129862608395</v>
+        <v>0.14205129862610485</v>
       </c>
       <c r="G294" s="105">
-        <v>0.33432783642717079</v>
+        <v>0.33432783642716796</v>
       </c>
       <c r="H294" s="105">
-        <v>0.11739729762777164</v>
+        <v>0.11739729762776882</v>
       </c>
       <c r="I294" s="105">
-        <v>6.8208137570666266E-2</v>
+        <v>6.8241195346168224E-2</v>
       </c>
       <c r="J294" s="17">
-        <v>-42.993124326786649</v>
+        <v>-42.993124326789207</v>
       </c>
       <c r="K294" s="17">
-        <v>-15.145018077389128</v>
+        <v>-15.145018077388773</v>
       </c>
     </row>
     <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A295" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F295" s="60"/>
       <c r="G295" s="60"/>
       <c r="H295" s="60"/>
       <c r="I295" s="60"/>
       <c r="J295" s="60"/>
       <c r="K295" s="60"/>
     </row>
     <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A296" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B296" s="84"/>
       <c r="C296" s="84"/>
       <c r="D296" s="84"/>
       <c r="E296" s="84"/>
       <c r="F296" s="84"/>
       <c r="G296" s="84"/>
       <c r="H296" s="84"/>
       <c r="I296" s="84"/>
@@ -8856,181 +8851,181 @@
         <v>117</v>
       </c>
     </row>
     <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A305" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B305" s="102"/>
       <c r="C305" s="102"/>
       <c r="D305" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E305" s="103">
         <v>10.34508690968854</v>
       </c>
       <c r="F305" s="103">
         <v>11.109997908055339</v>
       </c>
       <c r="G305" s="103">
         <v>11.391887797271707</v>
       </c>
       <c r="H305" s="103">
         <v>20.317298426396839</v>
       </c>
       <c r="I305" s="103">
-        <v>20.671502454302303</v>
+        <v>20.801860924867558</v>
       </c>
       <c r="J305" s="104">
-        <v>2.1379585501570366</v>
+        <v>2.7906558538601853</v>
       </c>
       <c r="K305" s="104">
-        <v>24.023032338562178</v>
+        <v>24.220696933708052</v>
       </c>
     </row>
     <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A306" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B306" s="22"/>
       <c r="C306" s="22"/>
       <c r="D306" s="131">
         <v>0</v>
       </c>
       <c r="E306" s="60">
-        <v>0.60695918494424839</v>
+        <v>0.60695918494424828</v>
       </c>
       <c r="F306" s="60">
-        <v>0.95853536736713596</v>
+        <v>0.95853536736713618</v>
       </c>
       <c r="G306" s="60">
         <v>0.41639693224523322</v>
       </c>
       <c r="H306" s="60">
         <v>0.40405575992363063</v>
       </c>
       <c r="I306" s="60">
-        <v>0.35006736509728897</v>
+        <v>0.35003809131795816</v>
       </c>
       <c r="J306" s="16">
         <v>-13.025605647910879</v>
       </c>
       <c r="K306" s="16">
         <v>-9.0943440167674865</v>
       </c>
     </row>
     <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A307" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B307" s="22"/>
       <c r="C307" s="22"/>
       <c r="D307" s="131">
         <v>0</v>
       </c>
       <c r="E307" s="60">
-        <v>85.621528944643501</v>
+        <v>85.621528944643487</v>
       </c>
       <c r="F307" s="60">
         <v>84.644560563471899</v>
       </c>
       <c r="G307" s="60">
         <v>84.79034184908339</v>
       </c>
       <c r="H307" s="60">
         <v>75.401067379404722</v>
       </c>
       <c r="I307" s="60">
-        <v>75.58617788426686</v>
+        <v>75.552668321967559</v>
       </c>
       <c r="J307" s="16">
-        <v>0.63428864910663718</v>
+        <v>0.59808686848565562</v>
       </c>
       <c r="K307" s="16">
-        <v>1.1131690797710148</v>
+        <v>1.1040743399965747</v>
       </c>
     </row>
     <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A308" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B308" s="22"/>
       <c r="C308" s="22"/>
       <c r="D308" s="131">
         <v>0</v>
       </c>
       <c r="E308" s="60">
-        <v>3.4224888468253631</v>
+        <v>3.4224888468253627</v>
       </c>
       <c r="F308" s="60">
-        <v>3.1524907744079527</v>
+        <v>3.1524907744079531</v>
       </c>
       <c r="G308" s="60">
         <v>3.2193376186797025</v>
       </c>
       <c r="H308" s="60">
         <v>3.7059358276636436</v>
       </c>
       <c r="I308" s="60">
-        <v>3.248822946450773</v>
+        <v>3.267326276483915</v>
       </c>
       <c r="J308" s="16">
-        <v>-11.994616704103992</v>
+        <v>-11.485989450871752</v>
       </c>
       <c r="K308" s="16">
-        <v>2.9648215630162067</v>
+        <v>3.1132715493370711</v>
       </c>
     </row>
     <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A309" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B309" s="73"/>
       <c r="C309" s="73"/>
       <c r="D309" s="132">
         <v>0</v>
       </c>
       <c r="E309" s="105">
-        <v>3.9361138983407843E-3</v>
+        <v>3.9361138983590857E-3</v>
       </c>
       <c r="F309" s="105">
-        <v>0.13441538669767286</v>
+        <v>0.13441538669766206</v>
       </c>
       <c r="G309" s="105">
-        <v>0.18203580271998218</v>
+        <v>0.1820358027199748</v>
       </c>
       <c r="H309" s="105">
-        <v>0.17164260661115535</v>
+        <v>0.17164260661116656</v>
       </c>
       <c r="I309" s="105">
-        <v>0.14342934988277881</v>
+        <v>2.810638536300639E-2</v>
       </c>
       <c r="J309" s="17">
-        <v>-16.1131245753275</v>
+        <v>-83.560170708798708</v>
       </c>
       <c r="K309" s="17">
-        <v>156.29224412470711</v>
+        <v>70.524303813507359</v>
       </c>
     </row>
     <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A310" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F310" s="60"/>
       <c r="G310" s="60"/>
       <c r="H310" s="60"/>
       <c r="I310" s="60"/>
       <c r="J310" s="60"/>
       <c r="K310" s="60"/>
     </row>
     <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A311" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B311" s="84"/>
       <c r="C311" s="84"/>
       <c r="D311" s="84"/>
       <c r="E311" s="84"/>
       <c r="F311" s="84"/>
       <c r="G311" s="84"/>
       <c r="H311" s="84"/>
       <c r="I311" s="84"/>
@@ -9132,141 +9127,141 @@
       </c>
       <c r="J319" s="13" t="s">
         <v>116</v>
       </c>
       <c r="K319" s="13" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="320" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A320" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B320" s="15"/>
       <c r="C320" s="15"/>
       <c r="D320" s="15"/>
       <c r="E320" s="16">
         <v>72.33</v>
       </c>
       <c r="F320" s="16">
         <v>78.98</v>
       </c>
       <c r="G320" s="16">
         <v>92.78</v>
       </c>
       <c r="H320" s="16">
-        <v>94.65</v>
+        <v>97.73</v>
       </c>
       <c r="I320" s="16">
-        <v>117.5</v>
+        <v>116.62</v>
       </c>
       <c r="J320" s="16">
-        <v>24.141574220813517</v>
+        <v>19.328762918244141</v>
       </c>
       <c r="K320" s="16">
-        <v>12.896336794624098</v>
+        <v>12.684360148290597</v>
       </c>
     </row>
     <row r="321" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A321" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B321" s="15"/>
       <c r="C321" s="15"/>
       <c r="D321" s="15"/>
       <c r="E321" s="16">
         <v>189.25</v>
       </c>
       <c r="F321" s="16">
         <v>264.47000000000003</v>
       </c>
       <c r="G321" s="16">
         <v>214.6</v>
       </c>
       <c r="H321" s="16">
-        <v>198.8</v>
+        <v>221.91</v>
       </c>
       <c r="I321" s="16">
-        <v>204.31</v>
+        <v>219.78</v>
       </c>
       <c r="J321" s="16">
-        <v>2.7716297786720272</v>
+        <v>-0.95984858726510547</v>
       </c>
       <c r="K321" s="16">
-        <v>1.9326779188650001</v>
+        <v>3.809732088353357</v>
       </c>
     </row>
     <row r="322" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A322" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B322" s="15"/>
       <c r="C322" s="15"/>
       <c r="D322" s="15"/>
       <c r="E322" s="16">
         <v>-116.92</v>
       </c>
       <c r="F322" s="16">
         <v>-185.49</v>
       </c>
       <c r="G322" s="16">
         <v>-121.82</v>
       </c>
       <c r="H322" s="16">
-        <v>-104.15</v>
+        <v>-124.17999999999999</v>
       </c>
       <c r="I322" s="16">
-        <v>-86.81</v>
+        <v>-103.16</v>
       </c>
       <c r="J322" s="16" t="s">
         <v>24</v>
       </c>
       <c r="K322" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="323" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A323" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B323" s="1"/>
       <c r="C323" s="1"/>
       <c r="D323" s="1"/>
       <c r="E323" s="17">
         <v>38.219286657859975</v>
       </c>
       <c r="F323" s="17">
         <v>29.863500586077812</v>
       </c>
       <c r="G323" s="17">
         <v>43.233923578751167</v>
       </c>
       <c r="H323" s="17">
-        <v>47.610663983903422</v>
+        <v>44.040376729304676</v>
       </c>
       <c r="I323" s="17">
-        <v>57.510645587587497</v>
+        <v>53.062153062153058</v>
       </c>
       <c r="J323" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K323" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="324" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A324" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B324" s="46"/>
       <c r="C324" s="46"/>
       <c r="D324" s="46"/>
       <c r="E324" s="46"/>
       <c r="F324" s="46"/>
       <c r="G324" s="46"/>
       <c r="H324" s="46"/>
       <c r="I324" s="46"/>
       <c r="J324" s="46"/>
       <c r="K324" s="46"/>
     </row>
     <row r="325" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A325" s="4" t="s">
@@ -9438,106 +9433,106 @@
         <v>41</v>
       </c>
       <c r="K333" s="27">
         <v>39</v>
       </c>
     </row>
     <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A334" s="139"/>
       <c r="B334" s="139"/>
       <c r="C334" s="139"/>
       <c r="D334" s="139"/>
       <c r="E334" s="139"/>
       <c r="F334" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G334" s="28">
         <v>0.25821297912019808</v>
       </c>
       <c r="H334" s="28">
         <v>0.17566675185325312</v>
       </c>
       <c r="I334" s="28">
         <v>0.17385874979106217</v>
       </c>
       <c r="J334" s="28">
-        <v>0.16324608765616391</v>
+        <v>0.16807676531767848</v>
       </c>
       <c r="K334" s="28">
-        <v>0.1942058879919607</v>
+        <v>0.19184931586849815</v>
       </c>
     </row>
     <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A335" s="141" t="s">
         <v>121</v>
       </c>
       <c r="B335" s="141"/>
       <c r="C335" s="141"/>
       <c r="D335" s="141"/>
       <c r="E335" s="141"/>
       <c r="F335" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G335" s="30">
         <v>14</v>
       </c>
       <c r="H335" s="30">
         <v>14</v>
       </c>
       <c r="I335" s="30">
         <v>17</v>
       </c>
       <c r="J335" s="30">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="K335" s="30">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A336" s="140"/>
       <c r="B336" s="140"/>
       <c r="C336" s="140"/>
       <c r="D336" s="140"/>
       <c r="E336" s="140"/>
       <c r="F336" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G336" s="32">
         <v>1.0884180813705384</v>
       </c>
       <c r="H336" s="32">
         <v>1.1339965714687545</v>
       </c>
       <c r="I336" s="32">
         <v>0.89179745808635069</v>
       </c>
       <c r="J336" s="32">
-        <v>0.76167969529747082</v>
+        <v>0.83734440585563763</v>
       </c>
       <c r="K336" s="32">
-        <v>0.74668294207186159</v>
+        <v>0.79554512106924047</v>
       </c>
     </row>
     <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A337" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B337" s="33"/>
       <c r="C337" s="34"/>
     </row>
     <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A338" s="4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A342" s="2" t="s">
         <v>180</v>
       </c>
       <c r="B342" s="8"/>
       <c r="C342" s="8"/>
       <c r="D342" s="8"/>
       <c r="E342" s="8"/>
       <c r="F342" s="8"/>
       <c r="G342" s="8"/>
       <c r="H342" s="8"/>
@@ -9569,141 +9564,141 @@
       </c>
       <c r="J343" s="13" t="s">
         <v>116</v>
       </c>
       <c r="K343" s="13" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="344" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A344" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B344" s="15"/>
       <c r="C344" s="15"/>
       <c r="D344" s="15"/>
       <c r="E344" s="16">
         <v>211.65</v>
       </c>
       <c r="F344" s="16">
         <v>237.99</v>
       </c>
       <c r="G344" s="16">
         <v>255.43</v>
       </c>
       <c r="H344" s="16">
-        <v>271.75</v>
+        <v>274.83</v>
       </c>
       <c r="I344" s="16">
-        <v>291.7</v>
+        <v>290.79000000000002</v>
       </c>
       <c r="J344" s="16">
-        <v>7.3413063477460865</v>
+        <v>5.8072262853400423</v>
       </c>
       <c r="K344" s="16">
-        <v>8.3501555346306553</v>
+        <v>8.2655530328104696</v>
       </c>
     </row>
     <row r="345" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A345" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B345" s="15"/>
       <c r="C345" s="15"/>
       <c r="D345" s="15"/>
       <c r="E345" s="16">
         <v>864.81</v>
       </c>
       <c r="F345" s="16">
         <v>1132.19</v>
       </c>
       <c r="G345" s="16">
         <v>1074.23</v>
       </c>
       <c r="H345" s="16">
-        <v>1037.77</v>
+        <v>1036.26</v>
       </c>
       <c r="I345" s="16">
-        <v>1043.95</v>
+        <v>1043.22</v>
       </c>
       <c r="J345" s="16">
-        <v>0.59550767511106162</v>
+        <v>0.67164611197962254</v>
       </c>
       <c r="K345" s="16">
-        <v>4.8189364861166872</v>
+        <v>4.8006075678914018</v>
       </c>
     </row>
     <row r="346" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A346" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B346" s="15"/>
       <c r="C346" s="15"/>
       <c r="D346" s="15"/>
       <c r="E346" s="16">
         <v>-653.16</v>
       </c>
       <c r="F346" s="16">
         <v>-894.2</v>
       </c>
       <c r="G346" s="16">
         <v>-818.8</v>
       </c>
       <c r="H346" s="16">
-        <v>-766.02</v>
+        <v>-761.43000000000006</v>
       </c>
       <c r="I346" s="16">
-        <v>-752.25</v>
+        <v>-752.43000000000006</v>
       </c>
       <c r="J346" s="16" t="s">
         <v>24</v>
       </c>
       <c r="K346" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="347" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A347" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B347" s="1"/>
       <c r="C347" s="1"/>
       <c r="D347" s="1"/>
       <c r="E347" s="17">
         <v>24.473583792971869</v>
       </c>
       <c r="F347" s="17">
         <v>21.020323443944921</v>
       </c>
       <c r="G347" s="17">
         <v>23.777961888980943</v>
       </c>
       <c r="H347" s="17">
-        <v>26.185956425797624</v>
+        <v>26.52133634416073</v>
       </c>
       <c r="I347" s="17">
-        <v>27.941951242875611</v>
+        <v>27.874273882785989</v>
       </c>
       <c r="J347" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K347" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="348" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A348" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="349" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A349" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="350" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A350" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A351" s="4" t="s">
@@ -9846,57 +9841,57 @@
         <v>39</v>
       </c>
     </row>
     <row r="358" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A358" s="139">
         <v>0</v>
       </c>
       <c r="B358" s="139">
         <v>0</v>
       </c>
       <c r="C358" s="139">
         <v>0</v>
       </c>
       <c r="D358" s="139"/>
       <c r="E358" s="139"/>
       <c r="F358" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G358" s="28">
         <v>0.23483302112875851</v>
       </c>
       <c r="H358" s="28">
         <v>0.19674355887843853</v>
       </c>
       <c r="I358" s="28">
-        <v>0.19998841236932599</v>
+        <v>0.20001293588733063</v>
       </c>
       <c r="J358" s="28">
-        <v>0.20378898275139049</v>
+        <v>0.20579092965414122</v>
       </c>
       <c r="K358" s="28">
-        <v>0.21666137082993708</v>
+        <v>0.21621416645568708</v>
       </c>
     </row>
     <row r="359" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A359" s="141" t="s">
         <v>121</v>
       </c>
       <c r="B359" s="141"/>
       <c r="C359" s="141"/>
       <c r="D359" s="141"/>
       <c r="E359" s="141"/>
       <c r="F359" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G359" s="30">
         <v>17</v>
       </c>
       <c r="H359" s="30">
         <v>16</v>
       </c>
       <c r="I359" s="30">
         <v>16</v>
       </c>
       <c r="J359" s="30">
         <v>18</v>
       </c>
@@ -9907,54 +9902,54 @@
     <row r="360" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A360" s="140">
         <v>0</v>
       </c>
       <c r="B360" s="140">
         <v>0</v>
       </c>
       <c r="C360" s="140">
         <v>0</v>
       </c>
       <c r="D360" s="140"/>
       <c r="E360" s="140"/>
       <c r="F360" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G360" s="32">
         <v>0.90514943270771142</v>
       </c>
       <c r="H360" s="32">
         <v>0.90004671189887842</v>
       </c>
       <c r="I360" s="32">
         <v>0.868659757367512</v>
       </c>
       <c r="J360" s="32">
-        <v>0.81773107815420043</v>
+        <v>0.81742721438008026</v>
       </c>
       <c r="K360" s="32">
-        <v>0.79760956272705075</v>
+        <v>0.79326190463155088</v>
       </c>
     </row>
     <row r="361" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A361" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B361" s="35"/>
       <c r="C361" s="119"/>
       <c r="D361" s="46"/>
       <c r="E361" s="46"/>
       <c r="F361" s="46"/>
       <c r="G361" s="46"/>
       <c r="H361" s="46"/>
       <c r="I361" s="46"/>
       <c r="J361" s="46"/>
       <c r="K361" s="46"/>
     </row>
     <row r="362" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A362" s="4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="364" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A364" s="2" t="s">
         <v>183</v>
@@ -10000,133 +9995,133 @@
       </c>
       <c r="J365" s="13" t="s">
         <v>108</v>
       </c>
       <c r="K365" s="13" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="366" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A366" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B366" s="16">
         <v>-0.96000000000000008</v>
       </c>
       <c r="C366" s="16">
         <v>15.3</v>
       </c>
       <c r="D366" s="16">
         <v>13.219999999999999</v>
       </c>
       <c r="E366" s="16">
         <v>22.270000000000003</v>
       </c>
       <c r="F366" s="16">
-        <v>-14.97</v>
+        <v>-19.910000000000004</v>
       </c>
       <c r="G366" s="16">
-        <v>-37.24</v>
+        <v>-42.180000000000007</v>
       </c>
       <c r="H366" s="16">
-        <v>6.9719999999999995</v>
+        <v>5.9839999999999991</v>
       </c>
       <c r="I366" s="16">
-        <v>-17.59</v>
+        <v>-22.290000000000003</v>
       </c>
       <c r="J366" s="16">
-        <v>-0.06</v>
+        <v>4.5600000000000005</v>
       </c>
       <c r="K366" s="16">
-        <v>17.53</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="367" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A367" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B367" s="16">
         <v>28.889999999999997</v>
       </c>
       <c r="C367" s="16">
         <v>42.86</v>
       </c>
       <c r="D367" s="16">
         <v>36.75</v>
       </c>
       <c r="E367" s="16">
-        <v>15.76</v>
+        <v>15.91</v>
       </c>
       <c r="F367" s="16">
-        <v>28.169999999999998</v>
+        <v>28.4</v>
       </c>
       <c r="G367" s="16">
-        <v>12.409999999999998</v>
+        <v>12.489999999999998</v>
       </c>
       <c r="H367" s="16">
-        <v>30.486000000000001</v>
+        <v>30.562000000000001</v>
       </c>
       <c r="I367" s="16">
-        <v>12.34</v>
+        <v>17.36</v>
       </c>
       <c r="J367" s="16">
-        <v>2.57</v>
+        <v>15.149999999999999</v>
       </c>
       <c r="K367" s="16">
-        <v>-9.77</v>
+        <v>-2.2100000000000009</v>
       </c>
     </row>
     <row r="368" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A368" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B368" s="17">
         <v>-29.849999999999998</v>
       </c>
       <c r="C368" s="17">
         <v>-27.56</v>
       </c>
       <c r="D368" s="17">
         <v>-23.53</v>
       </c>
       <c r="E368" s="17">
-        <v>6.5100000000000033</v>
+        <v>6.360000000000003</v>
       </c>
       <c r="F368" s="17">
-        <v>-43.14</v>
+        <v>-48.31</v>
       </c>
       <c r="G368" s="17" t="s">
         <v>24</v>
       </c>
       <c r="H368" s="17" t="s">
         <v>24</v>
       </c>
       <c r="I368" s="17">
-        <v>-29.93</v>
+        <v>-39.650000000000006</v>
       </c>
       <c r="J368" s="17">
-        <v>-2.63</v>
+        <v>-10.589999999999998</v>
       </c>
       <c r="K368" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="369" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A369" s="4" t="s">
         <v>23</v>
       </c>
       <c r="K369" s="60"/>
     </row>
     <row r="370" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A370" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B370" s="60"/>
       <c r="C370" s="60"/>
       <c r="D370" s="60"/>
       <c r="E370" s="60"/>
       <c r="F370" s="60"/>
       <c r="G370" s="60"/>
       <c r="H370" s="60"/>
       <c r="I370" s="60"/>
     </row>
     <row r="371" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
@@ -10235,171 +10230,171 @@
       </c>
       <c r="J375" s="13" t="s">
         <v>110</v>
       </c>
       <c r="K375" s="13" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="376" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A376" s="106" t="s">
         <v>35</v>
       </c>
       <c r="B376" s="16">
         <v>128.15</v>
       </c>
       <c r="C376" s="16">
         <v>124.55</v>
       </c>
       <c r="D376" s="16">
         <v>133.86000000000001</v>
       </c>
       <c r="E376" s="16">
         <v>139.16999999999999</v>
       </c>
       <c r="F376" s="16">
-        <v>108.41</v>
+        <v>105.6</v>
       </c>
       <c r="G376" s="16">
-        <v>-22.102464611626065</v>
+        <v>-24.121577926277212</v>
       </c>
       <c r="H376" s="16">
-        <v>-4.0957875177759062</v>
+        <v>-4.7233832797007551</v>
       </c>
       <c r="I376" s="60">
-        <v>116.06</v>
+        <v>106.53</v>
       </c>
       <c r="J376" s="60">
-        <v>106.84</v>
+        <v>108.78</v>
       </c>
       <c r="K376" s="16">
-        <v>-7.9441668102705494</v>
+        <v>2.1120811039143903</v>
       </c>
     </row>
     <row r="377" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A377" s="106" t="s">
         <v>21</v>
       </c>
       <c r="B377" s="49">
         <v>27</v>
       </c>
       <c r="C377" s="49">
         <v>30</v>
       </c>
       <c r="D377" s="49">
         <v>29</v>
       </c>
       <c r="E377" s="49">
         <v>32</v>
       </c>
       <c r="F377" s="49">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G377" s="49" t="s">
         <v>24</v>
       </c>
       <c r="H377" s="49" t="s">
         <v>24</v>
       </c>
       <c r="I377" s="49">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="J377" s="49">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K377" s="49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="378" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A378" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B378" s="107">
         <v>0.22359611649401287</v>
       </c>
       <c r="C378" s="107">
         <v>0.19627300337721937</v>
       </c>
       <c r="D378" s="107">
         <v>0.19270285841133725</v>
       </c>
       <c r="E378" s="107">
-        <v>0.19327381568230156</v>
+        <v>0.19473475941994589</v>
       </c>
       <c r="F378" s="107">
-        <v>0.13789161294392804</v>
+        <v>0.12997954914574755</v>
       </c>
       <c r="G378" s="86" t="s">
         <v>24</v>
       </c>
       <c r="H378" s="86" t="s">
         <v>24</v>
       </c>
       <c r="I378" s="107">
-        <v>0.15728439800026833</v>
+        <v>0.1435479811114411</v>
       </c>
       <c r="J378" s="107">
-        <v>0.13487775346482694</v>
+        <v>0.13241692414401918</v>
       </c>
       <c r="K378" s="86" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="379" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A379" s="97" t="s">
         <v>65</v>
       </c>
       <c r="B379" s="99">
         <v>86.86</v>
       </c>
       <c r="C379" s="99">
         <v>132.68</v>
       </c>
       <c r="D379" s="99">
         <v>171.14</v>
       </c>
       <c r="E379" s="99">
-        <v>191</v>
+        <v>191.14</v>
       </c>
       <c r="F379" s="99">
-        <v>218.73</v>
+        <v>219.09</v>
       </c>
       <c r="G379" s="99">
-        <v>14.518324607329838</v>
+        <v>14.622789578319567</v>
       </c>
       <c r="H379" s="99">
-        <v>25.971451052859919</v>
+        <v>26.023252085417226</v>
       </c>
       <c r="I379" s="108">
-        <v>203.26</v>
+        <v>208.01</v>
       </c>
       <c r="J379" s="108">
-        <v>221.37</v>
+        <v>234.29</v>
       </c>
       <c r="K379" s="99">
-        <v>8.9097707369871166</v>
+        <v>12.634007980385558</v>
       </c>
     </row>
     <row r="380" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A380" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B380" s="49">
         <v>33</v>
       </c>
       <c r="C380" s="49">
         <v>32</v>
       </c>
       <c r="D380" s="49">
         <v>32</v>
       </c>
       <c r="E380" s="49">
         <v>31</v>
       </c>
       <c r="F380" s="49">
         <v>31</v>
       </c>
       <c r="G380" s="49" t="s">
         <v>24</v>
       </c>
       <c r="H380" s="49" t="s">
@@ -10407,101 +10402,101 @@
       </c>
       <c r="I380" s="49">
         <v>31</v>
       </c>
       <c r="J380" s="49">
         <v>31</v>
       </c>
       <c r="K380" s="49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="381" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A381" s="109" t="s">
         <v>43</v>
       </c>
       <c r="B381" s="110">
         <v>5.2906507878111596E-2</v>
       </c>
       <c r="C381" s="110">
         <v>7.5501069494159356E-2</v>
       </c>
       <c r="D381" s="110">
         <v>8.8786877305759765E-2</v>
       </c>
       <c r="E381" s="110">
-        <v>9.4843799462469042E-2</v>
+        <v>9.4931325773030484E-2</v>
       </c>
       <c r="F381" s="110">
-        <v>0.10233900754229081</v>
+        <v>0.10075592930409565</v>
       </c>
       <c r="G381" s="111" t="s">
         <v>24</v>
       </c>
       <c r="H381" s="111" t="s">
         <v>24</v>
       </c>
       <c r="I381" s="110">
-        <v>0.10111021764862285</v>
+        <v>0.10148606016926573</v>
       </c>
       <c r="J381" s="110">
-        <v>0.10153706857524737</v>
+        <v>0.10410390857767064</v>
       </c>
       <c r="K381" s="111" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="382" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A382" s="112" t="s">
         <v>13</v>
       </c>
       <c r="B382" s="113">
         <v>41.290000000000006</v>
       </c>
       <c r="C382" s="113">
         <v>-8.1300000000000097</v>
       </c>
       <c r="D382" s="113">
         <v>-37.279999999999973</v>
       </c>
       <c r="E382" s="113">
-        <v>-51.830000000000013</v>
+        <v>-51.97</v>
       </c>
       <c r="F382" s="113">
-        <v>-110.32</v>
+        <v>-113.49000000000001</v>
       </c>
       <c r="G382" s="114" t="s">
         <v>24</v>
       </c>
       <c r="H382" s="114" t="s">
         <v>24</v>
       </c>
       <c r="I382" s="113">
-        <v>-87.199999999999989</v>
+        <v>-101.47999999999999</v>
       </c>
       <c r="J382" s="113">
-        <v>-114.53</v>
+        <v>-125.50999999999999</v>
       </c>
       <c r="K382" s="114" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="383" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A383" s="54" t="s">
         <v>23</v>
       </c>
       <c r="K383" s="46"/>
     </row>
     <row r="384" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A384" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B384" s="88"/>
       <c r="C384" s="88"/>
       <c r="D384" s="88"/>
       <c r="E384" s="88"/>
       <c r="F384" s="88"/>
       <c r="G384" s="88"/>
       <c r="H384" s="88"/>
       <c r="I384" s="88"/>
       <c r="J384" s="87"/>
       <c r="K384" s="46"/>
@@ -10605,147 +10600,147 @@
       </c>
       <c r="J390" s="13" t="s">
         <v>116</v>
       </c>
       <c r="K390" s="13" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="391" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A391" s="15" t="s">
         <v>99</v>
       </c>
       <c r="B391" s="16"/>
       <c r="C391" s="16"/>
       <c r="D391" s="16"/>
       <c r="E391" s="16">
         <v>9.9</v>
       </c>
       <c r="F391" s="16">
         <v>33.729999999999997</v>
       </c>
       <c r="G391" s="16">
         <v>50.65</v>
       </c>
       <c r="H391" s="16">
-        <v>57.43</v>
+        <v>57.42</v>
       </c>
       <c r="I391" s="16">
-        <v>64.73</v>
+        <v>64.42</v>
       </c>
       <c r="J391" s="16">
-        <v>12.711126588890831</v>
+        <v>12.190874259839775</v>
       </c>
       <c r="K391" s="16">
-        <v>59.907046948662376</v>
+        <v>59.715248477934324</v>
       </c>
     </row>
     <row r="392" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A392" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B392" s="49"/>
       <c r="C392" s="49"/>
       <c r="D392" s="49"/>
       <c r="E392" s="49">
         <v>42</v>
       </c>
       <c r="F392" s="49">
         <v>37</v>
       </c>
       <c r="G392" s="89">
         <v>36</v>
       </c>
       <c r="H392" s="89">
         <v>35</v>
       </c>
       <c r="I392" s="49">
         <v>34</v>
       </c>
       <c r="J392" s="49" t="s">
         <v>24</v>
       </c>
       <c r="K392" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="393" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A393" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B393" s="16"/>
       <c r="C393" s="16"/>
       <c r="D393" s="16"/>
       <c r="E393" s="16">
         <v>9.7766576866255325E-2</v>
       </c>
       <c r="F393" s="16">
         <v>0.1589542666001883</v>
       </c>
       <c r="G393" s="19">
         <v>0.19886124942186931</v>
       </c>
       <c r="H393" s="19">
-        <v>0.20698658101273854</v>
+        <v>0.20696538357980906</v>
       </c>
       <c r="I393" s="16">
-        <v>0.22220200712982494</v>
+        <v>0.22122571822807882</v>
       </c>
       <c r="J393" s="16" t="s">
         <v>24</v>
       </c>
       <c r="K393" s="115" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="394" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A394" s="97" t="s">
         <v>100</v>
       </c>
       <c r="B394" s="99"/>
       <c r="C394" s="99"/>
       <c r="D394" s="99"/>
       <c r="E394" s="99">
         <v>5.4</v>
       </c>
       <c r="F394" s="99">
         <v>9.66</v>
       </c>
       <c r="G394" s="99">
         <v>18.02</v>
       </c>
       <c r="H394" s="99">
         <v>21.98</v>
       </c>
       <c r="I394" s="99">
-        <v>21.45</v>
+        <v>21.44</v>
       </c>
       <c r="J394" s="99">
-        <v>-2.4112829845313972</v>
+        <v>-2.4567788898999052</v>
       </c>
       <c r="K394" s="99">
-        <v>41.175191063570594</v>
+        <v>41.158734201244805</v>
       </c>
     </row>
     <row r="395" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A395" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B395" s="49"/>
       <c r="C395" s="49"/>
       <c r="D395" s="49"/>
       <c r="E395" s="49">
         <v>43</v>
       </c>
       <c r="F395" s="49">
         <v>43</v>
       </c>
       <c r="G395" s="89">
         <v>35</v>
       </c>
       <c r="H395" s="89">
         <v>33</v>
       </c>
       <c r="I395" s="49">
         <v>36</v>
       </c>
       <c r="J395" s="49" t="s">
@@ -10753,51 +10748,51 @@
       </c>
       <c r="K395" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="396" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A396" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B396" s="17"/>
       <c r="C396" s="17"/>
       <c r="D396" s="17"/>
       <c r="E396" s="17">
         <v>0.15108149167792784</v>
       </c>
       <c r="F396" s="17">
         <v>0.17458031146139624</v>
       </c>
       <c r="G396" s="18">
         <v>0.28233848969276498</v>
       </c>
       <c r="H396" s="18">
         <v>0.32104932591326701</v>
       </c>
       <c r="I396" s="17">
-        <v>0.29976898921250894</v>
+        <v>0.29967865614250394</v>
       </c>
       <c r="J396" s="17" t="s">
         <v>24</v>
       </c>
       <c r="K396" s="116" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="397" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A397" s="54" t="s">
         <v>186</v>
       </c>
       <c r="C397" s="54"/>
     </row>
     <row r="398" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A398" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="399" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A399" s="4" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="400" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
@@ -10834,51 +10829,51 @@
       <c r="K402" s="7"/>
     </row>
     <row r="403" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A403" s="120"/>
       <c r="B403" s="120"/>
       <c r="C403" s="120"/>
       <c r="D403" s="120"/>
       <c r="E403" s="120"/>
       <c r="F403" s="120"/>
       <c r="G403" s="120"/>
       <c r="H403" s="120"/>
       <c r="I403" s="120"/>
       <c r="J403" s="120"/>
       <c r="K403" s="120"/>
     </row>
     <row r="404" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="I404" s="84"/>
       <c r="J404" s="84"/>
       <c r="K404" s="84"/>
     </row>
     <row r="405" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A405" s="118" t="s">
         <v>44</v>
       </c>
       <c r="B405" s="118">
-        <v>46220</v>
+        <v>46308</v>
       </c>
       <c r="I405" s="84"/>
       <c r="J405" s="84"/>
       <c r="K405" s="84"/>
     </row>
     <row r="406" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A406" s="91" t="s">
         <v>95</v>
       </c>
       <c r="I406" s="84"/>
       <c r="J406" s="84"/>
       <c r="K406" s="84"/>
     </row>
     <row r="407" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A407" s="117" t="s">
         <v>96</v>
       </c>
       <c r="I407" s="84"/>
       <c r="J407" s="84"/>
       <c r="K407" s="84"/>
     </row>
     <row r="408" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A408" s="90"/>
     </row>
   </sheetData>