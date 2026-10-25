--- v0 (2026-04-21)
+++ v1 (2026-10-25)
@@ -6,156 +6,116 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\Equador\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DD03E2D8-13B9-481B-8889-EA0DCD119A78}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8CFC2D8C-8DD6-453A-8FA4-8AFE9D1A82E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Equador" sheetId="45" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Equador!$A$1:$K$321</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Equador!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8">
-[...40 lines deleted...]
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8" saveData="1">
+    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=jsantos;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="392" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="399" uniqueCount="155">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
     <t>Vestuário</t>
   </si>
   <si>
@@ -359,63 +319,63 @@
   <si>
     <t>100% (inc. em ≥ 75%)</t>
   </si>
   <si>
     <t>Exportação &gt; 10 milhões €</t>
   </si>
   <si>
     <t>Exportação &gt; 1 milhão € e &lt; 10 milhões €</t>
   </si>
   <si>
     <t>Exportação &gt; mil € e &lt; 1 milhão €</t>
   </si>
   <si>
     <t>Exportação &lt; mil €</t>
   </si>
   <si>
     <t>Agência para o Investimento e Comércio Externo de Portugal, E.P.E.</t>
   </si>
   <si>
     <t>Contact Centre: 808 214 214  email: aicep@portugalglobal.pt  www.portugalglobal.pt</t>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
-    <t>2020 a 2024: resultados definitivos</t>
-[...1 lines deleted...]
-  <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
-    <t>2021 a 2024: resultados definitivos; 2025 e 2026: resultados preliminares</t>
-[...5 lines deleted...]
-    <t>2026 jan/fev</t>
+    <t>2021 a 2025: resultados definitivos; 2026: resultados preliminares</t>
+  </si>
+  <si>
+    <t>2021 a 2025: resultados definitivos</t>
+  </si>
+  <si>
+    <t>2025 jan/jul</t>
+  </si>
+  <si>
+    <t>2026 jan/jul</t>
   </si>
   <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM O EQUADOR</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com o Equador</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>Posição e Quota do Equador no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Equador como cliente de Portugal</t>
   </si>
   <si>
     <t>Equador como fornecedor de Portugal</t>
   </si>
@@ -431,57 +391,63 @@
   <si>
     <t>Portugal como fornecedor do Equador</t>
   </si>
   <si>
     <t>% Import. Equador</t>
   </si>
   <si>
     <t>Fonte: ITC - International Trade Centre</t>
   </si>
   <si>
     <t>Contributo do Equador para o Crescimento do Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Equador - contribuição p/ o cresc. das exportações globais de Portugal</t>
   </si>
   <si>
     <t>Equador - contribuição p/ o cresc. das importações globais de Portugal</t>
   </si>
   <si>
     <t>Empresas exportadoras de bens para o Equador</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para o Equador por Escalão de Exportação Individual em Valor em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para o Equador por Escalão de Exportação Individual em Valor em 2025</t>
   </si>
   <si>
     <t>M€</t>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para o Equador por Nível de Exposição ao Mercado em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para o Equador por Nível de Exposição ao Mercado em 2025</t>
+  </si>
+  <si>
+    <t>Conf</t>
+  </si>
+  <si>
+    <t>Conf = Confidencial (&lt;3 empresas em pelo menos um dos níveis)</t>
   </si>
   <si>
     <t>Exportações de Portugal para o Equador por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 21</t>
   </si>
   <si>
     <t>% Tot 24</t>
   </si>
   <si>
     <t>% Tot 25</t>
   </si>
   <si>
     <t>vh M€ 25/24</t>
   </si>
   <si>
     <t>Importações de Portugal Provenientes do Equador por Grupos de Produtos</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>% Tot 26</t>
   </si>
@@ -539,96 +505,90 @@
   <si>
     <t>1604 Preparações e conservas, de peixes; caviar e seus sucedâneos preparados a partir de ovas de peixe</t>
   </si>
   <si>
     <t>0303 Peixes congelados (exceto os filetes de peixes e outra carne de peixes da posição 0304)</t>
   </si>
   <si>
     <t>1511 Óleo de palma e suas frações, mesmo refinados, mas não químicamente modificados</t>
   </si>
   <si>
     <t>0307 Moluscos, próprios para alimentação humana, com ou sem concha, vivos, frescos, refrigerados,...</t>
   </si>
   <si>
     <t>1517 Margarina, misturas ou preparações alimentícias de gorduras ou de óleos animais, vegetais ou de...</t>
   </si>
   <si>
     <t>2009 Sumos de fruta, incluídos os mostos de uvas e a água de coco, ou de produtos hortícolas não...</t>
   </si>
   <si>
     <t>2008 Frutas e outras partes comestíveis de plantas, preparadas ou conservadas de outro modo, com ou...</t>
   </si>
   <si>
     <t>3504 Peptonas e seus derivados; outras matérias proteicas e seus derivados, não especificadas nem...</t>
   </si>
   <si>
+    <t>6912 Serviços de mesa, artigos de cozinha, outros artigos de uso doméstico e artigos de higiene ou de...</t>
+  </si>
+  <si>
+    <t>3004 Medicamentos constituídos por produtos misturados ou não misturados, preparados para fins...</t>
+  </si>
+  <si>
+    <t>8516 Aquecedores elétricos de água, incluídos os de imersão; aparelhos elétricos para aquecimento de...</t>
+  </si>
+  <si>
     <t>8477 Máquinas e aparelhos para trabalhar borracha ou plástico ou para fabricação de produtos dessas...</t>
   </si>
   <si>
-    <t>8443 Máquinas e aparelhos de impressão por meio de placas, cilindros e outros elementos de impressão...</t>
-[...20 lines deleted...]
-    <t>0813 Frutas secas e misturas de frutas secas ou de frutas de casca rija (exceto frutas de casca rija,...</t>
+    <t>1504 Gorduras, óleos e respetivas frações, de peixes ou de mamíferos marinhos, mesmo refinados, mas...</t>
+  </si>
+  <si>
+    <t>6404 Calçado com sola exterior de borracha, plástico, couro natural ou reconstituído e parte superior...</t>
+  </si>
+  <si>
+    <t>1605 Crustáceos, moluscos e outros invertebrados aquáticos, preparados ou em conservas</t>
   </si>
   <si>
     <t>Exportação de Produtos Industriais Transformados para o Equador por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados do Equador por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para o Equador por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens do Equador por Meios de Transporte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
-    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -890,51 +850,51 @@
         <color rgb="FF005629"/>
       </top>
       <bottom style="hair">
         <color rgb="FF005629"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF005629"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="124">
+  <cellXfs count="125">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -970,63 +930,63 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -1087,63 +1047,63 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -1204,106 +1164,109 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="17">
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
@@ -1835,51 +1798,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet19">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
   <dimension ref="A2:K322"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A317" sqref="A317"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.85546875" style="4" customWidth="1"/>
-    <col min="2" max="11" width="8.7109375" style="4" customWidth="1"/>
+    <col min="2" max="2" width="9" style="4" bestFit="1" customWidth="1"/>
+    <col min="3" max="11" width="8.7109375" style="4" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="88" t="s">
         <v>87</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="7" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
@@ -1930,359 +1894,359 @@
       </c>
       <c r="J7" s="13" t="s">
         <v>86</v>
       </c>
       <c r="K7" s="13" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="16">
         <v>20.487525000000002</v>
       </c>
       <c r="C8" s="16">
         <v>18.803091999999999</v>
       </c>
       <c r="D8" s="16">
         <v>25.890986000000002</v>
       </c>
       <c r="E8" s="16">
         <v>16.457716999999999</v>
       </c>
       <c r="F8" s="16">
-        <v>19.743708999999999</v>
+        <v>19.701923999999998</v>
       </c>
       <c r="G8" s="16">
-        <v>19.966268711510839</v>
+        <v>19.712375659394311</v>
       </c>
       <c r="H8" s="16">
-        <v>-0.92027073320719577</v>
+        <v>-0.97273473897635521</v>
       </c>
       <c r="I8" s="16">
-        <v>2.3745069999999999</v>
+        <v>13.258483</v>
       </c>
       <c r="J8" s="16">
-        <v>2.552953</v>
+        <v>13.637971</v>
       </c>
       <c r="K8" s="16">
-        <v>7.5150757609895491</v>
+        <v>2.8622279034486846</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="16">
         <v>52.431322000000002</v>
       </c>
       <c r="C9" s="16">
         <v>85.481992000000005</v>
       </c>
       <c r="D9" s="16">
         <v>77.943314999999998</v>
       </c>
       <c r="E9" s="16">
         <v>93.184775999999999</v>
       </c>
       <c r="F9" s="16">
-        <v>125.396978</v>
+        <v>125.396906</v>
       </c>
       <c r="G9" s="16">
-        <v>34.568095114592545</v>
+        <v>34.568017848752461</v>
       </c>
       <c r="H9" s="16">
-        <v>24.358096416669262</v>
+        <v>24.358078565790777</v>
       </c>
       <c r="I9" s="16">
-        <v>21.818724</v>
+        <v>76.411581000000012</v>
       </c>
       <c r="J9" s="16">
-        <v>7.6089669999999998</v>
+        <v>54.465394999999994</v>
       </c>
       <c r="K9" s="16">
-        <v>-65.126434524768726</v>
+        <v>-28.721020704963578</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="16">
         <v>-31.943797</v>
       </c>
       <c r="C10" s="16">
         <v>-66.678899999999999</v>
       </c>
       <c r="D10" s="16">
         <v>-52.052329</v>
       </c>
       <c r="E10" s="16">
         <v>-76.727058999999997</v>
       </c>
       <c r="F10" s="16">
-        <v>-105.65326900000001</v>
+        <v>-105.69498200000001</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>23</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="16">
-        <v>-19.444216999999998</v>
+        <v>-63.153098000000014</v>
       </c>
       <c r="J10" s="16">
-        <v>-5.0560139999999993</v>
+        <v>-40.827423999999993</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="17">
         <v>39.074973162034709</v>
       </c>
       <c r="C11" s="17">
         <v>21.996553379336316</v>
       </c>
       <c r="D11" s="17">
         <v>33.217712128358926</v>
       </c>
       <c r="E11" s="17">
         <v>17.661379579857549</v>
       </c>
       <c r="F11" s="17">
-        <v>15.744963965559041</v>
+        <v>15.711650812181919</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>23</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="17">
-        <v>10.882886643600239</v>
+        <v>17.351405148913223</v>
       </c>
       <c r="J11" s="17">
-        <v>33.551900014811473</v>
+        <v>25.039699060293241</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="19" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="20"/>
     </row>
     <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
     </row>
     <row r="20" spans="1:11" s="24" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="22"/>
       <c r="B20" s="22"/>
       <c r="C20" s="22"/>
       <c r="D20" s="23"/>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K20" s="13" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="106" t="s">
+      <c r="A21" s="113" t="s">
         <v>93</v>
       </c>
-      <c r="B21" s="106"/>
-      <c r="C21" s="106"/>
+      <c r="B21" s="113"/>
+      <c r="C21" s="113"/>
       <c r="D21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="26">
         <v>83</v>
       </c>
       <c r="F21" s="26">
         <v>90</v>
       </c>
       <c r="G21" s="26">
         <v>84</v>
       </c>
       <c r="H21" s="26">
         <v>94</v>
       </c>
       <c r="I21" s="26">
         <v>86</v>
       </c>
       <c r="J21" s="26">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="K21" s="26">
-        <v>97</v>
+        <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="106"/>
-[...1 lines deleted...]
-      <c r="C22" s="106"/>
+      <c r="A22" s="113"/>
+      <c r="B22" s="113"/>
+      <c r="C22" s="113"/>
       <c r="D22" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="27">
         <v>3.2203709386933004E-2</v>
       </c>
       <c r="F22" s="27">
         <v>2.3982698041775264E-2</v>
       </c>
       <c r="G22" s="27">
         <v>3.3476767482338576E-2</v>
       </c>
       <c r="H22" s="27">
         <v>2.0860260671125879E-2</v>
       </c>
       <c r="I22" s="27">
-        <v>2.4880888086887789E-2</v>
+        <v>2.4949390850922133E-2</v>
       </c>
       <c r="J22" s="27">
-        <v>1.6600003724192344E-2</v>
+        <v>2.7854360684627225E-2</v>
       </c>
       <c r="K22" s="27">
-        <v>2.08671619714835E-2</v>
+        <v>2.7945356494652455E-2</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="109" t="s">
+      <c r="A23" s="116" t="s">
         <v>94</v>
       </c>
-      <c r="B23" s="109"/>
-      <c r="C23" s="109"/>
+      <c r="B23" s="116"/>
+      <c r="C23" s="116"/>
       <c r="D23" s="28" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="29">
         <v>64</v>
       </c>
       <c r="F23" s="29">
         <v>61</v>
       </c>
       <c r="G23" s="29">
         <v>59</v>
       </c>
       <c r="H23" s="29">
         <v>57</v>
       </c>
       <c r="I23" s="29">
         <v>48</v>
       </c>
       <c r="J23" s="29">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="K23" s="29">
-        <v>64</v>
+        <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="110"/>
-[...1 lines deleted...]
-      <c r="C24" s="110"/>
+      <c r="A24" s="119"/>
+      <c r="B24" s="119"/>
+      <c r="C24" s="119"/>
       <c r="D24" s="30" t="s">
         <v>29</v>
       </c>
       <c r="E24" s="31">
         <v>6.3059560099331349E-2</v>
       </c>
       <c r="F24" s="31">
         <v>7.8021881891096725E-2</v>
       </c>
       <c r="G24" s="31">
         <v>7.4126955813043016E-2</v>
       </c>
       <c r="H24" s="31">
         <v>8.6890878787325085E-2</v>
       </c>
       <c r="I24" s="31">
-        <v>0.11244740299892055</v>
+        <v>0.1118885171746159</v>
       </c>
       <c r="J24" s="31">
-        <v>0.12059239181684289</v>
+        <v>0.11496108532871578</v>
       </c>
       <c r="K24" s="31">
-        <v>4.3968684137443259E-2</v>
+        <v>7.7639933533108413E-2</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="32"/>
       <c r="C25" s="33"/>
     </row>
     <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="34"/>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="35"/>
       <c r="I26" s="35"/>
       <c r="J26" s="35"/>
     </row>
     <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>95</v>
       </c>
@@ -2299,137 +2263,137 @@
     </row>
     <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="22"/>
       <c r="B28" s="22"/>
       <c r="C28" s="22"/>
       <c r="D28" s="23"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12">
         <v>2021</v>
       </c>
       <c r="H28" s="12">
         <v>2022</v>
       </c>
       <c r="I28" s="12">
         <v>2023</v>
       </c>
       <c r="J28" s="12">
         <v>2024</v>
       </c>
       <c r="K28" s="12">
         <v>2025</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="106" t="s">
+      <c r="A29" s="113" t="s">
         <v>96</v>
       </c>
-      <c r="B29" s="106"/>
-[...2 lines deleted...]
-      <c r="E29" s="107" t="s">
+      <c r="B29" s="113"/>
+      <c r="C29" s="113"/>
+      <c r="D29" s="113"/>
+      <c r="E29" s="122" t="s">
         <v>21</v>
       </c>
-      <c r="F29" s="107"/>
+      <c r="F29" s="122"/>
       <c r="G29" s="26">
         <v>35</v>
       </c>
       <c r="H29" s="26">
         <v>31</v>
       </c>
       <c r="I29" s="26">
         <v>35</v>
       </c>
       <c r="J29" s="26">
         <v>36</v>
       </c>
       <c r="K29" s="26">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="106"/>
-[...3 lines deleted...]
-      <c r="E30" s="107" t="s">
+      <c r="A30" s="113"/>
+      <c r="B30" s="113"/>
+      <c r="C30" s="113"/>
+      <c r="D30" s="113"/>
+      <c r="E30" s="122" t="s">
         <v>97</v>
       </c>
-      <c r="F30" s="107"/>
+      <c r="F30" s="122"/>
       <c r="G30" s="27">
         <v>0.31153180443673489</v>
       </c>
       <c r="H30" s="27">
         <v>0.32238788285998882</v>
       </c>
       <c r="I30" s="27">
         <v>0.30572416542292169</v>
       </c>
       <c r="J30" s="27">
         <v>0.35691639251227453</v>
       </c>
       <c r="K30" s="27">
         <v>0.39566922818028166</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="109" t="s">
+      <c r="A31" s="116" t="s">
         <v>98</v>
       </c>
-      <c r="B31" s="109"/>
-[...2 lines deleted...]
-      <c r="E31" s="111" t="s">
+      <c r="B31" s="116"/>
+      <c r="C31" s="116"/>
+      <c r="D31" s="116"/>
+      <c r="E31" s="124" t="s">
         <v>21</v>
       </c>
-      <c r="F31" s="111"/>
+      <c r="F31" s="124"/>
       <c r="G31" s="29">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H31" s="29">
         <v>47</v>
       </c>
       <c r="I31" s="29">
         <v>49</v>
       </c>
       <c r="J31" s="29">
         <v>50</v>
       </c>
       <c r="K31" s="29">
         <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="110"/>
-[...3 lines deleted...]
-      <c r="E32" s="108" t="s">
+      <c r="A32" s="119"/>
+      <c r="B32" s="119"/>
+      <c r="C32" s="119"/>
+      <c r="D32" s="119"/>
+      <c r="E32" s="123" t="s">
         <v>99</v>
       </c>
-      <c r="F32" s="108"/>
+      <c r="F32" s="123"/>
       <c r="G32" s="31">
         <v>0.12084420883260319</v>
       </c>
       <c r="H32" s="31">
         <v>9.6747476559297357E-2</v>
       </c>
       <c r="I32" s="31">
         <v>0.11789026433824197</v>
       </c>
       <c r="J32" s="31">
         <v>9.06047865261842E-2</v>
       </c>
       <c r="K32" s="31">
         <v>0.10215432571697398</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B33" s="32"/>
       <c r="C33" s="33"/>
     </row>
     <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="34"/>
@@ -2464,1321 +2428,1321 @@
       <c r="C36" s="22"/>
       <c r="D36" s="22"/>
       <c r="E36" s="38" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="106" t="s">
+      <c r="A37" s="113" t="s">
         <v>102</v>
       </c>
-      <c r="B37" s="106"/>
-[...1 lines deleted...]
-      <c r="D37" s="106"/>
+      <c r="B37" s="113"/>
+      <c r="C37" s="113"/>
+      <c r="D37" s="113"/>
       <c r="E37" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F37" s="39">
         <v>1.3982322507646394E-2</v>
       </c>
       <c r="G37" s="39">
         <v>-2.6477083402587543E-3</v>
       </c>
       <c r="H37" s="39">
         <v>9.0403653587458194E-3</v>
       </c>
       <c r="I37" s="39">
         <v>-1.2197115741801124E-2</v>
       </c>
       <c r="J37" s="39">
-        <v>4.1650156995186056E-3</v>
+        <v>4.1120529470212207E-3</v>
       </c>
       <c r="K37" s="39">
-        <v>1.2475028562001398E-3</v>
+        <v>7.972552838426386E-4</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="112" t="s">
+      <c r="A38" s="114" t="s">
         <v>30</v>
       </c>
-      <c r="B38" s="112"/>
-[...1 lines deleted...]
-      <c r="D38" s="112"/>
+      <c r="B38" s="114"/>
+      <c r="C38" s="114"/>
+      <c r="D38" s="114"/>
       <c r="E38" s="40" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="41">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="41">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="41">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="41">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="41">
-        <v>0.58031804673719245</v>
+        <v>9.1877061696347309E-2</v>
       </c>
       <c r="K38" s="41">
-        <v>-14.470848480582053</v>
+        <v>2.5272874008694752</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="109" t="s">
+      <c r="A39" s="116" t="s">
         <v>103</v>
       </c>
-      <c r="B39" s="109"/>
-[...1 lines deleted...]
-      <c r="D39" s="109"/>
+      <c r="B39" s="116"/>
+      <c r="C39" s="116"/>
+      <c r="D39" s="116"/>
       <c r="E39" s="42" t="s">
         <v>4</v>
       </c>
       <c r="F39" s="43">
         <v>9.9449328865885804E-3</v>
       </c>
       <c r="G39" s="43">
         <v>3.9750298708626258E-2</v>
       </c>
       <c r="H39" s="43">
         <v>-6.8807681331189271E-3</v>
       </c>
       <c r="I39" s="43">
         <v>1.4495189306141494E-2</v>
       </c>
       <c r="J39" s="43">
-        <v>3.0036521625107851E-2</v>
+        <v>3.0036454488140407E-2</v>
       </c>
       <c r="K39" s="43">
-        <v>-7.8537525098448732E-2</v>
+        <v>-3.3017997119911296E-2</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="114" t="s">
+      <c r="A40" s="117" t="s">
         <v>31</v>
       </c>
-      <c r="B40" s="114"/>
-[...1 lines deleted...]
-      <c r="D40" s="114"/>
+      <c r="B40" s="117"/>
+      <c r="C40" s="117"/>
+      <c r="D40" s="117"/>
       <c r="E40" s="44" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>3.9840825968701177</v>
+        <v>4.5034255776094412</v>
       </c>
       <c r="K40" s="17">
-        <v>-4.3526829528640123</v>
+        <v>5.5424502313117623</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="32"/>
       <c r="C41" s="33"/>
     </row>
     <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="45"/>
     </row>
     <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B44" s="36"/>
       <c r="C44" s="36"/>
       <c r="D44" s="36"/>
       <c r="E44" s="36"/>
       <c r="F44" s="36"/>
       <c r="G44" s="36"/>
       <c r="H44" s="36"/>
       <c r="I44" s="36"/>
       <c r="J44" s="36"/>
       <c r="K44" s="36"/>
     </row>
     <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="22"/>
       <c r="B45" s="22"/>
       <c r="C45" s="22"/>
       <c r="D45" s="22"/>
       <c r="E45" s="22"/>
       <c r="F45" s="22"/>
       <c r="G45" s="12">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H45" s="12">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I45" s="12">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="J45" s="12">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="K45" s="12">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="115" t="s">
+      <c r="A46" s="118" t="s">
         <v>104</v>
       </c>
-      <c r="B46" s="115"/>
-      <c r="C46" s="115"/>
+      <c r="B46" s="118"/>
+      <c r="C46" s="118"/>
       <c r="D46" s="46" t="s">
         <v>26</v>
       </c>
       <c r="E46" s="46"/>
       <c r="F46" s="46"/>
       <c r="G46" s="47">
-        <v>151</v>
+        <v>174</v>
       </c>
       <c r="H46" s="47">
-        <v>174</v>
+        <v>201</v>
       </c>
       <c r="I46" s="47">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="J46" s="47">
-        <v>200</v>
+        <v>171</v>
       </c>
       <c r="K46" s="47">
-        <v>171</v>
+        <v>203</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="106"/>
-[...1 lines deleted...]
-      <c r="C47" s="106"/>
+      <c r="A47" s="113"/>
+      <c r="B47" s="113"/>
+      <c r="C47" s="113"/>
       <c r="D47" s="49" t="s">
         <v>50</v>
       </c>
       <c r="E47" s="49"/>
       <c r="F47" s="49"/>
       <c r="G47" s="50">
-        <v>0.72918678771489276</v>
+        <v>0.7725779238078323</v>
       </c>
       <c r="H47" s="50">
-        <v>0.7725779238078323</v>
+        <v>0.87619877942458591</v>
       </c>
       <c r="I47" s="50">
-        <v>0.87619877942458591</v>
+        <v>0.88581805297191962</v>
       </c>
       <c r="J47" s="50">
-        <v>0.88581805297191962</v>
+        <v>0.80770865807000147</v>
       </c>
       <c r="K47" s="50">
-        <v>0.80770865807000147</v>
+        <v>0.96103773138285287</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="110"/>
-[...1 lines deleted...]
-      <c r="C48" s="110"/>
+      <c r="A48" s="119"/>
+      <c r="B48" s="119"/>
+      <c r="C48" s="119"/>
       <c r="D48" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="51">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="H48" s="51">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="I48" s="51">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="J48" s="51">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="K48" s="51">
-        <v>84</v>
+        <v>77</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="52"/>
       <c r="F49" s="53"/>
-      <c r="G49" s="118" t="s">
+      <c r="G49" s="121" t="s">
         <v>105</v>
       </c>
-      <c r="H49" s="118"/>
-[...2 lines deleted...]
-      <c r="K49" s="118"/>
+      <c r="H49" s="121"/>
+      <c r="I49" s="121"/>
+      <c r="J49" s="121"/>
+      <c r="K49" s="121"/>
     </row>
     <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="113" t="s">
+      <c r="A50" s="115" t="s">
         <v>34</v>
       </c>
-      <c r="B50" s="113"/>
-[...8 lines deleted...]
-      <c r="K50" s="113"/>
+      <c r="B50" s="115"/>
+      <c r="C50" s="115"/>
+      <c r="D50" s="115"/>
+      <c r="E50" s="115"/>
+      <c r="F50" s="115"/>
+      <c r="G50" s="115"/>
+      <c r="H50" s="115"/>
+      <c r="I50" s="115"/>
+      <c r="J50" s="115"/>
+      <c r="K50" s="115"/>
     </row>
     <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C51" s="52"/>
     </row>
     <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="113" t="s">
+      <c r="A52" s="115" t="s">
         <v>105</v>
       </c>
-      <c r="B52" s="113"/>
-[...8 lines deleted...]
-      <c r="K52" s="113"/>
+      <c r="B52" s="115"/>
+      <c r="C52" s="115"/>
+      <c r="D52" s="115"/>
+      <c r="E52" s="115"/>
+      <c r="F52" s="115"/>
+      <c r="G52" s="115"/>
+      <c r="H52" s="115"/>
+      <c r="I52" s="115"/>
+      <c r="J52" s="115"/>
+      <c r="K52" s="115"/>
     </row>
     <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="54"/>
       <c r="B53" s="54"/>
       <c r="C53" s="54"/>
       <c r="D53" s="54"/>
       <c r="E53" s="54"/>
       <c r="F53" s="54"/>
       <c r="G53" s="54"/>
       <c r="H53" s="54"/>
       <c r="I53" s="54"/>
       <c r="J53" s="54"/>
       <c r="K53" s="54"/>
     </row>
     <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A54" s="45"/>
       <c r="B54" s="45"/>
       <c r="C54" s="55"/>
       <c r="D54" s="45"/>
       <c r="E54" s="45"/>
       <c r="F54" s="45"/>
       <c r="G54" s="45"/>
       <c r="H54" s="45"/>
       <c r="I54" s="45"/>
       <c r="J54" s="45"/>
       <c r="K54" s="45"/>
     </row>
     <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="2" t="s">
         <v>106</v>
       </c>
       <c r="B55" s="36"/>
       <c r="C55" s="37"/>
       <c r="D55" s="36"/>
       <c r="E55" s="36"/>
       <c r="F55" s="36"/>
       <c r="G55" s="36"/>
       <c r="H55" s="36"/>
       <c r="I55" s="36"/>
       <c r="J55" s="36"/>
       <c r="K55" s="36"/>
     </row>
     <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="46"/>
       <c r="B56" s="46"/>
       <c r="C56" s="56"/>
       <c r="D56" s="46"/>
       <c r="E56" s="46"/>
       <c r="F56" s="46"/>
       <c r="G56" s="46"/>
-      <c r="H56" s="105" t="s">
+      <c r="H56" s="110" t="s">
         <v>41</v>
       </c>
-      <c r="I56" s="105"/>
-      <c r="J56" s="105" t="s">
+      <c r="I56" s="110"/>
+      <c r="J56" s="110" t="s">
         <v>38</v>
       </c>
-      <c r="K56" s="105"/>
+      <c r="K56" s="110"/>
     </row>
     <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="1"/>
       <c r="B57" s="1"/>
       <c r="C57" s="57"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="57" t="s">
         <v>42</v>
       </c>
       <c r="I57" s="57" t="s">
         <v>40</v>
       </c>
       <c r="J57" s="57" t="s">
         <v>107</v>
       </c>
       <c r="K57" s="57" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="21"/>
       <c r="C58" s="58"/>
       <c r="D58" s="21"/>
       <c r="E58" s="21"/>
       <c r="F58" s="36"/>
       <c r="G58" s="36"/>
       <c r="H58" s="48">
-        <v>171</v>
+        <v>203</v>
       </c>
       <c r="I58" s="59">
         <v>100</v>
       </c>
       <c r="J58" s="59">
-        <v>16.457716999999999</v>
+        <v>19.701923999999998</v>
       </c>
       <c r="K58" s="59">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B59" s="21"/>
       <c r="C59" s="58"/>
       <c r="D59" s="21"/>
       <c r="E59" s="21"/>
       <c r="F59" s="36"/>
       <c r="G59" s="36"/>
       <c r="H59" s="48">
         <v>0</v>
       </c>
       <c r="I59" s="59">
         <v>0</v>
       </c>
       <c r="J59" s="59">
         <v>0</v>
       </c>
       <c r="K59" s="59">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B60" s="21"/>
       <c r="C60" s="58"/>
       <c r="D60" s="21"/>
       <c r="E60" s="21"/>
       <c r="F60" s="36"/>
       <c r="G60" s="36"/>
       <c r="H60" s="48">
         <v>3</v>
       </c>
       <c r="I60" s="59">
-        <v>1.7543859649122806</v>
+        <v>1.4778325123152709</v>
       </c>
       <c r="J60" s="59">
-        <v>4.9769880000000004</v>
+        <v>6.3347470000000001</v>
       </c>
       <c r="K60" s="59">
-        <v>30.241059558868344</v>
+        <v>32.152935926460792</v>
       </c>
     </row>
     <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B61" s="21"/>
       <c r="C61" s="58"/>
       <c r="D61" s="21"/>
       <c r="E61" s="21"/>
       <c r="F61" s="36"/>
       <c r="G61" s="36"/>
       <c r="H61" s="48">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="I61" s="59">
-        <v>87.719298245614027</v>
+        <v>76.354679802955658</v>
       </c>
       <c r="J61" s="59">
-        <v>10.611323000000001</v>
+        <v>11.108788000000001</v>
       </c>
       <c r="K61" s="59">
-        <v>64.476275779927434</v>
+        <v>56.384280032752145</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>78</v>
       </c>
       <c r="B62" s="21"/>
       <c r="C62" s="58"/>
       <c r="D62" s="21"/>
       <c r="E62" s="21"/>
       <c r="F62" s="36"/>
       <c r="G62" s="36"/>
       <c r="H62" s="48">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="I62" s="59">
-        <v>10.526315789473683</v>
+        <v>22.167487684729064</v>
       </c>
       <c r="J62" s="59">
-        <v>9.6099999999999988E-3</v>
+        <v>1.4022999999999999E-2</v>
       </c>
       <c r="K62" s="59">
-        <v>5.8392060089500868E-2</v>
+        <v>7.1175789735053285E-2</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B63" s="60"/>
       <c r="C63" s="61"/>
       <c r="D63" s="60"/>
       <c r="E63" s="60"/>
       <c r="F63" s="62"/>
       <c r="G63" s="62"/>
       <c r="H63" s="63" t="s">
         <v>23</v>
       </c>
       <c r="I63" s="64" t="s">
         <v>23</v>
       </c>
       <c r="J63" s="65">
-        <v>0.85979599999999756</v>
+        <v>2.2443659999999959</v>
       </c>
       <c r="K63" s="65">
-        <v>5.2242726011147198</v>
+        <v>11.391608251052006</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="52"/>
-      <c r="F64" s="117" t="s">
+      <c r="F64" s="120" t="s">
         <v>105</v>
       </c>
-      <c r="G64" s="117"/>
-[...3 lines deleted...]
-      <c r="K64" s="117"/>
+      <c r="G64" s="120"/>
+      <c r="H64" s="120"/>
+      <c r="I64" s="120"/>
+      <c r="J64" s="120"/>
+      <c r="K64" s="120"/>
     </row>
     <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="45"/>
       <c r="C65" s="52"/>
     </row>
     <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="45"/>
       <c r="C66" s="52"/>
     </row>
     <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A67" s="2" t="s">
         <v>108</v>
       </c>
       <c r="B67" s="36"/>
       <c r="C67" s="37"/>
       <c r="D67" s="36"/>
       <c r="E67" s="36"/>
       <c r="F67" s="36"/>
       <c r="G67" s="36"/>
       <c r="H67" s="36"/>
       <c r="I67" s="36"/>
       <c r="J67" s="36"/>
       <c r="K67" s="36"/>
     </row>
     <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="46"/>
       <c r="B68" s="46"/>
       <c r="C68" s="56"/>
       <c r="D68" s="46"/>
       <c r="E68" s="46"/>
       <c r="F68" s="46"/>
       <c r="G68" s="46"/>
-      <c r="H68" s="105" t="s">
+      <c r="H68" s="110" t="s">
         <v>41</v>
       </c>
-      <c r="I68" s="105"/>
-      <c r="J68" s="105" t="s">
+      <c r="I68" s="110"/>
+      <c r="J68" s="110" t="s">
         <v>38</v>
       </c>
-      <c r="K68" s="105"/>
+      <c r="K68" s="110"/>
     </row>
     <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="57"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="57" t="s">
         <v>42</v>
       </c>
       <c r="I69" s="57" t="s">
         <v>40</v>
       </c>
       <c r="J69" s="57" t="s">
         <v>107</v>
       </c>
       <c r="K69" s="57" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="21"/>
       <c r="C70" s="58"/>
       <c r="D70" s="21"/>
       <c r="E70" s="21"/>
       <c r="F70" s="21"/>
       <c r="G70" s="21"/>
       <c r="H70" s="48">
-        <v>171</v>
+        <v>203</v>
       </c>
       <c r="I70" s="66">
         <v>100</v>
       </c>
       <c r="J70" s="59">
-        <v>16.457716999999999</v>
+        <v>19.701923999999998</v>
       </c>
       <c r="K70" s="66">
         <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="15" t="s">
         <v>70</v>
       </c>
       <c r="B71" s="21"/>
       <c r="C71" s="58"/>
       <c r="D71" s="21"/>
       <c r="E71" s="21"/>
       <c r="F71" s="21"/>
       <c r="G71" s="21"/>
-      <c r="H71" s="48">
-[...3 lines deleted...]
-        <v>92.397660818713447</v>
+      <c r="H71" s="48" t="s">
+        <v>109</v>
+      </c>
+      <c r="I71" s="59" t="s">
+        <v>105</v>
       </c>
       <c r="J71" s="59">
-        <v>12.223773</v>
+        <v>14.965209999999999</v>
       </c>
       <c r="K71" s="66">
-        <v>74.273807235839584</v>
+        <v>75.958114547594434</v>
       </c>
     </row>
     <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B72" s="21"/>
       <c r="C72" s="58"/>
       <c r="D72" s="21"/>
       <c r="E72" s="21"/>
       <c r="F72" s="21"/>
       <c r="G72" s="21"/>
-      <c r="H72" s="48">
-[...3 lines deleted...]
-        <v>3.5087719298245612</v>
+      <c r="H72" s="48" t="s">
+        <v>109</v>
+      </c>
+      <c r="I72" s="66" t="s">
+        <v>105</v>
       </c>
       <c r="J72" s="59">
-        <v>3.0266390000000003</v>
+        <v>2.1863449999999998</v>
       </c>
       <c r="K72" s="66">
-        <v>18.390394001792597</v>
+        <v>11.09711417016937</v>
       </c>
     </row>
     <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="15" t="s">
         <v>72</v>
       </c>
       <c r="B73" s="21"/>
       <c r="C73" s="58"/>
       <c r="D73" s="21"/>
       <c r="E73" s="21"/>
       <c r="F73" s="21"/>
       <c r="G73" s="21"/>
-      <c r="H73" s="48">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="H73" s="48" t="s">
+        <v>109</v>
+      </c>
+      <c r="I73" s="66" t="s">
+        <v>105</v>
       </c>
       <c r="J73" s="59">
-        <v>0</v>
+        <v>4.4253999999999995E-2</v>
       </c>
       <c r="K73" s="66">
-        <v>0</v>
+        <v>0.22461765663089553</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="15" t="s">
         <v>73</v>
       </c>
       <c r="B74" s="21"/>
       <c r="C74" s="58"/>
       <c r="D74" s="21"/>
       <c r="E74" s="21"/>
       <c r="F74" s="21"/>
       <c r="G74" s="21"/>
-      <c r="H74" s="48">
-[...3 lines deleted...]
-        <v>4.0935672514619883</v>
+      <c r="H74" s="48" t="s">
+        <v>109</v>
+      </c>
+      <c r="I74" s="66" t="s">
+        <v>105</v>
       </c>
       <c r="J74" s="59">
-        <v>0.34750900000000001</v>
+        <v>0.26174900000000001</v>
       </c>
       <c r="K74" s="66">
-        <v>2.1115261612531069</v>
+        <v>1.3285453745532672</v>
       </c>
     </row>
     <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="49" t="s">
         <v>74</v>
       </c>
       <c r="B75" s="67"/>
       <c r="C75" s="68"/>
       <c r="D75" s="67"/>
       <c r="E75" s="67"/>
       <c r="F75" s="67"/>
       <c r="G75" s="67"/>
-      <c r="H75" s="69">
-[...3 lines deleted...]
-        <v>2.9239766081871341</v>
+      <c r="H75" s="69" t="s">
+        <v>109</v>
+      </c>
+      <c r="I75" s="70" t="s">
+        <v>105</v>
       </c>
       <c r="J75" s="71">
-        <v>5.5867E-2</v>
+        <v>8.2130999999999996E-2</v>
       </c>
       <c r="K75" s="70">
-        <v>0.33945777534028565</v>
+        <v>0.41686791604718404</v>
       </c>
     </row>
     <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="72" t="s">
         <v>43</v>
       </c>
       <c r="B76" s="72"/>
       <c r="C76" s="73"/>
       <c r="D76" s="72"/>
       <c r="E76" s="72"/>
       <c r="F76" s="74"/>
       <c r="G76" s="74"/>
       <c r="H76" s="75" t="s">
         <v>23</v>
       </c>
       <c r="I76" s="76" t="s">
         <v>23</v>
       </c>
       <c r="J76" s="77">
-        <v>0.85979599999999756</v>
+        <v>2.2443659999999994</v>
       </c>
       <c r="K76" s="77">
-        <v>5.2242726011147056</v>
+        <v>11.39160825105202</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="52"/>
-      <c r="F77" s="117" t="s">
-[...6 lines deleted...]
-      <c r="K77" s="117"/>
+      <c r="F77" s="120" t="s">
+        <v>110</v>
+      </c>
+      <c r="G77" s="120"/>
+      <c r="H77" s="120"/>
+      <c r="I77" s="120"/>
+      <c r="J77" s="120"/>
+      <c r="K77" s="120"/>
     </row>
     <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="45"/>
       <c r="C78" s="33"/>
     </row>
     <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="45"/>
       <c r="C79" s="33"/>
     </row>
     <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B80" s="36"/>
       <c r="C80" s="36"/>
       <c r="D80" s="36"/>
       <c r="E80" s="36"/>
       <c r="F80" s="36"/>
       <c r="G80" s="36"/>
       <c r="H80" s="36"/>
       <c r="I80" s="36"/>
       <c r="J80" s="36"/>
       <c r="K80" s="36"/>
     </row>
     <row r="81" spans="1:11" s="24" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="22"/>
       <c r="B81" s="22"/>
       <c r="C81" s="22"/>
       <c r="D81" s="13">
         <v>2021</v>
       </c>
       <c r="E81" s="13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F81" s="13">
         <v>2024</v>
       </c>
       <c r="G81" s="13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="H81" s="13">
         <v>2025</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="J81" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K81" s="13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="78"/>
       <c r="D82" s="16">
         <v>2.4434320000000005</v>
       </c>
       <c r="E82" s="16">
         <v>11.926438161759414</v>
       </c>
       <c r="F82" s="16">
         <v>3.4208410000000002</v>
       </c>
       <c r="G82" s="16">
         <v>20.785635091428542</v>
       </c>
       <c r="H82" s="16">
         <v>7.0885990000000003</v>
       </c>
       <c r="I82" s="16">
-        <v>35.903076772454462</v>
+        <v>35.979222130792913</v>
       </c>
       <c r="J82" s="16">
         <v>107.21802036399821</v>
       </c>
       <c r="K82" s="16">
         <v>3.6677580000000001</v>
       </c>
     </row>
     <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="78"/>
       <c r="D83" s="16">
         <v>1.7099199999999999</v>
       </c>
       <c r="E83" s="16">
         <v>8.3461521096374494</v>
       </c>
       <c r="F83" s="16">
         <v>2.5987479999999996</v>
       </c>
       <c r="G83" s="16">
         <v>15.790452588290343</v>
       </c>
       <c r="H83" s="16">
         <v>3.083863</v>
       </c>
       <c r="I83" s="16">
-        <v>15.619471498490988</v>
+        <v>15.65259819294806</v>
       </c>
       <c r="J83" s="16">
         <v>18.667258233580188</v>
       </c>
       <c r="K83" s="16">
         <v>0.48511500000000041</v>
       </c>
     </row>
     <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="78"/>
       <c r="D84" s="16">
         <v>3.565105</v>
       </c>
       <c r="E84" s="16">
         <v>17.401345452903655</v>
       </c>
       <c r="F84" s="16">
         <v>2.8489049999999998</v>
       </c>
       <c r="G84" s="16">
         <v>17.310450775159154</v>
       </c>
       <c r="H84" s="16">
         <v>2.2772569999999996</v>
       </c>
       <c r="I84" s="16">
-        <v>11.534089162274421</v>
+        <v>11.55855133742268</v>
       </c>
       <c r="J84" s="16">
         <v>-20.065533950763545</v>
       </c>
       <c r="K84" s="16">
         <v>-0.57164800000000016</v>
       </c>
     </row>
     <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="78"/>
       <c r="D85" s="16">
         <v>0.57975100000000002</v>
       </c>
       <c r="E85" s="16">
         <v>2.8297756805665886</v>
       </c>
       <c r="F85" s="16">
         <v>1.7008989999999999</v>
       </c>
       <c r="G85" s="16">
         <v>10.334963227281161</v>
       </c>
       <c r="H85" s="16">
         <v>1.6584349999999999</v>
       </c>
       <c r="I85" s="16">
-        <v>8.3998148473521361</v>
+        <v>8.4176296690617622</v>
       </c>
       <c r="J85" s="16">
         <v>-2.4965621121536352</v>
       </c>
       <c r="K85" s="16">
         <v>-4.2464000000000057E-2</v>
       </c>
     </row>
     <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="78"/>
       <c r="D86" s="16">
         <v>4.1839989999999991</v>
       </c>
       <c r="E86" s="16">
         <v>20.422178862502907</v>
       </c>
       <c r="F86" s="16">
         <v>1.4206590000000001</v>
       </c>
       <c r="G86" s="16">
         <v>8.6321754104776502</v>
       </c>
       <c r="H86" s="16">
-        <v>1.1143200000000002</v>
+        <v>1.082406</v>
       </c>
       <c r="I86" s="16">
-        <v>5.6439243507894092</v>
+        <v>5.493910137913435</v>
       </c>
       <c r="J86" s="16">
-        <v>-21.563161884730953</v>
+        <v>-23.8095841436967</v>
       </c>
       <c r="K86" s="16">
-        <v>-0.30633899999999992</v>
+        <v>-0.33825300000000014</v>
       </c>
     </row>
     <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="78"/>
       <c r="D87" s="16">
         <v>0.89901700000000007</v>
       </c>
       <c r="E87" s="16">
         <v>4.3881191115081011</v>
       </c>
       <c r="F87" s="16">
         <v>0.67422400000000016</v>
       </c>
       <c r="G87" s="16">
         <v>4.0967042998734282</v>
       </c>
       <c r="H87" s="16">
         <v>0.87784299999999993</v>
       </c>
       <c r="I87" s="16">
-        <v>4.4461909360596836</v>
+        <v>4.4556206794828768</v>
       </c>
       <c r="J87" s="16">
         <v>30.200497164147187</v>
       </c>
       <c r="K87" s="16">
         <v>0.20361899999999977</v>
       </c>
     </row>
     <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="78"/>
       <c r="D88" s="16">
         <v>0.54907700000000004</v>
       </c>
       <c r="E88" s="16">
         <v>2.6800553019459405</v>
       </c>
       <c r="F88" s="16">
         <v>0.6163320000000001</v>
       </c>
       <c r="G88" s="16">
         <v>3.7449422662936791</v>
       </c>
       <c r="H88" s="16">
-        <v>0.80223299999999997</v>
+        <v>0.80224700000000004</v>
       </c>
       <c r="I88" s="16">
-        <v>4.0632335089622726</v>
+        <v>4.0719221127845184</v>
       </c>
       <c r="J88" s="16">
-        <v>30.162477366094869</v>
+        <v>30.164748869115982</v>
       </c>
       <c r="K88" s="16">
-        <v>0.18590099999999987</v>
+        <v>0.18591499999999994</v>
       </c>
     </row>
     <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="78"/>
       <c r="D89" s="16">
         <v>2.2328869999999998</v>
       </c>
       <c r="E89" s="16">
         <v>10.898764003948742</v>
       </c>
       <c r="F89" s="16">
         <v>0.72755500000000006</v>
       </c>
       <c r="G89" s="16">
         <v>4.4207528905740698</v>
       </c>
       <c r="H89" s="16">
-        <v>0.60921900000000007</v>
+        <v>0.59933400000000003</v>
       </c>
       <c r="I89" s="16">
-        <v>3.0856360372815468</v>
+        <v>3.0420074709454776</v>
       </c>
       <c r="J89" s="16">
-        <v>-16.264887190659124</v>
+        <v>-17.623547360680639</v>
       </c>
       <c r="K89" s="16">
-        <v>-0.118336</v>
+        <v>-0.12822100000000003</v>
       </c>
     </row>
     <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="78"/>
       <c r="D90" s="16">
         <v>0.56863700000000006</v>
       </c>
       <c r="E90" s="16">
         <v>2.7755280347430937</v>
       </c>
       <c r="F90" s="16">
         <v>0.52601399999999987</v>
       </c>
       <c r="G90" s="16">
         <v>3.196154120282904</v>
       </c>
       <c r="H90" s="16">
         <v>0.55261099999999996</v>
       </c>
       <c r="I90" s="16">
-        <v>2.7989219249534116</v>
+        <v>2.8048580433058214</v>
       </c>
       <c r="J90" s="16">
         <v>5.0563292992201925</v>
       </c>
       <c r="K90" s="16">
         <v>2.6597000000000093E-2</v>
       </c>
     </row>
     <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="78"/>
       <c r="D91" s="16">
         <v>1.2153129999999999</v>
       </c>
       <c r="E91" s="16">
         <v>5.9319659158439082</v>
       </c>
       <c r="F91" s="16">
         <v>0.73489899999999997</v>
       </c>
       <c r="G91" s="16">
         <v>4.4653763337891883</v>
       </c>
       <c r="H91" s="16">
         <v>0.526586</v>
       </c>
       <c r="I91" s="16">
-        <v>2.6671077860801131</v>
+        <v>2.6727643452487184</v>
       </c>
       <c r="J91" s="16">
         <v>-28.345799899033743</v>
       </c>
       <c r="K91" s="16">
         <v>-0.20831299999999997</v>
       </c>
     </row>
     <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="78"/>
       <c r="D92" s="16">
         <v>1.36E-4</v>
       </c>
       <c r="E92" s="16">
         <v>6.6381859204564715E-4</v>
       </c>
       <c r="F92" s="16">
         <v>0.47212600000000005</v>
       </c>
       <c r="G92" s="16">
         <v>2.8687210990442971</v>
       </c>
       <c r="H92" s="16">
         <v>0.43786999999999998</v>
       </c>
       <c r="I92" s="16">
-        <v>2.2177697209779583</v>
+        <v>2.2224732975317538</v>
       </c>
       <c r="J92" s="16">
         <v>-7.2556902182891987</v>
       </c>
       <c r="K92" s="16">
         <v>-3.4256000000000064E-2</v>
       </c>
     </row>
     <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="78"/>
       <c r="D93" s="16">
         <v>0.44887500000000008</v>
       </c>
       <c r="E93" s="16">
         <v>2.190967430180073</v>
       </c>
       <c r="F93" s="16">
         <v>0.27675099999999997</v>
       </c>
       <c r="G93" s="16">
         <v>1.6815880355701827</v>
       </c>
       <c r="H93" s="16">
         <v>9.0952000000000019E-2</v>
       </c>
       <c r="I93" s="16">
-        <v>0.46066319150064472</v>
+        <v>0.46164019311007409</v>
       </c>
       <c r="J93" s="16">
         <v>-67.135800773980918</v>
       </c>
       <c r="K93" s="16">
         <v>-0.18579899999999994</v>
       </c>
     </row>
     <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="78"/>
       <c r="D94" s="16">
         <v>0.26149700000000003</v>
       </c>
       <c r="E94" s="16">
         <v>1.2763718409129459</v>
       </c>
       <c r="F94" s="16">
         <v>5.0762000000000002E-2</v>
       </c>
       <c r="G94" s="16">
         <v>0.30843889222302223</v>
       </c>
       <c r="H94" s="16">
         <v>8.2181000000000004E-2</v>
       </c>
       <c r="I94" s="16">
-        <v>0.41623891438027177</v>
+        <v>0.41712169836813917</v>
       </c>
       <c r="J94" s="16">
         <v>61.89472440014184</v>
       </c>
       <c r="K94" s="16">
         <v>3.1419000000000002E-2</v>
       </c>
     </row>
     <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="78"/>
       <c r="D95" s="16">
         <v>0.19705599999999998</v>
       </c>
       <c r="E95" s="16">
         <v>0.96183409172166945</v>
       </c>
       <c r="F95" s="16">
         <v>5.3969000000000003E-2</v>
       </c>
       <c r="G95" s="16">
         <v>0.32792519156818656</v>
       </c>
       <c r="H95" s="16">
         <v>6.6801999999999986E-2</v>
       </c>
       <c r="I95" s="16">
-        <v>0.33834574851158916</v>
+        <v>0.33906333208878481</v>
       </c>
       <c r="J95" s="16">
         <v>23.778465415330992</v>
       </c>
       <c r="K95" s="16">
         <v>1.2832999999999983E-2</v>
       </c>
     </row>
     <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="78"/>
       <c r="D96" s="16">
         <v>0.55361000000000005</v>
       </c>
       <c r="E96" s="16">
         <v>2.7021809613411087</v>
       </c>
       <c r="F96" s="16">
         <v>7.4640000000000001E-3</v>
       </c>
       <c r="G96" s="16">
         <v>4.5352584444124301E-2</v>
       </c>
       <c r="H96" s="16">
         <v>2.5932000000000004E-2</v>
       </c>
       <c r="I96" s="16">
-        <v>0.13134310275744038</v>
+        <v>0.13162166294012709</v>
       </c>
       <c r="J96" s="16">
         <v>247.42765273311903</v>
       </c>
       <c r="K96" s="16">
         <v>1.8468000000000005E-2</v>
       </c>
     </row>
     <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="78"/>
       <c r="D97" s="16">
         <v>0.289827</v>
       </c>
       <c r="E97" s="16">
         <v>1.414651110858925</v>
       </c>
       <c r="F97" s="16">
         <v>8.9900000000000006E-4</v>
       </c>
       <c r="G97" s="16">
         <v>5.4624830406307268E-3</v>
@@ -3796,88 +3760,88 @@
         <v>-8.9900000000000006E-4</v>
       </c>
     </row>
     <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="78"/>
       <c r="D98" s="16">
         <v>0.78938600000000003</v>
       </c>
       <c r="E98" s="16">
         <v>3.8530081110334216</v>
       </c>
       <c r="F98" s="16">
         <v>0.32667000000000002</v>
       </c>
       <c r="G98" s="16">
         <v>1.9849047106594435</v>
       </c>
       <c r="H98" s="16">
         <v>0.44900599999999996</v>
       </c>
       <c r="I98" s="16">
-        <v>2.2741724971736565</v>
+        <v>2.2789956960548623</v>
       </c>
       <c r="J98" s="16">
         <v>37.449413781492005</v>
       </c>
       <c r="K98" s="16">
         <v>0.12233599999999994</v>
       </c>
     </row>
     <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B99" s="89"/>
       <c r="C99" s="90"/>
       <c r="D99" s="17">
         <v>20.487525000000002</v>
       </c>
       <c r="E99" s="17">
         <v>100</v>
       </c>
       <c r="F99" s="17">
         <v>16.457716999999999</v>
       </c>
       <c r="G99" s="17">
         <v>100</v>
       </c>
       <c r="H99" s="17">
-        <v>19.743708999999999</v>
+        <v>19.701923999999998</v>
       </c>
       <c r="I99" s="17">
         <v>100</v>
       </c>
       <c r="J99" s="17">
-        <v>19.966268711510839</v>
+        <v>19.712375659394311</v>
       </c>
       <c r="K99" s="17">
-        <v>3.2859920000000002</v>
+        <v>3.2442069999999994</v>
       </c>
     </row>
     <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E100" s="79"/>
       <c r="F100" s="79"/>
       <c r="G100" s="79"/>
       <c r="H100" s="79"/>
       <c r="I100" s="79"/>
     </row>
     <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E101" s="79"/>
       <c r="F101" s="79"/>
       <c r="G101" s="79"/>
       <c r="H101" s="79"/>
       <c r="I101" s="79"/>
     </row>
     <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="4" t="s">
         <v>36</v>
@@ -3892,552 +3856,552 @@
       <c r="A103" s="45"/>
       <c r="E103" s="80"/>
       <c r="F103" s="81"/>
       <c r="G103" s="80"/>
       <c r="H103" s="81"/>
       <c r="I103" s="80"/>
     </row>
     <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="45"/>
       <c r="E104" s="80"/>
       <c r="F104" s="81"/>
       <c r="G104" s="80"/>
       <c r="H104" s="81"/>
       <c r="I104" s="80"/>
     </row>
     <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="45"/>
       <c r="E105" s="80"/>
       <c r="F105" s="81"/>
       <c r="G105" s="80"/>
       <c r="H105" s="81"/>
       <c r="I105" s="80"/>
     </row>
     <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B106" s="36"/>
       <c r="C106" s="36"/>
       <c r="D106" s="36"/>
       <c r="E106" s="36"/>
       <c r="F106" s="36"/>
       <c r="G106" s="36"/>
       <c r="H106" s="36"/>
       <c r="I106" s="36"/>
       <c r="J106" s="36"/>
       <c r="K106" s="36"/>
     </row>
     <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="22"/>
       <c r="B107" s="22"/>
       <c r="C107" s="22"/>
       <c r="D107" s="13">
         <v>2021</v>
       </c>
       <c r="E107" s="13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F107" s="13">
         <v>2024</v>
       </c>
       <c r="G107" s="13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="H107" s="13">
         <v>2025</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="J107" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K107" s="13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="108" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="78"/>
       <c r="D108" s="16">
         <v>37.938336999999997</v>
       </c>
       <c r="E108" s="16">
         <v>72.358154539761557</v>
       </c>
       <c r="F108" s="16">
         <v>74.512319000000005</v>
       </c>
       <c r="G108" s="16">
         <v>79.961901716649521</v>
       </c>
       <c r="H108" s="16">
         <v>104.76065099999998</v>
       </c>
       <c r="I108" s="16">
-        <v>83.543202293120629</v>
+        <v>83.543250261693046</v>
       </c>
       <c r="J108" s="16">
         <v>40.595075292180852</v>
       </c>
       <c r="K108" s="16">
         <v>30.248331999999976</v>
       </c>
     </row>
     <row r="109" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="78"/>
       <c r="D109" s="16">
         <v>14.345435999999998</v>
       </c>
       <c r="E109" s="16">
         <v>27.360431613759417</v>
       </c>
       <c r="F109" s="16">
         <v>17.751522999999999</v>
       </c>
       <c r="G109" s="16">
         <v>19.049810239389316</v>
       </c>
       <c r="H109" s="16">
-        <v>20.070391000000001</v>
+        <v>20.070452</v>
       </c>
       <c r="I109" s="16">
-        <v>16.005482205480263</v>
+        <v>16.005540040995907</v>
       </c>
       <c r="J109" s="16">
-        <v>13.062924234726236</v>
+        <v>13.063267867213426</v>
       </c>
       <c r="K109" s="16">
-        <v>2.3188680000000019</v>
+        <v>2.3189290000000007</v>
       </c>
     </row>
     <row r="110" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="78"/>
       <c r="D110" s="16">
         <v>7.7729999999999995E-3</v>
       </c>
       <c r="E110" s="16">
         <v>1.4825107785762105E-2</v>
       </c>
       <c r="F110" s="16">
         <v>0.682222</v>
       </c>
       <c r="G110" s="16">
         <v>0.73211744373351284</v>
       </c>
       <c r="H110" s="16">
-        <v>0.31805500000000003</v>
+        <v>0.31805399999999995</v>
       </c>
       <c r="I110" s="16">
-        <v>0.25363848879994544</v>
+        <v>0.25363783696545106</v>
       </c>
       <c r="J110" s="16">
-        <v>-53.379545074770377</v>
+        <v>-53.379691654622697</v>
       </c>
       <c r="K110" s="16">
-        <v>-0.36416699999999996</v>
+        <v>-0.36416800000000005</v>
       </c>
     </row>
     <row r="111" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="78"/>
       <c r="D111" s="16">
         <v>9.7259999999999985E-3</v>
       </c>
       <c r="E111" s="16">
         <v>1.8549980486854779E-2</v>
       </c>
       <c r="F111" s="16">
         <v>2.0615999999999999E-2</v>
       </c>
       <c r="G111" s="16">
         <v>2.2123785541964494E-2</v>
       </c>
       <c r="H111" s="16">
         <v>8.8447999999999999E-2</v>
       </c>
       <c r="I111" s="16">
-        <v>7.053439517497781E-2</v>
+        <v>7.0534435674194387E-2</v>
       </c>
       <c r="J111" s="16">
         <v>329.0259992239038</v>
       </c>
       <c r="K111" s="16">
         <v>6.7832000000000003E-2</v>
       </c>
     </row>
     <row r="112" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="78"/>
       <c r="D112" s="16">
         <v>2.6321999999999998E-2</v>
       </c>
       <c r="E112" s="16">
         <v>5.0202815790149249E-2</v>
       </c>
       <c r="F112" s="16">
         <v>5.7498000000000007E-2</v>
       </c>
       <c r="G112" s="16">
         <v>6.1703212121258955E-2</v>
       </c>
       <c r="H112" s="16">
         <v>4.2324999999999995E-2</v>
       </c>
       <c r="I112" s="16">
-        <v>3.3752807025381415E-2</v>
+        <v>3.3752826405461706E-2</v>
       </c>
       <c r="J112" s="16">
         <v>-26.388743956311544</v>
       </c>
       <c r="K112" s="16">
         <v>-1.5173000000000013E-2</v>
       </c>
     </row>
     <row r="113" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="78"/>
       <c r="D113" s="16">
         <v>4.6500000000000003E-4</v>
       </c>
       <c r="E113" s="16">
         <v>8.86874452641114E-4</v>
       </c>
       <c r="F113" s="16">
         <v>4.0939999999999997E-2</v>
       </c>
       <c r="G113" s="16">
         <v>4.3934215176951216E-2</v>
       </c>
       <c r="H113" s="16">
         <v>3.7868999999999993E-2</v>
       </c>
       <c r="I113" s="16">
-        <v>3.0199292362532049E-2</v>
+        <v>3.0199309702266492E-2</v>
       </c>
       <c r="J113" s="16">
         <v>-7.5012212994626388</v>
       </c>
       <c r="K113" s="16">
         <v>-3.0710000000000043E-3</v>
       </c>
     </row>
     <row r="114" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="78"/>
       <c r="D114" s="16">
         <v>2.7024999999999993E-2</v>
       </c>
       <c r="E114" s="16">
         <v>5.1543617381991612E-2</v>
       </c>
       <c r="F114" s="16">
         <v>2.4006E-2</v>
       </c>
       <c r="G114" s="16">
         <v>2.5761718845576237E-2</v>
       </c>
       <c r="H114" s="16">
         <v>2.9894999999999998E-2</v>
       </c>
       <c r="I114" s="16">
-        <v>2.384028744297171E-2</v>
+        <v>2.3840301131512764E-2</v>
       </c>
       <c r="J114" s="16">
         <v>24.53136715821044</v>
       </c>
       <c r="K114" s="16">
         <v>5.8889999999999984E-3</v>
       </c>
     </row>
     <row r="115" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="78"/>
       <c r="D115" s="16">
         <v>2.5799999999999998E-4</v>
       </c>
       <c r="E115" s="16">
         <v>4.9207227694926319E-4</v>
       </c>
       <c r="F115" s="16">
         <v>2.7029999999999997E-3</v>
       </c>
       <c r="G115" s="16">
         <v>2.9006884128798031E-3</v>
       </c>
       <c r="H115" s="16">
-        <v>2.6769999999999997E-3</v>
+        <v>2.545E-3</v>
       </c>
       <c r="I115" s="16">
-        <v>2.1348201868150282E-3</v>
+        <v>2.0295556574577685E-3</v>
       </c>
       <c r="J115" s="16">
-        <v>-0.96189419163891909</v>
+        <v>-5.8453570107288106</v>
       </c>
       <c r="K115" s="16">
-        <v>-2.5999999999999981E-5</v>
+        <v>-1.5799999999999972E-4</v>
       </c>
     </row>
     <row r="116" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="78"/>
       <c r="D116" s="16">
         <v>1.423E-3</v>
       </c>
       <c r="E116" s="16">
         <v>2.714026550770549E-3</v>
       </c>
       <c r="F116" s="16">
         <v>4.5659999999999997E-3</v>
       </c>
       <c r="G116" s="16">
         <v>4.8999420248646624E-3</v>
       </c>
       <c r="H116" s="16">
         <v>2.0350000000000004E-3</v>
       </c>
       <c r="I116" s="16">
-        <v>1.6228461263237143E-3</v>
+        <v>1.6228470581243848E-3</v>
       </c>
       <c r="J116" s="16">
         <v>-55.431449846692935</v>
       </c>
       <c r="K116" s="16">
         <v>-2.5309999999999994E-3</v>
       </c>
     </row>
     <row r="117" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="78"/>
       <c r="D117" s="16">
         <v>1.4350000000000001E-3</v>
       </c>
       <c r="E117" s="16">
         <v>2.7369136334193518E-3</v>
       </c>
       <c r="F117" s="16">
         <v>5.5300000000000011E-3</v>
       </c>
       <c r="G117" s="16">
         <v>5.9344457725583853E-3</v>
       </c>
       <c r="H117" s="16">
         <v>2.0169999999999997E-3</v>
       </c>
       <c r="I117" s="16">
-        <v>1.6084917134127426E-3</v>
+        <v>1.6084926369714415E-3</v>
       </c>
       <c r="J117" s="16">
         <v>-63.526220614828219</v>
       </c>
       <c r="K117" s="16">
         <v>-3.5130000000000014E-3</v>
       </c>
     </row>
     <row r="118" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="78"/>
       <c r="D118" s="16">
         <v>5.1999999999999997E-5</v>
       </c>
       <c r="E118" s="16">
         <v>9.9177358144812746E-5</v>
       </c>
       <c r="F118" s="16">
         <v>6.2600000000000004E-4</v>
       </c>
       <c r="G118" s="16">
         <v>6.7178355400028013E-4</v>
       </c>
       <c r="H118" s="16">
         <v>6.9799999999999994E-4</v>
       </c>
       <c r="I118" s="16">
-        <v>5.5663223399211414E-4</v>
+        <v>5.5663255359745471E-4</v>
       </c>
       <c r="J118" s="16">
         <v>11.501597444089441</v>
       </c>
       <c r="K118" s="16">
         <v>7.1999999999999907E-5</v>
       </c>
     </row>
     <row r="119" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="78"/>
       <c r="D119" s="16">
         <v>2.04E-4</v>
       </c>
       <c r="E119" s="16">
         <v>3.8908040502964999E-4</v>
       </c>
       <c r="F119" s="16">
         <v>8.1500000000000008E-4</v>
       </c>
       <c r="G119" s="16">
         <v>8.7460638420164261E-4</v>
       </c>
       <c r="H119" s="16">
         <v>6.4199999999999988E-4</v>
       </c>
       <c r="I119" s="16">
-        <v>5.1197406049131411E-4</v>
+        <v>5.1197435445496549E-4</v>
       </c>
       <c r="J119" s="16">
         <v>-21.226993865030696</v>
       </c>
       <c r="K119" s="16">
         <v>-1.7300000000000019E-4</v>
       </c>
     </row>
     <row r="120" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="78"/>
       <c r="D120" s="16">
         <v>1.5300000000000001E-4</v>
       </c>
       <c r="E120" s="16">
         <v>2.9181030377223749E-4</v>
       </c>
       <c r="F120" s="16">
         <v>1.0249999999999999E-3</v>
       </c>
       <c r="G120" s="16">
         <v>1.0999650844253786E-3</v>
       </c>
       <c r="H120" s="16">
         <v>2.9299999999999997E-4</v>
       </c>
       <c r="I120" s="16">
-        <v>2.3365794349525706E-4</v>
+        <v>2.3365807765623816E-4</v>
       </c>
       <c r="J120" s="16">
         <v>-71.414634146341456</v>
       </c>
       <c r="K120" s="16">
         <v>-7.319999999999999E-4</v>
       </c>
     </row>
     <row r="121" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="78"/>
       <c r="D121" s="16">
         <v>3.7300000000000001E-4</v>
       </c>
       <c r="E121" s="16">
         <v>7.1140681900029145E-4</v>
       </c>
       <c r="F121" s="16">
         <v>4.1E-5</v>
       </c>
       <c r="G121" s="16">
         <v>4.3998603377015148E-5</v>
       </c>
       <c r="H121" s="16">
         <v>2.1999999999999999E-5</v>
       </c>
       <c r="I121" s="16">
-        <v>1.7544282446742857E-5</v>
+        <v>1.7544292520263617E-5</v>
       </c>
       <c r="J121" s="16">
         <v>-46.341463414634148</v>
       </c>
       <c r="K121" s="16">
         <v>-1.9000000000000001E-5</v>
       </c>
     </row>
     <row r="122" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="78"/>
       <c r="D122" s="16">
         <v>6.6800000000000008E-4</v>
       </c>
       <c r="E122" s="16">
         <v>1.274047600783364E-3</v>
       </c>
       <c r="F122" s="16">
         <v>0</v>
       </c>
       <c r="G122" s="16">
         <v>0</v>
       </c>
       <c r="H122" s="16">
         <v>0</v>
       </c>
       <c r="I122" s="16">
         <v>0</v>
       </c>
       <c r="J122" s="16" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="K122" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="15" t="s">
         <v>105</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="78"/>
       <c r="D123" s="16">
         <v>0</v>
       </c>
       <c r="E123" s="16">
         <v>0</v>
       </c>
       <c r="F123" s="16">
         <v>0</v>
       </c>
       <c r="G123" s="16">
         <v>0</v>
       </c>
       <c r="H123" s="16">
         <v>0</v>
@@ -4452,647 +4416,647 @@
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="78"/>
       <c r="D124" s="16">
         <v>7.1672E-2</v>
       </c>
       <c r="E124" s="16">
         <v>0.13669691563375036</v>
       </c>
       <c r="F124" s="16">
         <v>8.0346000000000001E-2</v>
       </c>
       <c r="G124" s="16">
         <v>8.6222238705601431E-2</v>
       </c>
       <c r="H124" s="16">
         <v>4.096000000000001E-2</v>
       </c>
       <c r="I124" s="16">
-        <v>3.2664264046299428E-2</v>
+        <v>3.2664282801363548E-2</v>
       </c>
       <c r="J124" s="16">
         <v>-49.020486396335833</v>
       </c>
       <c r="K124" s="16">
         <v>-3.938599999999999E-2</v>
       </c>
     </row>
     <row r="125" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B125" s="89"/>
       <c r="C125" s="90"/>
       <c r="D125" s="17">
         <v>52.431322000000002</v>
       </c>
       <c r="E125" s="17">
         <v>100</v>
       </c>
       <c r="F125" s="17">
         <v>93.184775999999999</v>
       </c>
       <c r="G125" s="17">
         <v>100</v>
       </c>
       <c r="H125" s="17">
-        <v>125.396978</v>
+        <v>125.396906</v>
       </c>
       <c r="I125" s="17">
         <v>100</v>
       </c>
       <c r="J125" s="17">
-        <v>34.568095114592545</v>
+        <v>34.568017848752461</v>
       </c>
       <c r="K125" s="17">
-        <v>32.212202000000005</v>
+        <v>32.212130000000002</v>
       </c>
     </row>
     <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E126" s="79"/>
       <c r="F126" s="79"/>
       <c r="G126" s="79"/>
       <c r="H126" s="79"/>
       <c r="I126" s="79"/>
     </row>
     <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E127" s="79"/>
       <c r="F127" s="79"/>
       <c r="G127" s="79"/>
       <c r="H127" s="79"/>
       <c r="I127" s="79"/>
     </row>
     <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="4" t="s">
         <v>36</v>
       </c>
       <c r="E128" s="80"/>
       <c r="F128" s="81"/>
       <c r="G128" s="80"/>
       <c r="H128" s="81"/>
       <c r="I128" s="80"/>
     </row>
     <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="45"/>
     </row>
     <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B130" s="36"/>
       <c r="C130" s="36"/>
       <c r="D130" s="36"/>
       <c r="E130" s="36"/>
       <c r="F130" s="36"/>
       <c r="G130" s="36"/>
       <c r="H130" s="36"/>
       <c r="I130" s="36"/>
       <c r="J130" s="36"/>
       <c r="K130" s="36"/>
     </row>
     <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="22"/>
       <c r="B131" s="22"/>
       <c r="C131" s="22"/>
       <c r="D131" s="13"/>
       <c r="E131" s="13"/>
       <c r="F131" s="13" t="s">
         <v>85</v>
       </c>
       <c r="G131" s="13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H131" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I131" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="J131" s="13" t="s">
         <v>91</v>
       </c>
       <c r="K131" s="13" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="15" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="78"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16"/>
       <c r="F132" s="16">
-        <v>0.76144000000000001</v>
+        <v>0.37322100000000008</v>
       </c>
       <c r="G132" s="16">
-        <v>32.067288072850495</v>
+        <v>2.8149600523679825</v>
       </c>
       <c r="H132" s="16">
-        <v>0.79967700000000008</v>
+        <v>3.3780920000000005</v>
       </c>
       <c r="I132" s="16">
-        <v>31.32360838605333</v>
+        <v>24.769754973082144</v>
       </c>
       <c r="J132" s="16">
-        <v>5.0216694683757188</v>
+        <v>805.11841509454166</v>
       </c>
       <c r="K132" s="16">
-        <v>3.8237000000000076E-2</v>
+        <v>3.0048710000000005</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="15" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="78"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16"/>
       <c r="F133" s="16">
-        <v>0.35642399999999996</v>
+        <v>6.0901320000000005</v>
       </c>
       <c r="G133" s="16">
-        <v>15.010442167574153</v>
+        <v>45.933852311761463</v>
       </c>
       <c r="H133" s="16">
-        <v>0.47164500000000004</v>
+        <v>2.3772669999999998</v>
       </c>
       <c r="I133" s="16">
-        <v>18.474488171149257</v>
+        <v>17.431236655364639</v>
       </c>
       <c r="J133" s="16">
-        <v>32.326947680290914</v>
+        <v>-60.965263150289687</v>
       </c>
       <c r="K133" s="16">
-        <v>0.11522100000000007</v>
+        <v>-3.7128650000000007</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="15" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="78"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16"/>
       <c r="F134" s="16">
-        <v>0.140016</v>
+        <v>2.0237930000000004</v>
       </c>
       <c r="G134" s="16">
-        <v>5.8966345435073473</v>
+        <v>15.264136930295875</v>
       </c>
       <c r="H134" s="16">
-        <v>0.33138100000000004</v>
+        <v>1.6948160000000003</v>
       </c>
       <c r="I134" s="16">
-        <v>12.980301635008558</v>
+        <v>12.427185832848599</v>
       </c>
       <c r="J134" s="16">
-        <v>136.67366586675811</v>
+        <v>-16.255466838752778</v>
       </c>
       <c r="K134" s="16">
-        <v>0.19136500000000004</v>
+        <v>-0.32897700000000007</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="78"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16"/>
       <c r="F135" s="16">
-        <v>0.39923400000000003</v>
+        <v>1.4341469999999998</v>
       </c>
       <c r="G135" s="16">
-        <v>16.813342727564081</v>
+        <v>10.816825725839072</v>
       </c>
       <c r="H135" s="16">
-        <v>0.24468399999999998</v>
+        <v>1.6936870000000002</v>
       </c>
       <c r="I135" s="16">
-        <v>9.5843519250060609</v>
+        <v>12.418907475312862</v>
       </c>
       <c r="J135" s="16">
-        <v>-38.711632776767516</v>
+        <v>18.097168560823985</v>
       </c>
       <c r="K135" s="16">
-        <v>-0.15455000000000005</v>
+        <v>0.25954000000000033</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="15" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="78"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16"/>
       <c r="F136" s="16">
-        <v>4.9399999999999997E-4</v>
+        <v>0.75935600000000003</v>
       </c>
       <c r="G136" s="16">
-        <v>2.0804318538542949E-2</v>
+        <v>5.7273218964794097</v>
       </c>
       <c r="H136" s="16">
-        <v>0.19494999999999998</v>
+        <v>1.2632349999999999</v>
       </c>
       <c r="I136" s="16">
-        <v>7.6362549565150619</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>9.2626315160810933</v>
+      </c>
+      <c r="J136" s="16">
+        <v>66.356096481755571</v>
       </c>
       <c r="K136" s="16">
-        <v>0.19445599999999999</v>
+        <v>0.50387899999999985</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="78"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16"/>
       <c r="F137" s="16">
-        <v>0.104127</v>
+        <v>0.22228300000000001</v>
       </c>
       <c r="G137" s="16">
-        <v>4.3852050130827163</v>
+        <v>1.6765341856983185</v>
       </c>
       <c r="H137" s="16">
-        <v>0.11656399999999999</v>
+        <v>0.55382399999999998</v>
       </c>
       <c r="I137" s="16">
-        <v>4.5658498217554335</v>
+        <v>4.0608973284955656</v>
       </c>
       <c r="J137" s="16">
-        <v>11.944068301209091</v>
+        <v>149.15265674837929</v>
       </c>
       <c r="K137" s="16">
-        <v>1.243699999999999E-2</v>
+        <v>0.33154099999999997</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="15" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="78"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16"/>
       <c r="F138" s="16">
-        <v>2.1887E-2</v>
+        <v>0.36338900000000002</v>
       </c>
       <c r="G138" s="16">
-        <v>0.9217492304718411</v>
+        <v>2.7408037556031108</v>
       </c>
       <c r="H138" s="16">
-        <v>7.3088E-2</v>
+        <v>0.46572799999999998</v>
       </c>
       <c r="I138" s="16">
-        <v>2.8628807502527467</v>
+        <v>3.4149361367611064</v>
       </c>
       <c r="J138" s="16">
-        <v>233.93338511445148</v>
+        <v>28.162382460668855</v>
       </c>
       <c r="K138" s="16">
-        <v>5.1200999999999997E-2</v>
+        <v>0.10233899999999996</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="15" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="78"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16"/>
       <c r="F139" s="16">
-        <v>0.110292</v>
+        <v>0.26066400000000001</v>
       </c>
       <c r="G139" s="16">
-        <v>4.6448378547631153</v>
+        <v>1.966016775825711</v>
       </c>
       <c r="H139" s="16">
-        <v>6.0433999999999995E-2</v>
+        <v>0.40363299999999996</v>
       </c>
       <c r="I139" s="16">
-        <v>2.3672194513569185</v>
+        <v>2.9596264722956218</v>
       </c>
       <c r="J139" s="16">
-        <v>-45.205454611395211</v>
+        <v>54.8480035601387</v>
       </c>
       <c r="K139" s="16">
-        <v>-4.9858000000000006E-2</v>
+        <v>0.14296899999999996</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="78"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16"/>
       <c r="F140" s="16">
-        <v>0.19256499999999999</v>
+        <v>0.76639299999999999</v>
       </c>
       <c r="G140" s="16">
-        <v>8.1096833995435684</v>
+        <v>5.7803973501342494</v>
       </c>
       <c r="H140" s="16">
-        <v>4.6202999999999994E-2</v>
+        <v>0.39782000000000006</v>
       </c>
       <c r="I140" s="16">
-        <v>1.8097865491452445</v>
+        <v>2.9170028298197734</v>
       </c>
       <c r="J140" s="16">
-        <v>-76.006543245138005</v>
+        <v>-48.091905849870749</v>
       </c>
       <c r="K140" s="16">
-        <v>-0.14636199999999999</v>
+        <v>-0.36857299999999993</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="78"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16"/>
       <c r="F141" s="16">
-        <v>4.4999999999999999E-4</v>
+        <v>1.4E-3</v>
       </c>
       <c r="G141" s="16">
-        <v>1.8951302312437909E-2</v>
+        <v>1.0559277407528447E-2</v>
       </c>
       <c r="H141" s="16">
-        <v>4.0274999999999998E-2</v>
+        <v>0.39163799999999999</v>
       </c>
       <c r="I141" s="16">
-        <v>1.5775848595724247</v>
+        <v>2.8716735062715704</v>
       </c>
       <c r="J141" s="16" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="K141" s="16">
-        <v>3.9824999999999999E-2</v>
+        <v>0.39023799999999997</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="15" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="78"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16"/>
       <c r="F142" s="16">
-        <v>6.8098000000000006E-2</v>
+        <v>0.48315599999999997</v>
       </c>
       <c r="G142" s="16">
-        <v>2.8678795219386597</v>
+        <v>3.6441273107941532</v>
       </c>
       <c r="H142" s="16">
-        <v>3.2826000000000001E-2</v>
+        <v>0.37093299999999996</v>
       </c>
       <c r="I142" s="16">
-        <v>1.2858051049118413</v>
+        <v>2.7198547349895374</v>
       </c>
       <c r="J142" s="16">
-        <v>-51.795941143645926</v>
+        <v>-23.227073657369466</v>
       </c>
       <c r="K142" s="16">
-        <v>-3.5272000000000005E-2</v>
+        <v>-0.11222300000000002</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="15" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="78"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16"/>
       <c r="F143" s="16">
-        <v>1.0046999999999999E-2</v>
+        <v>2.5871000000000002E-2</v>
       </c>
       <c r="G143" s="16">
-        <v>0.42311940962903039</v>
+        <v>0.19512790415012035</v>
       </c>
       <c r="H143" s="16">
-        <v>2.8708999999999998E-2</v>
+        <v>0.23756999999999998</v>
       </c>
       <c r="I143" s="16">
-        <v>1.1245408748222157</v>
+        <v>1.7419746676393431</v>
       </c>
       <c r="J143" s="16">
-        <v>185.74698915099034</v>
+        <v>818.28688492907099</v>
       </c>
       <c r="K143" s="16">
-        <v>1.8661999999999998E-2</v>
+        <v>0.21169899999999997</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="78"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16"/>
       <c r="F144" s="16">
-        <v>6.0890000000000007E-3</v>
+        <v>7.7131000000000019E-2</v>
       </c>
       <c r="G144" s="16">
-        <v>0.25643217728985429</v>
+        <v>0.58174830408576927</v>
       </c>
       <c r="H144" s="16">
-        <v>2.598E-2</v>
+        <v>5.3412000000000001E-2</v>
       </c>
       <c r="I144" s="16">
-        <v>1.0176450565286552</v>
+        <v>0.39164183587133305</v>
       </c>
       <c r="J144" s="16">
-        <v>326.67104614879287</v>
+        <v>-30.751578483359491</v>
       </c>
       <c r="K144" s="16">
-        <v>1.9890999999999999E-2</v>
+        <v>-2.3719000000000018E-2</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="15" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="78"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16"/>
       <c r="F145" s="16">
-        <v>0.117063</v>
+        <v>3.7962999999999997E-2</v>
       </c>
       <c r="G145" s="16">
-        <v>4.9299917835575977</v>
+        <v>0.28632989158714461</v>
       </c>
       <c r="H145" s="16">
-        <v>2.0442999999999999E-2</v>
+        <v>4.2936000000000002E-2</v>
       </c>
       <c r="I145" s="16">
-        <v>0.80075896422691673</v>
+        <v>0.31482689030501676</v>
       </c>
       <c r="J145" s="16">
-        <v>-82.536753713812217</v>
+        <v>13.099596976002964</v>
       </c>
       <c r="K145" s="16">
-        <v>-9.6619999999999998E-2</v>
+        <v>4.9730000000000052E-3</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="78"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16"/>
       <c r="F146" s="16">
-        <v>2.6158999999999998E-2</v>
+        <v>5.6159999999999995E-2</v>
       </c>
       <c r="G146" s="16">
-        <v>1.1016602604245851</v>
+        <v>0.42357787086199827</v>
       </c>
       <c r="H146" s="16">
-        <v>8.9809999999999994E-3</v>
+        <v>4.0965000000000001E-2</v>
       </c>
       <c r="I146" s="16">
-        <v>0.35178869332886264</v>
+        <v>0.30037459384537485</v>
       </c>
       <c r="J146" s="16">
-        <v>-65.667647845865673</v>
+        <v>-27.056623931623925</v>
       </c>
       <c r="K146" s="16">
-        <v>-1.7177999999999999E-2</v>
+        <v>-1.5194999999999993E-2</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="78"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16"/>
       <c r="F147" s="16">
         <v>0</v>
       </c>
       <c r="G147" s="16">
         <v>0</v>
       </c>
       <c r="H147" s="16">
         <v>2.5000000000000001E-5</v>
       </c>
       <c r="I147" s="16">
-        <v>9.7925813753719712E-4</v>
+        <v>1.8331172576917785E-4</v>
       </c>
       <c r="J147" s="16" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="K147" s="16">
         <v>2.5000000000000001E-5</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="78"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16"/>
       <c r="F148" s="16">
-        <v>6.0122000000000002E-2</v>
+        <v>0.28342399999999995</v>
       </c>
       <c r="G148" s="16">
-        <v>2.5319782169519822</v>
+        <v>2.1376804571081021</v>
       </c>
       <c r="H148" s="16">
-        <v>5.7087999999999993E-2</v>
+        <v>0.27239000000000002</v>
       </c>
       <c r="I148" s="16">
-        <v>2.2361555422289401</v>
+        <v>1.9972912392906539</v>
       </c>
       <c r="J148" s="16">
-        <v>-5.046405641861563</v>
+        <v>-3.8931071468894429</v>
       </c>
       <c r="K148" s="16">
-        <v>-3.0340000000000089E-3</v>
+        <v>-1.1033999999999933E-2</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B149" s="89"/>
       <c r="C149" s="90"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17"/>
       <c r="F149" s="17">
-        <v>2.3745069999999999</v>
+        <v>13.258483</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>2.552953</v>
+        <v>13.637971</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>7.5150757609895491</v>
+        <v>2.8622279034486846</v>
       </c>
       <c r="K149" s="17">
-        <v>0.1784460000000001</v>
+        <v>0.37948800000000027</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="79"/>
       <c r="F150" s="79"/>
       <c r="G150" s="79"/>
       <c r="H150" s="79"/>
       <c r="I150" s="79"/>
     </row>
     <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E151" s="79"/>
       <c r="F151" s="79"/>
       <c r="G151" s="79"/>
       <c r="H151" s="79"/>
       <c r="I151" s="79"/>
     </row>
     <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="4" t="s">
         <v>36</v>
@@ -5107,410 +5071,410 @@
       <c r="A153" s="45"/>
       <c r="E153" s="80"/>
       <c r="F153" s="81"/>
       <c r="G153" s="80"/>
       <c r="H153" s="81"/>
       <c r="I153" s="80"/>
     </row>
     <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="45"/>
       <c r="E154" s="80"/>
       <c r="F154" s="81"/>
       <c r="G154" s="80"/>
       <c r="H154" s="81"/>
       <c r="I154" s="80"/>
     </row>
     <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="45"/>
       <c r="E155" s="80"/>
       <c r="F155" s="81"/>
       <c r="G155" s="80"/>
       <c r="H155" s="81"/>
       <c r="I155" s="80"/>
     </row>
     <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B156" s="36"/>
       <c r="C156" s="36"/>
       <c r="D156" s="36"/>
       <c r="E156" s="36"/>
       <c r="F156" s="36"/>
       <c r="G156" s="36"/>
       <c r="H156" s="36"/>
       <c r="I156" s="36"/>
       <c r="J156" s="36"/>
       <c r="K156" s="36"/>
     </row>
     <row r="157" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="22"/>
       <c r="B157" s="22"/>
       <c r="C157" s="22"/>
       <c r="D157" s="13"/>
       <c r="E157" s="13"/>
       <c r="F157" s="13" t="s">
         <v>85</v>
       </c>
       <c r="G157" s="13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H157" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I157" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="J157" s="13" t="s">
         <v>91</v>
       </c>
       <c r="K157" s="13" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="78"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16"/>
       <c r="F158" s="16">
-        <v>17.446231999999998</v>
+        <v>64.401156</v>
       </c>
       <c r="G158" s="16">
-        <v>79.959909662911528</v>
+        <v>84.281931033464659</v>
       </c>
       <c r="H158" s="16">
-        <v>7.0168119999999998</v>
+        <v>44.583602000000006</v>
       </c>
       <c r="I158" s="16">
-        <v>92.217668968731232</v>
+        <v>81.856749593021433</v>
       </c>
       <c r="J158" s="16">
-        <v>-59.780358303156802</v>
+        <v>-30.772047011081593</v>
       </c>
       <c r="K158" s="16">
-        <v>-10.429419999999999</v>
+        <v>-19.817553999999994</v>
       </c>
     </row>
     <row r="159" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="78"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16"/>
       <c r="F159" s="16">
-        <v>4.1323350000000003</v>
+        <v>11.622474</v>
       </c>
       <c r="G159" s="16">
-        <v>18.939398105957071</v>
+        <v>15.210356660464855</v>
       </c>
       <c r="H159" s="16">
-        <v>0.57550000000000001</v>
+        <v>9.8137170000000005</v>
       </c>
       <c r="I159" s="16">
-        <v>7.5634445516717319</v>
+        <v>18.01826095266545</v>
       </c>
       <c r="J159" s="16">
-        <v>-86.073249143643977</v>
+        <v>-15.562581598375697</v>
       </c>
       <c r="K159" s="16">
-        <v>-3.5568350000000004</v>
+        <v>-1.8087569999999999</v>
       </c>
     </row>
     <row r="160" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="15" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="78"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16"/>
       <c r="F160" s="16">
-        <v>0.22126899999999999</v>
+        <v>2.7491000000000002E-2</v>
       </c>
       <c r="G160" s="16">
-        <v>1.0141243823424322</v>
+        <v>3.5977530683470607E-2</v>
       </c>
       <c r="H160" s="16">
-        <v>6.6640000000000007E-3</v>
+        <v>2.7710000000000002E-2</v>
       </c>
       <c r="I160" s="16">
-        <v>8.7580876615708819E-2</v>
+        <v>5.0876340839903951E-2</v>
       </c>
       <c r="J160" s="16">
-        <v>-96.988281232346154</v>
+        <v>0.79662434978720476</v>
       </c>
       <c r="K160" s="16">
-        <v>-0.21460499999999999</v>
+        <v>2.1900000000000044E-4</v>
       </c>
     </row>
     <row r="161" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="15" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="78"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16"/>
       <c r="F161" s="16">
-        <v>2.5850000000000001E-3</v>
+        <v>0.22336300000000001</v>
       </c>
       <c r="G161" s="16">
-        <v>1.1847622253253674E-2</v>
+        <v>0.29231563733774851</v>
       </c>
       <c r="H161" s="16">
-        <v>4.2849999999999997E-3</v>
+        <v>1.6327000000000001E-2</v>
       </c>
       <c r="I161" s="16">
-        <v>5.6315134498546249E-2</v>
+        <v>2.9976832078423377E-2</v>
       </c>
       <c r="J161" s="16">
-        <v>65.764023210831709</v>
+        <v>-92.690373965249378</v>
       </c>
       <c r="K161" s="16">
-        <v>1.6999999999999997E-3</v>
+        <v>-0.207036</v>
       </c>
     </row>
     <row r="162" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="15" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="78"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16"/>
       <c r="F162" s="16">
-        <v>8.3200000000000006E-4</v>
+        <v>1.3030000000000001E-3</v>
       </c>
       <c r="G162" s="16">
-        <v>3.8132385743547613E-3</v>
+        <v>1.7052388956590233E-3</v>
       </c>
       <c r="H162" s="16">
-        <v>2.199E-3</v>
+        <v>6.4049999999999992E-3</v>
       </c>
       <c r="I162" s="16">
-        <v>2.8900112196570179E-2</v>
+        <v>1.1759760486451994E-2</v>
       </c>
       <c r="J162" s="16">
-        <v>164.30288461538461</v>
+        <v>391.55794320798145</v>
       </c>
       <c r="K162" s="16">
-        <v>1.3669999999999999E-3</v>
+        <v>5.1019999999999989E-3</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="15" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="78"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16"/>
       <c r="F163" s="16">
-        <v>7.6769999999999998E-3</v>
+        <v>1.464E-3</v>
       </c>
       <c r="G163" s="16">
-        <v>3.5185375643415263E-2</v>
+        <v>1.9159399410934837E-3</v>
       </c>
       <c r="H163" s="16">
-        <v>1.6659999999999999E-3</v>
+        <v>2.6360000000000003E-3</v>
       </c>
       <c r="I163" s="16">
-        <v>2.1895219153927201E-2</v>
+        <v>4.8397702798263021E-3</v>
       </c>
       <c r="J163" s="16">
-        <v>-78.298814641135863</v>
+        <v>80.054644808743191</v>
       </c>
       <c r="K163" s="16">
-        <v>-6.0109999999999999E-3</v>
+        <v>1.1720000000000003E-3</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="15" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="78"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16"/>
       <c r="F164" s="16">
-        <v>2.61E-4</v>
+        <v>8.540600000000001E-2</v>
       </c>
       <c r="G164" s="16">
-        <v>1.1962202739261929E-3</v>
+        <v>0.11177101544332657</v>
       </c>
       <c r="H164" s="16">
-        <v>3.3700000000000001E-4</v>
+        <v>1.9479999999999999E-3</v>
       </c>
       <c r="I164" s="16">
-        <v>4.4289849068868351E-3</v>
+        <v>3.5765828926789204E-3</v>
       </c>
       <c r="J164" s="16">
-        <v>29.118773946360154</v>
+        <v>-97.719129803526684</v>
       </c>
       <c r="K164" s="16">
-        <v>7.6000000000000004E-5</v>
+        <v>-8.3458000000000004E-2</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="15" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="78"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16"/>
       <c r="F165" s="16">
-        <v>3.5099999999999997E-4</v>
+        <v>2.9894999999999998E-2</v>
       </c>
       <c r="G165" s="16">
-        <v>1.6087100235559146E-3</v>
+        <v>3.9123650641386405E-2</v>
       </c>
       <c r="H165" s="16">
-        <v>1.8099999999999998E-4</v>
+        <v>1.6659999999999999E-3</v>
       </c>
       <c r="I165" s="16">
-        <v>2.3787723090401103E-3</v>
+        <v>3.0588229462028141E-3</v>
       </c>
       <c r="J165" s="16">
-        <v>-48.433048433048434</v>
+        <v>-94.427161732731221</v>
       </c>
       <c r="K165" s="16">
-        <v>-1.6999999999999999E-4</v>
+        <v>-2.8228999999999997E-2</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="15" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="78"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16"/>
       <c r="F166" s="16">
-        <v>1.92E-4</v>
+        <v>0</v>
       </c>
       <c r="G166" s="16">
-        <v>8.7997813254340627E-4</v>
+        <v>0</v>
       </c>
       <c r="H166" s="16">
-        <v>0</v>
+        <v>9.5300000000000007E-4</v>
       </c>
       <c r="I166" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>-100</v>
+        <v>1.7497348545806016E-3</v>
+      </c>
+      <c r="J166" s="16" t="s">
+        <v>117</v>
       </c>
       <c r="K166" s="16">
-        <v>-1.92E-4</v>
+        <v>9.5300000000000007E-4</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="15" t="s">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="78"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16"/>
       <c r="F167" s="16">
-        <v>5.0000000000000002E-5</v>
+        <v>1.6070000000000001E-3</v>
       </c>
       <c r="G167" s="16">
-        <v>2.291609720165121E-4</v>
+        <v>2.1030843479079432E-3</v>
       </c>
       <c r="H167" s="16">
-        <v>0</v>
+        <v>8.3599999999999994E-4</v>
       </c>
       <c r="I167" s="16">
-        <v>0</v>
+        <v>1.5349195576383869E-3</v>
       </c>
       <c r="J167" s="16">
-        <v>-100</v>
+        <v>-47.977598008711894</v>
       </c>
       <c r="K167" s="16">
-        <v>-5.0000000000000002E-5</v>
+        <v>-7.710000000000002E-4</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="15" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="78"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16"/>
       <c r="F168" s="16">
-        <v>1.9000000000000001E-5</v>
+        <v>9.9800000000000019E-4</v>
       </c>
       <c r="G168" s="16">
-        <v>8.7081169366274588E-5</v>
+        <v>1.3060847412645475E-3</v>
       </c>
       <c r="H168" s="16">
-        <v>0</v>
+        <v>4.6699999999999997E-4</v>
       </c>
       <c r="I168" s="16">
-        <v>0</v>
+        <v>8.5742515958986431E-4</v>
       </c>
       <c r="J168" s="16">
-        <v>-100</v>
+        <v>-53.20641282565132</v>
       </c>
       <c r="K168" s="16">
-        <v>-1.9000000000000001E-5</v>
+        <v>-5.3100000000000022E-4</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="15" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="78"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16"/>
       <c r="F169" s="16">
-        <v>0</v>
+        <v>2.8700000000000004E-4</v>
       </c>
       <c r="G169" s="16">
-        <v>0</v>
+        <v>3.7559751577447405E-4</v>
       </c>
       <c r="H169" s="16">
-        <v>0</v>
+        <v>3.3500000000000001E-4</v>
       </c>
       <c r="I169" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>6.1506943996275068E-4</v>
+      </c>
+      <c r="J169" s="16">
+        <v>16.724738675958175</v>
       </c>
       <c r="K169" s="16">
-        <v>0</v>
+        <v>4.7999999999999974E-5</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="15" t="s">
         <v>105</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="78"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16"/>
       <c r="F170" s="16">
         <v>0</v>
       </c>
       <c r="G170" s="16">
         <v>0</v>
       </c>
       <c r="H170" s="16">
         <v>0</v>
       </c>
       <c r="I170" s="16">
         <v>0</v>
       </c>
       <c r="J170" s="16" t="s">
         <v>105</v>
       </c>
@@ -5586,1420 +5550,1420 @@
       <c r="G173" s="16">
         <v>0</v>
       </c>
       <c r="H173" s="16">
         <v>0</v>
       </c>
       <c r="I173" s="16">
         <v>0</v>
       </c>
       <c r="J173" s="16" t="s">
         <v>105</v>
       </c>
       <c r="K173" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="78"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16"/>
       <c r="F174" s="16">
-        <v>6.9210000000000001E-3</v>
+        <v>1.6137000000000002E-2</v>
       </c>
       <c r="G174" s="16">
-        <v>3.1720461746525597E-2</v>
+        <v>2.1118526522831662E-2</v>
       </c>
       <c r="H174" s="16">
-        <v>1.323E-3</v>
+        <v>8.7929999999999987E-3</v>
       </c>
       <c r="I174" s="16">
-        <v>1.7387379916353956E-2</v>
+        <v>1.6144195777887959E-2</v>
       </c>
       <c r="J174" s="16">
-        <v>-80.884265279583872</v>
+        <v>-45.510317902955954</v>
       </c>
       <c r="K174" s="16">
-        <v>-5.5980000000000005E-3</v>
+        <v>-7.3440000000000033E-3</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B175" s="89"/>
       <c r="C175" s="90"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17"/>
       <c r="F175" s="17">
-        <v>21.818724</v>
+        <v>76.411581000000012</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>7.6089669999999998</v>
+        <v>54.465394999999994</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>-65.126434524768726</v>
+        <v>-28.721020704963578</v>
       </c>
       <c r="K175" s="17">
-        <v>-14.209757</v>
+        <v>-21.946186000000019</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="79"/>
       <c r="F176" s="79"/>
       <c r="G176" s="79"/>
       <c r="H176" s="79"/>
       <c r="I176" s="79"/>
     </row>
     <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E177" s="79"/>
       <c r="F177" s="79"/>
       <c r="G177" s="79"/>
       <c r="H177" s="79"/>
       <c r="I177" s="79"/>
     </row>
     <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="4" t="s">
         <v>36</v>
       </c>
       <c r="E178" s="80"/>
       <c r="F178" s="81"/>
       <c r="G178" s="80"/>
       <c r="H178" s="81"/>
       <c r="I178" s="80"/>
     </row>
     <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="45"/>
     </row>
     <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="45"/>
     </row>
     <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B181" s="36"/>
       <c r="C181" s="36"/>
       <c r="D181" s="36"/>
       <c r="E181" s="36"/>
       <c r="F181" s="36"/>
       <c r="G181" s="36"/>
       <c r="H181" s="36"/>
       <c r="I181" s="36"/>
       <c r="J181" s="36"/>
       <c r="K181" s="36"/>
     </row>
     <row r="182" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="22"/>
       <c r="B182" s="22"/>
       <c r="C182" s="22"/>
       <c r="D182" s="22"/>
       <c r="E182" s="22"/>
       <c r="F182" s="22"/>
       <c r="G182" s="13">
         <v>2024</v>
       </c>
       <c r="H182" s="13">
         <v>2025</v>
       </c>
       <c r="I182" s="13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="J182" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K182" s="13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="183" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5"/>
       <c r="D183" s="36"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="16">
         <v>0</v>
       </c>
       <c r="H183" s="16">
         <v>3.304646</v>
       </c>
       <c r="I183" s="16">
-        <v>16.737716302443477</v>
+        <v>16.773214636296434</v>
       </c>
       <c r="J183" s="16" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="K183" s="16">
         <v>3.304646</v>
       </c>
     </row>
     <row r="184" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5"/>
       <c r="D184" s="36"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="16">
         <v>2.1677729999999999</v>
       </c>
       <c r="H184" s="16">
         <v>1.422148</v>
       </c>
       <c r="I184" s="16">
-        <v>7.2030437644720156</v>
+        <v>7.2183204036316466</v>
       </c>
       <c r="J184" s="16">
         <v>-34.395898463538387</v>
       </c>
       <c r="K184" s="16">
         <v>-0.74562499999999998</v>
       </c>
     </row>
     <row r="185" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5"/>
       <c r="D185" s="36"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="16">
         <v>0.99953700000000001</v>
       </c>
       <c r="H185" s="16">
         <v>1.045741</v>
       </c>
       <c r="I185" s="16">
-        <v>5.2965782670317925</v>
+        <v>5.3078115619570969</v>
       </c>
       <c r="J185" s="16">
         <v>4.6225402361293302</v>
       </c>
       <c r="K185" s="16">
         <v>4.6204000000000023E-2</v>
       </c>
     </row>
     <row r="186" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5"/>
       <c r="D186" s="36"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="16">
         <v>0.279644</v>
       </c>
       <c r="H186" s="16">
         <v>0.79140700000000008</v>
       </c>
       <c r="I186" s="16">
-        <v>4.0084008531527697</v>
+        <v>4.0169021056014635</v>
       </c>
       <c r="J186" s="16">
         <v>183.0051780120439</v>
       </c>
       <c r="K186" s="16">
         <v>0.51176300000000008</v>
       </c>
     </row>
     <row r="187" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="36"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="16">
         <v>0.56890499999999999</v>
       </c>
       <c r="H187" s="16">
         <v>0.664829</v>
       </c>
       <c r="I187" s="16">
-        <v>3.3672953749470276</v>
+        <v>3.374436933164497</v>
       </c>
       <c r="J187" s="16">
         <v>16.861163111591569</v>
       </c>
       <c r="K187" s="16">
         <v>9.5924000000000009E-2</v>
       </c>
     </row>
     <row r="188" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="36"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="16">
         <v>0.11162000000000001</v>
       </c>
       <c r="H188" s="16">
         <v>0.614595</v>
       </c>
       <c r="I188" s="16">
-        <v>3.1128649637208494</v>
+        <v>3.119466910947378</v>
       </c>
       <c r="J188" s="16">
         <v>450.61368930299216</v>
       </c>
       <c r="K188" s="16">
         <v>0.50297499999999995</v>
       </c>
     </row>
     <row r="189" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5"/>
       <c r="D189" s="36"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="16">
         <v>0</v>
       </c>
       <c r="H189" s="16">
         <v>0.59374699999999991</v>
       </c>
       <c r="I189" s="16">
-        <v>3.0072718352970051</v>
+        <v>3.01364983440196</v>
       </c>
       <c r="J189" s="16" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="K189" s="16">
         <v>0.59374699999999991</v>
       </c>
     </row>
     <row r="190" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5"/>
       <c r="D190" s="36"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="16">
         <v>0.61561300000000008</v>
       </c>
       <c r="H190" s="16">
         <v>0.56596299999999999</v>
       </c>
       <c r="I190" s="16">
-        <v>2.8665485294581683</v>
+        <v>2.8726280742936581</v>
       </c>
       <c r="J190" s="16">
         <v>-8.0651318279503634</v>
       </c>
       <c r="K190" s="16">
         <v>-4.9650000000000083E-2</v>
       </c>
     </row>
     <row r="191" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="36"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="16">
         <v>9.3880000000000005E-3</v>
       </c>
       <c r="H191" s="16">
         <v>0.54677700000000007</v>
       </c>
       <c r="I191" s="16">
-        <v>2.7693732722661184</v>
+        <v>2.7752467220967869</v>
       </c>
       <c r="J191" s="16" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="K191" s="16">
         <v>0.53738900000000012</v>
       </c>
     </row>
     <row r="192" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5"/>
       <c r="D192" s="36"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="16">
         <v>0.70266200000000001</v>
       </c>
       <c r="H192" s="16">
         <v>0.49762499999999998</v>
       </c>
       <c r="I192" s="16">
-        <v>2.520423087678207</v>
+        <v>2.5257685493051341</v>
       </c>
       <c r="J192" s="16">
         <v>-29.180032504959712</v>
       </c>
       <c r="K192" s="16">
         <v>-0.20503700000000002</v>
       </c>
     </row>
     <row r="193" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="91" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B193" s="89"/>
       <c r="C193" s="89"/>
       <c r="D193" s="92"/>
       <c r="E193" s="92"/>
       <c r="F193" s="92"/>
       <c r="G193" s="17">
         <v>5.4551420000000004</v>
       </c>
       <c r="H193" s="17">
         <v>10.047478</v>
       </c>
       <c r="I193" s="17">
-        <v>50.889516250467423</v>
+        <v>50.997445731696054</v>
       </c>
       <c r="J193" s="18" t="s">
         <v>23</v>
       </c>
       <c r="K193" s="18" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="45"/>
     </row>
     <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="45"/>
     </row>
     <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="45"/>
     </row>
     <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B199" s="36"/>
       <c r="C199" s="36"/>
       <c r="D199" s="36"/>
       <c r="E199" s="36"/>
       <c r="F199" s="36"/>
       <c r="G199" s="36"/>
       <c r="H199" s="36"/>
       <c r="I199" s="36"/>
       <c r="J199" s="36"/>
       <c r="K199" s="36"/>
     </row>
     <row r="200" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="22"/>
       <c r="B200" s="22"/>
       <c r="C200" s="22"/>
       <c r="D200" s="22"/>
       <c r="E200" s="22"/>
       <c r="F200" s="22"/>
       <c r="G200" s="13">
         <v>2024</v>
       </c>
       <c r="H200" s="13">
         <v>2025</v>
       </c>
       <c r="I200" s="13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="J200" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K200" s="13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B201" s="5"/>
       <c r="C201" s="5"/>
       <c r="D201" s="36"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="16">
         <v>28.14658</v>
       </c>
       <c r="H201" s="16">
         <v>48.622337000000002</v>
       </c>
       <c r="I201" s="16">
-        <v>38.774727888577985</v>
+        <v>38.774750152128959</v>
       </c>
       <c r="J201" s="16">
         <v>72.746873687673613</v>
       </c>
       <c r="K201" s="16">
         <v>20.475757000000002</v>
       </c>
     </row>
     <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B202" s="5"/>
       <c r="C202" s="5"/>
       <c r="D202" s="36"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="16">
         <v>35.138853000000005</v>
       </c>
       <c r="H202" s="16">
         <v>42.511410000000005</v>
       </c>
       <c r="I202" s="16">
-        <v>33.901462920422212</v>
+        <v>33.901482385857271</v>
       </c>
       <c r="J202" s="16">
         <v>20.981211310454555</v>
       </c>
       <c r="K202" s="16">
         <v>7.3725570000000005</v>
       </c>
     </row>
     <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5"/>
       <c r="D203" s="36"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="16">
         <v>16.908519000000002</v>
       </c>
       <c r="H203" s="16">
         <v>19.272736999999999</v>
       </c>
       <c r="I203" s="16">
-        <v>15.369379156808707</v>
+        <v>15.369387981550359</v>
       </c>
       <c r="J203" s="16">
         <v>13.982407329701656</v>
       </c>
       <c r="K203" s="16">
         <v>2.3642179999999975</v>
       </c>
     </row>
     <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="36"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="16">
         <v>6.186788</v>
       </c>
       <c r="H204" s="16">
         <v>6.4206899999999996</v>
       </c>
       <c r="I204" s="16">
-        <v>5.1202908574080626</v>
+        <v>5.1202937973605183</v>
       </c>
       <c r="J204" s="16">
         <v>3.7806693877339841</v>
       </c>
       <c r="K204" s="16">
         <v>0.23390199999999961</v>
       </c>
     </row>
     <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="36"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="16">
         <v>3.7771950000000003</v>
       </c>
       <c r="H205" s="16">
         <v>5.4943479999999996</v>
       </c>
       <c r="I205" s="16">
-        <v>4.3815633260316682</v>
+        <v>4.3815658418238801</v>
       </c>
       <c r="J205" s="16">
         <v>45.461063037518556</v>
       </c>
       <c r="K205" s="16">
         <v>1.7171529999999993</v>
       </c>
     </row>
     <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5"/>
       <c r="D206" s="36"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="16">
         <v>0.25333299999999997</v>
       </c>
       <c r="H206" s="16">
         <v>0.87897799999999993</v>
       </c>
       <c r="I206" s="16">
-        <v>0.70095628620332451</v>
+        <v>0.70095668867619421</v>
       </c>
       <c r="J206" s="16">
         <v>246.96545653349546</v>
       </c>
       <c r="K206" s="16">
         <v>0.62564500000000001</v>
       </c>
     </row>
     <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5"/>
       <c r="D207" s="36"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="16">
         <v>0.45697000000000004</v>
       </c>
       <c r="H207" s="16">
         <v>0.73585</v>
       </c>
       <c r="I207" s="16">
-        <v>0.58681637447435131</v>
+        <v>0.58681671141072644</v>
       </c>
       <c r="J207" s="16">
         <v>61.028076241328741</v>
       </c>
       <c r="K207" s="16">
         <v>0.27887999999999996</v>
       </c>
     </row>
     <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="36"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="16">
         <v>0.37112599999999996</v>
       </c>
       <c r="H208" s="16">
         <v>0.33560600000000002</v>
       </c>
       <c r="I208" s="16">
-        <v>0.26763483885552652</v>
+        <v>0.26763499252525419</v>
       </c>
       <c r="J208" s="16">
         <v>-9.570873503877376</v>
       </c>
       <c r="K208" s="16">
         <v>-3.5519999999999941E-2</v>
       </c>
     </row>
     <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5"/>
       <c r="D209" s="36"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="16">
         <v>0.113979</v>
       </c>
       <c r="H209" s="16">
         <v>0.28515400000000002</v>
       </c>
       <c r="I209" s="16">
-        <v>0.22740101440084146</v>
+        <v>0.22740114496923874</v>
       </c>
       <c r="J209" s="16">
         <v>150.18117372498446</v>
       </c>
       <c r="K209" s="16">
         <v>0.17117500000000002</v>
       </c>
     </row>
     <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5"/>
       <c r="D210" s="36"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="16">
         <v>0.66713</v>
       </c>
       <c r="H210" s="16">
         <v>0.221054</v>
       </c>
       <c r="I210" s="16">
-        <v>0.17628335509010432</v>
+        <v>0.17628345630792516</v>
       </c>
       <c r="J210" s="16">
         <v>-66.864928874432266</v>
       </c>
       <c r="K210" s="16">
         <v>-0.44607600000000003</v>
       </c>
     </row>
     <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="91" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B211" s="89"/>
       <c r="C211" s="89"/>
       <c r="D211" s="92"/>
       <c r="E211" s="92"/>
       <c r="F211" s="92"/>
       <c r="G211" s="17">
         <v>92.02047300000001</v>
       </c>
       <c r="H211" s="17">
         <v>124.778164</v>
       </c>
       <c r="I211" s="17">
-        <v>99.506516018272777</v>
+        <v>99.506573152610329</v>
       </c>
       <c r="J211" s="18" t="s">
         <v>23</v>
       </c>
       <c r="K211" s="18" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="45"/>
     </row>
     <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B215" s="36"/>
       <c r="C215" s="36"/>
       <c r="D215" s="36"/>
       <c r="E215" s="36"/>
       <c r="F215" s="36"/>
       <c r="G215" s="36"/>
       <c r="H215" s="36"/>
       <c r="I215" s="36"/>
       <c r="J215" s="36"/>
       <c r="K215" s="36"/>
     </row>
     <row r="216" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="22"/>
       <c r="B216" s="22"/>
       <c r="C216" s="22"/>
       <c r="D216" s="22"/>
       <c r="E216" s="22"/>
       <c r="F216" s="22"/>
       <c r="G216" s="13" t="s">
         <v>85</v>
       </c>
       <c r="H216" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I216" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="J216" s="13" t="s">
         <v>91</v>
       </c>
       <c r="K216" s="13" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="36"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>0</v>
+        <v>7.9181000000000001E-2</v>
       </c>
       <c r="H217" s="16">
-        <v>0.38500000000000001</v>
+        <v>3.1613980000000002</v>
       </c>
       <c r="I217" s="16">
-        <v>15.080575318072837</v>
+        <v>23.180852928929092</v>
       </c>
       <c r="J217" s="16" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="K217" s="16">
-        <v>0.38500000000000001</v>
+        <v>3.082217</v>
       </c>
     </row>
     <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="36"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>0</v>
+        <v>0.87392499999999995</v>
       </c>
       <c r="H218" s="16">
-        <v>0.26368200000000003</v>
+        <v>1.397133</v>
       </c>
       <c r="I218" s="16">
-        <v>10.328509768883329</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>10.244434454362748</v>
+      </c>
+      <c r="J218" s="16">
+        <v>59.868753039448478</v>
       </c>
       <c r="K218" s="16">
-        <v>0.26368200000000003</v>
+        <v>0.52320800000000001</v>
       </c>
     </row>
     <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="36"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>7.0539000000000004E-2</v>
+        <v>0.43424799999999997</v>
       </c>
       <c r="H219" s="16">
-        <v>0.24346700000000002</v>
+        <v>0.84916999999999998</v>
       </c>
       <c r="I219" s="16">
-        <v>9.5366816388707516</v>
+        <v>6.2265127268565097</v>
       </c>
       <c r="J219" s="16">
-        <v>245.15232708147269</v>
+        <v>95.54954772388129</v>
       </c>
       <c r="K219" s="16">
-        <v>0.17292800000000003</v>
+        <v>0.41492200000000001</v>
       </c>
     </row>
     <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="36"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>0</v>
+        <v>0.20124700000000001</v>
       </c>
       <c r="H220" s="16">
-        <v>0.19494999999999998</v>
+        <v>0.52807000000000004</v>
       </c>
       <c r="I220" s="16">
-        <v>7.6362549565150619</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>3.8720569210771898</v>
+      </c>
+      <c r="J220" s="16">
+        <v>162.39894259293305</v>
       </c>
       <c r="K220" s="16">
-        <v>0.19494999999999998</v>
+        <v>0.32682300000000003</v>
       </c>
     </row>
     <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="36"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>0.35575499999999999</v>
+        <v>0.327874</v>
       </c>
       <c r="H221" s="16">
-        <v>0.18968599999999999</v>
+        <v>0.41006400000000004</v>
       </c>
       <c r="I221" s="16">
-        <v>7.4300623630752307</v>
+        <v>3.0067815806324858</v>
       </c>
       <c r="J221" s="16">
-        <v>-46.680721282905367</v>
+        <v>25.067556439363912</v>
       </c>
       <c r="K221" s="16">
-        <v>-0.16606899999999999</v>
+        <v>8.2190000000000041E-2</v>
       </c>
     </row>
     <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="36"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>6.0520999999999998E-2</v>
+        <v>0.24354400000000001</v>
       </c>
       <c r="H222" s="16">
-        <v>0.130887</v>
+        <v>0.39322800000000002</v>
       </c>
       <c r="I222" s="16">
-        <v>5.126886393913245</v>
+        <v>2.8833321320304908</v>
       </c>
       <c r="J222" s="16">
-        <v>116.26708084797015</v>
+        <v>61.46076273691817</v>
       </c>
       <c r="K222" s="16">
-        <v>7.0366000000000012E-2</v>
+        <v>0.14968400000000001</v>
       </c>
     </row>
     <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
-        <v>129</v>
+        <v>147</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="36"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>0.13146000000000002</v>
+        <v>0</v>
       </c>
       <c r="H223" s="16">
-        <v>0.12890599999999999</v>
+        <v>0.38500000000000001</v>
       </c>
       <c r="I223" s="16">
-        <v>5.0492899790947972</v>
-[...2 lines deleted...]
-        <v>-1.9427962878442326</v>
+        <v>2.8230005768453386</v>
+      </c>
+      <c r="J223" s="16" t="s">
+        <v>117</v>
       </c>
       <c r="K223" s="16">
-        <v>-2.5540000000000285E-3</v>
+        <v>0.38500000000000001</v>
       </c>
     </row>
     <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="36"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>2.3661999999999999E-2</v>
+        <v>0.32267299999999999</v>
       </c>
       <c r="H224" s="16">
-        <v>0.124434</v>
+        <v>0.38129299999999999</v>
       </c>
       <c r="I224" s="16">
-        <v>4.8741202834521431</v>
+        <v>2.7958191141482849</v>
       </c>
       <c r="J224" s="16">
-        <v>425.88115966528608</v>
+        <v>18.166998788246929</v>
       </c>
       <c r="K224" s="16">
-        <v>0.100772</v>
+        <v>5.8620000000000005E-2</v>
       </c>
     </row>
     <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
-        <v>124</v>
+        <v>148</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="36"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>0.127196</v>
+        <v>0</v>
       </c>
       <c r="H225" s="16">
-        <v>0.102897</v>
+        <v>0.35136299999999998</v>
       </c>
       <c r="I225" s="16">
-        <v>4.030508983126599</v>
-[...2 lines deleted...]
-        <v>-19.103588163149784</v>
+        <v>2.576358316057425</v>
+      </c>
+      <c r="J225" s="16" t="s">
+        <v>117</v>
       </c>
       <c r="K225" s="16">
-        <v>-2.4299000000000001E-2</v>
+        <v>0.35136299999999998</v>
       </c>
     </row>
     <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="36"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>3.8655999999999996E-2</v>
+        <v>0.234824</v>
       </c>
       <c r="H226" s="16">
-        <v>5.5581000000000005E-2</v>
+        <v>0.30737400000000004</v>
       </c>
       <c r="I226" s="16">
-        <v>2.1771258616981983</v>
+        <v>2.2538103358630108</v>
       </c>
       <c r="J226" s="16">
-        <v>43.783629966887446</v>
+        <v>30.895479167376433</v>
       </c>
       <c r="K226" s="16">
-        <v>1.6925000000000009E-2</v>
+        <v>7.2550000000000031E-2</v>
       </c>
     </row>
     <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="91" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B227" s="89"/>
       <c r="C227" s="89"/>
       <c r="D227" s="92"/>
       <c r="E227" s="92"/>
       <c r="F227" s="92"/>
       <c r="G227" s="17">
-        <v>0.80778899999999998</v>
+        <v>2.7175160000000003</v>
       </c>
       <c r="H227" s="17">
-        <v>1.8194900000000001</v>
+        <v>8.1640930000000012</v>
       </c>
       <c r="I227" s="17">
-        <v>71.270015546702197</v>
+        <v>59.862959086802583</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>23</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="45"/>
     </row>
     <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B231" s="36"/>
       <c r="C231" s="36"/>
       <c r="D231" s="36"/>
       <c r="E231" s="36"/>
       <c r="F231" s="36"/>
       <c r="G231" s="36"/>
       <c r="H231" s="36"/>
       <c r="I231" s="36"/>
       <c r="J231" s="36"/>
       <c r="K231" s="36"/>
     </row>
     <row r="232" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="22"/>
       <c r="B232" s="22"/>
       <c r="C232" s="22"/>
       <c r="D232" s="22"/>
       <c r="E232" s="22"/>
       <c r="F232" s="22"/>
       <c r="G232" s="13" t="s">
         <v>85</v>
       </c>
       <c r="H232" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I232" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="J232" s="13" t="s">
         <v>91</v>
       </c>
       <c r="K232" s="13" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="36"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>8.0608880000000003</v>
+        <v>28.706564999999998</v>
       </c>
       <c r="H233" s="16">
-        <v>3.7359140000000002</v>
+        <v>18.199301999999999</v>
       </c>
       <c r="I233" s="16">
-        <v>49.098832995333005</v>
+        <v>33.414431310008865</v>
       </c>
       <c r="J233" s="16">
-        <v>-53.653815807886176</v>
+        <v>-36.602299857192946</v>
       </c>
       <c r="K233" s="16">
-        <v>-4.3249740000000001</v>
+        <v>-10.507262999999998</v>
       </c>
     </row>
     <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="36"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>8.2754860000000008</v>
+        <v>29.482645999999999</v>
       </c>
       <c r="H234" s="16">
-        <v>1.2678430000000001</v>
+        <v>14.54317</v>
       </c>
       <c r="I234" s="16">
-        <v>16.662485196742214</v>
+        <v>26.701669931889782</v>
       </c>
       <c r="J234" s="16">
-        <v>-84.679534229167928</v>
+        <v>-50.672100462081993</v>
       </c>
       <c r="K234" s="16">
-        <v>-7.0076430000000007</v>
+        <v>-14.939475999999999</v>
       </c>
     </row>
     <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
         <v>136</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="36"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>0.41111200000000003</v>
+        <v>11.193147999999999</v>
       </c>
       <c r="H235" s="16">
-        <v>1.0430760000000001</v>
+        <v>9.1047620000000009</v>
       </c>
       <c r="I235" s="16">
-        <v>13.708509972510068</v>
+        <v>16.716599595027269</v>
       </c>
       <c r="J235" s="16">
-        <v>153.72064060402033</v>
+        <v>-18.657718096821359</v>
       </c>
       <c r="K235" s="16">
-        <v>0.63196400000000008</v>
+        <v>-2.0883859999999981</v>
       </c>
     </row>
     <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="36"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
-        <v>4.0928990000000001</v>
+        <v>2.2833169999999998</v>
       </c>
       <c r="H236" s="16">
-        <v>0.52947500000000003</v>
+        <v>5.4889269999999994</v>
       </c>
       <c r="I236" s="16">
-        <v>6.9585661233647098</v>
+        <v>10.077824644437078</v>
       </c>
       <c r="J236" s="16">
-        <v>-87.06357034463835</v>
+        <v>140.39268310094482</v>
       </c>
       <c r="K236" s="16">
-        <v>-3.5634239999999999</v>
+        <v>3.2056099999999996</v>
       </c>
     </row>
     <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="36"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
-        <v>0.29260900000000001</v>
+        <v>3.1389229999999997</v>
       </c>
       <c r="H237" s="16">
-        <v>0.44924999999999998</v>
+        <v>5.2322649999999999</v>
       </c>
       <c r="I237" s="16">
-        <v>5.9042180101451356</v>
+        <v>9.6065859799603039</v>
       </c>
       <c r="J237" s="16">
-        <v>53.532529758141401</v>
+        <v>66.689816857565489</v>
       </c>
       <c r="K237" s="16">
-        <v>0.15664099999999997</v>
+        <v>2.0933420000000003</v>
       </c>
     </row>
     <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="36"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
-        <v>0.101081</v>
+        <v>0.49972000000000005</v>
       </c>
       <c r="H238" s="16">
-        <v>0.26408599999999999</v>
+        <v>0.57066899999999998</v>
       </c>
       <c r="I238" s="16">
-        <v>3.4707207956086545</v>
+        <v>1.0477643648779194</v>
       </c>
       <c r="J238" s="16">
-        <v>161.26176037039599</v>
+        <v>14.197750740414616</v>
       </c>
       <c r="K238" s="16">
-        <v>0.16300499999999998</v>
+        <v>7.0948999999999929E-2</v>
       </c>
     </row>
     <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="36"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>0.24778500000000001</v>
+        <v>0.20139500000000002</v>
       </c>
       <c r="H239" s="16">
-        <v>0.243119</v>
+        <v>0.42463499999999998</v>
       </c>
       <c r="I239" s="16">
-        <v>3.1951643370249867</v>
+        <v>0.77964182578681385</v>
       </c>
       <c r="J239" s="16">
-        <v>-1.8830841253506079</v>
+        <v>110.84684326820424</v>
       </c>
       <c r="K239" s="16">
-        <v>-4.6660000000000035E-3</v>
+        <v>0.22323999999999997</v>
       </c>
     </row>
     <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="36"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
-        <v>1.2949E-2</v>
+        <v>5.6799999999999993E-4</v>
       </c>
       <c r="H240" s="16">
-        <v>2.3878E-2</v>
+        <v>0.312504</v>
       </c>
       <c r="I240" s="16">
-        <v>0.31381395135502627</v>
-[...2 lines deleted...]
-        <v>84.400339794578727</v>
+        <v>0.57376615004811782</v>
+      </c>
+      <c r="J240" s="16" t="s">
+        <v>120</v>
       </c>
       <c r="K240" s="16">
-        <v>1.0928999999999999E-2</v>
+        <v>0.31193599999999999</v>
       </c>
     </row>
     <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="36"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>0</v>
+        <v>0.20508000000000001</v>
       </c>
       <c r="H241" s="16">
-        <v>9.1339999999999998E-3</v>
+        <v>0.17682800000000001</v>
       </c>
       <c r="I241" s="16">
-        <v>0.12004257608161528</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>0.32466119083502476</v>
+      </c>
+      <c r="J241" s="16">
+        <v>-13.776087380534424</v>
       </c>
       <c r="K241" s="16">
-        <v>9.1339999999999998E-3</v>
+        <v>-2.8251999999999999E-2</v>
       </c>
     </row>
     <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="36"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>0</v>
+        <v>0.184115</v>
       </c>
       <c r="H242" s="16">
-        <v>8.0530000000000011E-3</v>
+        <v>0.14890799999999998</v>
       </c>
       <c r="I242" s="16">
-        <v>0.10583565416961331</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>0.27339928407753217</v>
+      </c>
+      <c r="J242" s="16">
+        <v>-19.122287700621904</v>
       </c>
       <c r="K242" s="16">
-        <v>8.0530000000000011E-3</v>
+        <v>-3.5207000000000016E-2</v>
       </c>
     </row>
     <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="91" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B243" s="89"/>
       <c r="C243" s="89"/>
       <c r="D243" s="92"/>
       <c r="E243" s="92"/>
       <c r="F243" s="92"/>
       <c r="G243" s="17">
-        <v>21.494808999999997</v>
+        <v>75.895477</v>
       </c>
       <c r="H243" s="17">
-        <v>7.5738280000000007</v>
+        <v>54.201969999999996</v>
       </c>
       <c r="I243" s="17">
-        <v>99.538189612335032</v>
+        <v>99.516344276948701</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>23</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="45"/>
     </row>
     <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="45"/>
     </row>
     <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -7029,324 +6993,324 @@
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
         <v>89</v>
       </c>
       <c r="H249" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I249" s="13" t="s">
         <v>85</v>
       </c>
       <c r="J249" s="13" t="s">
         <v>86</v>
       </c>
       <c r="K249" s="13" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="250" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B250" s="21"/>
-      <c r="C250" s="119" t="s">
+      <c r="C250" s="109" t="s">
         <v>57</v>
       </c>
       <c r="D250" s="16">
         <v>3.4573906684659277</v>
       </c>
       <c r="E250" s="16">
         <v>9.3841216097238522</v>
       </c>
       <c r="F250" s="16">
-        <v>3.1334388568652205</v>
+        <v>3.1402109073410003</v>
       </c>
       <c r="G250" s="16">
         <v>-59.52979132573649</v>
       </c>
       <c r="H250" s="16">
         <v>-3.3954244501562703</v>
       </c>
       <c r="I250" s="16">
-        <v>2.9877780945686836</v>
+        <v>2.5857902605274545</v>
       </c>
       <c r="J250" s="16">
-        <v>6.469469569912512</v>
+        <v>4.5173301008722078</v>
       </c>
       <c r="K250" s="16">
-        <v>129.01402494890405</v>
+        <v>79.160078647817713</v>
       </c>
     </row>
     <row r="251" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B251" s="21"/>
-      <c r="C251" s="119"/>
+      <c r="C251" s="109"/>
       <c r="D251" s="16">
         <v>27.246960968427082</v>
       </c>
       <c r="E251" s="16">
         <v>30.91736179315706</v>
       </c>
       <c r="F251" s="16">
-        <v>49.898561466425107</v>
+        <v>50.006403231449205</v>
       </c>
       <c r="G251" s="16">
         <v>95.611076727352199</v>
       </c>
       <c r="H251" s="16">
         <v>15.178652510974944</v>
       </c>
       <c r="I251" s="16">
-        <v>45.178178038641292</v>
+        <v>59.037234899999149</v>
       </c>
       <c r="J251" s="16">
-        <v>52.782038356356388</v>
+        <v>28.264040390072541</v>
       </c>
       <c r="K251" s="16">
-        <v>23.566057241188354</v>
+        <v>-50.902322502993037</v>
       </c>
     </row>
     <row r="252" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B252" s="21"/>
-      <c r="C252" s="119"/>
+      <c r="C252" s="109"/>
       <c r="D252" s="16">
         <v>31.117150863014743</v>
       </c>
       <c r="E252" s="16">
         <v>27.095874316818541</v>
       </c>
       <c r="F252" s="16">
-        <v>17.951299284936912</v>
+        <v>17.938968411483444</v>
       </c>
       <c r="G252" s="16">
-        <v>-19.702769838814689</v>
+        <v>-19.930973345091736</v>
       </c>
       <c r="H252" s="16">
-        <v>-13.711380697848064</v>
+        <v>-13.772753880511225</v>
       </c>
       <c r="I252" s="16">
-        <v>23.892538535367553</v>
+        <v>15.782007427563604</v>
       </c>
       <c r="J252" s="16">
-        <v>16.515834221285694</v>
+        <v>41.222117448375997</v>
       </c>
       <c r="K252" s="16">
-        <v>-26.889464685456421</v>
+        <v>167.86795685870578</v>
       </c>
     </row>
     <row r="253" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="15" t="s">
         <v>60</v>
       </c>
       <c r="B253" s="21"/>
-      <c r="C253" s="119"/>
+      <c r="C253" s="109"/>
       <c r="D253" s="16">
         <v>38.178497500092249</v>
       </c>
       <c r="E253" s="16">
         <v>32.602642280300543</v>
       </c>
       <c r="F253" s="16">
-        <v>29.016700391772748</v>
+        <v>28.914417449726358</v>
       </c>
       <c r="G253" s="16">
-        <v>7.8705946571322354</v>
+        <v>7.258544952556548</v>
       </c>
       <c r="H253" s="16">
-        <v>-7.5542814243917622</v>
+        <v>-7.6856938922316047</v>
       </c>
       <c r="I253" s="16">
-        <v>27.941505331422483</v>
+        <v>22.594967411909796</v>
       </c>
       <c r="J253" s="16">
-        <v>24.232657852445421</v>
+        <v>25.996512060679255</v>
       </c>
       <c r="K253" s="16">
-        <v>-8.2738860511279082</v>
+        <v>17.992954478533225</v>
       </c>
     </row>
     <row r="254" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="93" t="s">
         <v>59</v>
       </c>
       <c r="B254" s="94"/>
-      <c r="C254" s="122" t="s">
+      <c r="C254" s="107" t="s">
         <v>58</v>
       </c>
       <c r="D254" s="95">
         <v>98.412785341323556</v>
       </c>
       <c r="E254" s="95">
         <v>97.136309975435836</v>
       </c>
       <c r="F254" s="95">
-        <v>98.136439308338666</v>
+        <v>98.132486959141659</v>
       </c>
       <c r="G254" s="95">
-        <v>21.201458563046529</v>
+        <v>20.940080452038682</v>
       </c>
       <c r="H254" s="95">
-        <v>-0.98989880314417356</v>
+        <v>-1.0433223108984868</v>
       </c>
       <c r="I254" s="95">
-        <v>100</v>
+        <v>99.987585306705142</v>
       </c>
       <c r="J254" s="95">
-        <v>98.372198783134678</v>
+        <v>99.68799611027184</v>
       </c>
       <c r="K254" s="95">
-        <v>5.764944049438478</v>
+        <v>2.5540255190585852</v>
       </c>
     </row>
     <row r="255" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B255" s="96"/>
-      <c r="C255" s="123"/>
+      <c r="C255" s="108"/>
       <c r="D255" s="17">
         <v>1.5872146586764384</v>
       </c>
       <c r="E255" s="17">
         <v>2.8636900245641606</v>
       </c>
       <c r="F255" s="17">
-        <v>1.8635606916613288</v>
+        <v>1.8675130408583447</v>
       </c>
       <c r="G255" s="17">
         <v>-21.93134704581815</v>
       </c>
       <c r="H255" s="17">
         <v>3.1363553309093684</v>
       </c>
       <c r="I255" s="17">
-        <v>0</v>
+        <v>1.2414693294851304E-2</v>
       </c>
       <c r="J255" s="17">
-        <v>1.6278012168653317</v>
+        <v>0.31200388972817139</v>
       </c>
       <c r="K255" s="17" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
     </row>
     <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D256" s="59"/>
     </row>
     <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="59"/>
     </row>
     <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="4" t="s">
         <v>44</v>
       </c>
       <c r="D258" s="59"/>
     </row>
     <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="19" t="s">
         <v>81</v>
       </c>
       <c r="D259" s="59"/>
     </row>
     <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="97" t="s">
         <v>61</v>
       </c>
       <c r="D260" s="59"/>
     </row>
     <row r="261" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A261" s="116" t="s">
+      <c r="A261" s="106" t="s">
         <v>62</v>
       </c>
-      <c r="B261" s="116"/>
-[...8 lines deleted...]
-      <c r="K261" s="116"/>
+      <c r="B261" s="106"/>
+      <c r="C261" s="106"/>
+      <c r="D261" s="106"/>
+      <c r="E261" s="106"/>
+      <c r="F261" s="106"/>
+      <c r="G261" s="106"/>
+      <c r="H261" s="106"/>
+      <c r="I261" s="106"/>
+      <c r="J261" s="106"/>
+      <c r="K261" s="106"/>
     </row>
     <row r="262" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A262" s="116" t="s">
+      <c r="A262" s="106" t="s">
         <v>63</v>
       </c>
-      <c r="B262" s="116"/>
-[...8 lines deleted...]
-      <c r="K262" s="116"/>
+      <c r="B262" s="106"/>
+      <c r="C262" s="106"/>
+      <c r="D262" s="106"/>
+      <c r="E262" s="106"/>
+      <c r="F262" s="106"/>
+      <c r="G262" s="106"/>
+      <c r="H262" s="106"/>
+      <c r="I262" s="106"/>
+      <c r="J262" s="106"/>
+      <c r="K262" s="106"/>
     </row>
     <row r="263" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A263" s="116" t="s">
+      <c r="A263" s="106" t="s">
         <v>64</v>
       </c>
-      <c r="B263" s="116"/>
-[...8 lines deleted...]
-      <c r="K263" s="116"/>
+      <c r="B263" s="106"/>
+      <c r="C263" s="106"/>
+      <c r="D263" s="106"/>
+      <c r="E263" s="106"/>
+      <c r="F263" s="106"/>
+      <c r="G263" s="106"/>
+      <c r="H263" s="106"/>
+      <c r="I263" s="106"/>
+      <c r="J263" s="106"/>
+      <c r="K263" s="106"/>
     </row>
     <row r="264" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A264" s="116" t="s">
+      <c r="A264" s="106" t="s">
         <v>65</v>
       </c>
-      <c r="B264" s="116"/>
-[...8 lines deleted...]
-      <c r="K264" s="116"/>
+      <c r="B264" s="106"/>
+      <c r="C264" s="106"/>
+      <c r="D264" s="106"/>
+      <c r="E264" s="106"/>
+      <c r="F264" s="106"/>
+      <c r="G264" s="106"/>
+      <c r="H264" s="106"/>
+      <c r="I264" s="106"/>
+      <c r="J264" s="106"/>
+      <c r="K264" s="106"/>
     </row>
     <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="45"/>
       <c r="B265" s="45"/>
       <c r="C265" s="45"/>
       <c r="D265" s="45"/>
       <c r="E265" s="45"/>
       <c r="F265" s="45"/>
       <c r="G265" s="45"/>
       <c r="H265" s="45"/>
       <c r="I265" s="45"/>
       <c r="J265" s="45"/>
       <c r="K265" s="45"/>
     </row>
     <row r="266" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A266" s="45"/>
       <c r="B266" s="45"/>
       <c r="C266" s="45"/>
       <c r="D266" s="45"/>
       <c r="E266" s="45"/>
       <c r="F266" s="45"/>
       <c r="G266" s="45"/>
       <c r="H266" s="45"/>
       <c r="I266" s="45"/>
       <c r="J266" s="45"/>
@@ -7392,324 +7356,324 @@
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
         <v>89</v>
       </c>
       <c r="H269" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I269" s="13" t="s">
         <v>85</v>
       </c>
       <c r="J269" s="13" t="s">
         <v>86</v>
       </c>
       <c r="K269" s="13" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="270" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B270" s="21"/>
-      <c r="C270" s="119" t="s">
+      <c r="C270" s="109" t="s">
         <v>57</v>
       </c>
       <c r="D270" s="16">
         <v>3.560397048109511E-3</v>
       </c>
       <c r="E270" s="16">
         <v>1.3881782866343258E-2</v>
       </c>
       <c r="F270" s="16">
         <v>2.2384132338822181E-3</v>
       </c>
       <c r="G270" s="16">
         <v>-78.246702870442192</v>
       </c>
       <c r="H270" s="16">
         <v>13.969002573710432</v>
       </c>
       <c r="I270" s="16">
-        <v>4.2753199387406409E-4</v>
+        <v>3.0805934614580683E-3</v>
       </c>
       <c r="J270" s="16">
-        <v>8.267839539898747E-2</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>1.3017728239122473E-2</v>
+      </c>
+      <c r="K270" s="16">
+        <v>200.85070182900898</v>
       </c>
     </row>
     <row r="271" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B271" s="21"/>
-      <c r="C271" s="119"/>
+      <c r="C271" s="109"/>
       <c r="D271" s="16">
         <v>9.9234820974474683E-2</v>
       </c>
       <c r="E271" s="16">
         <v>0.76953108694424432</v>
       </c>
       <c r="F271" s="16">
         <v>0.31996776046308895</v>
       </c>
       <c r="G271" s="16">
         <v>-43.906811540657635</v>
       </c>
       <c r="H271" s="16">
         <v>71.508963413398547</v>
       </c>
       <c r="I271" s="16">
-        <v>1.0169698941164149</v>
+        <v>0.39911964474664341</v>
       </c>
       <c r="J271" s="16">
-        <v>4.2807835757003232E-3</v>
+        <v>1.9107882734139617E-2</v>
       </c>
       <c r="K271" s="16">
-        <v>-99.853086760178826</v>
+        <v>-96.591528395175217</v>
       </c>
     </row>
     <row r="272" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B272" s="21"/>
-      <c r="C272" s="119"/>
+      <c r="C272" s="109"/>
       <c r="D272" s="16">
         <v>1.2960530770795753E-3</v>
       </c>
       <c r="E272" s="16">
         <v>3.9801623830435534E-2</v>
       </c>
       <c r="F272" s="16">
         <v>2.9840986125446219E-2</v>
       </c>
       <c r="G272" s="16">
         <v>1.1445424535959983</v>
       </c>
       <c r="H272" s="16">
         <v>180.36505720162791</v>
       </c>
       <c r="I272" s="16">
-        <v>6.2520807706314757E-4</v>
+        <v>9.8274993453575108E-4</v>
       </c>
       <c r="J272" s="16">
-        <v>1.5805970125662731E-3</v>
+        <v>1.1247184683907455E-2</v>
       </c>
       <c r="K272" s="16">
-        <v>-11.764705882352951</v>
+        <v>714.8</v>
       </c>
     </row>
     <row r="273" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="15" t="s">
         <v>48</v>
       </c>
       <c r="B273" s="21"/>
-      <c r="C273" s="119"/>
+      <c r="C273" s="109"/>
       <c r="D273" s="16">
         <v>99.895908728900338</v>
       </c>
       <c r="E273" s="16">
         <v>99.176785506358982</v>
       </c>
       <c r="F273" s="16">
         <v>99.647952840177581</v>
       </c>
       <c r="G273" s="16">
         <v>35.546537240055784</v>
       </c>
       <c r="H273" s="16">
         <v>27.91057732108353</v>
       </c>
       <c r="I273" s="16">
-        <v>98.981977365812639</v>
+        <v>99.596817011857354</v>
       </c>
       <c r="J273" s="16">
-        <v>99.911460224012743</v>
+        <v>99.956627204342823</v>
       </c>
       <c r="K273" s="16">
-        <v>-64.770624732076215</v>
+        <v>-28.547677176563656</v>
       </c>
     </row>
     <row r="274" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="93" t="s">
         <v>59</v>
       </c>
       <c r="B274" s="94"/>
-      <c r="C274" s="122" t="s">
+      <c r="C274" s="107" t="s">
         <v>52</v>
       </c>
       <c r="D274" s="95">
         <v>89.031108160881388</v>
       </c>
       <c r="E274" s="95">
         <v>99.646650435689196</v>
       </c>
       <c r="F274" s="95">
         <v>99.906380916100971</v>
       </c>
       <c r="G274" s="95">
         <v>34.905629938506159</v>
       </c>
       <c r="H274" s="95">
         <v>27.990073757958989</v>
       </c>
       <c r="I274" s="95">
-        <v>99.702703608243993</v>
+        <v>99.885088869585431</v>
       </c>
       <c r="J274" s="95">
-        <v>99.810897380276643</v>
+        <v>99.772091045104702</v>
       </c>
       <c r="K274" s="95">
-        <v>-65.098365917554005</v>
+        <v>-28.804881473544164</v>
       </c>
     </row>
     <row r="275" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B275" s="96"/>
-      <c r="C275" s="123"/>
+      <c r="C275" s="108"/>
       <c r="D275" s="17">
         <v>10.968891839118609</v>
       </c>
       <c r="E275" s="17">
         <v>0.35334956431080516</v>
       </c>
       <c r="F275" s="17">
         <v>9.3619083899013703E-2</v>
       </c>
       <c r="G275" s="17">
         <v>-64.350012755566894</v>
       </c>
       <c r="H275" s="17">
         <v>-62.202433866109864</v>
       </c>
       <c r="I275" s="17">
-        <v>0.29729639175600303</v>
+        <v>0.11491113041457203</v>
       </c>
       <c r="J275" s="17">
-        <v>0.18910261972336118</v>
+        <v>0.22790895489529484</v>
       </c>
       <c r="K275" s="17">
-        <v>-77.824029107503506</v>
+        <v>41.36473911409275</v>
       </c>
     </row>
     <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D276" s="59"/>
     </row>
     <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="59"/>
     </row>
     <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="4" t="s">
         <v>44</v>
       </c>
       <c r="D278" s="59"/>
     </row>
     <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="19" t="s">
         <v>81</v>
       </c>
       <c r="D279" s="59"/>
     </row>
     <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="97" t="s">
         <v>61</v>
       </c>
       <c r="D280" s="59"/>
     </row>
     <row r="281" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A281" s="116" t="s">
+      <c r="A281" s="106" t="s">
         <v>62</v>
       </c>
-      <c r="B281" s="116"/>
-[...8 lines deleted...]
-      <c r="K281" s="116"/>
+      <c r="B281" s="106"/>
+      <c r="C281" s="106"/>
+      <c r="D281" s="106"/>
+      <c r="E281" s="106"/>
+      <c r="F281" s="106"/>
+      <c r="G281" s="106"/>
+      <c r="H281" s="106"/>
+      <c r="I281" s="106"/>
+      <c r="J281" s="106"/>
+      <c r="K281" s="106"/>
     </row>
     <row r="282" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A282" s="116" t="s">
+      <c r="A282" s="106" t="s">
         <v>63</v>
       </c>
-      <c r="B282" s="116"/>
-[...8 lines deleted...]
-      <c r="K282" s="116"/>
+      <c r="B282" s="106"/>
+      <c r="C282" s="106"/>
+      <c r="D282" s="106"/>
+      <c r="E282" s="106"/>
+      <c r="F282" s="106"/>
+      <c r="G282" s="106"/>
+      <c r="H282" s="106"/>
+      <c r="I282" s="106"/>
+      <c r="J282" s="106"/>
+      <c r="K282" s="106"/>
     </row>
     <row r="283" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A283" s="116" t="s">
+      <c r="A283" s="106" t="s">
         <v>64</v>
       </c>
-      <c r="B283" s="116"/>
-[...8 lines deleted...]
-      <c r="K283" s="116"/>
+      <c r="B283" s="106"/>
+      <c r="C283" s="106"/>
+      <c r="D283" s="106"/>
+      <c r="E283" s="106"/>
+      <c r="F283" s="106"/>
+      <c r="G283" s="106"/>
+      <c r="H283" s="106"/>
+      <c r="I283" s="106"/>
+      <c r="J283" s="106"/>
+      <c r="K283" s="106"/>
     </row>
     <row r="284" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A284" s="116" t="s">
+      <c r="A284" s="106" t="s">
         <v>65</v>
       </c>
-      <c r="B284" s="116"/>
-[...8 lines deleted...]
-      <c r="K284" s="116"/>
+      <c r="B284" s="106"/>
+      <c r="C284" s="106"/>
+      <c r="D284" s="106"/>
+      <c r="E284" s="106"/>
+      <c r="F284" s="106"/>
+      <c r="G284" s="106"/>
+      <c r="H284" s="106"/>
+      <c r="I284" s="106"/>
+      <c r="J284" s="106"/>
+      <c r="K284" s="106"/>
     </row>
     <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="45"/>
       <c r="B285" s="45"/>
       <c r="C285" s="45"/>
       <c r="D285" s="45"/>
       <c r="E285" s="45"/>
       <c r="F285" s="82"/>
       <c r="G285" s="82"/>
       <c r="H285" s="45"/>
       <c r="I285" s="45"/>
       <c r="J285" s="45"/>
       <c r="K285" s="45"/>
     </row>
     <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="45"/>
       <c r="B286" s="45"/>
       <c r="C286" s="45"/>
       <c r="D286" s="45"/>
       <c r="E286" s="45"/>
       <c r="F286" s="82"/>
       <c r="G286" s="82"/>
       <c r="H286" s="45"/>
       <c r="I286" s="45"/>
       <c r="J286" s="45"/>
@@ -7754,210 +7718,210 @@
       <c r="F289" s="12">
         <v>2022</v>
       </c>
       <c r="G289" s="12">
         <v>2023</v>
       </c>
       <c r="H289" s="12">
         <v>2024</v>
       </c>
       <c r="I289" s="12">
         <v>2025</v>
       </c>
       <c r="J289" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K289" s="13" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="46" t="s">
         <v>56</v>
       </c>
       <c r="B290" s="98"/>
       <c r="C290" s="98"/>
-      <c r="D290" s="105" t="s">
+      <c r="D290" s="110" t="s">
         <v>40</v>
       </c>
       <c r="E290" s="99">
         <v>5.1858045322702466</v>
       </c>
       <c r="F290" s="99">
         <v>8.4425316857461539</v>
       </c>
       <c r="G290" s="99">
         <v>8.5335104657659624</v>
       </c>
       <c r="H290" s="99">
         <v>22.171137102430428</v>
       </c>
       <c r="I290" s="99">
-        <v>11.967103040264623</v>
+        <v>11.780397691108748</v>
       </c>
       <c r="J290" s="100">
-        <v>-35.246952269789247</v>
+        <v>-36.392103512792886</v>
       </c>
       <c r="K290" s="100">
-        <v>22.117536072512522</v>
+        <v>21.574008953391544</v>
       </c>
     </row>
     <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="15" t="s">
         <v>66</v>
       </c>
       <c r="B291" s="21"/>
       <c r="C291" s="21"/>
-      <c r="D291" s="120"/>
+      <c r="D291" s="111"/>
       <c r="E291" s="59">
         <v>0</v>
       </c>
       <c r="F291" s="59">
         <v>0</v>
       </c>
       <c r="G291" s="59">
         <v>0</v>
       </c>
       <c r="H291" s="59">
         <v>0</v>
       </c>
       <c r="I291" s="59">
         <v>0</v>
       </c>
       <c r="J291" s="16" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="K291" s="16" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B292" s="21"/>
       <c r="C292" s="21"/>
-      <c r="D292" s="120"/>
+      <c r="D292" s="111"/>
       <c r="E292" s="59">
         <v>92.552775408449776</v>
       </c>
       <c r="F292" s="59">
-        <v>89.052843011138791</v>
+        <v>89.052843011138819</v>
       </c>
       <c r="G292" s="59">
         <v>88.968859664131756</v>
       </c>
       <c r="H292" s="59">
         <v>74.2865975882317</v>
       </c>
       <c r="I292" s="59">
-        <v>85.163339877021073</v>
+        <v>85.343959300624647</v>
       </c>
       <c r="J292" s="16">
         <v>37.531243154888323</v>
       </c>
       <c r="K292" s="16">
         <v>-2.9600373271330249</v>
       </c>
     </row>
     <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B293" s="21"/>
       <c r="C293" s="21"/>
-      <c r="D293" s="120"/>
+      <c r="D293" s="111"/>
       <c r="E293" s="59">
         <v>2.2521656471438103</v>
       </c>
       <c r="F293" s="59">
         <v>2.4917657159790529</v>
       </c>
       <c r="G293" s="59">
         <v>2.4891597407684665</v>
       </c>
       <c r="H293" s="59">
         <v>3.5062335802711884</v>
       </c>
       <c r="I293" s="59">
-        <v>2.8209491945003853</v>
+        <v>2.8269320295824918</v>
       </c>
       <c r="J293" s="16">
         <v>-3.48083168412917</v>
       </c>
       <c r="K293" s="16">
         <v>4.8174391229591107</v>
       </c>
     </row>
     <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B294" s="72"/>
       <c r="C294" s="72"/>
-      <c r="D294" s="121"/>
+      <c r="D294" s="112"/>
       <c r="E294" s="101">
         <v>9.2544121361678028E-3</v>
       </c>
       <c r="F294" s="101">
-        <v>1.285958713599958E-2</v>
+        <v>1.2859587135980236E-2</v>
       </c>
       <c r="G294" s="101">
         <v>8.4701293338160667E-3</v>
       </c>
       <c r="H294" s="101">
         <v>3.6031729066673318E-2</v>
       </c>
       <c r="I294" s="101">
-        <v>4.8607888213914936E-2</v>
+        <v>4.8710978684115634E-2</v>
       </c>
       <c r="J294" s="17">
         <v>61.838111298497921</v>
       </c>
       <c r="K294" s="17">
         <v>49.994139365862608</v>
       </c>
     </row>
     <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F295" s="59"/>
       <c r="G295" s="59"/>
       <c r="H295" s="59"/>
       <c r="I295" s="59"/>
       <c r="J295" s="59"/>
       <c r="K295" s="59"/>
     </row>
     <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B296" s="83"/>
       <c r="C296" s="83"/>
       <c r="D296" s="83"/>
-      <c r="E296" s="83"/>
+      <c r="E296" s="105"/>
       <c r="F296" s="83"/>
       <c r="G296" s="83"/>
       <c r="H296" s="83"/>
       <c r="I296" s="83"/>
       <c r="J296" s="83"/>
       <c r="K296" s="83"/>
     </row>
     <row r="297" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A297" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B297" s="83"/>
       <c r="C297" s="83"/>
       <c r="D297" s="83"/>
       <c r="E297" s="83"/>
       <c r="F297" s="83"/>
       <c r="G297" s="83"/>
       <c r="H297" s="83"/>
       <c r="I297" s="83"/>
       <c r="J297" s="83"/>
       <c r="K297" s="83"/>
     </row>
     <row r="298" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A298" s="19" t="s">
         <v>81</v>
@@ -8025,186 +7989,186 @@
       <c r="F304" s="12">
         <v>2022</v>
       </c>
       <c r="G304" s="12">
         <v>2023</v>
       </c>
       <c r="H304" s="12">
         <v>2024</v>
       </c>
       <c r="I304" s="12">
         <v>2025</v>
       </c>
       <c r="J304" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K304" s="13" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="46" t="s">
         <v>56</v>
       </c>
       <c r="B305" s="98"/>
       <c r="C305" s="98"/>
-      <c r="D305" s="105" t="s">
+      <c r="D305" s="110" t="s">
         <v>40</v>
       </c>
       <c r="E305" s="99">
         <v>0.30110245932765151</v>
       </c>
       <c r="F305" s="99">
         <v>0.50337268696312087</v>
       </c>
       <c r="G305" s="99">
         <v>0.41926366616559746</v>
       </c>
       <c r="H305" s="99">
         <v>0.17172976839049334</v>
       </c>
       <c r="I305" s="99">
-        <v>7.4395732248029131E-2</v>
+        <v>8.3531566560342413E-2</v>
       </c>
       <c r="J305" s="100">
-        <v>-41.703223226225738</v>
+        <v>-34.544386537187712</v>
       </c>
       <c r="K305" s="100">
-        <v>-12.323643159575781</v>
+        <v>-9.747740362128976</v>
       </c>
     </row>
     <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="15" t="s">
         <v>66</v>
       </c>
       <c r="B306" s="21"/>
       <c r="C306" s="21"/>
-      <c r="D306" s="120"/>
+      <c r="D306" s="111"/>
       <c r="E306" s="59">
         <v>0</v>
       </c>
       <c r="F306" s="59">
         <v>0.25131024087506054</v>
       </c>
       <c r="G306" s="59">
         <v>0</v>
       </c>
       <c r="H306" s="59">
         <v>0</v>
       </c>
       <c r="I306" s="59">
         <v>0</v>
       </c>
       <c r="J306" s="16" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="K306" s="16" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B307" s="21"/>
       <c r="C307" s="21"/>
-      <c r="D307" s="120"/>
+      <c r="D307" s="111"/>
       <c r="E307" s="59">
         <v>94.201714005990539</v>
       </c>
       <c r="F307" s="59">
         <v>94.721819304351257</v>
       </c>
       <c r="G307" s="59">
         <v>83.740671024833873</v>
       </c>
       <c r="H307" s="59">
         <v>92.163770399576862</v>
       </c>
       <c r="I307" s="59">
-        <v>93.04757248615671</v>
+        <v>93.047625911918445</v>
       </c>
       <c r="J307" s="16">
         <v>35.85853237354717</v>
       </c>
       <c r="K307" s="16">
         <v>23.975430823268539</v>
       </c>
     </row>
     <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B308" s="21"/>
       <c r="C308" s="21"/>
-      <c r="D308" s="120"/>
+      <c r="D308" s="111"/>
       <c r="E308" s="59">
         <v>5.497183534681807</v>
       </c>
       <c r="F308" s="59">
         <v>4.5063280696593973</v>
       </c>
       <c r="G308" s="59">
         <v>15.819742847734922</v>
       </c>
       <c r="H308" s="59">
         <v>7.6515492187264584</v>
       </c>
       <c r="I308" s="59">
-        <v>6.8682779580222411</v>
+        <v>6.8682819016284187</v>
       </c>
       <c r="J308" s="16">
         <v>20.792672844157821</v>
       </c>
       <c r="K308" s="16">
         <v>31.477359058800335</v>
       </c>
     </row>
     <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B309" s="72"/>
       <c r="C309" s="72"/>
-      <c r="D309" s="121"/>
+      <c r="D309" s="112"/>
       <c r="E309" s="101">
         <v>4.0113550786491647E-15</v>
       </c>
       <c r="F309" s="101">
         <v>1.7169698151161764E-2</v>
       </c>
       <c r="G309" s="101">
         <v>2.0322461265605957E-2</v>
       </c>
       <c r="H309" s="101">
         <v>1.2950613306185866E-2</v>
       </c>
       <c r="I309" s="101">
-        <v>9.7538235730099416E-3</v>
+        <v>5.6061989279977437E-4</v>
       </c>
       <c r="J309" s="17">
-        <v>1.3506794830183866</v>
+        <v>-94.17467683135817</v>
       </c>
       <c r="K309" s="17" t="e">
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F310" s="59"/>
       <c r="G310" s="59"/>
       <c r="H310" s="59"/>
       <c r="I310" s="59"/>
       <c r="J310" s="59"/>
       <c r="K310" s="59"/>
     </row>
     <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B311" s="83"/>
       <c r="C311" s="83"/>
       <c r="D311" s="83"/>
       <c r="E311" s="83"/>
       <c r="F311" s="83"/>
@@ -8284,131 +8248,131 @@
       <c r="D317" s="102"/>
       <c r="E317" s="102"/>
       <c r="F317" s="102"/>
       <c r="G317" s="102"/>
       <c r="H317" s="102"/>
       <c r="I317" s="102"/>
       <c r="J317" s="102"/>
       <c r="K317" s="102"/>
     </row>
     <row r="318" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C318" s="83"/>
       <c r="D318" s="83"/>
       <c r="E318" s="83"/>
       <c r="F318" s="83"/>
       <c r="G318" s="83"/>
       <c r="H318" s="83"/>
       <c r="I318" s="83"/>
       <c r="J318" s="83"/>
       <c r="K318" s="83"/>
     </row>
     <row r="319" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A319" s="103" t="s">
         <v>37</v>
       </c>
       <c r="B319" s="104">
-        <v>46125</v>
+        <v>46303</v>
       </c>
       <c r="C319" s="45"/>
       <c r="D319" s="45"/>
       <c r="E319" s="45"/>
       <c r="F319" s="45"/>
       <c r="G319" s="45"/>
       <c r="H319" s="45"/>
       <c r="I319" s="45"/>
       <c r="J319" s="45"/>
       <c r="K319" s="45"/>
     </row>
     <row r="320" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A320" s="87" t="s">
         <v>79</v>
       </c>
       <c r="C320" s="45"/>
       <c r="D320" s="45"/>
       <c r="E320" s="45"/>
       <c r="F320" s="45"/>
       <c r="G320" s="45"/>
       <c r="H320" s="45"/>
       <c r="I320" s="45"/>
       <c r="J320" s="45"/>
       <c r="K320" s="45"/>
     </row>
     <row r="321" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A321" s="103" t="s">
         <v>80</v>
       </c>
       <c r="C321" s="45"/>
       <c r="D321" s="45"/>
       <c r="E321" s="45"/>
       <c r="F321" s="45"/>
       <c r="G321" s="45"/>
       <c r="H321" s="45"/>
       <c r="I321" s="45"/>
       <c r="J321" s="45"/>
       <c r="K321" s="45"/>
     </row>
     <row r="322" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A322" s="86"/>
     </row>
   </sheetData>
   <mergeCells count="36">
-    <mergeCell ref="D290:D294"/>
-[...17 lines deleted...]
-    <mergeCell ref="H68:I68"/>
     <mergeCell ref="C250:C253"/>
     <mergeCell ref="J68:K68"/>
     <mergeCell ref="A21:C22"/>
     <mergeCell ref="E30:F30"/>
     <mergeCell ref="A29:D30"/>
     <mergeCell ref="E32:F32"/>
     <mergeCell ref="A31:D32"/>
     <mergeCell ref="E31:F31"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="A23:C24"/>
+    <mergeCell ref="D290:D294"/>
+    <mergeCell ref="D305:D309"/>
     <mergeCell ref="A37:D37"/>
     <mergeCell ref="A38:D38"/>
     <mergeCell ref="A50:K50"/>
     <mergeCell ref="A39:D39"/>
     <mergeCell ref="A40:D40"/>
     <mergeCell ref="H56:I56"/>
     <mergeCell ref="J56:K56"/>
+    <mergeCell ref="A46:C48"/>
+    <mergeCell ref="A52:K52"/>
+    <mergeCell ref="A264:K264"/>
+    <mergeCell ref="F77:K77"/>
+    <mergeCell ref="G49:K49"/>
+    <mergeCell ref="F64:K64"/>
+    <mergeCell ref="H68:I68"/>
+    <mergeCell ref="A281:K281"/>
+    <mergeCell ref="A282:K282"/>
+    <mergeCell ref="A283:K283"/>
+    <mergeCell ref="A284:K284"/>
+    <mergeCell ref="C254:C255"/>
+    <mergeCell ref="C270:C273"/>
+    <mergeCell ref="C274:C275"/>
+    <mergeCell ref="A261:K261"/>
+    <mergeCell ref="A262:K262"/>
+    <mergeCell ref="A263:K263"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <conditionalFormatting sqref="B8:K10">
     <cfRule type="cellIs" dxfId="16" priority="431" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D250:K255 D270:K275">
     <cfRule type="cellIs" dxfId="15" priority="400" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E46:E48">
     <cfRule type="cellIs" dxfId="14" priority="282" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E22:K22 E24:K24">
     <cfRule type="cellIs" dxfId="13" priority="121" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F37:K40">
     <cfRule type="cellIs" dxfId="12" priority="513" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>