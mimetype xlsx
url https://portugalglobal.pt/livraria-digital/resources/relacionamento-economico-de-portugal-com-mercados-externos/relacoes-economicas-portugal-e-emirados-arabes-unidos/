--- v0 (2026-05-25)
+++ v1 (2026-07-08)
@@ -6,156 +6,116 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\EAU\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EC65C704-A63E-43EB-B34E-3462FCB87202}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{54B5A50C-C693-42F7-8769-3BE74BB70BD4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="EAU" sheetId="75" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">EAU!$A$1:$K$408</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">EAU!$A$1:$K$409</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">EAU!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8">
-[...40 lines deleted...]
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8" saveData="1">
+    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=jsantos;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="502" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="523" uniqueCount="189">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
     <t>Vestuário</t>
   </si>
   <si>
@@ -451,89 +411,107 @@
     <r>
       <t>Importações</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color rgb="FF002060"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>tvh % - taxa de variação homóloga em percentagem; tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>2024 dez</t>
   </si>
   <si>
-    <t>2020 a 2024: resultados definitivos</t>
-[...1 lines deleted...]
-  <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
     <t>2025 dez</t>
   </si>
   <si>
     <t>2021 a 2024: resultados definitivos; 2025 e 2026: resultados preliminares</t>
   </si>
   <si>
     <t>2025 jan/mar</t>
   </si>
   <si>
     <t>2026 jan/mar</t>
   </si>
   <si>
+    <t>2025 mar</t>
+  </si>
+  <si>
+    <t>2026 mar</t>
+  </si>
+  <si>
+    <t>2025 jan/abr</t>
+  </si>
+  <si>
+    <t>2026 jan/abr</t>
+  </si>
+  <si>
+    <t>2020 a 2024: resultados definitivos; 2025: resultados preliminares</t>
+  </si>
+  <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM OS EMIRADOS ÁRABES UNIDOS</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
-    <t>Fonte: ITC - International Trade Centre</t>
+    <t>Fonte: ITC - International Trade Centre (mirror statistics; informação obtida a partir dos dados reportados pelos parceiros)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>M€</t>
   </si>
   <si>
+    <t>Conf</t>
+  </si>
+  <si>
+    <t>Conf = Confidencial (&lt;3 empresas em pelo menos um dos escalões)</t>
+  </si>
+  <si>
     <t>% Tot 21</t>
   </si>
   <si>
     <t>% Tot 24</t>
   </si>
   <si>
     <t>% Tot 25</t>
   </si>
   <si>
     <t>vh M€ 25/24</t>
   </si>
   <si>
     <t>&gt;1000%</t>
   </si>
   <si>
     <t>% Tot 26</t>
   </si>
   <si>
     <t>vh M€ 26/25</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>2710 Óleos de petróleo ou de minerais betuminosos (exceto óleos brutos) e preparações não...</t>
@@ -574,117 +552,117 @@
   <si>
     <t>7604 Barras e perfis, de alumínio, não especificadas nem compreendidas noutras posições</t>
   </si>
   <si>
     <t>5404 Monofilamentos sintéticos, com = &gt; 67 decitex e cuja maior dimensão da secção transversal seja =...</t>
   </si>
   <si>
     <t>8419 Aparelhos e dispositivos, mesmo aquecidos eletricamente (exceto fornos e outros aparelhos da...</t>
   </si>
   <si>
     <t>7210 Produtos laminados planos, de ferro ou aço não ligado, de largura = &gt; 600 mm, laminados a quente...</t>
   </si>
   <si>
     <t>3901 Polímeros de etileno, em formas primárias</t>
   </si>
   <si>
     <t>7606 Chapas e tiras, de alumínio, de espessura &gt; 0, 2 mm (exceto chapas e tiras, distendidas)</t>
   </si>
   <si>
     <t>7217 Fios de ferro ou aço não ligado, apresentados em rolos (exceto fio-máquina)</t>
   </si>
   <si>
     <t>8471 Máquinas automáticas para processamento de dados e suas unidades; leitores magnéticos ou óticos,...</t>
   </si>
   <si>
-    <t>8473 Partes e acessórios (exceto estojos, capas e semelhantes), reconhecíveis como exclusiva ou...</t>
-[...4 lines deleted...]
-  <si>
     <t>8507 Acumuladores elétricos e seus separadores, mesmo de forma quadrada ou retangular (exceto...</t>
   </si>
   <si>
+    <t>3304 Produtos de beleza ou de maquilhagem preparados e preparações para conservação ou cuidados da...</t>
+  </si>
+  <si>
+    <t>4413 Madeira densificada, em blocos, pranchas, lâminas ou perfis</t>
+  </si>
+  <si>
     <t>8418 Refrigeradores, congeladores (freezers) e outro material, máquinas e aparelhos para a produção...</t>
   </si>
   <si>
+    <t>8443 Máquinas e aparelhos de impressão por meio de placas, cilindros e outros elementos de impressão...</t>
+  </si>
+  <si>
     <t>8415 Máquinas e aparelhos de ar condicionado, contendo um ventilador motorizado e dispositivos...</t>
   </si>
   <si>
-    <t>2712 Vaselina; parafina, cera de petróleo microcristalina, slack wax, ozocerite, cera de linhite,...</t>
-[...1 lines deleted...]
-  <si>
     <t>média anual M€ 25/21</t>
   </si>
   <si>
     <t>Fonte: Banco de Portugal; Unidade: Milhões de euros</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com os EAU</t>
   </si>
   <si>
     <t>Posição e Quota dos EAU no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>EAU como cliente de Portugal</t>
   </si>
   <si>
     <t>EAU como fornecedor de Portugal</t>
   </si>
   <si>
     <t>Posição e Quota de Portugal no Comércio Internacional de Bens dos EAU</t>
   </si>
   <si>
     <t>Portugal como cliente dos EAU</t>
   </si>
   <si>
     <t>% Export. EAU</t>
   </si>
   <si>
     <t>Portugal como fornecedor dos EAU</t>
   </si>
   <si>
     <t>% Import. EAU</t>
   </si>
   <si>
     <t>Contributo dos EAU para o Crescimento do Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>EAU - contribuição p/ o cresc. das exportações globais de Portugal</t>
   </si>
   <si>
     <t>EAU - contribuição p/ o cresc. das importações globais de Portugal</t>
   </si>
   <si>
     <t>Empresas exportadoras de bens para os EAU</t>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para os EAU por Escalão de Exportação Individual em Valor em 2024</t>
-[...2 lines deleted...]
-    <t>Empresas Portuguesas Exportadoras de Bens para os EAU por Nível de Exposição ao Mercado em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para os EAU por Escalão de Exportação Individual em Valor em 2025</t>
+  </si>
+  <si>
+    <t>Empresas Portuguesas Exportadoras de Bens para os EAU por Nível de Exposição ao Mercado em 2025</t>
   </si>
   <si>
     <t>Exportações de Portugal para os EAU por Grupos de Produtos</t>
   </si>
   <si>
     <t>Importações de Portugal Provenientes dos EAU por Grupos de Produtos</t>
   </si>
   <si>
     <t>Principais Produtos Exportados para os EAU</t>
   </si>
   <si>
     <t>Principais Produtos Importados Provenientes dos EAU</t>
   </si>
   <si>
     <t>Exportação de Produtos Industriais Transformados para os EAU por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados dos EAU por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para os EAU por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens dos EAU por Meios de Transporte</t>
   </si>
@@ -1007,51 +985,51 @@
         <color rgb="FF005629"/>
       </top>
       <bottom style="hair">
         <color rgb="FF005629"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF005629"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="142">
+  <cellXfs count="143">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -1330,159 +1308,197 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
-  <dxfs count="32">
+  <dxfs count="40">
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
@@ -1532,92 +1548,97 @@
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
-      <numFmt numFmtId="2" formatCode="0.00"/>
-[...6 lines deleted...]
-    <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
+      <numFmt numFmtId="2" formatCode="0.00"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="2" formatCode="0.00"/>
+    </dxf>
+    <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
-      <numFmt numFmtId="2" formatCode="0.00"/>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF005629"/>
       <color rgb="FF808080"/>
       <color rgb="FF71525D"/>
       <color rgb="FF00A4B4"/>
       <color rgb="FF584841"/>
       <color rgb="FFFED766"/>
       <color rgb="FFF37167"/>
       <color rgb="FF62D1B0"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFCCFFFF"/>
@@ -1626,57 +1647,57 @@
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>504825</xdr:colOff>
-      <xdr:row>405</xdr:row>
+      <xdr:row>406</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>496165</xdr:colOff>
-      <xdr:row>407</xdr:row>
+      <xdr:row>408</xdr:row>
       <xdr:rowOff>77066</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DCE7B3C-94C4-4DA6-B569-C59D1E9698F5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -2064,8964 +2085,9066 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3250995-AF3B-4024-B239-B6B14584E211}">
   <sheetPr codeName="Sheet20">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
-  <dimension ref="A2:K409"/>
+  <dimension ref="A2:K410"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A404" sqref="A404"/>
+      <selection activeCell="A405" sqref="A405"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.88671875" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="16384" width="9.109375" style="4"/>
+    <col min="1" max="1" width="13.85546875" style="4" customWidth="1"/>
+    <col min="2" max="11" width="8.7109375" style="4" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
     </row>
-    <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="92" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="7" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
     </row>
-    <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6"/>
     </row>
-    <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="9"/>
     </row>
-    <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11">
         <v>0</v>
       </c>
       <c r="B7" s="12">
         <v>2021</v>
       </c>
       <c r="C7" s="12">
         <v>2022</v>
       </c>
       <c r="D7" s="12">
         <v>2023</v>
       </c>
       <c r="E7" s="12">
         <v>2024</v>
       </c>
       <c r="F7" s="12">
         <v>2025</v>
       </c>
       <c r="G7" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="H7" s="13" t="s">
+      <c r="J7" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K7" s="13" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="16">
         <v>145.09011100000001</v>
       </c>
       <c r="C8" s="16">
         <v>155.60068699999999</v>
       </c>
       <c r="D8" s="16">
         <v>268.43064399999997</v>
       </c>
       <c r="E8" s="16">
         <v>210.95146400000002</v>
       </c>
       <c r="F8" s="16">
         <v>267.71028899999999</v>
       </c>
       <c r="G8" s="16">
         <v>26.906106231147071</v>
       </c>
       <c r="H8" s="16">
         <v>16.548533287455914</v>
       </c>
       <c r="I8" s="16">
-        <v>59.901446999999997</v>
+        <v>75.898416999999995</v>
       </c>
       <c r="J8" s="16">
-        <v>59.358500999999997</v>
+        <v>71.838293999999991</v>
       </c>
       <c r="K8" s="16">
-        <v>-0.90639880535774131</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-5.3494172348812024</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="16">
         <v>156.44178299999999</v>
       </c>
       <c r="C9" s="16">
         <v>32.541969999999999</v>
       </c>
       <c r="D9" s="16">
         <v>129.279887</v>
       </c>
       <c r="E9" s="16">
         <v>41.261817000000001</v>
       </c>
       <c r="F9" s="16">
-        <v>84.061514000000003</v>
+        <v>84.065345000000008</v>
       </c>
       <c r="G9" s="16">
-        <v>103.72712621938098</v>
+        <v>103.73641083231988</v>
       </c>
       <c r="H9" s="16">
-        <v>-14.382781871014904</v>
+        <v>-14.381806412860431</v>
       </c>
       <c r="I9" s="16">
-        <v>11.809053</v>
+        <v>18.950105999999998</v>
       </c>
       <c r="J9" s="16">
-        <v>14.65132</v>
+        <v>19.333565</v>
       </c>
       <c r="K9" s="16">
-        <v>24.068543006793174</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.0235190241152319</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="16">
         <v>-11.351671999999979</v>
       </c>
       <c r="C10" s="16">
         <v>123.058717</v>
       </c>
       <c r="D10" s="16">
         <v>139.15075699999997</v>
       </c>
       <c r="E10" s="16">
         <v>169.68964700000001</v>
       </c>
       <c r="F10" s="16">
-        <v>183.648775</v>
+        <v>183.64494399999998</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="16">
-        <v>48.092393999999999</v>
+        <v>56.948310999999997</v>
       </c>
       <c r="J10" s="16">
-        <v>44.707180999999999</v>
+        <v>52.50472899999999</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="17">
         <v>92.743836216696678</v>
       </c>
       <c r="C11" s="17">
         <v>478.15386407153591</v>
       </c>
       <c r="D11" s="17">
         <v>207.63527121585432</v>
       </c>
       <c r="E11" s="17">
         <v>511.25102900824754</v>
       </c>
       <c r="F11" s="17">
-        <v>318.46950674716612</v>
+        <v>318.45499355293191</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="17">
-        <v>507.25021726975052</v>
+        <v>400.51711056391986</v>
       </c>
       <c r="J11" s="17">
-        <v>405.14097705872229</v>
+        <v>371.57293028988698</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="20" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21"/>
     </row>
-    <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
     </row>
-    <row r="20" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23">
         <v>0</v>
       </c>
       <c r="B20" s="23">
         <v>0</v>
       </c>
       <c r="C20" s="23">
         <v>0</v>
       </c>
       <c r="D20" s="24">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="K20" s="13" t="s">
-        <v>109</v>
-[...9 lines deleted...]
-      <c r="C21" s="132">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="131" t="s">
+        <v>161</v>
+      </c>
+      <c r="B21" s="131">
+        <v>0</v>
+      </c>
+      <c r="C21" s="131">
         <v>0</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="27">
         <v>41</v>
       </c>
       <c r="F21" s="27">
         <v>43</v>
       </c>
       <c r="G21" s="27">
         <v>33</v>
       </c>
       <c r="H21" s="27">
         <v>38</v>
       </c>
       <c r="I21" s="27">
         <v>31</v>
       </c>
       <c r="J21" s="27">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K21" s="27">
-        <v>32</v>
-[...9 lines deleted...]
-      <c r="C22" s="132">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="131">
+        <v>0</v>
+      </c>
+      <c r="B22" s="131">
+        <v>0</v>
+      </c>
+      <c r="C22" s="131">
         <v>0</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="28">
         <v>0.22806267568004679</v>
       </c>
       <c r="F22" s="28">
         <v>0.19846333206335348</v>
       </c>
       <c r="G22" s="28">
         <v>0.34707794652248475</v>
       </c>
       <c r="H22" s="28">
         <v>0.26738231845860677</v>
       </c>
       <c r="I22" s="28">
-        <v>0.33728979133145104</v>
+        <v>0.33734161297897952</v>
       </c>
       <c r="J22" s="28">
-        <v>0.28407375298550219</v>
+        <v>0.27604623555958108</v>
       </c>
       <c r="K22" s="28">
-        <v>0.30108189475398162</v>
-[...9 lines deleted...]
-      <c r="C23" s="133">
+        <v>0.26505547184623046</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="128" t="s">
+        <v>162</v>
+      </c>
+      <c r="B23" s="128">
+        <v>0</v>
+      </c>
+      <c r="C23" s="128">
         <v>0</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="30">
         <v>42</v>
       </c>
       <c r="F23" s="30">
         <v>78</v>
       </c>
       <c r="G23" s="30">
         <v>49</v>
       </c>
       <c r="H23" s="30">
         <v>71</v>
       </c>
       <c r="I23" s="30">
         <v>58</v>
       </c>
       <c r="J23" s="30">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="K23" s="30">
-        <v>61</v>
-[...9 lines deleted...]
-      <c r="C24" s="134">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="132">
+        <v>0</v>
+      </c>
+      <c r="B24" s="132">
+        <v>0</v>
+      </c>
+      <c r="C24" s="132">
         <v>0</v>
       </c>
       <c r="D24" s="31" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="32">
         <v>0.18815375315417476</v>
       </c>
       <c r="F24" s="32">
         <v>2.9701995478107403E-2</v>
       </c>
       <c r="G24" s="32">
         <v>0.12294992163425682</v>
       </c>
       <c r="H24" s="32">
         <v>3.8474906453515437E-2</v>
       </c>
       <c r="I24" s="32">
-        <v>7.5326926369244054E-2</v>
+        <v>7.5295866565834368E-2</v>
       </c>
       <c r="J24" s="32">
-        <v>4.3126750287598145E-2</v>
+        <v>5.1464158902330845E-2</v>
       </c>
       <c r="K24" s="32">
-        <v>5.2079877500136762E-2</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>5.0172441326445841E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
     </row>
-    <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
     </row>
-    <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="38"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
     </row>
-    <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="23">
         <v>0</v>
       </c>
       <c r="B28" s="23">
         <v>0</v>
       </c>
       <c r="C28" s="23">
         <v>0</v>
       </c>
       <c r="D28" s="24">
         <v>0</v>
       </c>
       <c r="E28" s="12">
         <v>0</v>
       </c>
       <c r="F28" s="12">
         <v>0</v>
       </c>
       <c r="G28" s="12">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H28" s="12">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I28" s="12">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="J28" s="13">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="K28" s="13">
-        <v>2024</v>
-[...15 lines deleted...]
-      <c r="E29" s="126" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="131" t="s">
+        <v>164</v>
+      </c>
+      <c r="B29" s="131">
+        <v>0</v>
+      </c>
+      <c r="C29" s="131">
+        <v>0</v>
+      </c>
+      <c r="D29" s="131">
+        <v>0</v>
+      </c>
+      <c r="E29" s="138" t="s">
         <v>21</v>
       </c>
-      <c r="F29" s="126">
+      <c r="F29" s="138">
         <v>0</v>
       </c>
       <c r="G29" s="27">
-        <v>131</v>
+        <v>68</v>
       </c>
       <c r="H29" s="27">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="I29" s="27">
-        <v>119</v>
+        <v>81</v>
       </c>
       <c r="J29" s="27">
-        <v>94</v>
+        <v>107</v>
       </c>
       <c r="K29" s="27">
-        <v>94</v>
-[...18 lines deleted...]
-      <c r="F30" s="126">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="131">
+        <v>0</v>
+      </c>
+      <c r="B30" s="131">
+        <v>0</v>
+      </c>
+      <c r="C30" s="131">
+        <v>0</v>
+      </c>
+      <c r="D30" s="131">
+        <v>0</v>
+      </c>
+      <c r="E30" s="138" t="s">
+        <v>165</v>
+      </c>
+      <c r="F30" s="138">
         <v>0</v>
       </c>
       <c r="G30" s="28">
-        <v>7.6907956455118881E-3</v>
+        <v>7.0307290356079744E-2</v>
       </c>
       <c r="H30" s="28">
-        <v>1.0874264294561229E-2</v>
+        <v>9.50659434525984E-3</v>
       </c>
       <c r="I30" s="28">
-        <v>1.5203991161038185E-2</v>
+        <v>4.1937311043254197E-2</v>
       </c>
       <c r="J30" s="28">
-        <v>2.8053361673507204E-2</v>
+        <v>1.3105323120551264E-2</v>
       </c>
       <c r="K30" s="28">
-        <v>4.0108126887733922E-2</v>
-[...15 lines deleted...]
-      <c r="E31" s="127" t="s">
+        <v>2.6377600169267996E-2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="128" t="s">
+        <v>166</v>
+      </c>
+      <c r="B31" s="128">
+        <v>0</v>
+      </c>
+      <c r="C31" s="128">
+        <v>0</v>
+      </c>
+      <c r="D31" s="128">
+        <v>0</v>
+      </c>
+      <c r="E31" s="135" t="s">
         <v>21</v>
       </c>
-      <c r="F31" s="127">
+      <c r="F31" s="135">
         <v>0</v>
       </c>
       <c r="G31" s="30">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="H31" s="30">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="I31" s="30">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="J31" s="30">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="K31" s="30">
-        <v>82</v>
-[...18 lines deleted...]
-      <c r="F32" s="128">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="132">
+        <v>0</v>
+      </c>
+      <c r="B32" s="132">
+        <v>0</v>
+      </c>
+      <c r="C32" s="132">
+        <v>0</v>
+      </c>
+      <c r="D32" s="132">
+        <v>0</v>
+      </c>
+      <c r="E32" s="136" t="s">
+        <v>167</v>
+      </c>
+      <c r="F32" s="136">
         <v>0</v>
       </c>
       <c r="G32" s="32">
-        <v>9.975337368050205E-2</v>
+        <v>7.1147579983501283E-2</v>
       </c>
       <c r="H32" s="32">
-        <v>9.1087075271917312E-2</v>
+        <v>5.8099013726900926E-2</v>
       </c>
       <c r="I32" s="32">
-        <v>7.8826245365329312E-2</v>
+        <v>9.5428167627645111E-2</v>
       </c>
       <c r="J32" s="32">
-        <v>8.7275571379211311E-2</v>
+        <v>6.3348802952191599E-2</v>
       </c>
       <c r="K32" s="32">
-        <v>0.10129329078078401</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>8.0211165959087019E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="34"/>
     </row>
-    <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="35"/>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
     </row>
-    <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
     </row>
-    <row r="36" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="23">
         <v>0</v>
       </c>
       <c r="B36" s="23">
         <v>0</v>
       </c>
       <c r="C36" s="23">
         <v>0</v>
       </c>
       <c r="D36" s="23">
         <v>0</v>
       </c>
       <c r="E36" s="39" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
-        <v>109</v>
-[...12 lines deleted...]
-      <c r="D37" s="132">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="131" t="s">
+        <v>169</v>
+      </c>
+      <c r="B37" s="131">
+        <v>0</v>
+      </c>
+      <c r="C37" s="131">
+        <v>0</v>
+      </c>
+      <c r="D37" s="131">
         <v>0</v>
       </c>
       <c r="E37" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F37" s="40">
         <v>7.0171651192140862E-3</v>
       </c>
       <c r="G37" s="40">
         <v>1.6521250614374976E-2</v>
       </c>
       <c r="H37" s="40">
         <v>0.14391073493643949</v>
       </c>
       <c r="I37" s="40">
         <v>-7.4319963864469443E-2</v>
       </c>
       <c r="J37" s="40">
         <v>7.1942170647776721E-2</v>
       </c>
       <c r="K37" s="40">
-        <v>-2.5748411033955075E-3</v>
-[...3 lines deleted...]
-      <c r="A38" s="135" t="s">
+        <v>-1.4766864901265001E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="137" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="135">
-[...5 lines deleted...]
-      <c r="D38" s="135">
+      <c r="B38" s="137">
+        <v>0</v>
+      </c>
+      <c r="C38" s="137">
+        <v>0</v>
+      </c>
+      <c r="D38" s="137">
         <v>0</v>
       </c>
       <c r="E38" s="41" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="42">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="42">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="42">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="42">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="42">
-        <v>0.60324914279216613</v>
+        <v>0.58779470160638514</v>
       </c>
       <c r="K38" s="42">
-        <v>-6.5042047406657995</v>
-[...12 lines deleted...]
-      <c r="D39" s="133">
+        <v>-1.4246456266728396</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="128" t="s">
+        <v>170</v>
+      </c>
+      <c r="B39" s="128">
+        <v>0</v>
+      </c>
+      <c r="C39" s="128">
+        <v>0</v>
+      </c>
+      <c r="D39" s="128">
         <v>0</v>
       </c>
       <c r="E39" s="43" t="s">
         <v>4</v>
       </c>
       <c r="F39" s="44">
         <v>0.20028275361367473</v>
       </c>
       <c r="G39" s="44">
         <v>-0.14901527190501537</v>
       </c>
       <c r="H39" s="44">
         <v>8.8295489587616502E-2</v>
       </c>
       <c r="I39" s="44">
         <v>-8.3708417914215322E-2</v>
       </c>
       <c r="J39" s="44">
-        <v>3.99089147798267E-2</v>
+        <v>3.9912487025969515E-2</v>
       </c>
       <c r="K39" s="44">
-        <v>1.037998044040286E-2</v>
-[...3 lines deleted...]
-      <c r="A40" s="136" t="s">
+        <v>1.0413870459895489E-3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="129" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="136">
-[...5 lines deleted...]
-      <c r="D40" s="136">
+      <c r="B40" s="129">
+        <v>0</v>
+      </c>
+      <c r="C40" s="129">
+        <v>0</v>
+      </c>
+      <c r="D40" s="129">
         <v>0</v>
       </c>
       <c r="E40" s="45" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>4.0581701808905946</v>
+        <v>4.1058388124765424</v>
       </c>
       <c r="K40" s="17">
-        <v>2.7397399847196215</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4.6501716085415481</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
     </row>
-    <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="46"/>
     </row>
-    <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
       <c r="F44" s="37"/>
       <c r="G44" s="37"/>
       <c r="H44" s="37"/>
       <c r="I44" s="37"/>
       <c r="J44" s="37"/>
       <c r="K44" s="37"/>
     </row>
-    <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="23">
         <v>0</v>
       </c>
       <c r="B45" s="23">
         <v>0</v>
       </c>
       <c r="C45" s="23">
         <v>0</v>
       </c>
       <c r="D45" s="23">
         <v>0</v>
       </c>
       <c r="E45" s="23">
         <v>0</v>
       </c>
       <c r="F45" s="23">
         <v>0</v>
       </c>
       <c r="G45" s="12">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H45" s="12">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I45" s="12">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="J45" s="12">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="K45" s="12">
-        <v>2024</v>
-[...9 lines deleted...]
-      <c r="C46" s="137">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="130" t="s">
+        <v>171</v>
+      </c>
+      <c r="B46" s="130">
+        <v>0</v>
+      </c>
+      <c r="C46" s="130">
         <v>0</v>
       </c>
       <c r="D46" s="47" t="s">
         <v>27</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="48">
-        <v>987</v>
+        <v>1095</v>
       </c>
       <c r="H46" s="48">
-        <v>1095</v>
+        <v>1110</v>
       </c>
       <c r="I46" s="48">
-        <v>1110</v>
+        <v>1176</v>
       </c>
       <c r="J46" s="48">
-        <v>1176</v>
+        <v>1203</v>
       </c>
       <c r="K46" s="48">
-        <v>1203</v>
-[...9 lines deleted...]
-      <c r="C47" s="132">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="131">
+        <v>0</v>
+      </c>
+      <c r="B47" s="131">
+        <v>0</v>
+      </c>
+      <c r="C47" s="131">
         <v>0</v>
       </c>
       <c r="D47" s="50" t="s">
         <v>57</v>
       </c>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="51">
-        <v>4.7662739038052928</v>
+        <v>4.8619127963768758</v>
       </c>
       <c r="H47" s="51">
-        <v>4.8619127963768758</v>
+        <v>4.838709677419355</v>
       </c>
       <c r="I47" s="51">
-        <v>4.838709677419355</v>
+        <v>5.208610151474887</v>
       </c>
       <c r="J47" s="51">
-        <v>5.208610151474887</v>
+        <v>5.6823012611591324</v>
       </c>
       <c r="K47" s="51">
-        <v>5.6823012611591324</v>
-[...9 lines deleted...]
-      <c r="C48" s="134">
+        <v>6.2091048308506194</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="132">
+        <v>0</v>
+      </c>
+      <c r="B48" s="132">
+        <v>0</v>
+      </c>
+      <c r="C48" s="132">
         <v>0</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="52">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H48" s="52">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I48" s="52">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J48" s="52">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K48" s="52">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="53"/>
       <c r="F49" s="54"/>
-      <c r="G49" s="138"/>
-[...6 lines deleted...]
-      <c r="A50" s="121" t="s">
+      <c r="G49" s="134"/>
+      <c r="H49" s="134"/>
+      <c r="I49" s="134"/>
+      <c r="J49" s="134"/>
+      <c r="K49" s="134"/>
+    </row>
+    <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="133" t="s">
         <v>38</v>
       </c>
-      <c r="B50" s="121">
-[...30 lines deleted...]
-    <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="133">
+        <v>0</v>
+      </c>
+      <c r="C50" s="133">
+        <v>0</v>
+      </c>
+      <c r="D50" s="133">
+        <v>0</v>
+      </c>
+      <c r="E50" s="133">
+        <v>0</v>
+      </c>
+      <c r="F50" s="133">
+        <v>0</v>
+      </c>
+      <c r="G50" s="133">
+        <v>0</v>
+      </c>
+      <c r="H50" s="133">
+        <v>0</v>
+      </c>
+      <c r="I50" s="133">
+        <v>0</v>
+      </c>
+      <c r="J50" s="133">
+        <v>0</v>
+      </c>
+      <c r="K50" s="133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="4" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="C51" s="53"/>
     </row>
-    <row r="52" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-    <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="133" t="s">
+        <v>119</v>
+      </c>
+      <c r="B52" s="133"/>
+      <c r="C52" s="133"/>
+      <c r="D52" s="133"/>
+      <c r="E52" s="133"/>
+      <c r="F52" s="133"/>
+      <c r="G52" s="133"/>
+      <c r="H52" s="133"/>
+      <c r="I52" s="133"/>
+      <c r="J52" s="133"/>
+      <c r="K52" s="133"/>
+    </row>
+    <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="55"/>
       <c r="B53" s="55"/>
       <c r="C53" s="55"/>
       <c r="D53" s="55"/>
       <c r="E53" s="55"/>
       <c r="F53" s="55"/>
       <c r="G53" s="55"/>
       <c r="H53" s="55"/>
       <c r="I53" s="55"/>
       <c r="J53" s="55"/>
       <c r="K53" s="55"/>
     </row>
-    <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A54" s="46"/>
       <c r="B54" s="46"/>
       <c r="C54" s="56"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
     </row>
-    <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="2" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="B55" s="37"/>
       <c r="C55" s="38"/>
       <c r="D55" s="37"/>
       <c r="E55" s="37"/>
       <c r="F55" s="37"/>
       <c r="G55" s="37"/>
       <c r="H55" s="37"/>
       <c r="I55" s="37"/>
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
     </row>
-    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="47">
         <v>0</v>
       </c>
       <c r="B56" s="47">
         <v>0</v>
       </c>
       <c r="C56" s="57">
         <v>0</v>
       </c>
       <c r="D56" s="47">
         <v>0</v>
       </c>
       <c r="E56" s="47">
         <v>0</v>
       </c>
       <c r="F56" s="47">
         <v>0</v>
       </c>
       <c r="G56" s="47">
         <v>0</v>
       </c>
-      <c r="H56" s="129" t="s">
+      <c r="H56" s="126" t="s">
         <v>48</v>
       </c>
-      <c r="I56" s="129">
-[...2 lines deleted...]
-      <c r="J56" s="129" t="s">
+      <c r="I56" s="126">
+        <v>0</v>
+      </c>
+      <c r="J56" s="126" t="s">
         <v>45</v>
       </c>
-      <c r="K56" s="129">
-[...3 lines deleted...]
-    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K56" s="126">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>0</v>
       </c>
       <c r="B57" s="1">
         <v>0</v>
       </c>
       <c r="C57" s="58">
         <v>0</v>
       </c>
       <c r="D57" s="1">
         <v>0</v>
       </c>
       <c r="E57" s="1">
         <v>0</v>
       </c>
       <c r="F57" s="1">
         <v>0</v>
       </c>
       <c r="G57" s="1">
         <v>0</v>
       </c>
       <c r="H57" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I57" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J57" s="58" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="K57" s="58" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="22"/>
       <c r="C58" s="59"/>
       <c r="D58" s="22"/>
       <c r="E58" s="22"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="49">
-        <v>1203</v>
+        <v>1338</v>
       </c>
       <c r="I58" s="60">
         <v>100</v>
       </c>
       <c r="J58" s="60">
-        <v>210.95146400000002</v>
+        <v>267.71028899999999</v>
       </c>
       <c r="K58" s="60">
         <v>100</v>
       </c>
     </row>
-    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B59" s="22"/>
       <c r="C59" s="59"/>
       <c r="D59" s="22"/>
       <c r="E59" s="22"/>
       <c r="F59" s="37"/>
       <c r="G59" s="37"/>
-      <c r="H59" s="49">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="H59" s="49" t="s">
+        <v>121</v>
+      </c>
+      <c r="I59" s="60" t="s">
+        <v>119</v>
       </c>
       <c r="J59" s="60">
-        <v>0</v>
+        <v>30.891639999999999</v>
       </c>
       <c r="K59" s="60">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>11.539205353440861</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>86</v>
       </c>
       <c r="B60" s="22"/>
       <c r="C60" s="59"/>
       <c r="D60" s="22"/>
       <c r="E60" s="22"/>
       <c r="F60" s="37"/>
       <c r="G60" s="37"/>
-      <c r="H60" s="49">
-[...3 lines deleted...]
-        <v>2.5768911055694099</v>
+      <c r="H60" s="49" t="s">
+        <v>121</v>
+      </c>
+      <c r="I60" s="60" t="s">
+        <v>119</v>
       </c>
       <c r="J60" s="60">
-        <v>68.652204999999995</v>
+        <v>93.247084000000001</v>
       </c>
       <c r="K60" s="60">
-        <v>32.544076110322699</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>34.831341129365413</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B61" s="22"/>
       <c r="C61" s="59"/>
       <c r="D61" s="22"/>
       <c r="E61" s="22"/>
       <c r="F61" s="37"/>
       <c r="G61" s="37"/>
-      <c r="H61" s="49">
-[...3 lines deleted...]
-        <v>77.306733167082299</v>
+      <c r="H61" s="49" t="s">
+        <v>121</v>
+      </c>
+      <c r="I61" s="60" t="s">
+        <v>119</v>
       </c>
       <c r="J61" s="60">
-        <v>86.422683000000006</v>
+        <v>80.70724899999999</v>
       </c>
       <c r="K61" s="60">
-        <v>40.968041350023533</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>30.147234647376585</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>88</v>
       </c>
       <c r="B62" s="22"/>
       <c r="C62" s="59"/>
       <c r="D62" s="22"/>
       <c r="E62" s="22"/>
       <c r="F62" s="37"/>
       <c r="G62" s="37"/>
-      <c r="H62" s="49">
-[...3 lines deleted...]
-        <v>20.116375727348295</v>
+      <c r="H62" s="49" t="s">
+        <v>121</v>
+      </c>
+      <c r="I62" s="60" t="s">
+        <v>119</v>
       </c>
       <c r="J62" s="60">
-        <v>7.6758999999999994E-2</v>
+        <v>9.7191E-2</v>
       </c>
       <c r="K62" s="60">
-        <v>3.6387043040383919E-2</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3.6304544126057103E-2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="61" t="s">
         <v>50</v>
       </c>
       <c r="B63" s="61"/>
       <c r="C63" s="62"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="64" t="s">
         <v>24</v>
       </c>
       <c r="I63" s="65" t="s">
         <v>24</v>
       </c>
       <c r="J63" s="66">
-        <v>55.799817000000019</v>
+        <v>62.767124999999993</v>
       </c>
       <c r="K63" s="66">
-        <v>26.45149549661339</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+        <v>23.445914325691078</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="53"/>
-      <c r="F64" s="141" t="s">
-[...8 lines deleted...]
-    <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F64" s="125" t="s">
+        <v>122</v>
+      </c>
+      <c r="G64" s="125"/>
+      <c r="H64" s="125"/>
+      <c r="I64" s="125"/>
+      <c r="J64" s="125"/>
+      <c r="K64" s="125"/>
+    </row>
+    <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="46"/>
       <c r="C65" s="53"/>
     </row>
-    <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="46"/>
       <c r="C66" s="53"/>
     </row>
-    <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A67" s="2" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B67" s="37"/>
       <c r="C67" s="38"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
     </row>
-    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="47">
         <v>0</v>
       </c>
       <c r="B68" s="47">
         <v>0</v>
       </c>
       <c r="C68" s="57">
         <v>0</v>
       </c>
       <c r="D68" s="47">
         <v>0</v>
       </c>
       <c r="E68" s="47">
         <v>0</v>
       </c>
       <c r="F68" s="47">
         <v>0</v>
       </c>
       <c r="G68" s="47">
         <v>0</v>
       </c>
-      <c r="H68" s="129" t="s">
+      <c r="H68" s="126" t="s">
         <v>48</v>
       </c>
-      <c r="I68" s="129">
-[...2 lines deleted...]
-      <c r="J68" s="129" t="s">
+      <c r="I68" s="126">
+        <v>0</v>
+      </c>
+      <c r="J68" s="126" t="s">
         <v>45</v>
       </c>
-      <c r="K68" s="129">
-[...3 lines deleted...]
-    <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K68" s="126">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="1">
         <v>0</v>
       </c>
       <c r="B69" s="1">
         <v>0</v>
       </c>
       <c r="C69" s="58">
         <v>0</v>
       </c>
       <c r="D69" s="1">
         <v>0</v>
       </c>
       <c r="E69" s="1">
         <v>0</v>
       </c>
       <c r="F69" s="1">
         <v>0</v>
       </c>
       <c r="G69" s="1">
         <v>0</v>
       </c>
       <c r="H69" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I69" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J69" s="58" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="K69" s="58" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="22"/>
       <c r="C70" s="59"/>
       <c r="D70" s="22"/>
       <c r="E70" s="22"/>
       <c r="F70" s="22"/>
       <c r="G70" s="22"/>
       <c r="H70" s="49">
-        <v>1203</v>
+        <v>1338</v>
       </c>
       <c r="I70" s="67">
         <v>100</v>
       </c>
       <c r="J70" s="60">
-        <v>210.95146400000002</v>
+        <v>267.71028899999999</v>
       </c>
       <c r="K70" s="67">
         <v>100</v>
       </c>
     </row>
-    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B71" s="22"/>
       <c r="C71" s="59"/>
       <c r="D71" s="22"/>
       <c r="E71" s="22"/>
       <c r="F71" s="22"/>
       <c r="G71" s="22"/>
       <c r="H71" s="49">
-        <v>1007</v>
+        <v>1100</v>
       </c>
       <c r="I71" s="60">
-        <v>83.707398171238566</v>
+        <v>82.212257100149472</v>
       </c>
       <c r="J71" s="60">
-        <v>110.791428</v>
+        <v>144.83634899999998</v>
       </c>
       <c r="K71" s="67">
-        <v>52.519866844820754</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>54.101898563936025</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B72" s="22"/>
       <c r="C72" s="59"/>
       <c r="D72" s="22"/>
       <c r="E72" s="22"/>
       <c r="F72" s="22"/>
       <c r="G72" s="22"/>
       <c r="H72" s="49">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="I72" s="67">
-        <v>3.906899418121363</v>
+        <v>5.0822122571001493</v>
       </c>
       <c r="J72" s="60">
-        <v>19.863944</v>
+        <v>28.206453</v>
       </c>
       <c r="K72" s="67">
-        <v>9.416357499182844</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>10.536185630130937</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B73" s="22"/>
       <c r="C73" s="59"/>
       <c r="D73" s="22"/>
       <c r="E73" s="22"/>
       <c r="F73" s="22"/>
       <c r="G73" s="22"/>
       <c r="H73" s="49">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="I73" s="67">
-        <v>2.9925187032418954</v>
+        <v>2.8400597907324365</v>
       </c>
       <c r="J73" s="60">
-        <v>8.8968919999999994</v>
+        <v>11.086679</v>
       </c>
       <c r="K73" s="67">
-        <v>4.2175066393471434</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4.1412973111392075</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B74" s="22"/>
       <c r="C74" s="59"/>
       <c r="D74" s="22"/>
       <c r="E74" s="22"/>
       <c r="F74" s="22"/>
       <c r="G74" s="22"/>
       <c r="H74" s="49">
-        <v>113</v>
+        <v>132</v>
       </c>
       <c r="I74" s="67">
-        <v>9.3931837073981708</v>
+        <v>9.8654708520179373</v>
       </c>
       <c r="J74" s="60">
-        <v>15.599383</v>
+        <v>20.813683000000001</v>
       </c>
       <c r="K74" s="67">
-        <v>7.3947735200358693</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>7.7747041691027432</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="50" t="s">
         <v>83</v>
       </c>
       <c r="B75" s="68"/>
       <c r="C75" s="69"/>
       <c r="D75" s="68"/>
       <c r="E75" s="68"/>
       <c r="F75" s="68"/>
       <c r="G75" s="68"/>
       <c r="H75" s="70">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="I75" s="71">
-        <v>6.7331670822942637</v>
+        <v>6.8759342301943196</v>
       </c>
       <c r="J75" s="72">
-        <v>2.9954529999999999</v>
+        <v>4.6508329999999996</v>
       </c>
       <c r="K75" s="71">
-        <v>1.4199726056416464</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.7372634489965382</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="73" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="73"/>
       <c r="C76" s="74"/>
       <c r="D76" s="73"/>
       <c r="E76" s="73"/>
       <c r="F76" s="75"/>
       <c r="G76" s="75"/>
       <c r="H76" s="76" t="s">
         <v>24</v>
       </c>
       <c r="I76" s="77" t="s">
         <v>24</v>
       </c>
       <c r="J76" s="78">
-        <v>55.799817000000019</v>
+        <v>62.767124999999993</v>
       </c>
       <c r="K76" s="78">
-        <v>26.45149549661339</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+        <v>23.445914325691078</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="53"/>
-      <c r="F77" s="141" t="s">
-[...8 lines deleted...]
-    <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F77" s="125" t="s">
+        <v>119</v>
+      </c>
+      <c r="G77" s="125"/>
+      <c r="H77" s="125"/>
+      <c r="I77" s="125"/>
+      <c r="J77" s="125"/>
+      <c r="K77" s="125"/>
+    </row>
+    <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="46"/>
       <c r="C78" s="34"/>
     </row>
-    <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="46"/>
       <c r="C79" s="34"/>
     </row>
-    <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="2" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="B80" s="37"/>
       <c r="C80" s="37"/>
       <c r="D80" s="37"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
     </row>
-    <row r="81" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="23">
         <v>0</v>
       </c>
       <c r="B81" s="23">
         <v>0</v>
       </c>
       <c r="C81" s="23">
         <v>0</v>
       </c>
       <c r="D81" s="13">
         <v>2021</v>
       </c>
       <c r="E81" s="13" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="F81" s="13">
         <v>2024</v>
       </c>
       <c r="G81" s="13" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="H81" s="13">
         <v>2025</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="J81" s="13" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="K81" s="13" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="79"/>
       <c r="D82" s="16">
         <v>17.893799000000001</v>
       </c>
       <c r="E82" s="16">
         <v>12.332886698253336</v>
       </c>
       <c r="F82" s="16">
         <v>37.206872000000004</v>
       </c>
       <c r="G82" s="16">
         <v>17.637645785667551</v>
       </c>
       <c r="H82" s="16">
         <v>43.807950999999996</v>
       </c>
       <c r="I82" s="16">
         <v>16.363939975426195</v>
       </c>
       <c r="J82" s="16">
         <v>17.74155860240009</v>
       </c>
       <c r="K82" s="16">
         <v>6.6010789999999915</v>
       </c>
     </row>
-    <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="79"/>
       <c r="D83" s="16">
         <v>30.245442999999998</v>
       </c>
       <c r="E83" s="16">
         <v>20.84597137016457</v>
       </c>
       <c r="F83" s="16">
         <v>39.561960000000006</v>
       </c>
       <c r="G83" s="16">
         <v>18.754058042469904</v>
       </c>
       <c r="H83" s="16">
         <v>36.797520999999996</v>
       </c>
       <c r="I83" s="16">
         <v>13.745277081972743</v>
       </c>
       <c r="J83" s="16">
         <v>-6.9876189147352896</v>
       </c>
       <c r="K83" s="16">
         <v>-2.7644390000000101</v>
       </c>
     </row>
-    <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="79"/>
       <c r="D84" s="16">
         <v>1.7794000000000001E-2</v>
       </c>
       <c r="E84" s="16">
         <v>1.2264102547967587E-2</v>
       </c>
       <c r="F84" s="16">
         <v>0.16488</v>
       </c>
       <c r="G84" s="16">
         <v>7.8160159153955897E-2</v>
       </c>
       <c r="H84" s="16">
         <v>30.892050999999999</v>
       </c>
       <c r="I84" s="16">
         <v>11.539358877611162</v>
       </c>
       <c r="J84" s="16" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="K84" s="16">
         <v>30.727170999999998</v>
       </c>
     </row>
-    <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="79"/>
       <c r="D85" s="16">
         <v>5.0170560000000002</v>
       </c>
       <c r="E85" s="16">
         <v>3.4578896972516615</v>
       </c>
       <c r="F85" s="16">
         <v>13.176686000000002</v>
       </c>
       <c r="G85" s="16">
         <v>6.2463117108303168</v>
       </c>
       <c r="H85" s="16">
         <v>19.044455999999997</v>
       </c>
       <c r="I85" s="16">
         <v>7.1138304288334604</v>
       </c>
       <c r="J85" s="16">
         <v>44.531455025945021</v>
       </c>
       <c r="K85" s="16">
         <v>5.8677699999999948</v>
       </c>
     </row>
-    <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="79"/>
       <c r="D86" s="16">
         <v>9.0105500000000021</v>
       </c>
       <c r="E86" s="16">
         <v>6.210312982667717</v>
       </c>
       <c r="F86" s="16">
         <v>16.553196</v>
       </c>
       <c r="G86" s="16">
         <v>7.8469216027815758</v>
       </c>
       <c r="H86" s="16">
         <v>16.390257999999999</v>
       </c>
       <c r="I86" s="16">
         <v>6.1223862785490475</v>
       </c>
       <c r="J86" s="16">
         <v>-0.98432955182793991</v>
       </c>
       <c r="K86" s="16">
         <v>-0.16293800000000047</v>
       </c>
     </row>
-    <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="79"/>
       <c r="D87" s="16">
         <v>4.1141220000000001</v>
       </c>
       <c r="E87" s="16">
         <v>2.8355633417359507</v>
       </c>
       <c r="F87" s="16">
         <v>10.520382999999997</v>
       </c>
       <c r="G87" s="16">
         <v>4.9871106843799842</v>
       </c>
       <c r="H87" s="16">
         <v>16.062805999999998</v>
       </c>
       <c r="I87" s="16">
         <v>6.0000704717030873</v>
       </c>
       <c r="J87" s="16">
         <v>52.682711266310392</v>
       </c>
       <c r="K87" s="16">
         <v>5.5424230000000012</v>
       </c>
     </row>
-    <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="79"/>
       <c r="D88" s="16">
         <v>11.177126000000001</v>
       </c>
       <c r="E88" s="16">
         <v>7.7035753318846112</v>
       </c>
       <c r="F88" s="16">
         <v>13.580316</v>
       </c>
       <c r="G88" s="16">
         <v>6.4376495628397246</v>
       </c>
       <c r="H88" s="16">
         <v>14.767657000000002</v>
       </c>
       <c r="I88" s="16">
         <v>5.5162829397266844</v>
       </c>
       <c r="J88" s="16">
         <v>8.7431028850875165</v>
       </c>
       <c r="K88" s="16">
         <v>1.1873410000000018</v>
       </c>
     </row>
-    <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="79"/>
       <c r="D89" s="16">
         <v>7.725998999999999</v>
       </c>
       <c r="E89" s="16">
         <v>5.3249659447844788</v>
       </c>
       <c r="F89" s="16">
         <v>15.047499999999999</v>
       </c>
       <c r="G89" s="16">
         <v>7.1331574167221703</v>
       </c>
       <c r="H89" s="16">
         <v>13.541723999999999</v>
       </c>
       <c r="I89" s="16">
         <v>5.0583502227663724</v>
       </c>
       <c r="J89" s="16">
         <v>-10.006818408373491</v>
       </c>
       <c r="K89" s="16">
         <v>-1.5057760000000009</v>
       </c>
     </row>
-    <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="79"/>
       <c r="D90" s="16">
         <v>4.7053099999999999</v>
       </c>
       <c r="E90" s="16">
         <v>3.243025984038292</v>
       </c>
       <c r="F90" s="16">
         <v>9.3882059999999985</v>
       </c>
       <c r="G90" s="16">
         <v>4.4504104508134619</v>
       </c>
       <c r="H90" s="16">
         <v>12.002190999999998</v>
       </c>
       <c r="I90" s="16">
         <v>4.4832759490988403</v>
       </c>
       <c r="J90" s="16">
         <v>27.84328550097857</v>
       </c>
       <c r="K90" s="16">
         <v>2.6139849999999996</v>
       </c>
     </row>
-    <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="79"/>
       <c r="D91" s="16">
         <v>7.0993150000000007</v>
       </c>
       <c r="E91" s="16">
         <v>4.8930385062562944</v>
       </c>
       <c r="F91" s="16">
         <v>8.2890659999999983</v>
       </c>
       <c r="G91" s="16">
         <v>3.9293711656819772</v>
       </c>
       <c r="H91" s="16">
         <v>11.350266</v>
       </c>
       <c r="I91" s="16">
         <v>4.2397571054880148</v>
       </c>
       <c r="J91" s="16">
         <v>36.930578185769079</v>
       </c>
       <c r="K91" s="16">
         <v>3.0612000000000013</v>
       </c>
     </row>
-    <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="79"/>
       <c r="D92" s="16">
         <v>7.8044249999999993</v>
       </c>
       <c r="E92" s="16">
         <v>5.3790192496303204</v>
       </c>
       <c r="F92" s="16">
         <v>9.2353819999999995</v>
       </c>
       <c r="G92" s="16">
         <v>4.3779653503613503</v>
       </c>
       <c r="H92" s="16">
         <v>9.0904600000000002</v>
       </c>
       <c r="I92" s="16">
         <v>3.395633404288021</v>
       </c>
       <c r="J92" s="16">
         <v>-1.5692041758532493</v>
       </c>
       <c r="K92" s="16">
         <v>-0.14492199999999933</v>
       </c>
     </row>
-    <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="79"/>
       <c r="D93" s="16">
         <v>6.7218939999999998</v>
       </c>
       <c r="E93" s="16">
         <v>4.6329098197464331</v>
       </c>
       <c r="F93" s="16">
         <v>8.4336990000000007</v>
       </c>
       <c r="G93" s="16">
         <v>3.9979333824390997</v>
       </c>
       <c r="H93" s="16">
         <v>7.3255740000000005</v>
       </c>
       <c r="I93" s="16">
         <v>2.7363811930291559</v>
       </c>
       <c r="J93" s="16">
         <v>-13.139252420557101</v>
       </c>
       <c r="K93" s="16">
         <v>-1.1081250000000002</v>
       </c>
     </row>
-    <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="79"/>
       <c r="D94" s="16">
         <v>7.4849509999999988</v>
       </c>
       <c r="E94" s="16">
         <v>5.1588291913292412</v>
       </c>
       <c r="F94" s="16">
         <v>5.0496610000000004</v>
       </c>
       <c r="G94" s="16">
         <v>2.3937548970980358</v>
       </c>
       <c r="H94" s="16">
         <v>5.6753510000000009</v>
       </c>
       <c r="I94" s="16">
         <v>2.1199599840557495</v>
       </c>
       <c r="J94" s="16">
         <v>12.390732764041001</v>
       </c>
       <c r="K94" s="16">
         <v>0.62569000000000052</v>
       </c>
     </row>
-    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="79"/>
       <c r="D95" s="16">
         <v>11.913797000000002</v>
       </c>
       <c r="E95" s="16">
         <v>8.21130876383436</v>
       </c>
       <c r="F95" s="16">
         <v>4.2552160000000008</v>
       </c>
       <c r="G95" s="16">
         <v>2.0171540501847387</v>
       </c>
       <c r="H95" s="16">
         <v>3.4644360000000005</v>
       </c>
       <c r="I95" s="16">
         <v>1.294098935435388</v>
       </c>
       <c r="J95" s="16">
         <v>-18.583780470838615</v>
       </c>
       <c r="K95" s="16">
         <v>-0.79078000000000026</v>
       </c>
     </row>
-    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="79"/>
       <c r="D96" s="16">
         <v>2.1915529999999999</v>
       </c>
       <c r="E96" s="16">
         <v>1.510477168219962</v>
       </c>
       <c r="F96" s="16">
         <v>3.3486220000000002</v>
       </c>
       <c r="G96" s="16">
         <v>1.5873897893403575</v>
       </c>
       <c r="H96" s="16">
         <v>3.0593870000000001</v>
       </c>
       <c r="I96" s="16">
         <v>1.1427976905288091</v>
       </c>
       <c r="J96" s="16">
         <v>-8.6374335472919928</v>
       </c>
       <c r="K96" s="16">
         <v>-0.28923500000000013</v>
       </c>
     </row>
-    <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="79"/>
       <c r="D97" s="16">
         <v>1.0239559999999999</v>
       </c>
       <c r="E97" s="16">
         <v>0.70573796721404392</v>
       </c>
       <c r="F97" s="16">
         <v>0.61819399999999991</v>
       </c>
       <c r="G97" s="16">
         <v>0.29305034830192023</v>
       </c>
       <c r="H97" s="16">
         <v>0.81519200000000014</v>
       </c>
       <c r="I97" s="16">
         <v>0.30450529303339557</v>
       </c>
       <c r="J97" s="16">
         <v>31.866695568057967</v>
       </c>
       <c r="K97" s="16">
         <v>0.19699800000000023</v>
       </c>
     </row>
-    <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="79"/>
       <c r="D98" s="16">
         <v>10.943020999999998</v>
       </c>
       <c r="E98" s="16">
         <v>7.542223880440754</v>
       </c>
       <c r="F98" s="16">
         <v>16.521625</v>
       </c>
       <c r="G98" s="16">
         <v>7.8319556009338704</v>
       </c>
       <c r="H98" s="16">
         <v>23.623008000000002</v>
       </c>
       <c r="I98" s="16">
         <v>8.8240941684538701</v>
       </c>
       <c r="J98" s="16">
         <v>42.982351917562603</v>
       </c>
       <c r="K98" s="16">
         <v>7.101383000000002</v>
       </c>
     </row>
-    <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B99" s="93"/>
       <c r="C99" s="94"/>
       <c r="D99" s="17">
         <v>145.09011100000001</v>
       </c>
       <c r="E99" s="17">
         <v>100</v>
       </c>
       <c r="F99" s="17">
         <v>210.95146400000002</v>
       </c>
       <c r="G99" s="17">
         <v>100</v>
       </c>
       <c r="H99" s="17">
         <v>267.71028899999999</v>
       </c>
       <c r="I99" s="17">
         <v>100</v>
       </c>
       <c r="J99" s="17">
         <v>26.906106231147071</v>
       </c>
       <c r="K99" s="17">
         <v>56.758824999999973</v>
       </c>
     </row>
-    <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E100" s="80"/>
       <c r="F100" s="80"/>
       <c r="G100" s="80"/>
       <c r="H100" s="80"/>
       <c r="I100" s="80"/>
     </row>
-    <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E101" s="80"/>
       <c r="F101" s="80"/>
       <c r="G101" s="80"/>
       <c r="H101" s="80"/>
       <c r="I101" s="80"/>
     </row>
-    <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E102" s="81"/>
       <c r="F102" s="82"/>
       <c r="G102" s="81"/>
       <c r="H102" s="82"/>
       <c r="I102" s="81"/>
     </row>
-    <row r="103" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="46"/>
       <c r="E103" s="81"/>
       <c r="F103" s="82"/>
       <c r="G103" s="81"/>
       <c r="H103" s="82"/>
       <c r="I103" s="81"/>
     </row>
-    <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="46"/>
       <c r="E104" s="81"/>
       <c r="F104" s="82"/>
       <c r="G104" s="81"/>
       <c r="H104" s="82"/>
       <c r="I104" s="81"/>
     </row>
-    <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="46"/>
       <c r="E105" s="81"/>
       <c r="F105" s="82"/>
       <c r="G105" s="81"/>
       <c r="H105" s="82"/>
       <c r="I105" s="81"/>
     </row>
-    <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="2" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="B106" s="37"/>
       <c r="C106" s="37"/>
       <c r="D106" s="37"/>
       <c r="E106" s="37"/>
       <c r="F106" s="37"/>
       <c r="G106" s="37"/>
       <c r="H106" s="37"/>
       <c r="I106" s="37"/>
       <c r="J106" s="37"/>
       <c r="K106" s="37"/>
     </row>
-    <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="23">
         <v>0</v>
       </c>
       <c r="B107" s="23">
         <v>0</v>
       </c>
       <c r="C107" s="23">
         <v>0</v>
       </c>
       <c r="D107" s="13">
         <v>2021</v>
       </c>
       <c r="E107" s="13" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="F107" s="13">
         <v>2024</v>
       </c>
       <c r="G107" s="13" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="H107" s="13">
         <v>2025</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="K107" s="13" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="79"/>
       <c r="D108" s="16">
         <v>2.3595229999999998</v>
       </c>
       <c r="E108" s="16">
         <v>1.5082434850541175</v>
       </c>
       <c r="F108" s="16">
         <v>18.930451000000001</v>
       </c>
       <c r="G108" s="16">
         <v>45.878859382271024</v>
       </c>
       <c r="H108" s="16">
         <v>30.978548999999997</v>
       </c>
       <c r="I108" s="16">
-        <v>36.852237755318086</v>
+        <v>36.850558336494061</v>
       </c>
       <c r="J108" s="16">
         <v>63.644009326560656</v>
       </c>
       <c r="K108" s="16">
         <v>12.048097999999996</v>
       </c>
     </row>
-    <row r="109" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="79"/>
       <c r="D109" s="16">
         <v>2.2842690000000001</v>
       </c>
       <c r="E109" s="16">
         <v>1.4601399678498934</v>
       </c>
       <c r="F109" s="16">
         <v>6.5359389999999999</v>
       </c>
       <c r="G109" s="16">
         <v>15.840162831413846</v>
       </c>
       <c r="H109" s="16">
         <v>29.068525999999995</v>
       </c>
       <c r="I109" s="16">
-        <v>34.580064784462479</v>
+        <v>34.578488912404978</v>
       </c>
       <c r="J109" s="16">
         <v>344.74904065047116</v>
       </c>
       <c r="K109" s="16">
         <v>22.532586999999996</v>
       </c>
     </row>
-    <row r="110" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="79"/>
       <c r="D110" s="16">
         <v>3.5468959999999989</v>
       </c>
       <c r="E110" s="16">
         <v>2.2672306157492459</v>
       </c>
       <c r="F110" s="16">
         <v>2.5152950000000001</v>
       </c>
       <c r="G110" s="16">
         <v>6.0959385283493459</v>
       </c>
       <c r="H110" s="16">
         <v>11.058517999999999</v>
       </c>
       <c r="I110" s="16">
-        <v>13.155268652429934</v>
+        <v>13.154669144580325</v>
       </c>
       <c r="J110" s="16">
         <v>339.65093557614512</v>
       </c>
       <c r="K110" s="16">
         <v>8.5432229999999993</v>
       </c>
     </row>
-    <row r="111" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="79"/>
       <c r="D111" s="16">
         <v>14.071164</v>
       </c>
       <c r="E111" s="16">
         <v>8.9945050038198548</v>
       </c>
       <c r="F111" s="16">
         <v>8.9875369999999979</v>
       </c>
       <c r="G111" s="16">
         <v>21.781728613647815</v>
       </c>
       <c r="H111" s="16">
         <v>6.5183450000000009</v>
       </c>
       <c r="I111" s="16">
-        <v>7.7542560082846004</v>
+        <v>7.7539026337190435</v>
       </c>
       <c r="J111" s="16">
         <v>-27.473511374695843</v>
       </c>
       <c r="K111" s="16">
         <v>-2.4691919999999969</v>
       </c>
     </row>
-    <row r="112" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="79"/>
       <c r="D112" s="16">
         <v>2.7882290000000003</v>
       </c>
       <c r="E112" s="16">
         <v>1.7822789708296796</v>
       </c>
       <c r="F112" s="16">
         <v>0.57443</v>
       </c>
       <c r="G112" s="16">
         <v>1.392158760240733</v>
       </c>
       <c r="H112" s="16">
         <v>1.1193949999999999</v>
       </c>
       <c r="I112" s="16">
-        <v>1.3316379241040077</v>
+        <v>1.3315772391108367</v>
       </c>
       <c r="J112" s="16">
         <v>94.870567345020262</v>
       </c>
       <c r="K112" s="16">
         <v>0.54496499999999992</v>
       </c>
     </row>
-    <row r="113" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="79"/>
       <c r="D113" s="16">
         <v>0.12186799999999999</v>
       </c>
       <c r="E113" s="16">
         <v>7.7899904784388713E-2</v>
       </c>
       <c r="F113" s="16">
         <v>0.58405699999999994</v>
       </c>
       <c r="G113" s="16">
         <v>1.4154902582210569</v>
       </c>
       <c r="H113" s="16">
         <v>1.1159169999999998</v>
       </c>
       <c r="I113" s="16">
-        <v>1.3275004778048607</v>
+        <v>1.3274399813621174</v>
       </c>
       <c r="J113" s="16">
         <v>91.063029807022261</v>
       </c>
       <c r="K113" s="16">
         <v>0.53185999999999989</v>
       </c>
     </row>
-    <row r="114" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="79"/>
       <c r="D114" s="16">
         <v>128.75885300000002</v>
       </c>
       <c r="E114" s="16">
         <v>82.30464427780143</v>
       </c>
       <c r="F114" s="16">
         <v>2.2984999999999998E-2</v>
       </c>
       <c r="G114" s="16">
         <v>5.5705254085150924E-2</v>
       </c>
       <c r="H114" s="16">
         <v>0.72052300000000002</v>
       </c>
       <c r="I114" s="16">
-        <v>0.857137786026552</v>
+        <v>0.85709872480746963</v>
       </c>
       <c r="J114" s="16" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="K114" s="16">
         <v>0.69753799999999999</v>
       </c>
     </row>
-    <row r="115" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="79"/>
       <c r="D115" s="16">
         <v>0.20731400000000003</v>
       </c>
       <c r="E115" s="16">
         <v>0.13251830554756591</v>
       </c>
       <c r="F115" s="16">
         <v>0.41995100000000002</v>
       </c>
       <c r="G115" s="16">
         <v>1.0177714665352717</v>
       </c>
       <c r="H115" s="16">
         <v>0.62648199999999987</v>
       </c>
       <c r="I115" s="16">
-        <v>0.74526613927034424</v>
+        <v>0.74523217623147775</v>
       </c>
       <c r="J115" s="16">
         <v>49.179785260661326</v>
       </c>
       <c r="K115" s="16">
         <v>0.20653099999999985</v>
       </c>
     </row>
-    <row r="116" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="79"/>
       <c r="D116" s="16">
         <v>0.63960000000000006</v>
       </c>
       <c r="E116" s="16">
         <v>0.40884218252613508</v>
       </c>
       <c r="F116" s="16">
         <v>0.38525500000000001</v>
       </c>
       <c r="G116" s="16">
         <v>0.93368404013812567</v>
       </c>
       <c r="H116" s="16">
         <v>0.49249500000000002</v>
       </c>
       <c r="I116" s="16">
-        <v>0.58587452993054578</v>
+        <v>0.58584783063698842</v>
       </c>
       <c r="J116" s="16">
         <v>27.836108551478887</v>
       </c>
       <c r="K116" s="16">
         <v>0.10724</v>
       </c>
     </row>
-    <row r="117" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="79"/>
       <c r="D117" s="16">
         <v>7.8626000000000015E-2</v>
       </c>
       <c r="E117" s="16">
         <v>5.0258951599906031E-2</v>
       </c>
       <c r="F117" s="16">
         <v>2.5439E-2</v>
       </c>
       <c r="G117" s="16">
         <v>6.1652641230026298E-2</v>
       </c>
       <c r="H117" s="16">
         <v>0.26946800000000004</v>
       </c>
       <c r="I117" s="16">
-        <v>0.3205604885964819</v>
+        <v>0.32054588011266716</v>
       </c>
       <c r="J117" s="16">
         <v>959.27119776720792</v>
       </c>
       <c r="K117" s="16">
         <v>0.24402900000000005</v>
       </c>
     </row>
-    <row r="118" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="79"/>
       <c r="D118" s="16">
         <v>0.43334099999999998</v>
       </c>
       <c r="E118" s="16">
         <v>0.27699824924649447</v>
       </c>
       <c r="F118" s="16">
         <v>0.47904799999999992</v>
       </c>
       <c r="G118" s="16">
         <v>1.1609958911891833</v>
       </c>
       <c r="H118" s="16">
-        <v>0.246693</v>
+        <v>0.24682400000000002</v>
       </c>
       <c r="I118" s="16">
-        <v>0.29346723400675367</v>
+        <v>0.29360969136568704</v>
       </c>
       <c r="J118" s="16">
-        <v>-48.503490255673739</v>
+        <v>-48.476144352966706</v>
       </c>
       <c r="K118" s="16">
-        <v>-0.23235499999999992</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.2322239999999999</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="79"/>
       <c r="D119" s="16">
         <v>0.11102000000000001</v>
       </c>
       <c r="E119" s="16">
         <v>7.0965695910024246E-2</v>
       </c>
       <c r="F119" s="16">
         <v>0.14993599999999999</v>
       </c>
       <c r="G119" s="16">
         <v>0.36337711448819615</v>
       </c>
       <c r="H119" s="16">
         <v>0.23306000000000002</v>
       </c>
       <c r="I119" s="16">
-        <v>0.27724934861392103</v>
+        <v>0.27723671389203242</v>
       </c>
       <c r="J119" s="16">
         <v>55.439654252481084</v>
       </c>
       <c r="K119" s="16">
         <v>8.3124000000000031E-2</v>
       </c>
     </row>
-    <row r="120" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="79"/>
       <c r="D120" s="16">
         <v>0.111691</v>
       </c>
       <c r="E120" s="16">
         <v>7.1394609456733191E-2</v>
       </c>
       <c r="F120" s="16">
         <v>4.9141000000000004E-2</v>
       </c>
       <c r="G120" s="16">
         <v>0.11909557933427894</v>
       </c>
       <c r="H120" s="16">
         <v>0.16878700000000005</v>
       </c>
       <c r="I120" s="16">
-        <v>0.20078986443189689</v>
+        <v>0.2007807140980627</v>
       </c>
       <c r="J120" s="16">
         <v>243.47489876070907</v>
       </c>
       <c r="K120" s="16">
         <v>0.11964600000000004</v>
       </c>
     </row>
-    <row r="121" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="79"/>
       <c r="D121" s="16">
         <v>0.17507699999999998</v>
       </c>
       <c r="E121" s="16">
         <v>0.11191191805836169</v>
       </c>
       <c r="F121" s="16">
         <v>0.21379000000000004</v>
       </c>
       <c r="G121" s="16">
         <v>0.51813035766214566</v>
       </c>
       <c r="H121" s="16">
         <v>0.15442500000000001</v>
       </c>
       <c r="I121" s="16">
-        <v>0.1837047569711866</v>
+        <v>0.1836963852346053</v>
       </c>
       <c r="J121" s="16">
         <v>-27.767903082464109</v>
       </c>
       <c r="K121" s="16">
         <v>-5.9365000000000029E-2</v>
       </c>
     </row>
-    <row r="122" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="79"/>
       <c r="D122" s="16">
         <v>8.0705999999999986E-2</v>
       </c>
       <c r="E122" s="16">
         <v>5.1588519673161734E-2</v>
       </c>
       <c r="F122" s="16">
         <v>0.20735799999999999</v>
       </c>
       <c r="G122" s="16">
         <v>0.50254209600124977</v>
       </c>
       <c r="H122" s="16">
         <v>0.10108100000000002</v>
       </c>
       <c r="I122" s="16">
-        <v>0.12024646617713787</v>
+        <v>0.12024098634223175</v>
       </c>
       <c r="J122" s="16">
         <v>-51.252905602870392</v>
       </c>
       <c r="K122" s="16">
         <v>-0.10627699999999997</v>
       </c>
     </row>
-    <row r="123" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="79"/>
       <c r="D123" s="16">
         <v>4.5961000000000002E-2</v>
       </c>
       <c r="E123" s="16">
         <v>2.937897991101265E-2</v>
       </c>
       <c r="F123" s="16">
         <v>7.313299999999999E-2</v>
       </c>
       <c r="G123" s="16">
         <v>0.17724134640023242</v>
       </c>
       <c r="H123" s="16">
         <v>8.1935000000000008E-2</v>
       </c>
       <c r="I123" s="16">
-        <v>9.7470288246295458E-2</v>
+        <v>9.7465846360352174E-2</v>
       </c>
       <c r="J123" s="16">
         <v>12.035606361013523</v>
       </c>
       <c r="K123" s="16">
         <v>8.8020000000000181E-3</v>
       </c>
     </row>
-    <row r="124" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="79"/>
       <c r="D124" s="16">
         <v>0.62764500000000001</v>
       </c>
       <c r="E124" s="16">
         <v>0.40120036218201383</v>
       </c>
       <c r="F124" s="16">
         <v>1.1080720000000002</v>
       </c>
       <c r="G124" s="16">
         <v>2.6854658387923154</v>
       </c>
       <c r="H124" s="16">
-        <v>1.107315</v>
+        <v>1.1110149999999999</v>
       </c>
       <c r="I124" s="16">
-        <v>1.3172674953249117</v>
+        <v>1.3216088032470452</v>
       </c>
       <c r="J124" s="16">
-        <v>-6.8316860276238234E-2</v>
+        <v>0.26559645943582144</v>
       </c>
       <c r="K124" s="16">
-        <v>-7.5700000000011869E-4</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.9429999999996959E-3</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B125" s="93"/>
       <c r="C125" s="94"/>
       <c r="D125" s="17">
         <v>156.44178299999999</v>
       </c>
       <c r="E125" s="17">
         <v>100</v>
       </c>
       <c r="F125" s="17">
         <v>41.261817000000001</v>
       </c>
       <c r="G125" s="17">
         <v>100</v>
       </c>
       <c r="H125" s="17">
-        <v>84.061514000000003</v>
+        <v>84.065345000000008</v>
       </c>
       <c r="I125" s="17">
         <v>100</v>
       </c>
       <c r="J125" s="17">
-        <v>103.72712621938098</v>
+        <v>103.73641083231988</v>
       </c>
       <c r="K125" s="17">
-        <v>42.799697000000002</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>42.803528000000007</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E126" s="80"/>
       <c r="F126" s="80"/>
       <c r="G126" s="80"/>
       <c r="H126" s="80"/>
       <c r="I126" s="80"/>
     </row>
-    <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E127" s="80"/>
       <c r="F127" s="80"/>
       <c r="G127" s="80"/>
       <c r="H127" s="80"/>
       <c r="I127" s="80"/>
     </row>
-    <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E128" s="81"/>
       <c r="F128" s="82"/>
       <c r="G128" s="81"/>
       <c r="H128" s="82"/>
       <c r="I128" s="81"/>
     </row>
-    <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="46"/>
     </row>
-    <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="2" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="B130" s="37"/>
       <c r="C130" s="37"/>
       <c r="D130" s="37"/>
       <c r="E130" s="37"/>
       <c r="F130" s="37"/>
       <c r="G130" s="37"/>
       <c r="H130" s="37"/>
       <c r="I130" s="37"/>
       <c r="J130" s="37"/>
       <c r="K130" s="37"/>
     </row>
-    <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="23">
         <v>0</v>
       </c>
       <c r="B131" s="23">
         <v>0</v>
       </c>
       <c r="C131" s="23">
         <v>0</v>
       </c>
       <c r="D131" s="13">
         <v>0</v>
       </c>
       <c r="E131" s="13">
         <v>0</v>
       </c>
       <c r="F131" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G131" s="13" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I131" s="13" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="J131" s="13" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="K131" s="13" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="79"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16">
         <v>0</v>
       </c>
       <c r="F132" s="16">
         <v>0</v>
       </c>
       <c r="G132" s="16">
         <v>0</v>
       </c>
       <c r="H132" s="16">
         <v>22.067568999999999</v>
       </c>
       <c r="I132" s="16">
-        <v>37.176762600524569</v>
+        <v>30.718392338214496</v>
       </c>
       <c r="J132" s="16" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="K132" s="16">
         <v>22.067568999999999</v>
       </c>
     </row>
-    <row r="133" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="79"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16">
         <v>0</v>
       </c>
       <c r="F133" s="16">
-        <v>11.745491999999999</v>
+        <v>13.680330999999999</v>
       </c>
       <c r="G133" s="16">
-        <v>19.608027165019905</v>
+        <v>18.024527441725169</v>
       </c>
       <c r="H133" s="16">
-        <v>8.1349889999999991</v>
+        <v>10.270985999999997</v>
       </c>
       <c r="I133" s="16">
-        <v>13.704842378010859</v>
+        <v>14.297369032733432</v>
       </c>
       <c r="J133" s="16">
-        <v>-30.739478601662661</v>
+        <v>-24.921509574585603</v>
       </c>
       <c r="K133" s="16">
-        <v>-3.6105029999999996</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-3.4093450000000018</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="79"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16">
         <v>0</v>
       </c>
       <c r="F134" s="16">
-        <v>2.717581</v>
+        <v>3.7435740000000006</v>
       </c>
       <c r="G134" s="16">
-        <v>4.5367535111464008</v>
+        <v>4.9323479302605229</v>
       </c>
       <c r="H134" s="16">
-        <v>4.9200430000000006</v>
+        <v>6.4059799999999996</v>
       </c>
       <c r="I134" s="16">
-        <v>8.2886914546578616</v>
+        <v>8.9172217814637982</v>
       </c>
       <c r="J134" s="16">
-        <v>81.04494401454825</v>
+        <v>71.119363474583338</v>
       </c>
       <c r="K134" s="16">
-        <v>2.2024620000000006</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.6624059999999989</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="79"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16">
         <v>0</v>
       </c>
       <c r="F135" s="16">
-        <v>1.2245780000000002</v>
+        <v>1.8234630000000001</v>
       </c>
       <c r="G135" s="16">
-        <v>2.0443212331748848</v>
+        <v>2.4025046530285343</v>
       </c>
       <c r="H135" s="16">
-        <v>3.2056530000000003</v>
+        <v>4.3006120000000001</v>
       </c>
       <c r="I135" s="16">
-        <v>5.400495204553768</v>
+        <v>5.9865174415194229</v>
       </c>
       <c r="J135" s="16">
-        <v>161.77613839216448</v>
+        <v>135.84860235716326</v>
       </c>
       <c r="K135" s="16">
-        <v>1.9810750000000001</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.4771489999999998</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="15" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="79"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16">
         <v>0</v>
       </c>
       <c r="F136" s="16">
-        <v>3.4362240000000002</v>
+        <v>5.5181339999999999</v>
       </c>
       <c r="G136" s="16">
-        <v>5.7364624263584156</v>
+        <v>7.2704204094269853</v>
       </c>
       <c r="H136" s="16">
-        <v>2.6765079999999997</v>
+        <v>3.2416130000000001</v>
       </c>
       <c r="I136" s="16">
-        <v>4.5090559143331461</v>
+        <v>4.512374695312225</v>
       </c>
       <c r="J136" s="16">
-        <v>-22.109035965059334</v>
+        <v>-41.255268538241367</v>
       </c>
       <c r="K136" s="16">
-        <v>-0.7597160000000005</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-2.2765209999999998</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="15" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="79"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16">
         <v>0</v>
       </c>
       <c r="F137" s="16">
-        <v>4.0020490000000004</v>
+        <v>4.5852250000000003</v>
       </c>
       <c r="G137" s="16">
-        <v>6.6810556345992786</v>
+        <v>6.0412656564365506</v>
       </c>
       <c r="H137" s="16">
-        <v>2.3586479999999996</v>
+        <v>3.0974139999999992</v>
       </c>
       <c r="I137" s="16">
-        <v>3.9735639550601181</v>
+        <v>4.311647489847128</v>
       </c>
       <c r="J137" s="16">
-        <v>-41.063989971137296</v>
+        <v>-32.447938759820964</v>
       </c>
       <c r="K137" s="16">
-        <v>-1.6434010000000008</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-1.4878110000000011</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="15" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="79"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16">
         <v>0</v>
       </c>
       <c r="F138" s="16">
-        <v>18.829852000000002</v>
+        <v>2.592838</v>
       </c>
       <c r="G138" s="16">
-        <v>31.434719765617686</v>
+        <v>3.4161950966645329</v>
       </c>
       <c r="H138" s="16">
-        <v>1.989452</v>
+        <v>2.7777910000000006</v>
       </c>
       <c r="I138" s="16">
-        <v>3.3515873320318517</v>
+        <v>3.8667274030755809</v>
       </c>
       <c r="J138" s="16">
-        <v>-89.434585040817112</v>
+        <v>7.1332262177583248</v>
       </c>
       <c r="K138" s="16">
-        <v>-16.840400000000002</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.18495300000000059</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="15" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="79"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16">
         <v>0</v>
       </c>
       <c r="F139" s="16">
-        <v>2.1247759999999998</v>
+        <v>3.509277</v>
       </c>
       <c r="G139" s="16">
-        <v>3.5471196547221973</v>
+        <v>4.6236497923270257</v>
       </c>
       <c r="H139" s="16">
-        <v>1.9079929999999998</v>
+        <v>2.6220140000000001</v>
       </c>
       <c r="I139" s="16">
-        <v>3.2143550929630109</v>
+        <v>3.6498834451720139</v>
       </c>
       <c r="J139" s="16">
-        <v>-10.202628418242675</v>
+        <v>-25.283356087308011</v>
       </c>
       <c r="K139" s="16">
-        <v>-0.21678299999999995</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.88726299999999991</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="15" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="79"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16">
         <v>0</v>
       </c>
       <c r="F140" s="16">
-        <v>2.4118659999999998</v>
+        <v>22.065256000000005</v>
       </c>
       <c r="G140" s="16">
-        <v>4.0263902139125287</v>
+        <v>29.072089869805858</v>
       </c>
       <c r="H140" s="16">
-        <v>1.7600919999999998</v>
+        <v>2.3910440000000004</v>
       </c>
       <c r="I140" s="16">
-        <v>2.9651894342817045</v>
+        <v>3.328369685393699</v>
       </c>
       <c r="J140" s="16">
-        <v>-27.023640616850198</v>
+        <v>-89.163760438582713</v>
       </c>
       <c r="K140" s="16">
-        <v>-0.65177400000000008</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-19.674212000000004</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="15" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="79"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16">
         <v>0</v>
       </c>
       <c r="F141" s="16">
-        <v>1.2120090000000003</v>
+        <v>3.0306139999999999</v>
       </c>
       <c r="G141" s="16">
-        <v>2.0233384345456638</v>
+        <v>3.9929871001130364</v>
       </c>
       <c r="H141" s="16">
-        <v>1.3866739999999997</v>
+        <v>2.0791880000000003</v>
       </c>
       <c r="I141" s="16">
-        <v>2.3361000979455322</v>
+        <v>2.894261380984354</v>
       </c>
       <c r="J141" s="16">
-        <v>14.411196616526723</v>
+        <v>-31.393836364512261</v>
       </c>
       <c r="K141" s="16">
-        <v>0.1746649999999994</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.95142599999999966</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="79"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16">
         <v>0</v>
       </c>
       <c r="F142" s="16">
-        <v>3.0516479999999997</v>
+        <v>3.39418</v>
       </c>
       <c r="G142" s="16">
-        <v>5.0944478853741213</v>
+        <v>4.4720036782848842</v>
       </c>
       <c r="H142" s="16">
-        <v>1.1716740000000001</v>
+        <v>1.6891749999999999</v>
       </c>
       <c r="I142" s="16">
-        <v>1.9738941857713022</v>
+        <v>2.3513573415315236</v>
       </c>
       <c r="J142" s="16">
-        <v>-61.605204794261979</v>
+        <v>-50.233193289690007</v>
       </c>
       <c r="K142" s="16">
-        <v>-1.8799739999999996</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-1.7050050000000001</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="15" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="79"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16">
         <v>0</v>
       </c>
       <c r="F143" s="16">
-        <v>0.99329199999999995</v>
+        <v>2.7981919999999998</v>
       </c>
       <c r="G143" s="16">
-        <v>1.6582103600936384</v>
+        <v>3.6867593694345433</v>
       </c>
       <c r="H143" s="16">
-        <v>0.90196200000000004</v>
+        <v>1.293858</v>
       </c>
       <c r="I143" s="16">
-        <v>1.5195161346813661</v>
+        <v>1.8010700532504296</v>
       </c>
       <c r="J143" s="16">
-        <v>-9.1946778993488234</v>
+        <v>-53.760928485250467</v>
       </c>
       <c r="K143" s="16">
-        <v>-9.1329999999999911E-2</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-1.5043339999999998</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="15" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="79"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16">
         <v>0</v>
       </c>
       <c r="F144" s="16">
-        <v>2.4353869999999995</v>
+        <v>1.1959919999999999</v>
       </c>
       <c r="G144" s="16">
-        <v>4.0656563772157286</v>
+        <v>1.5757799006532638</v>
       </c>
       <c r="H144" s="16">
-        <v>0.83683300000000005</v>
+        <v>1.1416809999999999</v>
       </c>
       <c r="I144" s="16">
-        <v>1.4097946981511547</v>
+        <v>1.5892373502076764</v>
       </c>
       <c r="J144" s="16">
-        <v>-65.638602817539876</v>
+        <v>-4.5410838868487415</v>
       </c>
       <c r="K144" s="16">
-        <v>-1.5985539999999996</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-5.4310999999999998E-2</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="15" t="s">
-        <v>34</v>
+        <v>5</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="79"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16">
         <v>0</v>
       </c>
       <c r="F145" s="16">
-        <v>1.062981</v>
+        <v>1.3496070000000007</v>
       </c>
       <c r="G145" s="16">
-        <v>1.77454978675223</v>
+        <v>1.7781754262411045</v>
       </c>
       <c r="H145" s="16">
-        <v>0.75216000000000005</v>
+        <v>0.89278000000000013</v>
       </c>
       <c r="I145" s="16">
-        <v>1.2671479018649747</v>
+        <v>1.242763365176796</v>
       </c>
       <c r="J145" s="16">
-        <v>-29.240503828384508</v>
+        <v>-33.848890825255076</v>
       </c>
       <c r="K145" s="16">
-        <v>-0.3108209999999999</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.45682700000000054</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="79"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16">
         <v>0</v>
       </c>
       <c r="F146" s="16">
-        <v>0.62706500000000009</v>
+        <v>0.94608500000000006</v>
       </c>
       <c r="G146" s="16">
-        <v>1.0468278003367768</v>
+        <v>1.2465147988527878</v>
       </c>
       <c r="H146" s="16">
-        <v>0.32940199999999992</v>
+        <v>0.51904899999999998</v>
       </c>
       <c r="I146" s="16">
-        <v>0.55493652038146979</v>
+        <v>0.7225241178472307</v>
       </c>
       <c r="J146" s="16">
-        <v>-47.469241625668815</v>
+        <v>-45.13717055021484</v>
       </c>
       <c r="K146" s="16">
-        <v>-0.29766300000000018</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.42703600000000008</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="79"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16">
         <v>0</v>
       </c>
       <c r="F147" s="16">
-        <v>0.212474</v>
+        <v>0.27563800000000005</v>
       </c>
       <c r="G147" s="16">
-        <v>0.35470595560070528</v>
+        <v>0.36316699464232577</v>
       </c>
       <c r="H147" s="16">
-        <v>0.116313</v>
+        <v>0.16968599999999998</v>
       </c>
       <c r="I147" s="16">
-        <v>0.19595002912893641</v>
+        <v>0.236205497864412</v>
       </c>
       <c r="J147" s="16">
-        <v>-45.257772715720513</v>
+        <v>-38.438821933115193</v>
       </c>
       <c r="K147" s="16">
-        <v>-9.6160999999999996E-2</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.10595200000000007</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="79"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16">
         <v>0</v>
       </c>
       <c r="F148" s="16">
-        <v>3.8141730000000003</v>
+        <v>5.3900110000000003</v>
       </c>
       <c r="G148" s="16">
-        <v>6.3674137955298482</v>
+        <v>7.1016118821028913</v>
       </c>
       <c r="H148" s="16">
-        <v>4.8425360000000008</v>
+        <v>6.877854000000001</v>
       </c>
       <c r="I148" s="16">
-        <v>8.1581170656583808</v>
+        <v>9.5740775804057954</v>
       </c>
       <c r="J148" s="16">
-        <v>26.961624446505194</v>
+        <v>27.603709899664409</v>
       </c>
       <c r="K148" s="16">
-        <v>1.0283630000000006</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.4878430000000007</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B149" s="93"/>
       <c r="C149" s="94"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17">
         <v>0</v>
       </c>
       <c r="F149" s="17">
-        <v>59.901446999999997</v>
+        <v>75.898416999999995</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>59.358500999999997</v>
+        <v>71.838293999999991</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>-0.90639880535774131</v>
+        <v>-5.3494172348812024</v>
       </c>
       <c r="K149" s="17">
-        <v>-0.54294600000000059</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-4.0601230000000044</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="80"/>
       <c r="F150" s="80"/>
       <c r="G150" s="80"/>
       <c r="H150" s="80"/>
       <c r="I150" s="80"/>
     </row>
-    <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E151" s="80"/>
       <c r="F151" s="80"/>
       <c r="G151" s="80"/>
       <c r="H151" s="80"/>
       <c r="I151" s="80"/>
     </row>
-    <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E152" s="81"/>
       <c r="F152" s="82"/>
       <c r="G152" s="81"/>
       <c r="H152" s="82"/>
       <c r="I152" s="81"/>
     </row>
-    <row r="153" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="46"/>
       <c r="E153" s="81"/>
       <c r="F153" s="82"/>
       <c r="G153" s="81"/>
       <c r="H153" s="82"/>
       <c r="I153" s="81"/>
     </row>
-    <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="46"/>
       <c r="E154" s="81"/>
       <c r="F154" s="82"/>
       <c r="G154" s="81"/>
       <c r="H154" s="82"/>
       <c r="I154" s="81"/>
     </row>
-    <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="46"/>
       <c r="E155" s="81"/>
       <c r="F155" s="82"/>
       <c r="G155" s="81"/>
       <c r="H155" s="82"/>
       <c r="I155" s="81"/>
     </row>
-    <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="2" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="B156" s="37"/>
       <c r="C156" s="37"/>
       <c r="D156" s="37"/>
       <c r="E156" s="37"/>
       <c r="F156" s="37"/>
       <c r="G156" s="37"/>
       <c r="H156" s="37"/>
       <c r="I156" s="37"/>
       <c r="J156" s="37"/>
       <c r="K156" s="37"/>
     </row>
-    <row r="157" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="23">
         <v>0</v>
       </c>
       <c r="B157" s="23">
         <v>0</v>
       </c>
       <c r="C157" s="23">
         <v>0</v>
       </c>
       <c r="D157" s="13">
         <v>0</v>
       </c>
       <c r="E157" s="13">
         <v>0</v>
       </c>
       <c r="F157" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G157" s="13" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I157" s="13" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="J157" s="13" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="K157" s="13" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="158" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="79"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16">
         <v>0</v>
       </c>
       <c r="F158" s="16">
-        <v>1.0602479999999999</v>
+        <v>2.5367210000000004</v>
       </c>
       <c r="G158" s="16">
-        <v>8.9782643874999959</v>
+        <v>13.386315622720002</v>
       </c>
       <c r="H158" s="16">
-        <v>5.082908999999999</v>
+        <v>6.9638660000000003</v>
       </c>
       <c r="I158" s="16">
-        <v>34.692498696363188</v>
+        <v>36.019564937971865</v>
       </c>
       <c r="J158" s="16">
-        <v>379.40755370441633</v>
+        <v>174.52234597340419</v>
       </c>
       <c r="K158" s="16">
-        <v>4.0226609999999994</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4.4271449999999994</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="79"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16">
         <v>0</v>
       </c>
       <c r="F159" s="16">
-        <v>7.1640100000000002</v>
+        <v>8.5134229999999995</v>
       </c>
       <c r="G159" s="16">
-        <v>60.665406447070737</v>
+        <v>44.925463741469315</v>
       </c>
       <c r="H159" s="16">
-        <v>4.0434729999999997</v>
+        <v>4.9808179999999993</v>
       </c>
       <c r="I159" s="16">
-        <v>27.598011646732168</v>
+        <v>25.762543017803491</v>
       </c>
       <c r="J159" s="16">
-        <v>-43.558523787655247</v>
+        <v>-41.494531635512537</v>
       </c>
       <c r="K159" s="16">
-        <v>-3.1205370000000006</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-3.5326050000000002</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="79"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16">
         <v>0</v>
       </c>
       <c r="F160" s="16">
-        <v>0.89690300000000001</v>
+        <v>3.8620019999999995</v>
       </c>
       <c r="G160" s="16">
-        <v>7.5950459363676321</v>
+        <v>20.37984378557038</v>
       </c>
       <c r="H160" s="16">
-        <v>3.5029720000000002</v>
+        <v>3.8909520000000004</v>
       </c>
       <c r="I160" s="16">
-        <v>23.908917421774966</v>
+        <v>20.125372635621005</v>
       </c>
       <c r="J160" s="16">
-        <v>290.56308207242034</v>
+        <v>0.74961121200871783</v>
       </c>
       <c r="K160" s="16">
-        <v>2.6060690000000002</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.8950000000000919E-2</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="79"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16">
         <v>0</v>
       </c>
       <c r="F161" s="16">
-        <v>1.4766140000000001</v>
+        <v>1.8002389999999999</v>
       </c>
       <c r="G161" s="16">
-        <v>12.504084789864184</v>
+        <v>9.4998888132868498</v>
       </c>
       <c r="H161" s="16">
-        <v>0.60654300000000005</v>
+        <v>1.4786119999999998</v>
       </c>
       <c r="I161" s="16">
-        <v>4.1398522453949544</v>
+        <v>7.6479014604911191</v>
       </c>
       <c r="J161" s="16">
-        <v>-58.923388238226103</v>
+        <v>-17.865794486176565</v>
       </c>
       <c r="K161" s="16">
-        <v>-0.87007100000000004</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.32162700000000011</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="79"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16">
         <v>0</v>
       </c>
       <c r="F162" s="16">
         <v>5.0718999999999993E-2</v>
       </c>
       <c r="G162" s="16">
-        <v>0.42949252577662234</v>
+        <v>0.2676449408779033</v>
       </c>
       <c r="H162" s="16">
-        <v>0.36616500000000002</v>
+        <v>0.431284</v>
       </c>
       <c r="I162" s="16">
-        <v>2.4991946118165465</v>
+        <v>2.2307525797751215</v>
       </c>
       <c r="J162" s="16">
-        <v>621.94838226305728</v>
+        <v>750.34010922928292</v>
       </c>
       <c r="K162" s="16">
-        <v>0.315446</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.38056499999999999</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="79"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16">
         <v>0</v>
       </c>
       <c r="F163" s="16">
-        <v>0.24437400000000004</v>
+        <v>0.76373100000000005</v>
       </c>
       <c r="G163" s="16">
-        <v>2.0693784675197922</v>
+        <v>4.0302202003513869</v>
       </c>
       <c r="H163" s="16">
-        <v>0.166048</v>
+        <v>0.23189499999999999</v>
       </c>
       <c r="I163" s="16">
-        <v>1.1333313312384141</v>
+        <v>1.1994425239214805</v>
       </c>
       <c r="J163" s="16">
-        <v>-32.0516912601177</v>
+        <v>-69.636560516726448</v>
       </c>
       <c r="K163" s="16">
-        <v>-7.8326000000000034E-2</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.53183600000000009</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="15" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="79"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16">
         <v>0</v>
       </c>
       <c r="F164" s="16">
-        <v>0.11433800000000001</v>
+        <v>0.32359099999999996</v>
       </c>
       <c r="G164" s="16">
-        <v>0.96822327751429349</v>
+        <v>1.7075946699189968</v>
       </c>
       <c r="H164" s="16">
-        <v>0.12205700000000001</v>
+        <v>0.211974</v>
       </c>
       <c r="I164" s="16">
-        <v>0.83307852125269266</v>
+        <v>1.0964041034335883</v>
       </c>
       <c r="J164" s="16">
-        <v>6.7510364008466146</v>
+        <v>-34.493233742594818</v>
       </c>
       <c r="K164" s="16">
-        <v>7.7190000000000036E-3</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.11161699999999997</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="15" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="79"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16">
         <v>0</v>
       </c>
       <c r="F165" s="16">
-        <v>0.27511399999999997</v>
+        <v>0.15400899999999998</v>
       </c>
       <c r="G165" s="16">
-        <v>2.3296872323292983</v>
+        <v>0.81270785503785559</v>
       </c>
       <c r="H165" s="16">
-        <v>0.119917</v>
+        <v>0.15862600000000002</v>
       </c>
       <c r="I165" s="16">
-        <v>0.81847232877310716</v>
+        <v>0.82046947885710675</v>
       </c>
       <c r="J165" s="16">
-        <v>-56.411887435753904</v>
+        <v>2.9978767474628354</v>
       </c>
       <c r="K165" s="16">
-        <v>-0.15519699999999997</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4.6170000000000377E-3</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="79"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16">
         <v>0</v>
       </c>
       <c r="F166" s="16">
-        <v>6.8570000000000002E-3</v>
+        <v>0.14119200000000001</v>
       </c>
       <c r="G166" s="16">
-        <v>5.8065621349993102E-2</v>
+        <v>0.74507234946337519</v>
       </c>
       <c r="H166" s="16">
-        <v>0.111356</v>
+        <v>0.134126</v>
       </c>
       <c r="I166" s="16">
-        <v>0.76004073353117674</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>0.69374685941263281</v>
+      </c>
+      <c r="J166" s="16">
+        <v>-5.0045328347215259</v>
       </c>
       <c r="K166" s="16">
-        <v>0.10449899999999999</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-7.0660000000000167E-3</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="15" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="79"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16">
         <v>0</v>
       </c>
       <c r="F167" s="16">
-        <v>4.8977999999999994E-2</v>
+        <v>9.7020000000000006E-3</v>
       </c>
       <c r="G167" s="16">
-        <v>0.41474959931164668</v>
+        <v>5.1197602799688838E-2</v>
       </c>
       <c r="H167" s="16">
-        <v>7.7824000000000004E-2</v>
+        <v>0.12445300000000001</v>
       </c>
       <c r="I167" s="16">
-        <v>0.53117398295853213</v>
-[...2 lines deleted...]
-        <v>58.895830781167078</v>
+        <v>0.64371470031522904</v>
+      </c>
+      <c r="J167" s="16" t="s">
+        <v>127</v>
       </c>
       <c r="K167" s="16">
-        <v>2.8846000000000011E-2</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.11475100000000001</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="15" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="79"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16">
         <v>0</v>
       </c>
       <c r="F168" s="16">
-        <v>3.7252E-2</v>
+        <v>9.7806000000000004E-2</v>
       </c>
       <c r="G168" s="16">
-        <v>0.31545289872100662</v>
+        <v>0.51612376205177957</v>
       </c>
       <c r="H168" s="16">
-        <v>7.6839000000000005E-2</v>
+        <v>0.108094</v>
       </c>
       <c r="I168" s="16">
-        <v>0.52445103922376968</v>
+        <v>0.55910019698901881</v>
       </c>
       <c r="J168" s="16">
-        <v>106.26811983249223</v>
+        <v>10.518782078809062</v>
       </c>
       <c r="K168" s="16">
-        <v>3.9587000000000004E-2</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.0287999999999992E-2</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="15" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="79"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16">
         <v>0</v>
       </c>
       <c r="F169" s="16">
-        <v>8.516E-2</v>
+        <v>5.5939999999999997E-2</v>
       </c>
       <c r="G169" s="16">
-        <v>0.7211416529335587</v>
+        <v>0.2951962379524421</v>
       </c>
       <c r="H169" s="16">
-        <v>6.3611999999999988E-2</v>
+        <v>9.6169999999999992E-2</v>
       </c>
       <c r="I169" s="16">
-        <v>0.43417248411747195</v>
+        <v>0.49742507395816549</v>
       </c>
       <c r="J169" s="16">
-        <v>-25.302959135744494</v>
+        <v>71.91633893457275</v>
       </c>
       <c r="K169" s="16">
-        <v>-2.1548000000000012E-2</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4.0229999999999995E-2</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="15" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="79"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16">
         <v>0</v>
       </c>
       <c r="F170" s="16">
-        <v>1.1179999999999999E-3</v>
+        <v>5.4039999999999998E-2</v>
       </c>
       <c r="G170" s="16">
-        <v>9.4673129166242195E-3</v>
+        <v>0.28516990881211957</v>
       </c>
       <c r="H170" s="16">
-        <v>5.3367000000000012E-2</v>
+        <v>9.1242000000000004E-2</v>
       </c>
       <c r="I170" s="16">
-        <v>0.36424704395235386</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>0.47193572421847707</v>
+      </c>
+      <c r="J170" s="16">
+        <v>68.841598815692095</v>
       </c>
       <c r="K170" s="16">
-        <v>5.2249000000000011E-2</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3.7202000000000006E-2</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="15" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="79"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16">
         <v>0</v>
       </c>
       <c r="F171" s="16">
-        <v>8.5563999999999987E-2</v>
+        <v>0.21629800000000002</v>
       </c>
       <c r="G171" s="16">
-        <v>0.72456275706443163</v>
+        <v>1.141407863364986</v>
       </c>
       <c r="H171" s="16">
-        <v>4.2643E-2</v>
+        <v>5.6752000000000011E-2</v>
       </c>
       <c r="I171" s="16">
-        <v>0.29105227378830029</v>
+        <v>0.29354131015154217</v>
       </c>
       <c r="J171" s="16">
-        <v>-50.16245149829367</v>
+        <v>-73.762124476416801</v>
       </c>
       <c r="K171" s="16">
-        <v>-4.2920999999999987E-2</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.15954600000000002</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="79"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16">
         <v>0</v>
       </c>
       <c r="F172" s="16">
-        <v>1.1383999999999998E-2</v>
+        <v>1.5497E-2</v>
       </c>
       <c r="G172" s="16">
-        <v>9.6400617390742488E-2</v>
+        <v>8.1777906677672416E-2</v>
       </c>
       <c r="H172" s="16">
-        <v>2.1527999999999999E-2</v>
+        <v>2.5203000000000003E-2</v>
       </c>
       <c r="I172" s="16">
-        <v>0.14693556621519424</v>
+        <v>0.13035878276975821</v>
       </c>
       <c r="J172" s="16">
-        <v>89.107519325368955</v>
+        <v>62.631477060076158</v>
       </c>
       <c r="K172" s="16">
-        <v>1.0144E-2</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9.7060000000000028E-3</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="79"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16">
         <v>0</v>
       </c>
       <c r="F173" s="16">
-        <v>6.3470000000000011E-3</v>
+        <v>1.0571000000000002E-2</v>
       </c>
       <c r="G173" s="16">
-        <v>5.3746900788742343E-2</v>
+        <v>5.5783329127552128E-2</v>
       </c>
       <c r="H173" s="16">
-        <v>1.1633999999999999E-2</v>
+        <v>1.358E-2</v>
       </c>
       <c r="I173" s="16">
-        <v>7.9405814629671584E-2</v>
+        <v>7.024053763493697E-2</v>
       </c>
       <c r="J173" s="16">
-        <v>83.299196470773538</v>
+        <v>28.464667486519694</v>
       </c>
       <c r="K173" s="16">
-        <v>5.2869999999999974E-3</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3.0089999999999978E-3</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="79"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16">
         <v>0</v>
       </c>
       <c r="F174" s="16">
-        <v>0.24407300000000001</v>
+        <v>0.34462499999999996</v>
       </c>
       <c r="G174" s="16">
-        <v>2.0668295755807007</v>
+        <v>1.8185914105177039</v>
       </c>
       <c r="H174" s="16">
-        <v>0.18243300000000004</v>
+        <v>0.33591799999999999</v>
       </c>
       <c r="I174" s="16">
-        <v>1.2451642582374833</v>
+        <v>1.7374860766754603</v>
       </c>
       <c r="J174" s="16">
-        <v>-25.254739360765004</v>
+        <v>-2.5265143271672006</v>
       </c>
       <c r="K174" s="16">
-        <v>-6.1639999999999973E-2</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-8.7069999999999648E-3</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B175" s="93"/>
       <c r="C175" s="94"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17">
         <v>0</v>
       </c>
       <c r="F175" s="17">
-        <v>11.809053</v>
+        <v>18.950105999999998</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>14.65132</v>
+        <v>19.333565</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>24.068543006793174</v>
+        <v>2.0235190241152319</v>
       </c>
       <c r="K175" s="17">
-        <v>2.8422669999999997</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.38345900000000199</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="80"/>
       <c r="F176" s="80"/>
       <c r="G176" s="80"/>
       <c r="H176" s="80"/>
       <c r="I176" s="80"/>
     </row>
-    <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E177" s="80"/>
       <c r="F177" s="80"/>
       <c r="G177" s="80"/>
       <c r="H177" s="80"/>
       <c r="I177" s="80"/>
     </row>
-    <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E178" s="81"/>
       <c r="F178" s="82"/>
       <c r="G178" s="81"/>
       <c r="H178" s="82"/>
       <c r="I178" s="81"/>
     </row>
-    <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="46"/>
     </row>
-    <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="46"/>
     </row>
-    <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="2" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="B181" s="37"/>
       <c r="C181" s="37"/>
       <c r="D181" s="37"/>
       <c r="E181" s="37"/>
       <c r="F181" s="37"/>
       <c r="G181" s="37"/>
       <c r="H181" s="37"/>
       <c r="I181" s="37"/>
       <c r="J181" s="37"/>
       <c r="K181" s="37"/>
     </row>
-    <row r="182" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="23"/>
       <c r="B182" s="23"/>
       <c r="C182" s="23"/>
       <c r="D182" s="23"/>
       <c r="E182" s="23"/>
       <c r="F182" s="23"/>
       <c r="G182" s="13">
         <v>2024</v>
       </c>
       <c r="H182" s="13">
         <v>2025</v>
       </c>
       <c r="I182" s="13" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="J182" s="13" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="K182" s="13" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5"/>
       <c r="D183" s="37"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="16">
         <v>1.0784E-2</v>
       </c>
       <c r="H183" s="16">
         <v>30.891639999999999</v>
       </c>
       <c r="I183" s="16">
         <v>11.539205353440861</v>
       </c>
       <c r="J183" s="16" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="K183" s="16">
         <v>30.880855999999998</v>
       </c>
     </row>
-    <row r="184" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5"/>
       <c r="D184" s="37"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="16">
         <v>32.211142000000002</v>
       </c>
       <c r="H184" s="16">
         <v>25.611022999999999</v>
       </c>
       <c r="I184" s="16">
         <v>9.5666935685090539</v>
       </c>
       <c r="J184" s="16">
         <v>-20.490173865925033</v>
       </c>
       <c r="K184" s="16">
         <v>-6.600119000000003</v>
       </c>
     </row>
-    <row r="185" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5"/>
       <c r="D185" s="37"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="16">
         <v>4.8176199999999998</v>
       </c>
       <c r="H185" s="16">
         <v>10.607049999999999</v>
       </c>
       <c r="I185" s="16">
         <v>3.9621375927019371</v>
       </c>
       <c r="J185" s="16">
         <v>120.17199364001311</v>
       </c>
       <c r="K185" s="16">
         <v>5.7894299999999994</v>
       </c>
     </row>
-    <row r="186" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5"/>
       <c r="D186" s="37"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="16">
         <v>6.3457939999999997</v>
       </c>
       <c r="H186" s="16">
         <v>10.536401</v>
       </c>
       <c r="I186" s="16">
         <v>3.9357474975494871</v>
       </c>
       <c r="J186" s="16">
         <v>66.037551802028233</v>
       </c>
       <c r="K186" s="16">
         <v>4.190607</v>
       </c>
     </row>
-    <row r="187" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="37"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="16">
         <v>9.270956</v>
       </c>
       <c r="H187" s="16">
         <v>9.752027</v>
       </c>
       <c r="I187" s="16">
         <v>3.6427539025218412</v>
       </c>
       <c r="J187" s="16">
         <v>5.1890117912327494</v>
       </c>
       <c r="K187" s="16">
         <v>0.48107100000000003</v>
       </c>
     </row>
-    <row r="188" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="37"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="16">
         <v>1.35955</v>
       </c>
       <c r="H188" s="16">
         <v>9.6659799999999994</v>
       </c>
       <c r="I188" s="16">
         <v>3.6106120672859157</v>
       </c>
       <c r="J188" s="16">
         <v>610.96907064837615</v>
       </c>
       <c r="K188" s="16">
         <v>8.3064299999999989</v>
       </c>
     </row>
-    <row r="189" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5"/>
       <c r="D189" s="37"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="16">
         <v>7.7189309999999995</v>
       </c>
       <c r="H189" s="16">
         <v>7.8542329999999998</v>
       </c>
       <c r="I189" s="16">
         <v>2.9338554858457457</v>
       </c>
       <c r="J189" s="16">
         <v>1.7528593013721752</v>
       </c>
       <c r="K189" s="16">
         <v>0.13530200000000026</v>
       </c>
     </row>
-    <row r="190" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5"/>
       <c r="D190" s="37"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="16">
         <v>9.4616720000000001</v>
       </c>
       <c r="H190" s="16">
         <v>6.7655890000000003</v>
       </c>
       <c r="I190" s="16">
         <v>2.5272054448381702</v>
       </c>
       <c r="J190" s="16">
         <v>-28.494784008576918</v>
       </c>
       <c r="K190" s="16">
         <v>-2.6960829999999998</v>
       </c>
     </row>
-    <row r="191" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="37"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="16">
         <v>4.3147330000000004</v>
       </c>
       <c r="H191" s="16">
         <v>5.5593979999999998</v>
       </c>
       <c r="I191" s="16">
         <v>2.0766471175861305</v>
       </c>
       <c r="J191" s="16">
         <v>28.846860280809945</v>
       </c>
       <c r="K191" s="16">
         <v>1.2446649999999995</v>
       </c>
     </row>
-    <row r="192" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="3" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5"/>
       <c r="D192" s="37"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="16">
         <v>0.409194</v>
       </c>
       <c r="H192" s="16">
         <v>5.4999579999999995</v>
       </c>
       <c r="I192" s="16">
         <v>2.0544440113020834</v>
       </c>
       <c r="J192" s="16" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="K192" s="16">
         <v>5.0907639999999992</v>
       </c>
     </row>
-    <row r="193" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="95" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B193" s="93"/>
       <c r="C193" s="93"/>
       <c r="D193" s="96"/>
       <c r="E193" s="96"/>
       <c r="F193" s="96"/>
       <c r="G193" s="17">
         <v>75.920376000000005</v>
       </c>
       <c r="H193" s="17">
         <v>122.74329900000001</v>
       </c>
       <c r="I193" s="17">
         <v>45.849302041581232</v>
       </c>
       <c r="J193" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K193" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="46"/>
     </row>
-    <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="46"/>
     </row>
-    <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="46"/>
     </row>
-    <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="2" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B199" s="37"/>
       <c r="C199" s="37"/>
       <c r="D199" s="37"/>
       <c r="E199" s="37"/>
       <c r="F199" s="37"/>
       <c r="G199" s="37"/>
       <c r="H199" s="37"/>
       <c r="I199" s="37"/>
       <c r="J199" s="37"/>
       <c r="K199" s="37"/>
     </row>
-    <row r="200" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="23"/>
       <c r="B200" s="23"/>
       <c r="C200" s="23"/>
       <c r="D200" s="23"/>
       <c r="E200" s="23"/>
       <c r="F200" s="23"/>
       <c r="G200" s="13">
         <v>2024</v>
       </c>
       <c r="H200" s="13">
         <v>2025</v>
       </c>
       <c r="I200" s="13" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="J200" s="13" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="K200" s="13" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="B201" s="5"/>
       <c r="C201" s="5"/>
       <c r="D201" s="37"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="16">
         <v>0.12911900000000001</v>
       </c>
       <c r="H201" s="16">
         <v>16.665628999999999</v>
       </c>
       <c r="I201" s="16">
-        <v>19.825516109548062</v>
+        <v>19.824612627236583</v>
       </c>
       <c r="J201" s="16" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="K201" s="16">
         <v>16.53651</v>
       </c>
     </row>
-    <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="B202" s="5"/>
       <c r="C202" s="5"/>
       <c r="D202" s="37"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="16">
         <v>2.3265569999999998</v>
       </c>
       <c r="H202" s="16">
         <v>14.697884</v>
       </c>
       <c r="I202" s="16">
-        <v>17.484676757071018</v>
+        <v>17.48387995076925</v>
       </c>
       <c r="J202" s="16">
         <v>531.74398907914156</v>
       </c>
       <c r="K202" s="16">
         <v>12.371327000000001</v>
       </c>
     </row>
-    <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5"/>
       <c r="D203" s="37"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="16">
         <v>2.3589329999999999</v>
       </c>
       <c r="H203" s="16">
         <v>10.888436</v>
       </c>
       <c r="I203" s="16">
-        <v>12.952938249482395</v>
+        <v>12.95234796217157</v>
       </c>
       <c r="J203" s="16">
         <v>361.58309710364813</v>
       </c>
       <c r="K203" s="16">
         <v>8.5295030000000001</v>
       </c>
     </row>
-    <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="37"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="16">
         <v>2.0837719999999997</v>
       </c>
       <c r="H204" s="16">
         <v>10.148299999999999</v>
       </c>
       <c r="I204" s="16">
-        <v>12.072468739975346</v>
+        <v>12.071918577149713</v>
       </c>
       <c r="J204" s="16">
         <v>387.01585394179403</v>
       </c>
       <c r="K204" s="16">
         <v>8.0645279999999993</v>
       </c>
     </row>
-    <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="37"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="16">
         <v>0</v>
       </c>
       <c r="H205" s="16">
         <v>8.5581519999999998</v>
       </c>
       <c r="I205" s="16">
-        <v>10.180820678533104</v>
+        <v>10.180356721310071</v>
       </c>
       <c r="J205" s="16" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="K205" s="16">
         <v>8.5581519999999998</v>
       </c>
     </row>
-    <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5"/>
       <c r="D206" s="37"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="16">
         <v>6.3733870000000001</v>
       </c>
       <c r="H206" s="16">
         <v>5.7989480000000002</v>
       </c>
       <c r="I206" s="16">
-        <v>6.8984577175233843</v>
+        <v>6.8981433431338433</v>
       </c>
       <c r="J206" s="16">
         <v>-9.0130883312122734</v>
       </c>
       <c r="K206" s="16">
         <v>-0.57443899999999992</v>
       </c>
     </row>
-    <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5"/>
       <c r="D207" s="37"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="16">
         <v>1.0449490000000001</v>
       </c>
       <c r="H207" s="16">
         <v>5.444394</v>
       </c>
       <c r="I207" s="16">
-        <v>6.4766784952267216</v>
+        <v>6.4763833420299397</v>
       </c>
       <c r="J207" s="16">
         <v>421.02006892202388</v>
       </c>
       <c r="K207" s="16">
         <v>4.3994450000000001</v>
       </c>
     </row>
-    <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="37"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="16">
         <v>0.55287599999999992</v>
       </c>
       <c r="H208" s="16">
         <v>1.131907</v>
       </c>
       <c r="I208" s="16">
-        <v>1.3465222622566613</v>
+        <v>1.3464608989590181</v>
       </c>
       <c r="J208" s="16">
         <v>104.7307171951758</v>
       </c>
       <c r="K208" s="16">
         <v>0.57903100000000007</v>
       </c>
     </row>
-    <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5"/>
       <c r="D209" s="37"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="16">
         <v>2.2984999999999998E-2</v>
       </c>
       <c r="H209" s="16">
         <v>0.60959600000000003</v>
       </c>
       <c r="I209" s="16">
-        <v>0.72517846871042557</v>
+        <v>0.72514542110069258</v>
       </c>
       <c r="J209" s="16" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="K209" s="16">
         <v>0.58661099999999999</v>
       </c>
     </row>
-    <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5"/>
       <c r="D210" s="37"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="16">
         <v>0.42888799999999999</v>
       </c>
       <c r="H210" s="16">
         <v>0.60389899999999996</v>
       </c>
       <c r="I210" s="16">
-        <v>0.71840128884664145</v>
+        <v>0.71836855008446099</v>
       </c>
       <c r="J210" s="16">
         <v>40.805758146649005</v>
       </c>
       <c r="K210" s="16">
         <v>0.17501099999999997</v>
       </c>
     </row>
-    <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="95" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B211" s="93"/>
       <c r="C211" s="93"/>
       <c r="D211" s="96"/>
       <c r="E211" s="96"/>
       <c r="F211" s="96"/>
       <c r="G211" s="17">
         <v>15.321466000000001</v>
       </c>
       <c r="H211" s="17">
         <v>74.547144999999986</v>
       </c>
       <c r="I211" s="17">
-        <v>88.681658767173744</v>
+        <v>88.677617393945127</v>
       </c>
       <c r="J211" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K211" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="46"/>
     </row>
-    <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="2" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="B215" s="37"/>
       <c r="C215" s="37"/>
       <c r="D215" s="37"/>
       <c r="E215" s="37"/>
       <c r="F215" s="37"/>
       <c r="G215" s="37"/>
       <c r="H215" s="37"/>
       <c r="I215" s="37"/>
       <c r="J215" s="37"/>
       <c r="K215" s="37"/>
     </row>
-    <row r="216" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="23"/>
       <c r="B216" s="23"/>
       <c r="C216" s="23"/>
       <c r="D216" s="23"/>
       <c r="E216" s="23"/>
       <c r="F216" s="23"/>
       <c r="G216" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="H216" s="13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I216" s="13" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="J216" s="13" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="K216" s="13" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="37"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
         <v>0</v>
       </c>
       <c r="H217" s="16">
         <v>22.067568999999999</v>
       </c>
       <c r="I217" s="16">
-        <v>37.176762600524569</v>
+        <v>30.718392338214496</v>
       </c>
       <c r="J217" s="16" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="K217" s="16">
         <v>22.067568999999999</v>
       </c>
     </row>
-    <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="37"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>1.34189</v>
+        <v>2.1782710000000001</v>
       </c>
       <c r="H218" s="16">
-        <v>3.5299239999999998</v>
+        <v>5.223427</v>
       </c>
       <c r="I218" s="16">
-        <v>5.9467876387242322</v>
+        <v>7.2710899844030275</v>
       </c>
       <c r="J218" s="16">
-        <v>163.056137239267</v>
+        <v>139.79693068493313</v>
       </c>
       <c r="K218" s="16">
-        <v>2.188034</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3.045156</v>
+      </c>
+    </row>
+    <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="37"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>0.82633100000000004</v>
+        <v>1.254508</v>
       </c>
       <c r="H219" s="16">
-        <v>3.4900390000000003</v>
+        <v>4.3686590000000001</v>
       </c>
       <c r="I219" s="16">
-        <v>5.8795942303192605</v>
+        <v>6.081239902495458</v>
       </c>
       <c r="J219" s="16">
-        <v>322.35363310828228</v>
+        <v>248.23683866503842</v>
       </c>
       <c r="K219" s="16">
-        <v>2.6637080000000002</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3.1141510000000001</v>
+      </c>
+    </row>
+    <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="37"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>0.201769</v>
+        <v>0.39056000000000002</v>
       </c>
       <c r="H220" s="16">
-        <v>2.037086</v>
+        <v>2.6501869999999998</v>
       </c>
       <c r="I220" s="16">
-        <v>3.4318353153830485</v>
+        <v>3.6891006905035919</v>
       </c>
       <c r="J220" s="16">
-        <v>909.61297325158966</v>
+        <v>578.56078451454323</v>
       </c>
       <c r="K220" s="16">
-        <v>1.8353169999999999</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2.2596270000000001</v>
+      </c>
+    </row>
+    <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="37"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>3.2420800000000001</v>
+        <v>3.5863659999999999</v>
       </c>
       <c r="H221" s="16">
-        <v>1.5667880000000001</v>
+        <v>1.827728</v>
       </c>
       <c r="I221" s="16">
-        <v>2.6395343103425071</v>
+        <v>2.544225228956579</v>
       </c>
       <c r="J221" s="16">
-        <v>-51.673370182105316</v>
+        <v>-49.036768695665749</v>
       </c>
       <c r="K221" s="16">
-        <v>-1.675292</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-1.7586379999999999</v>
+      </c>
+    </row>
+    <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="37"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>2.6629099999999997</v>
+        <v>3.2420800000000001</v>
       </c>
       <c r="H222" s="16">
-        <v>1.3291099999999998</v>
+        <v>1.5667880000000001</v>
       </c>
       <c r="I222" s="16">
-        <v>2.2391232554878697</v>
+        <v>2.1809927724619969</v>
       </c>
       <c r="J222" s="16">
-        <v>-50.088061556718031</v>
+        <v>-51.673370182105316</v>
       </c>
       <c r="K222" s="16">
-        <v>-1.3337999999999999</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-1.675292</v>
+      </c>
+    </row>
+    <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
-        <v>133</v>
+        <v>151</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="37"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>1.2737670000000001</v>
+        <v>0.75923800000000008</v>
       </c>
       <c r="H223" s="16">
-        <v>1.078349</v>
+        <v>1.4349690000000002</v>
       </c>
       <c r="I223" s="16">
-        <v>1.8166715497077663</v>
+        <v>1.9974987156571402</v>
       </c>
       <c r="J223" s="16">
-        <v>-15.341738324199017</v>
+        <v>89.00120910702573</v>
       </c>
       <c r="K223" s="16">
-        <v>-0.19541800000000009</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.67573100000000008</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="37"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>0.31507999999999997</v>
+        <v>1.8497000000000001</v>
       </c>
       <c r="H224" s="16">
-        <v>1.0407390000000001</v>
+        <v>1.1824030000000001</v>
       </c>
       <c r="I224" s="16">
-        <v>1.7533107852571954</v>
+        <v>1.6459229947749041</v>
       </c>
       <c r="J224" s="16">
-        <v>230.30944522026155</v>
+        <v>-36.075958263502187</v>
       </c>
       <c r="K224" s="16">
-        <v>0.72565900000000005</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.66729700000000003</v>
+      </c>
+    </row>
+    <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="37"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>1.442008</v>
+        <v>1.020222</v>
       </c>
       <c r="H225" s="16">
-        <v>0.78739899999999996</v>
+        <v>1.109696</v>
       </c>
       <c r="I225" s="16">
-        <v>1.3265142932096619</v>
+        <v>1.5447137427845936</v>
       </c>
       <c r="J225" s="16">
-        <v>-45.395656612168587</v>
+        <v>8.770052008288399</v>
       </c>
       <c r="K225" s="16">
-        <v>-0.654609</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>8.9474000000000053E-2</v>
+      </c>
+    </row>
+    <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="37"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>0.70690900000000001</v>
+        <v>9.299E-3</v>
       </c>
       <c r="H226" s="16">
-        <v>0.75587899999999997</v>
+        <v>1.0894539999999999</v>
       </c>
       <c r="I226" s="16">
-        <v>1.2734132218062582</v>
-[...2 lines deleted...]
-        <v>6.9273414258412274</v>
+        <v>1.5165365703144342</v>
+      </c>
+      <c r="J226" s="16" t="s">
+        <v>127</v>
       </c>
       <c r="K226" s="16">
-        <v>4.8969999999999958E-2</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.080155</v>
+      </c>
+    </row>
+    <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="95" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B227" s="93"/>
       <c r="C227" s="93"/>
       <c r="D227" s="96"/>
       <c r="E227" s="96"/>
       <c r="F227" s="96"/>
       <c r="G227" s="17">
-        <v>12.012743999999998</v>
+        <v>14.290244000000001</v>
       </c>
       <c r="H227" s="17">
-        <v>37.682882000000006</v>
+        <v>42.520880000000005</v>
       </c>
       <c r="I227" s="17">
-        <v>63.483547200762381</v>
+        <v>59.189712940566231</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="46"/>
     </row>
-    <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="2" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B231" s="37"/>
       <c r="C231" s="37"/>
       <c r="D231" s="37"/>
       <c r="E231" s="37"/>
       <c r="F231" s="37"/>
       <c r="G231" s="37"/>
       <c r="H231" s="37"/>
       <c r="I231" s="37"/>
       <c r="J231" s="37"/>
       <c r="K231" s="37"/>
     </row>
-    <row r="232" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="23"/>
       <c r="B232" s="23"/>
       <c r="C232" s="23"/>
       <c r="D232" s="23"/>
       <c r="E232" s="23"/>
       <c r="F232" s="23"/>
       <c r="G232" s="13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I232" s="13" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="J232" s="13" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="K232" s="13" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
-        <v>138</v>
+        <v>154</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="37"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>0.843144</v>
+        <v>6.9340000000000001E-3</v>
       </c>
       <c r="H233" s="16">
-        <v>3.4920140000000002</v>
+        <v>4.6926760000000005</v>
       </c>
       <c r="I233" s="16">
-        <v>23.834125525891185</v>
-[...2 lines deleted...]
-        <v>314.16578899926941</v>
+        <v>24.272171221396572</v>
+      </c>
+      <c r="J233" s="16" t="s">
+        <v>127</v>
       </c>
       <c r="K233" s="16">
-        <v>2.6488700000000001</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4.6857420000000003</v>
+      </c>
+    </row>
+    <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="37"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>6.9340000000000001E-3</v>
+        <v>3.7941720000000001</v>
       </c>
       <c r="H234" s="16">
-        <v>3.317304</v>
+        <v>3.874857</v>
       </c>
       <c r="I234" s="16">
-        <v>22.641673241728391</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>20.042123633173706</v>
+      </c>
+      <c r="J234" s="16">
+        <v>2.1265509312703772</v>
       </c>
       <c r="K234" s="16">
-        <v>3.3103699999999998</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>8.0684999999999896E-2</v>
+      </c>
+    </row>
+    <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="37"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>4.9203280000000005</v>
+        <v>5.7813239999999997</v>
       </c>
       <c r="H235" s="16">
-        <v>3.0291269999999999</v>
+        <v>3.4325349999999997</v>
       </c>
       <c r="I235" s="16">
-        <v>20.674771965938906</v>
+        <v>17.754278634074986</v>
       </c>
       <c r="J235" s="16">
-        <v>-38.436482283294943</v>
+        <v>-40.627181593697223</v>
       </c>
       <c r="K235" s="16">
-        <v>-1.8912010000000006</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-2.348789</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="37"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
-        <v>0.35176299999999999</v>
+        <v>1.433273</v>
       </c>
       <c r="H236" s="16">
-        <v>0.85721100000000006</v>
+        <v>1.3240270000000001</v>
       </c>
       <c r="I236" s="16">
-        <v>5.8507424586999672</v>
+        <v>6.8483334553146298</v>
       </c>
       <c r="J236" s="16">
-        <v>143.68992759329439</v>
+        <v>-7.6221347921854354</v>
       </c>
       <c r="K236" s="16">
-        <v>0.50544800000000012</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.10924599999999995</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="37"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
-        <v>1.709533</v>
+        <v>1.905994</v>
       </c>
       <c r="H237" s="16">
-        <v>0.65902700000000003</v>
+        <v>1.0013700000000001</v>
       </c>
       <c r="I237" s="16">
-        <v>4.4980725286185814</v>
+        <v>5.1794379360454217</v>
       </c>
       <c r="J237" s="16">
-        <v>-61.449881341863531</v>
+        <v>-47.462059167027803</v>
       </c>
       <c r="K237" s="16">
-        <v>-1.0505059999999999</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.90462399999999987</v>
+      </c>
+    </row>
+    <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="37"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
-        <v>1.266953</v>
+        <v>1.8027029999999999</v>
       </c>
       <c r="H238" s="16">
-        <v>0.48971499999999996</v>
+        <v>0.85721100000000006</v>
       </c>
       <c r="I238" s="16">
-        <v>3.3424633411870053</v>
+        <v>4.4337968708823237</v>
       </c>
       <c r="J238" s="16">
-        <v>-61.347027079931152</v>
+        <v>-52.448573059455718</v>
       </c>
       <c r="K238" s="16">
-        <v>-0.7772380000000001</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-0.94549199999999989</v>
+      </c>
+    </row>
+    <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="37"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>4.9280000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="H239" s="16">
-        <v>0.43618400000000002</v>
+        <v>0.44860800000000001</v>
       </c>
       <c r="I239" s="16">
-        <v>2.977096944166123</v>
+        <v>2.3203584026019</v>
       </c>
       <c r="J239" s="16" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="K239" s="16">
-        <v>0.43125600000000003</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.44860800000000001</v>
+      </c>
+    </row>
+    <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="37"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
-        <v>0.18420599999999998</v>
+        <v>4.9280000000000001E-3</v>
       </c>
       <c r="H240" s="16">
-        <v>0.21439599999999998</v>
+        <v>0.43618400000000002</v>
       </c>
       <c r="I240" s="16">
-        <v>1.4633220760996277</v>
-[...2 lines deleted...]
-        <v>16.389259850384892</v>
+        <v>2.2560971036640165</v>
+      </c>
+      <c r="J240" s="16" t="s">
+        <v>127</v>
       </c>
       <c r="K240" s="16">
-        <v>3.0189999999999995E-2</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.43125600000000003</v>
+      </c>
+    </row>
+    <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
-        <v>125</v>
+        <v>150</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="37"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>3.4637999999999995E-2</v>
+        <v>0.19909100000000002</v>
       </c>
       <c r="H241" s="16">
-        <v>0.19579299999999999</v>
+        <v>0.31261299999999997</v>
       </c>
       <c r="I241" s="16">
-        <v>1.3363505813810632</v>
+        <v>1.6169444176487886</v>
       </c>
       <c r="J241" s="16">
-        <v>465.25492233962711</v>
+        <v>57.020156611800608</v>
       </c>
       <c r="K241" s="16">
-        <v>0.16115499999999999</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.11352199999999996</v>
+      </c>
+    </row>
+    <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
-        <v>150</v>
+        <v>131</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="37"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>1.6080999999999998E-2</v>
+        <v>3.4637999999999995E-2</v>
       </c>
       <c r="H242" s="16">
-        <v>0.17037200000000002</v>
+        <v>0.26091199999999998</v>
       </c>
       <c r="I242" s="16">
-        <v>1.1628440304354832</v>
+        <v>1.3495286565100639</v>
       </c>
       <c r="J242" s="16">
-        <v>959.46147627635105</v>
+        <v>653.25365205843298</v>
       </c>
       <c r="K242" s="16">
-        <v>0.15429100000000001</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0.22627399999999998</v>
+      </c>
+    </row>
+    <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="95" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B243" s="93"/>
       <c r="C243" s="93"/>
       <c r="D243" s="96"/>
       <c r="E243" s="96"/>
       <c r="F243" s="96"/>
       <c r="G243" s="17">
-        <v>9.3385079999999991</v>
+        <v>14.963056999999997</v>
       </c>
       <c r="H243" s="17">
-        <v>12.861143000000002</v>
+        <v>16.640992999999998</v>
       </c>
       <c r="I243" s="17">
-        <v>87.781462694146342</v>
+        <v>86.073070331312394</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="46"/>
     </row>
-    <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="46"/>
     </row>
-    <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="2" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="B248" s="22"/>
       <c r="C248" s="22"/>
       <c r="D248" s="22"/>
       <c r="E248" s="22"/>
       <c r="F248" s="22"/>
       <c r="G248" s="22"/>
       <c r="H248" s="22"/>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
     </row>
-    <row r="249" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="12">
         <v>0</v>
       </c>
       <c r="B249" s="12">
         <v>0</v>
       </c>
       <c r="C249" s="12">
         <v>0</v>
       </c>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
       <c r="E249" s="12">
         <v>2024</v>
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="H249" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I249" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="H249" s="13" t="s">
+      <c r="J249" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="I249" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K249" s="13" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="250" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B250" s="22"/>
-      <c r="C250" s="123" t="s">
+      <c r="C250" s="127" t="s">
         <v>66</v>
       </c>
       <c r="D250" s="16">
         <v>19.26806580715245</v>
       </c>
       <c r="E250" s="16">
         <v>13.265349967617054</v>
       </c>
       <c r="F250" s="16">
         <v>9.6999777551428039</v>
       </c>
       <c r="G250" s="16">
         <v>-9.1753103326513408</v>
       </c>
       <c r="H250" s="16">
         <v>-2.6989481789565728</v>
       </c>
       <c r="I250" s="16">
-        <v>7.0944770214813282</v>
+        <v>7.4482955224578165</v>
       </c>
       <c r="J250" s="16">
-        <v>11.347403299083561</v>
+        <v>12.715882568219625</v>
       </c>
       <c r="K250" s="16">
-        <v>58.369291775915002</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>62.019456227533929</v>
+      </c>
+    </row>
+    <row r="251" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B251" s="22"/>
-      <c r="C251" s="123">
+      <c r="C251" s="127">
         <v>0</v>
       </c>
       <c r="D251" s="16">
         <v>28.456282263184974</v>
       </c>
       <c r="E251" s="16">
         <v>37.22225590266298</v>
       </c>
       <c r="F251" s="16">
         <v>30.609816228658332</v>
       </c>
       <c r="G251" s="16">
         <v>2.1433101894188851</v>
       </c>
       <c r="H251" s="16">
         <v>17.64000145404836</v>
       </c>
       <c r="I251" s="16">
-        <v>43.591816319866872</v>
+        <v>41.877182533306609</v>
       </c>
       <c r="J251" s="16">
-        <v>16.219576451818284</v>
+        <v>16.773074522024885</v>
       </c>
       <c r="K251" s="16">
-        <v>-63.159169261886142</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-61.988694747553474</v>
+      </c>
+    </row>
+    <row r="252" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B252" s="22"/>
-      <c r="C252" s="123">
+      <c r="C252" s="127">
         <v>0</v>
       </c>
       <c r="D252" s="16">
         <v>17.861722283354066</v>
       </c>
       <c r="E252" s="16">
         <v>18.057535103095269</v>
       </c>
       <c r="F252" s="16">
         <v>28.667020947922385</v>
       </c>
       <c r="G252" s="16">
         <v>97.185961470817745</v>
       </c>
       <c r="H252" s="16">
         <v>30.016714844976011</v>
       </c>
       <c r="I252" s="16">
-        <v>25.324505811120002</v>
+        <v>24.30977300708474</v>
       </c>
       <c r="J252" s="16">
-        <v>47.944597417489106</v>
+        <v>42.38559926304201</v>
       </c>
       <c r="K252" s="16">
-        <v>87.453506023794645</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>65.468368738059809</v>
+      </c>
+    </row>
+    <row r="253" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B253" s="22"/>
-      <c r="C253" s="123">
+      <c r="C253" s="127">
         <v>0</v>
       </c>
       <c r="D253" s="16">
         <v>34.41392964630851</v>
       </c>
       <c r="E253" s="16">
         <v>31.454859026624693</v>
       </c>
       <c r="F253" s="16">
         <v>31.023185068276476</v>
       </c>
       <c r="G253" s="16">
         <v>22.50407542308815</v>
       </c>
       <c r="H253" s="16">
         <v>12.556974256659959</v>
       </c>
       <c r="I253" s="16">
-        <v>23.989200847531798</v>
+        <v>26.364748937150846</v>
       </c>
       <c r="J253" s="16">
-        <v>24.488422831609043</v>
+        <v>28.125443646713489</v>
       </c>
       <c r="K253" s="16">
-        <v>1.0741052379786802</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.2402719212138065</v>
+      </c>
+    </row>
+    <row r="254" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="97" t="s">
         <v>68</v>
       </c>
       <c r="B254" s="98"/>
-      <c r="C254" s="139" t="s">
+      <c r="C254" s="122" t="s">
         <v>67</v>
       </c>
       <c r="D254" s="99">
         <v>95.092326450835785</v>
       </c>
       <c r="E254" s="99">
         <v>93.753257858404808</v>
       </c>
       <c r="F254" s="99">
         <v>91.760494494852978</v>
       </c>
       <c r="G254" s="99">
         <v>24.208665684703465</v>
       </c>
       <c r="H254" s="99">
         <v>15.513935595603169</v>
       </c>
       <c r="I254" s="99">
-        <v>97.401568613192268</v>
+        <v>96.188021945174427</v>
       </c>
       <c r="J254" s="99">
-        <v>97.322937787798921</v>
+        <v>96.444010766736739</v>
       </c>
       <c r="K254" s="99">
-        <v>-0.98639558327490384</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-5.0975200583695495</v>
+      </c>
+    </row>
+    <row r="255" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B255" s="100"/>
-      <c r="C255" s="140">
+      <c r="C255" s="123">
         <v>0</v>
       </c>
       <c r="D255" s="17">
         <v>4.9076735491642145</v>
       </c>
       <c r="E255" s="17">
         <v>6.2467421415951891</v>
       </c>
       <c r="F255" s="17">
         <v>8.239505505147017</v>
       </c>
       <c r="G255" s="17">
         <v>67.390223131779493</v>
       </c>
       <c r="H255" s="17">
         <v>32.667083821676471</v>
       </c>
       <c r="I255" s="17">
-        <v>2.598431386807734</v>
+        <v>3.8119780548255711</v>
       </c>
       <c r="J255" s="17">
-        <v>2.6770622122010792</v>
+        <v>3.5559892332632508</v>
       </c>
       <c r="K255" s="17">
-        <v>2.0922609601811271</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-11.705563779732771</v>
+      </c>
+    </row>
+    <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="4" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D256" s="60"/>
     </row>
-    <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="60"/>
     </row>
-    <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D258" s="60"/>
     </row>
-    <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="20" t="s">
         <v>101</v>
       </c>
       <c r="D259" s="60"/>
     </row>
-    <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="101" t="s">
         <v>70</v>
       </c>
       <c r="D260" s="60"/>
     </row>
-    <row r="261" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A261" s="122" t="s">
+    <row r="261" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="124" t="s">
         <v>71</v>
       </c>
-      <c r="B261" s="122">
-[...31 lines deleted...]
-      <c r="A262" s="122" t="s">
+      <c r="B261" s="124">
+        <v>0</v>
+      </c>
+      <c r="C261" s="124">
+        <v>0</v>
+      </c>
+      <c r="D261" s="124">
+        <v>0</v>
+      </c>
+      <c r="E261" s="124">
+        <v>0</v>
+      </c>
+      <c r="F261" s="124">
+        <v>0</v>
+      </c>
+      <c r="G261" s="124">
+        <v>0</v>
+      </c>
+      <c r="H261" s="124">
+        <v>0</v>
+      </c>
+      <c r="I261" s="124">
+        <v>0</v>
+      </c>
+      <c r="J261" s="124">
+        <v>0</v>
+      </c>
+      <c r="K261" s="124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="262" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="124" t="s">
         <v>72</v>
       </c>
-      <c r="B262" s="122">
-[...31 lines deleted...]
-      <c r="A263" s="122" t="s">
+      <c r="B262" s="124">
+        <v>0</v>
+      </c>
+      <c r="C262" s="124">
+        <v>0</v>
+      </c>
+      <c r="D262" s="124">
+        <v>0</v>
+      </c>
+      <c r="E262" s="124">
+        <v>0</v>
+      </c>
+      <c r="F262" s="124">
+        <v>0</v>
+      </c>
+      <c r="G262" s="124">
+        <v>0</v>
+      </c>
+      <c r="H262" s="124">
+        <v>0</v>
+      </c>
+      <c r="I262" s="124">
+        <v>0</v>
+      </c>
+      <c r="J262" s="124">
+        <v>0</v>
+      </c>
+      <c r="K262" s="124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="263" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="124" t="s">
         <v>73</v>
       </c>
-      <c r="B263" s="122">
-[...31 lines deleted...]
-      <c r="A264" s="122" t="s">
+      <c r="B263" s="124">
+        <v>0</v>
+      </c>
+      <c r="C263" s="124">
+        <v>0</v>
+      </c>
+      <c r="D263" s="124">
+        <v>0</v>
+      </c>
+      <c r="E263" s="124">
+        <v>0</v>
+      </c>
+      <c r="F263" s="124">
+        <v>0</v>
+      </c>
+      <c r="G263" s="124">
+        <v>0</v>
+      </c>
+      <c r="H263" s="124">
+        <v>0</v>
+      </c>
+      <c r="I263" s="124">
+        <v>0</v>
+      </c>
+      <c r="J263" s="124">
+        <v>0</v>
+      </c>
+      <c r="K263" s="124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="264" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="124" t="s">
         <v>74</v>
       </c>
-      <c r="B264" s="122">
-[...30 lines deleted...]
-    <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B264" s="124">
+        <v>0</v>
+      </c>
+      <c r="C264" s="124">
+        <v>0</v>
+      </c>
+      <c r="D264" s="124">
+        <v>0</v>
+      </c>
+      <c r="E264" s="124">
+        <v>0</v>
+      </c>
+      <c r="F264" s="124">
+        <v>0</v>
+      </c>
+      <c r="G264" s="124">
+        <v>0</v>
+      </c>
+      <c r="H264" s="124">
+        <v>0</v>
+      </c>
+      <c r="I264" s="124">
+        <v>0</v>
+      </c>
+      <c r="J264" s="124">
+        <v>0</v>
+      </c>
+      <c r="K264" s="124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="46">
         <v>0</v>
       </c>
       <c r="B265" s="46">
         <v>0</v>
       </c>
       <c r="C265" s="46">
         <v>0</v>
       </c>
       <c r="D265" s="46">
         <v>0</v>
       </c>
       <c r="E265" s="46">
         <v>0</v>
       </c>
       <c r="F265" s="46">
         <v>0</v>
       </c>
       <c r="G265" s="46">
         <v>0</v>
       </c>
       <c r="H265" s="46">
         <v>0</v>
       </c>
       <c r="I265" s="46">
         <v>0</v>
       </c>
       <c r="J265" s="46">
         <v>0</v>
       </c>
       <c r="K265" s="46">
         <v>0</v>
       </c>
     </row>
-    <row r="266" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A266" s="46"/>
       <c r="B266" s="46"/>
       <c r="C266" s="46"/>
       <c r="D266" s="46"/>
       <c r="E266" s="46"/>
       <c r="F266" s="46"/>
       <c r="G266" s="46"/>
       <c r="H266" s="46"/>
       <c r="I266" s="46"/>
       <c r="J266" s="46"/>
       <c r="K266" s="46"/>
     </row>
-    <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="46"/>
       <c r="B267" s="46"/>
       <c r="C267" s="46"/>
       <c r="D267" s="46"/>
       <c r="E267" s="46"/>
       <c r="F267" s="46"/>
       <c r="G267" s="46"/>
       <c r="H267" s="46"/>
       <c r="I267" s="46"/>
       <c r="J267" s="46"/>
       <c r="K267" s="46"/>
     </row>
-    <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="2" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="B268" s="22"/>
       <c r="C268" s="22"/>
       <c r="D268" s="22"/>
       <c r="E268" s="22"/>
       <c r="F268" s="22"/>
       <c r="G268" s="22"/>
       <c r="H268" s="22"/>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
     </row>
-    <row r="269" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="12">
         <v>0</v>
       </c>
       <c r="B269" s="12">
         <v>0</v>
       </c>
       <c r="C269" s="12">
         <v>0</v>
       </c>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
       <c r="E269" s="12">
         <v>2024</v>
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="H269" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I269" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="H269" s="13" t="s">
+      <c r="J269" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="I269" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K269" s="13" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="270" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B270" s="22"/>
-      <c r="C270" s="123" t="s">
+      <c r="C270" s="127" t="s">
         <v>66</v>
       </c>
       <c r="D270" s="16">
         <v>1.5655147799365985</v>
       </c>
       <c r="E270" s="16">
         <v>2.3247595343522289</v>
       </c>
       <c r="F270" s="16">
-        <v>1.3463979647560558</v>
+        <v>1.3464932905549587</v>
       </c>
       <c r="G270" s="16">
-        <v>18.305392221489754</v>
+        <v>18.319208965062604</v>
       </c>
       <c r="H270" s="16">
-        <v>-17.718237708675055</v>
+        <v>-17.715835417024618</v>
       </c>
       <c r="I270" s="16">
-        <v>2.8265825882314344</v>
+        <v>1.929818315288967</v>
       </c>
       <c r="J270" s="16">
-        <v>2.1658801216728927</v>
+        <v>2.2800532993210543</v>
       </c>
       <c r="K270" s="16">
-        <v>-5.0809647454983553</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>19.969114098586683</v>
+      </c>
+    </row>
+    <row r="271" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B271" s="22"/>
-      <c r="C271" s="123">
+      <c r="C271" s="127">
         <v>0</v>
       </c>
       <c r="D271" s="16">
         <v>11.493211720209549</v>
       </c>
       <c r="E271" s="16">
         <v>43.988138129788247</v>
       </c>
       <c r="F271" s="16">
-        <v>55.480282268923197</v>
+        <v>55.47773112974658</v>
       </c>
       <c r="G271" s="16">
         <v>157.63936056067681</v>
       </c>
       <c r="H271" s="16">
         <v>26.648144056902588</v>
       </c>
       <c r="I271" s="16">
-        <v>28.266928070354108</v>
+        <v>43.158267879164676</v>
       </c>
       <c r="J271" s="16">
-        <v>62.626066363884611</v>
+        <v>64.035337634343676</v>
       </c>
       <c r="K271" s="16">
-        <v>174.44612268499282</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>50.659518034553621</v>
+      </c>
+    </row>
+    <row r="272" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B272" s="22"/>
-      <c r="C272" s="123">
+      <c r="C272" s="127">
         <v>0</v>
       </c>
       <c r="D272" s="16">
         <v>85.812687478884683</v>
       </c>
       <c r="E272" s="16">
         <v>47.872078483734761</v>
       </c>
       <c r="F272" s="16">
-        <v>39.477411542191597</v>
+        <v>39.475596259949725</v>
       </c>
       <c r="G272" s="16">
         <v>68.451745685717754</v>
       </c>
       <c r="H272" s="16">
         <v>-29.632226857538612</v>
       </c>
       <c r="I272" s="16">
-        <v>63.127068097790904</v>
+        <v>49.334133519426089</v>
       </c>
       <c r="J272" s="16">
-        <v>31.055011799037079</v>
+        <v>29.205618105668673</v>
       </c>
       <c r="K272" s="16">
-        <v>-39.060812596849622</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-39.888194357097582</v>
+      </c>
+    </row>
+    <row r="273" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B273" s="22"/>
-      <c r="C273" s="123">
+      <c r="C273" s="127">
         <v>0</v>
       </c>
       <c r="D273" s="16">
         <v>1.1285860209691669</v>
       </c>
       <c r="E273" s="16">
         <v>5.8150238521247717</v>
       </c>
       <c r="F273" s="16">
-        <v>3.6959082241291448</v>
+        <v>3.7001793197487491</v>
       </c>
       <c r="G273" s="16">
-        <v>29.831121523266884</v>
+        <v>29.987135196811217</v>
       </c>
       <c r="H273" s="16">
-        <v>14.939987107202812</v>
+        <v>14.974501433152</v>
       </c>
       <c r="I273" s="16">
-        <v>5.7794212436235464</v>
+        <v>5.5777802861202801</v>
       </c>
       <c r="J273" s="16">
-        <v>4.1530417154054184</v>
+        <v>4.4789909606665939</v>
       </c>
       <c r="K273" s="16">
-        <v>-10.985137997968778</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-18.462074229558265</v>
+      </c>
+    </row>
+    <row r="274" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="97" t="s">
         <v>68</v>
       </c>
       <c r="B274" s="98"/>
-      <c r="C274" s="139" t="s">
+      <c r="C274" s="122" t="s">
         <v>59</v>
       </c>
       <c r="D274" s="99">
         <v>99.91849172417065</v>
       </c>
       <c r="E274" s="99">
         <v>98.841473704369349</v>
       </c>
       <c r="F274" s="99">
-        <v>99.266604802216051</v>
+        <v>99.266638278470992</v>
       </c>
       <c r="G274" s="99">
-        <v>104.27213627140269</v>
+        <v>104.28152970979542</v>
       </c>
       <c r="H274" s="99">
-        <v>-14.557388043019003</v>
+        <v>-14.556405791980954</v>
       </c>
       <c r="I274" s="99">
-        <v>99.397001867092087</v>
+        <v>99.407831657123339</v>
       </c>
       <c r="J274" s="99">
-        <v>99.235722518403136</v>
+        <v>98.943789532440789</v>
       </c>
       <c r="K274" s="99">
-        <v>23.874119189418465</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.5408691215179686</v>
+      </c>
+    </row>
+    <row r="275" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B275" s="100"/>
-      <c r="C275" s="140">
+      <c r="C275" s="123">
         <v>0</v>
       </c>
       <c r="D275" s="17">
         <v>8.1508275829354368E-2</v>
       </c>
       <c r="E275" s="17">
         <v>1.1585262956306552</v>
       </c>
       <c r="F275" s="17">
-        <v>0.73339519778393736</v>
+        <v>0.73336172152900558</v>
       </c>
       <c r="G275" s="17">
         <v>28.758924667750286</v>
       </c>
       <c r="H275" s="17">
         <v>48.224256448267042</v>
       </c>
       <c r="I275" s="17">
-        <v>0.60299813290791204</v>
+        <v>0.59216834287665943</v>
       </c>
       <c r="J275" s="17">
-        <v>0.76427748159686759</v>
+        <v>1.0562104675592203</v>
       </c>
       <c r="K275" s="17">
-        <v>57.260960804473058</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>81.960959485415643</v>
+      </c>
+    </row>
+    <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="4" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D276" s="60"/>
     </row>
-    <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="60"/>
     </row>
-    <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D278" s="60"/>
     </row>
-    <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="20" t="s">
         <v>101</v>
       </c>
       <c r="D279" s="60"/>
     </row>
-    <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="101" t="s">
         <v>70</v>
       </c>
       <c r="D280" s="60"/>
     </row>
-    <row r="281" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A281" s="122" t="s">
+    <row r="281" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A281" s="124" t="s">
         <v>71</v>
       </c>
-      <c r="B281" s="122">
-[...31 lines deleted...]
-      <c r="A282" s="122" t="s">
+      <c r="B281" s="124">
+        <v>0</v>
+      </c>
+      <c r="C281" s="124">
+        <v>0</v>
+      </c>
+      <c r="D281" s="124">
+        <v>0</v>
+      </c>
+      <c r="E281" s="124">
+        <v>0</v>
+      </c>
+      <c r="F281" s="124">
+        <v>0</v>
+      </c>
+      <c r="G281" s="124">
+        <v>0</v>
+      </c>
+      <c r="H281" s="124">
+        <v>0</v>
+      </c>
+      <c r="I281" s="124">
+        <v>0</v>
+      </c>
+      <c r="J281" s="124">
+        <v>0</v>
+      </c>
+      <c r="K281" s="124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="282" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A282" s="124" t="s">
         <v>72</v>
       </c>
-      <c r="B282" s="122">
-[...31 lines deleted...]
-      <c r="A283" s="122" t="s">
+      <c r="B282" s="124">
+        <v>0</v>
+      </c>
+      <c r="C282" s="124">
+        <v>0</v>
+      </c>
+      <c r="D282" s="124">
+        <v>0</v>
+      </c>
+      <c r="E282" s="124">
+        <v>0</v>
+      </c>
+      <c r="F282" s="124">
+        <v>0</v>
+      </c>
+      <c r="G282" s="124">
+        <v>0</v>
+      </c>
+      <c r="H282" s="124">
+        <v>0</v>
+      </c>
+      <c r="I282" s="124">
+        <v>0</v>
+      </c>
+      <c r="J282" s="124">
+        <v>0</v>
+      </c>
+      <c r="K282" s="124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="283" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A283" s="124" t="s">
         <v>73</v>
       </c>
-      <c r="B283" s="122">
-[...31 lines deleted...]
-      <c r="A284" s="122" t="s">
+      <c r="B283" s="124">
+        <v>0</v>
+      </c>
+      <c r="C283" s="124">
+        <v>0</v>
+      </c>
+      <c r="D283" s="124">
+        <v>0</v>
+      </c>
+      <c r="E283" s="124">
+        <v>0</v>
+      </c>
+      <c r="F283" s="124">
+        <v>0</v>
+      </c>
+      <c r="G283" s="124">
+        <v>0</v>
+      </c>
+      <c r="H283" s="124">
+        <v>0</v>
+      </c>
+      <c r="I283" s="124">
+        <v>0</v>
+      </c>
+      <c r="J283" s="124">
+        <v>0</v>
+      </c>
+      <c r="K283" s="124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="284" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A284" s="124" t="s">
         <v>74</v>
       </c>
-      <c r="B284" s="122">
-[...30 lines deleted...]
-    <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B284" s="124">
+        <v>0</v>
+      </c>
+      <c r="C284" s="124">
+        <v>0</v>
+      </c>
+      <c r="D284" s="124">
+        <v>0</v>
+      </c>
+      <c r="E284" s="124">
+        <v>0</v>
+      </c>
+      <c r="F284" s="124">
+        <v>0</v>
+      </c>
+      <c r="G284" s="124">
+        <v>0</v>
+      </c>
+      <c r="H284" s="124">
+        <v>0</v>
+      </c>
+      <c r="I284" s="124">
+        <v>0</v>
+      </c>
+      <c r="J284" s="124">
+        <v>0</v>
+      </c>
+      <c r="K284" s="124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="46"/>
       <c r="B285" s="46"/>
       <c r="C285" s="46"/>
       <c r="D285" s="46"/>
       <c r="E285" s="46"/>
       <c r="F285" s="83"/>
       <c r="G285" s="83"/>
       <c r="H285" s="46"/>
       <c r="I285" s="46"/>
       <c r="J285" s="46"/>
       <c r="K285" s="46"/>
     </row>
-    <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="46"/>
       <c r="B286" s="46"/>
       <c r="C286" s="46"/>
       <c r="D286" s="46"/>
       <c r="E286" s="46"/>
       <c r="F286" s="83"/>
       <c r="G286" s="83"/>
       <c r="H286" s="46"/>
       <c r="I286" s="46"/>
       <c r="J286" s="46"/>
       <c r="K286" s="46"/>
     </row>
-    <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="46"/>
       <c r="B287" s="46"/>
       <c r="C287" s="46"/>
       <c r="D287" s="46"/>
       <c r="E287" s="46"/>
       <c r="F287" s="83"/>
       <c r="G287" s="83"/>
       <c r="H287" s="46"/>
       <c r="I287" s="46"/>
       <c r="J287" s="46"/>
       <c r="K287" s="46"/>
     </row>
-    <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="2" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="B288" s="22"/>
       <c r="C288" s="22"/>
       <c r="D288" s="22"/>
       <c r="E288" s="22"/>
       <c r="F288" s="22"/>
       <c r="G288" s="22"/>
       <c r="H288" s="22"/>
       <c r="I288" s="22"/>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
     </row>
-    <row r="289" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="12">
         <v>0</v>
       </c>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="24">
         <v>0</v>
       </c>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
         <v>2022</v>
       </c>
       <c r="G289" s="12">
         <v>2023</v>
       </c>
       <c r="H289" s="12">
         <v>2024</v>
       </c>
       <c r="I289" s="12">
         <v>2025</v>
       </c>
       <c r="J289" s="13" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="K289" s="13" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B290" s="102"/>
       <c r="C290" s="102"/>
-      <c r="D290" s="129" t="s">
+      <c r="D290" s="126" t="s">
         <v>47</v>
       </c>
       <c r="E290" s="103">
         <v>35.375937509621174</v>
       </c>
       <c r="F290" s="103">
         <v>35.347532238080667</v>
       </c>
       <c r="G290" s="103">
         <v>23.096821985793845</v>
       </c>
       <c r="H290" s="103">
         <v>34.047831021452403</v>
       </c>
       <c r="I290" s="103">
-        <v>31.831296563854984</v>
+        <v>31.840460939474763</v>
       </c>
       <c r="J290" s="104">
-        <v>18.625008176191052</v>
+        <v>18.678599993278052</v>
       </c>
       <c r="K290" s="104">
-        <v>13.507777378617725</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13.520595202274821</v>
+      </c>
+    </row>
+    <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B291" s="22"/>
       <c r="C291" s="22"/>
-      <c r="D291" s="130">
+      <c r="D291" s="141">
         <v>0</v>
       </c>
       <c r="E291" s="60">
         <v>0</v>
       </c>
       <c r="F291" s="60">
         <v>3.6746624389903879E-2</v>
       </c>
       <c r="G291" s="60">
         <v>0</v>
       </c>
       <c r="H291" s="60">
         <v>0</v>
       </c>
       <c r="I291" s="60">
         <v>0</v>
       </c>
       <c r="J291" s="16" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="K291" s="16" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B292" s="22"/>
       <c r="C292" s="22"/>
-      <c r="D292" s="130">
+      <c r="D292" s="141">
         <v>0</v>
       </c>
       <c r="E292" s="60">
         <v>63.044480681388407</v>
       </c>
       <c r="F292" s="60">
         <v>61.299402874744381</v>
       </c>
       <c r="G292" s="60">
         <v>76.13985272113716</v>
       </c>
       <c r="H292" s="60">
         <v>63.904802765436131</v>
       </c>
       <c r="I292" s="60">
-        <v>62.672081575381952</v>
+        <v>62.663817527013308</v>
       </c>
       <c r="J292" s="16">
-        <v>24.437706521781614</v>
+        <v>24.441681059902347</v>
       </c>
       <c r="K292" s="16">
-        <v>16.371274035766238</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>16.372203248739513</v>
+      </c>
+    </row>
+    <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B293" s="22"/>
       <c r="C293" s="22"/>
-      <c r="D293" s="130">
+      <c r="D293" s="141">
         <v>0</v>
       </c>
       <c r="E293" s="60">
         <v>1.5165017001055294</v>
       </c>
       <c r="F293" s="60">
         <v>3.1798599963764937</v>
       </c>
       <c r="G293" s="60">
         <v>0.69577264807366779</v>
       </c>
       <c r="H293" s="60">
         <v>1.9565344187419338</v>
       </c>
       <c r="I293" s="60">
-        <v>3.594829085016519</v>
+        <v>3.5942402647064489</v>
       </c>
       <c r="J293" s="16">
         <v>133.13213020111269</v>
       </c>
       <c r="K293" s="16">
         <v>44.609845918250016</v>
       </c>
     </row>
-    <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B294" s="73"/>
       <c r="C294" s="73"/>
-      <c r="D294" s="131">
+      <c r="D294" s="142">
         <v>0</v>
       </c>
       <c r="E294" s="105">
-        <v>6.3080108884885369E-2</v>
+        <v>6.3080108884884648E-2</v>
       </c>
       <c r="F294" s="105">
-        <v>0.13645826640855963</v>
+        <v>0.13645826640855382</v>
       </c>
       <c r="G294" s="105">
-        <v>6.7552644995326108E-2</v>
+        <v>6.7552644995330716E-2</v>
       </c>
       <c r="H294" s="105">
-        <v>9.0831794369535354E-2</v>
+        <v>9.0831794369533259E-2</v>
       </c>
       <c r="I294" s="105">
-        <v>1.901792775746542</v>
+        <v>1.9014812688054736</v>
       </c>
       <c r="J294" s="17" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="K294" s="17">
-        <v>173.09057810378016</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>173.09057810378059</v>
+      </c>
+    </row>
+    <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F295" s="60"/>
       <c r="G295" s="60"/>
       <c r="H295" s="60"/>
       <c r="I295" s="60"/>
       <c r="J295" s="60"/>
       <c r="K295" s="60"/>
     </row>
-    <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B296" s="84"/>
       <c r="C296" s="84"/>
       <c r="D296" s="84"/>
       <c r="E296" s="84"/>
       <c r="F296" s="84"/>
       <c r="G296" s="84"/>
       <c r="H296" s="84"/>
       <c r="I296" s="84"/>
       <c r="J296" s="84"/>
       <c r="K296" s="84"/>
     </row>
-    <row r="297" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A297" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B297" s="84"/>
       <c r="C297" s="84"/>
       <c r="D297" s="84"/>
       <c r="E297" s="84"/>
       <c r="F297" s="84"/>
       <c r="G297" s="84"/>
       <c r="H297" s="84"/>
       <c r="I297" s="84"/>
       <c r="J297" s="84"/>
       <c r="K297" s="84"/>
     </row>
-    <row r="298" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A298" s="20" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="299" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A299" s="101" t="s">
         <v>78</v>
       </c>
       <c r="B299" s="85"/>
       <c r="C299" s="85"/>
       <c r="D299" s="85"/>
       <c r="E299" s="85"/>
       <c r="F299" s="85"/>
       <c r="G299" s="85"/>
       <c r="H299" s="85"/>
       <c r="I299" s="85"/>
       <c r="J299" s="85"/>
       <c r="K299" s="85"/>
     </row>
-    <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="101" t="s">
         <v>77</v>
       </c>
       <c r="B300" s="84"/>
       <c r="C300" s="84"/>
       <c r="D300" s="84"/>
       <c r="E300" s="84"/>
       <c r="F300" s="84"/>
       <c r="G300" s="84"/>
       <c r="H300" s="84"/>
       <c r="I300" s="84"/>
       <c r="J300" s="84"/>
       <c r="K300" s="84"/>
     </row>
-    <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="46"/>
     </row>
-    <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="46"/>
     </row>
-    <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="2" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="B303" s="22"/>
       <c r="C303" s="22"/>
       <c r="D303" s="22"/>
       <c r="E303" s="22"/>
       <c r="F303" s="22"/>
       <c r="G303" s="22"/>
       <c r="H303" s="22"/>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
     </row>
-    <row r="304" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="12">
         <v>0</v>
       </c>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="24">
         <v>0</v>
       </c>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
         <v>2022</v>
       </c>
       <c r="G304" s="12">
         <v>2023</v>
       </c>
       <c r="H304" s="12">
         <v>2024</v>
       </c>
       <c r="I304" s="12">
         <v>2025</v>
       </c>
       <c r="J304" s="13" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="K304" s="13" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B305" s="102"/>
       <c r="C305" s="102"/>
-      <c r="D305" s="129" t="s">
+      <c r="D305" s="126" t="s">
         <v>47</v>
       </c>
       <c r="E305" s="103">
         <v>2.3023471932686936</v>
       </c>
       <c r="F305" s="103">
         <v>7.1588751387823173</v>
       </c>
       <c r="G305" s="103">
         <v>2.4376506455331288</v>
       </c>
       <c r="H305" s="103">
         <v>7.9101291152544242</v>
       </c>
       <c r="I305" s="103">
-        <v>7.145841178696247</v>
+        <v>7.1578984181888501</v>
       </c>
       <c r="J305" s="104">
-        <v>84.027209475397711</v>
+        <v>84.361659787803603</v>
       </c>
       <c r="K305" s="104">
-        <v>13.637742419347765</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13.689338463057421</v>
+      </c>
+    </row>
+    <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B306" s="22"/>
       <c r="C306" s="22"/>
-      <c r="D306" s="130">
+      <c r="D306" s="141">
         <v>0</v>
       </c>
       <c r="E306" s="60">
         <v>0</v>
       </c>
       <c r="F306" s="60">
         <v>0</v>
       </c>
       <c r="G306" s="60">
         <v>0</v>
       </c>
       <c r="H306" s="60">
         <v>0</v>
       </c>
       <c r="I306" s="60">
-        <v>2.3886903092280833E-2</v>
+        <v>2.3883801345251126E-2</v>
       </c>
       <c r="J306" s="16" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="K306" s="16" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B307" s="22"/>
       <c r="C307" s="22"/>
-      <c r="D307" s="130">
+      <c r="D307" s="141">
         <v>0</v>
       </c>
       <c r="E307" s="60">
         <v>96.207708141500788</v>
       </c>
       <c r="F307" s="60">
         <v>85.999944072224267</v>
       </c>
       <c r="G307" s="60">
         <v>96.958968567167773</v>
       </c>
       <c r="H307" s="60">
         <v>79.303400526447973</v>
       </c>
       <c r="I307" s="60">
-        <v>66.399859786091696</v>
+        <v>66.391237673502673</v>
       </c>
       <c r="J307" s="16">
         <v>70.56409163442946</v>
       </c>
       <c r="K307" s="16">
         <v>-21.964667604252995</v>
       </c>
     </row>
-    <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B308" s="22"/>
       <c r="C308" s="22"/>
-      <c r="D308" s="130">
+      <c r="D308" s="141">
         <v>0</v>
       </c>
       <c r="E308" s="60">
         <v>0.39791607335490414</v>
       </c>
       <c r="F308" s="60">
         <v>5.8504448255591157</v>
       </c>
       <c r="G308" s="60">
         <v>0.44830484729616132</v>
       </c>
       <c r="H308" s="60">
         <v>12.265053669352465</v>
       </c>
       <c r="I308" s="60">
-        <v>26.113065380528607</v>
+        <v>26.109674563281693</v>
       </c>
       <c r="J308" s="16">
         <v>333.71121944742157</v>
       </c>
       <c r="K308" s="16">
         <v>143.67925304653605</v>
       </c>
     </row>
-    <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B309" s="73"/>
       <c r="C309" s="73"/>
-      <c r="D309" s="131">
+      <c r="D309" s="142">
         <v>0</v>
       </c>
       <c r="E309" s="105">
-        <v>1.0920285918756067</v>
+        <v>1.0920285918756116</v>
       </c>
       <c r="F309" s="105">
-        <v>0.99073596343429782</v>
+        <v>0.99073596343429715</v>
       </c>
       <c r="G309" s="105">
-        <v>0.15507594000294525</v>
+        <v>0.1550759400029488</v>
       </c>
       <c r="H309" s="105">
-        <v>0.52141668894513782</v>
+        <v>0.52141668894513293</v>
       </c>
       <c r="I309" s="105">
-        <v>0.31734675159116638</v>
+        <v>0.31730554368152536</v>
       </c>
       <c r="J309" s="17">
-        <v>23.982783784035419</v>
+        <v>23.982783784035046</v>
       </c>
       <c r="K309" s="17">
-        <v>-37.139624170578479</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-37.139624170578742</v>
+      </c>
+    </row>
+    <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F310" s="60"/>
       <c r="G310" s="60"/>
       <c r="H310" s="60"/>
       <c r="I310" s="60"/>
       <c r="J310" s="60"/>
       <c r="K310" s="60"/>
     </row>
-    <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B311" s="84"/>
       <c r="C311" s="84"/>
       <c r="D311" s="84"/>
       <c r="E311" s="84"/>
       <c r="F311" s="84"/>
       <c r="G311" s="84"/>
       <c r="H311" s="84"/>
       <c r="I311" s="84"/>
       <c r="J311" s="84"/>
       <c r="K311" s="84"/>
     </row>
-    <row r="312" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A312" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B312" s="84"/>
       <c r="C312" s="84"/>
       <c r="D312" s="84"/>
       <c r="E312" s="84"/>
       <c r="F312" s="84"/>
       <c r="G312" s="84"/>
       <c r="H312" s="84"/>
       <c r="I312" s="84"/>
       <c r="J312" s="84"/>
       <c r="K312" s="84"/>
     </row>
-    <row r="313" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A313" s="20" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="314" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A314" s="101" t="s">
         <v>78</v>
       </c>
       <c r="B314" s="85"/>
       <c r="C314" s="85"/>
       <c r="D314" s="85"/>
       <c r="E314" s="85"/>
       <c r="F314" s="85"/>
       <c r="G314" s="85"/>
       <c r="H314" s="85"/>
       <c r="I314" s="85"/>
       <c r="J314" s="85"/>
       <c r="K314" s="85"/>
     </row>
-    <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A315" s="101" t="s">
         <v>77</v>
       </c>
       <c r="B315" s="84"/>
       <c r="C315" s="84"/>
       <c r="D315" s="84"/>
       <c r="E315" s="84"/>
       <c r="F315" s="84"/>
       <c r="G315" s="84"/>
       <c r="H315" s="84"/>
       <c r="I315" s="84"/>
       <c r="J315" s="84"/>
       <c r="K315" s="84"/>
     </row>
-    <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A316" s="82"/>
     </row>
-    <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A317" s="82"/>
     </row>
-    <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A318" s="2" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="8"/>
       <c r="D318" s="8"/>
       <c r="E318" s="8"/>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
       <c r="H318" s="8"/>
       <c r="I318" s="8"/>
       <c r="J318" s="8"/>
       <c r="K318" s="9"/>
     </row>
-    <row r="319" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A319" s="11">
         <v>0</v>
       </c>
       <c r="B319" s="11"/>
       <c r="C319" s="11"/>
       <c r="D319" s="11"/>
       <c r="E319" s="12">
         <v>2021</v>
       </c>
       <c r="F319" s="12">
         <v>2022</v>
       </c>
       <c r="G319" s="12">
         <v>2023</v>
       </c>
       <c r="H319" s="12">
         <v>2024</v>
       </c>
       <c r="I319" s="12">
         <v>2025</v>
       </c>
       <c r="J319" s="13" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="K319" s="13" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="320" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A320" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B320" s="15"/>
       <c r="C320" s="15"/>
       <c r="D320" s="15"/>
       <c r="E320" s="16">
         <v>100.42</v>
       </c>
       <c r="F320" s="16">
         <v>146.08000000000001</v>
       </c>
       <c r="G320" s="16">
         <v>176.14</v>
       </c>
       <c r="H320" s="16">
         <v>220.75</v>
       </c>
       <c r="I320" s="16">
         <v>272.20999999999998</v>
       </c>
       <c r="J320" s="16">
         <v>23.311438278595688</v>
       </c>
       <c r="K320" s="16">
         <v>28.313090285840104</v>
       </c>
     </row>
-    <row r="321" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A321" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B321" s="15"/>
       <c r="C321" s="15"/>
       <c r="D321" s="15"/>
       <c r="E321" s="16">
         <v>175.19</v>
       </c>
       <c r="F321" s="16">
         <v>238.95</v>
       </c>
       <c r="G321" s="16">
         <v>252.25</v>
       </c>
       <c r="H321" s="16">
         <v>275.66000000000003</v>
       </c>
       <c r="I321" s="16">
         <v>359.22</v>
       </c>
       <c r="J321" s="16">
         <v>30.312704055720811</v>
       </c>
       <c r="K321" s="16">
         <v>19.663802466990042</v>
       </c>
     </row>
-    <row r="322" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A322" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B322" s="15"/>
       <c r="C322" s="15"/>
       <c r="D322" s="15"/>
       <c r="E322" s="16">
         <v>-74.77</v>
       </c>
       <c r="F322" s="16">
         <v>-92.869999999999976</v>
       </c>
       <c r="G322" s="16">
         <v>-76.110000000000014</v>
       </c>
       <c r="H322" s="16">
         <v>-54.910000000000025</v>
       </c>
       <c r="I322" s="16">
         <v>-87.010000000000048</v>
       </c>
       <c r="J322" s="16" t="s">
         <v>24</v>
       </c>
       <c r="K322" s="16" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="323" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A323" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B323" s="1"/>
       <c r="C323" s="1"/>
       <c r="D323" s="1"/>
       <c r="E323" s="17">
         <v>57.320623323249045</v>
       </c>
       <c r="F323" s="17">
         <v>61.134128478761255</v>
       </c>
       <c r="G323" s="17">
         <v>69.827552031714575</v>
       </c>
       <c r="H323" s="17">
         <v>80.080533991148499</v>
       </c>
       <c r="I323" s="17">
         <v>75.778074717443332</v>
       </c>
       <c r="J323" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K323" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="324" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A324" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B324" s="46"/>
       <c r="C324" s="46"/>
       <c r="D324" s="46"/>
       <c r="E324" s="46"/>
       <c r="F324" s="46"/>
       <c r="G324" s="46"/>
       <c r="H324" s="46"/>
       <c r="I324" s="46"/>
       <c r="J324" s="46"/>
       <c r="K324" s="46"/>
     </row>
-    <row r="325" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A325" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B325" s="46"/>
       <c r="C325" s="46"/>
       <c r="D325" s="46"/>
       <c r="E325" s="46"/>
       <c r="F325" s="46"/>
       <c r="G325" s="46"/>
       <c r="H325" s="46"/>
       <c r="I325" s="46"/>
       <c r="J325" s="46"/>
       <c r="K325" s="46"/>
     </row>
-    <row r="326" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A326" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B326" s="46"/>
       <c r="C326" s="46"/>
       <c r="D326" s="46"/>
       <c r="E326" s="46"/>
       <c r="F326" s="46"/>
       <c r="G326" s="46"/>
       <c r="H326" s="46"/>
       <c r="I326" s="46"/>
       <c r="J326" s="46"/>
       <c r="K326" s="46"/>
     </row>
-    <row r="327" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A327" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B327" s="46"/>
       <c r="C327" s="46"/>
       <c r="D327" s="46"/>
       <c r="E327" s="46"/>
       <c r="F327" s="46"/>
       <c r="G327" s="46"/>
       <c r="H327" s="46"/>
       <c r="I327" s="46"/>
       <c r="J327" s="46"/>
       <c r="K327" s="46"/>
     </row>
-    <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A328" s="20" t="s">
         <v>101</v>
       </c>
       <c r="B328" s="46"/>
       <c r="C328" s="46"/>
       <c r="D328" s="46"/>
       <c r="E328" s="46"/>
       <c r="F328" s="46"/>
       <c r="G328" s="46"/>
       <c r="H328" s="46"/>
       <c r="I328" s="46"/>
       <c r="J328" s="46"/>
       <c r="K328" s="46"/>
     </row>
-    <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-    <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A329" s="133" t="s">
+        <v>119</v>
+      </c>
+      <c r="B329" s="133">
+        <v>0</v>
+      </c>
+      <c r="C329" s="133">
+        <v>0</v>
+      </c>
+      <c r="D329" s="133">
+        <v>0</v>
+      </c>
+      <c r="E329" s="133">
+        <v>0</v>
+      </c>
+      <c r="F329" s="133">
+        <v>0</v>
+      </c>
+      <c r="G329" s="133">
+        <v>0</v>
+      </c>
+      <c r="H329" s="133">
+        <v>0</v>
+      </c>
+      <c r="I329" s="133">
+        <v>0</v>
+      </c>
+      <c r="J329" s="133">
+        <v>0</v>
+      </c>
+      <c r="K329" s="133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A330" s="46"/>
       <c r="B330" s="46"/>
       <c r="C330" s="46"/>
       <c r="D330" s="46"/>
       <c r="E330" s="46"/>
       <c r="F330" s="46"/>
       <c r="G330" s="46"/>
       <c r="H330" s="46"/>
       <c r="I330" s="46"/>
       <c r="J330" s="46"/>
       <c r="K330" s="46"/>
     </row>
-    <row r="331" spans="1:11" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:11" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="2" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="B331" s="37"/>
       <c r="C331" s="37"/>
       <c r="D331" s="37"/>
       <c r="E331" s="37"/>
       <c r="F331" s="37"/>
       <c r="G331" s="37"/>
       <c r="H331" s="37"/>
       <c r="I331" s="37"/>
       <c r="J331" s="37"/>
       <c r="K331" s="37"/>
     </row>
-    <row r="332" spans="1:11" s="10" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:11" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="23"/>
       <c r="B332" s="23"/>
       <c r="C332" s="23"/>
       <c r="D332" s="24"/>
       <c r="E332" s="12"/>
       <c r="F332" s="12"/>
       <c r="G332" s="12">
         <v>2021</v>
       </c>
       <c r="H332" s="12">
         <v>2022</v>
       </c>
       <c r="I332" s="12">
         <v>2023</v>
       </c>
       <c r="J332" s="13">
         <v>2024</v>
       </c>
       <c r="K332" s="13">
         <v>2025</v>
       </c>
     </row>
-    <row r="333" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="E333" s="125"/>
+    <row r="333" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A333" s="140" t="s">
+        <v>161</v>
+      </c>
+      <c r="B333" s="140"/>
+      <c r="C333" s="140"/>
+      <c r="D333" s="140"/>
+      <c r="E333" s="140"/>
       <c r="F333" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G333" s="27">
         <v>24</v>
       </c>
       <c r="H333" s="27">
         <v>24</v>
       </c>
       <c r="I333" s="27">
         <v>25</v>
       </c>
       <c r="J333" s="27">
         <v>25</v>
       </c>
       <c r="K333" s="27">
         <v>22</v>
       </c>
     </row>
-    <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E334" s="126"/>
+    <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A334" s="138"/>
+      <c r="B334" s="138"/>
+      <c r="C334" s="138"/>
+      <c r="D334" s="138"/>
+      <c r="E334" s="138"/>
       <c r="F334" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G334" s="28">
         <v>0.35849229038089719</v>
       </c>
       <c r="H334" s="28">
         <v>0.3249100925642342</v>
       </c>
       <c r="I334" s="28">
         <v>0.3300655333929477</v>
       </c>
       <c r="J334" s="28">
         <v>0.38073506444900351</v>
       </c>
       <c r="K334" s="28">
         <v>0.44991306187482222</v>
       </c>
     </row>
-    <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="E335" s="127"/>
+    <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A335" s="135" t="s">
+        <v>162</v>
+      </c>
+      <c r="B335" s="135"/>
+      <c r="C335" s="135"/>
+      <c r="D335" s="135"/>
+      <c r="E335" s="135"/>
       <c r="F335" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G335" s="30">
         <v>15</v>
       </c>
       <c r="H335" s="30">
         <v>17</v>
       </c>
       <c r="I335" s="30">
         <v>16</v>
       </c>
       <c r="J335" s="30">
         <v>14</v>
       </c>
       <c r="K335" s="30">
         <v>14</v>
       </c>
     </row>
-    <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E336" s="128"/>
+    <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A336" s="136"/>
+      <c r="B336" s="136"/>
+      <c r="C336" s="136"/>
+      <c r="D336" s="136"/>
+      <c r="E336" s="136"/>
       <c r="F336" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G336" s="32">
         <v>1.0075559507281617</v>
       </c>
       <c r="H336" s="32">
         <v>1.0245717123018068</v>
       </c>
       <c r="I336" s="32">
         <v>1.0482567977739139</v>
       </c>
       <c r="J336" s="32">
         <v>1.0561600845357184</v>
       </c>
       <c r="K336" s="32">
         <v>1.3128258355002405</v>
       </c>
     </row>
-    <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A337" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B337" s="33"/>
       <c r="C337" s="34"/>
     </row>
-    <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A338" s="4" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A342" s="2" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="B342" s="8"/>
       <c r="C342" s="8"/>
       <c r="D342" s="8"/>
       <c r="E342" s="8"/>
       <c r="F342" s="8"/>
       <c r="G342" s="8"/>
       <c r="H342" s="8"/>
       <c r="I342" s="8"/>
       <c r="J342" s="8"/>
       <c r="K342" s="9"/>
     </row>
-    <row r="343" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A343" s="11">
         <v>0</v>
       </c>
       <c r="B343" s="11"/>
       <c r="C343" s="11"/>
       <c r="D343" s="11"/>
       <c r="E343" s="12">
         <v>2021</v>
       </c>
       <c r="F343" s="12">
         <v>2022</v>
       </c>
       <c r="G343" s="12">
         <v>2023</v>
       </c>
       <c r="H343" s="12">
         <v>2024</v>
       </c>
       <c r="I343" s="12">
         <v>2025</v>
       </c>
       <c r="J343" s="13" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="K343" s="13" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="344" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B344" s="15"/>
       <c r="C344" s="15"/>
       <c r="D344" s="15"/>
       <c r="E344" s="16">
         <v>237.49</v>
       </c>
       <c r="F344" s="16">
         <v>297.41000000000003</v>
       </c>
       <c r="G344" s="16">
         <v>438.58</v>
       </c>
       <c r="H344" s="16">
         <v>430.16</v>
       </c>
       <c r="I344" s="16">
         <v>538.23</v>
       </c>
       <c r="J344" s="16">
         <v>25.123209968383854</v>
       </c>
       <c r="K344" s="16">
         <v>22.696067462351841</v>
       </c>
     </row>
-    <row r="345" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A345" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B345" s="15"/>
       <c r="C345" s="15"/>
       <c r="D345" s="15"/>
       <c r="E345" s="16">
         <v>297.39</v>
       </c>
       <c r="F345" s="16">
         <v>273.20999999999998</v>
       </c>
       <c r="G345" s="16">
         <v>369.68</v>
       </c>
       <c r="H345" s="16">
         <v>316.75</v>
       </c>
       <c r="I345" s="16">
         <v>421.86</v>
       </c>
       <c r="J345" s="16">
         <v>33.183898973954228</v>
       </c>
       <c r="K345" s="16">
         <v>9.1341064257700388</v>
       </c>
     </row>
-    <row r="346" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A346" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B346" s="15"/>
       <c r="C346" s="15"/>
       <c r="D346" s="15"/>
       <c r="E346" s="16">
         <v>-59.899999999999977</v>
       </c>
       <c r="F346" s="16">
         <v>24.200000000000045</v>
       </c>
       <c r="G346" s="16">
         <v>68.899999999999977</v>
       </c>
       <c r="H346" s="16">
         <v>113.41000000000003</v>
       </c>
       <c r="I346" s="16">
         <v>116.37</v>
       </c>
       <c r="J346" s="16" t="s">
         <v>24</v>
       </c>
       <c r="K346" s="16" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="347" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A347" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B347" s="1"/>
       <c r="C347" s="1"/>
       <c r="D347" s="1"/>
       <c r="E347" s="17">
         <v>79.858098792830972</v>
       </c>
       <c r="F347" s="17">
         <v>108.85765528348159</v>
       </c>
       <c r="G347" s="17">
         <v>118.63774074875568</v>
       </c>
       <c r="H347" s="17">
         <v>135.80426203630626</v>
       </c>
       <c r="I347" s="17">
         <v>127.58498079931731</v>
       </c>
       <c r="J347" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K347" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="348" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A348" s="4" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="349" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A349" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="350" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A350" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="351" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A351" s="4" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="352" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A352" s="121" t="s">
+    <row r="352" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A352" s="133" t="s">
         <v>64</v>
       </c>
-      <c r="B352" s="121"/>
-[...45 lines deleted...]
-    <row r="354" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B352" s="133"/>
+      <c r="C352" s="133"/>
+      <c r="D352" s="133"/>
+      <c r="E352" s="133"/>
+      <c r="F352" s="133"/>
+      <c r="G352" s="133"/>
+      <c r="H352" s="133"/>
+      <c r="I352" s="133"/>
+      <c r="J352" s="133"/>
+      <c r="K352" s="133"/>
+    </row>
+    <row r="353" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A353" s="133" t="s">
+        <v>119</v>
+      </c>
+      <c r="B353" s="133">
+        <v>0</v>
+      </c>
+      <c r="C353" s="133">
+        <v>0</v>
+      </c>
+      <c r="D353" s="133">
+        <v>0</v>
+      </c>
+      <c r="E353" s="133">
+        <v>0</v>
+      </c>
+      <c r="F353" s="133">
+        <v>0</v>
+      </c>
+      <c r="G353" s="133">
+        <v>0</v>
+      </c>
+      <c r="H353" s="133">
+        <v>0</v>
+      </c>
+      <c r="I353" s="133">
+        <v>0</v>
+      </c>
+      <c r="J353" s="133">
+        <v>0</v>
+      </c>
+      <c r="K353" s="133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="354" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A354" s="46"/>
       <c r="B354" s="46"/>
       <c r="C354" s="46"/>
       <c r="D354" s="46"/>
       <c r="E354" s="46"/>
       <c r="F354" s="46"/>
       <c r="G354" s="46"/>
       <c r="H354" s="46"/>
       <c r="I354" s="46"/>
       <c r="J354" s="46"/>
       <c r="K354" s="46"/>
     </row>
-    <row r="355" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A355" s="2" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="B355" s="37"/>
       <c r="C355" s="37"/>
       <c r="D355" s="37"/>
       <c r="E355" s="37"/>
       <c r="F355" s="37"/>
       <c r="G355" s="37"/>
       <c r="H355" s="37"/>
       <c r="I355" s="37"/>
       <c r="J355" s="37"/>
       <c r="K355" s="37"/>
     </row>
-    <row r="356" spans="1:11" s="10" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:11" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A356" s="23">
         <v>0</v>
       </c>
       <c r="B356" s="23">
         <v>0</v>
       </c>
       <c r="C356" s="23">
         <v>0</v>
       </c>
       <c r="D356" s="24"/>
       <c r="E356" s="12"/>
       <c r="F356" s="12">
         <v>0</v>
       </c>
       <c r="G356" s="12">
         <v>2021</v>
       </c>
       <c r="H356" s="12">
         <v>2022</v>
       </c>
       <c r="I356" s="12">
         <v>2023</v>
       </c>
       <c r="J356" s="13">
         <v>2024</v>
       </c>
       <c r="K356" s="13">
         <v>2025</v>
       </c>
     </row>
-    <row r="357" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="E357" s="125"/>
+    <row r="357" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A357" s="140" t="s">
+        <v>161</v>
+      </c>
+      <c r="B357" s="140"/>
+      <c r="C357" s="140"/>
+      <c r="D357" s="140"/>
+      <c r="E357" s="140"/>
       <c r="F357" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G357" s="27">
         <v>35</v>
       </c>
       <c r="H357" s="27">
         <v>35</v>
       </c>
       <c r="I357" s="27">
         <v>33</v>
       </c>
       <c r="J357" s="27">
         <v>33</v>
       </c>
       <c r="K357" s="27">
         <v>30</v>
       </c>
     </row>
-    <row r="358" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="E358" s="126"/>
+    <row r="358" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A358" s="138">
+        <v>0</v>
+      </c>
+      <c r="B358" s="138">
+        <v>0</v>
+      </c>
+      <c r="C358" s="138">
+        <v>0</v>
+      </c>
+      <c r="D358" s="138"/>
+      <c r="E358" s="138"/>
       <c r="F358" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G358" s="28">
         <v>0.26350339800552264</v>
       </c>
       <c r="H358" s="28">
         <v>0.24586538025142401</v>
       </c>
       <c r="I358" s="28">
         <v>0.34338534196037657</v>
       </c>
       <c r="J358" s="28">
         <v>0.32258277394788643</v>
       </c>
       <c r="K358" s="28">
         <v>0.39977253898456305</v>
       </c>
     </row>
-    <row r="359" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="E359" s="127"/>
+    <row r="359" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A359" s="135" t="s">
+        <v>162</v>
+      </c>
+      <c r="B359" s="135"/>
+      <c r="C359" s="135"/>
+      <c r="D359" s="135"/>
+      <c r="E359" s="135"/>
       <c r="F359" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G359" s="30">
         <v>30</v>
       </c>
       <c r="H359" s="30">
         <v>36</v>
       </c>
       <c r="I359" s="30">
         <v>32</v>
       </c>
       <c r="J359" s="30">
         <v>34</v>
       </c>
       <c r="K359" s="30">
         <v>30</v>
       </c>
     </row>
-    <row r="360" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="E360" s="128"/>
+    <row r="360" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A360" s="136">
+        <v>0</v>
+      </c>
+      <c r="B360" s="136">
+        <v>0</v>
+      </c>
+      <c r="C360" s="136">
+        <v>0</v>
+      </c>
+      <c r="D360" s="136"/>
+      <c r="E360" s="136"/>
       <c r="F360" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G360" s="32">
         <v>0.3112618838738524</v>
       </c>
       <c r="H360" s="32">
         <v>0.21719125072460679</v>
       </c>
       <c r="I360" s="32">
         <v>0.29893611154373073</v>
       </c>
       <c r="J360" s="32">
         <v>0.24958933001083378</v>
       </c>
       <c r="K360" s="32">
         <v>0.32231387531206823</v>
       </c>
     </row>
-    <row r="361" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A361" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B361" s="35"/>
-      <c r="C361" s="118"/>
+      <c r="C361" s="119"/>
       <c r="D361" s="46"/>
       <c r="E361" s="46"/>
       <c r="F361" s="46"/>
       <c r="G361" s="46"/>
       <c r="H361" s="46"/>
       <c r="I361" s="46"/>
       <c r="J361" s="46"/>
       <c r="K361" s="46"/>
     </row>
-    <row r="362" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A362" s="4" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="364" spans="1:11" ht="12" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A364" s="2" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="B364" s="8"/>
       <c r="C364" s="8"/>
       <c r="D364" s="8"/>
       <c r="E364" s="8"/>
       <c r="F364" s="8"/>
       <c r="G364" s="8"/>
       <c r="H364" s="8"/>
       <c r="I364" s="8"/>
       <c r="J364" s="8"/>
       <c r="K364" s="9"/>
     </row>
-    <row r="365" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="11">
         <v>0</v>
       </c>
-      <c r="B365" s="11"/>
-[...1 lines deleted...]
-      <c r="D365" s="11"/>
+      <c r="B365" s="12">
+        <v>2021</v>
+      </c>
+      <c r="C365" s="12">
+        <v>2022</v>
+      </c>
+      <c r="D365" s="12">
+        <v>2023</v>
+      </c>
       <c r="E365" s="12">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="F365" s="12">
-        <v>2022</v>
-[...7 lines deleted...]
-      <c r="I365" s="12">
         <v>2025</v>
       </c>
+      <c r="G365" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="H365" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="I365" s="13" t="s">
+        <v>107</v>
+      </c>
       <c r="J365" s="13" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="K365" s="13" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="366" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="B366" s="15"/>
-[...1 lines deleted...]
-      <c r="D366" s="15"/>
+      <c r="B366" s="16">
+        <v>-4.7200000000000006</v>
+      </c>
+      <c r="C366" s="16">
+        <v>-7.490000000000002</v>
+      </c>
+      <c r="D366" s="16">
+        <v>26.97</v>
+      </c>
       <c r="E366" s="16">
-        <v>-4.7200000000000006</v>
+        <v>26.970000000000002</v>
       </c>
       <c r="F366" s="16">
-        <v>-7.490000000000002</v>
+        <v>60.970000000000006</v>
       </c>
       <c r="G366" s="16">
-        <v>26.97</v>
+        <v>34</v>
       </c>
       <c r="H366" s="16">
-        <v>26.970000000000002</v>
+        <v>20.54</v>
       </c>
       <c r="I366" s="16">
-        <v>60.970000000000006</v>
+        <v>26.5</v>
       </c>
       <c r="J366" s="16">
-        <v>34</v>
+        <v>-15.52</v>
       </c>
       <c r="K366" s="16">
-        <v>20.54</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>-42.019999999999996</v>
+      </c>
+    </row>
+    <row r="367" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A367" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="B367" s="15"/>
-[...1 lines deleted...]
-      <c r="D367" s="15"/>
+      <c r="B367" s="16">
+        <v>79.960000000000008</v>
+      </c>
+      <c r="C367" s="16">
+        <v>129.11000000000001</v>
+      </c>
+      <c r="D367" s="16">
+        <v>194.85</v>
+      </c>
       <c r="E367" s="16">
-        <v>79.960000000000008</v>
+        <v>144.80000000000001</v>
       </c>
       <c r="F367" s="16">
-        <v>129.11000000000001</v>
+        <v>100.36000000000001</v>
       </c>
       <c r="G367" s="16">
-        <v>194.85</v>
+        <v>-44.44</v>
       </c>
       <c r="H367" s="16">
-        <v>144.80000000000001</v>
+        <v>129.816</v>
       </c>
       <c r="I367" s="16">
-        <v>100.36000000000001</v>
+        <v>14.22</v>
       </c>
       <c r="J367" s="16">
-        <v>-44.44</v>
+        <v>18.89</v>
       </c>
       <c r="K367" s="16">
-        <v>129.816</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>4.67</v>
+      </c>
+    </row>
+    <row r="368" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A368" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B368" s="1"/>
-[...1 lines deleted...]
-      <c r="D368" s="1"/>
+      <c r="B368" s="17">
+        <v>-84.68</v>
+      </c>
+      <c r="C368" s="17">
+        <v>-136.60000000000002</v>
+      </c>
+      <c r="D368" s="17">
+        <v>-167.88</v>
+      </c>
       <c r="E368" s="17">
-        <v>-84.68</v>
+        <v>-117.83000000000001</v>
       </c>
       <c r="F368" s="17">
-        <v>-136.60000000000002</v>
-[...5 lines deleted...]
-        <v>-117.83000000000001</v>
+        <v>-39.390000000000008</v>
+      </c>
+      <c r="G368" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="H368" s="17" t="s">
+        <v>24</v>
       </c>
       <c r="I368" s="17">
-        <v>-39.390000000000008</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>12.28</v>
+      </c>
+      <c r="J368" s="17">
+        <v>-34.409999999999997</v>
       </c>
       <c r="K368" s="17" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="369" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A369" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="I369" s="8"/>
-[...3 lines deleted...]
-    <row r="370" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K369" s="60"/>
+    </row>
+    <row r="370" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A370" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B370" s="60"/>
       <c r="C370" s="60"/>
       <c r="D370" s="60"/>
       <c r="E370" s="60"/>
       <c r="F370" s="60"/>
       <c r="G370" s="60"/>
       <c r="H370" s="60"/>
       <c r="I370" s="60"/>
     </row>
-    <row r="371" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A371" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B371" s="60"/>
       <c r="C371" s="60"/>
       <c r="D371" s="60"/>
       <c r="E371" s="60"/>
       <c r="F371" s="60"/>
       <c r="G371" s="60"/>
       <c r="H371" s="60"/>
       <c r="I371" s="60"/>
     </row>
-    <row r="372" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A372" s="124" t="s">
+    <row r="372" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A372" s="139" t="s">
         <v>37</v>
       </c>
-      <c r="B372" s="124">
-[...30 lines deleted...]
-    <row r="373" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B372" s="139">
+        <v>0</v>
+      </c>
+      <c r="C372" s="139">
+        <v>0</v>
+      </c>
+      <c r="D372" s="139">
+        <v>0</v>
+      </c>
+      <c r="E372" s="139">
+        <v>0</v>
+      </c>
+      <c r="F372" s="139">
+        <v>0</v>
+      </c>
+      <c r="G372" s="139">
+        <v>0</v>
+      </c>
+      <c r="H372" s="139">
+        <v>0</v>
+      </c>
+      <c r="I372" s="139">
+        <v>0</v>
+      </c>
+      <c r="J372" s="139">
+        <v>0</v>
+      </c>
+      <c r="K372" s="139">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="373" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A373" s="46"/>
       <c r="B373" s="46"/>
       <c r="C373" s="46"/>
       <c r="D373" s="46"/>
       <c r="E373" s="46"/>
       <c r="F373" s="46"/>
       <c r="G373" s="46"/>
       <c r="H373" s="46"/>
       <c r="I373" s="46"/>
       <c r="J373" s="46"/>
       <c r="K373" s="46"/>
     </row>
-    <row r="374" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A374" s="2" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="B374" s="22"/>
       <c r="C374" s="22"/>
       <c r="D374" s="22"/>
       <c r="E374" s="22"/>
       <c r="F374" s="22"/>
       <c r="G374" s="22"/>
       <c r="H374" s="22"/>
       <c r="I374" s="22"/>
       <c r="J374" s="22"/>
       <c r="K374" s="22"/>
     </row>
-    <row r="375" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="11">
         <v>0</v>
       </c>
-      <c r="B375" s="11"/>
-[...1 lines deleted...]
-      <c r="D375" s="11"/>
+      <c r="B375" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C375" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="D375" s="13" t="s">
+        <v>94</v>
+      </c>
       <c r="E375" s="13" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="F375" s="13" t="s">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="G375" s="13" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="H375" s="13" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="I375" s="13" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="J375" s="13" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="K375" s="13" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="376" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A376" s="106" t="s">
         <v>35</v>
       </c>
-      <c r="B376" s="106"/>
-[...1 lines deleted...]
-      <c r="D376" s="106"/>
+      <c r="B376" s="16">
+        <v>54.56</v>
+      </c>
+      <c r="C376" s="16">
+        <v>54.64</v>
+      </c>
+      <c r="D376" s="16">
+        <v>85.8</v>
+      </c>
       <c r="E376" s="16">
-        <v>54.56</v>
+        <v>134.77000000000001</v>
       </c>
       <c r="F376" s="16">
-        <v>54.64</v>
+        <v>194.01</v>
       </c>
       <c r="G376" s="16">
-        <v>85.8</v>
+        <v>43.95637011204272</v>
       </c>
       <c r="H376" s="16">
-        <v>134.77000000000001</v>
-[...5 lines deleted...]
-        <v>43.95637011204272</v>
+        <v>37.32115212601186</v>
+      </c>
+      <c r="I376" s="60">
+        <v>160.71</v>
+      </c>
+      <c r="J376" s="60">
+        <v>177.84</v>
       </c>
       <c r="K376" s="16">
-        <v>37.32115212601186</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>10.658950905357473</v>
+      </c>
+    </row>
+    <row r="377" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A377" s="106" t="s">
         <v>21</v>
       </c>
-      <c r="B377" s="106"/>
-[...1 lines deleted...]
-      <c r="D377" s="106"/>
+      <c r="B377" s="49">
+        <v>35</v>
+      </c>
+      <c r="C377" s="49">
+        <v>41</v>
+      </c>
+      <c r="D377" s="49">
+        <v>36</v>
+      </c>
       <c r="E377" s="49">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F377" s="49">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>29</v>
+      </c>
+      <c r="G377" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="H377" s="49" t="s">
+        <v>24</v>
       </c>
       <c r="I377" s="49">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>30</v>
+      </c>
+      <c r="J377" s="49">
+        <v>30</v>
       </c>
       <c r="K377" s="49" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="378" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A378" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="B378" s="15"/>
-[...1 lines deleted...]
-      <c r="D378" s="15"/>
+      <c r="B378" s="107">
+        <v>9.5196286507322231E-2</v>
+      </c>
+      <c r="C378" s="107">
+        <v>8.6104832633731573E-2</v>
+      </c>
+      <c r="D378" s="107">
+        <v>0.12351639960923901</v>
+      </c>
       <c r="E378" s="107">
-        <v>9.5196286507322231E-2</v>
+        <v>0.18716326894807636</v>
       </c>
       <c r="F378" s="107">
-        <v>8.6104832633731573E-2</v>
-[...5 lines deleted...]
-        <v>0.18716326894807636</v>
+        <v>0.24677014876165926</v>
+      </c>
+      <c r="G378" s="86" t="s">
+        <v>24</v>
+      </c>
+      <c r="H378" s="86" t="s">
+        <v>24</v>
       </c>
       <c r="I378" s="107">
-        <v>0.24677014876165926</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>0.21779403414288406</v>
+      </c>
+      <c r="J378" s="107">
+        <v>0.2245101055427258</v>
       </c>
       <c r="K378" s="86" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="379" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A379" s="97" t="s">
         <v>65</v>
       </c>
-      <c r="B379" s="97"/>
-[...1 lines deleted...]
-      <c r="D379" s="97"/>
+      <c r="B379" s="99">
+        <v>928.05</v>
+      </c>
+      <c r="C379" s="99">
+        <v>1041.72</v>
+      </c>
+      <c r="D379" s="99">
+        <v>1229.57</v>
+      </c>
       <c r="E379" s="99">
-        <v>928.05</v>
+        <v>1302.43</v>
       </c>
       <c r="F379" s="99">
-        <v>1041.72</v>
+        <v>1403.24</v>
       </c>
       <c r="G379" s="99">
-        <v>1229.57</v>
+        <v>7.7401472631926431</v>
       </c>
       <c r="H379" s="99">
-        <v>1302.43</v>
-[...5 lines deleted...]
-        <v>7.7401472631926431</v>
+        <v>10.889428500188014</v>
+      </c>
+      <c r="I379" s="108">
+        <v>1316.74</v>
+      </c>
+      <c r="J379" s="108">
+        <v>1422.18</v>
       </c>
       <c r="K379" s="99">
-        <v>10.889428500188014</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+        <v>8.0076552698330765</v>
+      </c>
+    </row>
+    <row r="380" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A380" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B380" s="15"/>
-[...1 lines deleted...]
-      <c r="D380" s="15"/>
+      <c r="B380" s="49">
+        <v>17</v>
+      </c>
+      <c r="C380" s="49">
+        <v>17</v>
+      </c>
+      <c r="D380" s="49">
+        <v>17</v>
+      </c>
       <c r="E380" s="49">
         <v>17</v>
       </c>
       <c r="F380" s="49">
         <v>17</v>
       </c>
-      <c r="G380" s="49">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="G380" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="H380" s="49" t="s">
+        <v>24</v>
       </c>
       <c r="I380" s="49">
         <v>17</v>
       </c>
-      <c r="J380" s="49" t="s">
-        <v>24</v>
+      <c r="J380" s="49">
+        <v>17</v>
       </c>
       <c r="K380" s="49" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="381" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A381" s="108" t="s">
+    <row r="381" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A381" s="109" t="s">
         <v>43</v>
       </c>
-      <c r="B381" s="108"/>
-[...2 lines deleted...]
-      <c r="E381" s="109">
+      <c r="B381" s="110">
         <v>0.56527612982133846</v>
       </c>
-      <c r="F381" s="109">
+      <c r="C381" s="110">
         <v>0.59278696196454383</v>
       </c>
-      <c r="G381" s="109">
+      <c r="D381" s="110">
         <v>0.63789693075168308</v>
       </c>
-      <c r="H381" s="109">
+      <c r="E381" s="110">
         <v>0.64674036509897148</v>
       </c>
-      <c r="I381" s="109">
+      <c r="F381" s="110">
         <v>0.65654546218463017</v>
       </c>
-      <c r="J381" s="110" t="s">
+      <c r="G381" s="111" t="s">
         <v>24</v>
       </c>
-      <c r="K381" s="110" t="s">
+      <c r="H381" s="111" t="s">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A382" s="111" t="s">
+      <c r="I381" s="110">
+        <v>0.65500279438476661</v>
+      </c>
+      <c r="J381" s="110">
+        <v>0.65231959247569826</v>
+      </c>
+      <c r="K381" s="111" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="382" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A382" s="112" t="s">
         <v>13</v>
       </c>
-      <c r="B382" s="111"/>
-[...2 lines deleted...]
-      <c r="E382" s="112">
+      <c r="B382" s="113">
         <v>-873.49</v>
       </c>
-      <c r="F382" s="112">
+      <c r="C382" s="113">
         <v>-987.08</v>
       </c>
-      <c r="G382" s="112">
+      <c r="D382" s="113">
         <v>-1143.77</v>
       </c>
-      <c r="H382" s="112">
+      <c r="E382" s="113">
         <v>-1167.6600000000001</v>
       </c>
-      <c r="I382" s="112">
+      <c r="F382" s="113">
         <v>-1209.23</v>
       </c>
-      <c r="J382" s="113" t="s">
+      <c r="G382" s="114" t="s">
         <v>24</v>
       </c>
-      <c r="K382" s="113" t="s">
+      <c r="H382" s="114" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="383" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I382" s="113">
+        <v>-1156.03</v>
+      </c>
+      <c r="J382" s="113">
+        <v>-1244.3400000000001</v>
+      </c>
+      <c r="K382" s="114" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="383" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A383" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="I383" s="22"/>
-[...3 lines deleted...]
-    <row r="384" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K383" s="46"/>
+    </row>
+    <row r="384" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A384" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B384" s="88"/>
       <c r="C384" s="88"/>
       <c r="D384" s="88"/>
       <c r="E384" s="88"/>
       <c r="F384" s="88"/>
       <c r="G384" s="88"/>
       <c r="H384" s="88"/>
       <c r="I384" s="88"/>
       <c r="J384" s="87"/>
       <c r="K384" s="46"/>
     </row>
-    <row r="385" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A385" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B385" s="88"/>
       <c r="C385" s="88"/>
       <c r="D385" s="88"/>
       <c r="E385" s="88"/>
       <c r="F385" s="88"/>
       <c r="G385" s="88"/>
       <c r="H385" s="88"/>
       <c r="I385" s="88"/>
       <c r="J385" s="87"/>
       <c r="K385" s="46"/>
     </row>
-    <row r="386" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A386" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B386" s="88"/>
       <c r="C386" s="88"/>
       <c r="D386" s="88"/>
       <c r="E386" s="88"/>
       <c r="F386" s="88"/>
       <c r="G386" s="88"/>
       <c r="H386" s="88"/>
       <c r="I386" s="88"/>
       <c r="J386" s="87"/>
       <c r="K386" s="46"/>
     </row>
-    <row r="387" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A387" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B387" s="88"/>
       <c r="C387" s="88"/>
       <c r="D387" s="88"/>
       <c r="E387" s="88"/>
       <c r="F387" s="88"/>
       <c r="G387" s="88"/>
       <c r="H387" s="88"/>
       <c r="I387" s="88"/>
       <c r="J387" s="87"/>
       <c r="K387" s="46"/>
     </row>
-    <row r="388" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A388" s="4" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B388" s="88"/>
       <c r="C388" s="88"/>
       <c r="D388" s="88"/>
       <c r="E388" s="88"/>
       <c r="F388" s="88"/>
       <c r="G388" s="88"/>
       <c r="H388" s="88"/>
       <c r="I388" s="88"/>
       <c r="J388" s="87"/>
       <c r="K388" s="46"/>
     </row>
-    <row r="389" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      <c r="E391" s="12">
+    <row r="391" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A391" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="B391" s="15"/>
+      <c r="C391" s="15"/>
+      <c r="D391" s="15"/>
+      <c r="E391" s="15"/>
+      <c r="F391" s="15"/>
+      <c r="G391" s="15"/>
+      <c r="H391" s="15"/>
+      <c r="I391" s="15"/>
+      <c r="J391" s="15"/>
+      <c r="K391" s="22"/>
+    </row>
+    <row r="392" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A392" s="11">
+        <v>0</v>
+      </c>
+      <c r="B392" s="12"/>
+      <c r="C392" s="12"/>
+      <c r="D392" s="12"/>
+      <c r="E392" s="12">
         <v>2021</v>
       </c>
-      <c r="F391" s="12">
+      <c r="F392" s="12">
         <v>2022</v>
       </c>
-      <c r="G391" s="13">
+      <c r="G392" s="13">
         <v>2023</v>
       </c>
-      <c r="H391" s="13">
+      <c r="H392" s="13">
         <v>2024</v>
       </c>
-      <c r="I391" s="13">
+      <c r="I392" s="13">
         <v>2025</v>
       </c>
-      <c r="J391" s="13" t="s">
-[...7 lines deleted...]
-      <c r="A392" s="15" t="s">
+      <c r="J392" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="K392" s="13" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="393" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A393" s="15" t="s">
         <v>99</v>
       </c>
-      <c r="B392" s="16"/>
-[...2 lines deleted...]
-      <c r="E392" s="16">
+      <c r="B393" s="16"/>
+      <c r="C393" s="16"/>
+      <c r="D393" s="16"/>
+      <c r="E393" s="16">
         <v>26.48</v>
       </c>
-      <c r="F392" s="16">
+      <c r="F393" s="16">
         <v>55.02</v>
       </c>
-      <c r="G392" s="16">
+      <c r="G393" s="16">
         <v>72.260000000000005</v>
       </c>
-      <c r="H392" s="16">
+      <c r="H393" s="16">
         <v>87.4</v>
       </c>
-      <c r="I392" s="16">
+      <c r="I393" s="16">
         <v>100.5</v>
       </c>
-      <c r="J392" s="16">
+      <c r="J393" s="16">
         <v>14.988558352402739</v>
       </c>
-      <c r="K392" s="16">
+      <c r="K393" s="16">
         <v>39.576408863097988</v>
       </c>
     </row>
-    <row r="393" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A393" s="15" t="s">
+    <row r="394" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A394" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B393" s="49"/>
-[...2 lines deleted...]
-      <c r="E393" s="49">
+      <c r="B394" s="49"/>
+      <c r="C394" s="49"/>
+      <c r="D394" s="49"/>
+      <c r="E394" s="49">
         <v>30</v>
       </c>
-      <c r="F393" s="49">
+      <c r="F394" s="49">
         <v>30</v>
       </c>
-      <c r="G393" s="89">
+      <c r="G394" s="89">
         <v>29</v>
       </c>
-      <c r="H393" s="89">
+      <c r="H394" s="89">
         <v>29</v>
       </c>
-      <c r="I393" s="49">
+      <c r="I394" s="49">
         <v>28</v>
       </c>
-      <c r="J393" s="49" t="s">
+      <c r="J394" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="K393" s="16" t="s">
+      <c r="K394" s="16" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="394" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A394" s="15" t="s">
+    <row r="395" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A395" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="B394" s="16"/>
-[...2 lines deleted...]
-      <c r="E394" s="16">
+      <c r="B395" s="16"/>
+      <c r="C395" s="16"/>
+      <c r="D395" s="16"/>
+      <c r="E395" s="16">
         <v>0.26150090458772135</v>
       </c>
-      <c r="F394" s="16">
+      <c r="F395" s="16">
         <v>0.25928442775992772</v>
       </c>
-      <c r="G394" s="19">
+      <c r="G395" s="19">
         <v>0.28370609838547439</v>
       </c>
-      <c r="H394" s="19">
+      <c r="H395" s="19">
         <v>0.31500308515607434</v>
       </c>
-      <c r="I394" s="16">
+      <c r="I395" s="16">
         <v>0.34499152968557711</v>
       </c>
-      <c r="J394" s="16" t="s">
+      <c r="J395" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="K394" s="114" t="s">
+      <c r="K395" s="115" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="395" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A395" s="97" t="s">
+    <row r="396" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A396" s="97" t="s">
         <v>100</v>
       </c>
-      <c r="B395" s="99"/>
-[...2 lines deleted...]
-      <c r="E395" s="99">
+      <c r="B396" s="99"/>
+      <c r="C396" s="99"/>
+      <c r="D396" s="99"/>
+      <c r="E396" s="99">
         <v>75.510000000000005</v>
       </c>
-      <c r="F395" s="99">
+      <c r="F396" s="99">
         <v>117.22</v>
       </c>
-      <c r="G395" s="99">
+      <c r="G396" s="99">
         <v>82.54</v>
       </c>
-      <c r="H395" s="99">
+      <c r="H396" s="99">
         <v>91.6</v>
       </c>
-      <c r="I395" s="99">
+      <c r="I396" s="99">
         <v>107.43</v>
       </c>
-      <c r="J395" s="99">
+      <c r="J396" s="99">
         <v>17.281659388646304</v>
       </c>
-      <c r="K395" s="99">
+      <c r="K396" s="99">
         <v>9.2144935918701432</v>
       </c>
     </row>
-    <row r="396" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A396" s="15" t="s">
+    <row r="397" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A397" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B396" s="49"/>
-[...2 lines deleted...]
-      <c r="E396" s="49">
+      <c r="B397" s="49"/>
+      <c r="C397" s="49"/>
+      <c r="D397" s="49"/>
+      <c r="E397" s="49">
         <v>11</v>
       </c>
-      <c r="F396" s="49">
+      <c r="F397" s="49">
         <v>13</v>
       </c>
-      <c r="G396" s="89">
+      <c r="G397" s="89">
         <v>17</v>
       </c>
-      <c r="H396" s="89">
+      <c r="H397" s="89">
         <v>17</v>
       </c>
-      <c r="I396" s="49">
+      <c r="I397" s="49">
         <v>14</v>
       </c>
-      <c r="J396" s="49" t="s">
+      <c r="J397" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="K396" s="16" t="s">
+      <c r="K397" s="16" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="397" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A397" s="1" t="s">
+    <row r="398" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A398" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B397" s="17"/>
-[...2 lines deleted...]
-      <c r="E397" s="17">
+      <c r="B398" s="17"/>
+      <c r="C398" s="17"/>
+      <c r="D398" s="17"/>
+      <c r="E398" s="17">
         <v>2.1126228586296909</v>
       </c>
-      <c r="F397" s="17">
+      <c r="F398" s="17">
         <v>2.1184579823504004</v>
       </c>
-      <c r="G397" s="18">
+      <c r="G398" s="18">
         <v>1.2932418945194684</v>
       </c>
-      <c r="H397" s="18">
+      <c r="H398" s="18">
         <v>1.3379489651344521</v>
       </c>
-      <c r="I397" s="17">
+      <c r="I398" s="17">
         <v>1.5013604900279647</v>
       </c>
-      <c r="J397" s="17" t="s">
+      <c r="J398" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="K397" s="115" t="s">
+      <c r="K398" s="116" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="398" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-    <row r="400" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A399" s="54" t="s">
+        <v>158</v>
+      </c>
+      <c r="C399" s="54"/>
+    </row>
+    <row r="400" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A400" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="401" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A401" s="4" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="401" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A401" s="4" t="s">
+    <row r="402" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A402" s="4" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="402" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A402" s="121" t="s">
+    <row r="403" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A403" s="133" t="s">
         <v>93</v>
       </c>
-      <c r="B402" s="121"/>
-[...47 lines deleted...]
-      </c>
+      <c r="B403" s="133"/>
+      <c r="C403" s="133"/>
+      <c r="D403" s="133"/>
+      <c r="E403" s="133"/>
+      <c r="F403" s="133"/>
+      <c r="G403" s="133"/>
+      <c r="H403" s="133"/>
+      <c r="I403" s="133"/>
+      <c r="J403" s="133"/>
+      <c r="K403" s="133"/>
+    </row>
+    <row r="404" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A404" s="121"/>
+      <c r="B404" s="121"/>
+      <c r="C404" s="121"/>
+      <c r="D404" s="121"/>
+      <c r="E404" s="121"/>
+      <c r="F404" s="121"/>
+      <c r="G404" s="121"/>
+      <c r="H404" s="121"/>
+      <c r="I404" s="7"/>
+      <c r="J404" s="7"/>
+      <c r="K404" s="7"/>
+    </row>
+    <row r="405" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A405" s="120"/>
+      <c r="B405" s="120"/>
+      <c r="C405" s="120"/>
+      <c r="D405" s="120"/>
+      <c r="E405" s="120"/>
+      <c r="F405" s="120"/>
+      <c r="G405" s="120"/>
+      <c r="H405" s="120"/>
+      <c r="I405" s="120"/>
+      <c r="J405" s="120"/>
+      <c r="K405" s="120"/>
+    </row>
+    <row r="406" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I406" s="84"/>
       <c r="J406" s="84"/>
       <c r="K406" s="84"/>
     </row>
-    <row r="407" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>95</v>
+    <row r="407" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A407" s="118" t="s">
+        <v>44</v>
+      </c>
+      <c r="B407" s="118">
+        <v>46209</v>
       </c>
       <c r="I407" s="84"/>
       <c r="J407" s="84"/>
       <c r="K407" s="84"/>
     </row>
-    <row r="408" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>96</v>
+    <row r="408" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A408" s="91" t="s">
+        <v>95</v>
       </c>
       <c r="I408" s="84"/>
       <c r="J408" s="84"/>
       <c r="K408" s="84"/>
     </row>
-    <row r="409" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A409" s="90"/>
+    <row r="409" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A409" s="117" t="s">
+        <v>96</v>
+      </c>
+      <c r="I409" s="84"/>
+      <c r="J409" s="84"/>
+      <c r="K409" s="84"/>
+    </row>
+    <row r="410" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A410" s="90"/>
     </row>
   </sheetData>
   <mergeCells count="45">
-    <mergeCell ref="A281:K281"/>
-[...28 lines deleted...]
-    <mergeCell ref="A402:K402"/>
+    <mergeCell ref="A403:K403"/>
     <mergeCell ref="A264:K264"/>
     <mergeCell ref="C270:C273"/>
     <mergeCell ref="A372:K372"/>
     <mergeCell ref="A353:K353"/>
     <mergeCell ref="A357:E358"/>
     <mergeCell ref="A359:E360"/>
     <mergeCell ref="A333:E334"/>
     <mergeCell ref="A335:E336"/>
     <mergeCell ref="A352:K352"/>
     <mergeCell ref="D305:D309"/>
     <mergeCell ref="A329:K329"/>
     <mergeCell ref="A283:K283"/>
     <mergeCell ref="A284:K284"/>
     <mergeCell ref="D290:D294"/>
+    <mergeCell ref="A21:C22"/>
+    <mergeCell ref="A23:C24"/>
+    <mergeCell ref="A29:D30"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="A31:D32"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="A46:C48"/>
+    <mergeCell ref="A50:K50"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="A52:K52"/>
+    <mergeCell ref="G49:K49"/>
     <mergeCell ref="C274:C275"/>
+    <mergeCell ref="A281:K281"/>
+    <mergeCell ref="A282:K282"/>
+    <mergeCell ref="F64:K64"/>
+    <mergeCell ref="F77:K77"/>
+    <mergeCell ref="A263:K263"/>
+    <mergeCell ref="H68:I68"/>
+    <mergeCell ref="C250:C253"/>
+    <mergeCell ref="C254:C255"/>
+    <mergeCell ref="A261:K261"/>
+    <mergeCell ref="A262:K262"/>
+    <mergeCell ref="J68:K68"/>
   </mergeCells>
-  <conditionalFormatting sqref="B393:F393 I393:J393 B396:F396 I396:J396">
-    <cfRule type="cellIs" dxfId="31" priority="11" operator="lessThan">
+  <conditionalFormatting sqref="B394:F394 I394:J394 B397:F397 I397:J397">
+    <cfRule type="cellIs" dxfId="39" priority="11" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B376:H376 B377:F377 B378:H379 B380:F381 G381:H381 B382:H382">
+    <cfRule type="cellIs" dxfId="38" priority="36" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B8:K10">
-    <cfRule type="cellIs" dxfId="30" priority="65" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="37" priority="65" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B394:K394 B397:K397">
-    <cfRule type="cellIs" dxfId="29" priority="12" operator="lessThan">
+  <conditionalFormatting sqref="B366:K368">
+    <cfRule type="cellIs" dxfId="36" priority="39" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B376:K382">
+    <cfRule type="cellIs" dxfId="35" priority="28" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B378:K378 B381:K381">
+    <cfRule type="cellIs" dxfId="34" priority="38" operator="lessThan">
+      <formula>1</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B395:K395 B398:K398">
+    <cfRule type="cellIs" dxfId="33" priority="12" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D250:K255 D270:K275">
-    <cfRule type="cellIs" dxfId="28" priority="64" operator="lessThan">
+    <cfRule type="cellIs" dxfId="32" priority="64" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E46:E48">
-    <cfRule type="cellIs" dxfId="27" priority="63" operator="lessThan">
-[...4 lines deleted...]
-    <cfRule type="cellIs" dxfId="26" priority="36" operator="lessThan">
+    <cfRule type="cellIs" dxfId="31" priority="63" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E22:K22 E24:K24">
-    <cfRule type="cellIs" dxfId="25" priority="59" operator="lessThan">
+    <cfRule type="cellIs" dxfId="30" priority="59" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E320:K322">
-    <cfRule type="cellIs" dxfId="24" priority="44" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="29" priority="44" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E344:K346">
-    <cfRule type="cellIs" dxfId="23" priority="42" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="28" priority="42" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E366:K368">
-    <cfRule type="cellIs" dxfId="22" priority="39" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="F37:K40">
+    <cfRule type="cellIs" dxfId="27" priority="66" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E376:K382">
-    <cfRule type="cellIs" dxfId="21" priority="28" operator="lessThan">
+  <conditionalFormatting sqref="G376:H376 G379:H379 I377:J377 I380:J380">
+    <cfRule type="cellIs" dxfId="26" priority="37" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E378:K378 E381:K381">
-[...5 lines deleted...]
-    <cfRule type="cellIs" dxfId="19" priority="66" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="G393:H393">
+    <cfRule type="cellIs" dxfId="25" priority="16" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G392:H392">
-[...5 lines deleted...]
-    <cfRule type="cellIs" dxfId="17" priority="14" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="G396:H396">
+    <cfRule type="cellIs" dxfId="24" priority="14" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G30:K30 G32:K32">
-    <cfRule type="cellIs" dxfId="16" priority="52" operator="lessThan">
+    <cfRule type="cellIs" dxfId="23" priority="52" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G47:K47">
-    <cfRule type="cellIs" dxfId="15" priority="58" operator="lessThan">
+    <cfRule type="cellIs" dxfId="22" priority="58" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G334:K334 G336:K336">
-    <cfRule type="cellIs" dxfId="14" priority="43" operator="lessThan">
+    <cfRule type="cellIs" dxfId="21" priority="43" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G358:K358 G360:K360">
-    <cfRule type="cellIs" dxfId="13" priority="41" operator="lessThan">
+    <cfRule type="cellIs" dxfId="20" priority="41" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="I377:J378">
+    <cfRule type="cellIs" dxfId="19" priority="35" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I380:J382">
+    <cfRule type="cellIs" dxfId="18" priority="31" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I375:K375">
+    <cfRule type="cellIs" dxfId="17" priority="27" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="J82:K99">
-    <cfRule type="cellIs" dxfId="12" priority="61" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="16" priority="61" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J108:K125">
-    <cfRule type="cellIs" dxfId="11" priority="51" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="15" priority="51" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J132:K149">
-    <cfRule type="cellIs" dxfId="10" priority="50" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="14" priority="50" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J158:K175">
-    <cfRule type="cellIs" dxfId="9" priority="49" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="13" priority="49" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J183:K192">
-    <cfRule type="cellIs" dxfId="8" priority="4" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="12" priority="4" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J201:K210">
-    <cfRule type="cellIs" dxfId="7" priority="3" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="11" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J217:K226">
-    <cfRule type="cellIs" dxfId="6" priority="2" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="10" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J233:K242">
-    <cfRule type="cellIs" dxfId="5" priority="1" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="9" priority="1" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J290:K294">
-    <cfRule type="cellIs" dxfId="4" priority="62" operator="lessThan">
+    <cfRule type="cellIs" dxfId="8" priority="62" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J305:K309">
-    <cfRule type="cellIs" dxfId="3" priority="45" operator="lessThan">
+    <cfRule type="cellIs" dxfId="7" priority="45" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J376:K376 J379:K379">
-    <cfRule type="cellIs" dxfId="2" priority="37" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="K376">
+    <cfRule type="cellIs" dxfId="6" priority="34" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="5" priority="32" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K392:K393">
+  <conditionalFormatting sqref="K378:K379">
+    <cfRule type="cellIs" dxfId="4" priority="30" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K379">
+    <cfRule type="cellIs" dxfId="3" priority="33" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K381:K382">
+    <cfRule type="cellIs" dxfId="2" priority="29" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K393:K394">
     <cfRule type="cellIs" dxfId="1" priority="15" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K395:K396">
+  <conditionalFormatting sqref="K396:K397">
     <cfRule type="cellIs" dxfId="0" priority="13" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="A408" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{538770B5-0E55-4778-B211-E792D62C253A}"/>
+    <hyperlink ref="A409" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{538770B5-0E55-4778-B211-E792D62C253A}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="103" max="16383" man="1"/>
     <brk id="153" max="16383" man="1"/>
     <brk id="197" max="16383" man="1"/>
     <brk id="285" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>