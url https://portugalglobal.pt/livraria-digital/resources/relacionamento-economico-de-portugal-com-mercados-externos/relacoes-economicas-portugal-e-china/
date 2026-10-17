--- v1 (2026-08-18)
+++ v2 (2026-10-17)
@@ -6,58 +6,58 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\China\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1BD02EB0-FCDF-4A43-ADD7-3DDD54100010}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{935B7082-8481-4898-8445-3701111A57FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="China" sheetId="75" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">China!$A$1:$K$421</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">China!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -71,51 +71,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="528" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="528" uniqueCount="191">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
     <t>Vestuário</t>
   </si>
   <si>
@@ -429,74 +429,74 @@
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color rgb="FF002060"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>tvh % - taxa de variação homóloga em percentagem; tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>2024 dez</t>
   </si>
   <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
     <t>2025 dez</t>
   </si>
   <si>
-    <t>2025 jan/mar</t>
-[...13 lines deleted...]
-  <si>
     <t>2021 a 2025: resultados definitivos; 2026: resultados preliminares</t>
   </si>
   <si>
     <t>2025 jan/jun</t>
   </si>
   <si>
     <t>2026 jan/jun</t>
   </si>
   <si>
+    <t>2025 jun</t>
+  </si>
+  <si>
+    <t>2026 jun</t>
+  </si>
+  <si>
+    <t>2021 a 2025: resultados definitivos</t>
+  </si>
+  <si>
+    <t>2025 jan/ago</t>
+  </si>
+  <si>
+    <t>2026 jan/ago</t>
+  </si>
+  <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM A CHINA</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com a China</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>Posição e Quota da China no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>China como cliente de Portugal</t>
   </si>
   <si>
     <t>China como fornecedor de Portugal</t>
   </si>
   <si>
     <t>Posição e Quota de Portugal no Comércio Internacional de Bens da China</t>
@@ -621,57 +621,51 @@
   <si>
     <t>8524 Módulos de visualização de ecrã (tela), mesmo que incorporem ecrãs tácteis</t>
   </si>
   <si>
     <t>8516 Aquecedores elétricos de água, incluídos os de imersão; aparelhos elétricos para aquecimento de...</t>
   </si>
   <si>
     <t>8714 Partes e acessórios de motocicletas, bicicletas e outros ciclos e de cadeiras de rodas e outros...</t>
   </si>
   <si>
     <t>4202 Arcas para viagem, malas e maletas, incluídas as de toucador e as maletas e pastas de documentos...</t>
   </si>
   <si>
     <t>8504 Transformadores elétricos, conversores elétricos estáticos (por exemplo: retificadores) e...</t>
   </si>
   <si>
     <t>8415 Máquinas e aparelhos de ar condicionado, contendo um ventilador motorizado e dispositivos...</t>
   </si>
   <si>
     <t>2710 Óleos de petróleo ou de minerais betuminosos (exceto óleos brutos) e preparações não...</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
-    <t>7602 Desperdícios e resíduos, de alumínio, assim como, obras de alumínio definitivamente inservíveis...</t>
-[...1 lines deleted...]
-  <si>
     <t>8507 Acumuladores elétricos e seus separadores, mesmo de forma quadrada ou retangular (exceto...</t>
-  </si>
-[...1 lines deleted...]
-    <t>7210 Produtos laminados planos, de ferro ou aço não ligado, de largura = &gt; 600 mm, laminados a quente...</t>
   </si>
   <si>
     <t>Exportação de Produtos Industriais Transformados para a China por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados da China por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para a China por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens da China por Meios de Transporte</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Portugal com a China</t>
   </si>
   <si>
     <t>Posição e Quota da China no Comércio Internacional Português de Serviços</t>
   </si>
   <si>
     <t>Balança Comercial de Bens e Serviços de Portugal com a China</t>
   </si>
   <si>
     <t>Posição e Quota da China no Comércio Internacional Português de Bens e Serviços</t>
   </si>
@@ -2256,192 +2250,192 @@
       <c r="A8" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="16">
         <v>682.92868099999998</v>
       </c>
       <c r="C8" s="16">
         <v>628.64595999999995</v>
       </c>
       <c r="D8" s="16">
         <v>769.361131</v>
       </c>
       <c r="E8" s="16">
         <v>613.79265699999996</v>
       </c>
       <c r="F8" s="16">
         <v>628.60650100000009</v>
       </c>
       <c r="G8" s="16">
         <v>2.4134931936795936</v>
       </c>
       <c r="H8" s="16">
         <v>-2.0508032156896006</v>
       </c>
       <c r="I8" s="16">
-        <v>293.30314700000002</v>
+        <v>415.980684</v>
       </c>
       <c r="J8" s="16">
-        <v>418.91147899999999</v>
+        <v>581.54314499999998</v>
       </c>
       <c r="K8" s="16">
-        <v>42.825429350064205</v>
+        <v>39.800516554754253</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="16">
         <v>3944.211264</v>
       </c>
       <c r="C9" s="16">
         <v>5575.9226479999998</v>
       </c>
       <c r="D9" s="16">
         <v>5220.0279469999996</v>
       </c>
       <c r="E9" s="16">
         <v>5123.9004020000002</v>
       </c>
       <c r="F9" s="16">
         <v>5851.7127950000004</v>
       </c>
       <c r="G9" s="16">
         <v>14.204265030520787</v>
       </c>
       <c r="H9" s="16">
         <v>10.364832471892903</v>
       </c>
       <c r="I9" s="16">
-        <v>2727.5438039999999</v>
+        <v>3639.6285789999997</v>
       </c>
       <c r="J9" s="16">
-        <v>3105.7413659999997</v>
+        <v>4191.3291200000003</v>
       </c>
       <c r="K9" s="16">
-        <v>13.86586574504744</v>
+        <v>15.158154988209875</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="16">
         <v>-3261.2825830000002</v>
       </c>
       <c r="C10" s="16">
         <v>-4947.2766879999999</v>
       </c>
       <c r="D10" s="16">
         <v>-4450.6668159999999</v>
       </c>
       <c r="E10" s="16">
         <v>-4510.1077450000003</v>
       </c>
       <c r="F10" s="16">
         <v>-5223.1062940000002</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="16">
-        <v>-2434.2406569999998</v>
+        <v>-3223.6478949999996</v>
       </c>
       <c r="J10" s="16">
-        <v>-2686.8298869999999</v>
+        <v>-3609.7859750000002</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="17">
         <v>17.314708449653672</v>
       </c>
       <c r="C11" s="17">
         <v>11.274294851014224</v>
       </c>
       <c r="D11" s="17">
         <v>14.738640076480037</v>
       </c>
       <c r="E11" s="17">
         <v>11.979012253251833</v>
       </c>
       <c r="F11" s="17">
         <v>10.742265094368838</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="17">
-        <v>10.753379893289516</v>
+        <v>11.429206991068636</v>
       </c>
       <c r="J11" s="17">
-        <v>13.488292476186828</v>
+        <v>13.87491004285533</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="20" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21"/>
     </row>
     <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>123</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
     </row>
     <row r="20" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23">
         <v>0</v>
       </c>
       <c r="B20" s="23">
         <v>0</v>
       </c>
       <c r="C20" s="23">
         <v>0</v>
       </c>
       <c r="D20" s="24">
         <v>0</v>
@@ -2475,89 +2469,89 @@
       <c r="B21" s="131">
         <v>0</v>
       </c>
       <c r="C21" s="131">
         <v>0</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="27">
         <v>14</v>
       </c>
       <c r="F21" s="27">
         <v>17</v>
       </c>
       <c r="G21" s="27">
         <v>16</v>
       </c>
       <c r="H21" s="27">
         <v>17</v>
       </c>
       <c r="I21" s="27">
         <v>17</v>
       </c>
       <c r="J21" s="27">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K21" s="27">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="131">
         <v>0</v>
       </c>
       <c r="B22" s="131">
         <v>0</v>
       </c>
       <c r="C22" s="131">
         <v>0</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="28">
         <v>1.0734745546338793</v>
       </c>
       <c r="F22" s="28">
         <v>0.8018163307323033</v>
       </c>
       <c r="G22" s="28">
         <v>0.99477569886430861</v>
       </c>
       <c r="H22" s="28">
         <v>0.77798608537520464</v>
       </c>
       <c r="I22" s="28">
         <v>0.79603135637309219</v>
       </c>
       <c r="J22" s="28">
-        <v>0.72150499693588954</v>
+        <v>0.79051896322977766</v>
       </c>
       <c r="K22" s="28">
-        <v>1.0128976607983229</v>
+        <v>1.074144190690888</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="128" t="s">
         <v>125</v>
       </c>
       <c r="B23" s="128">
         <v>0</v>
       </c>
       <c r="C23" s="128">
         <v>0</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="30">
         <v>6</v>
       </c>
       <c r="F23" s="30">
         <v>4</v>
       </c>
       <c r="G23" s="30">
         <v>6</v>
       </c>
       <c r="H23" s="30">
@@ -2580,54 +2574,54 @@
       <c r="B24" s="132">
         <v>0</v>
       </c>
       <c r="C24" s="132">
         <v>0</v>
       </c>
       <c r="D24" s="31" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="32">
         <v>4.7437336645196098</v>
       </c>
       <c r="F24" s="32">
         <v>5.0893055729930499</v>
       </c>
       <c r="G24" s="32">
         <v>4.9644383353481771</v>
       </c>
       <c r="H24" s="32">
         <v>4.777821312233538</v>
       </c>
       <c r="I24" s="32">
         <v>5.22133670159515</v>
       </c>
       <c r="J24" s="32">
-        <v>4.8641332199789797</v>
+        <v>4.8791645656996101</v>
       </c>
       <c r="K24" s="32">
-        <v>5.2087391773563656</v>
+        <v>5.3349120058983752</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
     </row>
     <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
     </row>
     <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>126</v>
       </c>
@@ -2896,156 +2890,156 @@
       <c r="C37" s="131">
         <v>0</v>
       </c>
       <c r="D37" s="131">
         <v>0</v>
       </c>
       <c r="E37" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F37" s="40">
         <v>0.21495033424925089</v>
       </c>
       <c r="G37" s="40">
         <v>-8.5325336848446343E-2</v>
       </c>
       <c r="H37" s="40">
         <v>0.17947736765792421</v>
       </c>
       <c r="I37" s="40">
         <v>-0.20114837000337626</v>
       </c>
       <c r="J37" s="40">
         <v>1.8776641218304756E-2</v>
       </c>
       <c r="K37" s="40">
-        <v>0.30898761271996239</v>
+        <v>0.31463063082873938</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="137" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="137">
         <v>0</v>
       </c>
       <c r="C38" s="137">
         <v>0</v>
       </c>
       <c r="D38" s="137">
         <v>0</v>
       </c>
       <c r="E38" s="41" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="42">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="42">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="42">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="42">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="42">
         <v>9.1877061696347309E-2</v>
       </c>
       <c r="K38" s="42">
-        <v>1.7370904819408279</v>
+        <v>2.8865215337324983</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="128" t="s">
         <v>134</v>
       </c>
       <c r="B39" s="128">
         <v>0</v>
       </c>
       <c r="C39" s="128">
         <v>0</v>
       </c>
       <c r="D39" s="128">
         <v>0</v>
       </c>
       <c r="E39" s="43" t="s">
         <v>4</v>
       </c>
       <c r="F39" s="44">
         <v>1.2869405584239069</v>
       </c>
       <c r="G39" s="44">
         <v>1.9624720140398353</v>
       </c>
       <c r="H39" s="44">
         <v>-0.32483536798123758</v>
       </c>
       <c r="I39" s="44">
         <v>-9.1420826540817499E-2</v>
       </c>
       <c r="J39" s="44">
         <v>0.67865440187435799</v>
       </c>
       <c r="K39" s="44">
-        <v>0.67445418194253848</v>
+        <v>0.73959132699856345</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="129" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="129">
         <v>0</v>
       </c>
       <c r="C40" s="129">
         <v>0</v>
       </c>
       <c r="D40" s="129">
         <v>0</v>
       </c>
       <c r="E40" s="45" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
         <v>4.5034255776094412</v>
       </c>
       <c r="K40" s="17">
-        <v>6.3325924630490569</v>
+        <v>5.3204980042027898</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
     </row>
     <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="46"/>
     </row>
     <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
@@ -3128,82 +3122,82 @@
       </c>
       <c r="B47" s="131">
         <v>0</v>
       </c>
       <c r="C47" s="131">
         <v>0</v>
       </c>
       <c r="D47" s="50" t="s">
         <v>59</v>
       </c>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="51">
         <v>6.14066246336915</v>
       </c>
       <c r="H47" s="51">
         <v>5.7061900610287708</v>
       </c>
       <c r="I47" s="51">
         <v>5.9394100451767207</v>
       </c>
       <c r="J47" s="51">
         <v>6.2869018941004207</v>
       </c>
       <c r="K47" s="51">
-        <v>6.4272123996473152</v>
+        <v>6.5568337830800543</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="132">
         <v>0</v>
       </c>
       <c r="B48" s="132">
         <v>0</v>
       </c>
       <c r="C48" s="132">
         <v>0</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="52">
         <v>19</v>
       </c>
       <c r="H48" s="52">
         <v>19</v>
       </c>
       <c r="I48" s="52">
         <v>19</v>
       </c>
       <c r="J48" s="52">
         <v>17</v>
       </c>
       <c r="K48" s="52">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="53"/>
       <c r="F49" s="54"/>
       <c r="G49" s="134"/>
       <c r="H49" s="134"/>
       <c r="I49" s="134"/>
       <c r="J49" s="134"/>
       <c r="K49" s="134"/>
     </row>
     <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="133" t="s">
         <v>38</v>
       </c>
       <c r="B50" s="133">
         <v>0</v>
       </c>
       <c r="C50" s="133">
         <v>0</v>
       </c>
       <c r="D50" s="133">
@@ -3211,51 +3205,51 @@
       </c>
       <c r="E50" s="133">
         <v>0</v>
       </c>
       <c r="F50" s="133">
         <v>0</v>
       </c>
       <c r="G50" s="133">
         <v>0</v>
       </c>
       <c r="H50" s="133">
         <v>0</v>
       </c>
       <c r="I50" s="133">
         <v>0</v>
       </c>
       <c r="J50" s="133">
         <v>0</v>
       </c>
       <c r="K50" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C51" s="53"/>
     </row>
     <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="133" t="s">
         <v>136</v>
       </c>
       <c r="B52" s="133"/>
       <c r="C52" s="133"/>
       <c r="D52" s="133"/>
       <c r="E52" s="133"/>
       <c r="F52" s="133"/>
       <c r="G52" s="133"/>
       <c r="H52" s="133"/>
       <c r="I52" s="133"/>
       <c r="J52" s="133"/>
       <c r="K52" s="133"/>
     </row>
     <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="55"/>
       <c r="B53" s="55"/>
       <c r="C53" s="55"/>
       <c r="D53" s="55"/>
       <c r="E53" s="55"/>
       <c r="F53" s="55"/>
@@ -3358,169 +3352,169 @@
       </c>
       <c r="J57" s="58" t="s">
         <v>138</v>
       </c>
       <c r="K57" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="22"/>
       <c r="C58" s="59"/>
       <c r="D58" s="22"/>
       <c r="E58" s="22"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="49">
         <v>1385</v>
       </c>
       <c r="I58" s="60">
         <v>100</v>
       </c>
       <c r="J58" s="60">
-        <v>628.90373999999997</v>
+        <v>628.60650100000009</v>
       </c>
       <c r="K58" s="60">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B59" s="22"/>
       <c r="C59" s="59"/>
       <c r="D59" s="22"/>
       <c r="E59" s="22"/>
       <c r="F59" s="37"/>
       <c r="G59" s="37"/>
       <c r="H59" s="49">
         <v>7</v>
       </c>
       <c r="I59" s="60">
         <v>0.50541516245487361</v>
       </c>
       <c r="J59" s="60">
-        <v>330.23636499999998</v>
+        <v>330.17542700000001</v>
       </c>
       <c r="K59" s="60">
-        <v>52.509842762264384</v>
+        <v>52.524978102318407</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>88</v>
       </c>
       <c r="B60" s="22"/>
       <c r="C60" s="59"/>
       <c r="D60" s="22"/>
       <c r="E60" s="22"/>
       <c r="F60" s="37"/>
       <c r="G60" s="37"/>
       <c r="H60" s="49">
         <v>72</v>
       </c>
       <c r="I60" s="60">
         <v>5.1985559566787005</v>
       </c>
       <c r="J60" s="60">
-        <v>180.73076900000001</v>
+        <v>180.68501000000001</v>
       </c>
       <c r="K60" s="60">
-        <v>28.737429515047886</v>
+        <v>28.743738684306098</v>
       </c>
     </row>
     <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B61" s="22"/>
       <c r="C61" s="59"/>
       <c r="D61" s="22"/>
       <c r="E61" s="22"/>
       <c r="F61" s="37"/>
       <c r="G61" s="37"/>
       <c r="H61" s="49">
         <v>934</v>
       </c>
       <c r="I61" s="60">
         <v>67.436823104693147</v>
       </c>
       <c r="J61" s="60">
-        <v>89.103648000000007</v>
+        <v>88.943516000000002</v>
       </c>
       <c r="K61" s="60">
-        <v>14.168090016446715</v>
+        <v>14.149315328191298</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>90</v>
       </c>
       <c r="B62" s="22"/>
       <c r="C62" s="59"/>
       <c r="D62" s="22"/>
       <c r="E62" s="22"/>
       <c r="F62" s="37"/>
       <c r="G62" s="37"/>
       <c r="H62" s="49">
         <v>372</v>
       </c>
       <c r="I62" s="60">
         <v>26.859205776173283</v>
       </c>
       <c r="J62" s="60">
         <v>8.0357999999999999E-2</v>
       </c>
       <c r="K62" s="60">
-        <v>1.2777472113617898E-2</v>
+        <v>1.2783513990416079E-2</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="61" t="s">
         <v>50</v>
       </c>
       <c r="B63" s="61"/>
       <c r="C63" s="62"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="64" t="s">
         <v>24</v>
       </c>
       <c r="I63" s="65" t="s">
         <v>24</v>
       </c>
       <c r="J63" s="66">
-        <v>28.752599999999916</v>
+        <v>28.722189999999955</v>
       </c>
       <c r="K63" s="66">
-        <v>4.5718602341273993</v>
+        <v>4.569184371193785</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="53"/>
       <c r="F64" s="125" t="s">
         <v>136</v>
       </c>
       <c r="G64" s="125"/>
       <c r="H64" s="125"/>
       <c r="I64" s="125"/>
       <c r="J64" s="125"/>
       <c r="K64" s="125"/>
     </row>
     <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="46"/>
       <c r="C65" s="53"/>
     </row>
     <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="46"/>
       <c r="C66" s="53"/>
     </row>
     <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.2">
@@ -3603,192 +3597,192 @@
       </c>
       <c r="J69" s="58" t="s">
         <v>138</v>
       </c>
       <c r="K69" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="22"/>
       <c r="C70" s="59"/>
       <c r="D70" s="22"/>
       <c r="E70" s="22"/>
       <c r="F70" s="22"/>
       <c r="G70" s="22"/>
       <c r="H70" s="49">
         <v>1385</v>
       </c>
       <c r="I70" s="67">
         <v>100</v>
       </c>
       <c r="J70" s="60">
-        <v>628.90373999999997</v>
+        <v>628.60650100000009</v>
       </c>
       <c r="K70" s="67">
         <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B71" s="22"/>
       <c r="C71" s="59"/>
       <c r="D71" s="22"/>
       <c r="E71" s="22"/>
       <c r="F71" s="22"/>
       <c r="G71" s="22"/>
       <c r="H71" s="49">
-        <v>1116</v>
+        <v>1111</v>
       </c>
       <c r="I71" s="60">
-        <v>80.577617328519864</v>
+        <v>80.216606498194949</v>
       </c>
       <c r="J71" s="60">
-        <v>296.713751</v>
+        <v>296.465847</v>
       </c>
       <c r="K71" s="67">
-        <v>47.179517647645092</v>
+        <v>47.162389591640569</v>
       </c>
     </row>
     <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B72" s="22"/>
       <c r="C72" s="59"/>
       <c r="D72" s="22"/>
       <c r="E72" s="22"/>
       <c r="F72" s="22"/>
       <c r="G72" s="22"/>
       <c r="H72" s="49">
         <v>45</v>
       </c>
       <c r="I72" s="67">
         <v>3.2490974729241873</v>
       </c>
       <c r="J72" s="60">
-        <v>23.087996999999998</v>
+        <v>23.087916</v>
       </c>
       <c r="K72" s="67">
-        <v>3.6711495784712618</v>
+        <v>3.6728726100145748</v>
       </c>
     </row>
     <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B73" s="22"/>
       <c r="C73" s="59"/>
       <c r="D73" s="22"/>
       <c r="E73" s="22"/>
       <c r="F73" s="22"/>
       <c r="G73" s="22"/>
       <c r="H73" s="49">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I73" s="67">
-        <v>2.3104693140794224</v>
+        <v>2.5270758122743682</v>
       </c>
       <c r="J73" s="60">
-        <v>50.661027000000004</v>
+        <v>50.696021000000002</v>
       </c>
       <c r="K73" s="67">
-        <v>8.0554501075156608</v>
+        <v>8.0648260747147447</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="15" t="s">
         <v>84</v>
       </c>
       <c r="B74" s="22"/>
       <c r="C74" s="59"/>
       <c r="D74" s="22"/>
       <c r="E74" s="22"/>
       <c r="F74" s="22"/>
       <c r="G74" s="22"/>
       <c r="H74" s="49">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="I74" s="67">
-        <v>13.862815884476534</v>
+        <v>14.007220216606498</v>
       </c>
       <c r="J74" s="60">
-        <v>229.688365</v>
+        <v>229.63452699999999</v>
       </c>
       <c r="K74" s="67">
-        <v>36.52202243224059</v>
+        <v>36.53072735243633</v>
       </c>
     </row>
     <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="50" t="s">
         <v>85</v>
       </c>
       <c r="B75" s="68"/>
       <c r="C75" s="69"/>
       <c r="D75" s="68"/>
       <c r="E75" s="68"/>
       <c r="F75" s="68"/>
       <c r="G75" s="68"/>
       <c r="H75" s="70">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="I75" s="71">
-        <v>10.830324909747292</v>
+        <v>10.974729241877256</v>
       </c>
       <c r="J75" s="72">
-        <v>29.994810000000001</v>
+        <v>30.000813999999998</v>
       </c>
       <c r="K75" s="71">
-        <v>4.7693801280304049</v>
+        <v>4.7725904762795306</v>
       </c>
     </row>
     <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="73" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="73"/>
       <c r="C76" s="74"/>
       <c r="D76" s="73"/>
       <c r="E76" s="73"/>
       <c r="F76" s="75"/>
       <c r="G76" s="75"/>
       <c r="H76" s="76" t="s">
         <v>24</v>
       </c>
       <c r="I76" s="77" t="s">
         <v>24</v>
       </c>
       <c r="J76" s="78">
-        <v>28.752600000000029</v>
+        <v>28.722190000000069</v>
       </c>
       <c r="K76" s="78">
-        <v>4.5718602341273993</v>
+        <v>4.569184371193785</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="53"/>
       <c r="F77" s="125" t="s">
         <v>136</v>
       </c>
       <c r="G77" s="125"/>
       <c r="H77" s="125"/>
       <c r="I77" s="125"/>
       <c r="J77" s="125"/>
       <c r="K77" s="125"/>
     </row>
     <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="46"/>
       <c r="C78" s="34"/>
     </row>
     <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="46"/>
       <c r="C79" s="34"/>
     </row>
     <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -5133,559 +5127,559 @@
       </c>
       <c r="H131" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I131" s="13" t="s">
         <v>146</v>
       </c>
       <c r="J131" s="13" t="s">
         <v>122</v>
       </c>
       <c r="K131" s="13" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="79"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16">
         <v>0</v>
       </c>
       <c r="F132" s="16">
-        <v>68.55223100000002</v>
+        <v>96.288200000000018</v>
       </c>
       <c r="G132" s="16">
-        <v>23.372483964517439</v>
+        <v>23.147276713454325</v>
       </c>
       <c r="H132" s="16">
-        <v>141.60557999999995</v>
+        <v>187.00881699999999</v>
       </c>
       <c r="I132" s="16">
-        <v>33.803222661272535</v>
+        <v>32.157341825428965</v>
       </c>
       <c r="J132" s="16">
-        <v>106.56596865534532</v>
+        <v>94.217793042138041</v>
       </c>
       <c r="K132" s="16">
-        <v>73.053348999999926</v>
+        <v>90.720616999999976</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="79"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16">
         <v>0</v>
       </c>
       <c r="F133" s="16">
-        <v>65.137692000000015</v>
+        <v>80.488545000000002</v>
       </c>
       <c r="G133" s="16">
-        <v>22.208316776089692</v>
+        <v>19.349106363794526</v>
       </c>
       <c r="H133" s="16">
-        <v>77.99034199999997</v>
+        <v>107.79744699999999</v>
       </c>
       <c r="I133" s="16">
-        <v>18.617380021710979</v>
+        <v>18.536448744486535</v>
       </c>
       <c r="J133" s="16">
-        <v>19.731509676455765</v>
+        <v>33.928929886855315</v>
       </c>
       <c r="K133" s="16">
-        <v>12.852649999999954</v>
+        <v>27.308901999999989</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="79"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16">
         <v>0</v>
       </c>
       <c r="F134" s="16">
-        <v>37.517367999999998</v>
+        <v>52.036042000000002</v>
       </c>
       <c r="G134" s="16">
-        <v>12.791328147597406</v>
+        <v>12.509244780221573</v>
       </c>
       <c r="H134" s="16">
-        <v>44.655277999999996</v>
+        <v>60.918330000000005</v>
       </c>
       <c r="I134" s="16">
-        <v>10.659836323081516</v>
+        <v>10.475289842854222</v>
       </c>
       <c r="J134" s="16">
-        <v>19.025615016490491</v>
+        <v>17.069491949445354</v>
       </c>
       <c r="K134" s="16">
-        <v>7.137909999999998</v>
+        <v>8.8822880000000026</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="79"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16">
         <v>0</v>
       </c>
       <c r="F135" s="16">
-        <v>30.725216</v>
+        <v>48.599845999999999</v>
       </c>
       <c r="G135" s="16">
-        <v>10.475583475413579</v>
+        <v>11.683197770788798</v>
       </c>
       <c r="H135" s="16">
-        <v>44.490338999999999</v>
+        <v>56.742589000000002</v>
       </c>
       <c r="I135" s="16">
-        <v>10.620463088336617</v>
+        <v>9.7572449246220589</v>
       </c>
       <c r="J135" s="16">
-        <v>44.800736307272828</v>
+        <v>16.754668317261753</v>
       </c>
       <c r="K135" s="16">
-        <v>13.765122999999999</v>
+        <v>8.142743000000003</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="15" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="79"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16">
         <v>0</v>
       </c>
       <c r="F136" s="16">
-        <v>12.770328999999998</v>
+        <v>25.822255000000002</v>
       </c>
       <c r="G136" s="16">
-        <v>4.353969308075647</v>
+        <v>6.2075610703116206</v>
       </c>
       <c r="H136" s="16">
-        <v>18.254335999999999</v>
+        <v>50.412250000000007</v>
       </c>
       <c r="I136" s="16">
-        <v>4.3575640475586015</v>
+        <v>8.6687033341266559</v>
       </c>
       <c r="J136" s="16">
-        <v>42.943349384342419</v>
+        <v>95.227914835478174</v>
       </c>
       <c r="K136" s="16">
-        <v>5.4840070000000001</v>
+        <v>24.589995000000005</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="15" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="79"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16">
         <v>0</v>
       </c>
       <c r="F137" s="16">
-        <v>20.371040000000001</v>
+        <v>18.067115999999999</v>
       </c>
       <c r="G137" s="16">
-        <v>6.945387462890058</v>
+        <v>4.3432583999501286</v>
       </c>
       <c r="H137" s="16">
-        <v>17.949687000000004</v>
+        <v>24.803511999999994</v>
       </c>
       <c r="I137" s="16">
-        <v>4.2848400914790892</v>
+        <v>4.2651198304469728</v>
       </c>
       <c r="J137" s="16">
-        <v>-11.886251266503804</v>
+        <v>37.285397403769345</v>
       </c>
       <c r="K137" s="16">
-        <v>-2.4213529999999963</v>
+        <v>6.7363959999999956</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="79"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16">
         <v>0</v>
       </c>
       <c r="F138" s="16">
         <v>3.1579999999999998E-3</v>
       </c>
       <c r="G138" s="16">
-        <v>1.0767017102615674E-3</v>
+        <v>7.5916986568539801E-4</v>
       </c>
       <c r="H138" s="16">
-        <v>16.730165</v>
+        <v>16.739626000000001</v>
       </c>
       <c r="I138" s="16">
-        <v>3.993723218073955</v>
+        <v>2.8784839343261459</v>
       </c>
       <c r="J138" s="16" t="s">
         <v>148</v>
       </c>
       <c r="K138" s="16">
-        <v>16.727007</v>
+        <v>16.736468000000002</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="79"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16">
         <v>0</v>
       </c>
       <c r="F139" s="16">
-        <v>9.6985690000000009</v>
+        <v>13.553250999999999</v>
       </c>
       <c r="G139" s="16">
-        <v>3.3066706236193233</v>
+        <v>3.258144313258545</v>
       </c>
       <c r="H139" s="16">
-        <v>10.505604999999999</v>
+        <v>14.791672999999998</v>
       </c>
       <c r="I139" s="16">
-        <v>2.5078341192937326</v>
+        <v>2.5435211690097383</v>
       </c>
       <c r="J139" s="16">
-        <v>8.321186352337115</v>
+        <v>9.1374534419822826</v>
       </c>
       <c r="K139" s="16">
-        <v>0.80703599999999831</v>
+        <v>1.2384219999999981</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="79"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16">
         <v>0</v>
       </c>
       <c r="F140" s="16">
-        <v>12.379068</v>
+        <v>15.984150999999999</v>
       </c>
       <c r="G140" s="16">
-        <v>4.2205711485257265</v>
+        <v>3.8425224090453196</v>
       </c>
       <c r="H140" s="16">
-        <v>9.7314789999999967</v>
+        <v>13.273383999999998</v>
       </c>
       <c r="I140" s="16">
-        <v>2.3230394696345855</v>
+        <v>2.2824418298319031</v>
       </c>
       <c r="J140" s="16">
-        <v>-21.387627889272469</v>
+        <v>-16.95909279135314</v>
       </c>
       <c r="K140" s="16">
-        <v>-2.6475890000000035</v>
+        <v>-2.7107670000000006</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="15" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="79"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16">
         <v>0</v>
       </c>
       <c r="F141" s="16">
-        <v>7.3868540000000014</v>
+        <v>28.166656000000007</v>
       </c>
       <c r="G141" s="16">
-        <v>2.5185048560014258</v>
+        <v>6.7711451717311011</v>
       </c>
       <c r="H141" s="16">
-        <v>9.0689600000000006</v>
+        <v>12.232984</v>
       </c>
       <c r="I141" s="16">
-        <v>2.1648869641025046</v>
+        <v>2.1035385087378171</v>
       </c>
       <c r="J141" s="16">
-        <v>22.771615629603602</v>
+        <v>-56.569271126824582</v>
       </c>
       <c r="K141" s="16">
-        <v>1.6821059999999992</v>
+        <v>-15.933672000000007</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="15" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="79"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16">
         <v>0</v>
       </c>
       <c r="F142" s="16">
-        <v>7.4906170000000012</v>
+        <v>9.6889320000000012</v>
       </c>
       <c r="G142" s="16">
-        <v>2.5538822466163311</v>
+        <v>2.3291783423289916</v>
       </c>
       <c r="H142" s="16">
-        <v>8.7928709999999999</v>
+        <v>11.671810000000001</v>
       </c>
       <c r="I142" s="16">
-        <v>2.0989806774905779</v>
+        <v>2.0070411112833257</v>
       </c>
       <c r="J142" s="16">
-        <v>17.385136631601888</v>
+        <v>20.465392883343583</v>
       </c>
       <c r="K142" s="16">
-        <v>1.3022539999999987</v>
+        <v>1.9828779999999995</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="79"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16">
         <v>0</v>
       </c>
       <c r="F143" s="16">
-        <v>6.8077709999999989</v>
+        <v>8.9942139999999995</v>
       </c>
       <c r="G143" s="16">
-        <v>2.3210698792809059</v>
+        <v>2.162171068500863</v>
       </c>
       <c r="H143" s="16">
-        <v>5.954362999999999</v>
+        <v>8.468096000000001</v>
       </c>
       <c r="I143" s="16">
-        <v>1.421389314566861</v>
+        <v>1.4561423469276731</v>
       </c>
       <c r="J143" s="16">
-        <v>-12.535791817909271</v>
+        <v>-5.8495161444902086</v>
       </c>
       <c r="K143" s="16">
-        <v>-0.85340799999999994</v>
+        <v>-0.52611799999999853</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="79"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16">
         <v>0</v>
       </c>
       <c r="F144" s="16">
-        <v>5.957669000000001</v>
+        <v>7.9212410000000002</v>
       </c>
       <c r="G144" s="16">
-        <v>2.0312325527144788</v>
+        <v>1.9042328898137011</v>
       </c>
       <c r="H144" s="16">
-        <v>5.7279030000000004</v>
+        <v>7.2590030000000008</v>
       </c>
       <c r="I144" s="16">
-        <v>1.3673301609383686</v>
+        <v>1.2482312038945969</v>
       </c>
       <c r="J144" s="16">
-        <v>-3.8566425895765697</v>
+        <v>-8.3602809206284654</v>
       </c>
       <c r="K144" s="16">
-        <v>-0.22976600000000058</v>
+        <v>-0.66223799999999944</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="79"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16">
         <v>0</v>
       </c>
       <c r="F145" s="16">
-        <v>3.8612000000000002</v>
+        <v>4.8041580000000002</v>
       </c>
       <c r="G145" s="16">
-        <v>1.3164536553711099</v>
+        <v>1.1548992981606812</v>
       </c>
       <c r="H145" s="16">
-        <v>3.2787500000000001</v>
+        <v>4.1634140000000004</v>
       </c>
       <c r="I145" s="16">
-        <v>0.78268325514183401</v>
+        <v>0.71592521308113788</v>
       </c>
       <c r="J145" s="16">
-        <v>-15.084688697814153</v>
+        <v>-13.337279914607301</v>
       </c>
       <c r="K145" s="16">
-        <v>-0.58245000000000013</v>
+        <v>-0.64074399999999976</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="79"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16">
         <v>0</v>
       </c>
       <c r="F146" s="16">
-        <v>2.1877900000000001</v>
+        <v>2.418666</v>
       </c>
       <c r="G146" s="16">
-        <v>0.74591426051081544</v>
+        <v>0.58143709384352094</v>
       </c>
       <c r="H146" s="16">
-        <v>1.9340930000000001</v>
+        <v>2.37256</v>
       </c>
       <c r="I146" s="16">
-        <v>0.4616949157413755</v>
+        <v>0.40797660851113637</v>
       </c>
       <c r="J146" s="16">
-        <v>-11.59603983928988</v>
+        <v>-1.9062574162782286</v>
       </c>
       <c r="K146" s="16">
-        <v>-0.25369700000000006</v>
+        <v>-4.610599999999998E-2</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="79"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16">
         <v>0</v>
       </c>
       <c r="F147" s="16">
-        <v>0.41544099999999995</v>
+        <v>0.49276599999999998</v>
       </c>
       <c r="G147" s="16">
-        <v>0.14164218974438755</v>
+        <v>0.11845886574867982</v>
       </c>
       <c r="H147" s="16">
-        <v>0.50875899999999996</v>
+        <v>0.84604800000000002</v>
       </c>
       <c r="I147" s="16">
-        <v>0.12144785366456859</v>
+        <v>0.14548327278451542</v>
       </c>
       <c r="J147" s="16">
-        <v>22.462395382256449</v>
+        <v>71.693663929735422</v>
       </c>
       <c r="K147" s="16">
-        <v>9.3318000000000012E-2</v>
+        <v>0.35328200000000004</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="79"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16">
         <v>0</v>
       </c>
       <c r="F148" s="16">
-        <v>2.0411340000000004</v>
+        <v>2.6514869999999999</v>
       </c>
       <c r="G148" s="16">
-        <v>0.69591275132141706</v>
+        <v>0.63740627918194392</v>
       </c>
       <c r="H148" s="16">
-        <v>1.732969</v>
+        <v>2.0416020000000001</v>
       </c>
       <c r="I148" s="16">
-        <v>0.41368381791228021</v>
+        <v>0.35106629964660668</v>
       </c>
       <c r="J148" s="16">
-        <v>-15.097734886587574</v>
+        <v>-23.001621354357003</v>
       </c>
       <c r="K148" s="16">
-        <v>-0.30816500000000047</v>
+        <v>-0.60988499999999979</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B149" s="93"/>
       <c r="C149" s="94"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17">
         <v>0</v>
       </c>
       <c r="F149" s="17">
-        <v>293.30314700000002</v>
+        <v>415.980684</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>418.91147899999999</v>
+        <v>581.54314499999998</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>42.825429350064205</v>
+        <v>39.800516554754253</v>
       </c>
       <c r="K149" s="17">
-        <v>125.60833199999996</v>
+        <v>165.56246099999998</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="80"/>
       <c r="F150" s="80"/>
       <c r="G150" s="80"/>
       <c r="H150" s="80"/>
       <c r="I150" s="80"/>
     </row>
     <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E151" s="80"/>
       <c r="F151" s="80"/>
       <c r="G151" s="80"/>
       <c r="H151" s="80"/>
       <c r="I151" s="80"/>
     </row>
     <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="4" t="s">
         <v>40</v>
@@ -5759,559 +5753,559 @@
       </c>
       <c r="H157" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I157" s="13" t="s">
         <v>146</v>
       </c>
       <c r="J157" s="13" t="s">
         <v>122</v>
       </c>
       <c r="K157" s="13" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="79"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16">
         <v>0</v>
       </c>
       <c r="F158" s="16">
-        <v>1223.7725600000001</v>
+        <v>1576.8994379999997</v>
       </c>
       <c r="G158" s="16">
-        <v>44.867200966866676</v>
+        <v>43.325834045221676</v>
       </c>
       <c r="H158" s="16">
-        <v>1350.6921630000002</v>
+        <v>1823.2625640000001</v>
       </c>
       <c r="I158" s="16">
-        <v>43.490168814011938</v>
+        <v>43.500820665688977</v>
       </c>
       <c r="J158" s="16">
-        <v>10.371175751808002</v>
+        <v>15.623261703515205</v>
       </c>
       <c r="K158" s="16">
-        <v>126.91960300000005</v>
+        <v>246.36312600000042</v>
       </c>
     </row>
     <row r="159" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="79"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16">
         <v>0</v>
       </c>
       <c r="F159" s="16">
-        <v>227.12662599999999</v>
+        <v>315.49249500000002</v>
       </c>
       <c r="G159" s="16">
-        <v>8.3271486113958666</v>
+        <v>8.6682607346347051</v>
       </c>
       <c r="H159" s="16">
-        <v>290.81065100000001</v>
+        <v>367.48094899999995</v>
       </c>
       <c r="I159" s="16">
-        <v>9.3636467667153465</v>
+        <v>8.7676471705948966</v>
       </c>
       <c r="J159" s="16">
-        <v>28.038995745043131</v>
+        <v>16.478507357203515</v>
       </c>
       <c r="K159" s="16">
-        <v>63.68402500000002</v>
+        <v>51.988453999999933</v>
       </c>
     </row>
     <row r="160" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="79"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16">
         <v>0</v>
       </c>
       <c r="F160" s="16">
-        <v>180.970676</v>
+        <v>265.81071600000001</v>
       </c>
       <c r="G160" s="16">
-        <v>6.6349319755966061</v>
+        <v>7.3032374109182427</v>
       </c>
       <c r="H160" s="16">
-        <v>268.36223199999995</v>
+        <v>363.68707600000005</v>
       </c>
       <c r="I160" s="16">
-        <v>8.6408428898132517</v>
+        <v>8.6771299887802655</v>
       </c>
       <c r="J160" s="16">
-        <v>48.290451211001695</v>
+        <v>36.821826250225378</v>
       </c>
       <c r="K160" s="16">
-        <v>87.391555999999952</v>
+        <v>97.876360000000034</v>
       </c>
     </row>
     <row r="161" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="79"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16">
         <v>0</v>
       </c>
       <c r="F161" s="16">
-        <v>155.00532499999997</v>
+        <v>202.976741</v>
       </c>
       <c r="G161" s="16">
-        <v>5.6829637262903505</v>
+        <v>5.576853148454191</v>
       </c>
       <c r="H161" s="16">
-        <v>220.70474299999998</v>
+        <v>286.24301199999996</v>
       </c>
       <c r="I161" s="16">
-        <v>7.106346504450042</v>
+        <v>6.8294090920733979</v>
       </c>
       <c r="J161" s="16">
-        <v>42.385265151374654</v>
+        <v>41.022567703951836</v>
       </c>
       <c r="K161" s="16">
-        <v>65.699418000000009</v>
+        <v>83.266270999999961</v>
       </c>
     </row>
     <row r="162" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="79"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16">
         <v>0</v>
       </c>
       <c r="F162" s="16">
-        <v>165.60952499999999</v>
+        <v>215.89930399999997</v>
       </c>
       <c r="G162" s="16">
-        <v>6.0717457500455234</v>
+        <v>5.9319048445135314</v>
       </c>
       <c r="H162" s="16">
-        <v>170.50340100000005</v>
+        <v>235.33460300000002</v>
       </c>
       <c r="I162" s="16">
-        <v>5.4899420430361774</v>
+        <v>5.6147965540821092</v>
       </c>
       <c r="J162" s="16">
-        <v>2.9550691604242347</v>
+        <v>9.0020202195742343</v>
       </c>
       <c r="K162" s="16">
-        <v>4.8938760000000627</v>
+        <v>19.435299000000043</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="79"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16">
         <v>0</v>
       </c>
       <c r="F163" s="16">
-        <v>124.45106</v>
+        <v>157.77064200000001</v>
       </c>
       <c r="G163" s="16">
-        <v>4.5627520195089044</v>
+        <v>4.334800614279934</v>
       </c>
       <c r="H163" s="16">
-        <v>119.25500700000001</v>
+        <v>157.01085900000001</v>
       </c>
       <c r="I163" s="16">
-        <v>3.8398241497357195</v>
+        <v>3.7460875656550687</v>
       </c>
       <c r="J163" s="16">
-        <v>-4.1751777767099716</v>
+        <v>-0.48157438568323679</v>
       </c>
       <c r="K163" s="16">
-        <v>-5.196052999999992</v>
+        <v>-0.75978299999999876</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="79"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16">
         <v>0</v>
       </c>
       <c r="F164" s="16">
-        <v>84.654133000000002</v>
+        <v>130.174318</v>
       </c>
       <c r="G164" s="16">
-        <v>3.1036763873728792</v>
+        <v>3.5765824774286679</v>
       </c>
       <c r="H164" s="16">
-        <v>86.972447999999986</v>
+        <v>139.57074300000002</v>
       </c>
       <c r="I164" s="16">
-        <v>2.8003763916766529</v>
+        <v>3.3299876722637332</v>
       </c>
       <c r="J164" s="16">
-        <v>2.7385727286345065</v>
+        <v>7.2183401029994432</v>
       </c>
       <c r="K164" s="16">
-        <v>2.3183149999999841</v>
+        <v>9.396425000000022</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="79"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16">
         <v>0</v>
       </c>
       <c r="F165" s="16">
-        <v>77.660461000000012</v>
+        <v>105.53295799999999</v>
       </c>
       <c r="G165" s="16">
-        <v>2.8472672331094859</v>
+        <v>2.8995529546313086</v>
       </c>
       <c r="H165" s="16">
-        <v>80.904019000000019</v>
+        <v>115.43349299999998</v>
       </c>
       <c r="I165" s="16">
-        <v>2.6049824974382627</v>
+        <v>2.7541023311478812</v>
       </c>
       <c r="J165" s="16">
-        <v>4.1765886504330778</v>
+        <v>9.3814626137931167</v>
       </c>
       <c r="K165" s="16">
-        <v>3.2435580000000073</v>
+        <v>9.9005349999999908</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="79"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16">
         <v>0</v>
       </c>
       <c r="F166" s="16">
-        <v>75.699354999999997</v>
+        <v>107.45201900000002</v>
       </c>
       <c r="G166" s="16">
-        <v>2.775367159602911</v>
+        <v>2.9522797908550005</v>
       </c>
       <c r="H166" s="16">
-        <v>78.902081999999993</v>
+        <v>106.43341700000001</v>
       </c>
       <c r="I166" s="16">
-        <v>2.5405232664824542</v>
+        <v>2.5393714965528646</v>
       </c>
       <c r="J166" s="16">
-        <v>4.2308511083086451</v>
+        <v>-0.94795985173625752</v>
       </c>
       <c r="K166" s="16">
-        <v>3.2027269999999959</v>
+        <v>-1.0186020000000156</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="79"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16">
         <v>0</v>
       </c>
       <c r="F167" s="16">
-        <v>55.268432999999995</v>
+        <v>77.502848999999983</v>
       </c>
       <c r="G167" s="16">
-        <v>2.0263078055409296</v>
+        <v>2.1294164313132784</v>
       </c>
       <c r="H167" s="16">
-        <v>59.748710000000003</v>
+        <v>79.925280000000001</v>
       </c>
       <c r="I167" s="16">
-        <v>1.9238147340308827</v>
+        <v>1.9069196837493876</v>
       </c>
       <c r="J167" s="16">
-        <v>8.1063941147019829</v>
+        <v>3.1256025181732578</v>
       </c>
       <c r="K167" s="16">
-        <v>4.4802770000000081</v>
+        <v>2.4224310000000173</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="15" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="79"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16">
         <v>0</v>
       </c>
       <c r="F168" s="16">
-        <v>53.045786</v>
+        <v>62.655712000000001</v>
       </c>
       <c r="G168" s="16">
-        <v>1.944818848452855</v>
+        <v>1.7214864275303297</v>
       </c>
       <c r="H168" s="16">
-        <v>48.983605000000004</v>
+        <v>63.980992999999998</v>
       </c>
       <c r="I168" s="16">
-        <v>1.5771952402813187</v>
+        <v>1.5265084456073446</v>
       </c>
       <c r="J168" s="16">
-        <v>-7.657876914105854</v>
+        <v>2.115179857823652</v>
       </c>
       <c r="K168" s="16">
-        <v>-4.0621809999999954</v>
+        <v>1.3252809999999968</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="15" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="79"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16">
         <v>0</v>
       </c>
       <c r="F169" s="16">
-        <v>46.268749999999997</v>
+        <v>69.441781000000006</v>
       </c>
       <c r="G169" s="16">
-        <v>1.6963522247432254</v>
+        <v>1.9079359196338481</v>
       </c>
       <c r="H169" s="16">
-        <v>46.962021999999997</v>
+        <v>63.536066000000005</v>
       </c>
       <c r="I169" s="16">
-        <v>1.512103438944246</v>
+        <v>1.5158930301326468</v>
       </c>
       <c r="J169" s="16">
-        <v>1.4983590436309611</v>
+        <v>-8.5045557803305769</v>
       </c>
       <c r="K169" s="16">
-        <v>0.69327200000000033</v>
+        <v>-5.9057150000000007</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="79"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16">
         <v>0</v>
       </c>
       <c r="F170" s="16">
-        <v>22.353429999999999</v>
+        <v>33.482233999999998</v>
       </c>
       <c r="G170" s="16">
-        <v>0.81954430822405966</v>
+        <v>0.91993546245862701</v>
       </c>
       <c r="H170" s="16">
-        <v>28.982799999999994</v>
+        <v>42.115975999999996</v>
       </c>
       <c r="I170" s="16">
-        <v>0.93320069460027266</v>
+        <v>1.004835812082445</v>
       </c>
       <c r="J170" s="16">
-        <v>29.65705934167595</v>
+        <v>25.786039246963028</v>
       </c>
       <c r="K170" s="16">
-        <v>6.6293699999999944</v>
+        <v>8.633741999999998</v>
       </c>
     </row>
     <row r="171" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="79"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16">
         <v>0</v>
       </c>
       <c r="F171" s="16">
-        <v>26.913179999999993</v>
+        <v>36.997784000000003</v>
       </c>
       <c r="G171" s="16">
-        <v>0.98671852530952031</v>
+        <v>1.0165263624280385</v>
       </c>
       <c r="H171" s="16">
-        <v>28.315380000000005</v>
+        <v>39.629100999999999</v>
       </c>
       <c r="I171" s="16">
-        <v>0.91171081758390071</v>
+        <v>0.9455020082030684</v>
       </c>
       <c r="J171" s="16">
-        <v>5.2100866564263733</v>
+        <v>7.1120935243040373</v>
       </c>
       <c r="K171" s="16">
-        <v>1.4022000000000112</v>
+        <v>2.6313169999999957</v>
       </c>
     </row>
     <row r="172" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="79"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16">
         <v>0</v>
       </c>
       <c r="F172" s="16">
-        <v>21.922059999999998</v>
+        <v>27.662117000000002</v>
       </c>
       <c r="G172" s="16">
-        <v>0.80372898018542682</v>
+        <v>0.7600258213051031</v>
       </c>
       <c r="H172" s="16">
-        <v>25.823651000000002</v>
+        <v>33.229799</v>
       </c>
       <c r="I172" s="16">
-        <v>0.83148105256617844</v>
+        <v>0.79282246868745065</v>
       </c>
       <c r="J172" s="16">
-        <v>17.797556434021271</v>
+        <v>20.127461683427907</v>
       </c>
       <c r="K172" s="16">
-        <v>3.9015910000000034</v>
+        <v>5.5676819999999978</v>
       </c>
     </row>
     <row r="173" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="79"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16">
         <v>0</v>
       </c>
       <c r="F173" s="16">
-        <v>2.3262020000000003</v>
+        <v>3.3141089999999997</v>
       </c>
       <c r="G173" s="16">
-        <v>8.528559638853743E-2</v>
+        <v>9.1056241813294095E-2</v>
       </c>
       <c r="H173" s="16">
-        <v>0.94466799999999995</v>
+        <v>1.717498</v>
       </c>
       <c r="I173" s="16">
-        <v>3.0416827696656309E-2</v>
+        <v>4.0977407185814121E-2</v>
       </c>
       <c r="J173" s="16">
-        <v>-59.390113154403622</v>
+        <v>-48.176176462512245</v>
       </c>
       <c r="K173" s="16">
-        <v>-1.3815340000000003</v>
+        <v>-1.5966109999999998</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="79"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16">
         <v>0</v>
       </c>
       <c r="F174" s="16">
-        <v>184.496242</v>
+        <v>250.56336200000001</v>
       </c>
       <c r="G174" s="16">
-        <v>6.7641898813662467</v>
+        <v>6.8843113125802287</v>
       </c>
       <c r="H174" s="16">
-        <v>198.873784</v>
+        <v>272.73769099999998</v>
       </c>
       <c r="I174" s="16">
-        <v>6.4034238709367157</v>
+        <v>6.5071886075126439</v>
       </c>
       <c r="J174" s="16">
-        <v>7.7928644205121564</v>
+        <v>8.8497890605410898</v>
       </c>
       <c r="K174" s="16">
-        <v>14.377542000000005</v>
+        <v>22.174328999999972</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B175" s="93"/>
       <c r="C175" s="94"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17">
         <v>0</v>
       </c>
       <c r="F175" s="17">
-        <v>2727.5438039999999</v>
+        <v>3639.6285789999997</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>3105.7413659999997</v>
+        <v>4191.3291200000003</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>13.86586574504744</v>
+        <v>15.158154988209875</v>
       </c>
       <c r="K175" s="17">
-        <v>378.19756199999983</v>
+        <v>551.70054100000061</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="80"/>
       <c r="F176" s="80"/>
       <c r="G176" s="80"/>
       <c r="H176" s="80"/>
       <c r="I176" s="80"/>
     </row>
     <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E177" s="80"/>
       <c r="F177" s="80"/>
       <c r="G177" s="80"/>
       <c r="H177" s="80"/>
       <c r="I177" s="80"/>
     </row>
     <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="4" t="s">
         <v>40</v>
@@ -7012,307 +7006,307 @@
         <v>116</v>
       </c>
       <c r="H216" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I216" s="13" t="s">
         <v>146</v>
       </c>
       <c r="J216" s="13" t="s">
         <v>122</v>
       </c>
       <c r="K216" s="13" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="37"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>60.262375999999996</v>
+        <v>86.084643999999997</v>
       </c>
       <c r="H217" s="16">
-        <v>129.91614000000001</v>
+        <v>173.90455600000001</v>
       </c>
       <c r="I217" s="16">
-        <v>31.012790652127254</v>
+        <v>29.903981758739501</v>
       </c>
       <c r="J217" s="16">
-        <v>115.58416481952194</v>
+        <v>102.01576950239814</v>
       </c>
       <c r="K217" s="16">
-        <v>69.653764000000024</v>
+        <v>87.819912000000016</v>
       </c>
     </row>
     <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
         <v>151</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="37"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>40.213936000000004</v>
+        <v>50.243364999999997</v>
       </c>
       <c r="H218" s="16">
-        <v>50.84442</v>
+        <v>70.812792999999999</v>
       </c>
       <c r="I218" s="16">
-        <v>12.13727065235183</v>
+        <v>12.176704963137345</v>
       </c>
       <c r="J218" s="16">
-        <v>26.434825976745955</v>
+        <v>40.939590730039683</v>
       </c>
       <c r="K218" s="16">
-        <v>10.630483999999996</v>
+        <v>20.569428000000002</v>
       </c>
     </row>
     <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="37"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>25.097687999999998</v>
+        <v>34.495773</v>
       </c>
       <c r="H219" s="16">
-        <v>36.499014000000003</v>
+        <v>45.615451999999998</v>
       </c>
       <c r="I219" s="16">
-        <v>8.7128225961074701</v>
+        <v>7.8438637600998629</v>
       </c>
       <c r="J219" s="16">
-        <v>45.427793986442126</v>
+        <v>32.234903099576862</v>
       </c>
       <c r="K219" s="16">
-        <v>11.401326000000005</v>
+        <v>11.119678999999998</v>
       </c>
     </row>
     <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
         <v>153</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="37"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>26.402757000000001</v>
+        <v>36.384980000000006</v>
       </c>
       <c r="H220" s="16">
-        <v>27.895029999999998</v>
+        <v>38.082150999999996</v>
       </c>
       <c r="I220" s="16">
-        <v>6.6589318742444865</v>
+        <v>6.548465290567564</v>
       </c>
       <c r="J220" s="16">
-        <v>5.6519589980697749</v>
+        <v>4.6644824320364879</v>
       </c>
       <c r="K220" s="16">
-        <v>1.4922729999999973</v>
+        <v>1.6971709999999902</v>
       </c>
     </row>
     <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
-        <v>172</v>
+        <v>159</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="37"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>0</v>
+        <v>7.380217</v>
       </c>
       <c r="H221" s="16">
-        <v>16.715557</v>
+        <v>35.411563999999998</v>
       </c>
       <c r="I221" s="16">
-        <v>3.9902360851754084</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>6.0892410656822378</v>
+      </c>
+      <c r="J221" s="16">
+        <v>379.81738206342709</v>
       </c>
       <c r="K221" s="16">
-        <v>16.715557</v>
+        <v>28.031346999999997</v>
       </c>
     </row>
     <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="37"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>6.5200290000000001</v>
+        <v>0</v>
       </c>
       <c r="H222" s="16">
-        <v>11.082008999999999</v>
+        <v>16.715557</v>
       </c>
       <c r="I222" s="16">
-        <v>2.645429775869188</v>
-[...2 lines deleted...]
-        <v>69.968707194400508</v>
+        <v>2.8743451184520454</v>
+      </c>
+      <c r="J222" s="16" t="s">
+        <v>173</v>
       </c>
       <c r="K222" s="16">
-        <v>4.5619799999999993</v>
+        <v>16.715557</v>
       </c>
     </row>
     <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="37"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>6.9172399999999996</v>
+        <v>9.0340769999999999</v>
       </c>
       <c r="H223" s="16">
-        <v>7.5994589999999995</v>
+        <v>15.330393000000001</v>
       </c>
       <c r="I223" s="16">
-        <v>1.8140966244565477</v>
+        <v>2.6361574599937896</v>
       </c>
       <c r="J223" s="16">
-        <v>9.8625897034077159</v>
+        <v>69.695177492952524</v>
       </c>
       <c r="K223" s="16">
-        <v>0.68221899999999991</v>
+        <v>6.2963160000000009</v>
       </c>
     </row>
     <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
-        <v>174</v>
+        <v>158</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="37"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>4.5143089999999999</v>
+        <v>8.1517859999999995</v>
       </c>
       <c r="H224" s="16">
-        <v>6.5122969999999993</v>
+        <v>9.8691980000000008</v>
       </c>
       <c r="I224" s="16">
-        <v>1.5545759250965761</v>
+        <v>1.697070644689656</v>
       </c>
       <c r="J224" s="16">
-        <v>44.258999550097244</v>
+        <v>21.067923029382779</v>
       </c>
       <c r="K224" s="16">
-        <v>1.9979879999999994</v>
+        <v>1.7174120000000013</v>
       </c>
     </row>
     <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
         <v>157</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="37"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>6.0041159999999998</v>
+        <v>8.3932720000000014</v>
       </c>
       <c r="H225" s="16">
-        <v>6.3294550000000003</v>
+        <v>8.7453439999999993</v>
       </c>
       <c r="I225" s="16">
-        <v>1.5109289950968376</v>
+        <v>1.5038168836123069</v>
       </c>
       <c r="J225" s="16">
-        <v>5.4185995074045961</v>
+        <v>4.1946930827452977</v>
       </c>
       <c r="K225" s="16">
-        <v>0.32533900000000049</v>
+        <v>0.35207199999999794</v>
       </c>
     </row>
     <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="37"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>5.674633</v>
+        <v>11.604167</v>
       </c>
       <c r="H226" s="16">
-        <v>6.0133770000000002</v>
+        <v>8.4298199999999994</v>
       </c>
       <c r="I226" s="16">
-        <v>1.4354767776607049</v>
+        <v>1.4495605480828082</v>
       </c>
       <c r="J226" s="16">
-        <v>5.9694433102546043</v>
+        <v>-27.355233684589347</v>
       </c>
       <c r="K226" s="16">
-        <v>0.33874400000000016</v>
+        <v>-3.1743470000000009</v>
       </c>
     </row>
     <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="95" t="s">
         <v>160</v>
       </c>
       <c r="B227" s="93"/>
       <c r="C227" s="93"/>
       <c r="D227" s="96"/>
       <c r="E227" s="96"/>
       <c r="F227" s="96"/>
       <c r="G227" s="17">
-        <v>181.60708400000001</v>
+        <v>251.77228099999996</v>
       </c>
       <c r="H227" s="17">
-        <v>299.40675800000002</v>
+        <v>422.91682800000001</v>
       </c>
       <c r="I227" s="17">
-        <v>71.472559958186309</v>
+        <v>72.723207493057117</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="46"/>
     </row>
     <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="2" t="s">
         <v>161</v>
       </c>
@@ -7338,334 +7332,334 @@
         <v>116</v>
       </c>
       <c r="H232" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I232" s="13" t="s">
         <v>146</v>
       </c>
       <c r="J232" s="13" t="s">
         <v>122</v>
       </c>
       <c r="K232" s="13" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
         <v>162</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="37"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>35.214425000000006</v>
+        <v>72.402702000000005</v>
       </c>
       <c r="H233" s="16">
-        <v>141.101403</v>
+        <v>178.375744</v>
       </c>
       <c r="I233" s="16">
-        <v>4.5432438304329814</v>
+        <v>4.2558276597472258</v>
       </c>
       <c r="J233" s="16">
-        <v>300.69205446347621</v>
+        <v>146.36614252324449</v>
       </c>
       <c r="K233" s="16">
-        <v>105.886978</v>
+        <v>105.97304199999999</v>
       </c>
     </row>
     <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
         <v>163</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="37"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>287.98858000000001</v>
+        <v>314.36259100000001</v>
       </c>
       <c r="H234" s="16">
-        <v>124.35986100000001</v>
+        <v>152.93184299999999</v>
       </c>
       <c r="I234" s="16">
-        <v>4.0041924405369178</v>
+        <v>3.6487672196928305</v>
       </c>
       <c r="J234" s="16">
-        <v>-56.817780413376106</v>
+        <v>-51.351767869860829</v>
       </c>
       <c r="K234" s="16">
-        <v>-163.62871899999999</v>
+        <v>-161.43074800000002</v>
       </c>
     </row>
     <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="37"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>19.144886999999997</v>
+        <v>72.253307000000007</v>
       </c>
       <c r="H235" s="16">
-        <v>82.381765000000001</v>
+        <v>121.72369</v>
       </c>
       <c r="I235" s="16">
-        <v>2.6525636004939637</v>
+        <v>2.9041787584555041</v>
       </c>
       <c r="J235" s="16">
-        <v>330.30687514635116</v>
+        <v>68.467984448102825</v>
       </c>
       <c r="K235" s="16">
-        <v>63.236878000000004</v>
+        <v>49.470382999999998</v>
       </c>
     </row>
     <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="37"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
-        <v>54.930790999999999</v>
+        <v>30.438230999999998</v>
       </c>
       <c r="H236" s="16">
-        <v>77.654781</v>
+        <v>117.75621799999999</v>
       </c>
       <c r="I236" s="16">
-        <v>2.500362130927035</v>
+        <v>2.8095197162660415</v>
       </c>
       <c r="J236" s="16">
-        <v>41.368401194149925</v>
+        <v>286.86945374716419</v>
       </c>
       <c r="K236" s="16">
-        <v>22.723990000000001</v>
+        <v>87.317986999999988</v>
       </c>
     </row>
     <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="37"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
-        <v>47.942602000000001</v>
+        <v>83.429075999999995</v>
       </c>
       <c r="H237" s="16">
-        <v>76.061782999999991</v>
+        <v>96.223482999999987</v>
       </c>
       <c r="I237" s="16">
-        <v>2.4490700942674697</v>
+        <v>2.2957749259261218</v>
       </c>
       <c r="J237" s="16">
-        <v>58.651762372013081</v>
+        <v>15.335669065782287</v>
       </c>
       <c r="K237" s="16">
-        <v>28.11918099999999</v>
+        <v>12.794406999999993</v>
       </c>
     </row>
     <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="37"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
-        <v>62.764911999999995</v>
+        <v>61.491261000000002</v>
       </c>
       <c r="H238" s="16">
-        <v>71.539529000000002</v>
+        <v>93.076270999999991</v>
       </c>
       <c r="I238" s="16">
-        <v>2.3034606095400156</v>
+        <v>2.2206862867404689</v>
       </c>
       <c r="J238" s="16">
-        <v>13.980131128041743</v>
+        <v>51.365038684114786</v>
       </c>
       <c r="K238" s="16">
-        <v>8.7746170000000063</v>
+        <v>31.58500999999999</v>
       </c>
     </row>
     <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="37"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>59.596144000000002</v>
+        <v>75.329109000000003</v>
       </c>
       <c r="H239" s="16">
-        <v>64.674603000000005</v>
+        <v>86.150292000000007</v>
       </c>
       <c r="I239" s="16">
-        <v>2.0824207613687045</v>
+        <v>2.0554408764730936</v>
       </c>
       <c r="J239" s="16">
-        <v>8.5214556834415376</v>
+        <v>14.365207744591807</v>
       </c>
       <c r="K239" s="16">
-        <v>5.0784590000000023</v>
+        <v>10.821183000000005</v>
       </c>
     </row>
     <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="37"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
-        <v>52.328930999999997</v>
+        <v>73.026298999999995</v>
       </c>
       <c r="H240" s="16">
-        <v>62.239557999999995</v>
+        <v>80.734243000000006</v>
       </c>
       <c r="I240" s="16">
-        <v>2.0040161322306322</v>
+        <v>1.9262205541138702</v>
       </c>
       <c r="J240" s="16">
-        <v>18.939096997796494</v>
+        <v>10.555024841119241</v>
       </c>
       <c r="K240" s="16">
-        <v>9.9106269999999981</v>
+        <v>7.7079440000000119</v>
       </c>
     </row>
     <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="37"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>29.544924999999999</v>
+        <v>56.365635000000005</v>
       </c>
       <c r="H241" s="16">
-        <v>56.690917999999996</v>
+        <v>76.245283000000001</v>
       </c>
       <c r="I241" s="16">
-        <v>1.8253586283977774</v>
+        <v>1.8191194443828356</v>
       </c>
       <c r="J241" s="16">
-        <v>91.880392317800769</v>
+        <v>35.269092595160146</v>
       </c>
       <c r="K241" s="16">
-        <v>27.145992999999997</v>
+        <v>19.879647999999996</v>
       </c>
     </row>
     <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="37"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>44.796275999999999</v>
+        <v>69.821539999999999</v>
       </c>
       <c r="H242" s="16">
-        <v>56.463930999999995</v>
+        <v>73.755739000000005</v>
       </c>
       <c r="I242" s="16">
-        <v>1.8180500030729216</v>
+        <v>1.7597219614192454</v>
       </c>
       <c r="J242" s="16">
-        <v>26.046037844752977</v>
+        <v>5.6346494219405745</v>
       </c>
       <c r="K242" s="16">
-        <v>11.667654999999996</v>
+        <v>3.9341990000000067</v>
       </c>
     </row>
     <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="95" t="s">
         <v>160</v>
       </c>
       <c r="B243" s="93"/>
       <c r="C243" s="93"/>
       <c r="D243" s="96"/>
       <c r="E243" s="96"/>
       <c r="F243" s="96"/>
       <c r="G243" s="17">
-        <v>694.25247300000012</v>
+        <v>908.91975100000002</v>
       </c>
       <c r="H243" s="17">
-        <v>813.16813200000001</v>
+        <v>1076.972806</v>
       </c>
       <c r="I243" s="17">
-        <v>26.18273823126842</v>
+        <v>25.695257403217237</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="46"/>
     </row>
     <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="46"/>
     </row>
     <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="2" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="B248" s="22"/>
       <c r="C248" s="22"/>
       <c r="D248" s="22"/>
       <c r="E248" s="22"/>
       <c r="F248" s="22"/>
       <c r="G248" s="22"/>
       <c r="H248" s="22"/>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
     </row>
     <row r="249" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="12">
         <v>0</v>
       </c>
       <c r="B249" s="12">
         <v>0</v>
       </c>
       <c r="C249" s="12">
         <v>0</v>
       </c>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
@@ -7678,237 +7672,237 @@
       <c r="G249" s="13" t="s">
         <v>120</v>
       </c>
       <c r="H249" s="13" t="s">
         <v>121</v>
       </c>
       <c r="I249" s="13" t="s">
         <v>116</v>
       </c>
       <c r="J249" s="13" t="s">
         <v>117</v>
       </c>
       <c r="K249" s="13" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="250" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B250" s="22"/>
       <c r="C250" s="127" t="s">
         <v>68</v>
       </c>
       <c r="D250" s="16">
-        <v>5.6335251952551753</v>
+        <v>9.1872342757776178</v>
       </c>
       <c r="E250" s="16">
-        <v>8.0363002112532733</v>
+        <v>18.899702444187234</v>
       </c>
       <c r="F250" s="16">
-        <v>7.6020839865011371</v>
+        <v>27.879918263553964</v>
       </c>
       <c r="G250" s="16">
-        <v>-5.0925968244594975</v>
+        <v>39.830919814766034</v>
       </c>
       <c r="H250" s="16">
-        <v>12.611917040380781</v>
+        <v>26.411740834836394</v>
       </c>
       <c r="I250" s="16">
-        <v>8.7409114997155068</v>
+        <v>31.470288052104483</v>
       </c>
       <c r="J250" s="16">
-        <v>5.7681585913776683</v>
+        <v>27.76033811046894</v>
       </c>
       <c r="K250" s="16">
-        <v>-31.585583535115465</v>
+        <v>10.753909742498905</v>
       </c>
     </row>
     <row r="251" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B251" s="22"/>
       <c r="C251" s="127">
         <v>0</v>
       </c>
       <c r="D251" s="16">
-        <v>32.790094662189915</v>
+        <v>20.026810244128519</v>
       </c>
       <c r="E251" s="16">
-        <v>29.448116262550656</v>
+        <v>19.489675189699255</v>
       </c>
       <c r="F251" s="16">
-        <v>30.195134513351192</v>
+        <v>20.520556517427156</v>
       </c>
       <c r="G251" s="16">
-        <v>2.8733847096699945</v>
+        <v>-0.19524834287370368</v>
       </c>
       <c r="H251" s="16">
-        <v>2.3516434991975865</v>
+        <v>-3.6381622961329518</v>
       </c>
       <c r="I251" s="16">
-        <v>30.489329364377827</v>
+        <v>19.356259644125945</v>
       </c>
       <c r="J251" s="16">
-        <v>31.530977374427245</v>
+        <v>23.77270745350717</v>
       </c>
       <c r="K251" s="16">
-        <v>7.2152885398056466</v>
+        <v>54.202792979382373</v>
       </c>
     </row>
     <row r="252" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B252" s="22"/>
       <c r="C252" s="127">
         <v>0</v>
       </c>
       <c r="D252" s="16">
-        <v>25.299247841069921</v>
+        <v>12.754779821005291</v>
       </c>
       <c r="E252" s="16">
-        <v>22.559115234973333</v>
+        <v>11.00483255799441</v>
       </c>
       <c r="F252" s="16">
-        <v>22.860182569839353</v>
+        <v>9.4757558787736826</v>
       </c>
       <c r="G252" s="16">
-        <v>1.6672815711772153</v>
+        <v>-18.379902434488837</v>
       </c>
       <c r="H252" s="16">
-        <v>1.8683489639094608</v>
+        <v>-11.080715339690672</v>
       </c>
       <c r="I252" s="16">
-        <v>22.529705603963247</v>
+        <v>9.3659521418024063</v>
       </c>
       <c r="J252" s="16">
-        <v>25.411616951622957</v>
+        <v>12.771957378084819</v>
       </c>
       <c r="K252" s="16">
-        <v>16.934844127324382</v>
+        <v>71.214506849042991</v>
       </c>
     </row>
     <row r="253" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B253" s="22"/>
       <c r="C253" s="127">
         <v>0</v>
       </c>
       <c r="D253" s="16">
-        <v>36.277132301484997</v>
+        <v>58.031175659088575</v>
       </c>
       <c r="E253" s="16">
-        <v>39.956468291222748</v>
+        <v>50.605789808119098</v>
       </c>
       <c r="F253" s="16">
-        <v>39.34259893030832</v>
+        <v>42.12376934024519</v>
       </c>
       <c r="G253" s="16">
-        <v>-1.2130605459513002</v>
+        <v>-21.096965897903338</v>
       </c>
       <c r="H253" s="16">
-        <v>6.623705204148389</v>
+        <v>-11.59492436192372</v>
       </c>
       <c r="I253" s="16">
-        <v>38.240053531943424</v>
+        <v>39.807500161967162</v>
       </c>
       <c r="J253" s="16">
-        <v>37.289247082572139</v>
+        <v>35.694997057939062</v>
       </c>
       <c r="K253" s="16">
-        <v>1.0956061520446136</v>
+        <v>12.584208242863101</v>
       </c>
     </row>
     <row r="254" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="97" t="s">
         <v>70</v>
       </c>
       <c r="B254" s="98"/>
       <c r="C254" s="122" t="s">
         <v>69</v>
       </c>
       <c r="D254" s="99">
-        <v>87.217848715669021</v>
+        <v>66.610067003467961</v>
       </c>
       <c r="E254" s="99">
-        <v>86.180296675061811</v>
+        <v>65.791500663065122</v>
       </c>
       <c r="F254" s="99">
-        <v>86.605723297472565</v>
+        <v>60.894672325382125</v>
       </c>
       <c r="G254" s="99">
-        <v>0.32832911914862389</v>
+        <v>-5.209091647487524</v>
       </c>
       <c r="H254" s="99">
-        <v>4.4831472867916666</v>
+        <v>-4.2231088980324465</v>
       </c>
       <c r="I254" s="99">
-        <v>86.601194498880801</v>
+        <v>63.836534294462574</v>
       </c>
       <c r="J254" s="99">
-        <v>86.722928667757003</v>
+        <v>57.331797454168253</v>
       </c>
       <c r="K254" s="99">
-        <v>3.6733560894357775</v>
+        <v>25.555295062447041</v>
       </c>
     </row>
     <row r="255" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B255" s="100"/>
       <c r="C255" s="123">
         <v>0</v>
       </c>
       <c r="D255" s="17">
-        <v>12.78215128433099</v>
+        <v>33.389932996532039</v>
       </c>
       <c r="E255" s="17">
-        <v>13.819703324938178</v>
+        <v>34.208499336934885</v>
       </c>
       <c r="F255" s="17">
-        <v>13.394276702527449</v>
+        <v>39.105327674617868</v>
       </c>
       <c r="G255" s="17">
-        <v>-3.2378481728309616</v>
+        <v>17.073630450575912</v>
       </c>
       <c r="H255" s="17">
-        <v>5.8984902770441217</v>
+        <v>1.8957275136435747</v>
       </c>
       <c r="I255" s="17">
-        <v>13.398805501119179</v>
+        <v>36.163465705537426</v>
       </c>
       <c r="J255" s="17">
-        <v>13.277071332242995</v>
+        <v>42.668202545831754</v>
       </c>
       <c r="K255" s="17">
-        <v>2.587231530119233</v>
+        <v>64.946490608525437</v>
       </c>
     </row>
     <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="4" t="s">
         <v>108</v>
       </c>
       <c r="D256" s="60"/>
     </row>
     <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="60"/>
     </row>
     <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D258" s="60"/>
     </row>
     <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="20" t="s">
         <v>105</v>
       </c>
       <c r="D259" s="60"/>
@@ -8100,51 +8094,51 @@
       <c r="C266" s="46"/>
       <c r="D266" s="46"/>
       <c r="E266" s="46"/>
       <c r="F266" s="46"/>
       <c r="G266" s="46"/>
       <c r="H266" s="46"/>
       <c r="I266" s="46"/>
       <c r="J266" s="46"/>
       <c r="K266" s="46"/>
     </row>
     <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="46"/>
       <c r="B267" s="46"/>
       <c r="C267" s="46"/>
       <c r="D267" s="46"/>
       <c r="E267" s="46"/>
       <c r="F267" s="46"/>
       <c r="G267" s="46"/>
       <c r="H267" s="46"/>
       <c r="I267" s="46"/>
       <c r="J267" s="46"/>
       <c r="K267" s="46"/>
     </row>
     <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="2" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="B268" s="22"/>
       <c r="C268" s="22"/>
       <c r="D268" s="22"/>
       <c r="E268" s="22"/>
       <c r="F268" s="22"/>
       <c r="G268" s="22"/>
       <c r="H268" s="22"/>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
     </row>
     <row r="269" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="12">
         <v>0</v>
       </c>
       <c r="B269" s="12">
         <v>0</v>
       </c>
       <c r="C269" s="12">
         <v>0</v>
       </c>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
@@ -8157,237 +8151,237 @@
       <c r="G269" s="13" t="s">
         <v>120</v>
       </c>
       <c r="H269" s="13" t="s">
         <v>121</v>
       </c>
       <c r="I269" s="13" t="s">
         <v>116</v>
       </c>
       <c r="J269" s="13" t="s">
         <v>117</v>
       </c>
       <c r="K269" s="13" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="270" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B270" s="22"/>
       <c r="C270" s="127" t="s">
         <v>68</v>
       </c>
       <c r="D270" s="16">
-        <v>8.6724409486938399</v>
+        <v>28.625154925881208</v>
       </c>
       <c r="E270" s="16">
-        <v>8.374445943325517</v>
+        <v>28.753943590935236</v>
       </c>
       <c r="F270" s="16">
-        <v>8.6542032253286614</v>
+        <v>21.310581397806928</v>
       </c>
       <c r="G270" s="16">
-        <v>8.38306806354597</v>
+        <v>-15.296411808486141</v>
       </c>
       <c r="H270" s="16">
-        <v>8.2288756712097566</v>
+        <v>2.4879237459515258</v>
       </c>
       <c r="I270" s="16">
-        <v>8.1749530682269089</v>
+        <v>23.622801548697602</v>
       </c>
       <c r="J270" s="16">
-        <v>8.1066028971838033</v>
+        <v>18.960889947409228</v>
       </c>
       <c r="K270" s="16">
-        <v>7.4918804770221001</v>
+        <v>-7.5055839560352773</v>
       </c>
     </row>
     <row r="271" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B271" s="22"/>
       <c r="C271" s="127">
         <v>0</v>
       </c>
       <c r="D271" s="16">
-        <v>33.437900539025598</v>
+        <v>35.949305391916319</v>
       </c>
       <c r="E271" s="16">
-        <v>33.829408617410188</v>
+        <v>34.443373500566913</v>
       </c>
       <c r="F271" s="16">
-        <v>33.783729001296905</v>
+        <v>43.638552487016028</v>
       </c>
       <c r="G271" s="16">
-        <v>4.7378401069634615</v>
+        <v>44.80000654884094</v>
       </c>
       <c r="H271" s="16">
-        <v>8.5647553644417673</v>
+        <v>15.812594270362723</v>
       </c>
       <c r="I271" s="16">
-        <v>34.418121978452987</v>
+        <v>39.212992359950469</v>
       </c>
       <c r="J271" s="16">
-        <v>36.405397315440815</v>
+        <v>46.250208062901841</v>
       </c>
       <c r="K271" s="16">
-        <v>14.657015983466422</v>
+        <v>35.91641315104583</v>
       </c>
     </row>
     <row r="272" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B272" s="22"/>
       <c r="C272" s="127">
         <v>0</v>
       </c>
       <c r="D272" s="16">
-        <v>24.376926348859008</v>
+        <v>15.702757592264049</v>
       </c>
       <c r="E272" s="16">
-        <v>22.699580308912051</v>
+        <v>15.179509234527277</v>
       </c>
       <c r="F272" s="16">
-        <v>22.189855634357038</v>
+        <v>15.066920732952102</v>
       </c>
       <c r="G272" s="16">
-        <v>2.5243640129081406</v>
+        <v>13.441170509423436</v>
       </c>
       <c r="H272" s="16">
-        <v>5.7707527624966337</v>
+        <v>9.2000849428005793</v>
       </c>
       <c r="I272" s="16">
-        <v>22.8059788530506</v>
+        <v>15.860470592651055</v>
       </c>
       <c r="J272" s="16">
-        <v>23.476015478126268</v>
+        <v>15.368859346865396</v>
       </c>
       <c r="K272" s="16">
-        <v>11.582914023724202</v>
+        <v>11.664150385335633</v>
       </c>
     </row>
     <row r="273" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B273" s="22"/>
       <c r="C273" s="127">
         <v>0</v>
       </c>
       <c r="D273" s="16">
-        <v>33.512732163421553</v>
+        <v>19.722782089938423</v>
       </c>
       <c r="E273" s="16">
-        <v>35.096565130352239</v>
+        <v>21.623173673970562</v>
       </c>
       <c r="F273" s="16">
-        <v>35.3722121390174</v>
+        <v>19.983945382224938</v>
       </c>
       <c r="G273" s="16">
-        <v>5.7031771516709542</v>
+        <v>5.6247572392792957</v>
       </c>
       <c r="H273" s="16">
-        <v>9.7576522184990466</v>
+        <v>10.697827152640894</v>
       </c>
       <c r="I273" s="16">
-        <v>34.60094610026951</v>
+        <v>21.303735498700874</v>
       </c>
       <c r="J273" s="16">
-        <v>32.011984309249115</v>
+        <v>19.420042642823539</v>
       </c>
       <c r="K273" s="16">
-        <v>0.28746426685929388</v>
+        <v>5.0467490846688978</v>
       </c>
     </row>
     <row r="274" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="97" t="s">
         <v>70</v>
       </c>
       <c r="B274" s="98"/>
       <c r="C274" s="122" t="s">
         <v>61</v>
       </c>
       <c r="D274" s="99">
-        <v>87.785461169782792</v>
+        <v>99.289345090212692</v>
       </c>
       <c r="E274" s="99">
-        <v>89.187648043943184</v>
+        <v>99.106362665009513</v>
       </c>
       <c r="F274" s="99">
-        <v>89.557648820625246</v>
+        <v>99.301927172691748</v>
       </c>
       <c r="G274" s="99">
-        <v>4.8794581127329737</v>
+        <v>14.288866706341546</v>
       </c>
       <c r="H274" s="99">
-        <v>8.2858505967877925</v>
+        <v>10.334373141077791</v>
       </c>
       <c r="I274" s="99">
-        <v>89.680871160053371</v>
+        <v>99.242482511480759</v>
       </c>
       <c r="J274" s="99">
-        <v>90.482270497683984</v>
+        <v>99.287612788830046</v>
       </c>
       <c r="K274" s="99">
-        <v>8.3981896313661366</v>
+        <v>15.236006359912446</v>
       </c>
     </row>
     <row r="275" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B275" s="100"/>
       <c r="C275" s="123">
         <v>0</v>
       </c>
       <c r="D275" s="17">
-        <v>12.214538830217213</v>
+        <v>0.71065490978730661</v>
       </c>
       <c r="E275" s="17">
-        <v>10.812351956056808</v>
+        <v>0.89363733499049325</v>
       </c>
       <c r="F275" s="17">
-        <v>10.442351179374743</v>
+        <v>0.69807282730825515</v>
       </c>
       <c r="G275" s="17">
-        <v>0.87198873022214152</v>
+        <v>-10.898048698808935</v>
       </c>
       <c r="H275" s="17">
-        <v>3.6053053960392933</v>
+        <v>9.8392521524237821</v>
       </c>
       <c r="I275" s="17">
-        <v>10.319128839946638</v>
+        <v>0.75751748851924439</v>
       </c>
       <c r="J275" s="17">
-        <v>9.5177295023160049</v>
+        <v>0.71238721116995396</v>
       </c>
       <c r="K275" s="17">
-        <v>-0.90569857576432211</v>
+        <v>8.3213839592386094</v>
       </c>
     </row>
     <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="4" t="s">
         <v>108</v>
       </c>
       <c r="D276" s="60"/>
     </row>
     <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="60"/>
     </row>
     <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D278" s="60"/>
     </row>
     <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="20" t="s">
         <v>105</v>
       </c>
       <c r="D279" s="60"/>
@@ -8557,51 +8551,51 @@
       <c r="C286" s="46"/>
       <c r="D286" s="46"/>
       <c r="E286" s="46"/>
       <c r="F286" s="83"/>
       <c r="G286" s="83"/>
       <c r="H286" s="46"/>
       <c r="I286" s="46"/>
       <c r="J286" s="46"/>
       <c r="K286" s="46"/>
     </row>
     <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="46"/>
       <c r="B287" s="46"/>
       <c r="C287" s="46"/>
       <c r="D287" s="46"/>
       <c r="E287" s="46"/>
       <c r="F287" s="83"/>
       <c r="G287" s="83"/>
       <c r="H287" s="46"/>
       <c r="I287" s="46"/>
       <c r="J287" s="46"/>
       <c r="K287" s="46"/>
     </row>
     <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="2" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B288" s="22"/>
       <c r="C288" s="22"/>
       <c r="D288" s="22"/>
       <c r="E288" s="22"/>
       <c r="F288" s="22"/>
       <c r="G288" s="22"/>
       <c r="H288" s="22"/>
       <c r="I288" s="22"/>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
     </row>
     <row r="289" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="12">
         <v>0</v>
       </c>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="24">
         <v>0</v>
       </c>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
@@ -8840,51 +8834,51 @@
       <c r="K299" s="85"/>
     </row>
     <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="101" t="s">
         <v>79</v>
       </c>
       <c r="B300" s="84"/>
       <c r="C300" s="84"/>
       <c r="D300" s="84"/>
       <c r="E300" s="84"/>
       <c r="F300" s="84"/>
       <c r="G300" s="84"/>
       <c r="H300" s="84"/>
       <c r="I300" s="84"/>
       <c r="J300" s="84"/>
       <c r="K300" s="84"/>
     </row>
     <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="46"/>
     </row>
     <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="46"/>
     </row>
     <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="2" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B303" s="22"/>
       <c r="C303" s="22"/>
       <c r="D303" s="22"/>
       <c r="E303" s="22"/>
       <c r="F303" s="22"/>
       <c r="G303" s="22"/>
       <c r="H303" s="22"/>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
     </row>
     <row r="304" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="12">
         <v>0</v>
       </c>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="24">
         <v>0</v>
       </c>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
@@ -9123,51 +9117,51 @@
       <c r="K314" s="85"/>
     </row>
     <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A315" s="101" t="s">
         <v>79</v>
       </c>
       <c r="B315" s="84"/>
       <c r="C315" s="84"/>
       <c r="D315" s="84"/>
       <c r="E315" s="84"/>
       <c r="F315" s="84"/>
       <c r="G315" s="84"/>
       <c r="H315" s="84"/>
       <c r="I315" s="84"/>
       <c r="J315" s="84"/>
       <c r="K315" s="84"/>
     </row>
     <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A316" s="82"/>
     </row>
     <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A317" s="82"/>
     </row>
     <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A318" s="2" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="8"/>
       <c r="D318" s="8"/>
       <c r="E318" s="8"/>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
       <c r="H318" s="8"/>
       <c r="I318" s="8"/>
       <c r="J318" s="8"/>
       <c r="K318" s="9"/>
     </row>
     <row r="319" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A319" s="11">
         <v>0</v>
       </c>
       <c r="B319" s="11"/>
       <c r="C319" s="11"/>
       <c r="D319" s="11"/>
       <c r="E319" s="12">
         <v>2021</v>
       </c>
       <c r="F319" s="12">
         <v>2022</v>
       </c>
@@ -9182,141 +9176,141 @@
       </c>
       <c r="J319" s="13" t="s">
         <v>120</v>
       </c>
       <c r="K319" s="13" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="320" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A320" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B320" s="15"/>
       <c r="C320" s="15"/>
       <c r="D320" s="15"/>
       <c r="E320" s="16">
         <v>134.47999999999999</v>
       </c>
       <c r="F320" s="16">
         <v>230.7</v>
       </c>
       <c r="G320" s="16">
         <v>239.31</v>
       </c>
       <c r="H320" s="16">
-        <v>240.65</v>
+        <v>256.02999999999997</v>
       </c>
       <c r="I320" s="16">
-        <v>261.64999999999998</v>
+        <v>249.19</v>
       </c>
       <c r="J320" s="16">
-        <v>8.7263660918346027</v>
+        <v>-2.6715619263367478</v>
       </c>
       <c r="K320" s="16">
-        <v>18.104313529424189</v>
+        <v>16.672425746367804</v>
       </c>
     </row>
     <row r="321" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A321" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B321" s="15"/>
       <c r="C321" s="15"/>
       <c r="D321" s="15"/>
       <c r="E321" s="16">
         <v>760.11</v>
       </c>
       <c r="F321" s="16">
         <v>1100.1500000000001</v>
       </c>
       <c r="G321" s="16">
         <v>836.53</v>
       </c>
       <c r="H321" s="16">
-        <v>769.49</v>
+        <v>881.77</v>
       </c>
       <c r="I321" s="16">
-        <v>918.65</v>
+        <v>1000.97</v>
       </c>
       <c r="J321" s="16">
-        <v>19.38426750185187</v>
+        <v>13.518264400013614</v>
       </c>
       <c r="K321" s="16">
-        <v>4.849993603554581</v>
+        <v>7.1238453451523576</v>
       </c>
     </row>
     <row r="322" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A322" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B322" s="15"/>
       <c r="C322" s="15"/>
       <c r="D322" s="15"/>
       <c r="E322" s="16">
         <v>-625.63</v>
       </c>
       <c r="F322" s="16">
         <v>-869.45</v>
       </c>
       <c r="G322" s="16">
         <v>-597.22</v>
       </c>
       <c r="H322" s="16">
-        <v>-528.84</v>
+        <v>-625.74</v>
       </c>
       <c r="I322" s="16">
-        <v>-657</v>
+        <v>-751.78</v>
       </c>
       <c r="J322" s="16" t="s">
         <v>24</v>
       </c>
       <c r="K322" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="323" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A323" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B323" s="1"/>
       <c r="C323" s="1"/>
       <c r="D323" s="1"/>
       <c r="E323" s="17">
         <v>17.692176132401887</v>
       </c>
       <c r="F323" s="17">
         <v>20.969867745307454</v>
       </c>
       <c r="G323" s="17">
         <v>28.60746177662487</v>
       </c>
       <c r="H323" s="17">
-        <v>31.27396067525244</v>
+        <v>29.035916395431915</v>
       </c>
       <c r="I323" s="17">
-        <v>28.482011647526264</v>
+        <v>24.894851993566238</v>
       </c>
       <c r="J323" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K323" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="324" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A324" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B324" s="46"/>
       <c r="C324" s="46"/>
       <c r="D324" s="46"/>
       <c r="E324" s="46"/>
       <c r="F324" s="46"/>
       <c r="G324" s="46"/>
       <c r="H324" s="46"/>
       <c r="I324" s="46"/>
       <c r="J324" s="46"/>
       <c r="K324" s="46"/>
     </row>
     <row r="325" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A325" s="4" t="s">
@@ -9406,51 +9400,51 @@
       <c r="I329" s="133">
         <v>0</v>
       </c>
       <c r="J329" s="133">
         <v>0</v>
       </c>
       <c r="K329" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A330" s="46"/>
       <c r="B330" s="46"/>
       <c r="C330" s="46"/>
       <c r="D330" s="46"/>
       <c r="E330" s="46"/>
       <c r="F330" s="46"/>
       <c r="G330" s="46"/>
       <c r="H330" s="46"/>
       <c r="I330" s="46"/>
       <c r="J330" s="46"/>
       <c r="K330" s="46"/>
     </row>
     <row r="331" spans="1:11" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="2" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="B331" s="37"/>
       <c r="C331" s="37"/>
       <c r="D331" s="37"/>
       <c r="E331" s="37"/>
       <c r="F331" s="37"/>
       <c r="G331" s="37"/>
       <c r="H331" s="37"/>
       <c r="I331" s="37"/>
       <c r="J331" s="37"/>
       <c r="K331" s="37"/>
     </row>
     <row r="332" spans="1:11" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="23"/>
       <c r="B332" s="23"/>
       <c r="C332" s="23"/>
       <c r="D332" s="24"/>
       <c r="E332" s="12"/>
       <c r="F332" s="12"/>
       <c r="G332" s="12">
         <v>2021</v>
       </c>
       <c r="H332" s="12">
         <v>2022</v>
       </c>
@@ -9488,123 +9482,123 @@
         <v>24</v>
       </c>
       <c r="K333" s="27">
         <v>24</v>
       </c>
     </row>
     <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A334" s="138"/>
       <c r="B334" s="138"/>
       <c r="C334" s="138"/>
       <c r="D334" s="138"/>
       <c r="E334" s="138"/>
       <c r="F334" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G334" s="28">
         <v>0.48008407897254585</v>
       </c>
       <c r="H334" s="28">
         <v>0.51312129213149515</v>
       </c>
       <c r="I334" s="28">
         <v>0.44843864423905033</v>
       </c>
       <c r="J334" s="28">
-        <v>0.41505727410941201</v>
+        <v>0.44032225748782589</v>
       </c>
       <c r="K334" s="28">
-        <v>0.43245932419656608</v>
+        <v>0.40993766953585198</v>
       </c>
     </row>
     <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A335" s="135" t="s">
         <v>125</v>
       </c>
       <c r="B335" s="135"/>
       <c r="C335" s="135"/>
       <c r="D335" s="135"/>
       <c r="E335" s="135"/>
       <c r="F335" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G335" s="30">
         <v>8</v>
       </c>
       <c r="H335" s="30">
         <v>8</v>
       </c>
       <c r="I335" s="30">
         <v>9</v>
       </c>
       <c r="J335" s="30">
         <v>10</v>
       </c>
       <c r="K335" s="30">
         <v>8</v>
       </c>
     </row>
     <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A336" s="136"/>
       <c r="B336" s="136"/>
       <c r="C336" s="136"/>
       <c r="D336" s="136"/>
       <c r="E336" s="136"/>
       <c r="F336" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G336" s="32">
         <v>4.3715586146925229</v>
       </c>
       <c r="H336" s="32">
         <v>4.7172319283901771</v>
       </c>
       <c r="I336" s="32">
         <v>3.4763062796503958</v>
       </c>
       <c r="J336" s="32">
-        <v>2.9482138266320463</v>
+        <v>3.327228050792328</v>
       </c>
       <c r="K336" s="32">
-        <v>3.3573505199663041</v>
+        <v>3.6232450625019461</v>
       </c>
     </row>
     <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A337" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B337" s="33"/>
       <c r="C337" s="34"/>
     </row>
     <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A338" s="4" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A342" s="2" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B342" s="8"/>
       <c r="C342" s="8"/>
       <c r="D342" s="8"/>
       <c r="E342" s="8"/>
       <c r="F342" s="8"/>
       <c r="G342" s="8"/>
       <c r="H342" s="8"/>
       <c r="I342" s="8"/>
       <c r="J342" s="8"/>
       <c r="K342" s="9"/>
     </row>
     <row r="343" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A343" s="11">
         <v>0</v>
       </c>
       <c r="B343" s="11"/>
       <c r="C343" s="11"/>
       <c r="D343" s="11"/>
       <c r="E343" s="12">
         <v>2021</v>
       </c>
       <c r="F343" s="12">
         <v>2022</v>
       </c>
@@ -9619,141 +9613,141 @@
       </c>
       <c r="J343" s="13" t="s">
         <v>120</v>
       </c>
       <c r="K343" s="13" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="344" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B344" s="15"/>
       <c r="C344" s="15"/>
       <c r="D344" s="15"/>
       <c r="E344" s="16">
         <v>806</v>
       </c>
       <c r="F344" s="16">
         <v>826.9</v>
       </c>
       <c r="G344" s="16">
         <v>929.72</v>
       </c>
       <c r="H344" s="16">
-        <v>796.78</v>
+        <v>812.15</v>
       </c>
       <c r="I344" s="16">
-        <v>805.9</v>
+        <v>793.11</v>
       </c>
       <c r="J344" s="16">
-        <v>1.1446070433494822</v>
+        <v>-2.3443945084036155</v>
       </c>
       <c r="K344" s="16">
-        <v>-3.1018812947314345E-3</v>
+        <v>-0.40223428072910794</v>
       </c>
     </row>
     <row r="345" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A345" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B345" s="15"/>
       <c r="C345" s="15"/>
       <c r="D345" s="15"/>
       <c r="E345" s="16">
         <v>3645.51</v>
       </c>
       <c r="F345" s="16">
         <v>4963.01</v>
       </c>
       <c r="G345" s="16">
         <v>4809.1899999999996</v>
       </c>
       <c r="H345" s="16">
-        <v>4673.6099999999997</v>
+        <v>4666.41</v>
       </c>
       <c r="I345" s="16">
-        <v>5123.46</v>
+        <v>5100.05</v>
       </c>
       <c r="J345" s="16">
-        <v>9.6253217534197422</v>
+        <v>9.2927968181107179</v>
       </c>
       <c r="K345" s="16">
-        <v>8.8807901797350652</v>
+        <v>8.7562025784958095</v>
       </c>
     </row>
     <row r="346" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A346" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B346" s="15"/>
       <c r="C346" s="15"/>
       <c r="D346" s="15"/>
       <c r="E346" s="16">
         <v>-2839.51</v>
       </c>
       <c r="F346" s="16">
         <v>-4136.1100000000006</v>
       </c>
       <c r="G346" s="16">
         <v>-3879.4699999999993</v>
       </c>
       <c r="H346" s="16">
-        <v>-3876.83</v>
+        <v>-3854.2599999999998</v>
       </c>
       <c r="I346" s="16">
-        <v>-4317.5600000000004</v>
+        <v>-4306.9400000000005</v>
       </c>
       <c r="J346" s="16" t="s">
         <v>24</v>
       </c>
       <c r="K346" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="347" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A347" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B347" s="1"/>
       <c r="C347" s="1"/>
       <c r="D347" s="1"/>
       <c r="E347" s="17">
         <v>22.109389358416244</v>
       </c>
       <c r="F347" s="17">
         <v>16.66126000149103</v>
       </c>
       <c r="G347" s="17">
         <v>19.332153647495733</v>
       </c>
       <c r="H347" s="17">
-        <v>17.048491423118318</v>
+        <v>17.404171515147617</v>
       </c>
       <c r="I347" s="17">
-        <v>15.729604603139286</v>
+        <v>15.551024009568534</v>
       </c>
       <c r="J347" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K347" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="348" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A348" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="349" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A349" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="350" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A350" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A351" s="4" t="s">
@@ -9803,51 +9797,51 @@
       <c r="I353" s="133">
         <v>0</v>
       </c>
       <c r="J353" s="133">
         <v>0</v>
       </c>
       <c r="K353" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A354" s="46"/>
       <c r="B354" s="46"/>
       <c r="C354" s="46"/>
       <c r="D354" s="46"/>
       <c r="E354" s="46"/>
       <c r="F354" s="46"/>
       <c r="G354" s="46"/>
       <c r="H354" s="46"/>
       <c r="I354" s="46"/>
       <c r="J354" s="46"/>
       <c r="K354" s="46"/>
     </row>
     <row r="355" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A355" s="2" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B355" s="37"/>
       <c r="C355" s="37"/>
       <c r="D355" s="37"/>
       <c r="E355" s="37"/>
       <c r="F355" s="37"/>
       <c r="G355" s="37"/>
       <c r="H355" s="37"/>
       <c r="I355" s="37"/>
       <c r="J355" s="37"/>
       <c r="K355" s="37"/>
     </row>
     <row r="356" spans="1:11" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A356" s="23">
         <v>0</v>
       </c>
       <c r="B356" s="23">
         <v>0</v>
       </c>
       <c r="C356" s="23">
         <v>0</v>
       </c>
       <c r="D356" s="24"/>
       <c r="E356" s="12"/>
       <c r="F356" s="12">
@@ -9896,57 +9890,57 @@
         <v>22</v>
       </c>
     </row>
     <row r="358" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A358" s="138">
         <v>0</v>
       </c>
       <c r="B358" s="138">
         <v>0</v>
       </c>
       <c r="C358" s="138">
         <v>0</v>
       </c>
       <c r="D358" s="138"/>
       <c r="E358" s="138"/>
       <c r="F358" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G358" s="28">
         <v>0.89428497533559825</v>
       </c>
       <c r="H358" s="28">
         <v>0.68358859127098126</v>
       </c>
       <c r="I358" s="28">
-        <v>0.72792243177390969</v>
+        <v>0.72801169303985058</v>
       </c>
       <c r="J358" s="28">
-        <v>0.59751604664821678</v>
+        <v>0.60813267663141146</v>
       </c>
       <c r="K358" s="28">
-        <v>0.59858552880303839</v>
+        <v>0.58970947266986473</v>
       </c>
     </row>
     <row r="359" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A359" s="135" t="s">
         <v>125</v>
       </c>
       <c r="B359" s="135"/>
       <c r="C359" s="135"/>
       <c r="D359" s="135"/>
       <c r="E359" s="135"/>
       <c r="F359" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G359" s="30">
         <v>6</v>
       </c>
       <c r="H359" s="30">
         <v>6</v>
       </c>
       <c r="I359" s="30">
         <v>6</v>
       </c>
       <c r="J359" s="30">
         <v>6</v>
       </c>
@@ -9957,226 +9951,226 @@
     <row r="360" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A360" s="136">
         <v>0</v>
       </c>
       <c r="B360" s="136">
         <v>0</v>
       </c>
       <c r="C360" s="136">
         <v>0</v>
       </c>
       <c r="D360" s="136"/>
       <c r="E360" s="136"/>
       <c r="F360" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G360" s="32">
         <v>3.8155563747300438</v>
       </c>
       <c r="H360" s="32">
         <v>3.9453985917745724</v>
       </c>
       <c r="I360" s="32">
         <v>3.8888783766365349</v>
       </c>
       <c r="J360" s="32">
-        <v>3.6826620004165198</v>
+        <v>3.6809782558965414</v>
       </c>
       <c r="K360" s="32">
-        <v>3.9144793239614306</v>
+        <v>3.878065390537127</v>
       </c>
     </row>
     <row r="361" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A361" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B361" s="35"/>
       <c r="C361" s="119"/>
       <c r="D361" s="46"/>
       <c r="E361" s="46"/>
       <c r="F361" s="46"/>
       <c r="G361" s="46"/>
       <c r="H361" s="46"/>
       <c r="I361" s="46"/>
       <c r="J361" s="46"/>
       <c r="K361" s="46"/>
     </row>
     <row r="362" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A362" s="4" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="364" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A364" s="2" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="B364" s="8"/>
       <c r="C364" s="8"/>
       <c r="D364" s="8"/>
       <c r="E364" s="8"/>
       <c r="F364" s="8"/>
       <c r="G364" s="8"/>
       <c r="H364" s="8"/>
       <c r="I364" s="8"/>
       <c r="J364" s="8"/>
       <c r="K364" s="9"/>
     </row>
     <row r="365" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="11">
         <v>0</v>
       </c>
       <c r="B365" s="12">
         <v>2021</v>
       </c>
       <c r="C365" s="12">
         <v>2022</v>
       </c>
       <c r="D365" s="12">
         <v>2023</v>
       </c>
       <c r="E365" s="12">
         <v>2024</v>
       </c>
       <c r="F365" s="12">
         <v>2025</v>
       </c>
       <c r="G365" s="13" t="s">
         <v>144</v>
       </c>
       <c r="H365" s="13" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="I365" s="13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="J365" s="13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="K365" s="13" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="366" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B366" s="16">
         <v>-1.46</v>
       </c>
       <c r="C366" s="16">
         <v>-1.59</v>
       </c>
       <c r="D366" s="16">
         <v>16.45</v>
       </c>
       <c r="E366" s="16">
         <v>32.090000000000003</v>
       </c>
       <c r="F366" s="16">
-        <v>-2.0100000000000002</v>
+        <v>-2.74</v>
       </c>
       <c r="G366" s="16">
-        <v>-34.1</v>
+        <v>-34.830000000000005</v>
       </c>
       <c r="H366" s="16">
-        <v>8.6960000000000015</v>
+        <v>8.5500000000000007</v>
       </c>
       <c r="I366" s="16">
-        <v>-1.7</v>
+        <v>-2.4300000000000002</v>
       </c>
       <c r="J366" s="16">
-        <v>1.2</v>
+        <v>14.73</v>
       </c>
       <c r="K366" s="16">
-        <v>2.9</v>
+        <v>17.16</v>
       </c>
     </row>
     <row r="367" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A367" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B367" s="16">
         <v>245.39999999999998</v>
       </c>
       <c r="C367" s="16">
         <v>285.77999999999997</v>
       </c>
       <c r="D367" s="16">
         <v>213.35000000000002</v>
       </c>
       <c r="E367" s="16">
-        <v>6.2099999999999991</v>
+        <v>7.1400000000000006</v>
       </c>
       <c r="F367" s="16">
-        <v>101.19999999999999</v>
+        <v>104.54</v>
       </c>
       <c r="G367" s="16">
-        <v>94.99</v>
+        <v>97.4</v>
       </c>
       <c r="H367" s="16">
-        <v>170.38800000000001</v>
+        <v>171.24199999999999</v>
       </c>
       <c r="I367" s="16">
-        <v>51.74</v>
+        <v>67.92</v>
       </c>
       <c r="J367" s="16">
-        <v>19.149999999999999</v>
+        <v>39.86</v>
       </c>
       <c r="K367" s="16">
-        <v>-32.590000000000003</v>
+        <v>-28.060000000000002</v>
       </c>
     </row>
     <row r="368" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A368" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B368" s="17">
         <v>-246.85999999999999</v>
       </c>
       <c r="C368" s="17">
         <v>-287.36999999999995</v>
       </c>
       <c r="D368" s="17">
         <v>-196.90000000000003</v>
       </c>
       <c r="E368" s="17">
-        <v>25.880000000000003</v>
+        <v>24.950000000000003</v>
       </c>
       <c r="F368" s="17">
-        <v>-103.21</v>
+        <v>-107.28</v>
       </c>
       <c r="G368" s="17" t="s">
         <v>24</v>
       </c>
       <c r="H368" s="17" t="s">
         <v>24</v>
       </c>
       <c r="I368" s="17">
-        <v>-53.440000000000005</v>
+        <v>-70.350000000000009</v>
       </c>
       <c r="J368" s="17">
-        <v>-17.95</v>
+        <v>-25.13</v>
       </c>
       <c r="K368" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="369" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A369" s="4" t="s">
         <v>23</v>
       </c>
       <c r="K369" s="60"/>
     </row>
     <row r="370" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A370" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B370" s="60"/>
       <c r="C370" s="60"/>
       <c r="D370" s="60"/>
       <c r="E370" s="60"/>
       <c r="F370" s="60"/>
       <c r="G370" s="60"/>
       <c r="H370" s="60"/>
       <c r="I370" s="60"/>
     </row>
     <row r="371" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -10220,338 +10214,338 @@
       <c r="I372" s="139">
         <v>0</v>
       </c>
       <c r="J372" s="139">
         <v>0</v>
       </c>
       <c r="K372" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A373" s="46"/>
       <c r="B373" s="46"/>
       <c r="C373" s="46"/>
       <c r="D373" s="46"/>
       <c r="E373" s="46"/>
       <c r="F373" s="46"/>
       <c r="G373" s="46"/>
       <c r="H373" s="46"/>
       <c r="I373" s="46"/>
       <c r="J373" s="46"/>
       <c r="K373" s="46"/>
     </row>
     <row r="374" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A374" s="2" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="B374" s="22"/>
       <c r="C374" s="22"/>
       <c r="D374" s="22"/>
       <c r="E374" s="22"/>
       <c r="F374" s="22"/>
       <c r="G374" s="22"/>
       <c r="H374" s="22"/>
       <c r="I374" s="22"/>
       <c r="J374" s="22"/>
       <c r="K374" s="22"/>
     </row>
     <row r="375" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="11">
         <v>0</v>
       </c>
       <c r="B375" s="13" t="s">
         <v>91</v>
       </c>
       <c r="C375" s="13" t="s">
         <v>92</v>
       </c>
       <c r="D375" s="13" t="s">
         <v>96</v>
       </c>
       <c r="E375" s="13" t="s">
         <v>107</v>
       </c>
       <c r="F375" s="13" t="s">
         <v>109</v>
       </c>
       <c r="G375" s="13" t="s">
         <v>120</v>
       </c>
       <c r="H375" s="13" t="s">
         <v>121</v>
       </c>
       <c r="I375" s="13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J375" s="13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="K375" s="13" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="376" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A376" s="106" t="s">
         <v>35</v>
       </c>
       <c r="B376" s="16">
         <v>45.05</v>
       </c>
       <c r="C376" s="16">
         <v>53.35</v>
       </c>
       <c r="D376" s="16">
         <v>64.55</v>
       </c>
       <c r="E376" s="16">
         <v>96.7</v>
       </c>
       <c r="F376" s="16">
-        <v>91.46</v>
+        <v>90.75</v>
       </c>
       <c r="G376" s="16">
-        <v>-5.4188210961737422</v>
+        <v>-6.1530506721820091</v>
       </c>
       <c r="H376" s="16">
-        <v>19.366950902399015</v>
+        <v>19.134613332989758</v>
       </c>
       <c r="I376" s="60">
-        <v>94.28</v>
+        <v>88.37</v>
       </c>
       <c r="J376" s="60">
-        <v>95.36</v>
+        <v>110.68</v>
       </c>
       <c r="K376" s="16">
-        <v>1.1455239711497649</v>
+        <v>25.24612425031119</v>
       </c>
     </row>
     <row r="377" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A377" s="106" t="s">
         <v>21</v>
       </c>
       <c r="B377" s="49">
         <v>38</v>
       </c>
       <c r="C377" s="49">
         <v>42</v>
       </c>
       <c r="D377" s="49">
         <v>40</v>
       </c>
       <c r="E377" s="49">
         <v>38</v>
       </c>
       <c r="F377" s="49">
         <v>41</v>
       </c>
       <c r="G377" s="49" t="s">
         <v>24</v>
       </c>
       <c r="H377" s="49" t="s">
         <v>24</v>
       </c>
       <c r="I377" s="49">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J377" s="49">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="K377" s="49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="378" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A378" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B378" s="107">
         <v>7.8603238767501207E-2</v>
       </c>
       <c r="C378" s="107">
         <v>8.4071976958447647E-2</v>
       </c>
       <c r="D378" s="107">
         <v>9.2925216722335405E-2</v>
       </c>
       <c r="E378" s="107">
-        <v>0.13429315209081386</v>
+        <v>0.13530826497024337</v>
       </c>
       <c r="F378" s="107">
-        <v>0.11633213651740301</v>
+        <v>0.11170117504712683</v>
       </c>
       <c r="G378" s="86" t="s">
         <v>24</v>
       </c>
       <c r="H378" s="86" t="s">
         <v>24</v>
       </c>
       <c r="I378" s="107">
-        <v>0.1277681633936352</v>
+        <v>0.11907758463172863</v>
       </c>
       <c r="J378" s="107">
-        <v>0.12038508583307654</v>
+        <v>0.13472977720408202</v>
       </c>
       <c r="K378" s="86" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="379" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A379" s="97" t="s">
         <v>67</v>
       </c>
       <c r="B379" s="99">
         <v>2936.23</v>
       </c>
       <c r="C379" s="99">
         <v>3224.98</v>
       </c>
       <c r="D379" s="99">
         <v>3441.41</v>
       </c>
       <c r="E379" s="99">
-        <v>3492.91</v>
+        <v>3493.85</v>
       </c>
       <c r="F379" s="99">
-        <v>3596.35</v>
+        <v>3600.54</v>
       </c>
       <c r="G379" s="99">
-        <v>2.9614275775785823</v>
+        <v>3.0536514160596493</v>
       </c>
       <c r="H379" s="99">
-        <v>5.2005401881172642</v>
+        <v>5.2311683119321328</v>
       </c>
       <c r="I379" s="108">
-        <v>3544.81</v>
+        <v>3562.29</v>
       </c>
       <c r="J379" s="108">
-        <v>3615.38</v>
+        <v>3641.35</v>
       </c>
       <c r="K379" s="99">
-        <v>1.9907978142693166</v>
+        <v>2.219358895541911</v>
       </c>
     </row>
     <row r="380" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A380" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B380" s="49">
         <v>9</v>
       </c>
       <c r="C380" s="49">
         <v>9</v>
       </c>
       <c r="D380" s="49">
         <v>10</v>
       </c>
       <c r="E380" s="49">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F380" s="49">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G380" s="49" t="s">
         <v>24</v>
       </c>
       <c r="H380" s="49" t="s">
         <v>24</v>
       </c>
       <c r="I380" s="49">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J380" s="49">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="K380" s="49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="381" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A381" s="109" t="s">
         <v>43</v>
       </c>
       <c r="B381" s="110">
         <v>1.7884604608214092</v>
       </c>
       <c r="C381" s="110">
         <v>1.835163092382228</v>
       </c>
       <c r="D381" s="110">
         <v>1.7853923537969774</v>
       </c>
       <c r="E381" s="110">
-        <v>1.7344547412589149</v>
+        <v>1.7352506673229184</v>
       </c>
       <c r="F381" s="110">
-        <v>1.6826539101847826</v>
+        <v>1.6558298128466316</v>
       </c>
       <c r="G381" s="111" t="s">
         <v>24</v>
       </c>
       <c r="H381" s="111" t="s">
         <v>24</v>
       </c>
       <c r="I381" s="110">
-        <v>1.7633401093329466</v>
+        <v>1.7380067173711533</v>
       </c>
       <c r="J381" s="110">
-        <v>1.6582874237050091</v>
+        <v>1.6179895322006956</v>
       </c>
       <c r="K381" s="111" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="382" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A382" s="112" t="s">
         <v>13</v>
       </c>
       <c r="B382" s="113">
         <v>-2891.18</v>
       </c>
       <c r="C382" s="113">
         <v>-3171.63</v>
       </c>
       <c r="D382" s="113">
         <v>-3376.8599999999997</v>
       </c>
       <c r="E382" s="113">
-        <v>-3396.21</v>
+        <v>-3397.15</v>
       </c>
       <c r="F382" s="113">
-        <v>-3504.89</v>
+        <v>-3509.79</v>
       </c>
       <c r="G382" s="114" t="s">
         <v>24</v>
       </c>
       <c r="H382" s="114" t="s">
         <v>24</v>
       </c>
       <c r="I382" s="113">
-        <v>-3450.5299999999997</v>
+        <v>-3473.92</v>
       </c>
       <c r="J382" s="113">
-        <v>-3520.02</v>
+        <v>-3530.67</v>
       </c>
       <c r="K382" s="114" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="383" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A383" s="54" t="s">
         <v>23</v>
       </c>
       <c r="K383" s="46"/>
     </row>
     <row r="384" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A384" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B384" s="88"/>
       <c r="C384" s="88"/>
       <c r="D384" s="88"/>
       <c r="E384" s="88"/>
       <c r="F384" s="88"/>
       <c r="G384" s="88"/>
       <c r="H384" s="88"/>
       <c r="I384" s="88"/>
       <c r="J384" s="87"/>
       <c r="K384" s="46"/>
@@ -10596,241 +10590,241 @@
       <c r="E387" s="88"/>
       <c r="F387" s="88"/>
       <c r="G387" s="88"/>
       <c r="H387" s="88"/>
       <c r="I387" s="88"/>
       <c r="J387" s="87"/>
       <c r="K387" s="46"/>
     </row>
     <row r="388" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A388" s="4" t="s">
         <v>136</v>
       </c>
       <c r="B388" s="88"/>
       <c r="C388" s="88"/>
       <c r="D388" s="88"/>
       <c r="E388" s="88"/>
       <c r="F388" s="88"/>
       <c r="G388" s="88"/>
       <c r="H388" s="88"/>
       <c r="I388" s="88"/>
       <c r="J388" s="87"/>
       <c r="K388" s="46"/>
     </row>
     <row r="391" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A391" s="2" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="B391" s="22"/>
       <c r="C391" s="22"/>
       <c r="D391" s="22"/>
       <c r="E391" s="22"/>
       <c r="F391" s="22"/>
       <c r="G391" s="22"/>
       <c r="H391" s="22"/>
       <c r="I391" s="22"/>
       <c r="J391" s="22"/>
       <c r="K391" s="22"/>
     </row>
     <row r="392" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A392" s="11">
         <v>0</v>
       </c>
       <c r="B392" s="13" t="s">
         <v>91</v>
       </c>
       <c r="C392" s="13" t="s">
         <v>92</v>
       </c>
       <c r="D392" s="13" t="s">
         <v>96</v>
       </c>
       <c r="E392" s="13" t="s">
         <v>107</v>
       </c>
       <c r="F392" s="13" t="s">
         <v>109</v>
       </c>
       <c r="G392" s="13" t="s">
         <v>120</v>
       </c>
       <c r="H392" s="13" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="I392" s="13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J392" s="13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="K392" s="13" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="393" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A393" s="106" t="s">
         <v>57</v>
       </c>
       <c r="B393" s="16">
         <v>10642.05</v>
       </c>
       <c r="C393" s="16">
         <v>11112.57</v>
       </c>
       <c r="D393" s="16">
         <v>12593.4</v>
       </c>
       <c r="E393" s="16">
-        <v>11229.58</v>
+        <v>11219.85</v>
       </c>
       <c r="F393" s="16">
-        <v>14708.7</v>
+        <v>14852.73</v>
       </c>
       <c r="G393" s="16">
-        <v>30.981746423285649</v>
+        <v>32.379042500568183</v>
       </c>
       <c r="H393" s="16">
-        <v>8.426951829978524</v>
+        <v>8.6914162904741623</v>
       </c>
       <c r="I393" s="60">
-        <v>11720.58</v>
+        <v>12835.8</v>
       </c>
       <c r="J393" s="60">
-        <v>15705.75</v>
+        <v>16528.68</v>
       </c>
       <c r="K393" s="16">
-        <v>34.001474329768669</v>
+        <v>28.770158463048674</v>
       </c>
     </row>
     <row r="394" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A394" s="106" t="s">
         <v>21</v>
       </c>
       <c r="B394" s="49">
         <v>4</v>
       </c>
       <c r="C394" s="49">
         <v>4</v>
       </c>
       <c r="D394" s="49">
         <v>6</v>
       </c>
       <c r="E394" s="49">
         <v>6</v>
       </c>
       <c r="F394" s="49">
         <v>6</v>
       </c>
       <c r="G394" s="49" t="s">
         <v>24</v>
       </c>
       <c r="H394" s="49" t="s">
         <v>24</v>
       </c>
       <c r="I394" s="49">
         <v>6</v>
       </c>
       <c r="J394" s="49">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K394" s="49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="395" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A395" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B395" s="107">
         <v>6.4820826866711663</v>
       </c>
       <c r="C395" s="107">
         <v>6.3235673788717985</v>
       </c>
       <c r="D395" s="107">
         <v>6.5334151026198146</v>
       </c>
       <c r="E395" s="107">
-        <v>5.5762095998311683</v>
+        <v>5.5724350500917463</v>
       </c>
       <c r="F395" s="107">
-        <v>6.8818806758894207</v>
+        <v>6.8305290695733278</v>
       </c>
       <c r="G395" s="86" t="s">
         <v>24</v>
       </c>
       <c r="H395" s="86" t="s">
         <v>24</v>
       </c>
       <c r="I395" s="107">
-        <v>5.8303177938015152</v>
+        <v>6.2624622427799679</v>
       </c>
       <c r="J395" s="107">
-        <v>7.2038479232763768</v>
+        <v>7.3443176901684799</v>
       </c>
       <c r="K395" s="86" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="396" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A396" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B396" s="78">
         <v>362.43925033120701</v>
       </c>
       <c r="C396" s="78">
         <v>344.57795087101312</v>
       </c>
       <c r="D396" s="78">
         <v>365.93721759395129</v>
       </c>
       <c r="E396" s="78">
-        <v>321.49640271292424</v>
+        <v>321.13141663208211</v>
       </c>
       <c r="F396" s="78">
-        <v>408.9896700821667</v>
+        <v>412.51395623989737</v>
       </c>
       <c r="G396" s="77" t="s">
         <v>24</v>
       </c>
       <c r="H396" s="77" t="s">
         <v>24</v>
       </c>
       <c r="I396" s="78">
-        <v>330.64057029854916</v>
+        <v>360.32439806978095</v>
       </c>
       <c r="J396" s="78">
-        <v>434.41491627436119</v>
+        <v>453.91626731843962</v>
       </c>
       <c r="K396" s="77" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="397" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A397" s="54" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="C397" s="54"/>
     </row>
     <row r="398" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A398" s="54" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="399" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A399" s="4" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="400" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A400" s="20" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="401" spans="1:11" ht="54.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A401" s="139" t="s">
         <v>58</v>
       </c>
       <c r="B401" s="139">
         <v>0</v>
       </c>
@@ -10845,51 +10839,51 @@
       </c>
       <c r="F401" s="139">
         <v>0</v>
       </c>
       <c r="G401" s="139">
         <v>0</v>
       </c>
       <c r="H401" s="139">
         <v>0</v>
       </c>
       <c r="I401" s="139">
         <v>0</v>
       </c>
       <c r="J401" s="139">
         <v>0</v>
       </c>
       <c r="K401" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="402" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A402" s="90"/>
     </row>
     <row r="403" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A403" s="2" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B403" s="15"/>
       <c r="C403" s="15"/>
       <c r="D403" s="15"/>
       <c r="E403" s="15"/>
       <c r="F403" s="15"/>
       <c r="G403" s="15"/>
       <c r="H403" s="15"/>
       <c r="I403" s="15"/>
       <c r="J403" s="15"/>
       <c r="K403" s="22"/>
     </row>
     <row r="404" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A404" s="11">
         <v>0</v>
       </c>
       <c r="B404" s="12"/>
       <c r="C404" s="12"/>
       <c r="D404" s="12"/>
       <c r="E404" s="12">
         <v>2021</v>
       </c>
       <c r="F404" s="12">
         <v>2022</v>
       </c>
@@ -10904,112 +10898,112 @@
       </c>
       <c r="J404" s="13" t="s">
         <v>120</v>
       </c>
       <c r="K404" s="13" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="405" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A405" s="15" t="s">
         <v>103</v>
       </c>
       <c r="B405" s="16"/>
       <c r="C405" s="16"/>
       <c r="D405" s="16"/>
       <c r="E405" s="16">
         <v>27.84</v>
       </c>
       <c r="F405" s="16">
         <v>64.56</v>
       </c>
       <c r="G405" s="16">
         <v>133.85</v>
       </c>
       <c r="H405" s="16">
-        <v>154.97</v>
+        <v>154.96</v>
       </c>
       <c r="I405" s="16">
-        <v>174.47</v>
+        <v>174.41</v>
       </c>
       <c r="J405" s="16">
-        <v>12.583080596244434</v>
+        <v>12.551626226122861</v>
       </c>
       <c r="K405" s="16">
-        <v>58.220547331588726</v>
+        <v>58.206942618239957</v>
       </c>
     </row>
     <row r="406" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A406" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B406" s="49"/>
       <c r="C406" s="49"/>
       <c r="D406" s="49"/>
       <c r="E406" s="49">
         <v>28</v>
       </c>
       <c r="F406" s="49">
         <v>27</v>
       </c>
       <c r="G406" s="89">
         <v>22</v>
       </c>
       <c r="H406" s="89">
         <v>22</v>
       </c>
       <c r="I406" s="49">
         <v>22</v>
       </c>
       <c r="J406" s="49" t="s">
         <v>24</v>
       </c>
       <c r="K406" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="407" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A407" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B407" s="16"/>
       <c r="C407" s="16"/>
       <c r="D407" s="16"/>
       <c r="E407" s="16">
         <v>0.27493146464207557</v>
       </c>
       <c r="F407" s="16">
         <v>0.3042421420607222</v>
       </c>
       <c r="G407" s="19">
         <v>0.52551980720863201</v>
       </c>
       <c r="H407" s="19">
-        <v>0.55853579069378534</v>
+        <v>0.55853980911750645</v>
       </c>
       <c r="I407" s="16">
-        <v>0.59891216103724021</v>
+        <v>0.59894407817695172</v>
       </c>
       <c r="J407" s="16" t="s">
         <v>24</v>
       </c>
       <c r="K407" s="115" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="408" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A408" s="97" t="s">
         <v>104</v>
       </c>
       <c r="B408" s="99"/>
       <c r="C408" s="99"/>
       <c r="D408" s="99"/>
       <c r="E408" s="99">
         <v>4.63</v>
       </c>
       <c r="F408" s="99">
         <v>1.05</v>
       </c>
       <c r="G408" s="99">
         <v>8.1</v>
       </c>
       <c r="H408" s="99">
@@ -11052,62 +11046,62 @@
       </c>
       <c r="K409" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="410" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A410" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B410" s="17"/>
       <c r="C410" s="17"/>
       <c r="D410" s="17"/>
       <c r="E410" s="17">
         <v>0.12953839008681589</v>
       </c>
       <c r="F410" s="17">
         <v>1.8976120811021329E-2</v>
       </c>
       <c r="G410" s="18">
         <v>0.12691130779752477</v>
       </c>
       <c r="H410" s="18">
         <v>0.25619677782159705</v>
       </c>
       <c r="I410" s="17">
-        <v>0.43994068906339312</v>
+        <v>0.44001325071669883</v>
       </c>
       <c r="J410" s="17" t="s">
         <v>24</v>
       </c>
       <c r="K410" s="116" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="411" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A411" s="54" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="C411" s="54"/>
     </row>
     <row r="412" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A412" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="413" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A413" s="4" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="414" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A414" s="4" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="415" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A415" s="133" t="s">
         <v>95</v>
       </c>
       <c r="B415" s="133"/>
       <c r="C415" s="133"/>
       <c r="D415" s="133"/>
@@ -11133,51 +11127,51 @@
       <c r="K416" s="7"/>
     </row>
     <row r="417" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A417" s="120"/>
       <c r="B417" s="120"/>
       <c r="C417" s="120"/>
       <c r="D417" s="120"/>
       <c r="E417" s="120"/>
       <c r="F417" s="120"/>
       <c r="G417" s="120"/>
       <c r="H417" s="120"/>
       <c r="I417" s="120"/>
       <c r="J417" s="120"/>
       <c r="K417" s="120"/>
     </row>
     <row r="418" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I418" s="84"/>
       <c r="J418" s="84"/>
       <c r="K418" s="84"/>
     </row>
     <row r="419" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A419" s="118" t="s">
         <v>44</v>
       </c>
       <c r="B419" s="118">
-        <v>46251</v>
+        <v>46311</v>
       </c>
       <c r="I419" s="84"/>
       <c r="J419" s="84"/>
       <c r="K419" s="84"/>
     </row>
     <row r="420" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A420" s="91" t="s">
         <v>98</v>
       </c>
       <c r="I420" s="84"/>
       <c r="J420" s="84"/>
       <c r="K420" s="84"/>
     </row>
     <row r="421" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A421" s="117" t="s">
         <v>99</v>
       </c>
       <c r="I421" s="84"/>
       <c r="J421" s="84"/>
       <c r="K421" s="84"/>
     </row>
     <row r="422" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A422" s="90"/>
     </row>
   </sheetData>