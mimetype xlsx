--- v0 (2026-06-17)
+++ v1 (2026-08-18)
@@ -6,58 +6,58 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\China\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ED885ECE-8891-4F5E-B0BF-2DD3D4339D86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1BD02EB0-FCDF-4A43-ADD7-3DDD54100010}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="China" sheetId="75" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">China!$A$1:$K$421</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">China!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -71,51 +71,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="528" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="528" uniqueCount="193">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
     <t>Vestuário</t>
   </si>
   <si>
@@ -423,78 +423,78 @@
     <r>
       <t>Importações</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color rgb="FF002060"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>tvh % - taxa de variação homóloga em percentagem; tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>2024 dez</t>
   </si>
   <si>
-    <t>2020 a 2024: resultados definitivos</t>
-[...1 lines deleted...]
-  <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
     <t>2025 dez</t>
   </si>
   <si>
-    <t>2021 a 2024: resultados definitivos; 2025 e 2026: resultados preliminares</t>
-[...1 lines deleted...]
-  <si>
     <t>2025 jan/mar</t>
   </si>
   <si>
     <t>2026 jan/mar</t>
   </si>
   <si>
     <t>2025 mar</t>
   </si>
   <si>
     <t>2026 mar</t>
   </si>
   <si>
-    <t>2025 jan/abr</t>
-[...2 lines deleted...]
-    <t>2026 jan/abr</t>
+    <t>2021 a 2024: resultados definitivos; 2025: resultados preliminares</t>
+  </si>
+  <si>
+    <t>2021 a 2025: resultados definitivos; 2026: resultados preliminares</t>
+  </si>
+  <si>
+    <t>2025 jan/jun</t>
+  </si>
+  <si>
+    <t>2026 jan/jun</t>
   </si>
   <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM A CHINA</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com a China</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>Posição e Quota da China no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>China como cliente de Portugal</t>
   </si>
   <si>
     <t>China como fornecedor de Portugal</t>
   </si>
@@ -510,57 +510,57 @@
   <si>
     <t>Portugal como fornecedor da China</t>
   </si>
   <si>
     <t>% Import. China</t>
   </si>
   <si>
     <t>Fonte: ITC - International Trade Centre</t>
   </si>
   <si>
     <t>Contributo da China para o Crescimento do Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>China - contribuição p/ o cresc. das exportações globais de Portugal</t>
   </si>
   <si>
     <t>China - contribuição p/ o cresc. das importações globais de Portugal</t>
   </si>
   <si>
     <t>Empresas exportadoras de bens para a China</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para a China por Escalão de Exportação Individual em Valor em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para a China por Escalão de Exportação Individual em Valor em 2025</t>
   </si>
   <si>
     <t>M€</t>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para a China por Nível de Exposição ao Mercado em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para a China por Nível de Exposição ao Mercado em 2025</t>
   </si>
   <si>
     <t>Exportações de Portugal para a China por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 21</t>
   </si>
   <si>
     <t>% Tot 24</t>
   </si>
   <si>
     <t>% Tot 25</t>
   </si>
   <si>
     <t>vh M€ 25/24</t>
   </si>
   <si>
     <t>Importações de Portugal Provenientes da China por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 26</t>
   </si>
   <si>
     <t>vh M€ 26/25</t>
   </si>
@@ -627,54 +627,51 @@
   <si>
     <t>8714 Partes e acessórios de motocicletas, bicicletas e outros ciclos e de cadeiras de rodas e outros...</t>
   </si>
   <si>
     <t>4202 Arcas para viagem, malas e maletas, incluídas as de toucador e as maletas e pastas de documentos...</t>
   </si>
   <si>
     <t>8504 Transformadores elétricos, conversores elétricos estáticos (por exemplo: retificadores) e...</t>
   </si>
   <si>
     <t>8415 Máquinas e aparelhos de ar condicionado, contendo um ventilador motorizado e dispositivos...</t>
   </si>
   <si>
     <t>2710 Óleos de petróleo ou de minerais betuminosos (exceto óleos brutos) e preparações não...</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>7602 Desperdícios e resíduos, de alumínio, assim como, obras de alumínio definitivamente inservíveis...</t>
   </si>
   <si>
     <t>8507 Acumuladores elétricos e seus separadores, mesmo de forma quadrada ou retangular (exceto...</t>
   </si>
   <si>
-    <t>8702 Veículos automóveis para o transporte de = &gt; 10 pessoas, incluindo o motorista</t>
-[...2 lines deleted...]
-    <t>8708 Partes e acessórios para tratores, para veículos para transporte de = &gt; 10 pessoas, incluindo o...</t>
+    <t>7210 Produtos laminados planos, de ferro ou aço não ligado, de largura = &gt; 600 mm, laminados a quente...</t>
   </si>
   <si>
     <t>Exportação de Produtos Industriais Transformados para a China por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados da China por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para a China por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens da China por Meios de Transporte</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Portugal com a China</t>
   </si>
   <si>
     <t>Posição e Quota da China no Comércio Internacional Português de Serviços</t>
   </si>
   <si>
     <t>Balança Comercial de Bens e Serviços de Portugal com a China</t>
   </si>
   <si>
     <t>Posição e Quota da China no Comércio Internacional Português de Bens e Serviços</t>
   </si>
@@ -1365,111 +1362,111 @@
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="49">
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
@@ -2152,51 +2149,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3250995-AF3B-4024-B239-B6B14584E211}">
   <sheetPr codeName="Sheet20">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
   <dimension ref="A2:K422"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A417" sqref="A417"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.85546875" style="4" customWidth="1"/>
-    <col min="2" max="11" width="8.7109375" style="4" customWidth="1"/>
+    <col min="2" max="2" width="9" style="4" bestFit="1" customWidth="1"/>
+    <col min="3" max="11" width="8.7109375" style="4" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="92" t="s">
         <v>118</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="7" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
@@ -2249,387 +2247,387 @@
       </c>
       <c r="J7" s="13" t="s">
         <v>117</v>
       </c>
       <c r="K7" s="13" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="16">
         <v>682.92868099999998</v>
       </c>
       <c r="C8" s="16">
         <v>628.64595999999995</v>
       </c>
       <c r="D8" s="16">
         <v>769.361131</v>
       </c>
       <c r="E8" s="16">
         <v>613.79265699999996</v>
       </c>
       <c r="F8" s="16">
-        <v>628.90373999999997</v>
+        <v>628.60650100000009</v>
       </c>
       <c r="G8" s="16">
-        <v>2.4619198075548185</v>
+        <v>2.4134931936795936</v>
       </c>
       <c r="H8" s="16">
-        <v>-2.0392263547586498</v>
+        <v>-2.0508032156896006</v>
       </c>
       <c r="I8" s="16">
-        <v>203.12006500000001</v>
+        <v>293.30314700000002</v>
       </c>
       <c r="J8" s="16">
-        <v>316.25550300000003</v>
+        <v>418.91147899999999</v>
       </c>
       <c r="K8" s="16">
-        <v>55.698799623759484</v>
+        <v>42.825429350064205</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="16">
         <v>3944.211264</v>
       </c>
       <c r="C9" s="16">
         <v>5575.9226479999998</v>
       </c>
       <c r="D9" s="16">
         <v>5220.0279469999996</v>
       </c>
       <c r="E9" s="16">
         <v>5123.9004020000002</v>
       </c>
       <c r="F9" s="16">
-        <v>5852.893556</v>
+        <v>5851.7127950000004</v>
       </c>
       <c r="G9" s="16">
-        <v>14.227309213806215</v>
+        <v>14.204265030520787</v>
       </c>
       <c r="H9" s="16">
-        <v>10.370399415926546</v>
+        <v>10.364832471892903</v>
       </c>
       <c r="I9" s="16">
-        <v>1779.110322</v>
+        <v>2727.5438039999999</v>
       </c>
       <c r="J9" s="16">
-        <v>2000.0277100000001</v>
+        <v>3105.7413659999997</v>
       </c>
       <c r="K9" s="16">
-        <v>12.417295615015833</v>
+        <v>13.86586574504744</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="16">
         <v>-3261.2825830000002</v>
       </c>
       <c r="C10" s="16">
         <v>-4947.2766879999999</v>
       </c>
       <c r="D10" s="16">
         <v>-4450.6668159999999</v>
       </c>
       <c r="E10" s="16">
         <v>-4510.1077450000003</v>
       </c>
       <c r="F10" s="16">
-        <v>-5223.9898160000002</v>
+        <v>-5223.1062940000002</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="16">
-        <v>-1575.9902569999999</v>
+        <v>-2434.2406569999998</v>
       </c>
       <c r="J10" s="16">
-        <v>-1683.772207</v>
+        <v>-2686.8298869999999</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="17">
         <v>17.314708449653672</v>
       </c>
       <c r="C11" s="17">
         <v>11.274294851014224</v>
       </c>
       <c r="D11" s="17">
         <v>14.738640076480037</v>
       </c>
       <c r="E11" s="17">
         <v>11.979012253251833</v>
       </c>
       <c r="F11" s="17">
-        <v>10.74517644960909</v>
+        <v>10.742265094368838</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="17">
-        <v>11.416946014436085</v>
+        <v>10.753379893289516</v>
       </c>
       <c r="J11" s="17">
-        <v>15.812556067035693</v>
+        <v>13.488292476186828</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="20" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21"/>
     </row>
     <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>123</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
     </row>
     <row r="20" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23">
         <v>0</v>
       </c>
       <c r="B20" s="23">
         <v>0</v>
       </c>
       <c r="C20" s="23">
         <v>0</v>
       </c>
       <c r="D20" s="24">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>116</v>
       </c>
       <c r="K20" s="13" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="133" t="s">
+      <c r="A21" s="131" t="s">
         <v>124</v>
       </c>
-      <c r="B21" s="133">
-[...2 lines deleted...]
-      <c r="C21" s="133">
+      <c r="B21" s="131">
+        <v>0</v>
+      </c>
+      <c r="C21" s="131">
         <v>0</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="27">
         <v>14</v>
       </c>
       <c r="F21" s="27">
         <v>17</v>
       </c>
       <c r="G21" s="27">
         <v>16</v>
       </c>
       <c r="H21" s="27">
         <v>17</v>
       </c>
       <c r="I21" s="27">
         <v>17</v>
       </c>
       <c r="J21" s="27">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K21" s="27">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="133">
-[...5 lines deleted...]
-      <c r="C22" s="133">
+      <c r="A22" s="131">
+        <v>0</v>
+      </c>
+      <c r="B22" s="131">
+        <v>0</v>
+      </c>
+      <c r="C22" s="131">
         <v>0</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="28">
         <v>1.0734745546338793</v>
       </c>
       <c r="F22" s="28">
         <v>0.8018163307323033</v>
       </c>
       <c r="G22" s="28">
         <v>0.99477569886430861</v>
       </c>
       <c r="H22" s="28">
         <v>0.77798608537520464</v>
       </c>
       <c r="I22" s="28">
-        <v>0.79248131572601899</v>
+        <v>0.79603135637309219</v>
       </c>
       <c r="J22" s="28">
-        <v>0.73875755946092281</v>
+        <v>0.72150499693588954</v>
       </c>
       <c r="K22" s="28">
-        <v>1.1668602761033269</v>
+        <v>1.0128976607983229</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="134" t="s">
+      <c r="A23" s="128" t="s">
         <v>125</v>
       </c>
-      <c r="B23" s="134">
-[...2 lines deleted...]
-      <c r="C23" s="134">
+      <c r="B23" s="128">
+        <v>0</v>
+      </c>
+      <c r="C23" s="128">
         <v>0</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="30">
         <v>6</v>
       </c>
       <c r="F23" s="30">
         <v>4</v>
       </c>
       <c r="G23" s="30">
         <v>6</v>
       </c>
       <c r="H23" s="30">
         <v>6</v>
       </c>
       <c r="I23" s="30">
         <v>5</v>
       </c>
       <c r="J23" s="30">
         <v>6</v>
       </c>
       <c r="K23" s="30">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="135">
-[...5 lines deleted...]
-      <c r="C24" s="135">
+      <c r="A24" s="132">
+        <v>0</v>
+      </c>
+      <c r="B24" s="132">
+        <v>0</v>
+      </c>
+      <c r="C24" s="132">
         <v>0</v>
       </c>
       <c r="D24" s="31" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="32">
         <v>4.7437336645196098</v>
       </c>
       <c r="F24" s="32">
         <v>5.0893055729930499</v>
       </c>
       <c r="G24" s="32">
         <v>4.9644383353481771</v>
       </c>
       <c r="H24" s="32">
         <v>4.777821312233538</v>
       </c>
       <c r="I24" s="32">
-        <v>5.2423349028854611</v>
+        <v>5.22133670159515</v>
       </c>
       <c r="J24" s="32">
-        <v>4.8316572116369683</v>
+        <v>4.8641332199789797</v>
       </c>
       <c r="K24" s="32">
-        <v>5.1902622683007937</v>
+        <v>5.2087391773563656</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
     </row>
     <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
     </row>
     <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>126</v>
       </c>
@@ -2658,171 +2656,171 @@
         <v>0</v>
       </c>
       <c r="E28" s="12">
         <v>0</v>
       </c>
       <c r="F28" s="12">
         <v>0</v>
       </c>
       <c r="G28" s="12">
         <v>2021</v>
       </c>
       <c r="H28" s="12">
         <v>2022</v>
       </c>
       <c r="I28" s="12">
         <v>2023</v>
       </c>
       <c r="J28" s="13">
         <v>2024</v>
       </c>
       <c r="K28" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="133" t="s">
+      <c r="A29" s="131" t="s">
         <v>127</v>
       </c>
-      <c r="B29" s="133">
-[...8 lines deleted...]
-      <c r="E29" s="127" t="s">
+      <c r="B29" s="131">
+        <v>0</v>
+      </c>
+      <c r="C29" s="131">
+        <v>0</v>
+      </c>
+      <c r="D29" s="131">
+        <v>0</v>
+      </c>
+      <c r="E29" s="138" t="s">
         <v>21</v>
       </c>
-      <c r="F29" s="127">
+      <c r="F29" s="138">
         <v>0</v>
       </c>
       <c r="G29" s="27">
         <v>64</v>
       </c>
       <c r="H29" s="27">
         <v>62</v>
       </c>
       <c r="I29" s="27">
         <v>63</v>
       </c>
       <c r="J29" s="27">
         <v>63</v>
       </c>
       <c r="K29" s="27">
         <v>62</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="133">
-[...11 lines deleted...]
-      <c r="E30" s="127" t="s">
+      <c r="A30" s="131">
+        <v>0</v>
+      </c>
+      <c r="B30" s="131">
+        <v>0</v>
+      </c>
+      <c r="C30" s="131">
+        <v>0</v>
+      </c>
+      <c r="D30" s="131">
+        <v>0</v>
+      </c>
+      <c r="E30" s="138" t="s">
         <v>128</v>
       </c>
-      <c r="F30" s="127">
+      <c r="F30" s="138">
         <v>0</v>
       </c>
       <c r="G30" s="28">
         <v>0.15926632406007304</v>
       </c>
       <c r="H30" s="28">
         <v>0.16635406244061929</v>
       </c>
       <c r="I30" s="28">
         <v>0.17100410499042093</v>
       </c>
       <c r="J30" s="28">
         <v>0.17046058363577943</v>
       </c>
       <c r="K30" s="28">
         <v>0.19025030697871106</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="134" t="s">
+      <c r="A31" s="128" t="s">
         <v>129</v>
       </c>
-      <c r="B31" s="134">
-[...8 lines deleted...]
-      <c r="E31" s="128" t="s">
+      <c r="B31" s="128">
+        <v>0</v>
+      </c>
+      <c r="C31" s="128">
+        <v>0</v>
+      </c>
+      <c r="D31" s="128">
+        <v>0</v>
+      </c>
+      <c r="E31" s="135" t="s">
         <v>21</v>
       </c>
-      <c r="F31" s="128">
+      <c r="F31" s="135">
         <v>0</v>
       </c>
       <c r="G31" s="30">
         <v>63</v>
       </c>
       <c r="H31" s="30">
         <v>68</v>
       </c>
       <c r="I31" s="30">
         <v>67</v>
       </c>
       <c r="J31" s="30">
         <v>67</v>
       </c>
       <c r="K31" s="30">
         <v>68</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="135">
-[...11 lines deleted...]
-      <c r="E32" s="129" t="s">
+      <c r="A32" s="132">
+        <v>0</v>
+      </c>
+      <c r="B32" s="132">
+        <v>0</v>
+      </c>
+      <c r="C32" s="132">
+        <v>0</v>
+      </c>
+      <c r="D32" s="132">
+        <v>0</v>
+      </c>
+      <c r="E32" s="136" t="s">
         <v>130</v>
       </c>
-      <c r="F32" s="129">
+      <c r="F32" s="136">
         <v>0</v>
       </c>
       <c r="G32" s="32">
         <v>0.12908082870105056</v>
       </c>
       <c r="H32" s="32">
         <v>0.11178532374245707</v>
       </c>
       <c r="I32" s="32">
         <v>0.11386762943532328</v>
       </c>
       <c r="J32" s="32">
         <v>0.12256977714710215</v>
       </c>
       <c r="K32" s="32">
         <v>0.11033940935090475</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
         <v>131</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="34"/>
     </row>
@@ -2867,187 +2865,187 @@
         <v>0</v>
       </c>
       <c r="E36" s="39" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="133" t="s">
+      <c r="A37" s="131" t="s">
         <v>133</v>
       </c>
-      <c r="B37" s="133">
-[...5 lines deleted...]
-      <c r="D37" s="133">
+      <c r="B37" s="131">
+        <v>0</v>
+      </c>
+      <c r="C37" s="131">
+        <v>0</v>
+      </c>
+      <c r="D37" s="131">
         <v>0</v>
       </c>
       <c r="E37" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F37" s="40">
         <v>0.21495033424925089</v>
       </c>
       <c r="G37" s="40">
         <v>-8.5325336848446343E-2</v>
       </c>
       <c r="H37" s="40">
         <v>0.17947736765792421</v>
       </c>
       <c r="I37" s="40">
         <v>-0.20114837000337626</v>
       </c>
       <c r="J37" s="40">
-        <v>1.9153393535872476E-2</v>
+        <v>1.8776641218304756E-2</v>
       </c>
       <c r="K37" s="40">
-        <v>0.41147909274951522</v>
+        <v>0.30898761271996239</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="136" t="s">
+      <c r="A38" s="137" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="136">
-[...5 lines deleted...]
-      <c r="D38" s="136">
+      <c r="B38" s="137">
+        <v>0</v>
+      </c>
+      <c r="C38" s="137">
+        <v>0</v>
+      </c>
+      <c r="D38" s="137">
         <v>0</v>
       </c>
       <c r="E38" s="41" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="42">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="42">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="42">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="42">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="42">
-        <v>0.58779470160638514</v>
+        <v>9.1877061696347309E-2</v>
       </c>
       <c r="K38" s="42">
-        <v>-1.4246456266728396</v>
+        <v>1.7370904819408279</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="134" t="s">
+      <c r="A39" s="128" t="s">
         <v>134</v>
       </c>
-      <c r="B39" s="134">
-[...5 lines deleted...]
-      <c r="D39" s="134">
+      <c r="B39" s="128">
+        <v>0</v>
+      </c>
+      <c r="C39" s="128">
+        <v>0</v>
+      </c>
+      <c r="D39" s="128">
         <v>0</v>
       </c>
       <c r="E39" s="43" t="s">
         <v>4</v>
       </c>
       <c r="F39" s="44">
         <v>1.2869405584239069</v>
       </c>
       <c r="G39" s="44">
         <v>1.9624720140398353</v>
       </c>
       <c r="H39" s="44">
         <v>-0.32483536798123758</v>
       </c>
       <c r="I39" s="44">
         <v>-9.1420826540817499E-2</v>
       </c>
       <c r="J39" s="44">
-        <v>0.67975541177459953</v>
+        <v>0.67865440187435799</v>
       </c>
       <c r="K39" s="44">
-        <v>0.59996115907319347</v>
+        <v>0.67445418194253848</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="137" t="s">
+      <c r="A40" s="129" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="137">
-[...5 lines deleted...]
-      <c r="D40" s="137">
+      <c r="B40" s="129">
+        <v>0</v>
+      </c>
+      <c r="C40" s="129">
+        <v>0</v>
+      </c>
+      <c r="D40" s="129">
         <v>0</v>
       </c>
       <c r="E40" s="45" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>4.1058388124765424</v>
+        <v>4.5034255776094412</v>
       </c>
       <c r="K40" s="17">
-        <v>4.6501716085415481</v>
+        <v>6.3325924630490569</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
     </row>
     <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="46"/>
     </row>
     <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
@@ -3056,225 +3054,225 @@
       <c r="H44" s="37"/>
       <c r="I44" s="37"/>
       <c r="J44" s="37"/>
       <c r="K44" s="37"/>
     </row>
     <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="23">
         <v>0</v>
       </c>
       <c r="B45" s="23">
         <v>0</v>
       </c>
       <c r="C45" s="23">
         <v>0</v>
       </c>
       <c r="D45" s="23">
         <v>0</v>
       </c>
       <c r="E45" s="23">
         <v>0</v>
       </c>
       <c r="F45" s="23">
         <v>0</v>
       </c>
       <c r="G45" s="12">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H45" s="12">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I45" s="12">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="J45" s="12">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="K45" s="12">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="138" t="s">
+      <c r="A46" s="130" t="s">
         <v>135</v>
       </c>
-      <c r="B46" s="138">
-[...2 lines deleted...]
-      <c r="C46" s="138">
+      <c r="B46" s="130">
+        <v>0</v>
+      </c>
+      <c r="C46" s="130">
         <v>0</v>
       </c>
       <c r="D46" s="47" t="s">
         <v>27</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="48">
-        <v>1493</v>
+        <v>1383</v>
       </c>
       <c r="H46" s="48">
-        <v>1383</v>
+        <v>1309</v>
       </c>
       <c r="I46" s="48">
-        <v>1309</v>
+        <v>1341</v>
       </c>
       <c r="J46" s="48">
-        <v>1341</v>
+        <v>1331</v>
       </c>
       <c r="K46" s="48">
-        <v>1331</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="133">
-[...5 lines deleted...]
-      <c r="C47" s="133">
+      <c r="A47" s="131">
+        <v>0</v>
+      </c>
+      <c r="B47" s="131">
+        <v>0</v>
+      </c>
+      <c r="C47" s="131">
         <v>0</v>
       </c>
       <c r="D47" s="50" t="s">
         <v>59</v>
       </c>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="51">
-        <v>7.2097740003863233</v>
+        <v>6.14066246336915</v>
       </c>
       <c r="H47" s="51">
-        <v>6.14066246336915</v>
+        <v>5.7061900610287708</v>
       </c>
       <c r="I47" s="51">
-        <v>5.7061900610287708</v>
+        <v>5.9394100451767207</v>
       </c>
       <c r="J47" s="51">
-        <v>5.9394100451767207</v>
+        <v>6.2869018941004207</v>
       </c>
       <c r="K47" s="51">
-        <v>6.2869018941004207</v>
+        <v>6.4272123996473152</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="135">
-[...5 lines deleted...]
-      <c r="C48" s="135">
+      <c r="A48" s="132">
+        <v>0</v>
+      </c>
+      <c r="B48" s="132">
+        <v>0</v>
+      </c>
+      <c r="C48" s="132">
         <v>0</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="52">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H48" s="52">
         <v>19</v>
       </c>
       <c r="I48" s="52">
         <v>19</v>
       </c>
       <c r="J48" s="52">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K48" s="52">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="53"/>
       <c r="F49" s="54"/>
-      <c r="G49" s="139"/>
-[...3 lines deleted...]
-      <c r="K49" s="139"/>
+      <c r="G49" s="134"/>
+      <c r="H49" s="134"/>
+      <c r="I49" s="134"/>
+      <c r="J49" s="134"/>
+      <c r="K49" s="134"/>
     </row>
     <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="122" t="s">
+      <c r="A50" s="133" t="s">
         <v>38</v>
       </c>
-      <c r="B50" s="122">
-[...26 lines deleted...]
-      <c r="K50" s="122">
+      <c r="B50" s="133">
+        <v>0</v>
+      </c>
+      <c r="C50" s="133">
+        <v>0</v>
+      </c>
+      <c r="D50" s="133">
+        <v>0</v>
+      </c>
+      <c r="E50" s="133">
+        <v>0</v>
+      </c>
+      <c r="F50" s="133">
+        <v>0</v>
+      </c>
+      <c r="G50" s="133">
+        <v>0</v>
+      </c>
+      <c r="H50" s="133">
+        <v>0</v>
+      </c>
+      <c r="I50" s="133">
+        <v>0</v>
+      </c>
+      <c r="J50" s="133">
+        <v>0</v>
+      </c>
+      <c r="K50" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="4" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="C51" s="53"/>
     </row>
     <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="122" t="s">
+      <c r="A52" s="133" t="s">
         <v>136</v>
       </c>
-      <c r="B52" s="122"/>
-[...8 lines deleted...]
-      <c r="K52" s="122"/>
+      <c r="B52" s="133"/>
+      <c r="C52" s="133"/>
+      <c r="D52" s="133"/>
+      <c r="E52" s="133"/>
+      <c r="F52" s="133"/>
+      <c r="G52" s="133"/>
+      <c r="H52" s="133"/>
+      <c r="I52" s="133"/>
+      <c r="J52" s="133"/>
+      <c r="K52" s="133"/>
     </row>
     <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="55"/>
       <c r="B53" s="55"/>
       <c r="C53" s="55"/>
       <c r="D53" s="55"/>
       <c r="E53" s="55"/>
       <c r="F53" s="55"/>
       <c r="G53" s="55"/>
       <c r="H53" s="55"/>
       <c r="I53" s="55"/>
       <c r="J53" s="55"/>
       <c r="K53" s="55"/>
     </row>
     <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A54" s="46"/>
       <c r="B54" s="46"/>
       <c r="C54" s="56"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="46"/>
@@ -3295,517 +3293,517 @@
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
     </row>
     <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="47">
         <v>0</v>
       </c>
       <c r="B56" s="47">
         <v>0</v>
       </c>
       <c r="C56" s="57">
         <v>0</v>
       </c>
       <c r="D56" s="47">
         <v>0</v>
       </c>
       <c r="E56" s="47">
         <v>0</v>
       </c>
       <c r="F56" s="47">
         <v>0</v>
       </c>
       <c r="G56" s="47">
         <v>0</v>
       </c>
-      <c r="H56" s="130" t="s">
+      <c r="H56" s="126" t="s">
         <v>48</v>
       </c>
-      <c r="I56" s="130">
-[...2 lines deleted...]
-      <c r="J56" s="130" t="s">
+      <c r="I56" s="126">
+        <v>0</v>
+      </c>
+      <c r="J56" s="126" t="s">
         <v>45</v>
       </c>
-      <c r="K56" s="130">
+      <c r="K56" s="126">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>0</v>
       </c>
       <c r="B57" s="1">
         <v>0</v>
       </c>
       <c r="C57" s="58">
         <v>0</v>
       </c>
       <c r="D57" s="1">
         <v>0</v>
       </c>
       <c r="E57" s="1">
         <v>0</v>
       </c>
       <c r="F57" s="1">
         <v>0</v>
       </c>
       <c r="G57" s="1">
         <v>0</v>
       </c>
       <c r="H57" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I57" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J57" s="58" t="s">
         <v>138</v>
       </c>
       <c r="K57" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="22"/>
       <c r="C58" s="59"/>
       <c r="D58" s="22"/>
       <c r="E58" s="22"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="49">
-        <v>1331</v>
+        <v>1385</v>
       </c>
       <c r="I58" s="60">
         <v>100</v>
       </c>
       <c r="J58" s="60">
-        <v>613.79265699999996</v>
+        <v>628.90373999999997</v>
       </c>
       <c r="K58" s="60">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B59" s="22"/>
       <c r="C59" s="59"/>
       <c r="D59" s="22"/>
       <c r="E59" s="22"/>
       <c r="F59" s="37"/>
       <c r="G59" s="37"/>
       <c r="H59" s="49">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I59" s="60">
-        <v>0.45078888054094662</v>
+        <v>0.50541516245487361</v>
       </c>
       <c r="J59" s="60">
-        <v>286.761529</v>
+        <v>330.23636499999998</v>
       </c>
       <c r="K59" s="60">
-        <v>46.71960893139196</v>
+        <v>52.509842762264384</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>88</v>
       </c>
       <c r="B60" s="22"/>
       <c r="C60" s="59"/>
       <c r="D60" s="22"/>
       <c r="E60" s="22"/>
       <c r="F60" s="37"/>
       <c r="G60" s="37"/>
       <c r="H60" s="49">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="I60" s="60">
-        <v>5.108940646130729</v>
+        <v>5.1985559566787005</v>
       </c>
       <c r="J60" s="60">
-        <v>192.23320800000002</v>
+        <v>180.73076900000001</v>
       </c>
       <c r="K60" s="60">
-        <v>31.318916218315078</v>
+        <v>28.737429515047886</v>
       </c>
     </row>
     <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B61" s="22"/>
       <c r="C61" s="59"/>
       <c r="D61" s="22"/>
       <c r="E61" s="22"/>
       <c r="F61" s="37"/>
       <c r="G61" s="37"/>
       <c r="H61" s="49">
-        <v>910</v>
+        <v>934</v>
       </c>
       <c r="I61" s="60">
-        <v>68.369646882043583</v>
+        <v>67.436823104693147</v>
       </c>
       <c r="J61" s="60">
-        <v>97.34135400000001</v>
+        <v>89.103648000000007</v>
       </c>
       <c r="K61" s="60">
-        <v>15.858996175641771</v>
+        <v>14.168090016446715</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>90</v>
       </c>
       <c r="B62" s="22"/>
       <c r="C62" s="59"/>
       <c r="D62" s="22"/>
       <c r="E62" s="22"/>
       <c r="F62" s="37"/>
       <c r="G62" s="37"/>
       <c r="H62" s="49">
-        <v>347</v>
+        <v>372</v>
       </c>
       <c r="I62" s="60">
-        <v>26.070623591284747</v>
+        <v>26.859205776173283</v>
       </c>
       <c r="J62" s="60">
-        <v>8.0621999999999999E-2</v>
+        <v>8.0357999999999999E-2</v>
       </c>
       <c r="K62" s="60">
-        <v>1.3135054497727562E-2</v>
+        <v>1.2777472113617898E-2</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="61" t="s">
         <v>50</v>
       </c>
       <c r="B63" s="61"/>
       <c r="C63" s="62"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="64" t="s">
         <v>24</v>
       </c>
       <c r="I63" s="65" t="s">
         <v>24</v>
       </c>
       <c r="J63" s="66">
-        <v>37.375944000000004</v>
+        <v>28.752599999999916</v>
       </c>
       <c r="K63" s="66">
-        <v>6.0893436201534712</v>
+        <v>4.5718602341273993</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="53"/>
-      <c r="F64" s="142" t="s">
+      <c r="F64" s="125" t="s">
         <v>136</v>
       </c>
-      <c r="G64" s="142"/>
-[...3 lines deleted...]
-      <c r="K64" s="142"/>
+      <c r="G64" s="125"/>
+      <c r="H64" s="125"/>
+      <c r="I64" s="125"/>
+      <c r="J64" s="125"/>
+      <c r="K64" s="125"/>
     </row>
     <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="46"/>
       <c r="C65" s="53"/>
     </row>
     <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="46"/>
       <c r="C66" s="53"/>
     </row>
     <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A67" s="2" t="s">
         <v>139</v>
       </c>
       <c r="B67" s="37"/>
       <c r="C67" s="38"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
     </row>
     <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="47">
         <v>0</v>
       </c>
       <c r="B68" s="47">
         <v>0</v>
       </c>
       <c r="C68" s="57">
         <v>0</v>
       </c>
       <c r="D68" s="47">
         <v>0</v>
       </c>
       <c r="E68" s="47">
         <v>0</v>
       </c>
       <c r="F68" s="47">
         <v>0</v>
       </c>
       <c r="G68" s="47">
         <v>0</v>
       </c>
-      <c r="H68" s="130" t="s">
+      <c r="H68" s="126" t="s">
         <v>48</v>
       </c>
-      <c r="I68" s="130">
-[...2 lines deleted...]
-      <c r="J68" s="130" t="s">
+      <c r="I68" s="126">
+        <v>0</v>
+      </c>
+      <c r="J68" s="126" t="s">
         <v>45</v>
       </c>
-      <c r="K68" s="130">
+      <c r="K68" s="126">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="1">
         <v>0</v>
       </c>
       <c r="B69" s="1">
         <v>0</v>
       </c>
       <c r="C69" s="58">
         <v>0</v>
       </c>
       <c r="D69" s="1">
         <v>0</v>
       </c>
       <c r="E69" s="1">
         <v>0</v>
       </c>
       <c r="F69" s="1">
         <v>0</v>
       </c>
       <c r="G69" s="1">
         <v>0</v>
       </c>
       <c r="H69" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I69" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J69" s="58" t="s">
         <v>138</v>
       </c>
       <c r="K69" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="22"/>
       <c r="C70" s="59"/>
       <c r="D70" s="22"/>
       <c r="E70" s="22"/>
       <c r="F70" s="22"/>
       <c r="G70" s="22"/>
       <c r="H70" s="49">
-        <v>1331</v>
+        <v>1385</v>
       </c>
       <c r="I70" s="67">
         <v>100</v>
       </c>
       <c r="J70" s="60">
-        <v>613.79265699999996</v>
+        <v>628.90373999999997</v>
       </c>
       <c r="K70" s="67">
         <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B71" s="22"/>
       <c r="C71" s="59"/>
       <c r="D71" s="22"/>
       <c r="E71" s="22"/>
       <c r="F71" s="22"/>
       <c r="G71" s="22"/>
       <c r="H71" s="49">
-        <v>1075</v>
+        <v>1116</v>
       </c>
       <c r="I71" s="60">
-        <v>80.766341096919618</v>
+        <v>80.577617328519864</v>
       </c>
       <c r="J71" s="60">
-        <v>222.69788699999998</v>
+        <v>296.713751</v>
       </c>
       <c r="K71" s="67">
-        <v>36.282266407106917</v>
+        <v>47.179517647645092</v>
       </c>
     </row>
     <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B72" s="22"/>
       <c r="C72" s="59"/>
       <c r="D72" s="22"/>
       <c r="E72" s="22"/>
       <c r="F72" s="22"/>
       <c r="G72" s="22"/>
       <c r="H72" s="49">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I72" s="67">
-        <v>3.9819684447783623</v>
+        <v>3.2490974729241873</v>
       </c>
       <c r="J72" s="60">
-        <v>82.378740999999991</v>
+        <v>23.087996999999998</v>
       </c>
       <c r="K72" s="67">
-        <v>13.421265318265284</v>
+        <v>3.6711495784712618</v>
       </c>
     </row>
     <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B73" s="22"/>
       <c r="C73" s="59"/>
       <c r="D73" s="22"/>
       <c r="E73" s="22"/>
       <c r="F73" s="22"/>
       <c r="G73" s="22"/>
       <c r="H73" s="49">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I73" s="67">
-        <v>2.1788129226145756</v>
+        <v>2.3104693140794224</v>
       </c>
       <c r="J73" s="60">
-        <v>77.744312999999991</v>
+        <v>50.661027000000004</v>
       </c>
       <c r="K73" s="67">
-        <v>12.666217510647085</v>
+        <v>8.0554501075156608</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="15" t="s">
         <v>84</v>
       </c>
       <c r="B74" s="22"/>
       <c r="C74" s="59"/>
       <c r="D74" s="22"/>
       <c r="E74" s="22"/>
       <c r="F74" s="22"/>
       <c r="G74" s="22"/>
       <c r="H74" s="49">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="I74" s="67">
-        <v>13.072877535687452</v>
+        <v>13.862815884476534</v>
       </c>
       <c r="J74" s="60">
-        <v>193.59577200000001</v>
+        <v>229.688365</v>
       </c>
       <c r="K74" s="67">
-        <v>31.540907143827241</v>
+        <v>36.52202243224059</v>
       </c>
     </row>
     <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="50" t="s">
         <v>85</v>
       </c>
       <c r="B75" s="68"/>
       <c r="C75" s="69"/>
       <c r="D75" s="68"/>
       <c r="E75" s="68"/>
       <c r="F75" s="68"/>
       <c r="G75" s="68"/>
       <c r="H75" s="70">
-        <v>136</v>
+        <v>150</v>
       </c>
       <c r="I75" s="71">
-        <v>10.217881292261458</v>
+        <v>10.830324909747292</v>
       </c>
       <c r="J75" s="72">
-        <v>36.044834000000002</v>
+        <v>29.994810000000001</v>
       </c>
       <c r="K75" s="71">
-        <v>5.8724772264585763</v>
+        <v>4.7693801280304049</v>
       </c>
     </row>
     <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="73" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="73"/>
       <c r="C76" s="74"/>
       <c r="D76" s="73"/>
       <c r="E76" s="73"/>
       <c r="F76" s="75"/>
       <c r="G76" s="75"/>
       <c r="H76" s="76" t="s">
         <v>24</v>
       </c>
       <c r="I76" s="77" t="s">
         <v>24</v>
       </c>
       <c r="J76" s="78">
-        <v>37.375944000000004</v>
+        <v>28.752600000000029</v>
       </c>
       <c r="K76" s="78">
-        <v>6.0893436201534712</v>
+        <v>4.5718602341273993</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="53"/>
-      <c r="F77" s="142" t="s">
+      <c r="F77" s="125" t="s">
         <v>136</v>
       </c>
-      <c r="G77" s="142"/>
-[...3 lines deleted...]
-      <c r="K77" s="142"/>
+      <c r="G77" s="125"/>
+      <c r="H77" s="125"/>
+      <c r="I77" s="125"/>
+      <c r="J77" s="125"/>
+      <c r="K77" s="125"/>
     </row>
     <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="46"/>
       <c r="C78" s="34"/>
     </row>
     <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="46"/>
       <c r="C79" s="34"/>
     </row>
     <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="2" t="s">
         <v>140</v>
       </c>
       <c r="B80" s="37"/>
       <c r="C80" s="37"/>
       <c r="D80" s="37"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
     </row>
     <row r="81" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
@@ -3840,587 +3838,587 @@
         <v>120</v>
       </c>
       <c r="K81" s="13" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="79"/>
       <c r="D82" s="16">
         <v>137.52562600000002</v>
       </c>
       <c r="E82" s="16">
         <v>20.137626347545361</v>
       </c>
       <c r="F82" s="16">
         <v>126.90380399999999</v>
       </c>
       <c r="G82" s="16">
         <v>20.675353892348699</v>
       </c>
       <c r="H82" s="16">
-        <v>171.05403800000002</v>
+        <v>170.99419600000002</v>
       </c>
       <c r="I82" s="16">
-        <v>27.198763041224723</v>
+        <v>27.202104293859346</v>
       </c>
       <c r="J82" s="16">
-        <v>34.790315663035628</v>
+        <v>34.743160260192063</v>
       </c>
       <c r="K82" s="16">
-        <v>44.150234000000026</v>
+        <v>44.090392000000023</v>
       </c>
     </row>
     <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="79"/>
       <c r="D83" s="16">
         <v>73.51731199999999</v>
       </c>
       <c r="E83" s="16">
         <v>10.765005782499856</v>
       </c>
       <c r="F83" s="16">
         <v>105.68126299999999</v>
       </c>
       <c r="G83" s="16">
         <v>17.217746383042829</v>
       </c>
       <c r="H83" s="16">
-        <v>111.48535099999999</v>
+        <v>111.39508599999998</v>
       </c>
       <c r="I83" s="16">
-        <v>17.726934013780866</v>
+        <v>17.720956722972225</v>
       </c>
       <c r="J83" s="16">
-        <v>5.4920691097342464</v>
+        <v>5.406656618023189</v>
       </c>
       <c r="K83" s="16">
-        <v>5.8040880000000072</v>
+        <v>5.7138229999999908</v>
       </c>
     </row>
     <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="79"/>
       <c r="D84" s="16">
         <v>74.911652999999987</v>
       </c>
       <c r="E84" s="16">
         <v>10.969176589612289</v>
       </c>
       <c r="F84" s="16">
         <v>104.53309399999999</v>
       </c>
       <c r="G84" s="16">
         <v>17.03068500540892</v>
       </c>
       <c r="H84" s="16">
-        <v>75.66972100000001</v>
+        <v>75.665687999999989</v>
       </c>
       <c r="I84" s="16">
-        <v>12.032003657666277</v>
+        <v>12.037051459001692</v>
       </c>
       <c r="J84" s="16">
-        <v>-27.611708307418876</v>
+        <v>-27.615566415741988</v>
       </c>
       <c r="K84" s="16">
-        <v>-28.863372999999982</v>
+        <v>-28.867406000000003</v>
       </c>
     </row>
     <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="79"/>
       <c r="D85" s="16">
         <v>99.474068000000003</v>
       </c>
       <c r="E85" s="16">
         <v>14.565806176765332</v>
       </c>
       <c r="F85" s="16">
         <v>75.141998999999998</v>
       </c>
       <c r="G85" s="16">
         <v>12.242244696648433</v>
       </c>
       <c r="H85" s="16">
-        <v>74.651708999999997</v>
+        <v>74.639050999999995</v>
       </c>
       <c r="I85" s="16">
-        <v>11.870132780574655</v>
+        <v>11.873731958110943</v>
       </c>
       <c r="J85" s="16">
-        <v>-0.65248463778558996</v>
+        <v>-0.66933007731136285</v>
       </c>
       <c r="K85" s="16">
-        <v>-0.49029000000000167</v>
+        <v>-0.5029480000000035</v>
       </c>
     </row>
     <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="79"/>
       <c r="D86" s="16">
         <v>32.566751000000004</v>
       </c>
       <c r="E86" s="16">
         <v>4.768689894867661</v>
       </c>
       <c r="F86" s="16">
         <v>42.130474</v>
       </c>
       <c r="G86" s="16">
         <v>6.8639586217793411</v>
       </c>
       <c r="H86" s="16">
-        <v>35.930997000000005</v>
+        <v>35.893307000000007</v>
       </c>
       <c r="I86" s="16">
-        <v>5.7132744988923116</v>
+        <v>5.7099802408820466</v>
       </c>
       <c r="J86" s="16">
-        <v>-14.714947190007866</v>
+        <v>-14.804407375051115</v>
       </c>
       <c r="K86" s="16">
-        <v>-6.1994769999999946</v>
+        <v>-6.2371669999999924</v>
       </c>
     </row>
     <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="79"/>
       <c r="D87" s="16">
         <v>19.012007000000001</v>
       </c>
       <c r="E87" s="16">
         <v>2.7838934765722629</v>
       </c>
       <c r="F87" s="16">
         <v>15.260783999999999</v>
       </c>
       <c r="G87" s="16">
         <v>2.4863093140588028</v>
       </c>
       <c r="H87" s="16">
-        <v>33.686463000000003</v>
+        <v>33.681071000000003</v>
       </c>
       <c r="I87" s="16">
-        <v>5.3563782272943721</v>
+        <v>5.3580532410052184</v>
       </c>
       <c r="J87" s="16">
-        <v>120.73874448390072</v>
+        <v>120.70341209206555</v>
       </c>
       <c r="K87" s="16">
-        <v>18.425679000000002</v>
+        <v>18.420287000000002</v>
       </c>
     </row>
     <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="79"/>
       <c r="D88" s="16">
         <v>68.642769000000001</v>
       </c>
       <c r="E88" s="16">
         <v>10.051235350005751</v>
       </c>
       <c r="F88" s="16">
         <v>33.633885999999997</v>
       </c>
       <c r="G88" s="16">
         <v>5.4796820418788421</v>
       </c>
       <c r="H88" s="16">
-        <v>28.367422999999999</v>
+        <v>28.367342000000001</v>
       </c>
       <c r="I88" s="16">
-        <v>4.510614454288346</v>
+        <v>4.5127344300246106</v>
       </c>
       <c r="J88" s="16">
-        <v>-15.658205537118128</v>
+        <v>-15.658446365668233</v>
       </c>
       <c r="K88" s="16">
-        <v>-5.2664629999999981</v>
+        <v>-5.2665439999999961</v>
       </c>
     </row>
     <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="79"/>
       <c r="D89" s="16">
         <v>52.391450000000013</v>
       </c>
       <c r="E89" s="16">
         <v>7.6715843773443773</v>
       </c>
       <c r="F89" s="16">
         <v>23.869927000000001</v>
       </c>
       <c r="G89" s="16">
         <v>3.8889235196568999</v>
       </c>
       <c r="H89" s="16">
-        <v>23.061889999999998</v>
+        <v>22.992713999999999</v>
       </c>
       <c r="I89" s="16">
-        <v>3.6669983867483444</v>
+        <v>3.6577276823295208</v>
       </c>
       <c r="J89" s="16">
-        <v>-3.3851674535913006</v>
+        <v>-3.6749714400048274</v>
       </c>
       <c r="K89" s="16">
-        <v>-0.80803700000000234</v>
+        <v>-0.87721300000000113</v>
       </c>
     </row>
     <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="79"/>
       <c r="D90" s="16">
         <v>31.491197</v>
       </c>
       <c r="E90" s="16">
         <v>4.6111984861857049</v>
       </c>
       <c r="F90" s="16">
         <v>22.183991999999996</v>
       </c>
       <c r="G90" s="16">
         <v>3.6142485164986256</v>
       </c>
       <c r="H90" s="16">
-        <v>19.767776999999999</v>
+        <v>19.754438</v>
       </c>
       <c r="I90" s="16">
-        <v>3.143211868957879</v>
+        <v>3.1425761535355168</v>
       </c>
       <c r="J90" s="16">
-        <v>-10.891705153878517</v>
+        <v>-10.951834097307628</v>
       </c>
       <c r="K90" s="16">
-        <v>-2.4162149999999976</v>
+        <v>-2.429553999999996</v>
       </c>
     </row>
     <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="79"/>
       <c r="D91" s="16">
         <v>14.717289999999998</v>
       </c>
       <c r="E91" s="16">
         <v>2.155025906724219</v>
       </c>
       <c r="F91" s="16">
         <v>13.397133999999998</v>
       </c>
       <c r="G91" s="16">
         <v>2.1826807224251299</v>
       </c>
       <c r="H91" s="16">
         <v>14.322158</v>
       </c>
       <c r="I91" s="16">
-        <v>2.2773211684191925</v>
+        <v>2.2783980084863931</v>
       </c>
       <c r="J91" s="16">
         <v>6.9046409478325925</v>
       </c>
       <c r="K91" s="16">
         <v>0.92502400000000229</v>
       </c>
     </row>
     <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="79"/>
       <c r="D92" s="16">
         <v>14.114414999999999</v>
       </c>
       <c r="E92" s="16">
         <v>2.066748021086553</v>
       </c>
       <c r="F92" s="16">
         <v>14.734870000000001</v>
       </c>
       <c r="G92" s="16">
         <v>2.4006266337591593</v>
       </c>
       <c r="H92" s="16">
         <v>13.024706</v>
       </c>
       <c r="I92" s="16">
-        <v>2.0710174183413188</v>
+        <v>2.0719967068873819</v>
       </c>
       <c r="J92" s="16">
         <v>-11.606237448990054</v>
       </c>
       <c r="K92" s="16">
         <v>-1.7101640000000007</v>
       </c>
     </row>
     <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="79"/>
       <c r="D93" s="16">
         <v>27.684854000000001</v>
       </c>
       <c r="E93" s="16">
         <v>4.0538426295790613</v>
       </c>
       <c r="F93" s="16">
         <v>14.68074</v>
       </c>
       <c r="G93" s="16">
         <v>2.3918076947603497</v>
       </c>
       <c r="H93" s="16">
-        <v>12.315323000000001</v>
+        <v>12.309025999999999</v>
       </c>
       <c r="I93" s="16">
-        <v>1.9582206650575813</v>
+        <v>1.9581448776648902</v>
       </c>
       <c r="J93" s="16">
-        <v>-16.112382618314875</v>
+        <v>-16.155275551504904</v>
       </c>
       <c r="K93" s="16">
-        <v>-2.365416999999999</v>
+        <v>-2.3717140000000008</v>
       </c>
     </row>
     <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="79"/>
       <c r="D94" s="16">
         <v>20.304487000000002</v>
       </c>
       <c r="E94" s="16">
         <v>2.9731489634127697</v>
       </c>
       <c r="F94" s="16">
         <v>11.471767999999999</v>
       </c>
       <c r="G94" s="16">
         <v>1.8689972695453736</v>
       </c>
       <c r="H94" s="16">
-        <v>7.5764909999999999</v>
+        <v>7.5814089999999998</v>
       </c>
       <c r="I94" s="16">
-        <v>1.2047139360309735</v>
+        <v>1.2060659550830828</v>
       </c>
       <c r="J94" s="16">
-        <v>-33.955332778696359</v>
+        <v>-33.912462316183515</v>
       </c>
       <c r="K94" s="16">
-        <v>-3.8952769999999992</v>
+        <v>-3.8903589999999992</v>
       </c>
     </row>
     <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="79"/>
       <c r="D95" s="16">
         <v>3.479139</v>
       </c>
       <c r="E95" s="16">
         <v>0.50944397223229232</v>
       </c>
       <c r="F95" s="16">
         <v>5.3381379999999998</v>
       </c>
       <c r="G95" s="16">
         <v>0.8696972730320558</v>
       </c>
       <c r="H95" s="16">
         <v>3.6263540000000001</v>
       </c>
       <c r="I95" s="16">
-        <v>0.57661511124103026</v>
+        <v>0.57688776591255764</v>
       </c>
       <c r="J95" s="16">
         <v>-32.067061585893804</v>
       </c>
       <c r="K95" s="16">
         <v>-1.7117839999999998</v>
       </c>
     </row>
     <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="79"/>
       <c r="D96" s="16">
         <v>5.7711780000000008</v>
       </c>
       <c r="E96" s="16">
         <v>0.84506305864169751</v>
       </c>
       <c r="F96" s="16">
         <v>1.095569</v>
       </c>
       <c r="G96" s="16">
         <v>0.17849170847933427</v>
       </c>
       <c r="H96" s="16">
         <v>0.74878900000000004</v>
       </c>
       <c r="I96" s="16">
-        <v>0.11906257704875473</v>
+        <v>0.11911887624592034</v>
       </c>
       <c r="J96" s="16">
         <v>-31.652958417041738</v>
       </c>
       <c r="K96" s="16">
         <v>-0.34677999999999998</v>
       </c>
     </row>
     <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="79"/>
       <c r="D97" s="16">
         <v>7.2992000000000001E-2</v>
       </c>
       <c r="E97" s="16">
         <v>1.0688085305352698E-2</v>
       </c>
       <c r="F97" s="16">
         <v>2.7910000000000001E-2</v>
       </c>
       <c r="G97" s="16">
         <v>4.5471381388650272E-3</v>
       </c>
       <c r="H97" s="16">
         <v>5.3490000000000005E-3</v>
       </c>
       <c r="I97" s="16">
-        <v>8.5052761810575355E-4</v>
+        <v>8.5092979335891399E-4</v>
       </c>
       <c r="J97" s="16">
         <v>-80.834826227158729</v>
       </c>
       <c r="K97" s="16">
         <v>-2.2561000000000001E-2</v>
       </c>
     </row>
     <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="79"/>
       <c r="D98" s="16">
         <v>7.251493</v>
       </c>
       <c r="E98" s="16">
         <v>1.0618228816194646</v>
       </c>
       <c r="F98" s="16">
         <v>3.7073049999999999</v>
       </c>
       <c r="G98" s="16">
         <v>0.60399956853833792</v>
       </c>
       <c r="H98" s="16">
-        <v>3.6092010000000001</v>
+        <v>3.605817</v>
       </c>
       <c r="I98" s="16">
-        <v>0.57388766681527459</v>
+        <v>0.57362069820528305</v>
       </c>
       <c r="J98" s="16">
-        <v>-2.6462349334624413</v>
+        <v>-2.7375141780889298</v>
       </c>
       <c r="K98" s="16">
-        <v>-9.8103999999999747E-2</v>
+        <v>-0.1014879999999998</v>
       </c>
     </row>
     <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B99" s="93"/>
       <c r="C99" s="94"/>
       <c r="D99" s="17">
         <v>682.92868099999998</v>
       </c>
       <c r="E99" s="17">
         <v>100</v>
       </c>
       <c r="F99" s="17">
         <v>613.79265699999996</v>
       </c>
       <c r="G99" s="17">
         <v>100</v>
       </c>
       <c r="H99" s="17">
-        <v>628.90373999999997</v>
+        <v>628.60650100000009</v>
       </c>
       <c r="I99" s="17">
         <v>100</v>
       </c>
       <c r="J99" s="17">
-        <v>2.4619198075548185</v>
+        <v>2.4134931936795936</v>
       </c>
       <c r="K99" s="17">
-        <v>15.111083000000008</v>
+        <v>14.813844000000131</v>
       </c>
     </row>
     <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E100" s="80"/>
       <c r="F100" s="80"/>
       <c r="G100" s="80"/>
       <c r="H100" s="80"/>
       <c r="I100" s="80"/>
     </row>
     <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E101" s="80"/>
       <c r="F101" s="80"/>
       <c r="G101" s="80"/>
       <c r="H101" s="80"/>
       <c r="I101" s="80"/>
     </row>
     <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="4" t="s">
         <v>40</v>
@@ -4502,587 +4500,587 @@
         <v>120</v>
       </c>
       <c r="K107" s="13" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="108" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="79"/>
       <c r="D108" s="16">
         <v>1870.4119190000001</v>
       </c>
       <c r="E108" s="16">
         <v>47.421697110188063</v>
       </c>
       <c r="F108" s="16">
         <v>2363.8010799999997</v>
       </c>
       <c r="G108" s="16">
         <v>46.132845967836197</v>
       </c>
       <c r="H108" s="16">
-        <v>2403.4407000000001</v>
+        <v>2403.3288459999999</v>
       </c>
       <c r="I108" s="16">
-        <v>41.064145059261357</v>
+        <v>41.070519524702675</v>
       </c>
       <c r="J108" s="16">
-        <v>1.6769439837975024</v>
+        <v>1.6722120289411224</v>
       </c>
       <c r="K108" s="16">
-        <v>39.639620000000377</v>
+        <v>39.527766000000156</v>
       </c>
     </row>
     <row r="109" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="79"/>
       <c r="D109" s="16">
         <v>243.11401500000002</v>
       </c>
       <c r="E109" s="16">
         <v>6.1638182827318255</v>
       </c>
       <c r="F109" s="16">
         <v>329.18181400000003</v>
       </c>
       <c r="G109" s="16">
         <v>6.4244381852448047</v>
       </c>
       <c r="H109" s="16">
-        <v>697.23168800000008</v>
+        <v>697.24557400000026</v>
       </c>
       <c r="I109" s="16">
-        <v>11.912598124823988</v>
+        <v>11.915239151787528</v>
       </c>
       <c r="J109" s="16">
-        <v>111.80747488073565</v>
+        <v>111.81169321826513</v>
       </c>
       <c r="K109" s="16">
-        <v>368.04987400000005</v>
+        <v>368.06376000000023</v>
       </c>
     </row>
     <row r="110" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="79"/>
       <c r="D110" s="16">
         <v>302.06358599999999</v>
       </c>
       <c r="E110" s="16">
         <v>7.658402803040115</v>
       </c>
       <c r="F110" s="16">
         <v>385.98050499999994</v>
       </c>
       <c r="G110" s="16">
         <v>7.5329431627777357</v>
       </c>
       <c r="H110" s="16">
-        <v>464.70193700000004</v>
+        <v>464.82829399999997</v>
       </c>
       <c r="I110" s="16">
-        <v>7.9396956830629239</v>
+        <v>7.943457074605111</v>
       </c>
       <c r="J110" s="16">
-        <v>20.395183430313434</v>
+        <v>20.427920057775985</v>
       </c>
       <c r="K110" s="16">
-        <v>78.721432000000107</v>
+        <v>78.847789000000034</v>
       </c>
     </row>
     <row r="111" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="79"/>
       <c r="D111" s="16">
         <v>240.82396</v>
       </c>
       <c r="E111" s="16">
         <v>6.1057571179838304</v>
       </c>
       <c r="F111" s="16">
         <v>221.321922</v>
       </c>
       <c r="G111" s="16">
         <v>4.319403279455079</v>
       </c>
       <c r="H111" s="16">
-        <v>342.618269</v>
+        <v>342.54737499999999</v>
       </c>
       <c r="I111" s="16">
-        <v>5.8538270980303473</v>
+        <v>5.8537967771195101</v>
       </c>
       <c r="J111" s="16">
-        <v>54.805392029805347</v>
+        <v>54.773359956633662</v>
       </c>
       <c r="K111" s="16">
-        <v>121.296347</v>
+        <v>121.22545299999999</v>
       </c>
     </row>
     <row r="112" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="79"/>
       <c r="D112" s="16">
         <v>200.53008499999999</v>
       </c>
       <c r="E112" s="16">
         <v>5.0841618660313221</v>
       </c>
       <c r="F112" s="16">
         <v>292.25682300000005</v>
       </c>
       <c r="G112" s="16">
         <v>5.7037959380694465</v>
       </c>
       <c r="H112" s="16">
-        <v>312.669985</v>
+        <v>312.63472000000002</v>
       </c>
       <c r="I112" s="16">
-        <v>5.3421437107714249</v>
+        <v>5.3426190066458998</v>
       </c>
       <c r="J112" s="16">
-        <v>6.9846656753672907</v>
+        <v>6.9725992333804152</v>
       </c>
       <c r="K112" s="16">
-        <v>20.413161999999943</v>
+        <v>20.377896999999962</v>
       </c>
     </row>
     <row r="113" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="79"/>
       <c r="D113" s="16">
         <v>250.33763700000006</v>
       </c>
       <c r="E113" s="16">
         <v>6.346963188430264</v>
       </c>
       <c r="F113" s="16">
         <v>235.04918200000003</v>
       </c>
       <c r="G113" s="16">
         <v>4.5873097359240989</v>
       </c>
       <c r="H113" s="16">
-        <v>227.75905799999995</v>
+        <v>227.71561199999999</v>
       </c>
       <c r="I113" s="16">
-        <v>3.8913924509444802</v>
+        <v>3.8914352084157602</v>
       </c>
       <c r="J113" s="16">
-        <v>-3.1015313212194355</v>
+        <v>-3.1200151124116808</v>
       </c>
       <c r="K113" s="16">
-        <v>-7.2901240000000769</v>
+        <v>-7.3335700000000372</v>
       </c>
     </row>
     <row r="114" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="79"/>
       <c r="D114" s="16">
         <v>121.065071</v>
       </c>
       <c r="E114" s="16">
         <v>3.0694367744698985</v>
       </c>
       <c r="F114" s="16">
         <v>198.69198600000004</v>
       </c>
       <c r="G114" s="16">
         <v>3.87774879313511</v>
       </c>
       <c r="H114" s="16">
-        <v>220.71136799999996</v>
+        <v>220.64325699999998</v>
       </c>
       <c r="I114" s="16">
-        <v>3.7709786772688054</v>
+        <v>3.7705756370772114</v>
       </c>
       <c r="J114" s="16">
-        <v>11.082169162071748</v>
+        <v>11.047889470489228</v>
       </c>
       <c r="K114" s="16">
-        <v>22.019381999999922</v>
+        <v>21.951270999999934</v>
       </c>
     </row>
     <row r="115" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="79"/>
       <c r="D115" s="16">
         <v>101.264673</v>
       </c>
       <c r="E115" s="16">
         <v>2.5674251763406555</v>
       </c>
       <c r="F115" s="16">
         <v>141.86596700000001</v>
       </c>
       <c r="G115" s="16">
         <v>2.7687104719019482</v>
       </c>
       <c r="H115" s="16">
-        <v>160.11649099999994</v>
+        <v>160.09831499999999</v>
       </c>
       <c r="I115" s="16">
-        <v>2.7356808981406999</v>
+        <v>2.7359222950380628</v>
       </c>
       <c r="J115" s="16">
-        <v>12.864624536764287</v>
+        <v>12.85181244350167</v>
       </c>
       <c r="K115" s="16">
-        <v>18.250523999999928</v>
+        <v>18.232347999999973</v>
       </c>
     </row>
     <row r="116" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="79"/>
       <c r="D116" s="16">
         <v>79.234272000000033</v>
       </c>
       <c r="E116" s="16">
         <v>2.0088749485402824</v>
       </c>
       <c r="F116" s="16">
         <v>112.871386</v>
       </c>
       <c r="G116" s="16">
         <v>2.202841139455856</v>
       </c>
       <c r="H116" s="16">
-        <v>149.612584</v>
+        <v>149.61265299999997</v>
       </c>
       <c r="I116" s="16">
-        <v>2.5562157002945498</v>
+        <v>2.5567326736854992</v>
       </c>
       <c r="J116" s="16">
-        <v>32.551383749287879</v>
+        <v>32.55144488081325</v>
       </c>
       <c r="K116" s="16">
-        <v>36.741197999999997</v>
+        <v>36.741266999999965</v>
       </c>
     </row>
     <row r="117" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="79"/>
       <c r="D117" s="16">
         <v>68.552458000000001</v>
       </c>
       <c r="E117" s="16">
         <v>1.7380523864352515</v>
       </c>
       <c r="F117" s="16">
         <v>104.58514699999999</v>
       </c>
       <c r="G117" s="16">
         <v>2.0411237298675342</v>
       </c>
       <c r="H117" s="16">
-        <v>112.538696</v>
+        <v>112.539241</v>
       </c>
       <c r="I117" s="16">
-        <v>1.9227873345592073</v>
+        <v>1.9231846288860797</v>
       </c>
       <c r="J117" s="16">
-        <v>7.6048552095069581</v>
+        <v>7.6053763160078667</v>
       </c>
       <c r="K117" s="16">
-        <v>7.9535490000000095</v>
+        <v>7.954094000000012</v>
       </c>
     </row>
     <row r="118" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="79"/>
       <c r="D118" s="16">
         <v>42.486830000000005</v>
       </c>
       <c r="E118" s="16">
         <v>1.0771945810253638</v>
       </c>
       <c r="F118" s="16">
         <v>103.834121</v>
       </c>
       <c r="G118" s="16">
         <v>2.0264664192042194</v>
       </c>
       <c r="H118" s="16">
-        <v>104.171155</v>
+        <v>104.180215</v>
       </c>
       <c r="I118" s="16">
-        <v>1.7798231593193867</v>
+        <v>1.7803371192280122</v>
       </c>
       <c r="J118" s="16">
-        <v>0.32458886997271613</v>
+        <v>0.33331432545185014</v>
       </c>
       <c r="K118" s="16">
-        <v>0.33703400000000272</v>
+        <v>0.3460940000000079</v>
       </c>
     </row>
     <row r="119" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="79"/>
       <c r="D119" s="16">
         <v>57.184584000000001</v>
       </c>
       <c r="E119" s="16">
         <v>1.4498357256352079</v>
       </c>
       <c r="F119" s="16">
         <v>90.881991000000014</v>
       </c>
       <c r="G119" s="16">
         <v>1.7736876962816501</v>
       </c>
       <c r="H119" s="16">
-        <v>94.857476999999989</v>
+        <v>94.827950999999985</v>
       </c>
       <c r="I119" s="16">
-        <v>1.6206936977823279</v>
+        <v>1.6205161518013287</v>
       </c>
       <c r="J119" s="16">
-        <v>4.3743385859581077</v>
+        <v>4.341850301232915</v>
       </c>
       <c r="K119" s="16">
-        <v>3.9754859999999752</v>
+        <v>3.945959999999971</v>
       </c>
     </row>
     <row r="120" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="79"/>
       <c r="D120" s="16">
         <v>20.967353999999997</v>
       </c>
       <c r="E120" s="16">
         <v>0.53159814717267628</v>
       </c>
       <c r="F120" s="16">
         <v>59.111710999999993</v>
       </c>
       <c r="G120" s="16">
         <v>1.1536467605210878</v>
       </c>
       <c r="H120" s="16">
-        <v>53.197154000000012</v>
+        <v>53.196103000000008</v>
       </c>
       <c r="I120" s="16">
-        <v>0.90890349347744082</v>
+        <v>0.90906893184254445</v>
       </c>
       <c r="J120" s="16">
-        <v>-10.005727968185495</v>
+        <v>-10.007505957660378</v>
       </c>
       <c r="K120" s="16">
-        <v>-5.9145569999999807</v>
+        <v>-5.9156079999999847</v>
       </c>
     </row>
     <row r="121" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="79"/>
       <c r="D121" s="16">
         <v>26.721096999999993</v>
       </c>
       <c r="E121" s="16">
         <v>0.67747631177598078</v>
       </c>
       <c r="F121" s="16">
         <v>46.720129</v>
       </c>
       <c r="G121" s="16">
         <v>0.91180790676110413</v>
       </c>
       <c r="H121" s="16">
-        <v>51.220867000000005</v>
+        <v>51.225552</v>
       </c>
       <c r="I121" s="16">
-        <v>0.87513751121429084</v>
+        <v>0.87539415884815308</v>
       </c>
       <c r="J121" s="16">
-        <v>9.6334023392786552</v>
+        <v>9.6434301369330573</v>
       </c>
       <c r="K121" s="16">
-        <v>4.5007380000000055</v>
+        <v>4.5054230000000004</v>
       </c>
     </row>
     <row r="122" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="79"/>
       <c r="D122" s="16">
         <v>30.116778</v>
       </c>
       <c r="E122" s="16">
         <v>0.76356908857506878</v>
       </c>
       <c r="F122" s="16">
         <v>36.090329000000004</v>
       </c>
       <c r="G122" s="16">
         <v>0.70435266434751442</v>
       </c>
       <c r="H122" s="16">
         <v>40.345095999999998</v>
       </c>
       <c r="I122" s="16">
-        <v>0.68931880639860388</v>
+        <v>0.68945789742915764</v>
       </c>
       <c r="J122" s="16">
         <v>11.789216440781113</v>
       </c>
       <c r="K122" s="16">
         <v>4.254766999999994</v>
       </c>
     </row>
     <row r="123" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="79"/>
       <c r="D123" s="16">
         <v>27.432054000000001</v>
       </c>
       <c r="E123" s="16">
         <v>0.69550163933612252</v>
       </c>
       <c r="F123" s="16">
         <v>50.755290999999993</v>
       </c>
       <c r="G123" s="16">
         <v>0.9905596716944145</v>
       </c>
       <c r="H123" s="16">
-        <v>36.298374999999993</v>
+        <v>36.295368999999994</v>
       </c>
       <c r="I123" s="16">
-        <v>0.62017828707630085</v>
+        <v>0.6202520573294813</v>
       </c>
       <c r="J123" s="16">
-        <v>-28.48356440316735</v>
+        <v>-28.489486938415943</v>
       </c>
       <c r="K123" s="16">
-        <v>-14.456916</v>
+        <v>-14.459921999999999</v>
       </c>
     </row>
     <row r="124" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="79"/>
       <c r="D124" s="16">
         <v>261.90489100000002</v>
       </c>
       <c r="E124" s="16">
         <v>6.6402348522880752</v>
       </c>
       <c r="F124" s="16">
         <v>350.90101799999997</v>
       </c>
       <c r="G124" s="16">
         <v>6.8483184775221932</v>
       </c>
       <c r="H124" s="16">
-        <v>381.40265599999992</v>
+        <v>380.448622</v>
       </c>
       <c r="I124" s="16">
-        <v>6.5164803075738682</v>
+        <v>6.501491705557978</v>
       </c>
       <c r="J124" s="16">
-        <v>8.6923766063283292</v>
+        <v>8.4204953774172413</v>
       </c>
       <c r="K124" s="16">
-        <v>30.501637999999957</v>
+        <v>29.547604000000035</v>
       </c>
     </row>
     <row r="125" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B125" s="93"/>
       <c r="C125" s="94"/>
       <c r="D125" s="17">
         <v>3944.211264</v>
       </c>
       <c r="E125" s="17">
         <v>100</v>
       </c>
       <c r="F125" s="17">
         <v>5123.9004020000002</v>
       </c>
       <c r="G125" s="17">
         <v>100</v>
       </c>
       <c r="H125" s="17">
-        <v>5852.893556</v>
+        <v>5851.7127950000004</v>
       </c>
       <c r="I125" s="17">
         <v>100</v>
       </c>
       <c r="J125" s="17">
-        <v>14.227309213806215</v>
+        <v>14.204265030520787</v>
       </c>
       <c r="K125" s="17">
-        <v>728.99315399999978</v>
+        <v>727.81239300000016</v>
       </c>
     </row>
     <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E126" s="80"/>
       <c r="F126" s="80"/>
       <c r="G126" s="80"/>
       <c r="H126" s="80"/>
       <c r="I126" s="80"/>
     </row>
     <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E127" s="80"/>
       <c r="F127" s="80"/>
       <c r="G127" s="80"/>
       <c r="H127" s="80"/>
       <c r="I127" s="80"/>
     </row>
     <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="4" t="s">
         <v>40</v>
@@ -5135,559 +5133,559 @@
       </c>
       <c r="H131" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I131" s="13" t="s">
         <v>146</v>
       </c>
       <c r="J131" s="13" t="s">
         <v>122</v>
       </c>
       <c r="K131" s="13" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="79"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16">
         <v>0</v>
       </c>
       <c r="F132" s="16">
-        <v>46.838923999999999</v>
+        <v>68.55223100000002</v>
       </c>
       <c r="G132" s="16">
-        <v>23.059722829450649</v>
+        <v>23.372483964517439</v>
       </c>
       <c r="H132" s="16">
-        <v>117.62013600000002</v>
+        <v>141.60557999999995</v>
       </c>
       <c r="I132" s="16">
-        <v>37.191490704274003</v>
+        <v>33.803222661272535</v>
       </c>
       <c r="J132" s="16">
-        <v>151.11622120098235</v>
+        <v>106.56596865534532</v>
       </c>
       <c r="K132" s="16">
-        <v>70.781212000000011</v>
+        <v>73.053348999999926</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="79"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16">
         <v>0</v>
       </c>
       <c r="F133" s="16">
-        <v>44.487501999999999</v>
+        <v>65.137692000000015</v>
       </c>
       <c r="G133" s="16">
-        <v>21.902071565406402</v>
+        <v>22.208316776089692</v>
       </c>
       <c r="H133" s="16">
-        <v>60.757195000000003</v>
+        <v>77.99034199999997</v>
       </c>
       <c r="I133" s="16">
-        <v>19.211426970805942</v>
+        <v>18.617380021710979</v>
       </c>
       <c r="J133" s="16">
-        <v>36.571379080803425</v>
+        <v>19.731509676455765</v>
       </c>
       <c r="K133" s="16">
-        <v>16.269693000000004</v>
+        <v>12.852649999999954</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="79"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16">
         <v>0</v>
       </c>
       <c r="F134" s="16">
-        <v>24.600446999999999</v>
+        <v>37.517367999999998</v>
       </c>
       <c r="G134" s="16">
-        <v>12.111283540599496</v>
+        <v>12.791328147597406</v>
       </c>
       <c r="H134" s="16">
-        <v>30.975973000000007</v>
+        <v>44.655277999999996</v>
       </c>
       <c r="I134" s="16">
-        <v>9.7946036373001881</v>
+        <v>10.659836323081516</v>
       </c>
       <c r="J134" s="16">
-        <v>25.916301439563306</v>
+        <v>19.025615016490491</v>
       </c>
       <c r="K134" s="16">
-        <v>6.3755260000000078</v>
+        <v>7.137909999999998</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="79"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16">
         <v>0</v>
       </c>
       <c r="F135" s="16">
-        <v>26.486889999999999</v>
+        <v>30.725216</v>
       </c>
       <c r="G135" s="16">
-        <v>13.040016504524059</v>
+        <v>10.475583475413579</v>
       </c>
       <c r="H135" s="16">
-        <v>29.730739999999997</v>
+        <v>44.490338999999999</v>
       </c>
       <c r="I135" s="16">
-        <v>9.4008609235172713</v>
+        <v>10.620463088336617</v>
       </c>
       <c r="J135" s="16">
-        <v>12.247002196180821</v>
+        <v>44.800736307272828</v>
       </c>
       <c r="K135" s="16">
-        <v>3.2438499999999983</v>
+        <v>13.765122999999999</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="15" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="79"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16">
         <v>0</v>
       </c>
       <c r="F136" s="16">
-        <v>3.1579999999999998E-3</v>
+        <v>12.770328999999998</v>
       </c>
       <c r="G136" s="16">
-        <v>1.5547454654467542E-3</v>
+        <v>4.353969308075647</v>
       </c>
       <c r="H136" s="16">
-        <v>16.736759000000003</v>
+        <v>18.254335999999999</v>
       </c>
       <c r="I136" s="16">
-        <v>5.2921637224443812</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>4.3575640475586015</v>
+      </c>
+      <c r="J136" s="16">
+        <v>42.943349384342419</v>
       </c>
       <c r="K136" s="16">
-        <v>16.733601000000004</v>
+        <v>5.4840070000000001</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="15" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="79"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16">
         <v>0</v>
       </c>
       <c r="F137" s="16">
-        <v>8.3551479999999998</v>
+        <v>20.371040000000001</v>
       </c>
       <c r="G137" s="16">
-        <v>4.1134035674909804</v>
+        <v>6.945387462890058</v>
       </c>
       <c r="H137" s="16">
-        <v>12.416928999999998</v>
+        <v>17.949687000000004</v>
       </c>
       <c r="I137" s="16">
-        <v>3.9262333405151839</v>
+        <v>4.2848400914790892</v>
       </c>
       <c r="J137" s="16">
-        <v>48.614111922374065</v>
+        <v>-11.886251266503804</v>
       </c>
       <c r="K137" s="16">
-        <v>4.0617809999999981</v>
+        <v>-2.4213529999999963</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="15" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="79"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16">
         <v>0</v>
       </c>
       <c r="F138" s="16">
-        <v>14.028955000000002</v>
+        <v>3.1579999999999998E-3</v>
       </c>
       <c r="G138" s="16">
-        <v>6.906730263206641</v>
+        <v>1.0767017102615674E-3</v>
       </c>
       <c r="H138" s="16">
-        <v>11.056975999999999</v>
+        <v>16.730165</v>
       </c>
       <c r="I138" s="16">
-        <v>3.4962161591224539</v>
-[...2 lines deleted...]
-        <v>-21.184607121485545</v>
+        <v>3.993723218073955</v>
+      </c>
+      <c r="J138" s="16" t="s">
+        <v>148</v>
       </c>
       <c r="K138" s="16">
-        <v>-2.9719790000000028</v>
+        <v>16.727007</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="15" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="79"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16">
         <v>0</v>
       </c>
       <c r="F139" s="16">
-        <v>8.5006789999999999</v>
+        <v>9.6985690000000009</v>
       </c>
       <c r="G139" s="16">
-        <v>4.1850513389703767</v>
+        <v>3.3066706236193233</v>
       </c>
       <c r="H139" s="16">
-        <v>6.662418999999999</v>
+        <v>10.505604999999999</v>
       </c>
       <c r="I139" s="16">
-        <v>2.1066570974418739</v>
+        <v>2.5078341192937326</v>
       </c>
       <c r="J139" s="16">
-        <v>-21.624860790532153</v>
+        <v>8.321186352337115</v>
       </c>
       <c r="K139" s="16">
-        <v>-1.8382600000000009</v>
+        <v>0.80703599999999831</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="15" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="79"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16">
         <v>0</v>
       </c>
       <c r="F140" s="16">
-        <v>6.869161000000001</v>
+        <v>12.379068</v>
       </c>
       <c r="G140" s="16">
-        <v>3.3818229626895797</v>
+        <v>4.2205711485257265</v>
       </c>
       <c r="H140" s="16">
-        <v>6.4915090000000006</v>
+        <v>9.7314789999999967</v>
       </c>
       <c r="I140" s="16">
-        <v>2.0526153500639639</v>
+        <v>2.3230394696345855</v>
       </c>
       <c r="J140" s="16">
-        <v>-5.4977893224514647</v>
+        <v>-21.387627889272469</v>
       </c>
       <c r="K140" s="16">
-        <v>-0.37765200000000032</v>
+        <v>-2.6475890000000035</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="79"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16">
         <v>0</v>
       </c>
       <c r="F141" s="16">
-        <v>5.2938510000000001</v>
+        <v>7.3868540000000014</v>
       </c>
       <c r="G141" s="16">
-        <v>2.6062668894872596</v>
+        <v>2.5185048560014258</v>
       </c>
       <c r="H141" s="16">
-        <v>6.2020789999999995</v>
+        <v>9.0689600000000006</v>
       </c>
       <c r="I141" s="16">
-        <v>1.9610975749566637</v>
+        <v>2.1648869641025046</v>
       </c>
       <c r="J141" s="16">
-        <v>17.15628188250858</v>
+        <v>22.771615629603602</v>
       </c>
       <c r="K141" s="16">
-        <v>0.90822799999999937</v>
+        <v>1.6821059999999992</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="79"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16">
         <v>0</v>
       </c>
       <c r="F142" s="16">
-        <v>4.8763810000000003</v>
+        <v>7.4906170000000012</v>
       </c>
       <c r="G142" s="16">
-        <v>2.4007382037810987</v>
+        <v>2.5538822466163311</v>
       </c>
       <c r="H142" s="16">
-        <v>5.757200000000001</v>
+        <v>8.7928709999999999</v>
       </c>
       <c r="I142" s="16">
-        <v>1.8204268211579548</v>
+        <v>2.0989806774905779</v>
       </c>
       <c r="J142" s="16">
-        <v>18.062965137465685</v>
+        <v>17.385136631601888</v>
       </c>
       <c r="K142" s="16">
-        <v>0.88081900000000068</v>
+        <v>1.3022539999999987</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="79"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16">
         <v>0</v>
       </c>
       <c r="F143" s="16">
-        <v>3.7015519999999995</v>
+        <v>6.8077709999999989</v>
       </c>
       <c r="G143" s="16">
-        <v>1.8223467976932755</v>
+        <v>2.3210698792809059</v>
       </c>
       <c r="H143" s="16">
-        <v>4.033398</v>
+        <v>5.954362999999999</v>
       </c>
       <c r="I143" s="16">
-        <v>1.275360574516232</v>
+        <v>1.421389314566861</v>
       </c>
       <c r="J143" s="16">
-        <v>8.96505033564301</v>
+        <v>-12.535791817909271</v>
       </c>
       <c r="K143" s="16">
-        <v>0.33184600000000053</v>
+        <v>-0.85340799999999994</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="79"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16">
         <v>0</v>
       </c>
       <c r="F144" s="16">
-        <v>3.7536349999999992</v>
+        <v>5.957669000000001</v>
       </c>
       <c r="G144" s="16">
-        <v>1.847988282201465</v>
+        <v>2.0312325527144788</v>
       </c>
       <c r="H144" s="16">
-        <v>3.2152210000000006</v>
+        <v>5.7279030000000004</v>
       </c>
       <c r="I144" s="16">
-        <v>1.0166529813712049</v>
+        <v>1.3673301609383686</v>
       </c>
       <c r="J144" s="16">
-        <v>-14.343802740543465</v>
+        <v>-3.8566425895765697</v>
       </c>
       <c r="K144" s="16">
-        <v>-0.53841399999999862</v>
+        <v>-0.22976600000000058</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="79"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16">
         <v>0</v>
       </c>
       <c r="F145" s="16">
-        <v>1.5622640000000001</v>
+        <v>3.8612000000000002</v>
       </c>
       <c r="G145" s="16">
-        <v>0.76913327100402418</v>
+        <v>1.3164536553711099</v>
       </c>
       <c r="H145" s="16">
-        <v>1.5949789999999999</v>
+        <v>3.2787500000000001</v>
       </c>
       <c r="I145" s="16">
-        <v>0.50433240998813544</v>
+        <v>0.78268325514183401</v>
       </c>
       <c r="J145" s="16">
-        <v>2.094076289282722</v>
+        <v>-15.084688697814153</v>
       </c>
       <c r="K145" s="16">
-        <v>3.2714999999999828E-2</v>
+        <v>-0.58245000000000013</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="79"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16">
         <v>0</v>
       </c>
       <c r="F146" s="16">
-        <v>1.6928190000000003</v>
+        <v>2.1877900000000001</v>
       </c>
       <c r="G146" s="16">
-        <v>0.83340806335405626</v>
+        <v>0.74591426051081544</v>
       </c>
       <c r="H146" s="16">
-        <v>1.436032</v>
+        <v>1.9340930000000001</v>
       </c>
       <c r="I146" s="16">
-        <v>0.45407336358665668</v>
+        <v>0.4616949157413755</v>
       </c>
       <c r="J146" s="16">
-        <v>-15.169194107580331</v>
+        <v>-11.59603983928988</v>
       </c>
       <c r="K146" s="16">
-        <v>-0.25678700000000032</v>
+        <v>-0.25369700000000006</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="79"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16">
         <v>0</v>
       </c>
       <c r="F147" s="16">
-        <v>0.26422699999999999</v>
+        <v>0.41544099999999995</v>
       </c>
       <c r="G147" s="16">
-        <v>0.13008414505972118</v>
+        <v>0.14164218974438755</v>
       </c>
       <c r="H147" s="16">
-        <v>0.37748899999999996</v>
+        <v>0.50875899999999996</v>
       </c>
       <c r="I147" s="16">
-        <v>0.1193620336781934</v>
+        <v>0.12144785366456859</v>
       </c>
       <c r="J147" s="16">
-        <v>42.865414965162522</v>
+        <v>22.462395382256449</v>
       </c>
       <c r="K147" s="16">
-        <v>0.11326199999999997</v>
+        <v>9.3318000000000012E-2</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="79"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16">
         <v>0</v>
       </c>
       <c r="F148" s="16">
-        <v>1.8044720000000003</v>
+        <v>2.0411340000000004</v>
       </c>
       <c r="G148" s="16">
-        <v>0.88837702961546416</v>
+        <v>0.69591275132141706</v>
       </c>
       <c r="H148" s="16">
-        <v>1.190469</v>
+        <v>1.732969</v>
       </c>
       <c r="I148" s="16">
-        <v>0.37642633525969027</v>
+        <v>0.41368381791228021</v>
       </c>
       <c r="J148" s="16">
-        <v>-34.026740232045725</v>
+        <v>-15.097734886587574</v>
       </c>
       <c r="K148" s="16">
-        <v>-0.6140030000000003</v>
+        <v>-0.30816500000000047</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B149" s="93"/>
       <c r="C149" s="94"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17">
         <v>0</v>
       </c>
       <c r="F149" s="17">
-        <v>203.12006500000001</v>
+        <v>293.30314700000002</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>316.25550300000003</v>
+        <v>418.91147899999999</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>55.698799623759484</v>
+        <v>42.825429350064205</v>
       </c>
       <c r="K149" s="17">
-        <v>113.13543800000002</v>
+        <v>125.60833199999996</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="80"/>
       <c r="F150" s="80"/>
       <c r="G150" s="80"/>
       <c r="H150" s="80"/>
       <c r="I150" s="80"/>
     </row>
     <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E151" s="80"/>
       <c r="F151" s="80"/>
       <c r="G151" s="80"/>
       <c r="H151" s="80"/>
       <c r="I151" s="80"/>
     </row>
     <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="4" t="s">
         <v>40</v>
@@ -5761,559 +5759,559 @@
       </c>
       <c r="H157" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I157" s="13" t="s">
         <v>146</v>
       </c>
       <c r="J157" s="13" t="s">
         <v>122</v>
       </c>
       <c r="K157" s="13" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="79"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16">
         <v>0</v>
       </c>
       <c r="F158" s="16">
-        <v>795.29083500000002</v>
+        <v>1223.7725600000001</v>
       </c>
       <c r="G158" s="16">
-        <v>44.701603108342823</v>
+        <v>44.867200966866676</v>
       </c>
       <c r="H158" s="16">
-        <v>903.48924800000009</v>
+        <v>1350.6921630000002</v>
       </c>
       <c r="I158" s="16">
-        <v>45.173836516495072</v>
+        <v>43.490168814011938</v>
       </c>
       <c r="J158" s="16">
-        <v>13.604886192357551</v>
+        <v>10.371175751808002</v>
       </c>
       <c r="K158" s="16">
-        <v>108.19841300000007</v>
+        <v>126.91960300000005</v>
       </c>
     </row>
     <row r="159" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="79"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16">
         <v>0</v>
       </c>
       <c r="F159" s="16">
-        <v>146.61677299999999</v>
+        <v>227.12662599999999</v>
       </c>
       <c r="G159" s="16">
-        <v>8.2410163769484335</v>
+        <v>8.3271486113958666</v>
       </c>
       <c r="H159" s="16">
-        <v>188.374517</v>
+        <v>290.81065100000001</v>
       </c>
       <c r="I159" s="16">
-        <v>9.4185953553613508</v>
+        <v>9.3636467667153465</v>
       </c>
       <c r="J159" s="16">
-        <v>28.480877832442815</v>
+        <v>28.038995745043131</v>
       </c>
       <c r="K159" s="16">
-        <v>41.757744000000002</v>
+        <v>63.68402500000002</v>
       </c>
     </row>
     <row r="160" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="15" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="79"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16">
         <v>0</v>
       </c>
       <c r="F160" s="16">
-        <v>103.65753400000001</v>
+        <v>180.970676</v>
       </c>
       <c r="G160" s="16">
-        <v>5.8263690968569408</v>
+        <v>6.6349319755966061</v>
       </c>
       <c r="H160" s="16">
-        <v>160.73958100000004</v>
+        <v>268.36223199999995</v>
       </c>
       <c r="I160" s="16">
-        <v>8.0368676991980283</v>
+        <v>8.6408428898132517</v>
       </c>
       <c r="J160" s="16">
-        <v>55.067919134560952</v>
+        <v>48.290451211001695</v>
       </c>
       <c r="K160" s="16">
-        <v>57.082047000000031</v>
+        <v>87.391555999999952</v>
       </c>
     </row>
     <row r="161" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="15" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="79"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16">
         <v>0</v>
       </c>
       <c r="F161" s="16">
-        <v>97.581314999999989</v>
+        <v>155.00532499999997</v>
       </c>
       <c r="G161" s="16">
-        <v>5.4848377750011164</v>
+        <v>5.6829637262903505</v>
       </c>
       <c r="H161" s="16">
-        <v>107.649675</v>
+        <v>220.70474299999998</v>
       </c>
       <c r="I161" s="16">
-        <v>5.3824091767208566</v>
+        <v>7.106346504450042</v>
       </c>
       <c r="J161" s="16">
-        <v>10.317917933366664</v>
+        <v>42.385265151374654</v>
       </c>
       <c r="K161" s="16">
-        <v>10.068360000000013</v>
+        <v>65.699418000000009</v>
       </c>
     </row>
     <row r="162" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="15" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="79"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16">
         <v>0</v>
       </c>
       <c r="F162" s="16">
-        <v>116.94957900000004</v>
+        <v>165.60952499999999</v>
       </c>
       <c r="G162" s="16">
-        <v>6.5734866215901837</v>
+        <v>6.0717457500455234</v>
       </c>
       <c r="H162" s="16">
-        <v>91.813134999999988</v>
+        <v>170.50340100000005</v>
       </c>
       <c r="I162" s="16">
-        <v>4.5905931473319432</v>
+        <v>5.4899420430361774</v>
       </c>
       <c r="J162" s="16">
-        <v>-21.49340272528903</v>
+        <v>2.9550691604242347</v>
       </c>
       <c r="K162" s="16">
-        <v>-25.136444000000054</v>
+        <v>4.8938760000000627</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="79"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16">
         <v>0</v>
       </c>
       <c r="F163" s="16">
-        <v>79.712931999999995</v>
+        <v>124.45106</v>
       </c>
       <c r="G163" s="16">
-        <v>4.4804940432468587</v>
+        <v>4.5627520195089044</v>
       </c>
       <c r="H163" s="16">
-        <v>75.627286999999995</v>
+        <v>119.25500700000001</v>
       </c>
       <c r="I163" s="16">
-        <v>3.7813119599227951</v>
+        <v>3.8398241497357195</v>
       </c>
       <c r="J163" s="16">
-        <v>-5.1254481518757835</v>
+        <v>-4.1751777767099716</v>
       </c>
       <c r="K163" s="16">
-        <v>-4.0856449999999995</v>
+        <v>-5.196052999999992</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="79"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16">
         <v>0</v>
       </c>
       <c r="F164" s="16">
-        <v>58.525359999999999</v>
+        <v>84.654133000000002</v>
       </c>
       <c r="G164" s="16">
-        <v>3.2895857708367569</v>
+        <v>3.1036763873728792</v>
       </c>
       <c r="H164" s="16">
-        <v>62.936841000000001</v>
+        <v>86.972447999999986</v>
       </c>
       <c r="I164" s="16">
-        <v>3.1467984511074598</v>
+        <v>2.8003763916766529</v>
       </c>
       <c r="J164" s="16">
-        <v>7.5377255261650706</v>
+        <v>2.7385727286345065</v>
       </c>
       <c r="K164" s="16">
-        <v>4.411481000000002</v>
+        <v>2.3183149999999841</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="15" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="79"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16">
         <v>0</v>
       </c>
       <c r="F165" s="16">
-        <v>49.882108999999993</v>
+        <v>77.660461000000012</v>
       </c>
       <c r="G165" s="16">
-        <v>2.803767050484236</v>
+        <v>2.8472672331094859</v>
       </c>
       <c r="H165" s="16">
-        <v>54.208310000000019</v>
+        <v>80.904019000000019</v>
       </c>
       <c r="I165" s="16">
-        <v>2.7103779477135355</v>
+        <v>2.6049824974382627</v>
       </c>
       <c r="J165" s="16">
-        <v>8.6728510215957932</v>
+        <v>4.1765886504330778</v>
       </c>
       <c r="K165" s="16">
-        <v>4.3262010000000259</v>
+        <v>3.2435580000000073</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="15" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="79"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16">
         <v>0</v>
       </c>
       <c r="F166" s="16">
-        <v>51.581569999999992</v>
+        <v>75.699354999999997</v>
       </c>
       <c r="G166" s="16">
-        <v>2.8992901318235389</v>
+        <v>2.775367159602911</v>
       </c>
       <c r="H166" s="16">
-        <v>53.197918000000001</v>
+        <v>78.902081999999993</v>
       </c>
       <c r="I166" s="16">
-        <v>2.6598590476528945</v>
+        <v>2.5405232664824542</v>
       </c>
       <c r="J166" s="16">
-        <v>3.1335765855905695</v>
+        <v>4.2308511083086451</v>
       </c>
       <c r="K166" s="16">
-        <v>1.6163480000000092</v>
+        <v>3.2027269999999959</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="79"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16">
         <v>0</v>
       </c>
       <c r="F167" s="16">
-        <v>35.819006999999999</v>
+        <v>55.268432999999995</v>
       </c>
       <c r="G167" s="16">
-        <v>2.0133100548668503</v>
+        <v>2.0263078055409296</v>
       </c>
       <c r="H167" s="16">
-        <v>37.827838</v>
+        <v>59.748710000000003</v>
       </c>
       <c r="I167" s="16">
-        <v>1.8913656951282938</v>
+        <v>1.9238147340308827</v>
       </c>
       <c r="J167" s="16">
-        <v>5.6082822173155185</v>
+        <v>8.1063941147019829</v>
       </c>
       <c r="K167" s="16">
-        <v>2.0088310000000007</v>
+        <v>4.4802770000000081</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="15" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="79"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16">
         <v>0</v>
       </c>
       <c r="F168" s="16">
-        <v>34.694644999999994</v>
+        <v>53.045786</v>
       </c>
       <c r="G168" s="16">
-        <v>1.9501120628088848</v>
+        <v>1.944818848452855</v>
       </c>
       <c r="H168" s="16">
-        <v>37.522921000000004</v>
+        <v>48.983605000000004</v>
       </c>
       <c r="I168" s="16">
-        <v>1.8761200563566192</v>
+        <v>1.5771952402813187</v>
       </c>
       <c r="J168" s="16">
-        <v>8.1519093220294092</v>
+        <v>-7.657876914105854</v>
       </c>
       <c r="K168" s="16">
-        <v>2.8282760000000096</v>
+        <v>-4.0621809999999954</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="15" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="79"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16">
         <v>0</v>
       </c>
       <c r="F169" s="16">
-        <v>34.833635000000001</v>
+        <v>46.268749999999997</v>
       </c>
       <c r="G169" s="16">
-        <v>1.9579243945277949</v>
+        <v>1.6963522247432254</v>
       </c>
       <c r="H169" s="16">
-        <v>33.284604999999999</v>
+        <v>46.962021999999997</v>
       </c>
       <c r="I169" s="16">
-        <v>1.6642071924093491</v>
+        <v>1.512103438944246</v>
       </c>
       <c r="J169" s="16">
-        <v>-4.446937564799085</v>
+        <v>1.4983590436309611</v>
       </c>
       <c r="K169" s="16">
-        <v>-1.5490300000000019</v>
+        <v>0.69327200000000033</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="15" t="s">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="79"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16">
         <v>0</v>
       </c>
       <c r="F170" s="16">
-        <v>15.48889</v>
+        <v>22.353429999999999</v>
       </c>
       <c r="G170" s="16">
-        <v>0.87059750081085763</v>
+        <v>0.81954430822405966</v>
       </c>
       <c r="H170" s="16">
-        <v>20.274819000000004</v>
+        <v>28.982799999999994</v>
       </c>
       <c r="I170" s="16">
-        <v>1.0137269048137341</v>
+        <v>0.93320069460027266</v>
       </c>
       <c r="J170" s="16">
-        <v>30.899108974238988</v>
+        <v>29.65705934167595</v>
       </c>
       <c r="K170" s="16">
-        <v>4.7859290000000048</v>
+        <v>6.6293699999999944</v>
       </c>
     </row>
     <row r="171" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="79"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16">
         <v>0</v>
       </c>
       <c r="F171" s="16">
-        <v>18.780855000000003</v>
+        <v>26.913179999999993</v>
       </c>
       <c r="G171" s="16">
-        <v>1.0556318384397527</v>
+        <v>0.98671852530952031</v>
       </c>
       <c r="H171" s="16">
-        <v>19.670164</v>
+        <v>28.315380000000005</v>
       </c>
       <c r="I171" s="16">
-        <v>0.98349457368268156</v>
+        <v>0.91171081758390071</v>
       </c>
       <c r="J171" s="16">
-        <v>4.735189106140254</v>
+        <v>5.2100866564263733</v>
       </c>
       <c r="K171" s="16">
-        <v>0.88930899999999724</v>
+        <v>1.4022000000000112</v>
       </c>
     </row>
     <row r="172" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="15" t="s">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="79"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16">
         <v>0</v>
       </c>
       <c r="F172" s="16">
-        <v>12.783944</v>
+        <v>21.922059999999998</v>
       </c>
       <c r="G172" s="16">
-        <v>0.71855825026234654</v>
+        <v>0.80372898018542682</v>
       </c>
       <c r="H172" s="16">
-        <v>18.493065000000001</v>
+        <v>25.823651000000002</v>
       </c>
       <c r="I172" s="16">
-        <v>0.92464043910671623</v>
+        <v>0.83148105256617844</v>
       </c>
       <c r="J172" s="16">
-        <v>44.658526351492171</v>
+        <v>17.797556434021271</v>
       </c>
       <c r="K172" s="16">
-        <v>5.7091210000000014</v>
+        <v>3.9015910000000034</v>
       </c>
     </row>
     <row r="173" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="79"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16">
         <v>0</v>
       </c>
       <c r="F173" s="16">
-        <v>1.5097119999999999</v>
+        <v>2.3262020000000003</v>
       </c>
       <c r="G173" s="16">
-        <v>8.4857694395412533E-2</v>
+        <v>8.528559638853743E-2</v>
       </c>
       <c r="H173" s="16">
-        <v>0.55264899999999995</v>
+        <v>0.94466799999999995</v>
       </c>
       <c r="I173" s="16">
-        <v>2.7632067157709526E-2</v>
+        <v>3.0416827696656309E-2</v>
       </c>
       <c r="J173" s="16">
-        <v>-63.393746621872246</v>
+        <v>-59.390113154403622</v>
       </c>
       <c r="K173" s="16">
-        <v>-0.957063</v>
+        <v>-1.3815340000000003</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="79"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16">
         <v>0</v>
       </c>
       <c r="F174" s="16">
-        <v>125.40162699999999</v>
+        <v>184.496242</v>
       </c>
       <c r="G174" s="16">
-        <v>7.0485582287572148</v>
+        <v>6.7641898813662467</v>
       </c>
       <c r="H174" s="16">
-        <v>134.365137</v>
+        <v>198.873784</v>
       </c>
       <c r="I174" s="16">
-        <v>6.7181637698409693</v>
+        <v>6.4034238709367157</v>
       </c>
       <c r="J174" s="16">
-        <v>7.1478418697071717</v>
+        <v>7.7928644205121564</v>
       </c>
       <c r="K174" s="16">
-        <v>8.9635100000000136</v>
+        <v>14.377542000000005</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B175" s="93"/>
       <c r="C175" s="94"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17">
         <v>0</v>
       </c>
       <c r="F175" s="17">
-        <v>1779.110322</v>
+        <v>2727.5438039999999</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>2000.0277100000001</v>
+        <v>3105.7413659999997</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>12.417295615015833</v>
+        <v>13.86586574504744</v>
       </c>
       <c r="K175" s="17">
-        <v>220.91738800000007</v>
+        <v>378.19756199999983</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="80"/>
       <c r="F176" s="80"/>
       <c r="G176" s="80"/>
       <c r="H176" s="80"/>
       <c r="I176" s="80"/>
     </row>
     <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E177" s="80"/>
       <c r="F177" s="80"/>
       <c r="G177" s="80"/>
       <c r="H177" s="80"/>
       <c r="I177" s="80"/>
     </row>
     <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="4" t="s">
         <v>40</v>
@@ -6359,304 +6357,304 @@
         <v>2025</v>
       </c>
       <c r="I182" s="13" t="s">
         <v>143</v>
       </c>
       <c r="J182" s="13" t="s">
         <v>120</v>
       </c>
       <c r="K182" s="13" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="183" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5"/>
       <c r="D183" s="37"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="16">
         <v>112.690489</v>
       </c>
       <c r="H183" s="16">
-        <v>155.48952400000002</v>
+        <v>155.42968200000001</v>
       </c>
       <c r="I183" s="16">
-        <v>24.723898763903048</v>
+        <v>24.726069767452181</v>
       </c>
       <c r="J183" s="16">
-        <v>37.97927880142575</v>
+        <v>37.926175828378931</v>
       </c>
       <c r="K183" s="16">
-        <v>42.799035000000018</v>
+        <v>42.739193000000014</v>
       </c>
     </row>
     <row r="184" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
         <v>151</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5"/>
       <c r="D184" s="37"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="16">
         <v>50.093167000000001</v>
       </c>
       <c r="H184" s="16">
         <v>65.523223999999999</v>
       </c>
       <c r="I184" s="16">
-        <v>10.418641173925918</v>
+        <v>10.423567668448277</v>
       </c>
       <c r="J184" s="16">
         <v>30.80271806332388</v>
       </c>
       <c r="K184" s="16">
         <v>15.430056999999998</v>
       </c>
     </row>
     <row r="185" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5"/>
       <c r="D185" s="37"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="16">
         <v>63.527368000000003</v>
       </c>
       <c r="H185" s="16">
-        <v>49.337598</v>
+        <v>49.338213000000003</v>
       </c>
       <c r="I185" s="16">
-        <v>7.8450158366048202</v>
+        <v>7.8488232179450517</v>
       </c>
       <c r="J185" s="16">
-        <v>-22.336467646511032</v>
+        <v>-22.335499559811765</v>
       </c>
       <c r="K185" s="16">
-        <v>-14.189770000000003</v>
+        <v>-14.189155</v>
       </c>
     </row>
     <row r="186" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
         <v>153</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5"/>
       <c r="D186" s="37"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="16">
         <v>53.632875999999996</v>
       </c>
       <c r="H186" s="16">
         <v>49.140217999999997</v>
       </c>
       <c r="I186" s="16">
-        <v>7.8136310653837109</v>
+        <v>7.817325770864084</v>
       </c>
       <c r="J186" s="16">
         <v>-8.3766867173037642</v>
       </c>
       <c r="K186" s="16">
         <v>-4.4926579999999987</v>
       </c>
     </row>
     <row r="187" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
         <v>154</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="37"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="16">
         <v>36.107964999999993</v>
       </c>
       <c r="H187" s="16">
-        <v>21.618289000000001</v>
+        <v>21.616578000000001</v>
       </c>
       <c r="I187" s="16">
-        <v>3.4374559451657896</v>
+        <v>3.4388091700629739</v>
       </c>
       <c r="J187" s="16">
-        <v>-40.12875275579777</v>
+        <v>-40.133491322482435</v>
       </c>
       <c r="K187" s="16">
-        <v>-14.489675999999992</v>
+        <v>-14.491386999999992</v>
       </c>
     </row>
     <row r="188" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
         <v>155</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="37"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="16">
         <v>0.70777900000000005</v>
       </c>
       <c r="H188" s="16">
         <v>18.558453</v>
       </c>
       <c r="I188" s="16">
-        <v>2.9509210741853757</v>
+        <v>2.9523164285569483</v>
       </c>
       <c r="J188" s="16" t="s">
         <v>148</v>
       </c>
       <c r="K188" s="16">
         <v>17.850674000000001</v>
       </c>
     </row>
     <row r="189" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
         <v>156</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5"/>
       <c r="D189" s="37"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="16">
         <v>9.8476859999999995</v>
       </c>
       <c r="H189" s="16">
         <v>15.472119000000001</v>
       </c>
       <c r="I189" s="16">
-        <v>2.4601728398053417</v>
+        <v>2.4613361419881334</v>
       </c>
       <c r="J189" s="16">
         <v>57.11426014192574</v>
       </c>
       <c r="K189" s="16">
         <v>5.6244330000000016</v>
       </c>
     </row>
     <row r="190" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
         <v>157</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5"/>
       <c r="D190" s="37"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="16">
         <v>13.373398</v>
       </c>
       <c r="H190" s="16">
         <v>12.368758</v>
       </c>
       <c r="I190" s="16">
-        <v>1.9667171958621203</v>
+        <v>1.9676471656471142</v>
       </c>
       <c r="J190" s="16">
         <v>-7.512226885044476</v>
       </c>
       <c r="K190" s="16">
         <v>-1.0046400000000002</v>
       </c>
     </row>
     <row r="191" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
         <v>158</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="37"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="16">
         <v>17.008396000000001</v>
       </c>
       <c r="H191" s="16">
         <v>10.719223</v>
       </c>
       <c r="I191" s="16">
-        <v>1.7044298384996091</v>
+        <v>1.7052357846995918</v>
       </c>
       <c r="J191" s="16">
         <v>-36.976873069041908</v>
       </c>
       <c r="K191" s="16">
         <v>-6.2891730000000017</v>
       </c>
     </row>
     <row r="192" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="3" t="s">
         <v>159</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5"/>
       <c r="D192" s="37"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="16">
         <v>10.183066999999999</v>
       </c>
       <c r="H192" s="16">
-        <v>10.612703999999999</v>
+        <v>10.578507</v>
       </c>
       <c r="I192" s="16">
-        <v>1.6874925882934007</v>
+        <v>1.6828503973744298</v>
       </c>
       <c r="J192" s="16">
-        <v>4.219131623115115</v>
+        <v>3.8833094194509443</v>
       </c>
       <c r="K192" s="16">
-        <v>0.4296369999999996</v>
+        <v>0.39544000000000068</v>
       </c>
     </row>
     <row r="193" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="95" t="s">
         <v>160</v>
       </c>
       <c r="B193" s="93"/>
       <c r="C193" s="93"/>
       <c r="D193" s="96"/>
       <c r="E193" s="96"/>
       <c r="F193" s="96"/>
       <c r="G193" s="17">
         <v>367.172191</v>
       </c>
       <c r="H193" s="17">
-        <v>408.84011000000004</v>
+        <v>408.74497500000007</v>
       </c>
       <c r="I193" s="17">
-        <v>65.008376321629129</v>
+        <v>65.023981513038791</v>
       </c>
       <c r="J193" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K193" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="46"/>
     </row>
     <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="46"/>
     </row>
     <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -6691,304 +6689,304 @@
         <v>2025</v>
       </c>
       <c r="I200" s="13" t="s">
         <v>143</v>
       </c>
       <c r="J200" s="13" t="s">
         <v>120</v>
       </c>
       <c r="K200" s="13" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
         <v>162</v>
       </c>
       <c r="B201" s="5"/>
       <c r="C201" s="5"/>
       <c r="D201" s="37"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="16">
         <v>56.789425000000001</v>
       </c>
       <c r="H201" s="16">
-        <v>423.120631</v>
+        <v>423.12063000000001</v>
       </c>
       <c r="I201" s="16">
-        <v>7.2292555289382401</v>
+        <v>7.2307142339852302</v>
       </c>
       <c r="J201" s="16">
-        <v>645.06940508730281</v>
+        <v>645.06940332641159</v>
       </c>
       <c r="K201" s="16">
-        <v>366.33120600000001</v>
+        <v>366.33120500000001</v>
       </c>
     </row>
     <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
         <v>163</v>
       </c>
       <c r="B202" s="5"/>
       <c r="C202" s="5"/>
       <c r="D202" s="37"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="16">
         <v>653.76190599999995</v>
       </c>
       <c r="H202" s="16">
-        <v>418.53880400000003</v>
+        <v>418.53970799999996</v>
       </c>
       <c r="I202" s="16">
-        <v>7.1509724206575003</v>
+        <v>7.1524307952642765</v>
       </c>
       <c r="J202" s="16">
-        <v>-35.979933954732438</v>
+        <v>-35.979795678092017</v>
       </c>
       <c r="K202" s="16">
-        <v>-235.22310199999993</v>
+        <v>-235.22219799999999</v>
       </c>
     </row>
     <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
         <v>164</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5"/>
       <c r="D203" s="37"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="16">
         <v>141.76037199999999</v>
       </c>
       <c r="H203" s="16">
-        <v>132.28989799999999</v>
+        <v>132.289818</v>
       </c>
       <c r="I203" s="16">
-        <v>2.2602478028049071</v>
+        <v>2.2607025094094695</v>
       </c>
       <c r="J203" s="16">
-        <v>-6.6806215773756543</v>
+        <v>-6.6806780106361412</v>
       </c>
       <c r="K203" s="16">
-        <v>-9.4704739999999958</v>
+        <v>-9.4705539999999928</v>
       </c>
     </row>
     <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
         <v>165</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="37"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="16">
         <v>105.791284</v>
       </c>
       <c r="H204" s="16">
-        <v>112.62225100000001</v>
+        <v>112.622162</v>
       </c>
       <c r="I204" s="16">
-        <v>1.9242149190385855</v>
+        <v>1.9246016669893655</v>
       </c>
       <c r="J204" s="16">
-        <v>6.4570224896788293</v>
+        <v>6.4569383617652267</v>
       </c>
       <c r="K204" s="16">
-        <v>6.8309670000000011</v>
+        <v>6.8308779999999985</v>
       </c>
     </row>
     <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
         <v>166</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="37"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="16">
         <v>106.375023</v>
       </c>
       <c r="H205" s="16">
-        <v>108.782691</v>
+        <v>108.782539</v>
       </c>
       <c r="I205" s="16">
-        <v>1.858613862684777</v>
+        <v>1.8589862970197257</v>
       </c>
       <c r="J205" s="16">
-        <v>2.2633771839466497</v>
+        <v>2.2632342932607417</v>
       </c>
       <c r="K205" s="16">
-        <v>2.407668000000001</v>
+        <v>2.4075160000000011</v>
       </c>
     </row>
     <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
         <v>167</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5"/>
       <c r="D206" s="37"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="16">
         <v>91.021338</v>
       </c>
       <c r="H206" s="16">
-        <v>105.48587499999999</v>
+        <v>105.487737</v>
       </c>
       <c r="I206" s="16">
-        <v>1.802285894843634</v>
+        <v>1.8026813805717543</v>
       </c>
       <c r="J206" s="16">
-        <v>15.891369340230959</v>
+        <v>15.893415014400244</v>
       </c>
       <c r="K206" s="16">
-        <v>14.464536999999993</v>
+        <v>14.466398999999996</v>
       </c>
     </row>
     <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
         <v>168</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5"/>
       <c r="D207" s="37"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="16">
         <v>82.471514999999997</v>
       </c>
       <c r="H207" s="16">
-        <v>103.92685499999999</v>
+        <v>103.92648799999999</v>
       </c>
       <c r="I207" s="16">
-        <v>1.7756491555097742</v>
+        <v>1.7760011750542517</v>
       </c>
       <c r="J207" s="16">
-        <v>26.015455154425126</v>
+        <v>26.015010152293183</v>
       </c>
       <c r="K207" s="16">
-        <v>21.455339999999993</v>
+        <v>21.454972999999995</v>
       </c>
     </row>
     <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
         <v>169</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="37"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="16">
         <v>96.505891000000005</v>
       </c>
       <c r="H208" s="16">
-        <v>95.049009000000012</v>
+        <v>95.060299999999998</v>
       </c>
       <c r="I208" s="16">
-        <v>1.6239661304375173</v>
+        <v>1.6244867670406573</v>
       </c>
       <c r="J208" s="16">
-        <v>-1.5096301219580399</v>
+        <v>-1.4979303180569643</v>
       </c>
       <c r="K208" s="16">
-        <v>-1.4568819999999931</v>
+        <v>-1.4455910000000074</v>
       </c>
     </row>
     <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
         <v>170</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5"/>
       <c r="D209" s="37"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="16">
         <v>57.658946999999998</v>
       </c>
       <c r="H209" s="16">
-        <v>94.708518999999995</v>
+        <v>94.702183000000005</v>
       </c>
       <c r="I209" s="16">
-        <v>1.6181486660202642</v>
+        <v>1.6183669007289343</v>
       </c>
       <c r="J209" s="16">
-        <v>64.256414533550185</v>
+        <v>64.245425779281078</v>
       </c>
       <c r="K209" s="16">
-        <v>37.049571999999998</v>
+        <v>37.043236000000007</v>
       </c>
     </row>
     <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
         <v>171</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5"/>
       <c r="D210" s="37"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="16">
         <v>70.41581699999999</v>
       </c>
       <c r="H210" s="16">
-        <v>91.677441000000002</v>
+        <v>91.670899999999989</v>
       </c>
       <c r="I210" s="16">
-        <v>1.5663609823557845</v>
+        <v>1.5665652640766692</v>
       </c>
       <c r="J210" s="16">
-        <v>30.194386582207823</v>
+        <v>30.185097476040077</v>
       </c>
       <c r="K210" s="16">
-        <v>21.261624000000012</v>
+        <v>21.255082999999999</v>
       </c>
     </row>
     <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="95" t="s">
         <v>160</v>
       </c>
       <c r="B211" s="93"/>
       <c r="C211" s="93"/>
       <c r="D211" s="96"/>
       <c r="E211" s="96"/>
       <c r="F211" s="96"/>
       <c r="G211" s="17">
         <v>1462.551518</v>
       </c>
       <c r="H211" s="17">
-        <v>1686.2019740000003</v>
+        <v>1686.2024650000003</v>
       </c>
       <c r="I211" s="17">
-        <v>28.809715363290987</v>
+        <v>28.815536990140338</v>
       </c>
       <c r="J211" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K211" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="46"/>
     </row>
     <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="2" t="s">
         <v>149</v>
       </c>
@@ -7014,307 +7012,307 @@
         <v>116</v>
       </c>
       <c r="H216" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I216" s="13" t="s">
         <v>146</v>
       </c>
       <c r="J216" s="13" t="s">
         <v>122</v>
       </c>
       <c r="K216" s="13" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="37"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>42.028908999999999</v>
+        <v>60.262375999999996</v>
       </c>
       <c r="H217" s="16">
-        <v>109.52747100000001</v>
+        <v>129.91614000000001</v>
       </c>
       <c r="I217" s="16">
-        <v>34.63258977662754</v>
+        <v>31.012790652127254</v>
       </c>
       <c r="J217" s="16">
-        <v>160.60031917554656</v>
+        <v>115.58416481952194</v>
       </c>
       <c r="K217" s="16">
-        <v>67.498562000000007</v>
+        <v>69.653764000000024</v>
       </c>
     </row>
     <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
         <v>151</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="37"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>27.237749999999998</v>
+        <v>40.213936000000004</v>
       </c>
       <c r="H218" s="16">
-        <v>41.950330999999998</v>
+        <v>50.84442</v>
       </c>
       <c r="I218" s="16">
-        <v>13.264695982222955</v>
+        <v>12.13727065235183</v>
       </c>
       <c r="J218" s="16">
-        <v>54.015405090361725</v>
+        <v>26.434825976745955</v>
       </c>
       <c r="K218" s="16">
-        <v>14.712581</v>
+        <v>10.630483999999996</v>
       </c>
     </row>
     <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="37"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>21.331919999999997</v>
+        <v>25.097687999999998</v>
       </c>
       <c r="H219" s="16">
-        <v>22.787801999999999</v>
+        <v>36.499014000000003</v>
       </c>
       <c r="I219" s="16">
-        <v>7.2055037094484948</v>
+        <v>8.7128225961074701</v>
       </c>
       <c r="J219" s="16">
-        <v>6.8248990245603904</v>
+        <v>45.427793986442126</v>
       </c>
       <c r="K219" s="16">
-        <v>1.4558820000000026</v>
+        <v>11.401326000000005</v>
       </c>
     </row>
     <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
         <v>153</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="37"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>16.829371999999999</v>
+        <v>26.402757000000001</v>
       </c>
       <c r="H220" s="16">
-        <v>18.177060000000001</v>
+        <v>27.895029999999998</v>
       </c>
       <c r="I220" s="16">
-        <v>5.7475869439653664</v>
+        <v>6.6589318742444865</v>
       </c>
       <c r="J220" s="16">
-        <v>8.0079518118679758</v>
+        <v>5.6519589980697749</v>
       </c>
       <c r="K220" s="16">
-        <v>1.3476880000000016</v>
+        <v>1.4922729999999973</v>
       </c>
     </row>
     <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
         <v>172</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="37"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
         <v>0</v>
       </c>
       <c r="H221" s="16">
         <v>16.715557</v>
       </c>
       <c r="I221" s="16">
-        <v>5.2854596493772315</v>
+        <v>3.9902360851754084</v>
       </c>
       <c r="J221" s="16" t="s">
         <v>173</v>
       </c>
       <c r="K221" s="16">
         <v>16.715557</v>
       </c>
     </row>
     <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
         <v>156</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="37"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>4.9346040000000002</v>
+        <v>6.5200290000000001</v>
       </c>
       <c r="H222" s="16">
-        <v>8.2994869999999992</v>
+        <v>11.082008999999999</v>
       </c>
       <c r="I222" s="16">
-        <v>2.6242980505543958</v>
+        <v>2.645429775869188</v>
       </c>
       <c r="J222" s="16">
-        <v>68.189524427897325</v>
+        <v>69.968707194400508</v>
       </c>
       <c r="K222" s="16">
-        <v>3.364882999999999</v>
+        <v>4.5619799999999993</v>
       </c>
     </row>
     <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
         <v>158</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="37"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>5.7294770000000002</v>
+        <v>6.9172399999999996</v>
       </c>
       <c r="H223" s="16">
-        <v>5.9469790000000007</v>
+        <v>7.5994589999999995</v>
       </c>
       <c r="I223" s="16">
-        <v>1.8804349469296033</v>
+        <v>1.8140966244565477</v>
       </c>
       <c r="J223" s="16">
-        <v>3.7961929160375463</v>
+        <v>9.8625897034077159</v>
       </c>
       <c r="K223" s="16">
-        <v>0.21750200000000053</v>
+        <v>0.68221899999999991</v>
       </c>
     </row>
     <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
-        <v>154</v>
+        <v>174</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="37"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>4.021522</v>
+        <v>4.5143089999999999</v>
       </c>
       <c r="H224" s="16">
-        <v>5.5743540000000005</v>
+        <v>6.5122969999999993</v>
       </c>
       <c r="I224" s="16">
-        <v>1.762610910204462</v>
+        <v>1.5545759250965761</v>
       </c>
       <c r="J224" s="16">
-        <v>38.613042524695885</v>
+        <v>44.258999550097244</v>
       </c>
       <c r="K224" s="16">
-        <v>1.5528320000000004</v>
+        <v>1.9979879999999994</v>
       </c>
     </row>
     <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
-        <v>174</v>
+        <v>157</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="37"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>2.7283919999999999</v>
+        <v>6.0041159999999998</v>
       </c>
       <c r="H225" s="16">
-        <v>5.0783399999999999</v>
+        <v>6.3294550000000003</v>
       </c>
       <c r="I225" s="16">
-        <v>1.605771267796722</v>
+        <v>1.5109289950968376</v>
       </c>
       <c r="J225" s="16">
-        <v>86.129412489114472</v>
+        <v>5.4185995074045961</v>
       </c>
       <c r="K225" s="16">
-        <v>2.3499479999999999</v>
+        <v>0.32533900000000049</v>
       </c>
     </row>
     <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="37"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>4.3075410000000005</v>
+        <v>5.674633</v>
       </c>
       <c r="H226" s="16">
-        <v>3.4436520000000002</v>
+        <v>6.0133770000000002</v>
       </c>
       <c r="I226" s="16">
-        <v>1.0888828707590898</v>
+        <v>1.4354767776607049</v>
       </c>
       <c r="J226" s="16">
-        <v>-20.05527051280534</v>
+        <v>5.9694433102546043</v>
       </c>
       <c r="K226" s="16">
-        <v>-0.86388900000000035</v>
+        <v>0.33874400000000016</v>
       </c>
     </row>
     <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="95" t="s">
         <v>160</v>
       </c>
       <c r="B227" s="93"/>
       <c r="C227" s="93"/>
       <c r="D227" s="96"/>
       <c r="E227" s="96"/>
       <c r="F227" s="96"/>
       <c r="G227" s="17">
-        <v>129.14948700000002</v>
+        <v>181.60708400000001</v>
       </c>
       <c r="H227" s="17">
-        <v>237.50103300000001</v>
+        <v>299.40675800000002</v>
       </c>
       <c r="I227" s="17">
-        <v>75.097834107885859</v>
+        <v>71.472559958186309</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="46"/>
     </row>
     <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="2" t="s">
         <v>161</v>
       </c>
@@ -7332,754 +7330,754 @@
     <row r="232" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="23"/>
       <c r="B232" s="23"/>
       <c r="C232" s="23"/>
       <c r="D232" s="23"/>
       <c r="E232" s="23"/>
       <c r="F232" s="23"/>
       <c r="G232" s="13" t="s">
         <v>116</v>
       </c>
       <c r="H232" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I232" s="13" t="s">
         <v>146</v>
       </c>
       <c r="J232" s="13" t="s">
         <v>122</v>
       </c>
       <c r="K232" s="13" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="37"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>207.75784400000001</v>
+        <v>35.214425000000006</v>
       </c>
       <c r="H233" s="16">
-        <v>88.520611000000002</v>
+        <v>141.101403</v>
       </c>
       <c r="I233" s="16">
-        <v>4.4259692281963439</v>
+        <v>4.5432438304329814</v>
       </c>
       <c r="J233" s="16">
-        <v>-57.392409694047466</v>
+        <v>300.69205446347621</v>
       </c>
       <c r="K233" s="16">
-        <v>-119.237233</v>
+        <v>105.886978</v>
       </c>
     </row>
     <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
-        <v>175</v>
+        <v>163</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="37"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>14.501714</v>
+        <v>287.98858000000001</v>
       </c>
       <c r="H234" s="16">
-        <v>57.377995999999996</v>
+        <v>124.35986100000001</v>
       </c>
       <c r="I234" s="16">
-        <v>2.86886005194398</v>
+        <v>4.0041924405369178</v>
       </c>
       <c r="J234" s="16">
-        <v>295.66354708140017</v>
+        <v>-56.817780413376106</v>
       </c>
       <c r="K234" s="16">
-        <v>42.876281999999996</v>
+        <v>-163.62871899999999</v>
       </c>
     </row>
     <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="37"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>24.639102999999999</v>
+        <v>19.144886999999997</v>
       </c>
       <c r="H235" s="16">
-        <v>47.101631999999995</v>
+        <v>82.381765000000001</v>
       </c>
       <c r="I235" s="16">
-        <v>2.3550489707965094</v>
+        <v>2.6525636004939637</v>
       </c>
       <c r="J235" s="16">
-        <v>91.166180035044292</v>
+        <v>330.30687514635116</v>
       </c>
       <c r="K235" s="16">
-        <v>22.462528999999996</v>
+        <v>63.236878000000004</v>
       </c>
     </row>
     <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="37"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
-        <v>38.954569000000006</v>
+        <v>54.930790999999999</v>
       </c>
       <c r="H236" s="16">
-        <v>46.623472999999997</v>
+        <v>77.654781</v>
       </c>
       <c r="I236" s="16">
-        <v>2.3311413520365676</v>
+        <v>2.500362130927035</v>
       </c>
       <c r="J236" s="16">
-        <v>19.686789500866993</v>
+        <v>41.368401194149925</v>
       </c>
       <c r="K236" s="16">
-        <v>7.6689039999999906</v>
+        <v>22.723990000000001</v>
       </c>
     </row>
     <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="37"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
-        <v>42.553114999999998</v>
+        <v>47.942602000000001</v>
       </c>
       <c r="H237" s="16">
-        <v>46.273446000000007</v>
+        <v>76.061782999999991</v>
       </c>
       <c r="I237" s="16">
-        <v>2.3136402445144126</v>
+        <v>2.4490700942674697</v>
       </c>
       <c r="J237" s="16">
-        <v>8.7427935651714535</v>
+        <v>58.651762372013081</v>
       </c>
       <c r="K237" s="16">
-        <v>3.7203310000000087</v>
+        <v>28.11918099999999</v>
       </c>
     </row>
     <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="37"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
-        <v>38.233500999999997</v>
+        <v>62.764911999999995</v>
       </c>
       <c r="H238" s="16">
-        <v>45.505065000000002</v>
+        <v>71.539529000000002</v>
       </c>
       <c r="I238" s="16">
-        <v>2.2752217268029753</v>
+        <v>2.3034606095400156</v>
       </c>
       <c r="J238" s="16">
-        <v>19.018828539923678</v>
+        <v>13.980131128041743</v>
       </c>
       <c r="K238" s="16">
-        <v>7.271564000000005</v>
+        <v>8.7746170000000063</v>
       </c>
     </row>
     <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="37"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>7.0514679999999998</v>
+        <v>59.596144000000002</v>
       </c>
       <c r="H239" s="16">
-        <v>41.945715999999997</v>
+        <v>64.674603000000005</v>
       </c>
       <c r="I239" s="16">
-        <v>2.0972567425078323</v>
+        <v>2.0824207613687045</v>
       </c>
       <c r="J239" s="16">
-        <v>494.85083106099319</v>
+        <v>8.5214556834415376</v>
       </c>
       <c r="K239" s="16">
-        <v>34.894247999999997</v>
+        <v>5.0784590000000023</v>
       </c>
     </row>
     <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="37"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
-        <v>29.917115000000003</v>
+        <v>52.328930999999997</v>
       </c>
       <c r="H240" s="16">
-        <v>39.133531000000005</v>
+        <v>62.239557999999995</v>
       </c>
       <c r="I240" s="16">
-        <v>1.9566494406220003</v>
+        <v>2.0040161322306322</v>
       </c>
       <c r="J240" s="16">
-        <v>30.806499891450102</v>
+        <v>18.939096997796494</v>
       </c>
       <c r="K240" s="16">
-        <v>9.2164160000000024</v>
+        <v>9.9106269999999981</v>
       </c>
     </row>
     <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="37"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>28.581022000000001</v>
+        <v>29.544924999999999</v>
       </c>
       <c r="H241" s="16">
-        <v>37.965021999999998</v>
+        <v>56.690917999999996</v>
       </c>
       <c r="I241" s="16">
-        <v>1.8982248000953945</v>
+        <v>1.8253586283977774</v>
       </c>
       <c r="J241" s="16">
-        <v>32.832975671758682</v>
+        <v>91.880392317800769</v>
       </c>
       <c r="K241" s="16">
-        <v>9.3839999999999968</v>
+        <v>27.145992999999997</v>
       </c>
     </row>
     <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="37"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>19.138168</v>
+        <v>44.796275999999999</v>
       </c>
       <c r="H242" s="16">
-        <v>34.628567000000004</v>
+        <v>56.463930999999995</v>
       </c>
       <c r="I242" s="16">
-        <v>1.7314043613925731</v>
+        <v>1.8180500030729216</v>
       </c>
       <c r="J242" s="16">
-        <v>80.939821408193325</v>
+        <v>26.046037844752977</v>
       </c>
       <c r="K242" s="16">
-        <v>15.490399000000004</v>
+        <v>11.667654999999996</v>
       </c>
     </row>
     <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="95" t="s">
         <v>160</v>
       </c>
       <c r="B243" s="93"/>
       <c r="C243" s="93"/>
       <c r="D243" s="96"/>
       <c r="E243" s="96"/>
       <c r="F243" s="96"/>
       <c r="G243" s="17">
-        <v>451.32761900000003</v>
+        <v>694.25247300000012</v>
       </c>
       <c r="H243" s="17">
-        <v>485.07505900000001</v>
+        <v>813.16813200000001</v>
       </c>
       <c r="I243" s="17">
-        <v>24.253416918908588</v>
+        <v>26.18273823126842</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="46"/>
     </row>
     <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="46"/>
     </row>
     <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="2" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B248" s="22"/>
       <c r="C248" s="22"/>
       <c r="D248" s="22"/>
       <c r="E248" s="22"/>
       <c r="F248" s="22"/>
       <c r="G248" s="22"/>
       <c r="H248" s="22"/>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
     </row>
     <row r="249" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="12">
         <v>0</v>
       </c>
       <c r="B249" s="12">
         <v>0</v>
       </c>
       <c r="C249" s="12">
         <v>0</v>
       </c>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
       <c r="E249" s="12">
         <v>2024</v>
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
         <v>120</v>
       </c>
       <c r="H249" s="13" t="s">
         <v>121</v>
       </c>
       <c r="I249" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="J249" s="13" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="K249" s="13" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="250" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B250" s="22"/>
-      <c r="C250" s="124" t="s">
+      <c r="C250" s="127" t="s">
         <v>68</v>
       </c>
       <c r="D250" s="16">
-        <v>9.1872342757776178</v>
+        <v>5.6335251952551753</v>
       </c>
       <c r="E250" s="16">
-        <v>18.899702444187234</v>
+        <v>8.0363002112532733</v>
       </c>
       <c r="F250" s="16">
-        <v>27.864327316365799</v>
+        <v>7.6020839865011371</v>
       </c>
       <c r="G250" s="16">
-        <v>39.834525617650662</v>
+        <v>-5.0925968244594975</v>
       </c>
       <c r="H250" s="16">
-        <v>26.412555767993972</v>
+        <v>12.611917040380781</v>
       </c>
       <c r="I250" s="16">
-        <v>26.447560536164989</v>
+        <v>8.7409114997155068</v>
       </c>
       <c r="J250" s="16">
-        <v>31.065842422806185</v>
+        <v>5.7681585913776683</v>
       </c>
       <c r="K250" s="16">
-        <v>52.854676761061292</v>
+        <v>-31.585583535115465</v>
       </c>
     </row>
     <row r="251" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B251" s="22"/>
-      <c r="C251" s="124">
+      <c r="C251" s="127">
         <v>0</v>
       </c>
       <c r="D251" s="16">
-        <v>20.026810244128519</v>
+        <v>32.790094662189915</v>
       </c>
       <c r="E251" s="16">
-        <v>19.489675189699255</v>
+        <v>29.448116262550656</v>
       </c>
       <c r="F251" s="16">
-        <v>20.541758220495314</v>
+        <v>30.195134513351192</v>
       </c>
       <c r="G251" s="16">
-        <v>-3.3651458735784109E-2</v>
+        <v>2.8733847096699945</v>
       </c>
       <c r="H251" s="16">
-        <v>-3.599180367387611</v>
+        <v>2.3516434991975865</v>
       </c>
       <c r="I251" s="16">
-        <v>20.591631702110909</v>
+        <v>30.489329364377827</v>
       </c>
       <c r="J251" s="16">
-        <v>15.358045932338376</v>
+        <v>31.530977374427245</v>
       </c>
       <c r="K251" s="16">
-        <v>-2.9430999495959944</v>
+        <v>7.2152885398056466</v>
       </c>
     </row>
     <row r="252" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B252" s="22"/>
-      <c r="C252" s="124">
+      <c r="C252" s="127">
         <v>0</v>
       </c>
       <c r="D252" s="16">
-        <v>12.754779821005291</v>
+        <v>25.299247841069921</v>
       </c>
       <c r="E252" s="16">
-        <v>11.00483255799441</v>
+        <v>22.559115234973333</v>
       </c>
       <c r="F252" s="16">
-        <v>9.4744294999460958</v>
+        <v>22.860182569839353</v>
       </c>
       <c r="G252" s="16">
-        <v>-18.343559122935165</v>
+        <v>1.6672815711772153</v>
       </c>
       <c r="H252" s="16">
-        <v>-11.070818629526391</v>
+        <v>1.8683489639094608</v>
       </c>
       <c r="I252" s="16">
-        <v>10.232524348480094</v>
+        <v>22.529705603963247</v>
       </c>
       <c r="J252" s="16">
-        <v>18.741584867903992</v>
+        <v>25.411616951622957</v>
       </c>
       <c r="K252" s="16">
-        <v>138.34428505047964</v>
+        <v>16.934844127324382</v>
       </c>
     </row>
     <row r="253" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B253" s="22"/>
-      <c r="C253" s="124">
+      <c r="C253" s="127">
         <v>0</v>
       </c>
       <c r="D253" s="16">
-        <v>58.031175659088575</v>
+        <v>36.277132301484997</v>
       </c>
       <c r="E253" s="16">
-        <v>50.605789808119098</v>
+        <v>39.956468291222748</v>
       </c>
       <c r="F253" s="16">
-        <v>42.119484963192789</v>
+        <v>39.34259893030832</v>
       </c>
       <c r="G253" s="16">
-        <v>-21.058811290798385</v>
+        <v>-1.2130605459513002</v>
       </c>
       <c r="H253" s="16">
-        <v>-11.584238938100022</v>
+        <v>6.623705204148389</v>
       </c>
       <c r="I253" s="16">
-        <v>42.728283413244014</v>
+        <v>38.240053531943424</v>
       </c>
       <c r="J253" s="16">
-        <v>34.834526776951449</v>
+        <v>37.289247082572139</v>
       </c>
       <c r="K253" s="16">
-        <v>6.0903019059157142</v>
+        <v>1.0956061520446136</v>
       </c>
     </row>
     <row r="254" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="97" t="s">
         <v>70</v>
       </c>
       <c r="B254" s="98"/>
-      <c r="C254" s="140" t="s">
+      <c r="C254" s="122" t="s">
         <v>69</v>
       </c>
       <c r="D254" s="99">
-        <v>66.610067003467961</v>
+        <v>87.217848715669021</v>
       </c>
       <c r="E254" s="99">
-        <v>65.791500663065122</v>
+        <v>86.180296675061811</v>
       </c>
       <c r="F254" s="99">
-        <v>60.901518410432729</v>
+        <v>86.605723297472565</v>
       </c>
       <c r="G254" s="99">
-        <v>-5.1536074927802877</v>
+        <v>0.32832911914862389</v>
       </c>
       <c r="H254" s="99">
-        <v>-4.2090966528408487</v>
+        <v>4.4831472867916666</v>
       </c>
       <c r="I254" s="99">
-        <v>63.462144914142286</v>
+        <v>86.601194498880801</v>
       </c>
       <c r="J254" s="99">
-        <v>53.040877204909854</v>
+        <v>86.722928667757003</v>
       </c>
       <c r="K254" s="99">
-        <v>30.131134441933099</v>
+        <v>3.6733560894357775</v>
       </c>
     </row>
     <row r="255" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B255" s="100"/>
-      <c r="C255" s="141">
+      <c r="C255" s="123">
         <v>0</v>
       </c>
       <c r="D255" s="17">
-        <v>33.389932996532039</v>
+        <v>12.78215128433099</v>
       </c>
       <c r="E255" s="17">
-        <v>34.208499336934885</v>
+        <v>13.819703324938178</v>
       </c>
       <c r="F255" s="17">
-        <v>39.098481589567271</v>
+        <v>13.394276702527449</v>
       </c>
       <c r="G255" s="17">
-        <v>17.10848364815616</v>
+        <v>-3.2378481728309616</v>
       </c>
       <c r="H255" s="17">
-        <v>1.9033103388835126</v>
+        <v>5.8984902770441217</v>
       </c>
       <c r="I255" s="17">
-        <v>36.537855085857714</v>
+        <v>13.398805501119179</v>
       </c>
       <c r="J255" s="17">
-        <v>46.959122795090153</v>
+        <v>13.277071332242995</v>
       </c>
       <c r="K255" s="17">
-        <v>100.10695847907689</v>
+        <v>2.587231530119233</v>
       </c>
     </row>
     <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="4" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D256" s="60"/>
     </row>
     <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="60"/>
     </row>
     <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D258" s="60"/>
     </row>
     <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="20" t="s">
         <v>105</v>
       </c>
       <c r="D259" s="60"/>
     </row>
     <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="101" t="s">
         <v>72</v>
       </c>
       <c r="D260" s="60"/>
     </row>
     <row r="261" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A261" s="123" t="s">
+      <c r="A261" s="124" t="s">
         <v>73</v>
       </c>
-      <c r="B261" s="123">
-[...26 lines deleted...]
-      <c r="K261" s="123">
+      <c r="B261" s="124">
+        <v>0</v>
+      </c>
+      <c r="C261" s="124">
+        <v>0</v>
+      </c>
+      <c r="D261" s="124">
+        <v>0</v>
+      </c>
+      <c r="E261" s="124">
+        <v>0</v>
+      </c>
+      <c r="F261" s="124">
+        <v>0</v>
+      </c>
+      <c r="G261" s="124">
+        <v>0</v>
+      </c>
+      <c r="H261" s="124">
+        <v>0</v>
+      </c>
+      <c r="I261" s="124">
+        <v>0</v>
+      </c>
+      <c r="J261" s="124">
+        <v>0</v>
+      </c>
+      <c r="K261" s="124">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A262" s="123" t="s">
+      <c r="A262" s="124" t="s">
         <v>74</v>
       </c>
-      <c r="B262" s="123">
-[...26 lines deleted...]
-      <c r="K262" s="123">
+      <c r="B262" s="124">
+        <v>0</v>
+      </c>
+      <c r="C262" s="124">
+        <v>0</v>
+      </c>
+      <c r="D262" s="124">
+        <v>0</v>
+      </c>
+      <c r="E262" s="124">
+        <v>0</v>
+      </c>
+      <c r="F262" s="124">
+        <v>0</v>
+      </c>
+      <c r="G262" s="124">
+        <v>0</v>
+      </c>
+      <c r="H262" s="124">
+        <v>0</v>
+      </c>
+      <c r="I262" s="124">
+        <v>0</v>
+      </c>
+      <c r="J262" s="124">
+        <v>0</v>
+      </c>
+      <c r="K262" s="124">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A263" s="123" t="s">
+      <c r="A263" s="124" t="s">
         <v>75</v>
       </c>
-      <c r="B263" s="123">
-[...26 lines deleted...]
-      <c r="K263" s="123">
+      <c r="B263" s="124">
+        <v>0</v>
+      </c>
+      <c r="C263" s="124">
+        <v>0</v>
+      </c>
+      <c r="D263" s="124">
+        <v>0</v>
+      </c>
+      <c r="E263" s="124">
+        <v>0</v>
+      </c>
+      <c r="F263" s="124">
+        <v>0</v>
+      </c>
+      <c r="G263" s="124">
+        <v>0</v>
+      </c>
+      <c r="H263" s="124">
+        <v>0</v>
+      </c>
+      <c r="I263" s="124">
+        <v>0</v>
+      </c>
+      <c r="J263" s="124">
+        <v>0</v>
+      </c>
+      <c r="K263" s="124">
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A264" s="123" t="s">
+      <c r="A264" s="124" t="s">
         <v>76</v>
       </c>
-      <c r="B264" s="123">
-[...26 lines deleted...]
-      <c r="K264" s="123">
+      <c r="B264" s="124">
+        <v>0</v>
+      </c>
+      <c r="C264" s="124">
+        <v>0</v>
+      </c>
+      <c r="D264" s="124">
+        <v>0</v>
+      </c>
+      <c r="E264" s="124">
+        <v>0</v>
+      </c>
+      <c r="F264" s="124">
+        <v>0</v>
+      </c>
+      <c r="G264" s="124">
+        <v>0</v>
+      </c>
+      <c r="H264" s="124">
+        <v>0</v>
+      </c>
+      <c r="I264" s="124">
+        <v>0</v>
+      </c>
+      <c r="J264" s="124">
+        <v>0</v>
+      </c>
+      <c r="K264" s="124">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="46">
         <v>0</v>
       </c>
       <c r="B265" s="46">
         <v>0</v>
       </c>
       <c r="C265" s="46">
         <v>0</v>
       </c>
       <c r="D265" s="46">
         <v>0</v>
       </c>
       <c r="E265" s="46">
         <v>0</v>
       </c>
       <c r="F265" s="46">
         <v>0</v>
       </c>
       <c r="G265" s="46">
         <v>0</v>
       </c>
@@ -8102,704 +8100,704 @@
       <c r="C266" s="46"/>
       <c r="D266" s="46"/>
       <c r="E266" s="46"/>
       <c r="F266" s="46"/>
       <c r="G266" s="46"/>
       <c r="H266" s="46"/>
       <c r="I266" s="46"/>
       <c r="J266" s="46"/>
       <c r="K266" s="46"/>
     </row>
     <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="46"/>
       <c r="B267" s="46"/>
       <c r="C267" s="46"/>
       <c r="D267" s="46"/>
       <c r="E267" s="46"/>
       <c r="F267" s="46"/>
       <c r="G267" s="46"/>
       <c r="H267" s="46"/>
       <c r="I267" s="46"/>
       <c r="J267" s="46"/>
       <c r="K267" s="46"/>
     </row>
     <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="2" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B268" s="22"/>
       <c r="C268" s="22"/>
       <c r="D268" s="22"/>
       <c r="E268" s="22"/>
       <c r="F268" s="22"/>
       <c r="G268" s="22"/>
       <c r="H268" s="22"/>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
     </row>
     <row r="269" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="12">
         <v>0</v>
       </c>
       <c r="B269" s="12">
         <v>0</v>
       </c>
       <c r="C269" s="12">
         <v>0</v>
       </c>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
       <c r="E269" s="12">
         <v>2024</v>
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
         <v>120</v>
       </c>
       <c r="H269" s="13" t="s">
         <v>121</v>
       </c>
       <c r="I269" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="J269" s="13" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="K269" s="13" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="270" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B270" s="22"/>
-      <c r="C270" s="124" t="s">
+      <c r="C270" s="127" t="s">
         <v>68</v>
       </c>
       <c r="D270" s="16">
-        <v>28.625154925881208</v>
+        <v>8.6724409486938399</v>
       </c>
       <c r="E270" s="16">
-        <v>28.753943590935236</v>
+        <v>8.374445943325517</v>
       </c>
       <c r="F270" s="16">
-        <v>21.306810669296496</v>
+        <v>8.6542032253286614</v>
       </c>
       <c r="G270" s="16">
-        <v>-15.293689362006752</v>
+        <v>8.38306806354597</v>
       </c>
       <c r="H270" s="16">
-        <v>2.4887472486219808</v>
+        <v>8.2288756712097566</v>
       </c>
       <c r="I270" s="16">
-        <v>26.771219204338625</v>
+        <v>8.1749530682269089</v>
       </c>
       <c r="J270" s="16">
-        <v>19.225496413363345</v>
+        <v>8.1066028971838033</v>
       </c>
       <c r="K270" s="16">
-        <v>-19.196668993970608</v>
+        <v>7.4918804770221001</v>
       </c>
     </row>
     <row r="271" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B271" s="22"/>
-      <c r="C271" s="124">
+      <c r="C271" s="127">
         <v>0</v>
       </c>
       <c r="D271" s="16">
-        <v>35.949305391916319</v>
+        <v>33.437900539025598</v>
       </c>
       <c r="E271" s="16">
-        <v>34.443373500566913</v>
+        <v>33.829408617410188</v>
       </c>
       <c r="F271" s="16">
-        <v>43.632389156050849</v>
+        <v>33.783729001296905</v>
       </c>
       <c r="G271" s="16">
-        <v>44.809831811424765</v>
+        <v>4.7378401069634615</v>
       </c>
       <c r="H271" s="16">
-        <v>15.814558807905922</v>
+        <v>8.5647553644417673</v>
       </c>
       <c r="I271" s="16">
-        <v>36.691896056300003</v>
+        <v>34.418121978452987</v>
       </c>
       <c r="J271" s="16">
-        <v>44.493178326699869</v>
+        <v>36.405397315440815</v>
       </c>
       <c r="K271" s="16">
-        <v>36.440445196939756</v>
+        <v>14.657015983466422</v>
       </c>
     </row>
     <row r="272" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B272" s="22"/>
-      <c r="C272" s="124">
+      <c r="C272" s="127">
         <v>0</v>
       </c>
       <c r="D272" s="16">
-        <v>15.702757592264049</v>
+        <v>24.376926348859008</v>
       </c>
       <c r="E272" s="16">
-        <v>15.179509234527277</v>
+        <v>22.699580308912051</v>
       </c>
       <c r="F272" s="16">
-        <v>15.062398099301513</v>
+        <v>22.189855634357038</v>
       </c>
       <c r="G272" s="16">
-        <v>13.430834539829986</v>
+        <v>2.5243640129081406</v>
       </c>
       <c r="H272" s="16">
-        <v>9.1975974699569427</v>
+        <v>5.7707527624966337</v>
       </c>
       <c r="I272" s="16">
-        <v>15.20870132368089</v>
+        <v>22.8059788530506</v>
       </c>
       <c r="J272" s="16">
-        <v>16.003428429319261</v>
+        <v>23.476015478126268</v>
       </c>
       <c r="K272" s="16">
-        <v>18.397014934092638</v>
+        <v>11.582914023724202</v>
       </c>
     </row>
     <row r="273" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B273" s="22"/>
-      <c r="C273" s="124">
+      <c r="C273" s="127">
         <v>0</v>
       </c>
       <c r="D273" s="16">
-        <v>19.722782089938423</v>
+        <v>33.512732163421553</v>
       </c>
       <c r="E273" s="16">
-        <v>21.623173673970562</v>
+        <v>35.096565130352239</v>
       </c>
       <c r="F273" s="16">
-        <v>19.998402075351144</v>
+        <v>35.3722121390174</v>
       </c>
       <c r="G273" s="16">
-        <v>5.7232719839273001</v>
+        <v>5.7031771516709542</v>
       </c>
       <c r="H273" s="16">
-        <v>10.723629711391736</v>
+        <v>9.7576522184990466</v>
       </c>
       <c r="I273" s="16">
-        <v>21.328183415680467</v>
+        <v>34.60094610026951</v>
       </c>
       <c r="J273" s="16">
-        <v>20.277896830617525</v>
+        <v>32.011984309249115</v>
       </c>
       <c r="K273" s="16">
-        <v>6.976625516920766</v>
+        <v>0.28746426685929388</v>
       </c>
     </row>
     <row r="274" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="97" t="s">
         <v>70</v>
       </c>
       <c r="B274" s="98"/>
-      <c r="C274" s="140" t="s">
+      <c r="C274" s="122" t="s">
         <v>61</v>
       </c>
       <c r="D274" s="99">
-        <v>99.289345090212692</v>
+        <v>87.785461169782792</v>
       </c>
       <c r="E274" s="99">
-        <v>99.106362665009513</v>
+        <v>89.187648043943184</v>
       </c>
       <c r="F274" s="99">
-        <v>99.302072087178374</v>
+        <v>89.557648820625246</v>
       </c>
       <c r="G274" s="99">
-        <v>14.312766733826468</v>
+        <v>4.8794581127329737</v>
       </c>
       <c r="H274" s="99">
-        <v>10.340140955256061</v>
+        <v>8.2858505967877925</v>
       </c>
       <c r="I274" s="99">
-        <v>99.195374430968727</v>
+        <v>89.680871160053371</v>
       </c>
       <c r="J274" s="99">
-        <v>99.286163246967845</v>
+        <v>90.482270497683984</v>
       </c>
       <c r="K274" s="99">
-        <v>12.517442478080085</v>
+        <v>8.3981896313661366</v>
       </c>
     </row>
     <row r="275" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B275" s="100"/>
-      <c r="C275" s="141">
+      <c r="C275" s="123">
         <v>0</v>
       </c>
       <c r="D275" s="17">
-        <v>0.71065490978730661</v>
+        <v>12.214538830217213</v>
       </c>
       <c r="E275" s="17">
-        <v>0.89363733499049325</v>
+        <v>10.812351956056808</v>
       </c>
       <c r="F275" s="17">
-        <v>0.69792791282163325</v>
+        <v>10.442351179374743</v>
       </c>
       <c r="G275" s="17">
-        <v>-10.898046514882456</v>
+        <v>0.87198873022214152</v>
       </c>
       <c r="H275" s="17">
-        <v>9.8392528254753984</v>
+        <v>3.6053053960392933</v>
       </c>
       <c r="I275" s="17">
-        <v>0.8046255690312788</v>
+        <v>10.319128839946638</v>
       </c>
       <c r="J275" s="17">
-        <v>0.71383675303215</v>
+        <v>9.5177295023160049</v>
       </c>
       <c r="K275" s="17">
-        <v>-0.2695864238453638</v>
+        <v>-0.90569857576432211</v>
       </c>
     </row>
     <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="4" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D276" s="60"/>
     </row>
     <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="60"/>
     </row>
     <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D278" s="60"/>
     </row>
     <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="20" t="s">
         <v>105</v>
       </c>
       <c r="D279" s="60"/>
     </row>
     <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="101" t="s">
         <v>72</v>
       </c>
       <c r="D280" s="60"/>
     </row>
     <row r="281" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A281" s="123" t="s">
+      <c r="A281" s="124" t="s">
         <v>73</v>
       </c>
-      <c r="B281" s="123">
-[...26 lines deleted...]
-      <c r="K281" s="123">
+      <c r="B281" s="124">
+        <v>0</v>
+      </c>
+      <c r="C281" s="124">
+        <v>0</v>
+      </c>
+      <c r="D281" s="124">
+        <v>0</v>
+      </c>
+      <c r="E281" s="124">
+        <v>0</v>
+      </c>
+      <c r="F281" s="124">
+        <v>0</v>
+      </c>
+      <c r="G281" s="124">
+        <v>0</v>
+      </c>
+      <c r="H281" s="124">
+        <v>0</v>
+      </c>
+      <c r="I281" s="124">
+        <v>0</v>
+      </c>
+      <c r="J281" s="124">
+        <v>0</v>
+      </c>
+      <c r="K281" s="124">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A282" s="123" t="s">
+      <c r="A282" s="124" t="s">
         <v>74</v>
       </c>
-      <c r="B282" s="123">
-[...26 lines deleted...]
-      <c r="K282" s="123">
+      <c r="B282" s="124">
+        <v>0</v>
+      </c>
+      <c r="C282" s="124">
+        <v>0</v>
+      </c>
+      <c r="D282" s="124">
+        <v>0</v>
+      </c>
+      <c r="E282" s="124">
+        <v>0</v>
+      </c>
+      <c r="F282" s="124">
+        <v>0</v>
+      </c>
+      <c r="G282" s="124">
+        <v>0</v>
+      </c>
+      <c r="H282" s="124">
+        <v>0</v>
+      </c>
+      <c r="I282" s="124">
+        <v>0</v>
+      </c>
+      <c r="J282" s="124">
+        <v>0</v>
+      </c>
+      <c r="K282" s="124">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A283" s="123" t="s">
+      <c r="A283" s="124" t="s">
         <v>75</v>
       </c>
-      <c r="B283" s="123">
-[...26 lines deleted...]
-      <c r="K283" s="123">
+      <c r="B283" s="124">
+        <v>0</v>
+      </c>
+      <c r="C283" s="124">
+        <v>0</v>
+      </c>
+      <c r="D283" s="124">
+        <v>0</v>
+      </c>
+      <c r="E283" s="124">
+        <v>0</v>
+      </c>
+      <c r="F283" s="124">
+        <v>0</v>
+      </c>
+      <c r="G283" s="124">
+        <v>0</v>
+      </c>
+      <c r="H283" s="124">
+        <v>0</v>
+      </c>
+      <c r="I283" s="124">
+        <v>0</v>
+      </c>
+      <c r="J283" s="124">
+        <v>0</v>
+      </c>
+      <c r="K283" s="124">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A284" s="123" t="s">
+      <c r="A284" s="124" t="s">
         <v>76</v>
       </c>
-      <c r="B284" s="123">
-[...26 lines deleted...]
-      <c r="K284" s="123">
+      <c r="B284" s="124">
+        <v>0</v>
+      </c>
+      <c r="C284" s="124">
+        <v>0</v>
+      </c>
+      <c r="D284" s="124">
+        <v>0</v>
+      </c>
+      <c r="E284" s="124">
+        <v>0</v>
+      </c>
+      <c r="F284" s="124">
+        <v>0</v>
+      </c>
+      <c r="G284" s="124">
+        <v>0</v>
+      </c>
+      <c r="H284" s="124">
+        <v>0</v>
+      </c>
+      <c r="I284" s="124">
+        <v>0</v>
+      </c>
+      <c r="J284" s="124">
+        <v>0</v>
+      </c>
+      <c r="K284" s="124">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="46"/>
       <c r="B285" s="46"/>
       <c r="C285" s="46"/>
       <c r="D285" s="46"/>
       <c r="E285" s="46"/>
       <c r="F285" s="83"/>
       <c r="G285" s="83"/>
       <c r="H285" s="46"/>
       <c r="I285" s="46"/>
       <c r="J285" s="46"/>
       <c r="K285" s="46"/>
     </row>
     <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="46"/>
       <c r="B286" s="46"/>
       <c r="C286" s="46"/>
       <c r="D286" s="46"/>
       <c r="E286" s="46"/>
       <c r="F286" s="83"/>
       <c r="G286" s="83"/>
       <c r="H286" s="46"/>
       <c r="I286" s="46"/>
       <c r="J286" s="46"/>
       <c r="K286" s="46"/>
     </row>
     <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="46"/>
       <c r="B287" s="46"/>
       <c r="C287" s="46"/>
       <c r="D287" s="46"/>
       <c r="E287" s="46"/>
       <c r="F287" s="83"/>
       <c r="G287" s="83"/>
       <c r="H287" s="46"/>
       <c r="I287" s="46"/>
       <c r="J287" s="46"/>
       <c r="K287" s="46"/>
     </row>
     <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="2" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B288" s="22"/>
       <c r="C288" s="22"/>
       <c r="D288" s="22"/>
       <c r="E288" s="22"/>
       <c r="F288" s="22"/>
       <c r="G288" s="22"/>
       <c r="H288" s="22"/>
       <c r="I288" s="22"/>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
     </row>
     <row r="289" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="12">
         <v>0</v>
       </c>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="24">
         <v>0</v>
       </c>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
         <v>2022</v>
       </c>
       <c r="G289" s="12">
         <v>2023</v>
       </c>
       <c r="H289" s="12">
         <v>2024</v>
       </c>
       <c r="I289" s="12">
         <v>2025</v>
       </c>
       <c r="J289" s="13" t="s">
         <v>120</v>
       </c>
       <c r="K289" s="13" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="47" t="s">
         <v>65</v>
       </c>
       <c r="B290" s="102"/>
       <c r="C290" s="102"/>
-      <c r="D290" s="130" t="s">
+      <c r="D290" s="126" t="s">
         <v>47</v>
       </c>
       <c r="E290" s="103">
         <v>18.343700225997683</v>
       </c>
       <c r="F290" s="103">
         <v>26.007393891467945</v>
       </c>
       <c r="G290" s="103">
         <v>24.669026332706686</v>
       </c>
       <c r="H290" s="103">
         <v>25.114068446732819</v>
       </c>
       <c r="I290" s="103">
-        <v>26.717756679265413</v>
+        <v>26.717099128441884</v>
       </c>
       <c r="J290" s="104">
-        <v>9.0047456116093088</v>
+        <v>8.9505452113039112</v>
       </c>
       <c r="K290" s="104">
-        <v>7.6168975518324133</v>
+        <v>7.6035174764625957</v>
       </c>
     </row>
     <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B291" s="22"/>
       <c r="C291" s="22"/>
-      <c r="D291" s="131">
+      <c r="D291" s="141">
         <v>0</v>
       </c>
       <c r="E291" s="60">
         <v>1.7065795190991546</v>
       </c>
       <c r="F291" s="60">
         <v>2.2786312028474658</v>
       </c>
       <c r="G291" s="60">
         <v>1.5408740476128886</v>
       </c>
       <c r="H291" s="60">
         <v>0.76686776003578028</v>
       </c>
       <c r="I291" s="60">
-        <v>0.63359744052404587</v>
+        <v>0.63389703950898213</v>
       </c>
       <c r="J291" s="16">
         <v>-15.344452427863487</v>
       </c>
       <c r="K291" s="16">
         <v>-23.533021917716002</v>
       </c>
     </row>
     <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B292" s="22"/>
       <c r="C292" s="22"/>
-      <c r="D292" s="131">
+      <c r="D292" s="141">
         <v>0</v>
       </c>
       <c r="E292" s="60">
         <v>78.278305169028329</v>
       </c>
       <c r="F292" s="60">
         <v>70.349986342074004</v>
       </c>
       <c r="G292" s="60">
         <v>72.556896560972746</v>
       </c>
       <c r="H292" s="60">
         <v>72.489556843949003</v>
       </c>
       <c r="I292" s="60">
-        <v>70.666381630994906</v>
+        <v>70.665802261564593</v>
       </c>
       <c r="J292" s="16">
-        <v>-0.11508632405899916</v>
+        <v>-0.16311350171038355</v>
       </c>
       <c r="K292" s="16">
-        <v>-4.51282026330394</v>
+        <v>-4.524300492657984</v>
       </c>
     </row>
     <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B293" s="22"/>
       <c r="C293" s="22"/>
-      <c r="D293" s="131">
+      <c r="D293" s="141">
         <v>0</v>
       </c>
       <c r="E293" s="60">
         <v>1.6694465054982808</v>
       </c>
       <c r="F293" s="60">
         <v>1.3619441696563199</v>
       </c>
       <c r="G293" s="60">
         <v>1.2322197753450062</v>
       </c>
       <c r="H293" s="60">
         <v>1.6264961605756061</v>
       </c>
       <c r="I293" s="60">
-        <v>1.9771472499114091</v>
+        <v>1.9780821515875477</v>
       </c>
       <c r="J293" s="16">
         <v>24.551356393277814</v>
       </c>
       <c r="K293" s="16">
         <v>2.1924551752628529</v>
       </c>
     </row>
     <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B294" s="73"/>
       <c r="C294" s="73"/>
-      <c r="D294" s="132">
+      <c r="D294" s="142">
         <v>0</v>
       </c>
       <c r="E294" s="105">
-        <v>1.9685803765503297E-3</v>
+        <v>1.9685803765529209E-3</v>
       </c>
       <c r="F294" s="105">
-        <v>2.0443939542695863E-3</v>
+        <v>2.0443939542624753E-3</v>
       </c>
       <c r="G294" s="105">
-        <v>9.8328336267354262E-4</v>
+        <v>9.8328336267384533E-4</v>
       </c>
       <c r="H294" s="105">
-        <v>3.0107887067798529E-3</v>
+        <v>3.0107887067815598E-3</v>
       </c>
       <c r="I294" s="105">
-        <v>5.1169993042178442E-3</v>
+        <v>5.1194188969982046E-3</v>
       </c>
       <c r="J294" s="17">
-        <v>74.139610389610368</v>
+        <v>74.139610389258408</v>
       </c>
       <c r="K294" s="17">
-        <v>24.384927649805132</v>
+        <v>24.384927649719003</v>
       </c>
     </row>
     <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F295" s="60"/>
       <c r="G295" s="60"/>
       <c r="H295" s="60"/>
       <c r="I295" s="60"/>
       <c r="J295" s="60"/>
       <c r="K295" s="60"/>
     </row>
     <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B296" s="84"/>
       <c r="C296" s="84"/>
       <c r="D296" s="84"/>
       <c r="E296" s="84"/>
       <c r="F296" s="84"/>
       <c r="G296" s="84"/>
       <c r="H296" s="84"/>
       <c r="I296" s="84"/>
@@ -8842,247 +8840,247 @@
       <c r="K299" s="85"/>
     </row>
     <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="101" t="s">
         <v>79</v>
       </c>
       <c r="B300" s="84"/>
       <c r="C300" s="84"/>
       <c r="D300" s="84"/>
       <c r="E300" s="84"/>
       <c r="F300" s="84"/>
       <c r="G300" s="84"/>
       <c r="H300" s="84"/>
       <c r="I300" s="84"/>
       <c r="J300" s="84"/>
       <c r="K300" s="84"/>
     </row>
     <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="46"/>
     </row>
     <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="46"/>
     </row>
     <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="2" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B303" s="22"/>
       <c r="C303" s="22"/>
       <c r="D303" s="22"/>
       <c r="E303" s="22"/>
       <c r="F303" s="22"/>
       <c r="G303" s="22"/>
       <c r="H303" s="22"/>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
     </row>
     <row r="304" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="12">
         <v>0</v>
       </c>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="24">
         <v>0</v>
       </c>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
         <v>2022</v>
       </c>
       <c r="G304" s="12">
         <v>2023</v>
       </c>
       <c r="H304" s="12">
         <v>2024</v>
       </c>
       <c r="I304" s="12">
         <v>2025</v>
       </c>
       <c r="J304" s="13" t="s">
         <v>120</v>
       </c>
       <c r="K304" s="13" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="47" t="s">
         <v>65</v>
       </c>
       <c r="B305" s="102"/>
       <c r="C305" s="102"/>
-      <c r="D305" s="130" t="s">
+      <c r="D305" s="126" t="s">
         <v>47</v>
       </c>
       <c r="E305" s="103">
         <v>14.498936611728109</v>
       </c>
       <c r="F305" s="103">
         <v>10.71372609902102</v>
       </c>
       <c r="G305" s="103">
         <v>10.45567940519687</v>
       </c>
       <c r="H305" s="103">
-        <v>11.422606258535936</v>
+        <v>11.422606258535934</v>
       </c>
       <c r="I305" s="103">
-        <v>16.170357669152867</v>
+        <v>16.318650050903599</v>
       </c>
       <c r="J305" s="104">
-        <v>61.705341475099964</v>
+        <v>63.155359921561917</v>
       </c>
       <c r="K305" s="104">
-        <v>13.42230866855183</v>
+        <v>13.675723736085764</v>
       </c>
     </row>
     <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B306" s="22"/>
       <c r="C306" s="22"/>
-      <c r="D306" s="131">
+      <c r="D306" s="141">
         <v>0</v>
       </c>
       <c r="E306" s="60">
         <v>0.65895293787183906</v>
       </c>
       <c r="F306" s="60">
         <v>0.23037164987587178</v>
       </c>
       <c r="G306" s="60">
         <v>0.18764573867136808</v>
       </c>
       <c r="H306" s="60">
-        <v>0.65323793153620324</v>
+        <v>0.65323793153620302</v>
       </c>
       <c r="I306" s="60">
-        <v>0.59339495358490346</v>
+        <v>0.58261169326578333</v>
       </c>
       <c r="J306" s="16">
-        <v>3.762971463788003</v>
+        <v>1.856822782983887</v>
       </c>
       <c r="K306" s="16">
-        <v>7.5164649517672322</v>
+        <v>7.0192512027296816</v>
       </c>
     </row>
     <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B307" s="22"/>
       <c r="C307" s="22"/>
-      <c r="D307" s="131">
+      <c r="D307" s="141">
         <v>0</v>
       </c>
       <c r="E307" s="60">
         <v>77.313694396467298</v>
       </c>
       <c r="F307" s="60">
         <v>79.578369143832504</v>
       </c>
       <c r="G307" s="60">
         <v>81.198771290792862</v>
       </c>
       <c r="H307" s="60">
-        <v>78.649765468255495</v>
+        <v>78.649765468255481</v>
       </c>
       <c r="I307" s="60">
-        <v>73.976659451826194</v>
+        <v>73.998003844274436</v>
       </c>
       <c r="J307" s="16">
-        <v>7.4403045387189355</v>
+        <v>7.4496229257282556</v>
       </c>
       <c r="K307" s="16">
-        <v>9.1596631037858867</v>
+        <v>9.1620299039113959</v>
       </c>
     </row>
     <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B308" s="22"/>
       <c r="C308" s="22"/>
-      <c r="D308" s="131">
+      <c r="D308" s="141">
         <v>0</v>
       </c>
       <c r="E308" s="60">
         <v>6.2599124254212368</v>
       </c>
       <c r="F308" s="60">
         <v>8.4240036071605129</v>
       </c>
       <c r="G308" s="60">
         <v>7.8170862712432916</v>
       </c>
       <c r="H308" s="60">
         <v>8.9369747862636135</v>
       </c>
       <c r="I308" s="60">
-        <v>8.9679746432757454</v>
+        <v>8.9677577383563296</v>
       </c>
       <c r="J308" s="16">
-        <v>14.623531686980362</v>
+        <v>14.597635774345855</v>
       </c>
       <c r="K308" s="16">
-        <v>20.749166807992147</v>
+        <v>20.742346273899503</v>
       </c>
     </row>
     <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B309" s="73"/>
       <c r="C309" s="73"/>
-      <c r="D309" s="132">
+      <c r="D309" s="142">
         <v>0</v>
       </c>
       <c r="E309" s="105">
-        <v>1.2685036285115179</v>
+        <v>1.2685036285115174</v>
       </c>
       <c r="F309" s="105">
-        <v>1.0535295001100955</v>
+        <v>1.0535295001100933</v>
       </c>
       <c r="G309" s="105">
-        <v>0.34081729409560962</v>
+        <v>0.3408172940956124</v>
       </c>
       <c r="H309" s="105">
-        <v>0.33741555540876028</v>
+        <v>0.33741555540877266</v>
       </c>
       <c r="I309" s="105">
-        <v>0.29161328216029492</v>
+        <v>0.13297667319984655</v>
       </c>
       <c r="J309" s="17">
-        <v>-1.2784087211881334</v>
+        <v>-54.991692038044725</v>
       </c>
       <c r="K309" s="17">
-        <v>-23.575692706091232</v>
+        <v>-37.201156505633101</v>
       </c>
     </row>
     <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F310" s="60"/>
       <c r="G310" s="60"/>
       <c r="H310" s="60"/>
       <c r="I310" s="60"/>
       <c r="J310" s="60"/>
       <c r="K310" s="60"/>
     </row>
     <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B311" s="84"/>
       <c r="C311" s="84"/>
       <c r="D311" s="84"/>
       <c r="E311" s="84"/>
       <c r="F311" s="84"/>
       <c r="G311" s="84"/>
       <c r="H311" s="84"/>
       <c r="I311" s="84"/>
@@ -9125,51 +9123,51 @@
       <c r="K314" s="85"/>
     </row>
     <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A315" s="101" t="s">
         <v>79</v>
       </c>
       <c r="B315" s="84"/>
       <c r="C315" s="84"/>
       <c r="D315" s="84"/>
       <c r="E315" s="84"/>
       <c r="F315" s="84"/>
       <c r="G315" s="84"/>
       <c r="H315" s="84"/>
       <c r="I315" s="84"/>
       <c r="J315" s="84"/>
       <c r="K315" s="84"/>
     </row>
     <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A316" s="82"/>
     </row>
     <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A317" s="82"/>
     </row>
     <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A318" s="2" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="8"/>
       <c r="D318" s="8"/>
       <c r="E318" s="8"/>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
       <c r="H318" s="8"/>
       <c r="I318" s="8"/>
       <c r="J318" s="8"/>
       <c r="K318" s="9"/>
     </row>
     <row r="319" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A319" s="11">
         <v>0</v>
       </c>
       <c r="B319" s="11"/>
       <c r="C319" s="11"/>
       <c r="D319" s="11"/>
       <c r="E319" s="12">
         <v>2021</v>
       </c>
       <c r="F319" s="12">
         <v>2022</v>
       </c>
@@ -9359,254 +9357,254 @@
       <c r="D327" s="46"/>
       <c r="E327" s="46"/>
       <c r="F327" s="46"/>
       <c r="G327" s="46"/>
       <c r="H327" s="46"/>
       <c r="I327" s="46"/>
       <c r="J327" s="46"/>
       <c r="K327" s="46"/>
     </row>
     <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A328" s="20" t="s">
         <v>105</v>
       </c>
       <c r="B328" s="46"/>
       <c r="C328" s="46"/>
       <c r="D328" s="46"/>
       <c r="E328" s="46"/>
       <c r="F328" s="46"/>
       <c r="G328" s="46"/>
       <c r="H328" s="46"/>
       <c r="I328" s="46"/>
       <c r="J328" s="46"/>
       <c r="K328" s="46"/>
     </row>
     <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A329" s="122" t="s">
+      <c r="A329" s="133" t="s">
         <v>136</v>
       </c>
-      <c r="B329" s="122">
-[...26 lines deleted...]
-      <c r="K329" s="122">
+      <c r="B329" s="133">
+        <v>0</v>
+      </c>
+      <c r="C329" s="133">
+        <v>0</v>
+      </c>
+      <c r="D329" s="133">
+        <v>0</v>
+      </c>
+      <c r="E329" s="133">
+        <v>0</v>
+      </c>
+      <c r="F329" s="133">
+        <v>0</v>
+      </c>
+      <c r="G329" s="133">
+        <v>0</v>
+      </c>
+      <c r="H329" s="133">
+        <v>0</v>
+      </c>
+      <c r="I329" s="133">
+        <v>0</v>
+      </c>
+      <c r="J329" s="133">
+        <v>0</v>
+      </c>
+      <c r="K329" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A330" s="46"/>
       <c r="B330" s="46"/>
       <c r="C330" s="46"/>
       <c r="D330" s="46"/>
       <c r="E330" s="46"/>
       <c r="F330" s="46"/>
       <c r="G330" s="46"/>
       <c r="H330" s="46"/>
       <c r="I330" s="46"/>
       <c r="J330" s="46"/>
       <c r="K330" s="46"/>
     </row>
     <row r="331" spans="1:11" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="2" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B331" s="37"/>
       <c r="C331" s="37"/>
       <c r="D331" s="37"/>
       <c r="E331" s="37"/>
       <c r="F331" s="37"/>
       <c r="G331" s="37"/>
       <c r="H331" s="37"/>
       <c r="I331" s="37"/>
       <c r="J331" s="37"/>
       <c r="K331" s="37"/>
     </row>
     <row r="332" spans="1:11" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="23"/>
       <c r="B332" s="23"/>
       <c r="C332" s="23"/>
       <c r="D332" s="24"/>
       <c r="E332" s="12"/>
       <c r="F332" s="12"/>
       <c r="G332" s="12">
         <v>2021</v>
       </c>
       <c r="H332" s="12">
         <v>2022</v>
       </c>
       <c r="I332" s="12">
         <v>2023</v>
       </c>
       <c r="J332" s="13">
         <v>2024</v>
       </c>
       <c r="K332" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="333" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A333" s="126" t="s">
+      <c r="A333" s="140" t="s">
         <v>124</v>
       </c>
-      <c r="B333" s="126"/>
-[...2 lines deleted...]
-      <c r="E333" s="126"/>
+      <c r="B333" s="140"/>
+      <c r="C333" s="140"/>
+      <c r="D333" s="140"/>
+      <c r="E333" s="140"/>
       <c r="F333" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G333" s="27">
         <v>21</v>
       </c>
       <c r="H333" s="27">
         <v>23</v>
       </c>
       <c r="I333" s="27">
         <v>22</v>
       </c>
       <c r="J333" s="27">
         <v>24</v>
       </c>
       <c r="K333" s="27">
         <v>24</v>
       </c>
     </row>
     <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A334" s="127"/>
-[...3 lines deleted...]
-      <c r="E334" s="127"/>
+      <c r="A334" s="138"/>
+      <c r="B334" s="138"/>
+      <c r="C334" s="138"/>
+      <c r="D334" s="138"/>
+      <c r="E334" s="138"/>
       <c r="F334" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G334" s="28">
         <v>0.48008407897254585</v>
       </c>
       <c r="H334" s="28">
         <v>0.51312129213149515</v>
       </c>
       <c r="I334" s="28">
         <v>0.44843864423905033</v>
       </c>
       <c r="J334" s="28">
         <v>0.41505727410941201</v>
       </c>
       <c r="K334" s="28">
         <v>0.43245932419656608</v>
       </c>
     </row>
     <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A335" s="128" t="s">
+      <c r="A335" s="135" t="s">
         <v>125</v>
       </c>
-      <c r="B335" s="128"/>
-[...2 lines deleted...]
-      <c r="E335" s="128"/>
+      <c r="B335" s="135"/>
+      <c r="C335" s="135"/>
+      <c r="D335" s="135"/>
+      <c r="E335" s="135"/>
       <c r="F335" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G335" s="30">
         <v>8</v>
       </c>
       <c r="H335" s="30">
         <v>8</v>
       </c>
       <c r="I335" s="30">
         <v>9</v>
       </c>
       <c r="J335" s="30">
         <v>10</v>
       </c>
       <c r="K335" s="30">
         <v>8</v>
       </c>
     </row>
     <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A336" s="129"/>
-[...3 lines deleted...]
-      <c r="E336" s="129"/>
+      <c r="A336" s="136"/>
+      <c r="B336" s="136"/>
+      <c r="C336" s="136"/>
+      <c r="D336" s="136"/>
+      <c r="E336" s="136"/>
       <c r="F336" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G336" s="32">
         <v>4.3715586146925229</v>
       </c>
       <c r="H336" s="32">
         <v>4.7172319283901771</v>
       </c>
       <c r="I336" s="32">
         <v>3.4763062796503958</v>
       </c>
       <c r="J336" s="32">
         <v>2.9482138266320463</v>
       </c>
       <c r="K336" s="32">
         <v>3.3573505199663041</v>
       </c>
     </row>
     <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A337" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B337" s="33"/>
       <c r="C337" s="34"/>
     </row>
     <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A338" s="4" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A342" s="2" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B342" s="8"/>
       <c r="C342" s="8"/>
       <c r="D342" s="8"/>
       <c r="E342" s="8"/>
       <c r="F342" s="8"/>
       <c r="G342" s="8"/>
       <c r="H342" s="8"/>
       <c r="I342" s="8"/>
       <c r="J342" s="8"/>
       <c r="K342" s="9"/>
     </row>
     <row r="343" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A343" s="11">
         <v>0</v>
       </c>
       <c r="B343" s="11"/>
       <c r="C343" s="11"/>
       <c r="D343" s="11"/>
       <c r="E343" s="12">
         <v>2021</v>
       </c>
       <c r="F343" s="12">
         <v>2022</v>
       </c>
@@ -9741,339 +9739,339 @@
       <c r="K347" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="348" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A348" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="349" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A349" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="350" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A350" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A351" s="4" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="352" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A352" s="122" t="s">
+      <c r="A352" s="133" t="s">
         <v>66</v>
       </c>
-      <c r="B352" s="122"/>
-[...8 lines deleted...]
-      <c r="K352" s="122"/>
+      <c r="B352" s="133"/>
+      <c r="C352" s="133"/>
+      <c r="D352" s="133"/>
+      <c r="E352" s="133"/>
+      <c r="F352" s="133"/>
+      <c r="G352" s="133"/>
+      <c r="H352" s="133"/>
+      <c r="I352" s="133"/>
+      <c r="J352" s="133"/>
+      <c r="K352" s="133"/>
     </row>
     <row r="353" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A353" s="122" t="s">
+      <c r="A353" s="133" t="s">
         <v>136</v>
       </c>
-      <c r="B353" s="122">
-[...26 lines deleted...]
-      <c r="K353" s="122">
+      <c r="B353" s="133">
+        <v>0</v>
+      </c>
+      <c r="C353" s="133">
+        <v>0</v>
+      </c>
+      <c r="D353" s="133">
+        <v>0</v>
+      </c>
+      <c r="E353" s="133">
+        <v>0</v>
+      </c>
+      <c r="F353" s="133">
+        <v>0</v>
+      </c>
+      <c r="G353" s="133">
+        <v>0</v>
+      </c>
+      <c r="H353" s="133">
+        <v>0</v>
+      </c>
+      <c r="I353" s="133">
+        <v>0</v>
+      </c>
+      <c r="J353" s="133">
+        <v>0</v>
+      </c>
+      <c r="K353" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A354" s="46"/>
       <c r="B354" s="46"/>
       <c r="C354" s="46"/>
       <c r="D354" s="46"/>
       <c r="E354" s="46"/>
       <c r="F354" s="46"/>
       <c r="G354" s="46"/>
       <c r="H354" s="46"/>
       <c r="I354" s="46"/>
       <c r="J354" s="46"/>
       <c r="K354" s="46"/>
     </row>
     <row r="355" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A355" s="2" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B355" s="37"/>
       <c r="C355" s="37"/>
       <c r="D355" s="37"/>
       <c r="E355" s="37"/>
       <c r="F355" s="37"/>
       <c r="G355" s="37"/>
       <c r="H355" s="37"/>
       <c r="I355" s="37"/>
       <c r="J355" s="37"/>
       <c r="K355" s="37"/>
     </row>
     <row r="356" spans="1:11" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A356" s="23">
         <v>0</v>
       </c>
       <c r="B356" s="23">
         <v>0</v>
       </c>
       <c r="C356" s="23">
         <v>0</v>
       </c>
       <c r="D356" s="24"/>
       <c r="E356" s="12"/>
       <c r="F356" s="12">
         <v>0</v>
       </c>
       <c r="G356" s="12">
         <v>2021</v>
       </c>
       <c r="H356" s="12">
         <v>2022</v>
       </c>
       <c r="I356" s="12">
         <v>2023</v>
       </c>
       <c r="J356" s="13">
         <v>2024</v>
       </c>
       <c r="K356" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="357" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A357" s="126" t="s">
+      <c r="A357" s="140" t="s">
         <v>124</v>
       </c>
-      <c r="B357" s="126"/>
-[...2 lines deleted...]
-      <c r="E357" s="126"/>
+      <c r="B357" s="140"/>
+      <c r="C357" s="140"/>
+      <c r="D357" s="140"/>
+      <c r="E357" s="140"/>
       <c r="F357" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G357" s="27">
         <v>15</v>
       </c>
       <c r="H357" s="27">
         <v>18</v>
       </c>
       <c r="I357" s="27">
         <v>18</v>
       </c>
       <c r="J357" s="27">
         <v>23</v>
       </c>
       <c r="K357" s="27">
         <v>22</v>
       </c>
     </row>
     <row r="358" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A358" s="127">
-[...9 lines deleted...]
-      <c r="E358" s="127"/>
+      <c r="A358" s="138">
+        <v>0</v>
+      </c>
+      <c r="B358" s="138">
+        <v>0</v>
+      </c>
+      <c r="C358" s="138">
+        <v>0</v>
+      </c>
+      <c r="D358" s="138"/>
+      <c r="E358" s="138"/>
       <c r="F358" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G358" s="28">
         <v>0.89428497533559825</v>
       </c>
       <c r="H358" s="28">
         <v>0.68358859127098126</v>
       </c>
       <c r="I358" s="28">
         <v>0.72792243177390969</v>
       </c>
       <c r="J358" s="28">
         <v>0.59751604664821678</v>
       </c>
       <c r="K358" s="28">
         <v>0.59858552880303839</v>
       </c>
     </row>
     <row r="359" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A359" s="128" t="s">
+      <c r="A359" s="135" t="s">
         <v>125</v>
       </c>
-      <c r="B359" s="128"/>
-[...2 lines deleted...]
-      <c r="E359" s="128"/>
+      <c r="B359" s="135"/>
+      <c r="C359" s="135"/>
+      <c r="D359" s="135"/>
+      <c r="E359" s="135"/>
       <c r="F359" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G359" s="30">
         <v>6</v>
       </c>
       <c r="H359" s="30">
         <v>6</v>
       </c>
       <c r="I359" s="30">
         <v>6</v>
       </c>
       <c r="J359" s="30">
         <v>6</v>
       </c>
       <c r="K359" s="30">
         <v>6</v>
       </c>
     </row>
     <row r="360" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A360" s="129">
-[...9 lines deleted...]
-      <c r="E360" s="129"/>
+      <c r="A360" s="136">
+        <v>0</v>
+      </c>
+      <c r="B360" s="136">
+        <v>0</v>
+      </c>
+      <c r="C360" s="136">
+        <v>0</v>
+      </c>
+      <c r="D360" s="136"/>
+      <c r="E360" s="136"/>
       <c r="F360" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G360" s="32">
         <v>3.8155563747300438</v>
       </c>
       <c r="H360" s="32">
         <v>3.9453985917745724</v>
       </c>
       <c r="I360" s="32">
         <v>3.8888783766365349</v>
       </c>
       <c r="J360" s="32">
         <v>3.6826620004165198</v>
       </c>
       <c r="K360" s="32">
         <v>3.9144793239614306</v>
       </c>
     </row>
     <row r="361" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A361" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B361" s="35"/>
       <c r="C361" s="119"/>
       <c r="D361" s="46"/>
       <c r="E361" s="46"/>
       <c r="F361" s="46"/>
       <c r="G361" s="46"/>
       <c r="H361" s="46"/>
       <c r="I361" s="46"/>
       <c r="J361" s="46"/>
       <c r="K361" s="46"/>
     </row>
     <row r="362" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A362" s="4" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="364" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A364" s="2" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B364" s="8"/>
       <c r="C364" s="8"/>
       <c r="D364" s="8"/>
       <c r="E364" s="8"/>
       <c r="F364" s="8"/>
       <c r="G364" s="8"/>
       <c r="H364" s="8"/>
       <c r="I364" s="8"/>
       <c r="J364" s="8"/>
       <c r="K364" s="9"/>
     </row>
     <row r="365" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="11">
         <v>0</v>
       </c>
       <c r="B365" s="12">
         <v>2021</v>
       </c>
       <c r="C365" s="12">
         <v>2022</v>
       </c>
       <c r="D365" s="12">
         <v>2023</v>
       </c>
       <c r="E365" s="12">
         <v>2024</v>
       </c>
       <c r="F365" s="12">
         <v>2025</v>
       </c>
       <c r="G365" s="13" t="s">
         <v>144</v>
       </c>
       <c r="H365" s="13" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="I365" s="13" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="J365" s="13" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="K365" s="13" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="366" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B366" s="16">
         <v>-1.46</v>
       </c>
       <c r="C366" s="16">
         <v>-1.59</v>
       </c>
       <c r="D366" s="16">
         <v>16.45</v>
       </c>
       <c r="E366" s="16">
         <v>32.090000000000003</v>
       </c>
       <c r="F366" s="16">
         <v>-2.0100000000000002</v>
       </c>
       <c r="G366" s="16">
@@ -10173,142 +10171,142 @@
         <v>41</v>
       </c>
       <c r="B370" s="60"/>
       <c r="C370" s="60"/>
       <c r="D370" s="60"/>
       <c r="E370" s="60"/>
       <c r="F370" s="60"/>
       <c r="G370" s="60"/>
       <c r="H370" s="60"/>
       <c r="I370" s="60"/>
     </row>
     <row r="371" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A371" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B371" s="60"/>
       <c r="C371" s="60"/>
       <c r="D371" s="60"/>
       <c r="E371" s="60"/>
       <c r="F371" s="60"/>
       <c r="G371" s="60"/>
       <c r="H371" s="60"/>
       <c r="I371" s="60"/>
     </row>
     <row r="372" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A372" s="125" t="s">
+      <c r="A372" s="139" t="s">
         <v>37</v>
       </c>
-      <c r="B372" s="125">
-[...26 lines deleted...]
-      <c r="K372" s="125">
+      <c r="B372" s="139">
+        <v>0</v>
+      </c>
+      <c r="C372" s="139">
+        <v>0</v>
+      </c>
+      <c r="D372" s="139">
+        <v>0</v>
+      </c>
+      <c r="E372" s="139">
+        <v>0</v>
+      </c>
+      <c r="F372" s="139">
+        <v>0</v>
+      </c>
+      <c r="G372" s="139">
+        <v>0</v>
+      </c>
+      <c r="H372" s="139">
+        <v>0</v>
+      </c>
+      <c r="I372" s="139">
+        <v>0</v>
+      </c>
+      <c r="J372" s="139">
+        <v>0</v>
+      </c>
+      <c r="K372" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A373" s="46"/>
       <c r="B373" s="46"/>
       <c r="C373" s="46"/>
       <c r="D373" s="46"/>
       <c r="E373" s="46"/>
       <c r="F373" s="46"/>
       <c r="G373" s="46"/>
       <c r="H373" s="46"/>
       <c r="I373" s="46"/>
       <c r="J373" s="46"/>
       <c r="K373" s="46"/>
     </row>
     <row r="374" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A374" s="2" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B374" s="22"/>
       <c r="C374" s="22"/>
       <c r="D374" s="22"/>
       <c r="E374" s="22"/>
       <c r="F374" s="22"/>
       <c r="G374" s="22"/>
       <c r="H374" s="22"/>
       <c r="I374" s="22"/>
       <c r="J374" s="22"/>
       <c r="K374" s="22"/>
     </row>
     <row r="375" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="11">
         <v>0</v>
       </c>
       <c r="B375" s="13" t="s">
         <v>91</v>
       </c>
       <c r="C375" s="13" t="s">
         <v>92</v>
       </c>
       <c r="D375" s="13" t="s">
         <v>96</v>
       </c>
       <c r="E375" s="13" t="s">
         <v>107</v>
       </c>
       <c r="F375" s="13" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="G375" s="13" t="s">
         <v>120</v>
       </c>
       <c r="H375" s="13" t="s">
         <v>121</v>
       </c>
       <c r="I375" s="13" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="J375" s="13" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="K375" s="13" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="376" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A376" s="106" t="s">
         <v>35</v>
       </c>
       <c r="B376" s="16">
         <v>45.05</v>
       </c>
       <c r="C376" s="16">
         <v>53.35</v>
       </c>
       <c r="D376" s="16">
         <v>64.55</v>
       </c>
       <c r="E376" s="16">
         <v>96.7</v>
       </c>
       <c r="F376" s="16">
         <v>91.46</v>
       </c>
       <c r="G376" s="16">
@@ -10598,93 +10596,93 @@
       <c r="E387" s="88"/>
       <c r="F387" s="88"/>
       <c r="G387" s="88"/>
       <c r="H387" s="88"/>
       <c r="I387" s="88"/>
       <c r="J387" s="87"/>
       <c r="K387" s="46"/>
     </row>
     <row r="388" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A388" s="4" t="s">
         <v>136</v>
       </c>
       <c r="B388" s="88"/>
       <c r="C388" s="88"/>
       <c r="D388" s="88"/>
       <c r="E388" s="88"/>
       <c r="F388" s="88"/>
       <c r="G388" s="88"/>
       <c r="H388" s="88"/>
       <c r="I388" s="88"/>
       <c r="J388" s="87"/>
       <c r="K388" s="46"/>
     </row>
     <row r="391" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A391" s="2" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B391" s="22"/>
       <c r="C391" s="22"/>
       <c r="D391" s="22"/>
       <c r="E391" s="22"/>
       <c r="F391" s="22"/>
       <c r="G391" s="22"/>
       <c r="H391" s="22"/>
       <c r="I391" s="22"/>
       <c r="J391" s="22"/>
       <c r="K391" s="22"/>
     </row>
     <row r="392" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A392" s="11">
         <v>0</v>
       </c>
       <c r="B392" s="13" t="s">
         <v>91</v>
       </c>
       <c r="C392" s="13" t="s">
         <v>92</v>
       </c>
       <c r="D392" s="13" t="s">
         <v>96</v>
       </c>
       <c r="E392" s="13" t="s">
         <v>107</v>
       </c>
       <c r="F392" s="13" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="G392" s="13" t="s">
         <v>120</v>
       </c>
       <c r="H392" s="13" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="I392" s="13" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="J392" s="13" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="K392" s="13" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="393" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A393" s="106" t="s">
         <v>57</v>
       </c>
       <c r="B393" s="16">
         <v>10642.05</v>
       </c>
       <c r="C393" s="16">
         <v>11112.57</v>
       </c>
       <c r="D393" s="16">
         <v>12593.4</v>
       </c>
       <c r="E393" s="16">
         <v>11229.58</v>
       </c>
       <c r="F393" s="16">
         <v>14708.7</v>
       </c>
       <c r="G393" s="16">
@@ -10788,110 +10786,110 @@
       </c>
       <c r="E396" s="78">
         <v>321.49640271292424</v>
       </c>
       <c r="F396" s="78">
         <v>408.9896700821667</v>
       </c>
       <c r="G396" s="77" t="s">
         <v>24</v>
       </c>
       <c r="H396" s="77" t="s">
         <v>24</v>
       </c>
       <c r="I396" s="78">
         <v>330.64057029854916</v>
       </c>
       <c r="J396" s="78">
         <v>434.41491627436119</v>
       </c>
       <c r="K396" s="77" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="397" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A397" s="54" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="C397" s="54"/>
     </row>
     <row r="398" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A398" s="54" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="399" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A399" s="4" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="400" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A400" s="20" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="401" spans="1:11" ht="54.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A401" s="125" t="s">
+      <c r="A401" s="139" t="s">
         <v>58</v>
       </c>
-      <c r="B401" s="125">
-[...26 lines deleted...]
-      <c r="K401" s="125">
+      <c r="B401" s="139">
+        <v>0</v>
+      </c>
+      <c r="C401" s="139">
+        <v>0</v>
+      </c>
+      <c r="D401" s="139">
+        <v>0</v>
+      </c>
+      <c r="E401" s="139">
+        <v>0</v>
+      </c>
+      <c r="F401" s="139">
+        <v>0</v>
+      </c>
+      <c r="G401" s="139">
+        <v>0</v>
+      </c>
+      <c r="H401" s="139">
+        <v>0</v>
+      </c>
+      <c r="I401" s="139">
+        <v>0</v>
+      </c>
+      <c r="J401" s="139">
+        <v>0</v>
+      </c>
+      <c r="K401" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="402" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A402" s="90"/>
     </row>
     <row r="403" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A403" s="2" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B403" s="15"/>
       <c r="C403" s="15"/>
       <c r="D403" s="15"/>
       <c r="E403" s="15"/>
       <c r="F403" s="15"/>
       <c r="G403" s="15"/>
       <c r="H403" s="15"/>
       <c r="I403" s="15"/>
       <c r="J403" s="15"/>
       <c r="K403" s="22"/>
     </row>
     <row r="404" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A404" s="11">
         <v>0</v>
       </c>
       <c r="B404" s="12"/>
       <c r="C404" s="12"/>
       <c r="D404" s="12"/>
       <c r="E404" s="12">
         <v>2021</v>
       </c>
       <c r="F404" s="12">
         <v>2022</v>
       </c>
@@ -11065,193 +11063,193 @@
       <c r="D410" s="17"/>
       <c r="E410" s="17">
         <v>0.12953839008681589</v>
       </c>
       <c r="F410" s="17">
         <v>1.8976120811021329E-2</v>
       </c>
       <c r="G410" s="18">
         <v>0.12691130779752477</v>
       </c>
       <c r="H410" s="18">
         <v>0.25619677782159705</v>
       </c>
       <c r="I410" s="17">
         <v>0.43994068906339312</v>
       </c>
       <c r="J410" s="17" t="s">
         <v>24</v>
       </c>
       <c r="K410" s="116" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="411" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A411" s="54" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C411" s="54"/>
     </row>
     <row r="412" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A412" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="413" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A413" s="4" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="414" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A414" s="4" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="415" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A415" s="122" t="s">
+      <c r="A415" s="133" t="s">
         <v>95</v>
       </c>
-      <c r="B415" s="122"/>
-[...8 lines deleted...]
-      <c r="K415" s="122"/>
+      <c r="B415" s="133"/>
+      <c r="C415" s="133"/>
+      <c r="D415" s="133"/>
+      <c r="E415" s="133"/>
+      <c r="F415" s="133"/>
+      <c r="G415" s="133"/>
+      <c r="H415" s="133"/>
+      <c r="I415" s="133"/>
+      <c r="J415" s="133"/>
+      <c r="K415" s="133"/>
     </row>
     <row r="416" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A416" s="121"/>
       <c r="B416" s="121"/>
       <c r="C416" s="121"/>
       <c r="D416" s="121"/>
       <c r="E416" s="121"/>
       <c r="F416" s="121"/>
       <c r="G416" s="121"/>
       <c r="H416" s="121"/>
       <c r="I416" s="7"/>
       <c r="J416" s="7"/>
       <c r="K416" s="7"/>
     </row>
     <row r="417" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A417" s="120"/>
       <c r="B417" s="120"/>
       <c r="C417" s="120"/>
       <c r="D417" s="120"/>
       <c r="E417" s="120"/>
       <c r="F417" s="120"/>
       <c r="G417" s="120"/>
       <c r="H417" s="120"/>
       <c r="I417" s="120"/>
       <c r="J417" s="120"/>
       <c r="K417" s="120"/>
     </row>
     <row r="418" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I418" s="84"/>
       <c r="J418" s="84"/>
       <c r="K418" s="84"/>
     </row>
     <row r="419" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A419" s="118" t="s">
         <v>44</v>
       </c>
       <c r="B419" s="118">
-        <v>46189</v>
+        <v>46251</v>
       </c>
       <c r="I419" s="84"/>
       <c r="J419" s="84"/>
       <c r="K419" s="84"/>
     </row>
     <row r="420" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A420" s="91" t="s">
         <v>98</v>
       </c>
       <c r="I420" s="84"/>
       <c r="J420" s="84"/>
       <c r="K420" s="84"/>
     </row>
     <row r="421" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A421" s="117" t="s">
         <v>99</v>
       </c>
       <c r="I421" s="84"/>
       <c r="J421" s="84"/>
       <c r="K421" s="84"/>
     </row>
     <row r="422" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A422" s="90"/>
     </row>
   </sheetData>
   <mergeCells count="46">
-    <mergeCell ref="C274:C275"/>
-[...28 lines deleted...]
-    <mergeCell ref="E30:F30"/>
     <mergeCell ref="A415:K415"/>
     <mergeCell ref="A264:K264"/>
     <mergeCell ref="C270:C273"/>
     <mergeCell ref="A372:K372"/>
     <mergeCell ref="A401:K401"/>
     <mergeCell ref="A353:K353"/>
     <mergeCell ref="A357:E358"/>
     <mergeCell ref="A359:E360"/>
     <mergeCell ref="A333:E334"/>
     <mergeCell ref="A335:E336"/>
     <mergeCell ref="A352:K352"/>
     <mergeCell ref="D305:D309"/>
     <mergeCell ref="A329:K329"/>
     <mergeCell ref="A283:K283"/>
     <mergeCell ref="A284:K284"/>
     <mergeCell ref="D290:D294"/>
+    <mergeCell ref="A21:C22"/>
+    <mergeCell ref="A23:C24"/>
+    <mergeCell ref="A29:D30"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="A31:D32"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="A46:C48"/>
+    <mergeCell ref="A50:K50"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="A52:K52"/>
+    <mergeCell ref="G49:K49"/>
+    <mergeCell ref="C274:C275"/>
+    <mergeCell ref="A281:K281"/>
+    <mergeCell ref="A282:K282"/>
+    <mergeCell ref="F64:K64"/>
+    <mergeCell ref="F77:K77"/>
+    <mergeCell ref="A263:K263"/>
+    <mergeCell ref="H68:I68"/>
+    <mergeCell ref="C250:C253"/>
+    <mergeCell ref="C254:C255"/>
+    <mergeCell ref="A261:K261"/>
+    <mergeCell ref="A262:K262"/>
+    <mergeCell ref="J68:K68"/>
   </mergeCells>
   <conditionalFormatting sqref="B406:F406 I406:J406 B409:F409 I409:J409">
     <cfRule type="cellIs" dxfId="48" priority="11" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B376:H376 B377:F377 B378:H379 B380:F381 G381:H381 B382:H382">
     <cfRule type="cellIs" dxfId="47" priority="36" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B393:H393 B394:F394 B395:H395">
     <cfRule type="cellIs" dxfId="46" priority="25" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B8:K10">
     <cfRule type="cellIs" dxfId="45" priority="65" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B366:K368">
     <cfRule type="cellIs" dxfId="44" priority="39" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>