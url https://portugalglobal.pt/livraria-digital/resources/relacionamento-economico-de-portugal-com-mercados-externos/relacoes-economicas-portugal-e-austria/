--- v0 (2026-05-08)
+++ v1 (2026-06-17)
@@ -6,156 +6,116 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\Áustria\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CEE425E8-9274-4D3C-9435-F8F12A6D4298}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C8087FB5-514E-4F57-AB17-8455C0F24E73}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Áustria" sheetId="75" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Áustria!$A$1:$K$409</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Áustria!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8">
-[...40 lines deleted...]
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8" saveData="1">
+    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=jsantos;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="487" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="498" uniqueCount="182">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
     <t>Vestuário</t>
   </si>
   <si>
@@ -463,54 +423,66 @@
       <t>a</t>
     </r>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>tvh % - taxa de variação homóloga em percentagem; tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>2024 dez</t>
   </si>
   <si>
     <t>2020 a 2024: resultados definitivos</t>
   </si>
   <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
     <t>2025 dez</t>
   </si>
   <si>
     <t>2021 a 2024: resultados definitivos; 2025 e 2026: resultados preliminares</t>
   </si>
   <si>
-    <t>2025 jan/fev</t>
-[...2 lines deleted...]
-    <t>2026 jan/fev</t>
+    <t>2025 jan/mar</t>
+  </si>
+  <si>
+    <t>2026 jan/mar</t>
+  </si>
+  <si>
+    <t>2025 mar</t>
+  </si>
+  <si>
+    <t>2026 mar</t>
+  </si>
+  <si>
+    <t>2025 jan/abr</t>
+  </si>
+  <si>
+    <t>2026 jan/abr</t>
   </si>
   <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM A ÁUSTRIA</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com a Áustria</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>Posição e Quota da Áustria no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Áustria como cliente de Portugal</t>
   </si>
   <si>
     <t>Áustria como fornecedor de Portugal</t>
   </si>
@@ -625,125 +597,111 @@
   <si>
     <t>3901 Polímeros de etileno, em formas primárias</t>
   </si>
   <si>
     <t>3902 Polímeros de propileno ou de outras olefinas, em formas primárias</t>
   </si>
   <si>
     <t>3002 Sangue humano; sangue animal preparado para usos terapêuticos, profiláticos ou de diagnóstico;...</t>
   </si>
   <si>
     <t>8708 Partes e acessórios para tratores, para veículos para transporte de = &gt; 10 pessoas, incluindo o...</t>
   </si>
   <si>
     <t>8711 Motocicletas, incluídos os ciclomotores, e outros ciclos equipados com motor auxiliar, mesmo com...</t>
   </si>
   <si>
     <t>2934 Ácidos nucleicos e seus sais, de constituição química definida ou não; outros compostos...</t>
   </si>
   <si>
     <t>8302 Guarnições, ferragens e artigos semelhantes, de metais comuns, para móveis, portas, escadas,...</t>
   </si>
   <si>
     <t>9504 Consolas e máquinas de jogos de vídeo, jogos de salão, incluindo os jogos com motor ou outro...</t>
   </si>
   <si>
+    <t>4418 Obras de marcenaria e peças de carpintaria para construções, incluindo os painéis celulares, os...</t>
+  </si>
+  <si>
+    <t>2611 Minérios de tungsténio (volfrâmio) e seus concentrados</t>
+  </si>
+  <si>
     <t>7411 Tubos de cobre</t>
-  </si>
-[...13 lines deleted...]
-    <t>3214 Mástique de vidraceiro, cimentos de resina e outras mástiques; indutos utilizados em pintura;...</t>
   </si>
   <si>
     <t>Exportação de Produtos Industriais Transformados para a Áustria por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados da Áustria por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para a Áustria por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens da Áustria por Meios de Transporte</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Portugal com a Áustria</t>
   </si>
   <si>
     <t>Posição e Quota da Áustria no Comércio Internacional Português de Serviços</t>
   </si>
   <si>
     <t>Balança Comercial de Bens e Serviços de Portugal com a Áustria</t>
   </si>
   <si>
     <t>Posição e Quota da Áustria no Comércio Internacional Português de Bens e Serviços</t>
   </si>
   <si>
     <t>média anual M€ 25/21</t>
   </si>
   <si>
     <t>Fluxos de Investimento Direto entre Portugal e a Áustria - Princípio Direcional</t>
   </si>
   <si>
     <t>Posição (stock) de Investimento Direto entre Portugal e a Áustria - Princípio Direcional</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Turismo de Portugal com a Áustria</t>
   </si>
   <si>
     <t>Fonte: Banco de Portugal; Unidade: Milhões de euros</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-    </font>
-[...3 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF005629"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF005629"/>
       <name val="Aptos"/>
       <family val="2"/>
@@ -1000,488 +958,526 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color rgb="FF005629"/>
       </top>
       <bottom style="hair">
         <color rgb="FF005629"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF005629"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="142">
+  <cellXfs count="143">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...391 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
-  <dxfs count="32">
+  <dxfs count="40">
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
@@ -1514,50 +1510,55 @@
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
@@ -2081,893 +2082,893 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3250995-AF3B-4024-B239-B6B14584E211}">
   <sheetPr codeName="Sheet20">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
   <dimension ref="A2:K410"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A405" sqref="A405"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.85546875" style="4" customWidth="1"/>
     <col min="2" max="11" width="8.7109375" style="4" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="92" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="7" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
     </row>
     <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6"/>
     </row>
     <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11">
         <v>0</v>
       </c>
       <c r="B7" s="12">
         <v>2021</v>
       </c>
       <c r="C7" s="12">
         <v>2022</v>
       </c>
       <c r="D7" s="12">
         <v>2023</v>
       </c>
       <c r="E7" s="12">
         <v>2024</v>
       </c>
       <c r="F7" s="12">
         <v>2025</v>
       </c>
       <c r="G7" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="H7" s="13" t="s">
+      <c r="J7" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K7" s="13" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="16">
         <v>367.28592400000002</v>
       </c>
       <c r="C8" s="16">
         <v>441.595978</v>
       </c>
       <c r="D8" s="16">
         <v>420.25250699999998</v>
       </c>
       <c r="E8" s="16">
         <v>459.57433000000003</v>
       </c>
       <c r="F8" s="16">
-        <v>484.87667399999998</v>
+        <v>484.58093099999996</v>
       </c>
       <c r="G8" s="16">
-        <v>5.5056042838597943</v>
+        <v>5.4412527784134355</v>
       </c>
       <c r="H8" s="16">
-        <v>7.1906123282296619</v>
+        <v>7.1742637759385719</v>
       </c>
       <c r="I8" s="16">
-        <v>82.186920000000001</v>
+        <v>157.727979</v>
       </c>
       <c r="J8" s="16">
-        <v>80.412839000000005</v>
+        <v>174.12872899999999</v>
       </c>
       <c r="K8" s="16">
-        <v>-2.1585928758493389</v>
+        <v>10.398123467999287</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="16">
         <v>455.62312900000001</v>
       </c>
       <c r="C9" s="16">
         <v>551.80409099999997</v>
       </c>
       <c r="D9" s="16">
         <v>601.04704099999992</v>
       </c>
       <c r="E9" s="16">
         <v>714.4548299999999</v>
       </c>
       <c r="F9" s="16">
-        <v>611.76415699999995</v>
+        <v>615.43666899999994</v>
       </c>
       <c r="G9" s="16">
-        <v>-14.373291170835806</v>
+        <v>-13.859261193601277</v>
       </c>
       <c r="H9" s="16">
-        <v>7.6451745963810325</v>
+        <v>7.8063647131879854</v>
       </c>
       <c r="I9" s="16">
-        <v>97.206369999999993</v>
+        <v>200.428055</v>
       </c>
       <c r="J9" s="16">
-        <v>111.307833</v>
+        <v>227.43427499999999</v>
       </c>
       <c r="K9" s="16">
-        <v>14.506727285464946</v>
+        <v>13.47427135387807</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="16">
         <v>-88.337204999999983</v>
       </c>
       <c r="C10" s="16">
         <v>-110.20811299999997</v>
       </c>
       <c r="D10" s="16">
         <v>-180.79453399999994</v>
       </c>
       <c r="E10" s="16">
         <v>-254.88049999999987</v>
       </c>
       <c r="F10" s="16">
-        <v>-126.88748299999997</v>
+        <v>-130.85573799999997</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="16">
-        <v>-15.019449999999992</v>
+        <v>-42.700075999999996</v>
       </c>
       <c r="J10" s="16">
-        <v>-30.894993999999997</v>
+        <v>-53.305545999999993</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="17">
         <v>80.61178211170224</v>
       </c>
       <c r="C11" s="17">
         <v>80.02767380715197</v>
       </c>
       <c r="D11" s="17">
         <v>69.920069201372215</v>
       </c>
       <c r="E11" s="17">
         <v>64.325176442575113</v>
       </c>
       <c r="F11" s="17">
-        <v>79.258758208026237</v>
+        <v>78.737741088352337</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="17">
-        <v>84.548903533791048</v>
+        <v>78.69555936168716</v>
       </c>
       <c r="J11" s="17">
-        <v>72.243647938056625</v>
+        <v>76.562219568708372</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="20" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21"/>
     </row>
     <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
     </row>
     <row r="20" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23">
         <v>0</v>
       </c>
       <c r="B20" s="23">
         <v>0</v>
       </c>
       <c r="C20" s="23">
         <v>0</v>
       </c>
       <c r="D20" s="24">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="K20" s="13" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="132" t="s">
-[...5 lines deleted...]
-      <c r="C21" s="132">
+      <c r="A21" s="133" t="s">
+        <v>120</v>
+      </c>
+      <c r="B21" s="133">
+        <v>0</v>
+      </c>
+      <c r="C21" s="133">
         <v>0</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="27">
         <v>25</v>
       </c>
       <c r="F21" s="27">
         <v>25</v>
       </c>
       <c r="G21" s="27">
         <v>23</v>
       </c>
       <c r="H21" s="27">
         <v>25</v>
       </c>
       <c r="I21" s="27">
         <v>21</v>
       </c>
       <c r="J21" s="27">
+        <v>25</v>
+      </c>
+      <c r="K21" s="27">
         <v>24</v>
       </c>
-      <c r="K21" s="27">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="132">
-[...5 lines deleted...]
-      <c r="C22" s="132">
+      <c r="A22" s="133">
+        <v>0</v>
+      </c>
+      <c r="B22" s="133">
+        <v>0</v>
+      </c>
+      <c r="C22" s="133">
         <v>0</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="28">
         <v>0.57732542893332206</v>
       </c>
       <c r="F22" s="28">
         <v>0.56324050304260764</v>
       </c>
       <c r="G22" s="28">
         <v>0.54338198864689302</v>
       </c>
       <c r="H22" s="28">
         <v>0.58251337786146318</v>
       </c>
       <c r="I22" s="28">
-        <v>0.6110382938553427</v>
+        <v>0.61062020997779276</v>
       </c>
       <c r="J22" s="28">
-        <v>0.5745627105247102</v>
+        <v>0.57366433407129769</v>
       </c>
       <c r="K22" s="28">
-        <v>0.65727325806617876</v>
+        <v>0.64246754561125019</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="133" t="s">
-[...5 lines deleted...]
-      <c r="C23" s="133">
+      <c r="A23" s="134" t="s">
+        <v>121</v>
+      </c>
+      <c r="B23" s="134">
+        <v>0</v>
+      </c>
+      <c r="C23" s="134">
         <v>0</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="30">
         <v>24</v>
       </c>
       <c r="F23" s="30">
         <v>29</v>
       </c>
       <c r="G23" s="30">
         <v>21</v>
       </c>
       <c r="H23" s="30">
         <v>20</v>
       </c>
       <c r="I23" s="30">
         <v>22</v>
       </c>
       <c r="J23" s="30">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K23" s="30">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="134">
-[...5 lines deleted...]
-      <c r="C24" s="134">
+      <c r="A24" s="135">
+        <v>0</v>
+      </c>
+      <c r="B24" s="135">
+        <v>0</v>
+      </c>
+      <c r="C24" s="135">
         <v>0</v>
       </c>
       <c r="D24" s="31" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="32">
         <v>0.54798149254792583</v>
       </c>
       <c r="F24" s="32">
         <v>0.50364752397237056</v>
       </c>
       <c r="G24" s="32">
         <v>0.57161781545687729</v>
       </c>
       <c r="H24" s="32">
         <v>0.66619903698163041</v>
       </c>
       <c r="I24" s="32">
-        <v>0.54858810634554434</v>
+        <v>0.55123591426104979</v>
       </c>
       <c r="J24" s="32">
-        <v>0.53726096256284284</v>
+        <v>0.54431681126243336</v>
       </c>
       <c r="K24" s="32">
-        <v>0.64319623822790706</v>
+        <v>0.59021359061612533</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
     </row>
     <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
     </row>
     <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="38"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
     </row>
     <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="23">
         <v>0</v>
       </c>
       <c r="B28" s="23">
         <v>0</v>
       </c>
       <c r="C28" s="23">
         <v>0</v>
       </c>
       <c r="D28" s="24">
         <v>0</v>
       </c>
       <c r="E28" s="12">
         <v>0</v>
       </c>
       <c r="F28" s="12">
         <v>0</v>
       </c>
       <c r="G28" s="12">
         <v>2021</v>
       </c>
       <c r="H28" s="12">
         <v>2022</v>
       </c>
       <c r="I28" s="12">
         <v>2023</v>
       </c>
       <c r="J28" s="13">
         <v>2024</v>
       </c>
       <c r="K28" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="132" t="s">
-[...11 lines deleted...]
-      <c r="E29" s="126" t="s">
+      <c r="A29" s="133" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" s="133">
+        <v>0</v>
+      </c>
+      <c r="C29" s="133">
+        <v>0</v>
+      </c>
+      <c r="D29" s="133">
+        <v>0</v>
+      </c>
+      <c r="E29" s="127" t="s">
         <v>21</v>
       </c>
-      <c r="F29" s="126">
+      <c r="F29" s="127">
         <v>0</v>
       </c>
       <c r="G29" s="27">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H29" s="27">
         <v>41</v>
       </c>
       <c r="I29" s="27">
         <v>42</v>
       </c>
       <c r="J29" s="27">
         <v>42</v>
       </c>
       <c r="K29" s="27">
         <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="132">
-[...14 lines deleted...]
-      <c r="F30" s="126">
+      <c r="A30" s="133">
+        <v>0</v>
+      </c>
+      <c r="B30" s="133">
+        <v>0</v>
+      </c>
+      <c r="C30" s="133">
+        <v>0</v>
+      </c>
+      <c r="D30" s="133">
+        <v>0</v>
+      </c>
+      <c r="E30" s="127" t="s">
+        <v>124</v>
+      </c>
+      <c r="F30" s="127">
         <v>0</v>
       </c>
       <c r="G30" s="28">
-        <v>0.2813219662501158</v>
+        <v>0.27271703119633012</v>
       </c>
       <c r="H30" s="28">
-        <v>0.27194953118955695</v>
+        <v>0.26420646749612298</v>
       </c>
       <c r="I30" s="28">
-        <v>0.27877440512302654</v>
+        <v>0.27048387125696599</v>
       </c>
       <c r="J30" s="28">
-        <v>0.3045119474730818</v>
+        <v>0.29849280011219226</v>
       </c>
       <c r="K30" s="28">
-        <v>0.281504032827391</v>
+        <v>0.28138537175275258</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="133" t="s">
-[...11 lines deleted...]
-      <c r="E31" s="127" t="s">
+      <c r="A31" s="134" t="s">
+        <v>125</v>
+      </c>
+      <c r="B31" s="134">
+        <v>0</v>
+      </c>
+      <c r="C31" s="134">
+        <v>0</v>
+      </c>
+      <c r="D31" s="134">
+        <v>0</v>
+      </c>
+      <c r="E31" s="128" t="s">
         <v>21</v>
       </c>
-      <c r="F31" s="127">
+      <c r="F31" s="128">
         <v>0</v>
       </c>
       <c r="G31" s="30">
+        <v>41</v>
+      </c>
+      <c r="H31" s="30">
         <v>40</v>
       </c>
-      <c r="H31" s="30">
-[...1 lines deleted...]
-      </c>
       <c r="I31" s="30">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J31" s="30">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K31" s="30">
         <v>40</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="134">
-[...14 lines deleted...]
-      <c r="F32" s="128">
+      <c r="A32" s="135">
+        <v>0</v>
+      </c>
+      <c r="B32" s="135">
+        <v>0</v>
+      </c>
+      <c r="C32" s="135">
+        <v>0</v>
+      </c>
+      <c r="D32" s="135">
+        <v>0</v>
+      </c>
+      <c r="E32" s="129" t="s">
+        <v>126</v>
+      </c>
+      <c r="F32" s="129">
         <v>0</v>
       </c>
       <c r="G32" s="32">
-        <v>0.31566703211424157</v>
+        <v>0.18582507161570583</v>
       </c>
       <c r="H32" s="32">
-        <v>0.28833638181000038</v>
+        <v>0.16249909650297173</v>
       </c>
       <c r="I32" s="32">
-        <v>0.2776577738816049</v>
+        <v>0.16259409175998521</v>
       </c>
       <c r="J32" s="32">
-        <v>0.32252683949264377</v>
+        <v>0.18847351231003809</v>
       </c>
       <c r="K32" s="32">
-        <v>0.18229053056017314</v>
+        <v>0.18245693674901728</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="34"/>
     </row>
     <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="35"/>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
     </row>
     <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
     </row>
     <row r="36" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="23">
         <v>0</v>
       </c>
       <c r="B36" s="23">
         <v>0</v>
       </c>
       <c r="C36" s="23">
         <v>0</v>
       </c>
       <c r="D36" s="23">
         <v>0</v>
       </c>
       <c r="E36" s="39" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="132" t="s">
-[...8 lines deleted...]
-      <c r="D37" s="132">
+      <c r="A37" s="133" t="s">
+        <v>129</v>
+      </c>
+      <c r="B37" s="133">
+        <v>0</v>
+      </c>
+      <c r="C37" s="133">
+        <v>0</v>
+      </c>
+      <c r="D37" s="133">
         <v>0</v>
       </c>
       <c r="E37" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F37" s="40">
         <v>-5.2148317957618713E-2</v>
       </c>
       <c r="G37" s="40">
         <v>0.11680568460774535</v>
       </c>
       <c r="H37" s="40">
         <v>-2.7222864205333229E-2</v>
       </c>
       <c r="I37" s="40">
         <v>5.0842695815164166E-2</v>
       </c>
       <c r="J37" s="40">
-        <v>3.2070881485597155E-2</v>
+        <v>3.1696025357516866E-2</v>
       </c>
       <c r="K37" s="40">
-        <v>-1.2402469736673223E-2</v>
+        <v>5.9650325748609477E-2</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="135" t="s">
+      <c r="A38" s="136" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="135">
-[...5 lines deleted...]
-      <c r="D38" s="135">
+      <c r="B38" s="136">
+        <v>0</v>
+      </c>
+      <c r="C38" s="136">
+        <v>0</v>
+      </c>
+      <c r="D38" s="136">
         <v>0</v>
       </c>
       <c r="E38" s="41" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="42">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="42">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="42">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="42">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="42">
-        <v>0.58031804673719245</v>
+        <v>0.58779470160638514</v>
       </c>
       <c r="K38" s="42">
-        <v>-14.470848480582053</v>
+        <v>-1.4246456266728396</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="133" t="s">
-[...8 lines deleted...]
-      <c r="D39" s="133">
+      <c r="A39" s="134" t="s">
+        <v>130</v>
+      </c>
+      <c r="B39" s="134">
+        <v>0</v>
+      </c>
+      <c r="C39" s="134">
+        <v>0</v>
+      </c>
+      <c r="D39" s="134">
         <v>0</v>
       </c>
       <c r="E39" s="43" t="s">
         <v>4</v>
       </c>
       <c r="F39" s="44">
         <v>8.0908773146706289E-2</v>
       </c>
       <c r="G39" s="44">
         <v>0.11567759351271943</v>
       </c>
       <c r="H39" s="44">
         <v>4.4945462067252445E-2</v>
       </c>
       <c r="I39" s="44">
         <v>0.10785497337466214</v>
       </c>
       <c r="J39" s="44">
-        <v>-9.5754727362673833E-2</v>
+        <v>-9.2330264604540538E-2</v>
       </c>
       <c r="K39" s="44">
-        <v>7.7938982650255506E-2</v>
+        <v>7.3342724174276661E-2</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="136" t="s">
+      <c r="A40" s="137" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="136">
-[...5 lines deleted...]
-      <c r="D40" s="136">
+      <c r="B40" s="137">
+        <v>0</v>
+      </c>
+      <c r="C40" s="137">
+        <v>0</v>
+      </c>
+      <c r="D40" s="137">
         <v>0</v>
       </c>
       <c r="E40" s="45" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>3.9840825968701177</v>
+        <v>4.1058388124765424</v>
       </c>
       <c r="K40" s="17">
-        <v>-4.3526829528640123</v>
+        <v>4.6501716085415481</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
     </row>
     <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="46"/>
     </row>
     <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
@@ -2992,316 +2993,316 @@
         <v>0</v>
       </c>
       <c r="E45" s="23">
         <v>0</v>
       </c>
       <c r="F45" s="23">
         <v>0</v>
       </c>
       <c r="G45" s="12">
         <v>2020</v>
       </c>
       <c r="H45" s="12">
         <v>2021</v>
       </c>
       <c r="I45" s="12">
         <v>2022</v>
       </c>
       <c r="J45" s="12">
         <v>2023</v>
       </c>
       <c r="K45" s="12">
         <v>2024</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="137" t="s">
-[...5 lines deleted...]
-      <c r="C46" s="137">
+      <c r="A46" s="138" t="s">
+        <v>131</v>
+      </c>
+      <c r="B46" s="138">
+        <v>0</v>
+      </c>
+      <c r="C46" s="138">
         <v>0</v>
       </c>
       <c r="D46" s="47" t="s">
         <v>27</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="48">
         <v>1338</v>
       </c>
       <c r="H46" s="48">
         <v>1364</v>
       </c>
       <c r="I46" s="48">
         <v>1471</v>
       </c>
       <c r="J46" s="48">
         <v>1418</v>
       </c>
       <c r="K46" s="48">
         <v>1146</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="132">
-[...5 lines deleted...]
-      <c r="C47" s="132">
+      <c r="A47" s="133">
+        <v>0</v>
+      </c>
+      <c r="B47" s="133">
+        <v>0</v>
+      </c>
+      <c r="C47" s="133">
         <v>0</v>
       </c>
       <c r="D47" s="50" t="s">
         <v>57</v>
       </c>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="51">
         <v>6.461271006374349</v>
       </c>
       <c r="H47" s="51">
         <v>6.056300506171743</v>
       </c>
       <c r="I47" s="51">
         <v>6.4123801220575416</v>
       </c>
       <c r="J47" s="51">
         <v>6.2804499955709092</v>
       </c>
       <c r="K47" s="51">
         <v>5.4130650418024659</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="134">
-[...5 lines deleted...]
-      <c r="C48" s="134">
+      <c r="A48" s="135">
+        <v>0</v>
+      </c>
+      <c r="B48" s="135">
+        <v>0</v>
+      </c>
+      <c r="C48" s="135">
         <v>0</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="52">
         <v>19</v>
       </c>
       <c r="H48" s="52">
         <v>20</v>
       </c>
       <c r="I48" s="52">
         <v>17</v>
       </c>
       <c r="J48" s="52">
         <v>17</v>
       </c>
       <c r="K48" s="52">
         <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="53"/>
       <c r="F49" s="54"/>
-      <c r="G49" s="138"/>
-[...3 lines deleted...]
-      <c r="K49" s="138"/>
+      <c r="G49" s="139"/>
+      <c r="H49" s="139"/>
+      <c r="I49" s="139"/>
+      <c r="J49" s="139"/>
+      <c r="K49" s="139"/>
     </row>
     <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="121" t="s">
+      <c r="A50" s="122" t="s">
         <v>38</v>
       </c>
-      <c r="B50" s="121">
-[...26 lines deleted...]
-      <c r="K50" s="121">
+      <c r="B50" s="122">
+        <v>0</v>
+      </c>
+      <c r="C50" s="122">
+        <v>0</v>
+      </c>
+      <c r="D50" s="122">
+        <v>0</v>
+      </c>
+      <c r="E50" s="122">
+        <v>0</v>
+      </c>
+      <c r="F50" s="122">
+        <v>0</v>
+      </c>
+      <c r="G50" s="122">
+        <v>0</v>
+      </c>
+      <c r="H50" s="122">
+        <v>0</v>
+      </c>
+      <c r="I50" s="122">
+        <v>0</v>
+      </c>
+      <c r="J50" s="122">
+        <v>0</v>
+      </c>
+      <c r="K50" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="4" t="s">
         <v>104</v>
       </c>
       <c r="C51" s="53"/>
     </row>
     <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="121" t="s">
-[...11 lines deleted...]
-      <c r="K52" s="121"/>
+      <c r="A52" s="122" t="s">
+        <v>132</v>
+      </c>
+      <c r="B52" s="122"/>
+      <c r="C52" s="122"/>
+      <c r="D52" s="122"/>
+      <c r="E52" s="122"/>
+      <c r="F52" s="122"/>
+      <c r="G52" s="122"/>
+      <c r="H52" s="122"/>
+      <c r="I52" s="122"/>
+      <c r="J52" s="122"/>
+      <c r="K52" s="122"/>
     </row>
     <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="55"/>
       <c r="B53" s="55"/>
       <c r="C53" s="55"/>
       <c r="D53" s="55"/>
       <c r="E53" s="55"/>
       <c r="F53" s="55"/>
       <c r="G53" s="55"/>
       <c r="H53" s="55"/>
       <c r="I53" s="55"/>
       <c r="J53" s="55"/>
       <c r="K53" s="55"/>
     </row>
     <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A54" s="46"/>
       <c r="B54" s="46"/>
       <c r="C54" s="56"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
     </row>
     <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="2" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="B55" s="37"/>
       <c r="C55" s="38"/>
       <c r="D55" s="37"/>
       <c r="E55" s="37"/>
       <c r="F55" s="37"/>
       <c r="G55" s="37"/>
       <c r="H55" s="37"/>
       <c r="I55" s="37"/>
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
     </row>
     <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="47">
         <v>0</v>
       </c>
       <c r="B56" s="47">
         <v>0</v>
       </c>
       <c r="C56" s="57">
         <v>0</v>
       </c>
       <c r="D56" s="47">
         <v>0</v>
       </c>
       <c r="E56" s="47">
         <v>0</v>
       </c>
       <c r="F56" s="47">
         <v>0</v>
       </c>
       <c r="G56" s="47">
         <v>0</v>
       </c>
-      <c r="H56" s="129" t="s">
+      <c r="H56" s="130" t="s">
         <v>48</v>
       </c>
-      <c r="I56" s="129">
-[...2 lines deleted...]
-      <c r="J56" s="129" t="s">
+      <c r="I56" s="130">
+        <v>0</v>
+      </c>
+      <c r="J56" s="130" t="s">
         <v>45</v>
       </c>
-      <c r="K56" s="129">
+      <c r="K56" s="130">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>0</v>
       </c>
       <c r="B57" s="1">
         <v>0</v>
       </c>
       <c r="C57" s="58">
         <v>0</v>
       </c>
       <c r="D57" s="1">
         <v>0</v>
       </c>
       <c r="E57" s="1">
         <v>0</v>
       </c>
       <c r="F57" s="1">
         <v>0</v>
       </c>
       <c r="G57" s="1">
         <v>0</v>
       </c>
       <c r="H57" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I57" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J57" s="58" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="K57" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="22"/>
       <c r="C58" s="59"/>
       <c r="D58" s="22"/>
       <c r="E58" s="22"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="49">
         <v>1146</v>
       </c>
       <c r="I58" s="60">
         <v>100</v>
       </c>
       <c r="J58" s="60">
         <v>459.57433000000003</v>
       </c>
       <c r="K58" s="60">
@@ -3406,147 +3407,147 @@
       </c>
       <c r="B63" s="61"/>
       <c r="C63" s="62"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="64" t="s">
         <v>24</v>
       </c>
       <c r="I63" s="65" t="s">
         <v>24</v>
       </c>
       <c r="J63" s="66">
         <v>29.540797000000055</v>
       </c>
       <c r="K63" s="66">
         <v>6.4278605378154907</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="53"/>
-      <c r="F64" s="141" t="s">
-[...6 lines deleted...]
-      <c r="K64" s="141"/>
+      <c r="F64" s="142" t="s">
+        <v>132</v>
+      </c>
+      <c r="G64" s="142"/>
+      <c r="H64" s="142"/>
+      <c r="I64" s="142"/>
+      <c r="J64" s="142"/>
+      <c r="K64" s="142"/>
     </row>
     <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="46"/>
       <c r="C65" s="53"/>
     </row>
     <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="46"/>
       <c r="C66" s="53"/>
     </row>
     <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A67" s="2" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="B67" s="37"/>
       <c r="C67" s="38"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
     </row>
     <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="47">
         <v>0</v>
       </c>
       <c r="B68" s="47">
         <v>0</v>
       </c>
       <c r="C68" s="57">
         <v>0</v>
       </c>
       <c r="D68" s="47">
         <v>0</v>
       </c>
       <c r="E68" s="47">
         <v>0</v>
       </c>
       <c r="F68" s="47">
         <v>0</v>
       </c>
       <c r="G68" s="47">
         <v>0</v>
       </c>
-      <c r="H68" s="129" t="s">
+      <c r="H68" s="130" t="s">
         <v>48</v>
       </c>
-      <c r="I68" s="129">
-[...2 lines deleted...]
-      <c r="J68" s="129" t="s">
+      <c r="I68" s="130">
+        <v>0</v>
+      </c>
+      <c r="J68" s="130" t="s">
         <v>45</v>
       </c>
-      <c r="K68" s="129">
+      <c r="K68" s="130">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="1">
         <v>0</v>
       </c>
       <c r="B69" s="1">
         <v>0</v>
       </c>
       <c r="C69" s="58">
         <v>0</v>
       </c>
       <c r="D69" s="1">
         <v>0</v>
       </c>
       <c r="E69" s="1">
         <v>0</v>
       </c>
       <c r="F69" s="1">
         <v>0</v>
       </c>
       <c r="G69" s="1">
         <v>0</v>
       </c>
       <c r="H69" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I69" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J69" s="58" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="K69" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="22"/>
       <c r="C70" s="59"/>
       <c r="D70" s="22"/>
       <c r="E70" s="22"/>
       <c r="F70" s="22"/>
       <c r="G70" s="22"/>
       <c r="H70" s="49">
         <v>1146</v>
       </c>
       <c r="I70" s="67">
         <v>100</v>
       </c>
       <c r="J70" s="60">
         <v>459.57433000000003</v>
       </c>
       <c r="K70" s="67">
@@ -3674,673 +3675,673 @@
       </c>
       <c r="B76" s="73"/>
       <c r="C76" s="74"/>
       <c r="D76" s="73"/>
       <c r="E76" s="73"/>
       <c r="F76" s="75"/>
       <c r="G76" s="75"/>
       <c r="H76" s="76" t="s">
         <v>24</v>
       </c>
       <c r="I76" s="77" t="s">
         <v>24</v>
       </c>
       <c r="J76" s="78">
         <v>29.540797000000111</v>
       </c>
       <c r="K76" s="78">
         <v>6.4278605378155191</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="53"/>
-      <c r="F77" s="141" t="s">
-[...6 lines deleted...]
-      <c r="K77" s="141"/>
+      <c r="F77" s="142" t="s">
+        <v>132</v>
+      </c>
+      <c r="G77" s="142"/>
+      <c r="H77" s="142"/>
+      <c r="I77" s="142"/>
+      <c r="J77" s="142"/>
+      <c r="K77" s="142"/>
     </row>
     <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="46"/>
       <c r="C78" s="34"/>
     </row>
     <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="46"/>
       <c r="C79" s="34"/>
     </row>
     <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="2" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B80" s="37"/>
       <c r="C80" s="37"/>
       <c r="D80" s="37"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
     </row>
     <row r="81" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="23">
         <v>0</v>
       </c>
       <c r="B81" s="23">
         <v>0</v>
       </c>
       <c r="C81" s="23">
         <v>0</v>
       </c>
       <c r="D81" s="13">
         <v>2021</v>
       </c>
       <c r="E81" s="13" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="F81" s="13">
         <v>2024</v>
       </c>
       <c r="G81" s="13" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="H81" s="13">
         <v>2025</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="J81" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K81" s="13" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="79"/>
       <c r="D82" s="16">
         <v>85.853947000000019</v>
       </c>
       <c r="E82" s="16">
         <v>23.375234766688205</v>
       </c>
       <c r="F82" s="16">
         <v>151.87127799999999</v>
       </c>
       <c r="G82" s="16">
         <v>33.046075049491989</v>
       </c>
       <c r="H82" s="16">
-        <v>176.94184600000003</v>
+        <v>176.74310400000005</v>
       </c>
       <c r="I82" s="16">
-        <v>36.492134080263064</v>
+        <v>36.473392305237049</v>
       </c>
       <c r="J82" s="16">
-        <v>16.507774432503318</v>
+        <v>16.376912295424326</v>
       </c>
       <c r="K82" s="16">
-        <v>25.070568000000037</v>
+        <v>24.871826000000056</v>
       </c>
     </row>
     <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="79"/>
       <c r="D83" s="16">
         <v>85.86125899999999</v>
       </c>
       <c r="E83" s="16">
         <v>23.377225586243807</v>
       </c>
       <c r="F83" s="16">
         <v>57.023557000000004</v>
       </c>
       <c r="G83" s="16">
         <v>12.407907334598084</v>
       </c>
       <c r="H83" s="16">
-        <v>64.886904000000015</v>
+        <v>64.765540999999999</v>
       </c>
       <c r="I83" s="16">
-        <v>13.382145910364008</v>
+        <v>13.365268184686368</v>
       </c>
       <c r="J83" s="16">
-        <v>13.789646619203378</v>
+        <v>13.576817033704151</v>
       </c>
       <c r="K83" s="16">
-        <v>7.8633470000000116</v>
+        <v>7.7419839999999951</v>
       </c>
     </row>
     <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="79"/>
       <c r="D84" s="16">
         <v>31.060727</v>
       </c>
       <c r="E84" s="16">
         <v>8.456824770665591</v>
       </c>
       <c r="F84" s="16">
         <v>34.131577999999998</v>
       </c>
       <c r="G84" s="16">
         <v>7.4267807777688528</v>
       </c>
       <c r="H84" s="16">
-        <v>38.025804000000001</v>
+        <v>38.028023999999995</v>
       </c>
       <c r="I84" s="16">
-        <v>7.8423661188535538</v>
+        <v>7.8476104954282642</v>
       </c>
       <c r="J84" s="16">
-        <v>11.409451974356426</v>
+        <v>11.41595621509207</v>
       </c>
       <c r="K84" s="16">
-        <v>3.8942260000000033</v>
+        <v>3.8964459999999974</v>
       </c>
     </row>
     <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="79"/>
       <c r="D85" s="16">
         <v>32.406236999999997</v>
       </c>
       <c r="E85" s="16">
         <v>8.8231633401774463</v>
       </c>
       <c r="F85" s="16">
         <v>39.451383</v>
       </c>
       <c r="G85" s="16">
         <v>8.5843312876069451</v>
       </c>
       <c r="H85" s="16">
-        <v>34.744600000000005</v>
+        <v>34.730195000000009</v>
       </c>
       <c r="I85" s="16">
-        <v>7.165657137798302</v>
+        <v>7.1670577148649732</v>
       </c>
       <c r="J85" s="16">
-        <v>-11.93059062086618</v>
+        <v>-11.967103916230238</v>
       </c>
       <c r="K85" s="16">
-        <v>-4.7067829999999944</v>
+        <v>-4.7211879999999908</v>
       </c>
     </row>
     <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="79"/>
       <c r="D86" s="16">
         <v>13.827544999999999</v>
       </c>
       <c r="E86" s="16">
         <v>3.7647903435580607</v>
       </c>
       <c r="F86" s="16">
         <v>39.118547000000007</v>
       </c>
       <c r="G86" s="16">
         <v>8.5119086176984702</v>
       </c>
       <c r="H86" s="16">
-        <v>26.536227</v>
+        <v>26.596073000000001</v>
       </c>
       <c r="I86" s="16">
-        <v>5.4727786307163129</v>
+        <v>5.4884687569350517</v>
       </c>
       <c r="J86" s="16">
-        <v>-32.164589344282149</v>
+        <v>-32.011603089450134</v>
       </c>
       <c r="K86" s="16">
-        <v>-12.582320000000006</v>
+        <v>-12.522474000000006</v>
       </c>
     </row>
     <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="79"/>
       <c r="D87" s="16">
         <v>10.508386000000002</v>
       </c>
       <c r="E87" s="16">
         <v>2.8610914040909452</v>
       </c>
       <c r="F87" s="16">
         <v>17.310934</v>
       </c>
       <c r="G87" s="16">
         <v>3.7667321410227586</v>
       </c>
       <c r="H87" s="16">
-        <v>20.996631000000001</v>
+        <v>20.996455000000001</v>
       </c>
       <c r="I87" s="16">
-        <v>4.3303033793702355</v>
+        <v>4.3329098725925723</v>
       </c>
       <c r="J87" s="16">
-        <v>21.291150437059038</v>
+        <v>21.290133738595511</v>
       </c>
       <c r="K87" s="16">
-        <v>3.6856970000000011</v>
+        <v>3.6855210000000014</v>
       </c>
     </row>
     <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="79"/>
       <c r="D88" s="16">
         <v>19.336296000000001</v>
       </c>
       <c r="E88" s="16">
         <v>5.2646439017902571</v>
       </c>
       <c r="F88" s="16">
         <v>19.753964</v>
       </c>
       <c r="G88" s="16">
         <v>4.2983175322259619</v>
       </c>
       <c r="H88" s="16">
-        <v>19.865277000000003</v>
+        <v>19.865210999999999</v>
       </c>
       <c r="I88" s="16">
-        <v>4.0969751826007625</v>
+        <v>4.0994619740825096</v>
       </c>
       <c r="J88" s="16">
-        <v>0.56349702773581378</v>
+        <v>0.5631629175794729</v>
       </c>
       <c r="K88" s="16">
-        <v>0.11131300000000266</v>
+        <v>0.11124699999999876</v>
       </c>
     </row>
     <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="79"/>
       <c r="D89" s="16">
         <v>12.120394000000001</v>
       </c>
       <c r="E89" s="16">
         <v>3.2999887030791846</v>
       </c>
       <c r="F89" s="16">
         <v>18.706204000000003</v>
       </c>
       <c r="G89" s="16">
         <v>4.0703326489101341</v>
       </c>
       <c r="H89" s="16">
-        <v>19.481231999999995</v>
+        <v>19.471125000000001</v>
       </c>
       <c r="I89" s="16">
-        <v>4.0177705063205398</v>
+        <v>4.0181368589594788</v>
       </c>
       <c r="J89" s="16">
-        <v>4.1431602050313989</v>
+        <v>4.089130002003599</v>
       </c>
       <c r="K89" s="16">
-        <v>0.77502799999999183</v>
+        <v>0.76492099999999752</v>
       </c>
     </row>
     <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="79"/>
       <c r="D90" s="16">
         <v>21.784300999999996</v>
       </c>
       <c r="E90" s="16">
         <v>5.9311559677413594</v>
       </c>
       <c r="F90" s="16">
         <v>17.547496000000002</v>
       </c>
       <c r="G90" s="16">
         <v>3.8182062953777254</v>
       </c>
       <c r="H90" s="16">
-        <v>19.097588999999996</v>
+        <v>19.080811999999998</v>
       </c>
       <c r="I90" s="16">
-        <v>3.9386487377200572</v>
+        <v>3.937590354747162</v>
       </c>
       <c r="J90" s="16">
-        <v>8.8336991215156448</v>
+        <v>8.7380900386014932</v>
       </c>
       <c r="K90" s="16">
-        <v>1.5500929999999933</v>
+        <v>1.5333159999999957</v>
       </c>
     </row>
     <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="79"/>
       <c r="D91" s="16">
         <v>7.9550810000000016</v>
       </c>
       <c r="E91" s="16">
         <v>2.1659095762134357</v>
       </c>
       <c r="F91" s="16">
         <v>12.582845000000001</v>
       </c>
       <c r="G91" s="16">
         <v>2.7379346883887092</v>
       </c>
       <c r="H91" s="16">
-        <v>17.519855999999997</v>
+        <v>17.514721999999999</v>
       </c>
       <c r="I91" s="16">
-        <v>3.6132602245988839</v>
+        <v>3.6144059494573879</v>
       </c>
       <c r="J91" s="16">
-        <v>39.236047173751217</v>
+        <v>39.195245590325541</v>
       </c>
       <c r="K91" s="16">
-        <v>4.9370109999999965</v>
+        <v>4.9318769999999983</v>
       </c>
     </row>
     <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="79"/>
       <c r="D92" s="16">
         <v>4.8521420000000006</v>
       </c>
       <c r="E92" s="16">
         <v>1.3210803036383176</v>
       </c>
       <c r="F92" s="16">
         <v>11.558729000000001</v>
       </c>
       <c r="G92" s="16">
         <v>2.5150945658779507</v>
       </c>
       <c r="H92" s="16">
-        <v>11.699959999999999</v>
+        <v>11.678972</v>
       </c>
       <c r="I92" s="16">
-        <v>2.4129764592470373</v>
+        <v>2.4101179499364167</v>
       </c>
       <c r="J92" s="16">
-        <v>1.2218557940063968</v>
+        <v>1.040278736528891</v>
       </c>
       <c r="K92" s="16">
-        <v>0.14123099999999766</v>
+        <v>0.12024299999999855</v>
       </c>
     </row>
     <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="79"/>
       <c r="D93" s="16">
         <v>13.473409</v>
       </c>
       <c r="E93" s="16">
         <v>3.6683706397634777</v>
       </c>
       <c r="F93" s="16">
         <v>12.578505000000002</v>
       </c>
       <c r="G93" s="16">
         <v>2.7369903362531152</v>
       </c>
       <c r="H93" s="16">
-        <v>10.139438999999999</v>
+        <v>10.156061000000001</v>
       </c>
       <c r="I93" s="16">
-        <v>2.0911377147418726</v>
+        <v>2.0958441305235764</v>
       </c>
       <c r="J93" s="16">
-        <v>-19.390746356582138</v>
+        <v>-19.258600286759041</v>
       </c>
       <c r="K93" s="16">
-        <v>-2.4390660000000022</v>
+        <v>-2.4224440000000005</v>
       </c>
     </row>
     <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="79"/>
       <c r="D94" s="16">
         <v>12.434013000000002</v>
       </c>
       <c r="E94" s="16">
         <v>3.3853769468170527</v>
       </c>
       <c r="F94" s="16">
         <v>9.9275079999999978</v>
       </c>
       <c r="G94" s="16">
         <v>2.1601528527496296</v>
       </c>
       <c r="H94" s="16">
-        <v>9.5763779999999983</v>
+        <v>9.5706799999999994</v>
       </c>
       <c r="I94" s="16">
-        <v>1.9750131349894549</v>
+        <v>1.9750426374082803</v>
       </c>
       <c r="J94" s="16">
-        <v>-3.5369399853417351</v>
+        <v>-3.5943360609731911</v>
       </c>
       <c r="K94" s="16">
-        <v>-0.3511299999999995</v>
+        <v>-0.35682799999999837</v>
       </c>
     </row>
     <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="79"/>
       <c r="D95" s="16">
         <v>7.7568160000000006</v>
       </c>
       <c r="E95" s="16">
         <v>2.111928471290939</v>
       </c>
       <c r="F95" s="16">
         <v>5.6056160000000013</v>
       </c>
       <c r="G95" s="16">
         <v>1.2197408850054789</v>
       </c>
       <c r="H95" s="16">
-        <v>4.3455149999999998</v>
+        <v>4.3453349999999995</v>
       </c>
       <c r="I95" s="16">
-        <v>0.8962103629674707</v>
+        <v>0.89672018067916914</v>
       </c>
       <c r="J95" s="16">
-        <v>-22.47926008488632</v>
+        <v>-22.482471150360663</v>
       </c>
       <c r="K95" s="16">
-        <v>-1.2601010000000015</v>
+        <v>-1.2602810000000018</v>
       </c>
     </row>
     <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="79"/>
       <c r="D96" s="16">
         <v>0.68715100000000007</v>
       </c>
       <c r="E96" s="16">
         <v>0.18708884688975994</v>
       </c>
       <c r="F96" s="16">
         <v>0.74313200000000001</v>
       </c>
       <c r="G96" s="16">
         <v>0.16170006710339979</v>
       </c>
       <c r="H96" s="16">
-        <v>1.0775749999999999</v>
+        <v>1.078562</v>
       </c>
       <c r="I96" s="16">
-        <v>0.22223692286752486</v>
+        <v>0.22257623670296675</v>
       </c>
       <c r="J96" s="16">
-        <v>45.004521404003583</v>
+        <v>45.137337646609218</v>
       </c>
       <c r="K96" s="16">
-        <v>0.33444299999999993</v>
+        <v>0.33543000000000001</v>
       </c>
     </row>
     <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="79"/>
       <c r="D97" s="16">
         <v>6.8012000000000003E-2</v>
       </c>
       <c r="E97" s="16">
         <v>1.8517453448610787E-2</v>
       </c>
       <c r="F97" s="16">
         <v>1.3699999999999999E-3</v>
       </c>
       <c r="G97" s="16">
         <v>2.9810194142044442E-4</v>
       </c>
       <c r="H97" s="16">
         <v>5.1100000000000006E-4</v>
       </c>
       <c r="I97" s="16">
-        <v>1.0538762275043987E-4</v>
+        <v>1.0545194152511959E-4</v>
       </c>
       <c r="J97" s="16">
         <v>-62.700729927007295</v>
       </c>
       <c r="K97" s="16">
         <v>-8.5899999999999985E-4</v>
       </c>
     </row>
     <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="79"/>
       <c r="D98" s="16">
         <v>7.3002079999999987</v>
       </c>
       <c r="E98" s="16">
         <v>1.9876089779035471</v>
       </c>
       <c r="F98" s="16">
         <v>11.661683999999999</v>
       </c>
       <c r="G98" s="16">
         <v>2.5374968179793678</v>
       </c>
       <c r="H98" s="16">
-        <v>9.9413300000000024</v>
+        <v>9.9595479999999998</v>
       </c>
       <c r="I98" s="16">
-        <v>2.050280108958181</v>
+        <v>2.0552909458172635</v>
       </c>
       <c r="J98" s="16">
-        <v>-14.752191878977317</v>
+        <v>-14.595970873503342</v>
       </c>
       <c r="K98" s="16">
-        <v>-1.7203539999999968</v>
+        <v>-1.7021359999999994</v>
       </c>
     </row>
     <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B99" s="93"/>
       <c r="C99" s="94"/>
       <c r="D99" s="17">
         <v>367.28592400000002</v>
       </c>
       <c r="E99" s="17">
         <v>100</v>
       </c>
       <c r="F99" s="17">
         <v>459.57433000000003</v>
       </c>
       <c r="G99" s="17">
         <v>100</v>
       </c>
       <c r="H99" s="17">
-        <v>484.87667399999998</v>
+        <v>484.58093099999996</v>
       </c>
       <c r="I99" s="17">
         <v>100</v>
       </c>
       <c r="J99" s="17">
-        <v>5.5056042838597943</v>
+        <v>5.4412527784134355</v>
       </c>
       <c r="K99" s="17">
-        <v>25.302343999999948</v>
+        <v>25.006600999999932</v>
       </c>
     </row>
     <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E100" s="80"/>
       <c r="F100" s="80"/>
       <c r="G100" s="80"/>
       <c r="H100" s="80"/>
       <c r="I100" s="80"/>
     </row>
     <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E101" s="80"/>
       <c r="F101" s="80"/>
       <c r="G101" s="80"/>
       <c r="H101" s="80"/>
       <c r="I101" s="80"/>
     </row>
     <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="4" t="s">
         <v>40</v>
@@ -4355,1259 +4356,1259 @@
       <c r="A103" s="46"/>
       <c r="E103" s="81"/>
       <c r="F103" s="82"/>
       <c r="G103" s="81"/>
       <c r="H103" s="82"/>
       <c r="I103" s="81"/>
     </row>
     <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="46"/>
       <c r="E104" s="81"/>
       <c r="F104" s="82"/>
       <c r="G104" s="81"/>
       <c r="H104" s="82"/>
       <c r="I104" s="81"/>
     </row>
     <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="46"/>
       <c r="E105" s="81"/>
       <c r="F105" s="82"/>
       <c r="G105" s="81"/>
       <c r="H105" s="82"/>
       <c r="I105" s="81"/>
     </row>
     <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="2" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="B106" s="37"/>
       <c r="C106" s="37"/>
       <c r="D106" s="37"/>
       <c r="E106" s="37"/>
       <c r="F106" s="37"/>
       <c r="G106" s="37"/>
       <c r="H106" s="37"/>
       <c r="I106" s="37"/>
       <c r="J106" s="37"/>
       <c r="K106" s="37"/>
     </row>
     <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="23">
         <v>0</v>
       </c>
       <c r="B107" s="23">
         <v>0</v>
       </c>
       <c r="C107" s="23">
         <v>0</v>
       </c>
       <c r="D107" s="13">
         <v>2021</v>
       </c>
       <c r="E107" s="13" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="F107" s="13">
         <v>2024</v>
       </c>
       <c r="G107" s="13" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="H107" s="13">
         <v>2025</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K107" s="13" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
     </row>
     <row r="108" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="79"/>
       <c r="D108" s="16">
         <v>99.360990999999984</v>
       </c>
       <c r="E108" s="16">
         <v>21.807714463064489</v>
       </c>
       <c r="F108" s="16">
         <v>134.24061499999999</v>
       </c>
       <c r="G108" s="16">
         <v>18.789237522545687</v>
       </c>
       <c r="H108" s="16">
-        <v>125.95255299999998</v>
+        <v>127.66365099999999</v>
       </c>
       <c r="I108" s="16">
-        <v>20.588416558703354</v>
+        <v>20.743588646974171</v>
       </c>
       <c r="J108" s="16">
-        <v>-6.1740345870733764</v>
+        <v>-4.8993845864010712</v>
       </c>
       <c r="K108" s="16">
-        <v>-8.2880620000000107</v>
+        <v>-6.5769640000000038</v>
       </c>
     </row>
     <row r="109" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="79"/>
       <c r="D109" s="16">
         <v>52.404934999999995</v>
       </c>
       <c r="E109" s="16">
         <v>11.501816230229171</v>
       </c>
       <c r="F109" s="16">
         <v>75.716521</v>
       </c>
       <c r="G109" s="16">
         <v>10.597803782780783</v>
       </c>
       <c r="H109" s="16">
-        <v>89.128597000000013</v>
+        <v>88.858605000000011</v>
       </c>
       <c r="I109" s="16">
-        <v>14.569110658112653</v>
+        <v>14.438302018042414</v>
       </c>
       <c r="J109" s="16">
-        <v>17.713539691027293</v>
+        <v>17.356957010742757</v>
       </c>
       <c r="K109" s="16">
-        <v>13.412076000000013</v>
+        <v>13.142084000000011</v>
       </c>
     </row>
     <row r="110" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="79"/>
       <c r="D110" s="16">
         <v>68.37555900000001</v>
       </c>
       <c r="E110" s="16">
         <v>15.007043024806585</v>
       </c>
       <c r="F110" s="16">
         <v>76.289135000000016</v>
       </c>
       <c r="G110" s="16">
         <v>10.677950767020503</v>
       </c>
       <c r="H110" s="16">
-        <v>82.820205999999999</v>
+        <v>82.902235000000005</v>
       </c>
       <c r="I110" s="16">
-        <v>13.537930434848933</v>
+        <v>13.470473758852354</v>
       </c>
       <c r="J110" s="16">
-        <v>8.5609451463828776</v>
+        <v>8.6684689766111358</v>
       </c>
       <c r="K110" s="16">
-        <v>6.531070999999983</v>
+        <v>6.6130999999999887</v>
       </c>
     </row>
     <row r="111" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="79"/>
       <c r="D111" s="16">
         <v>46.469273999999992</v>
       </c>
       <c r="E111" s="16">
         <v>10.199059495067905</v>
       </c>
       <c r="F111" s="16">
         <v>56.033370000000012</v>
       </c>
       <c r="G111" s="16">
         <v>7.8428149194540424</v>
       </c>
       <c r="H111" s="16">
-        <v>64.513233999999997</v>
+        <v>64.535511</v>
       </c>
       <c r="I111" s="16">
-        <v>10.545441942261419</v>
+        <v>10.486133545611013</v>
       </c>
       <c r="J111" s="16">
-        <v>15.133596283785863</v>
+        <v>15.173352950215177</v>
       </c>
       <c r="K111" s="16">
-        <v>8.479863999999985</v>
+        <v>8.5021409999999875</v>
       </c>
     </row>
     <row r="112" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="79"/>
       <c r="D112" s="16">
         <v>43.646439000000008</v>
       </c>
       <c r="E112" s="16">
         <v>9.5795046875243255</v>
       </c>
       <c r="F112" s="16">
         <v>162.70797699999997</v>
       </c>
       <c r="G112" s="16">
         <v>22.773724827362425</v>
       </c>
       <c r="H112" s="16">
-        <v>48.061160000000001</v>
+        <v>49.878990000000016</v>
       </c>
       <c r="I112" s="16">
-        <v>7.8561582024819412</v>
+        <v>8.1046503259298035</v>
       </c>
       <c r="J112" s="16">
-        <v>-70.461706373498828</v>
+        <v>-69.344471660415252</v>
       </c>
       <c r="K112" s="16">
-        <v>-114.64681699999997</v>
+        <v>-112.82898699999996</v>
       </c>
     </row>
     <row r="113" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="79"/>
       <c r="D113" s="16">
         <v>27.424936999999996</v>
       </c>
       <c r="E113" s="16">
         <v>6.0192152800039258</v>
       </c>
       <c r="F113" s="16">
         <v>39.035567999999998</v>
       </c>
       <c r="G113" s="16">
         <v>5.4636859267926008</v>
       </c>
       <c r="H113" s="16">
-        <v>44.633963999999999</v>
+        <v>44.604352000000013</v>
       </c>
       <c r="I113" s="16">
-        <v>7.295942969081139</v>
+        <v>7.2475941468479537</v>
       </c>
       <c r="J113" s="16">
-        <v>14.341781833429454</v>
+        <v>14.265922811729077</v>
       </c>
       <c r="K113" s="16">
-        <v>5.598396000000001</v>
+        <v>5.5687840000000151</v>
       </c>
     </row>
     <row r="114" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="79"/>
       <c r="D114" s="16">
         <v>20.435853999999999</v>
       </c>
       <c r="E114" s="16">
         <v>4.4852538642743047</v>
       </c>
       <c r="F114" s="16">
         <v>29.949427000000004</v>
       </c>
       <c r="G114" s="16">
         <v>4.1919272909107503</v>
       </c>
       <c r="H114" s="16">
-        <v>26.947122</v>
+        <v>26.948701999999997</v>
       </c>
       <c r="I114" s="16">
-        <v>4.4048219712878671</v>
+        <v>4.378793685431182</v>
       </c>
       <c r="J114" s="16">
-        <v>-10.024582440258383</v>
+        <v>-10.019306880228479</v>
       </c>
       <c r="K114" s="16">
-        <v>-3.0023050000000033</v>
+        <v>-3.0007250000000063</v>
       </c>
     </row>
     <row r="115" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="79"/>
       <c r="D115" s="16">
         <v>25.587018</v>
       </c>
       <c r="E115" s="16">
         <v>5.615829480860266</v>
       </c>
       <c r="F115" s="16">
         <v>22.849411000000003</v>
       </c>
       <c r="G115" s="16">
         <v>3.1981603371622533</v>
       </c>
       <c r="H115" s="16">
-        <v>25.871769999999994</v>
+        <v>25.870984000000004</v>
       </c>
       <c r="I115" s="16">
-        <v>4.2290431212693615</v>
+        <v>4.2036793228516594</v>
       </c>
       <c r="J115" s="16">
-        <v>13.227295005547365</v>
+        <v>13.223855091932126</v>
       </c>
       <c r="K115" s="16">
-        <v>3.0223589999999909</v>
+        <v>3.0215730000000001</v>
       </c>
     </row>
     <row r="116" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="79"/>
       <c r="D116" s="16">
         <v>14.265946000000001</v>
       </c>
       <c r="E116" s="16">
         <v>3.1310846820508975</v>
       </c>
       <c r="F116" s="16">
         <v>19.732820000000004</v>
       </c>
       <c r="G116" s="16">
         <v>2.7619408773539971</v>
       </c>
       <c r="H116" s="16">
-        <v>20.726573999999996</v>
+        <v>21.115359000000002</v>
       </c>
       <c r="I116" s="16">
-        <v>3.3880007128302547</v>
+        <v>3.430955622827863</v>
       </c>
       <c r="J116" s="16">
-        <v>5.0360465458053731</v>
+        <v>7.0062920555703512</v>
       </c>
       <c r="K116" s="16">
-        <v>0.99375399999999203</v>
+        <v>1.3825389999999977</v>
       </c>
     </row>
     <row r="117" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="79"/>
       <c r="D117" s="16">
         <v>7.1157289999999991</v>
       </c>
       <c r="E117" s="16">
         <v>1.5617576341257247</v>
       </c>
       <c r="F117" s="16">
         <v>16.115519000000003</v>
       </c>
       <c r="G117" s="16">
         <v>2.2556386104913035</v>
       </c>
       <c r="H117" s="16">
-        <v>19.174074999999998</v>
+        <v>19.109270000000002</v>
       </c>
       <c r="I117" s="16">
-        <v>3.134226610141202</v>
+        <v>3.1049937325070247</v>
       </c>
       <c r="J117" s="16">
-        <v>18.978948180322305</v>
+        <v>18.576820268711167</v>
       </c>
       <c r="K117" s="16">
-        <v>3.0585559999999958</v>
+        <v>2.9937509999999996</v>
       </c>
     </row>
     <row r="118" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="79"/>
       <c r="D118" s="16">
         <v>23.570354000000002</v>
       </c>
       <c r="E118" s="16">
         <v>5.1732127935937164</v>
       </c>
       <c r="F118" s="16">
         <v>22.856062999999999</v>
       </c>
       <c r="G118" s="16">
         <v>3.1990913967227295</v>
       </c>
       <c r="H118" s="16">
-        <v>16.781866000000001</v>
+        <v>16.780301000000001</v>
       </c>
       <c r="I118" s="16">
-        <v>2.7431920958389857</v>
+        <v>2.7265682799280855</v>
       </c>
       <c r="J118" s="16">
-        <v>-26.575867418636349</v>
+        <v>-26.582714617123681</v>
       </c>
       <c r="K118" s="16">
-        <v>-6.0741969999999981</v>
+        <v>-6.0757619999999974</v>
       </c>
     </row>
     <row r="119" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="79"/>
       <c r="D119" s="16">
         <v>3.4481799999999998</v>
       </c>
       <c r="E119" s="16">
         <v>0.75680530256838652</v>
       </c>
       <c r="F119" s="16">
         <v>9.0594940000000008</v>
       </c>
       <c r="G119" s="16">
         <v>1.2680289389323607</v>
       </c>
       <c r="H119" s="16">
-        <v>7.8022130000000001</v>
+        <v>7.7972930000000007</v>
       </c>
       <c r="I119" s="16">
-        <v>1.2753628846549114</v>
+        <v>1.2669529445929069</v>
       </c>
       <c r="J119" s="16">
-        <v>-13.878048818179037</v>
+        <v>-13.932356487017927</v>
       </c>
       <c r="K119" s="16">
-        <v>-1.2572810000000008</v>
+        <v>-1.2622010000000001</v>
       </c>
     </row>
     <row r="120" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="79"/>
       <c r="D120" s="16">
         <v>6.3333240000000002</v>
       </c>
       <c r="E120" s="16">
         <v>1.3900356669557923</v>
       </c>
       <c r="F120" s="16">
         <v>7.2279750000000007</v>
       </c>
       <c r="G120" s="16">
         <v>1.011676973336439</v>
       </c>
       <c r="H120" s="16">
-        <v>6.4585129999999991</v>
+        <v>6.4585339999999993</v>
       </c>
       <c r="I120" s="16">
-        <v>1.0557194183574896</v>
+        <v>1.0494230073249016</v>
       </c>
       <c r="J120" s="16">
-        <v>-10.645609593281682</v>
+        <v>-10.645319055475445</v>
       </c>
       <c r="K120" s="16">
-        <v>-0.76946200000000164</v>
+        <v>-0.76944100000000137</v>
       </c>
     </row>
     <row r="121" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="79"/>
       <c r="D121" s="16">
         <v>1.4059459999999999</v>
       </c>
       <c r="E121" s="16">
         <v>0.30857652092547738</v>
       </c>
       <c r="F121" s="16">
         <v>2.0928960000000001</v>
       </c>
       <c r="G121" s="16">
         <v>0.29293608386691156</v>
       </c>
       <c r="H121" s="16">
-        <v>1.9539179999999998</v>
+        <v>1.95591</v>
       </c>
       <c r="I121" s="16">
-        <v>0.31939072886873954</v>
+        <v>0.31780849249331944</v>
       </c>
       <c r="J121" s="16">
-        <v>-6.6404637401954165</v>
+        <v>-6.5452846199715626</v>
       </c>
       <c r="K121" s="16">
-        <v>-0.13897800000000027</v>
+        <v>-0.13698600000000005</v>
       </c>
     </row>
     <row r="122" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="79"/>
       <c r="D122" s="16">
         <v>0.27653100000000003</v>
       </c>
       <c r="E122" s="16">
         <v>6.0692924129406967E-2</v>
       </c>
       <c r="F122" s="16">
         <v>0.48754500000000001</v>
       </c>
       <c r="G122" s="16">
         <v>6.8240143327185573E-2</v>
       </c>
       <c r="H122" s="16">
-        <v>0.7839210000000002</v>
+        <v>0.78403800000000012</v>
       </c>
       <c r="I122" s="16">
-        <v>0.12814104766193424</v>
+        <v>0.12739539898946128</v>
       </c>
       <c r="J122" s="16">
-        <v>60.789465587791938</v>
+        <v>60.813463372611785</v>
       </c>
       <c r="K122" s="16">
-        <v>0.29637600000000019</v>
+        <v>0.29649300000000012</v>
       </c>
     </row>
     <row r="123" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="79"/>
       <c r="D123" s="16">
         <v>0.34761500000000001</v>
       </c>
       <c r="E123" s="16">
         <v>7.6294414807901459E-2</v>
       </c>
       <c r="F123" s="16">
         <v>0.16742899999999999</v>
       </c>
       <c r="G123" s="16">
         <v>2.3434511598164995E-2</v>
       </c>
       <c r="H123" s="16">
         <v>0.10609300000000001</v>
       </c>
       <c r="I123" s="16">
-        <v>1.7342140559568616E-2</v>
+        <v>1.7238654331791208E-2</v>
       </c>
       <c r="J123" s="16">
         <v>-36.634035919703273</v>
       </c>
       <c r="K123" s="16">
         <v>-6.1335999999999988E-2</v>
       </c>
     </row>
     <row r="124" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="79"/>
       <c r="D124" s="16">
         <v>15.154496999999999</v>
       </c>
       <c r="E124" s="16">
         <v>3.3261035350117178</v>
       </c>
       <c r="F124" s="16">
         <v>39.893065</v>
       </c>
       <c r="G124" s="16">
         <v>5.5837070903418775</v>
       </c>
       <c r="H124" s="16">
-        <v>30.048377999999996</v>
+        <v>30.066840999999997</v>
       </c>
       <c r="I124" s="16">
-        <v>4.9117585030402493</v>
+        <v>4.885448416464115</v>
       </c>
       <c r="J124" s="16">
-        <v>-24.677690220092149</v>
+        <v>-24.631408993016716</v>
       </c>
       <c r="K124" s="16">
-        <v>-9.844687000000004</v>
+        <v>-9.8262240000000034</v>
       </c>
     </row>
     <row r="125" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B125" s="93"/>
       <c r="C125" s="94"/>
       <c r="D125" s="17">
         <v>455.62312900000001</v>
       </c>
       <c r="E125" s="17">
         <v>100</v>
       </c>
       <c r="F125" s="17">
         <v>714.4548299999999</v>
       </c>
       <c r="G125" s="17">
         <v>100</v>
       </c>
       <c r="H125" s="17">
-        <v>611.76415699999995</v>
+        <v>615.43666899999994</v>
       </c>
       <c r="I125" s="17">
         <v>100</v>
       </c>
       <c r="J125" s="17">
-        <v>-14.373291170835806</v>
+        <v>-13.859261193601277</v>
       </c>
       <c r="K125" s="17">
-        <v>-102.69067299999995</v>
+        <v>-99.018160999999964</v>
       </c>
     </row>
     <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E126" s="80"/>
       <c r="F126" s="80"/>
       <c r="G126" s="80"/>
       <c r="H126" s="80"/>
       <c r="I126" s="80"/>
     </row>
     <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E127" s="80"/>
       <c r="F127" s="80"/>
       <c r="G127" s="80"/>
       <c r="H127" s="80"/>
       <c r="I127" s="80"/>
     </row>
     <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E128" s="81"/>
       <c r="F128" s="82"/>
       <c r="G128" s="81"/>
       <c r="H128" s="82"/>
       <c r="I128" s="81"/>
     </row>
     <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="46"/>
     </row>
     <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="2" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B130" s="37"/>
       <c r="C130" s="37"/>
       <c r="D130" s="37"/>
       <c r="E130" s="37"/>
       <c r="F130" s="37"/>
       <c r="G130" s="37"/>
       <c r="H130" s="37"/>
       <c r="I130" s="37"/>
       <c r="J130" s="37"/>
       <c r="K130" s="37"/>
     </row>
     <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="23">
         <v>0</v>
       </c>
       <c r="B131" s="23">
         <v>0</v>
       </c>
       <c r="C131" s="23">
         <v>0</v>
       </c>
       <c r="D131" s="13">
         <v>0</v>
       </c>
       <c r="E131" s="13">
         <v>0</v>
       </c>
       <c r="F131" s="13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="G131" s="13" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="I131" s="13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="J131" s="13" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="K131" s="13" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="79"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16">
         <v>0</v>
       </c>
       <c r="F132" s="16">
-        <v>32.207350000000005</v>
+        <v>61.084011999999987</v>
       </c>
       <c r="G132" s="16">
-        <v>39.187926740654113</v>
+        <v>38.727442263112991</v>
       </c>
       <c r="H132" s="16">
-        <v>28.915750000000003</v>
+        <v>57.385626000000002</v>
       </c>
       <c r="I132" s="16">
-        <v>35.959120906053329</v>
+        <v>32.955863360146623</v>
       </c>
       <c r="J132" s="16">
-        <v>-10.220027416102232</v>
+        <v>-6.054589210675922</v>
       </c>
       <c r="K132" s="16">
-        <v>-3.2916000000000025</v>
+        <v>-3.6983859999999851</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="79"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16">
         <v>0</v>
       </c>
       <c r="F133" s="16">
-        <v>6.8830400000000003</v>
+        <v>14.106811</v>
       </c>
       <c r="G133" s="16">
-        <v>8.3748606225905533</v>
+        <v>8.9437594328143888</v>
       </c>
       <c r="H133" s="16">
-        <v>9.4476689999999994</v>
+        <v>30.074783</v>
       </c>
       <c r="I133" s="16">
-        <v>11.748955909888965</v>
+        <v>17.271580153783813</v>
       </c>
       <c r="J133" s="16">
-        <v>37.260120528138721</v>
+        <v>113.19335036104189</v>
       </c>
       <c r="K133" s="16">
-        <v>2.5646289999999992</v>
+        <v>15.967972</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="79"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16">
         <v>0</v>
       </c>
       <c r="F134" s="16">
-        <v>7.9137729999999991</v>
+        <v>14.263092</v>
       </c>
       <c r="G134" s="16">
-        <v>9.6289932753289698</v>
+        <v>9.0428420438963464</v>
       </c>
       <c r="H134" s="16">
-        <v>8.0759190000000007</v>
+        <v>14.220844</v>
       </c>
       <c r="I134" s="16">
-        <v>10.043071604523252</v>
+        <v>8.1668568315340995</v>
       </c>
       <c r="J134" s="16">
-        <v>2.0489089085572925</v>
+        <v>-0.29620505848241552</v>
       </c>
       <c r="K134" s="16">
-        <v>0.16214600000000168</v>
+        <v>-4.2248000000000729E-2</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="79"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16">
         <v>0</v>
       </c>
       <c r="F135" s="16">
-        <v>3.3764790000000002</v>
+        <v>7.0250470000000007</v>
       </c>
       <c r="G135" s="16">
-        <v>4.1082924144133885</v>
+        <v>4.4539003444658354</v>
       </c>
       <c r="H135" s="16">
-        <v>6.3085640000000005</v>
+        <v>11.734532</v>
       </c>
       <c r="I135" s="16">
-        <v>7.8452198410753793</v>
+        <v>6.7389982499671266</v>
       </c>
       <c r="J135" s="16">
-        <v>86.838538015488922</v>
+        <v>67.038483870641699</v>
       </c>
       <c r="K135" s="16">
-        <v>2.9320850000000003</v>
+        <v>4.709484999999999</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="79"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16">
         <v>0</v>
       </c>
       <c r="F136" s="16">
-        <v>5.74566</v>
+        <v>10.353860000000003</v>
       </c>
       <c r="G136" s="16">
-        <v>6.9909664457556016</v>
+        <v>6.5643775223925251</v>
       </c>
       <c r="H136" s="16">
-        <v>4.3342939999999999</v>
+        <v>10.510294000000002</v>
       </c>
       <c r="I136" s="16">
-        <v>5.3900522029821625</v>
+        <v>6.0359333352740441</v>
       </c>
       <c r="J136" s="16">
-        <v>-24.56403615946645</v>
+        <v>1.5108761370155579</v>
       </c>
       <c r="K136" s="16">
-        <v>-1.4113660000000001</v>
+        <v>0.15643399999999907</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="15" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="79"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16">
         <v>0</v>
       </c>
       <c r="F137" s="16">
-        <v>3.3604969999999996</v>
+        <v>8.1303439999999991</v>
       </c>
       <c r="G137" s="16">
-        <v>4.088846497715207</v>
+        <v>5.154661875176882</v>
       </c>
       <c r="H137" s="16">
-        <v>3.6607079999999996</v>
+        <v>8.0340349999999994</v>
       </c>
       <c r="I137" s="16">
-        <v>4.5523924357402672</v>
+        <v>4.6138480686894576</v>
       </c>
       <c r="J137" s="16">
-        <v>8.9335297725306706</v>
+        <v>-1.1845624244189394</v>
       </c>
       <c r="K137" s="16">
-        <v>0.30021100000000001</v>
+        <v>-9.6308999999999756E-2</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="15" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="79"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16">
         <v>0</v>
       </c>
       <c r="F138" s="16">
-        <v>3.4733620000000003</v>
+        <v>6.6059399999999995</v>
       </c>
       <c r="G138" s="16">
-        <v>4.2261737025794375</v>
+        <v>4.1881852806850448</v>
       </c>
       <c r="H138" s="16">
-        <v>3.544921</v>
+        <v>7.682715</v>
       </c>
       <c r="I138" s="16">
-        <v>4.408401747885061</v>
+        <v>4.4120892882644309</v>
       </c>
       <c r="J138" s="16">
-        <v>2.0602229194653394</v>
+        <v>16.300102634901325</v>
       </c>
       <c r="K138" s="16">
-        <v>7.1558999999999706E-2</v>
+        <v>1.0767750000000005</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="15" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="79"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16">
         <v>0</v>
       </c>
       <c r="F139" s="16">
-        <v>4.3117219999999996</v>
+        <v>6.675330999999999</v>
       </c>
       <c r="G139" s="16">
-        <v>5.246238695889808</v>
+        <v>4.2321793776359735</v>
       </c>
       <c r="H139" s="16">
-        <v>3.5139690000000003</v>
+        <v>7.6476319999999998</v>
       </c>
       <c r="I139" s="16">
-        <v>4.3699103820970686</v>
+        <v>4.391941550322807</v>
       </c>
       <c r="J139" s="16">
-        <v>-18.501958150363109</v>
+        <v>14.565584837665741</v>
       </c>
       <c r="K139" s="16">
-        <v>-0.79775299999999927</v>
+        <v>0.97230100000000075</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="79"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16">
         <v>0</v>
       </c>
       <c r="F140" s="16">
-        <v>3.5774519999999992</v>
+        <v>6.8275059999999996</v>
       </c>
       <c r="G140" s="16">
-        <v>4.3528240260128976</v>
+        <v>4.3286587727089305</v>
       </c>
       <c r="H140" s="16">
-        <v>3.3210310000000001</v>
+        <v>6.4696920000000002</v>
       </c>
       <c r="I140" s="16">
-        <v>4.1299760601662125</v>
+        <v>3.7154650109460112</v>
       </c>
       <c r="J140" s="16">
-        <v>-7.1676992451610575</v>
+        <v>-5.2407716668429059</v>
       </c>
       <c r="K140" s="16">
-        <v>-0.25642099999999912</v>
+        <v>-0.35781399999999941</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="15" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="79"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16">
         <v>0</v>
       </c>
       <c r="F141" s="16">
-        <v>3.809647</v>
+        <v>7.4235200000000008</v>
       </c>
       <c r="G141" s="16">
-        <v>4.6353446509493237</v>
+        <v>4.7065333918974517</v>
       </c>
       <c r="H141" s="16">
-        <v>2.7182779999999998</v>
+        <v>5.5849830000000003</v>
       </c>
       <c r="I141" s="16">
-        <v>3.3804029727143443</v>
+        <v>3.2073874495460197</v>
       </c>
       <c r="J141" s="16">
-        <v>-28.647509861149871</v>
+        <v>-24.766377675280733</v>
       </c>
       <c r="K141" s="16">
-        <v>-1.0913690000000003</v>
+        <v>-1.8385370000000005</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="15" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="79"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16">
         <v>0</v>
       </c>
       <c r="F142" s="16">
-        <v>2.173152</v>
+        <v>3.9821599999999999</v>
       </c>
       <c r="G142" s="16">
-        <v>2.644157975502671</v>
+        <v>2.5247010867995714</v>
       </c>
       <c r="H142" s="16">
-        <v>1.7441389999999999</v>
+        <v>3.6377350000000006</v>
       </c>
       <c r="I142" s="16">
-        <v>2.1689807519418633</v>
+        <v>2.0891067320660226</v>
       </c>
       <c r="J142" s="16">
-        <v>-19.741509107508364</v>
+        <v>-8.6492004339353343</v>
       </c>
       <c r="K142" s="16">
-        <v>-0.42901300000000009</v>
+        <v>-0.34442499999999932</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="15" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="79"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16">
         <v>0</v>
       </c>
       <c r="F143" s="16">
-        <v>1.7868029999999999</v>
+        <v>3.7109030000000001</v>
       </c>
       <c r="G143" s="16">
-        <v>2.1740722246313648</v>
+        <v>2.3527233554422198</v>
       </c>
       <c r="H143" s="16">
-        <v>1.6164540000000001</v>
+        <v>3.6329549999999995</v>
       </c>
       <c r="I143" s="16">
-        <v>2.0101939194063276</v>
+        <v>2.0863616365108828</v>
       </c>
       <c r="J143" s="16">
-        <v>-9.5337314745945623</v>
+        <v>-2.1005130018219442</v>
       </c>
       <c r="K143" s="16">
-        <v>-0.17034899999999986</v>
+        <v>-7.7948000000000572E-2</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="79"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16">
         <v>0</v>
       </c>
       <c r="F144" s="16">
-        <v>1.1418499999999998</v>
+        <v>2.053382</v>
       </c>
       <c r="G144" s="16">
-        <v>1.3893329984868636</v>
+        <v>1.3018501936172022</v>
       </c>
       <c r="H144" s="16">
-        <v>0.87449299999999985</v>
+        <v>2.4236599999999999</v>
       </c>
       <c r="I144" s="16">
-        <v>1.0875041981790989</v>
+        <v>1.3918783040103624</v>
       </c>
       <c r="J144" s="16">
-        <v>-23.414371414809303</v>
+        <v>18.032592084668117</v>
       </c>
       <c r="K144" s="16">
-        <v>-0.26735699999999996</v>
+        <v>0.37027799999999989</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="79"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16">
         <v>0</v>
       </c>
       <c r="F145" s="16">
-        <v>0.73381000000000018</v>
+        <v>1.55366</v>
       </c>
       <c r="G145" s="16">
-        <v>0.89285497010959913</v>
+        <v>0.98502498405815486</v>
       </c>
       <c r="H145" s="16">
-        <v>0.83086800000000005</v>
+        <v>1.602886</v>
       </c>
       <c r="I145" s="16">
-        <v>1.0332529112670676</v>
+        <v>0.92051783137979493</v>
       </c>
       <c r="J145" s="16">
-        <v>13.226584538231945</v>
+        <v>3.1683894803238797</v>
       </c>
       <c r="K145" s="16">
-        <v>9.7057999999999867E-2</v>
+        <v>4.9225999999999992E-2</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="79"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16">
         <v>0</v>
       </c>
       <c r="F146" s="16">
-        <v>0.15453699999999998</v>
+        <v>0.38088000000000005</v>
       </c>
       <c r="G146" s="16">
-        <v>0.18803113682809866</v>
+        <v>0.24147903397659082</v>
       </c>
       <c r="H146" s="16">
-        <v>0.14420699999999997</v>
+        <v>0.38457200000000002</v>
       </c>
       <c r="I146" s="16">
-        <v>0.17933330273291304</v>
+        <v>0.22085499745421103</v>
       </c>
       <c r="J146" s="16">
-        <v>-6.6844833276173397</v>
+        <v>0.96933417349295647</v>
       </c>
       <c r="K146" s="16">
-        <v>-1.0330000000000006E-2</v>
+        <v>3.6919999999999731E-3</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="79"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16">
         <v>0</v>
       </c>
       <c r="F147" s="16">
-        <v>3.5999999999999997E-4</v>
+        <v>3.8900000000000002E-4</v>
       </c>
       <c r="G147" s="16">
-        <v>4.3802590485201291E-4</v>
+        <v>2.4662713772551412E-4</v>
       </c>
       <c r="H147" s="16">
-        <v>1.482E-3</v>
+        <v>5.0936999999999996E-2</v>
       </c>
       <c r="I147" s="16">
-        <v>1.8429892768740573E-3</v>
-[...2 lines deleted...]
-        <v>311.66666666666674</v>
+        <v>2.9252496295427501E-2</v>
+      </c>
+      <c r="J147" s="16" t="s">
+        <v>144</v>
       </c>
       <c r="K147" s="16">
-        <v>1.1220000000000002E-3</v>
+        <v>5.0547999999999996E-2</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="79"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16">
         <v>0</v>
       </c>
       <c r="F148" s="16">
-        <v>1.537426</v>
+        <v>3.5511420000000009</v>
       </c>
       <c r="G148" s="16">
-        <v>1.8706455966472524</v>
+        <v>2.2514344141821541</v>
       </c>
       <c r="H148" s="16">
-        <v>1.360093</v>
+        <v>3.0508479999999998</v>
       </c>
       <c r="I148" s="16">
-        <v>1.6913878640698159</v>
+        <v>1.7520647038088699</v>
       </c>
       <c r="J148" s="16">
-        <v>-11.534408810570392</v>
+        <v>-14.088256679119027</v>
       </c>
       <c r="K148" s="16">
-        <v>-0.17733299999999996</v>
+        <v>-0.50029400000000113</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B149" s="93"/>
       <c r="C149" s="94"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17">
         <v>0</v>
       </c>
       <c r="F149" s="17">
-        <v>82.186920000000001</v>
+        <v>157.727979</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>80.412839000000005</v>
+        <v>174.12872899999999</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>-2.1585928758493389</v>
+        <v>10.398123467999287</v>
       </c>
       <c r="K149" s="17">
-        <v>-1.7740809999999954</v>
+        <v>16.400749999999988</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="80"/>
       <c r="F150" s="80"/>
       <c r="G150" s="80"/>
       <c r="H150" s="80"/>
       <c r="I150" s="80"/>
     </row>
     <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E151" s="80"/>
       <c r="F151" s="80"/>
       <c r="G151" s="80"/>
       <c r="H151" s="80"/>
       <c r="I151" s="80"/>
     </row>
     <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="4" t="s">
         <v>40</v>
@@ -5622,2384 +5623,2384 @@
       <c r="A153" s="46"/>
       <c r="E153" s="81"/>
       <c r="F153" s="82"/>
       <c r="G153" s="81"/>
       <c r="H153" s="82"/>
       <c r="I153" s="81"/>
     </row>
     <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="46"/>
       <c r="E154" s="81"/>
       <c r="F154" s="82"/>
       <c r="G154" s="81"/>
       <c r="H154" s="82"/>
       <c r="I154" s="81"/>
     </row>
     <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="46"/>
       <c r="E155" s="81"/>
       <c r="F155" s="82"/>
       <c r="G155" s="81"/>
       <c r="H155" s="82"/>
       <c r="I155" s="81"/>
     </row>
     <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="2" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="B156" s="37"/>
       <c r="C156" s="37"/>
       <c r="D156" s="37"/>
       <c r="E156" s="37"/>
       <c r="F156" s="37"/>
       <c r="G156" s="37"/>
       <c r="H156" s="37"/>
       <c r="I156" s="37"/>
       <c r="J156" s="37"/>
       <c r="K156" s="37"/>
     </row>
     <row r="157" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="23">
         <v>0</v>
       </c>
       <c r="B157" s="23">
         <v>0</v>
       </c>
       <c r="C157" s="23">
         <v>0</v>
       </c>
       <c r="D157" s="13">
         <v>0</v>
       </c>
       <c r="E157" s="13">
         <v>0</v>
       </c>
       <c r="F157" s="13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="G157" s="13" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="I157" s="13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="J157" s="13" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="K157" s="13" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="15" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="79"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16">
         <v>0</v>
       </c>
       <c r="F158" s="16">
-        <v>21.871274999999997</v>
+        <v>38.169102000000002</v>
       </c>
       <c r="G158" s="16">
-        <v>22.499837202026985</v>
+        <v>19.043792047974524</v>
       </c>
       <c r="H158" s="16">
-        <v>27.239372000000003</v>
+        <v>49.139267999999994</v>
       </c>
       <c r="I158" s="16">
-        <v>24.472107007958734</v>
+        <v>21.60592021585137</v>
       </c>
       <c r="J158" s="16">
-        <v>24.5440515013414</v>
+        <v>28.740959113997473</v>
       </c>
       <c r="K158" s="16">
-        <v>5.3680970000000059</v>
+        <v>10.970165999999992</v>
       </c>
     </row>
     <row r="159" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="15" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="79"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16">
         <v>0</v>
       </c>
       <c r="F159" s="16">
-        <v>19.523841999999998</v>
+        <v>40.763458000000007</v>
       </c>
       <c r="G159" s="16">
-        <v>20.084940935455155</v>
+        <v>20.338199659723287</v>
       </c>
       <c r="H159" s="16">
-        <v>18.526524000000002</v>
+        <v>39.876417000000004</v>
       </c>
       <c r="I159" s="16">
-        <v>16.644402734891084</v>
+        <v>17.533160734018654</v>
       </c>
       <c r="J159" s="16">
-        <v>-5.1082056492774139</v>
+        <v>-2.1760690665644788</v>
       </c>
       <c r="K159" s="16">
-        <v>-0.99731799999999637</v>
+        <v>-0.88704100000000352</v>
       </c>
     </row>
     <row r="160" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="79"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16">
         <v>0</v>
       </c>
       <c r="F160" s="16">
-        <v>5.5655270000000012</v>
+        <v>12.473560000000001</v>
       </c>
       <c r="G160" s="16">
-        <v>5.7254756041193611</v>
+        <v>6.2234600839687841</v>
       </c>
       <c r="H160" s="16">
-        <v>12.23845</v>
+        <v>29.381761999999998</v>
       </c>
       <c r="I160" s="16">
-        <v>10.995138140906938</v>
+        <v>12.918792473122181</v>
       </c>
       <c r="J160" s="16">
-        <v>119.89741492584616</v>
+        <v>135.55233630174541</v>
       </c>
       <c r="K160" s="16">
-        <v>6.672922999999999</v>
+        <v>16.908201999999996</v>
       </c>
     </row>
     <row r="161" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="79"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16">
         <v>0</v>
       </c>
       <c r="F161" s="16">
-        <v>13.303956000000005</v>
+        <v>28.425551000000006</v>
       </c>
       <c r="G161" s="16">
-        <v>13.686300599436031</v>
+        <v>14.182421218426736</v>
       </c>
       <c r="H161" s="16">
-        <v>10.296393999999999</v>
+        <v>21.329919</v>
       </c>
       <c r="I161" s="16">
-        <v>9.250376835563765</v>
+        <v>9.3784980298154288</v>
       </c>
       <c r="J161" s="16">
-        <v>-22.606523954228383</v>
+        <v>-24.962161683339062</v>
       </c>
       <c r="K161" s="16">
-        <v>-3.0075620000000054</v>
+        <v>-7.0956320000000055</v>
       </c>
     </row>
     <row r="162" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="79"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16">
         <v>0</v>
       </c>
       <c r="F162" s="16">
-        <v>8.5818709999999996</v>
+        <v>19.224595000000001</v>
       </c>
       <c r="G162" s="16">
-        <v>8.8285068149340429</v>
+        <v>9.5917684777213452</v>
       </c>
       <c r="H162" s="16">
-        <v>8.4183540000000008</v>
+        <v>20.940667999999999</v>
       </c>
       <c r="I162" s="16">
-        <v>7.5631281043805787</v>
+        <v>9.2073492440838116</v>
       </c>
       <c r="J162" s="16">
-        <v>-1.90537704423661</v>
+        <v>8.9264455246001173</v>
       </c>
       <c r="K162" s="16">
-        <v>-0.1635169999999988</v>
+        <v>1.716072999999998</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="79"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16">
         <v>0</v>
       </c>
       <c r="F163" s="16">
-        <v>5.4813039999999997</v>
+        <v>13.194647000000002</v>
       </c>
       <c r="G163" s="16">
-        <v>5.6388321053445365</v>
+        <v>6.5832335697714583</v>
       </c>
       <c r="H163" s="16">
-        <v>6.2118789999999997</v>
+        <v>12.893426999999997</v>
       </c>
       <c r="I163" s="16">
-        <v>5.5808102921202316</v>
+        <v>5.6690782424944519</v>
       </c>
       <c r="J163" s="16">
-        <v>13.328488987292076</v>
+        <v>-2.2828954802656276</v>
       </c>
       <c r="K163" s="16">
-        <v>0.73057499999999997</v>
+        <v>-0.30122000000000426</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="79"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16">
         <v>0</v>
       </c>
       <c r="F164" s="16">
-        <v>3.9922359999999997</v>
+        <v>8.5227280000000007</v>
       </c>
       <c r="G164" s="16">
-        <v>4.1069695329637348</v>
+        <v>4.2522629878337144</v>
       </c>
       <c r="H164" s="16">
-        <v>4.2390740000000005</v>
+        <v>8.8001480000000019</v>
       </c>
       <c r="I164" s="16">
-        <v>3.8084237970925194</v>
+        <v>3.8693147723666552</v>
       </c>
       <c r="J164" s="16">
-        <v>6.1829511081008439</v>
+        <v>3.2550610555681363</v>
       </c>
       <c r="K164" s="16">
-        <v>0.24683800000000078</v>
+        <v>0.27742000000000111</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="15" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="79"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16">
         <v>0</v>
       </c>
       <c r="F165" s="16">
-        <v>4.3032750000000002</v>
+        <v>5.9491190000000005</v>
       </c>
       <c r="G165" s="16">
-        <v>4.4269475344054108</v>
+        <v>2.9682067213594427</v>
       </c>
       <c r="H165" s="16">
-        <v>4.0246859999999991</v>
+        <v>7.2697379999999994</v>
       </c>
       <c r="I165" s="16">
-        <v>3.6158156093111606</v>
+        <v>3.1964126779044184</v>
       </c>
       <c r="J165" s="16">
-        <v>-6.4738832633285366</v>
+        <v>22.198564190765033</v>
       </c>
       <c r="K165" s="16">
-        <v>-0.27858900000000109</v>
+        <v>1.3206189999999989</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="15" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="79"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16">
         <v>0</v>
       </c>
       <c r="F166" s="16">
-        <v>3.2287419999999991</v>
+        <v>8.8031599999999983</v>
       </c>
       <c r="G166" s="16">
-        <v>3.3215333521866923</v>
+        <v>4.3921795279607929</v>
       </c>
       <c r="H166" s="16">
-        <v>3.7896199999999998</v>
+        <v>7.1652820000000004</v>
       </c>
       <c r="I166" s="16">
-        <v>3.4046301125995324</v>
+        <v>3.1504846839817793</v>
       </c>
       <c r="J166" s="16">
-        <v>17.371409669772341</v>
+        <v>-18.605568909346172</v>
       </c>
       <c r="K166" s="16">
-        <v>0.56087800000000065</v>
+        <v>-1.6378779999999979</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="79"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16">
         <v>0</v>
       </c>
       <c r="F167" s="16">
-        <v>3.9463500000000002</v>
+        <v>8.2245239999999988</v>
       </c>
       <c r="G167" s="16">
-        <v>4.0597648075943997</v>
+        <v>4.1034794255724325</v>
       </c>
       <c r="H167" s="16">
-        <v>3.154989</v>
+        <v>6.8148599999999995</v>
       </c>
       <c r="I167" s="16">
-        <v>2.8344716764003479</v>
+        <v>2.9964085228578674</v>
       </c>
       <c r="J167" s="16">
-        <v>-20.052985670302942</v>
+        <v>-17.139763954728558</v>
       </c>
       <c r="K167" s="16">
-        <v>-0.7913610000000002</v>
+        <v>-1.4096639999999994</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="79"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16">
         <v>0</v>
       </c>
       <c r="F168" s="16">
-        <v>1.4681989999999998</v>
+        <v>2.8953600000000002</v>
       </c>
       <c r="G168" s="16">
-        <v>1.5103938147263394</v>
+        <v>1.4445881840244372</v>
       </c>
       <c r="H168" s="16">
-        <v>2.4232790000000004</v>
+        <v>4.5709000000000017</v>
       </c>
       <c r="I168" s="16">
-        <v>2.1770965570769851</v>
+        <v>2.0097674372079593</v>
       </c>
       <c r="J168" s="16">
-        <v>65.051127265445672</v>
+        <v>57.86983311229006</v>
       </c>
       <c r="K168" s="16">
-        <v>0.9550800000000006</v>
+        <v>1.6755400000000016</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="15" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="79"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16">
         <v>0</v>
       </c>
       <c r="F169" s="16">
-        <v>1.159197</v>
+        <v>2.6454340000000003</v>
       </c>
       <c r="G169" s="16">
-        <v>1.1925113549657294</v>
+        <v>1.3198920680041526</v>
       </c>
       <c r="H169" s="16">
-        <v>1.1535309999999999</v>
+        <v>2.4508130000000001</v>
       </c>
       <c r="I169" s="16">
-        <v>1.0363430577253263</v>
+        <v>1.0775917570032048</v>
       </c>
       <c r="J169" s="16">
-        <v>-0.48878663419592799</v>
+        <v>-7.3568646959251343</v>
       </c>
       <c r="K169" s="16">
-        <v>-5.6660000000001709E-3</v>
+        <v>-0.19462100000000015</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="15" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="79"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16">
         <v>0</v>
       </c>
       <c r="F170" s="16">
-        <v>1.137381</v>
+        <v>2.7208250000000005</v>
       </c>
       <c r="G170" s="16">
-        <v>1.1700683813211008</v>
+        <v>1.3575070615737903</v>
       </c>
       <c r="H170" s="16">
-        <v>1.1190599999999999</v>
+        <v>2.1914049999999996</v>
       </c>
       <c r="I170" s="16">
-        <v>1.0053739883697133</v>
+        <v>0.96353331088728811</v>
       </c>
       <c r="J170" s="16">
-        <v>-1.6108058777138032</v>
+        <v>-19.458068784284208</v>
       </c>
       <c r="K170" s="16">
-        <v>-1.8321000000000032E-2</v>
+        <v>-0.52942000000000089</v>
       </c>
     </row>
     <row r="171" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="79"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16">
         <v>0</v>
       </c>
       <c r="F171" s="16">
-        <v>0.33585699999999996</v>
+        <v>0.64409499999999997</v>
       </c>
       <c r="G171" s="16">
-        <v>0.34550925006252159</v>
+        <v>0.32135970186409279</v>
       </c>
       <c r="H171" s="16">
-        <v>0.40718899999999997</v>
+        <v>0.77692300000000014</v>
       </c>
       <c r="I171" s="16">
-        <v>0.36582241251610748</v>
+        <v>0.34160330495480518</v>
       </c>
       <c r="J171" s="16">
-        <v>21.238801037346256</v>
+        <v>20.622423710788031</v>
       </c>
       <c r="K171" s="16">
-        <v>7.1332000000000007E-2</v>
+        <v>0.13282800000000017</v>
       </c>
     </row>
     <row r="172" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="79"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16">
         <v>0</v>
       </c>
       <c r="F172" s="16">
-        <v>0.13129199999999996</v>
+        <v>0.29352200000000001</v>
       </c>
       <c r="G172" s="16">
-        <v>0.13506522257749157</v>
+        <v>0.14644756194435954</v>
       </c>
       <c r="H172" s="16">
-        <v>9.7629000000000007E-2</v>
+        <v>0.130772</v>
       </c>
       <c r="I172" s="16">
-        <v>8.7710808277077862E-2</v>
+        <v>5.7498809271381811E-2</v>
       </c>
       <c r="J172" s="16">
-        <v>-25.639795265515009</v>
+        <v>-55.447291855465686</v>
       </c>
       <c r="K172" s="16">
-        <v>-3.3662999999999957E-2</v>
+        <v>-0.16275000000000001</v>
       </c>
     </row>
     <row r="173" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="79"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16">
         <v>0</v>
       </c>
       <c r="F173" s="16">
-        <v>1.093E-3</v>
+        <v>1.1800999999999999E-2</v>
       </c>
       <c r="G173" s="16">
-        <v>1.1244119083965384E-3</v>
+        <v>5.8878982785119573E-3</v>
       </c>
       <c r="H173" s="16">
-        <v>1.4446000000000001E-2</v>
+        <v>2.6576999999999996E-2</v>
       </c>
       <c r="I173" s="16">
-        <v>1.2978421743238861E-2</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>1.1685573777303355E-2</v>
+      </c>
+      <c r="J173" s="16">
+        <v>125.20972798915344</v>
       </c>
       <c r="K173" s="16">
-        <v>1.3353E-2</v>
+        <v>1.4775999999999997E-2</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="79"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16">
         <v>0</v>
       </c>
       <c r="F174" s="16">
-        <v>3.1749730000000005</v>
+        <v>7.4665739999999987</v>
       </c>
       <c r="G174" s="16">
-        <v>3.2662190759720793</v>
+        <v>3.7253138039981475</v>
       </c>
       <c r="H174" s="16">
-        <v>7.9533569999999996</v>
+        <v>13.675396000000001</v>
       </c>
       <c r="I174" s="16">
-        <v>7.1453704430666605</v>
+        <v>6.0129002104014448</v>
       </c>
       <c r="J174" s="16">
-        <v>150.50156332038094</v>
+        <v>83.154898083110183</v>
       </c>
       <c r="K174" s="16">
-        <v>4.7783839999999991</v>
+        <v>6.2088220000000023</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B175" s="93"/>
       <c r="C175" s="94"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17">
         <v>0</v>
       </c>
       <c r="F175" s="17">
-        <v>97.206369999999993</v>
+        <v>200.428055</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>111.307833</v>
+        <v>227.43427499999999</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>14.506727285464946</v>
+        <v>13.47427135387807</v>
       </c>
       <c r="K175" s="17">
-        <v>14.10146300000001</v>
+        <v>27.006219999999985</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="80"/>
       <c r="F176" s="80"/>
       <c r="G176" s="80"/>
       <c r="H176" s="80"/>
       <c r="I176" s="80"/>
     </row>
     <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E177" s="80"/>
       <c r="F177" s="80"/>
       <c r="G177" s="80"/>
       <c r="H177" s="80"/>
       <c r="I177" s="80"/>
     </row>
     <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E178" s="81"/>
       <c r="F178" s="82"/>
       <c r="G178" s="81"/>
       <c r="H178" s="82"/>
       <c r="I178" s="81"/>
     </row>
     <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="46"/>
     </row>
     <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="46"/>
     </row>
     <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="2" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="B181" s="37"/>
       <c r="C181" s="37"/>
       <c r="D181" s="37"/>
       <c r="E181" s="37"/>
       <c r="F181" s="37"/>
       <c r="G181" s="37"/>
       <c r="H181" s="37"/>
       <c r="I181" s="37"/>
       <c r="J181" s="37"/>
       <c r="K181" s="37"/>
     </row>
     <row r="182" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="23"/>
       <c r="B182" s="23"/>
       <c r="C182" s="23"/>
       <c r="D182" s="23"/>
       <c r="E182" s="23"/>
       <c r="F182" s="23"/>
       <c r="G182" s="13">
         <v>2024</v>
       </c>
       <c r="H182" s="13">
         <v>2025</v>
       </c>
       <c r="I182" s="13" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="J182" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K182" s="13" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
     </row>
     <row r="183" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5"/>
       <c r="D183" s="37"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="16">
         <v>53.994826000000003</v>
       </c>
       <c r="H183" s="16">
-        <v>67.958155000000005</v>
+        <v>67.886230999999995</v>
       </c>
       <c r="I183" s="16">
-        <v>14.015554602653459</v>
+        <v>14.009265874310683</v>
       </c>
       <c r="J183" s="16">
-        <v>25.860494485156782</v>
+        <v>25.72728912951769</v>
       </c>
       <c r="K183" s="16">
-        <v>13.963329000000002</v>
+        <v>13.891404999999992</v>
       </c>
     </row>
     <row r="184" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5"/>
       <c r="D184" s="37"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="16">
         <v>32.771582000000002</v>
       </c>
       <c r="H184" s="16">
         <v>44.008514000000005</v>
       </c>
       <c r="I184" s="16">
-        <v>9.0762283194509799</v>
+        <v>9.0817676026133203</v>
       </c>
       <c r="J184" s="16">
         <v>34.288646791601337</v>
       </c>
       <c r="K184" s="16">
         <v>11.236932000000003</v>
       </c>
     </row>
     <row r="185" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5"/>
       <c r="D185" s="37"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="16">
         <v>41.581865000000001</v>
       </c>
       <c r="H185" s="16">
-        <v>41.654817000000001</v>
+        <v>41.611775999999999</v>
       </c>
       <c r="I185" s="16">
-        <v>8.5908065356841643</v>
+        <v>8.5871674550066022</v>
       </c>
       <c r="J185" s="16">
-        <v>0.1754418663039784</v>
+        <v>7.1932800512912218E-2</v>
       </c>
       <c r="K185" s="16">
-        <v>7.2952000000000794E-2</v>
+        <v>2.9910999999998467E-2</v>
       </c>
     </row>
     <row r="186" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5"/>
       <c r="D186" s="37"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="16">
         <v>31.200702</v>
       </c>
       <c r="H186" s="16">
-        <v>33.066262000000002</v>
+        <v>33.032892999999994</v>
       </c>
       <c r="I186" s="16">
-        <v>6.8195200497518673</v>
+        <v>6.8167958924491803</v>
       </c>
       <c r="J186" s="16">
-        <v>5.9792244418090403</v>
+        <v>5.8722749250962192</v>
       </c>
       <c r="K186" s="16">
-        <v>1.8655600000000021</v>
+        <v>1.8321909999999946</v>
       </c>
     </row>
     <row r="187" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="37"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="16">
         <v>20.681138000000001</v>
       </c>
       <c r="H187" s="16">
-        <v>16.260760000000001</v>
+        <v>16.243924</v>
       </c>
       <c r="I187" s="16">
-        <v>3.3535867720458752</v>
+        <v>3.3521591463532023</v>
       </c>
       <c r="J187" s="16">
-        <v>-21.373959208627685</v>
+        <v>-21.455366721115642</v>
       </c>
       <c r="K187" s="16">
-        <v>-4.4203779999999995</v>
+        <v>-4.4372140000000009</v>
       </c>
     </row>
     <row r="188" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="37"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="16">
         <v>12.836169999999999</v>
       </c>
       <c r="H188" s="16">
         <v>14.766674</v>
       </c>
       <c r="I188" s="16">
-        <v>3.0454494496883142</v>
+        <v>3.0473081079618467</v>
       </c>
       <c r="J188" s="16">
         <v>15.03956398209124</v>
       </c>
       <c r="K188" s="16">
         <v>1.9305040000000009</v>
       </c>
     </row>
     <row r="189" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5"/>
       <c r="D189" s="37"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="16">
         <v>10.983506999999999</v>
       </c>
       <c r="H189" s="16">
-        <v>12.741842</v>
+        <v>12.744054</v>
       </c>
       <c r="I189" s="16">
-        <v>2.6278521288487471</v>
+        <v>2.6299124015674487</v>
       </c>
       <c r="J189" s="16">
-        <v>16.008866749026524</v>
+        <v>16.029006036050241</v>
       </c>
       <c r="K189" s="16">
-        <v>1.7583350000000006</v>
+        <v>1.7605470000000008</v>
       </c>
     </row>
     <row r="190" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5"/>
       <c r="D190" s="37"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="16">
         <v>7.5430089999999996</v>
       </c>
       <c r="H190" s="16">
         <v>11.265352999999999</v>
       </c>
       <c r="I190" s="16">
-        <v>2.3233439767407744</v>
+        <v>2.3247619291894916</v>
       </c>
       <c r="J190" s="16">
         <v>49.348264068092718</v>
       </c>
       <c r="K190" s="16">
         <v>3.7223439999999997</v>
       </c>
     </row>
     <row r="191" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="37"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="16">
         <v>11.943538</v>
       </c>
       <c r="H191" s="16">
         <v>9.8823509999999999</v>
       </c>
       <c r="I191" s="16">
-        <v>2.0381163974078902</v>
+        <v>2.0393602735473717</v>
       </c>
       <c r="J191" s="16">
         <v>-17.257758965559454</v>
       </c>
       <c r="K191" s="16">
         <v>-2.0611870000000003</v>
       </c>
     </row>
     <row r="192" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="3" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5"/>
       <c r="D192" s="37"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="16">
         <v>1.1242670000000001</v>
       </c>
       <c r="H192" s="16">
-        <v>9.4165759999999992</v>
+        <v>9.4165480000000006</v>
       </c>
       <c r="I192" s="16">
-        <v>1.942055888627878</v>
+        <v>1.9432353602044654</v>
       </c>
       <c r="J192" s="16">
-        <v>737.57470422951121</v>
+        <v>737.5722137179157</v>
       </c>
       <c r="K192" s="16">
-        <v>8.2923089999999995</v>
+        <v>8.2922810000000009</v>
       </c>
     </row>
     <row r="193" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="95" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="B193" s="93"/>
       <c r="C193" s="93"/>
       <c r="D193" s="96"/>
       <c r="E193" s="96"/>
       <c r="F193" s="96"/>
       <c r="G193" s="17">
         <v>224.66060400000003</v>
       </c>
       <c r="H193" s="17">
-        <v>261.02130399999999</v>
+        <v>260.858318</v>
       </c>
       <c r="I193" s="17">
-        <v>53.832514120899944</v>
+        <v>53.831734043203618</v>
       </c>
       <c r="J193" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K193" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="46"/>
     </row>
     <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="46"/>
     </row>
     <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="46"/>
     </row>
     <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="2" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B199" s="37"/>
       <c r="C199" s="37"/>
       <c r="D199" s="37"/>
       <c r="E199" s="37"/>
       <c r="F199" s="37"/>
       <c r="G199" s="37"/>
       <c r="H199" s="37"/>
       <c r="I199" s="37"/>
       <c r="J199" s="37"/>
       <c r="K199" s="37"/>
     </row>
     <row r="200" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="23"/>
       <c r="B200" s="23"/>
       <c r="C200" s="23"/>
       <c r="D200" s="23"/>
       <c r="E200" s="23"/>
       <c r="F200" s="23"/>
       <c r="G200" s="13">
         <v>2024</v>
       </c>
       <c r="H200" s="13">
         <v>2025</v>
       </c>
       <c r="I200" s="13" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="J200" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K200" s="13" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
     </row>
     <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B201" s="5"/>
       <c r="C201" s="5"/>
       <c r="D201" s="37"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="16">
         <v>24.887854000000001</v>
       </c>
       <c r="H201" s="16">
         <v>26.534646000000002</v>
       </c>
       <c r="I201" s="16">
-        <v>4.337397949255795</v>
+        <v>4.3115152763183833</v>
       </c>
       <c r="J201" s="16">
         <v>6.6168501309916126</v>
       </c>
       <c r="K201" s="16">
         <v>1.6467920000000014</v>
       </c>
     </row>
     <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B202" s="5"/>
       <c r="C202" s="5"/>
       <c r="D202" s="37"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="16">
         <v>22.662134999999999</v>
       </c>
       <c r="H202" s="16">
-        <v>22.642236</v>
+        <v>22.642846000000002</v>
       </c>
       <c r="I202" s="16">
-        <v>3.7011380514729963</v>
+        <v>3.6791512661719552</v>
       </c>
       <c r="J202" s="16">
-        <v>-8.7807260878106932E-2</v>
+        <v>-8.5115546262507946E-2</v>
       </c>
       <c r="K202" s="16">
-        <v>-1.9898999999998779E-2</v>
+        <v>-1.9288999999997003E-2</v>
       </c>
     </row>
     <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5"/>
       <c r="D203" s="37"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="16">
         <v>18.054501999999999</v>
       </c>
       <c r="H203" s="16">
-        <v>21.633541000000001</v>
+        <v>21.633327000000001</v>
       </c>
       <c r="I203" s="16">
-        <v>3.5362550669996189</v>
+        <v>3.5151183037486518</v>
       </c>
       <c r="J203" s="16">
-        <v>19.823526564177744</v>
+        <v>19.822341264245349</v>
       </c>
       <c r="K203" s="16">
-        <v>3.5790390000000016</v>
+        <v>3.5788250000000019</v>
       </c>
     </row>
     <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="37"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="16">
         <v>17.318027999999998</v>
       </c>
       <c r="H204" s="16">
-        <v>16.963656</v>
+        <v>16.987316</v>
       </c>
       <c r="I204" s="16">
-        <v>2.772907795577177</v>
+        <v>2.7602053721631594</v>
       </c>
       <c r="J204" s="16">
-        <v>-2.0462606943469424</v>
+        <v>-1.9096400583253379</v>
       </c>
       <c r="K204" s="16">
-        <v>-0.35437199999999791</v>
+        <v>-0.33071199999999834</v>
       </c>
     </row>
     <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="37"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="16">
         <v>15.851198</v>
       </c>
       <c r="H205" s="16">
         <v>16.10905</v>
       </c>
       <c r="I205" s="16">
-        <v>2.6332124587024475</v>
+        <v>2.6174992182664374</v>
       </c>
       <c r="J205" s="16">
         <v>1.6267035463187058</v>
       </c>
       <c r="K205" s="16">
         <v>0.25785199999999975</v>
       </c>
     </row>
     <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5"/>
       <c r="D206" s="37"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="16">
         <v>11.456665999999998</v>
       </c>
       <c r="H206" s="16">
-        <v>15.177486</v>
+        <v>15.177599000000001</v>
       </c>
       <c r="I206" s="16">
-        <v>2.4809374374641568</v>
+        <v>2.4661512328573978</v>
       </c>
       <c r="J206" s="16">
-        <v>32.477336774939602</v>
+        <v>32.478323100280683</v>
       </c>
       <c r="K206" s="16">
-        <v>3.7208200000000016</v>
+        <v>3.7209330000000023</v>
       </c>
     </row>
     <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5"/>
       <c r="D207" s="37"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="16">
         <v>11.065286</v>
       </c>
       <c r="H207" s="16">
-        <v>14.184518000000001</v>
+        <v>14.182565</v>
       </c>
       <c r="I207" s="16">
-        <v>2.3186252149126809</v>
+        <v>2.3044718838487022</v>
       </c>
       <c r="J207" s="16">
-        <v>28.189348201212333</v>
+        <v>28.171698408879802</v>
       </c>
       <c r="K207" s="16">
-        <v>3.1192320000000002</v>
+        <v>3.1172789999999999</v>
       </c>
     </row>
     <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="37"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="16">
         <v>11.408663000000001</v>
       </c>
       <c r="H208" s="16">
-        <v>13.336563</v>
+        <v>13.357340000000001</v>
       </c>
       <c r="I208" s="16">
-        <v>2.1800170617056929</v>
+        <v>2.1703841634434689</v>
       </c>
       <c r="J208" s="16">
-        <v>16.898562083918154</v>
+        <v>17.080678077702881</v>
       </c>
       <c r="K208" s="16">
-        <v>1.9278999999999993</v>
+        <v>1.948677</v>
       </c>
     </row>
     <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5"/>
       <c r="D209" s="37"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="16">
         <v>14.091054</v>
       </c>
       <c r="H209" s="16">
-        <v>13.097794</v>
+        <v>13.089116000000001</v>
       </c>
       <c r="I209" s="16">
-        <v>2.1409874786109775</v>
+        <v>2.1268014499799004</v>
       </c>
       <c r="J209" s="16">
-        <v>-7.0488694458200181</v>
+        <v>-7.1104546189376547</v>
       </c>
       <c r="K209" s="16">
-        <v>-0.99325999999999937</v>
+        <v>-1.0019379999999991</v>
       </c>
     </row>
     <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5"/>
       <c r="D210" s="37"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="16">
-        <v>7.0616390000000004</v>
+        <v>11.566281</v>
       </c>
       <c r="H210" s="16">
-        <v>12.646201</v>
+        <v>12.688923000000001</v>
       </c>
       <c r="I210" s="16">
-        <v>2.0671693258420172</v>
+        <v>2.0617755878306303</v>
       </c>
       <c r="J210" s="16">
-        <v>79.083085385701509</v>
+        <v>9.7061622486951578</v>
       </c>
       <c r="K210" s="16">
-        <v>5.5845619999999991</v>
+        <v>1.1226420000000008</v>
       </c>
     </row>
     <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="95" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="B211" s="93"/>
       <c r="C211" s="93"/>
       <c r="D211" s="96"/>
       <c r="E211" s="96"/>
       <c r="F211" s="96"/>
       <c r="G211" s="17">
-        <v>153.85702500000002</v>
+        <v>158.36166700000001</v>
       </c>
       <c r="H211" s="17">
-        <v>172.32569100000001</v>
+        <v>172.40272799999997</v>
       </c>
       <c r="I211" s="17">
-        <v>28.16864784054356</v>
+        <v>28.013073754628682</v>
       </c>
       <c r="J211" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K211" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="46"/>
     </row>
     <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="2" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="B215" s="37"/>
       <c r="C215" s="37"/>
       <c r="D215" s="37"/>
       <c r="E215" s="37"/>
       <c r="F215" s="37"/>
       <c r="G215" s="37"/>
       <c r="H215" s="37"/>
       <c r="I215" s="37"/>
       <c r="J215" s="37"/>
       <c r="K215" s="37"/>
     </row>
     <row r="216" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="23"/>
       <c r="B216" s="23"/>
       <c r="C216" s="23"/>
       <c r="D216" s="23"/>
       <c r="E216" s="23"/>
       <c r="F216" s="23"/>
       <c r="G216" s="13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="H216" s="13" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="I216" s="13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="J216" s="13" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="K216" s="13" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
     </row>
     <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="37"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>13.164353999999999</v>
+        <v>10.071639999999999</v>
       </c>
       <c r="H217" s="16">
-        <v>11.708577999999999</v>
+        <v>22.684039000000002</v>
       </c>
       <c r="I217" s="16">
-        <v>14.560582794496286</v>
+        <v>13.027166240902158</v>
       </c>
       <c r="J217" s="16">
-        <v>-11.058468953356924</v>
+        <v>125.22686474099555</v>
       </c>
       <c r="K217" s="16">
-        <v>-1.4557760000000002</v>
+        <v>12.612399000000003</v>
       </c>
     </row>
     <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="37"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>8.9525030000000001</v>
+        <v>23.227837999999998</v>
       </c>
       <c r="H218" s="16">
-        <v>7.8253019999999998</v>
+        <v>20.449776999999997</v>
       </c>
       <c r="I218" s="16">
-        <v>9.7314086871127614</v>
+        <v>11.744056892530352</v>
       </c>
       <c r="J218" s="16">
-        <v>-12.590903348482547</v>
+        <v>-11.96004983330778</v>
       </c>
       <c r="K218" s="16">
-        <v>-1.1272010000000003</v>
+        <v>-2.778061000000001</v>
       </c>
     </row>
     <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="37"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>5.4272629999999999</v>
+        <v>17.830838</v>
       </c>
       <c r="H219" s="16">
-        <v>5.9921660000000001</v>
+        <v>16.518768999999999</v>
       </c>
       <c r="I219" s="16">
-        <v>7.4517528227053393</v>
+        <v>9.4865270624010574</v>
       </c>
       <c r="J219" s="16">
-        <v>10.408616645259317</v>
+        <v>-7.358425891144325</v>
       </c>
       <c r="K219" s="16">
-        <v>0.56490300000000016</v>
+        <v>-1.312069000000001</v>
       </c>
     </row>
     <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="37"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>5.7271239999999999</v>
+        <v>11.313525</v>
       </c>
       <c r="H220" s="16">
-        <v>5.5382920000000002</v>
+        <v>12.044122</v>
       </c>
       <c r="I220" s="16">
-        <v>6.8873230554638178</v>
+        <v>6.9167920016231221</v>
       </c>
       <c r="J220" s="16">
-        <v>-3.2971522879546464</v>
+        <v>6.4577309017304465</v>
       </c>
       <c r="K220" s="16">
-        <v>-0.18883199999999967</v>
+        <v>0.7305969999999995</v>
       </c>
     </row>
     <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="37"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>1.696952</v>
+        <v>3.4405070000000002</v>
       </c>
       <c r="H221" s="16">
-        <v>4.692666</v>
+        <v>8.1768990000000006</v>
       </c>
       <c r="I221" s="16">
-        <v>5.8357173535435054</v>
+        <v>4.6958931170972944</v>
       </c>
       <c r="J221" s="16">
-        <v>176.53498743629754</v>
+        <v>137.66552429627379</v>
       </c>
       <c r="K221" s="16">
-        <v>2.995714</v>
+        <v>4.7363920000000004</v>
       </c>
     </row>
     <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="37"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>2.1301019999999999</v>
+        <v>4.3019379999999998</v>
       </c>
       <c r="H222" s="16">
-        <v>2.5856709999999996</v>
+        <v>4.4065839999999996</v>
       </c>
       <c r="I222" s="16">
-        <v>3.2154952270743729</v>
+        <v>2.5306473120813968</v>
       </c>
       <c r="J222" s="16">
-        <v>21.387191787059948</v>
+        <v>2.4325315706548953</v>
       </c>
       <c r="K222" s="16">
-        <v>0.45556899999999967</v>
+        <v>0.10464599999999979</v>
       </c>
     </row>
     <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="37"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>2.1320250000000001</v>
+        <v>4.3982929999999998</v>
       </c>
       <c r="H223" s="16">
-        <v>2.526859</v>
+        <v>4.2147740000000002</v>
       </c>
       <c r="I223" s="16">
-        <v>3.1423576526131605</v>
+        <v>2.4204931743342595</v>
       </c>
       <c r="J223" s="16">
-        <v>18.519201228878643</v>
+        <v>-4.1725051059581419</v>
       </c>
       <c r="K223" s="16">
-        <v>0.39483399999999991</v>
+        <v>-0.18351899999999954</v>
       </c>
     </row>
     <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
-        <v>164</v>
+        <v>154</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="37"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>2.0224410000000002</v>
+        <v>2.7656359999999998</v>
       </c>
       <c r="H224" s="16">
-        <v>2.0289380000000001</v>
+        <v>3.5256030000000003</v>
       </c>
       <c r="I224" s="16">
-        <v>2.5231518066412257</v>
+        <v>2.024710695499305</v>
       </c>
       <c r="J224" s="16">
-        <v>0.32124546525708164</v>
+        <v>27.478923473660327</v>
       </c>
       <c r="K224" s="16">
-        <v>6.496999999999975E-3</v>
+        <v>0.7599670000000005</v>
       </c>
     </row>
     <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="37"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>2.6854830000000001</v>
+        <v>5.8498339999999995</v>
       </c>
       <c r="H225" s="16">
-        <v>2.01017</v>
+        <v>3.4192179999999999</v>
       </c>
       <c r="I225" s="16">
-        <v>2.4998122501308528</v>
+        <v>1.9636150907642587</v>
       </c>
       <c r="J225" s="16">
-        <v>-25.14679854610884</v>
+        <v>-41.550170483470126</v>
       </c>
       <c r="K225" s="16">
-        <v>-0.67531300000000005</v>
+        <v>-2.4306159999999997</v>
       </c>
     </row>
     <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="37"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>1.6495340000000001</v>
+        <v>5.672212</v>
       </c>
       <c r="H226" s="16">
-        <v>1.7161769999999998</v>
+        <v>3.3632930000000001</v>
       </c>
       <c r="I226" s="16">
-        <v>2.1342076978528262</v>
+        <v>1.931498047056899</v>
       </c>
       <c r="J226" s="16">
-        <v>4.0401107221797057</v>
+        <v>-40.70579519947421</v>
       </c>
       <c r="K226" s="16">
-        <v>6.6642999999999786E-2</v>
+        <v>-2.3089189999999999</v>
       </c>
     </row>
     <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="95" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="B227" s="93"/>
       <c r="C227" s="93"/>
       <c r="D227" s="96"/>
       <c r="E227" s="96"/>
       <c r="F227" s="96"/>
       <c r="G227" s="17">
-        <v>45.587781</v>
+        <v>88.872260999999995</v>
       </c>
       <c r="H227" s="17">
-        <v>46.624819000000002</v>
+        <v>98.803077999999999</v>
       </c>
       <c r="I227" s="17">
-        <v>57.981809347634147</v>
+        <v>56.741399634290104</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="46"/>
     </row>
     <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="2" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B231" s="37"/>
       <c r="C231" s="37"/>
       <c r="D231" s="37"/>
       <c r="E231" s="37"/>
       <c r="F231" s="37"/>
       <c r="G231" s="37"/>
       <c r="H231" s="37"/>
       <c r="I231" s="37"/>
       <c r="J231" s="37"/>
       <c r="K231" s="37"/>
     </row>
     <row r="232" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="23"/>
       <c r="B232" s="23"/>
       <c r="C232" s="23"/>
       <c r="D232" s="23"/>
       <c r="E232" s="23"/>
       <c r="F232" s="23"/>
       <c r="G232" s="13" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="I232" s="13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="J232" s="13" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="K232" s="13" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
     </row>
     <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="37"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>11.076962999999999</v>
+        <v>0.26375199999999999</v>
       </c>
       <c r="H233" s="16">
-        <v>14.639126000000001</v>
+        <v>15.090154</v>
       </c>
       <c r="I233" s="16">
-        <v>13.151927951018505</v>
-[...2 lines deleted...]
-        <v>32.158300068349078</v>
+        <v>6.6349515700744748</v>
+      </c>
+      <c r="J233" s="16" t="s">
+        <v>144</v>
       </c>
       <c r="K233" s="16">
-        <v>3.5621630000000017</v>
+        <v>14.826402</v>
       </c>
     </row>
     <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
-        <v>143</v>
+        <v>163</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="37"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>6.5844E-2</v>
+        <v>11.076962999999999</v>
       </c>
       <c r="H234" s="16">
-        <v>4.6966850000000004</v>
+        <v>14.642363999999999</v>
       </c>
       <c r="I234" s="16">
-        <v>4.2195458068076848</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>6.4380639197851783</v>
+      </c>
+      <c r="J234" s="16">
+        <v>32.187531907437084</v>
       </c>
       <c r="K234" s="16">
-        <v>4.6308410000000002</v>
+        <v>3.5654009999999996</v>
       </c>
     </row>
     <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="37"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>3.5067520000000001</v>
+        <v>7.9421739999999996</v>
       </c>
       <c r="H235" s="16">
-        <v>4.2213609999999999</v>
+        <v>7.2347330000000003</v>
       </c>
       <c r="I235" s="16">
-        <v>3.7925102719410591</v>
+        <v>3.1810214181657539</v>
       </c>
       <c r="J235" s="16">
-        <v>20.378087757560266</v>
+        <v>-8.9073973952220058</v>
       </c>
       <c r="K235" s="16">
-        <v>0.71460899999999983</v>
+        <v>-0.70744099999999932</v>
       </c>
     </row>
     <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
         <v>165</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="37"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
-        <v>0</v>
+        <v>2.7105039999999998</v>
       </c>
       <c r="H236" s="16">
-        <v>3.7301729999999997</v>
+        <v>5.9899889999999996</v>
       </c>
       <c r="I236" s="16">
-        <v>3.351222370846084</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>2.633723083295163</v>
+      </c>
+      <c r="J236" s="16">
+        <v>120.99170486374489</v>
       </c>
       <c r="K236" s="16">
-        <v>3.7301729999999997</v>
+        <v>3.2794849999999998</v>
       </c>
     </row>
     <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="37"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
-        <v>2.069032</v>
+        <v>3.5211160000000001</v>
       </c>
       <c r="H237" s="16">
-        <v>2.935378</v>
+        <v>5.9511080000000005</v>
       </c>
       <c r="I237" s="16">
-        <v>2.637171096485186</v>
+        <v>2.6166275949392412</v>
       </c>
       <c r="J237" s="16">
-        <v>41.872044511636361</v>
+        <v>69.011983700622196</v>
       </c>
       <c r="K237" s="16">
-        <v>0.86634600000000006</v>
+        <v>2.4299920000000004</v>
       </c>
     </row>
     <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="37"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
-        <v>1.579205</v>
+        <v>4.1407819999999997</v>
       </c>
       <c r="H238" s="16">
-        <v>2.717651</v>
+        <v>5.7238289999999994</v>
       </c>
       <c r="I238" s="16">
-        <v>2.4415631198210463</v>
+        <v>2.516695867410486</v>
       </c>
       <c r="J238" s="16">
-        <v>72.089817344803237</v>
+        <v>38.230628900531343</v>
       </c>
       <c r="K238" s="16">
-        <v>1.1384460000000001</v>
+        <v>1.5830469999999996</v>
       </c>
     </row>
     <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="37"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>1.5155640000000001</v>
+        <v>3.5680130000000001</v>
       </c>
       <c r="H239" s="16">
-        <v>2.4707669999999999</v>
+        <v>5.5906510000000003</v>
       </c>
       <c r="I239" s="16">
-        <v>2.2197602211876677</v>
+        <v>2.4581391700965041</v>
       </c>
       <c r="J239" s="16">
-        <v>63.026239736494119</v>
+        <v>56.688078210477379</v>
       </c>
       <c r="K239" s="16">
-        <v>0.9552029999999998</v>
+        <v>2.0226380000000002</v>
       </c>
     </row>
     <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="37"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
-        <v>2.6914319999999998</v>
+        <v>9.8598629999999989</v>
       </c>
       <c r="H240" s="16">
-        <v>2.2686979999999997</v>
+        <v>5.5085619999999995</v>
       </c>
       <c r="I240" s="16">
-        <v>2.0382195384218824</v>
+        <v>2.4220456657203493</v>
       </c>
       <c r="J240" s="16">
-        <v>-15.706657273897322</v>
+        <v>-44.13145497052038</v>
       </c>
       <c r="K240" s="16">
-        <v>-0.42273400000000017</v>
+        <v>-4.3513009999999994</v>
       </c>
     </row>
     <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="37"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>0.22153700000000001</v>
+        <v>5.6540189999999999</v>
       </c>
       <c r="H241" s="16">
-        <v>2.1061779999999999</v>
+        <v>4.7684689999999996</v>
       </c>
       <c r="I241" s="16">
-        <v>1.892210047787023</v>
+        <v>2.0966360501292076</v>
       </c>
       <c r="J241" s="16">
-        <v>850.71161927804371</v>
+        <v>-15.662310296445773</v>
       </c>
       <c r="K241" s="16">
-        <v>1.8846409999999998</v>
+        <v>-0.88555000000000028</v>
       </c>
     </row>
     <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="37"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>0.85710699999999995</v>
+        <v>9.2932620000000004</v>
       </c>
       <c r="H242" s="16">
-        <v>1.900406</v>
+        <v>4.714486</v>
       </c>
       <c r="I242" s="16">
-        <v>1.7073425551281731</v>
+        <v>2.0729004016654922</v>
       </c>
       <c r="J242" s="16">
-        <v>121.72330875841641</v>
+        <v>-49.269847336704807</v>
       </c>
       <c r="K242" s="16">
-        <v>1.0432990000000002</v>
+        <v>-4.5787760000000004</v>
       </c>
     </row>
     <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="95" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="B243" s="93"/>
       <c r="C243" s="93"/>
       <c r="D243" s="96"/>
       <c r="E243" s="96"/>
       <c r="F243" s="96"/>
       <c r="G243" s="17">
-        <v>23.583435999999999</v>
+        <v>58.030447999999993</v>
       </c>
       <c r="H243" s="17">
-        <v>41.686423000000005</v>
+        <v>75.214344999999994</v>
       </c>
       <c r="I243" s="17">
-        <v>37.451472979444318</v>
+        <v>33.070804741281847</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="46"/>
     </row>
     <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="46"/>
     </row>
     <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B248" s="22"/>
       <c r="C248" s="22"/>
       <c r="D248" s="22"/>
       <c r="E248" s="22"/>
       <c r="F248" s="22"/>
       <c r="G248" s="22"/>
       <c r="H248" s="22"/>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
     </row>
     <row r="249" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="12">
         <v>0</v>
       </c>
       <c r="B249" s="12">
         <v>0</v>
       </c>
       <c r="C249" s="12">
         <v>0</v>
       </c>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
       <c r="E249" s="12">
         <v>2024</v>
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="H249" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I249" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="H249" s="13" t="s">
+      <c r="J249" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="I249" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K249" s="13" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
     </row>
     <row r="250" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B250" s="22"/>
-      <c r="C250" s="123" t="s">
+      <c r="C250" s="124" t="s">
         <v>66</v>
       </c>
       <c r="D250" s="16">
         <v>9.3295955320882591</v>
       </c>
       <c r="E250" s="16">
         <v>6.994754140059845</v>
       </c>
       <c r="F250" s="16">
-        <v>10.37445600016598</v>
+        <v>10.366706479866448</v>
       </c>
       <c r="G250" s="16">
-        <v>56.809061932201352</v>
+        <v>56.600076599890649</v>
       </c>
       <c r="H250" s="16">
-        <v>9.3560826768571239</v>
+        <v>9.3196287122591102</v>
       </c>
       <c r="I250" s="16">
-        <v>8.9308205051726191</v>
+        <v>9.4748279391573931</v>
       </c>
       <c r="J250" s="16">
-        <v>10.285649420280524</v>
+        <v>8.3192589123589791</v>
       </c>
       <c r="K250" s="16">
-        <v>8.4401946435074198</v>
+        <v>-5.6095337795654325</v>
       </c>
     </row>
     <row r="251" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B251" s="22"/>
-      <c r="C251" s="123">
+      <c r="C251" s="124">
         <v>0</v>
       </c>
       <c r="D251" s="16">
         <v>46.629355147385766</v>
       </c>
       <c r="E251" s="16">
         <v>47.5753233681368</v>
       </c>
       <c r="F251" s="16">
-        <v>49.990909020113016</v>
+        <v>49.986224533169363</v>
       </c>
       <c r="G251" s="16">
-        <v>11.093222015769189</v>
+        <v>11.017695684689514</v>
       </c>
       <c r="H251" s="16">
-        <v>8.361553236657592</v>
+        <v>8.343131235493928</v>
       </c>
       <c r="I251" s="16">
-        <v>49.793662911899602</v>
+        <v>49.16634889931013</v>
       </c>
       <c r="J251" s="16">
-        <v>50.574313136201177</v>
+        <v>53.20141445908483</v>
       </c>
       <c r="K251" s="16">
-        <v>-4.3674249482172769</v>
+        <v>16.324191538675819</v>
       </c>
     </row>
     <row r="252" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B252" s="22"/>
-      <c r="C252" s="123">
+      <c r="C252" s="124">
         <v>0</v>
       </c>
       <c r="D252" s="16">
         <v>16.81808729725077</v>
       </c>
       <c r="E252" s="16">
         <v>15.401174359946015</v>
       </c>
       <c r="F252" s="16">
-        <v>13.567612332960033</v>
+        <v>13.545792939247182</v>
       </c>
       <c r="G252" s="16">
-        <v>-6.8617945128380136</v>
+        <v>-7.0660884065566449</v>
       </c>
       <c r="H252" s="16">
-        <v>0.92506116903821045</v>
+        <v>0.8696720973607297</v>
       </c>
       <c r="I252" s="16">
-        <v>13.325182135315286</v>
+        <v>13.11396592766059</v>
       </c>
       <c r="J252" s="16">
-        <v>11.129932251761792</v>
+        <v>13.041700777078491</v>
       </c>
       <c r="K252" s="16">
-        <v>-21.355329248959123</v>
+        <v>6.9091811928019675</v>
       </c>
     </row>
     <row r="253" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B253" s="22"/>
-      <c r="C253" s="123">
+      <c r="C253" s="124">
         <v>0</v>
       </c>
       <c r="D253" s="16">
         <v>27.222962023275194</v>
       </c>
       <c r="E253" s="16">
         <v>30.028748131857334</v>
       </c>
       <c r="F253" s="16">
-        <v>26.067022646760968</v>
+        <v>26.101276047717008</v>
       </c>
       <c r="G253" s="16">
-        <v>-8.2232911555655033</v>
+        <v>-8.1565615710921477</v>
       </c>
       <c r="H253" s="16">
-        <v>5.3431567394472301</v>
+        <v>5.3622999113126957</v>
       </c>
       <c r="I253" s="16">
-        <v>27.950334447612491</v>
+        <v>28.244857233871901</v>
       </c>
       <c r="J253" s="16">
-        <v>28.010105191756512</v>
+        <v>25.437625851477712</v>
       </c>
       <c r="K253" s="16">
-        <v>-5.6422312747965524</v>
+        <v>-3.1829124862185401</v>
       </c>
     </row>
     <row r="254" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="97" t="s">
         <v>68</v>
       </c>
       <c r="B254" s="98"/>
-      <c r="C254" s="139" t="s">
+      <c r="C254" s="140" t="s">
         <v>67</v>
       </c>
       <c r="D254" s="99">
         <v>98.435815089935218</v>
       </c>
       <c r="E254" s="99">
         <v>95.695749368769128</v>
       </c>
       <c r="F254" s="99">
-        <v>95.894874703747874</v>
+        <v>95.897152626503171</v>
       </c>
       <c r="G254" s="99">
-        <v>5.7251421309818937</v>
+        <v>5.6631666246313204</v>
       </c>
       <c r="H254" s="99">
-        <v>6.4920813886854445</v>
+        <v>6.4764716863965566</v>
       </c>
       <c r="I254" s="99">
-        <v>96.900853566479924</v>
+        <v>96.601604842727369</v>
       </c>
       <c r="J254" s="99">
-        <v>93.251289138044228</v>
+        <v>94.06703875958344</v>
       </c>
       <c r="K254" s="99">
-        <v>-5.8435812523801687</v>
+        <v>7.5015738729871604</v>
       </c>
     </row>
     <row r="255" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B255" s="100"/>
-      <c r="C255" s="140">
+      <c r="C255" s="141">
         <v>0</v>
       </c>
       <c r="D255" s="17">
         <v>1.5641849100647813</v>
       </c>
       <c r="E255" s="17">
         <v>4.304250631230861</v>
       </c>
       <c r="F255" s="17">
-        <v>4.105125296252135</v>
+        <v>4.1028473734968349</v>
       </c>
       <c r="G255" s="17">
-        <v>0.62465273268379928</v>
+        <v>0.50747600086161671</v>
       </c>
       <c r="H255" s="17">
-        <v>36.432027496176801</v>
+        <v>36.392291595124135</v>
       </c>
       <c r="I255" s="17">
-        <v>3.0991464335200796</v>
+        <v>3.3983951572726365</v>
       </c>
       <c r="J255" s="17">
-        <v>6.7487108619557628</v>
+        <v>5.9329612404165673</v>
       </c>
       <c r="K255" s="17">
-        <v>113.05975086107961</v>
+        <v>92.734440004328206</v>
       </c>
     </row>
     <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="4" t="s">
         <v>105</v>
       </c>
       <c r="D256" s="60"/>
     </row>
     <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="60"/>
     </row>
     <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D258" s="60"/>
     </row>
     <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="20" t="s">
         <v>101</v>
       </c>
       <c r="D259" s="60"/>
     </row>
     <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="101" t="s">
         <v>70</v>
       </c>
       <c r="D260" s="60"/>
     </row>
     <row r="261" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A261" s="122" t="s">
+      <c r="A261" s="123" t="s">
         <v>71</v>
       </c>
-      <c r="B261" s="122">
-[...26 lines deleted...]
-      <c r="K261" s="122">
+      <c r="B261" s="123">
+        <v>0</v>
+      </c>
+      <c r="C261" s="123">
+        <v>0</v>
+      </c>
+      <c r="D261" s="123">
+        <v>0</v>
+      </c>
+      <c r="E261" s="123">
+        <v>0</v>
+      </c>
+      <c r="F261" s="123">
+        <v>0</v>
+      </c>
+      <c r="G261" s="123">
+        <v>0</v>
+      </c>
+      <c r="H261" s="123">
+        <v>0</v>
+      </c>
+      <c r="I261" s="123">
+        <v>0</v>
+      </c>
+      <c r="J261" s="123">
+        <v>0</v>
+      </c>
+      <c r="K261" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A262" s="122" t="s">
+      <c r="A262" s="123" t="s">
         <v>72</v>
       </c>
-      <c r="B262" s="122">
-[...26 lines deleted...]
-      <c r="K262" s="122">
+      <c r="B262" s="123">
+        <v>0</v>
+      </c>
+      <c r="C262" s="123">
+        <v>0</v>
+      </c>
+      <c r="D262" s="123">
+        <v>0</v>
+      </c>
+      <c r="E262" s="123">
+        <v>0</v>
+      </c>
+      <c r="F262" s="123">
+        <v>0</v>
+      </c>
+      <c r="G262" s="123">
+        <v>0</v>
+      </c>
+      <c r="H262" s="123">
+        <v>0</v>
+      </c>
+      <c r="I262" s="123">
+        <v>0</v>
+      </c>
+      <c r="J262" s="123">
+        <v>0</v>
+      </c>
+      <c r="K262" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A263" s="122" t="s">
+      <c r="A263" s="123" t="s">
         <v>73</v>
       </c>
-      <c r="B263" s="122">
-[...26 lines deleted...]
-      <c r="K263" s="122">
+      <c r="B263" s="123">
+        <v>0</v>
+      </c>
+      <c r="C263" s="123">
+        <v>0</v>
+      </c>
+      <c r="D263" s="123">
+        <v>0</v>
+      </c>
+      <c r="E263" s="123">
+        <v>0</v>
+      </c>
+      <c r="F263" s="123">
+        <v>0</v>
+      </c>
+      <c r="G263" s="123">
+        <v>0</v>
+      </c>
+      <c r="H263" s="123">
+        <v>0</v>
+      </c>
+      <c r="I263" s="123">
+        <v>0</v>
+      </c>
+      <c r="J263" s="123">
+        <v>0</v>
+      </c>
+      <c r="K263" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A264" s="122" t="s">
+      <c r="A264" s="123" t="s">
         <v>74</v>
       </c>
-      <c r="B264" s="122">
-[...26 lines deleted...]
-      <c r="K264" s="122">
+      <c r="B264" s="123">
+        <v>0</v>
+      </c>
+      <c r="C264" s="123">
+        <v>0</v>
+      </c>
+      <c r="D264" s="123">
+        <v>0</v>
+      </c>
+      <c r="E264" s="123">
+        <v>0</v>
+      </c>
+      <c r="F264" s="123">
+        <v>0</v>
+      </c>
+      <c r="G264" s="123">
+        <v>0</v>
+      </c>
+      <c r="H264" s="123">
+        <v>0</v>
+      </c>
+      <c r="I264" s="123">
+        <v>0</v>
+      </c>
+      <c r="J264" s="123">
+        <v>0</v>
+      </c>
+      <c r="K264" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="46">
         <v>0</v>
       </c>
       <c r="B265" s="46">
         <v>0</v>
       </c>
       <c r="C265" s="46">
         <v>0</v>
       </c>
       <c r="D265" s="46">
         <v>0</v>
       </c>
       <c r="E265" s="46">
         <v>0</v>
       </c>
       <c r="F265" s="46">
         <v>0</v>
       </c>
       <c r="G265" s="46">
         <v>0</v>
       </c>
@@ -8022,704 +8023,704 @@
       <c r="C266" s="46"/>
       <c r="D266" s="46"/>
       <c r="E266" s="46"/>
       <c r="F266" s="46"/>
       <c r="G266" s="46"/>
       <c r="H266" s="46"/>
       <c r="I266" s="46"/>
       <c r="J266" s="46"/>
       <c r="K266" s="46"/>
     </row>
     <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="46"/>
       <c r="B267" s="46"/>
       <c r="C267" s="46"/>
       <c r="D267" s="46"/>
       <c r="E267" s="46"/>
       <c r="F267" s="46"/>
       <c r="G267" s="46"/>
       <c r="H267" s="46"/>
       <c r="I267" s="46"/>
       <c r="J267" s="46"/>
       <c r="K267" s="46"/>
     </row>
     <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B268" s="22"/>
       <c r="C268" s="22"/>
       <c r="D268" s="22"/>
       <c r="E268" s="22"/>
       <c r="F268" s="22"/>
       <c r="G268" s="22"/>
       <c r="H268" s="22"/>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
     </row>
     <row r="269" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="12">
         <v>0</v>
       </c>
       <c r="B269" s="12">
         <v>0</v>
       </c>
       <c r="C269" s="12">
         <v>0</v>
       </c>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
       <c r="E269" s="12">
         <v>2024</v>
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="H269" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I269" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="H269" s="13" t="s">
+      <c r="J269" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="I269" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K269" s="13" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
     </row>
     <row r="270" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B270" s="22"/>
-      <c r="C270" s="123" t="s">
+      <c r="C270" s="124" t="s">
         <v>66</v>
       </c>
       <c r="D270" s="16">
         <v>6.8022951021632849</v>
       </c>
       <c r="E270" s="16">
         <v>23.284588918500955</v>
       </c>
       <c r="F270" s="16">
-        <v>9.5391587459164118</v>
+        <v>9.4874920291253968</v>
       </c>
       <c r="G270" s="16">
-        <v>-64.944329907710255</v>
+        <v>-64.923898367356472</v>
       </c>
       <c r="H270" s="16">
-        <v>17.196290445081154</v>
+        <v>17.213363129492087</v>
       </c>
       <c r="I270" s="16">
-        <v>7.2001793099566918</v>
+        <v>8.9342937122599473</v>
       </c>
       <c r="J270" s="16">
-        <v>7.7818828225878116</v>
+        <v>9.3221613343826562</v>
       </c>
       <c r="K270" s="16">
-        <v>24.145284254832816</v>
+        <v>19.050782002507752</v>
       </c>
     </row>
     <row r="271" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B271" s="22"/>
-      <c r="C271" s="123">
+      <c r="C271" s="124">
         <v>0</v>
       </c>
       <c r="D271" s="16">
         <v>49.979155950345927</v>
       </c>
       <c r="E271" s="16">
         <v>39.361611710931427</v>
       </c>
       <c r="F271" s="16">
-        <v>47.182820705958022</v>
+        <v>47.415033121743249</v>
       </c>
       <c r="G271" s="16">
-        <v>2.571758136594319</v>
+        <v>3.6983046358919656</v>
       </c>
       <c r="H271" s="16">
-        <v>6.1570788272346633</v>
+        <v>6.4473669857717075</v>
       </c>
       <c r="I271" s="16">
-        <v>55.582293876314601</v>
+        <v>51.567399585492915</v>
       </c>
       <c r="J271" s="16">
-        <v>54.987110656867976</v>
+        <v>53.154353086701065</v>
       </c>
       <c r="K271" s="16">
-        <v>13.635306072527904</v>
+        <v>17.608705211849884</v>
       </c>
     </row>
     <row r="272" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B272" s="22"/>
-      <c r="C272" s="123">
+      <c r="C272" s="124">
         <v>0</v>
       </c>
       <c r="D272" s="16">
         <v>22.471739853691904</v>
       </c>
       <c r="E272" s="16">
         <v>16.288808620582291</v>
       </c>
       <c r="F272" s="16">
-        <v>19.794735397279364</v>
+        <v>19.692706946893136</v>
       </c>
       <c r="G272" s="16">
-        <v>3.9865457589296991</v>
+        <v>4.074556311946977</v>
       </c>
       <c r="H272" s="16">
-        <v>4.3346261256936636</v>
+        <v>4.3566954114258261</v>
       </c>
       <c r="I272" s="16">
-        <v>15.833793367724876</v>
+        <v>17.088284453348908</v>
       </c>
       <c r="J272" s="16">
-        <v>17.414171951122011</v>
+        <v>17.449477101350769</v>
       </c>
       <c r="K272" s="16">
-        <v>26.33006151772997</v>
+        <v>16.50909152165271</v>
       </c>
     </row>
     <row r="273" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B273" s="22"/>
-      <c r="C273" s="123">
+      <c r="C273" s="124">
         <v>0</v>
       </c>
       <c r="D273" s="16">
         <v>20.74680909379887</v>
       </c>
       <c r="E273" s="16">
         <v>21.064990749985331</v>
       </c>
       <c r="F273" s="16">
-        <v>23.483285150846203</v>
+        <v>23.40476790223822</v>
       </c>
       <c r="G273" s="16">
-        <v>-4.607473611030132</v>
+        <v>-4.3529594915346195</v>
       </c>
       <c r="H273" s="16">
-        <v>11.084150664039694</v>
+        <v>11.158171770375658</v>
       </c>
       <c r="I273" s="16">
-        <v>21.383733446003827</v>
+        <v>22.410022248898244</v>
       </c>
       <c r="J273" s="16">
-        <v>19.816834569422191</v>
+        <v>20.074008477565506</v>
       </c>
       <c r="K273" s="16">
-        <v>6.4485141971001987</v>
+        <v>2.2039495387270618</v>
       </c>
     </row>
     <row r="274" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="97" t="s">
         <v>68</v>
       </c>
       <c r="B274" s="98"/>
-      <c r="C274" s="139" t="s">
+      <c r="C274" s="140" t="s">
         <v>59</v>
       </c>
       <c r="D274" s="99">
         <v>99.328409862178006</v>
       </c>
       <c r="E274" s="99">
         <v>99.583767108131951</v>
       </c>
       <c r="F274" s="99">
-        <v>99.516724056783872</v>
+        <v>99.519555926882859</v>
       </c>
       <c r="G274" s="99">
-        <v>-14.430937873742383</v>
+        <v>-13.914804368488621</v>
       </c>
       <c r="H274" s="99">
-        <v>7.6961587974146539</v>
+        <v>7.8581925545719855</v>
       </c>
       <c r="I274" s="99">
-        <v>99.437351687960373</v>
+        <v>99.141717959594018</v>
       </c>
       <c r="J274" s="99">
-        <v>99.74873556293204</v>
+        <v>99.686167795069593</v>
       </c>
       <c r="K274" s="99">
-        <v>14.865300274861958</v>
+        <v>14.097430298879502</v>
       </c>
     </row>
     <row r="275" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B275" s="100"/>
-      <c r="C275" s="140">
+      <c r="C275" s="141">
         <v>0</v>
       </c>
       <c r="D275" s="17">
         <v>0.67159013782199817</v>
       </c>
       <c r="E275" s="17">
         <v>0.41623289186805568</v>
       </c>
       <c r="F275" s="17">
-        <v>0.48327594321613726</v>
+        <v>0.48044407311713178</v>
       </c>
       <c r="G275" s="17">
-        <v>-0.58131089018882942</v>
+        <v>-0.57055023276647399</v>
       </c>
       <c r="H275" s="17">
-        <v>-0.85580673135998708</v>
+        <v>-0.85312410345207423</v>
       </c>
       <c r="I275" s="17">
-        <v>0.56264831203963273</v>
+        <v>0.85828204040597056</v>
       </c>
       <c r="J275" s="17">
-        <v>0.25126443706796436</v>
+        <v>0.31383220493041331</v>
       </c>
       <c r="K275" s="17">
-        <v>-48.864205657031064</v>
+        <v>-58.507950644038829</v>
       </c>
     </row>
     <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="4" t="s">
         <v>105</v>
       </c>
       <c r="D276" s="60"/>
     </row>
     <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="60"/>
     </row>
     <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D278" s="60"/>
     </row>
     <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="20" t="s">
         <v>101</v>
       </c>
       <c r="D279" s="60"/>
     </row>
     <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="101" t="s">
         <v>70</v>
       </c>
       <c r="D280" s="60"/>
     </row>
     <row r="281" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A281" s="122" t="s">
+      <c r="A281" s="123" t="s">
         <v>71</v>
       </c>
-      <c r="B281" s="122">
-[...26 lines deleted...]
-      <c r="K281" s="122">
+      <c r="B281" s="123">
+        <v>0</v>
+      </c>
+      <c r="C281" s="123">
+        <v>0</v>
+      </c>
+      <c r="D281" s="123">
+        <v>0</v>
+      </c>
+      <c r="E281" s="123">
+        <v>0</v>
+      </c>
+      <c r="F281" s="123">
+        <v>0</v>
+      </c>
+      <c r="G281" s="123">
+        <v>0</v>
+      </c>
+      <c r="H281" s="123">
+        <v>0</v>
+      </c>
+      <c r="I281" s="123">
+        <v>0</v>
+      </c>
+      <c r="J281" s="123">
+        <v>0</v>
+      </c>
+      <c r="K281" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A282" s="122" t="s">
+      <c r="A282" s="123" t="s">
         <v>72</v>
       </c>
-      <c r="B282" s="122">
-[...26 lines deleted...]
-      <c r="K282" s="122">
+      <c r="B282" s="123">
+        <v>0</v>
+      </c>
+      <c r="C282" s="123">
+        <v>0</v>
+      </c>
+      <c r="D282" s="123">
+        <v>0</v>
+      </c>
+      <c r="E282" s="123">
+        <v>0</v>
+      </c>
+      <c r="F282" s="123">
+        <v>0</v>
+      </c>
+      <c r="G282" s="123">
+        <v>0</v>
+      </c>
+      <c r="H282" s="123">
+        <v>0</v>
+      </c>
+      <c r="I282" s="123">
+        <v>0</v>
+      </c>
+      <c r="J282" s="123">
+        <v>0</v>
+      </c>
+      <c r="K282" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A283" s="122" t="s">
+      <c r="A283" s="123" t="s">
         <v>73</v>
       </c>
-      <c r="B283" s="122">
-[...26 lines deleted...]
-      <c r="K283" s="122">
+      <c r="B283" s="123">
+        <v>0</v>
+      </c>
+      <c r="C283" s="123">
+        <v>0</v>
+      </c>
+      <c r="D283" s="123">
+        <v>0</v>
+      </c>
+      <c r="E283" s="123">
+        <v>0</v>
+      </c>
+      <c r="F283" s="123">
+        <v>0</v>
+      </c>
+      <c r="G283" s="123">
+        <v>0</v>
+      </c>
+      <c r="H283" s="123">
+        <v>0</v>
+      </c>
+      <c r="I283" s="123">
+        <v>0</v>
+      </c>
+      <c r="J283" s="123">
+        <v>0</v>
+      </c>
+      <c r="K283" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A284" s="122" t="s">
+      <c r="A284" s="123" t="s">
         <v>74</v>
       </c>
-      <c r="B284" s="122">
-[...26 lines deleted...]
-      <c r="K284" s="122">
+      <c r="B284" s="123">
+        <v>0</v>
+      </c>
+      <c r="C284" s="123">
+        <v>0</v>
+      </c>
+      <c r="D284" s="123">
+        <v>0</v>
+      </c>
+      <c r="E284" s="123">
+        <v>0</v>
+      </c>
+      <c r="F284" s="123">
+        <v>0</v>
+      </c>
+      <c r="G284" s="123">
+        <v>0</v>
+      </c>
+      <c r="H284" s="123">
+        <v>0</v>
+      </c>
+      <c r="I284" s="123">
+        <v>0</v>
+      </c>
+      <c r="J284" s="123">
+        <v>0</v>
+      </c>
+      <c r="K284" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="46"/>
       <c r="B285" s="46"/>
       <c r="C285" s="46"/>
       <c r="D285" s="46"/>
       <c r="E285" s="46"/>
       <c r="F285" s="83"/>
       <c r="G285" s="83"/>
       <c r="H285" s="46"/>
       <c r="I285" s="46"/>
       <c r="J285" s="46"/>
       <c r="K285" s="46"/>
     </row>
     <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="46"/>
       <c r="B286" s="46"/>
       <c r="C286" s="46"/>
       <c r="D286" s="46"/>
       <c r="E286" s="46"/>
       <c r="F286" s="83"/>
       <c r="G286" s="83"/>
       <c r="H286" s="46"/>
       <c r="I286" s="46"/>
       <c r="J286" s="46"/>
       <c r="K286" s="46"/>
     </row>
     <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="46"/>
       <c r="B287" s="46"/>
       <c r="C287" s="46"/>
       <c r="D287" s="46"/>
       <c r="E287" s="46"/>
       <c r="F287" s="83"/>
       <c r="G287" s="83"/>
       <c r="H287" s="46"/>
       <c r="I287" s="46"/>
       <c r="J287" s="46"/>
       <c r="K287" s="46"/>
     </row>
     <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B288" s="22"/>
       <c r="C288" s="22"/>
       <c r="D288" s="22"/>
       <c r="E288" s="22"/>
       <c r="F288" s="22"/>
       <c r="G288" s="22"/>
       <c r="H288" s="22"/>
       <c r="I288" s="22"/>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
     </row>
     <row r="289" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="12">
         <v>0</v>
       </c>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="24">
         <v>0</v>
       </c>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
         <v>2022</v>
       </c>
       <c r="G289" s="12">
         <v>2023</v>
       </c>
       <c r="H289" s="12">
         <v>2024</v>
       </c>
       <c r="I289" s="12">
         <v>2025</v>
       </c>
       <c r="J289" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K289" s="13" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
     </row>
     <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B290" s="102"/>
       <c r="C290" s="102"/>
-      <c r="D290" s="129" t="s">
+      <c r="D290" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E290" s="103">
         <v>0.56517902384954999</v>
       </c>
       <c r="F290" s="103">
         <v>0.96206061913000496</v>
       </c>
       <c r="G290" s="103">
         <v>0.54956079060344554</v>
       </c>
       <c r="H290" s="103">
         <v>0.30771518504960882</v>
       </c>
       <c r="I290" s="103">
-        <v>0.25040961997307393</v>
+        <v>0.25549932339372228</v>
       </c>
       <c r="J290" s="104">
-        <v>-14.311827348710912</v>
+        <v>-12.450960980921803</v>
       </c>
       <c r="K290" s="104">
-        <v>-12.590464338136108</v>
+        <v>-12.119718641471222</v>
       </c>
     </row>
     <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B291" s="22"/>
       <c r="C291" s="22"/>
-      <c r="D291" s="130">
+      <c r="D291" s="131">
         <v>0</v>
       </c>
       <c r="E291" s="60">
         <v>0.31349036942673575</v>
       </c>
       <c r="F291" s="60">
         <v>0.24388107085522417</v>
       </c>
       <c r="G291" s="60">
         <v>0.49927626011758691</v>
       </c>
       <c r="H291" s="60">
         <v>0.17971739196138303</v>
       </c>
       <c r="I291" s="60">
-        <v>6.1542676465825973E-2</v>
+        <v>6.1458877340759416E-2</v>
       </c>
       <c r="J291" s="16">
         <v>-63.941714541701224</v>
       </c>
       <c r="K291" s="16">
         <v>-28.685044813457182</v>
       </c>
     </row>
     <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B292" s="22"/>
       <c r="C292" s="22"/>
-      <c r="D292" s="130">
+      <c r="D292" s="131">
         <v>0</v>
       </c>
       <c r="E292" s="60">
         <v>16.393513354462232</v>
       </c>
       <c r="F292" s="60">
         <v>19.19401833863623</v>
       </c>
       <c r="G292" s="60">
         <v>9.4886829550787191</v>
       </c>
       <c r="H292" s="60">
         <v>8.0075821467225978</v>
       </c>
       <c r="I292" s="60">
-        <v>9.6818790327402642</v>
+        <v>9.6686957745764044</v>
       </c>
       <c r="J292" s="16">
         <v>27.31425997570922</v>
       </c>
       <c r="K292" s="16">
         <v>-6.0786182939395417</v>
       </c>
     </row>
     <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B293" s="22"/>
       <c r="C293" s="22"/>
-      <c r="D293" s="130">
+      <c r="D293" s="131">
         <v>0</v>
       </c>
       <c r="E293" s="60">
         <v>80.789008946610224</v>
       </c>
       <c r="F293" s="60">
         <v>77.985959600383865</v>
       </c>
       <c r="G293" s="60">
         <v>86.441811279902737</v>
       </c>
       <c r="H293" s="60">
         <v>84.432722341128155</v>
       </c>
       <c r="I293" s="60">
-        <v>83.647243283592687</v>
+        <v>84.055313559170983</v>
       </c>
       <c r="J293" s="16">
-        <v>4.3180933751813102</v>
+        <v>4.9699372306527207</v>
       </c>
       <c r="K293" s="16">
-        <v>8.0730498828929029</v>
+        <v>8.2414825039824002</v>
       </c>
     </row>
     <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B294" s="73"/>
       <c r="C294" s="73"/>
-      <c r="D294" s="131">
+      <c r="D294" s="132">
         <v>0</v>
       </c>
       <c r="E294" s="105">
-        <v>1.9388083056512684</v>
+        <v>1.938808305651267</v>
       </c>
       <c r="F294" s="105">
-        <v>1.6140803709946854</v>
+        <v>1.6140803709946834</v>
       </c>
       <c r="G294" s="105">
-        <v>3.0206687142975053</v>
+        <v>3.0206687142975213</v>
       </c>
       <c r="H294" s="105">
-        <v>7.0722629351382587</v>
+        <v>7.0722629351382613</v>
       </c>
       <c r="I294" s="105">
-        <v>6.3589253872281413</v>
+        <v>5.9590324655181286</v>
       </c>
       <c r="J294" s="17">
-        <v>-5.323077855555292</v>
+        <v>-11.156039548579711</v>
       </c>
       <c r="K294" s="17">
-        <v>44.179921277520286</v>
+        <v>41.905990318868632</v>
       </c>
     </row>
     <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F295" s="60"/>
       <c r="G295" s="60"/>
       <c r="H295" s="60"/>
       <c r="I295" s="60"/>
       <c r="J295" s="60"/>
       <c r="K295" s="60"/>
     </row>
     <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B296" s="84"/>
       <c r="C296" s="84"/>
       <c r="D296" s="84"/>
       <c r="E296" s="84"/>
       <c r="F296" s="84"/>
       <c r="G296" s="84"/>
       <c r="H296" s="84"/>
       <c r="I296" s="84"/>
@@ -8762,247 +8763,247 @@
       <c r="K299" s="85"/>
     </row>
     <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="101" t="s">
         <v>77</v>
       </c>
       <c r="B300" s="84"/>
       <c r="C300" s="84"/>
       <c r="D300" s="84"/>
       <c r="E300" s="84"/>
       <c r="F300" s="84"/>
       <c r="G300" s="84"/>
       <c r="H300" s="84"/>
       <c r="I300" s="84"/>
       <c r="J300" s="84"/>
       <c r="K300" s="84"/>
     </row>
     <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="46"/>
     </row>
     <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="46"/>
     </row>
     <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B303" s="22"/>
       <c r="C303" s="22"/>
       <c r="D303" s="22"/>
       <c r="E303" s="22"/>
       <c r="F303" s="22"/>
       <c r="G303" s="22"/>
       <c r="H303" s="22"/>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
     </row>
     <row r="304" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="12">
         <v>0</v>
       </c>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="24">
         <v>0</v>
       </c>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
         <v>2022</v>
       </c>
       <c r="G304" s="12">
         <v>2023</v>
       </c>
       <c r="H304" s="12">
         <v>2024</v>
       </c>
       <c r="I304" s="12">
         <v>2025</v>
       </c>
       <c r="J304" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K304" s="13" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
     </row>
     <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B305" s="102"/>
       <c r="C305" s="102"/>
-      <c r="D305" s="129" t="s">
+      <c r="D305" s="130" t="s">
         <v>47</v>
       </c>
       <c r="E305" s="103">
         <v>1.1704634072692126</v>
       </c>
       <c r="F305" s="103">
         <v>0.85761886821531386</v>
       </c>
       <c r="G305" s="103">
         <v>0.64559089976453277</v>
       </c>
       <c r="H305" s="103">
         <v>0.5682749740805868</v>
       </c>
       <c r="I305" s="103">
-        <v>1.4422176944018177</v>
+        <v>1.4076928523087402</v>
       </c>
       <c r="J305" s="104">
-        <v>113.07059389153086</v>
+        <v>113.38209113738982</v>
       </c>
       <c r="K305" s="104">
-        <v>12.85564967680639</v>
+        <v>12.89687423913124</v>
       </c>
     </row>
     <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B306" s="22"/>
       <c r="C306" s="22"/>
-      <c r="D306" s="130">
+      <c r="D306" s="131">
         <v>0</v>
       </c>
       <c r="E306" s="60">
         <v>0.29431780668009061</v>
       </c>
       <c r="F306" s="60">
         <v>8.1653979618646927E-2</v>
       </c>
       <c r="G306" s="60">
         <v>0.21304705166995405</v>
       </c>
       <c r="H306" s="60">
         <v>0.17439423007329941</v>
       </c>
       <c r="I306" s="60">
-        <v>0.17611644955136738</v>
+        <v>0.17164950566180842</v>
       </c>
       <c r="J306" s="16">
         <v>-15.214997495922852</v>
       </c>
       <c r="K306" s="16">
         <v>-5.789153436376715</v>
       </c>
     </row>
     <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B307" s="22"/>
       <c r="C307" s="22"/>
-      <c r="D307" s="130">
+      <c r="D307" s="131">
         <v>0</v>
       </c>
       <c r="E307" s="60">
         <v>1.774982103685083</v>
       </c>
       <c r="F307" s="60">
         <v>1.9675209330769532</v>
       </c>
       <c r="G307" s="60">
         <v>1.06593736645648</v>
       </c>
       <c r="H307" s="60">
         <v>0.79236513804518627</v>
       </c>
       <c r="I307" s="60">
-        <v>0.55966321128753604</v>
+        <v>0.5464996106691199</v>
       </c>
       <c r="J307" s="16">
-        <v>-40.700281977449229</v>
+        <v>-40.588148114912833</v>
       </c>
       <c r="K307" s="16">
-        <v>-19.732773695145255</v>
+        <v>-19.694854886434644</v>
       </c>
     </row>
     <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B308" s="22"/>
       <c r="C308" s="22"/>
-      <c r="D308" s="130">
+      <c r="D308" s="131">
         <v>0</v>
       </c>
       <c r="E308" s="60">
         <v>91.421150176070185</v>
       </c>
       <c r="F308" s="60">
         <v>90.798054811811824</v>
       </c>
       <c r="G308" s="60">
         <v>90.887742179234849</v>
       </c>
       <c r="H308" s="60">
         <v>74.806259900293497</v>
       </c>
       <c r="I308" s="60">
-        <v>86.852913392821961</v>
+        <v>86.794758893380148</v>
       </c>
       <c r="J308" s="16">
-        <v>-2.5240050350399006</v>
+        <v>-5.4291371280300121E-2</v>
       </c>
       <c r="K308" s="16">
-        <v>5.7522187751811504</v>
+        <v>6.4157981450241097</v>
       </c>
     </row>
     <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B309" s="73"/>
       <c r="C309" s="73"/>
-      <c r="D309" s="131">
+      <c r="D309" s="132">
         <v>0</v>
       </c>
       <c r="E309" s="105">
-        <v>5.3390865062954287</v>
+        <v>5.3390865062954251</v>
       </c>
       <c r="F309" s="105">
-        <v>6.2951514072772676</v>
+        <v>6.2951514072772605</v>
       </c>
       <c r="G309" s="105">
-        <v>7.1876825028741695</v>
+        <v>7.1876825028741802</v>
       </c>
       <c r="H309" s="105">
-        <v>23.65870575750743</v>
+        <v>23.658705757507441</v>
       </c>
       <c r="I309" s="105">
-        <v>10.969089251937314</v>
+        <v>11.079399137980191</v>
       </c>
       <c r="J309" s="17">
-        <v>-61.074803388159502</v>
+        <v>-59.660192866900928</v>
       </c>
       <c r="K309" s="17">
-        <v>28.242201155254577</v>
+        <v>29.391788033500287</v>
       </c>
     </row>
     <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F310" s="60"/>
       <c r="G310" s="60"/>
       <c r="H310" s="60"/>
       <c r="I310" s="60"/>
       <c r="J310" s="60"/>
       <c r="K310" s="60"/>
     </row>
     <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B311" s="84"/>
       <c r="C311" s="84"/>
       <c r="D311" s="84"/>
       <c r="E311" s="84"/>
       <c r="F311" s="84"/>
       <c r="G311" s="84"/>
       <c r="H311" s="84"/>
       <c r="I311" s="84"/>
@@ -9045,90 +9046,90 @@
       <c r="K314" s="85"/>
     </row>
     <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A315" s="101" t="s">
         <v>77</v>
       </c>
       <c r="B315" s="84"/>
       <c r="C315" s="84"/>
       <c r="D315" s="84"/>
       <c r="E315" s="84"/>
       <c r="F315" s="84"/>
       <c r="G315" s="84"/>
       <c r="H315" s="84"/>
       <c r="I315" s="84"/>
       <c r="J315" s="84"/>
       <c r="K315" s="84"/>
     </row>
     <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A316" s="82"/>
     </row>
     <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A317" s="82"/>
     </row>
     <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A318" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="8"/>
       <c r="D318" s="8"/>
       <c r="E318" s="8"/>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
       <c r="H318" s="8"/>
       <c r="I318" s="8"/>
       <c r="J318" s="8"/>
       <c r="K318" s="9"/>
     </row>
     <row r="319" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A319" s="11">
         <v>0</v>
       </c>
       <c r="B319" s="11"/>
       <c r="C319" s="11"/>
       <c r="D319" s="11"/>
       <c r="E319" s="12">
         <v>2021</v>
       </c>
       <c r="F319" s="12">
         <v>2022</v>
       </c>
       <c r="G319" s="12">
         <v>2023</v>
       </c>
       <c r="H319" s="12">
         <v>2024</v>
       </c>
       <c r="I319" s="12">
         <v>2025</v>
       </c>
       <c r="J319" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K319" s="13" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
     </row>
     <row r="320" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A320" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B320" s="15"/>
       <c r="C320" s="15"/>
       <c r="D320" s="15"/>
       <c r="E320" s="16">
         <v>212.41</v>
       </c>
       <c r="F320" s="16">
         <v>335.44</v>
       </c>
       <c r="G320" s="16">
         <v>394.82</v>
       </c>
       <c r="H320" s="16">
         <v>440.99</v>
       </c>
       <c r="I320" s="16">
         <v>452.72</v>
       </c>
       <c r="J320" s="16">
@@ -9279,293 +9280,293 @@
       <c r="D327" s="46"/>
       <c r="E327" s="46"/>
       <c r="F327" s="46"/>
       <c r="G327" s="46"/>
       <c r="H327" s="46"/>
       <c r="I327" s="46"/>
       <c r="J327" s="46"/>
       <c r="K327" s="46"/>
     </row>
     <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A328" s="20" t="s">
         <v>101</v>
       </c>
       <c r="B328" s="46"/>
       <c r="C328" s="46"/>
       <c r="D328" s="46"/>
       <c r="E328" s="46"/>
       <c r="F328" s="46"/>
       <c r="G328" s="46"/>
       <c r="H328" s="46"/>
       <c r="I328" s="46"/>
       <c r="J328" s="46"/>
       <c r="K328" s="46"/>
     </row>
     <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A329" s="121" t="s">
-[...29 lines deleted...]
-      <c r="K329" s="121">
+      <c r="A329" s="122" t="s">
+        <v>132</v>
+      </c>
+      <c r="B329" s="122">
+        <v>0</v>
+      </c>
+      <c r="C329" s="122">
+        <v>0</v>
+      </c>
+      <c r="D329" s="122">
+        <v>0</v>
+      </c>
+      <c r="E329" s="122">
+        <v>0</v>
+      </c>
+      <c r="F329" s="122">
+        <v>0</v>
+      </c>
+      <c r="G329" s="122">
+        <v>0</v>
+      </c>
+      <c r="H329" s="122">
+        <v>0</v>
+      </c>
+      <c r="I329" s="122">
+        <v>0</v>
+      </c>
+      <c r="J329" s="122">
+        <v>0</v>
+      </c>
+      <c r="K329" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A330" s="46"/>
       <c r="B330" s="46"/>
       <c r="C330" s="46"/>
       <c r="D330" s="46"/>
       <c r="E330" s="46"/>
       <c r="F330" s="46"/>
       <c r="G330" s="46"/>
       <c r="H330" s="46"/>
       <c r="I330" s="46"/>
       <c r="J330" s="46"/>
       <c r="K330" s="46"/>
     </row>
     <row r="331" spans="1:11" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B331" s="37"/>
       <c r="C331" s="37"/>
       <c r="D331" s="37"/>
       <c r="E331" s="37"/>
       <c r="F331" s="37"/>
       <c r="G331" s="37"/>
       <c r="H331" s="37"/>
       <c r="I331" s="37"/>
       <c r="J331" s="37"/>
       <c r="K331" s="37"/>
     </row>
     <row r="332" spans="1:11" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="23"/>
       <c r="B332" s="23"/>
       <c r="C332" s="23"/>
       <c r="D332" s="24"/>
       <c r="E332" s="12"/>
       <c r="F332" s="12"/>
       <c r="G332" s="12">
         <v>2021</v>
       </c>
       <c r="H332" s="12">
         <v>2022</v>
       </c>
       <c r="I332" s="12">
         <v>2023</v>
       </c>
       <c r="J332" s="13">
         <v>2024</v>
       </c>
       <c r="K332" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="333" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A333" s="125" t="s">
-[...5 lines deleted...]
-      <c r="E333" s="125"/>
+      <c r="A333" s="126" t="s">
+        <v>120</v>
+      </c>
+      <c r="B333" s="126"/>
+      <c r="C333" s="126"/>
+      <c r="D333" s="126"/>
+      <c r="E333" s="126"/>
       <c r="F333" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G333" s="27">
         <v>18</v>
       </c>
       <c r="H333" s="27">
         <v>19</v>
       </c>
       <c r="I333" s="27">
         <v>19</v>
       </c>
       <c r="J333" s="27">
         <v>18</v>
       </c>
       <c r="K333" s="27">
         <v>18</v>
       </c>
     </row>
     <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A334" s="126"/>
-[...3 lines deleted...]
-      <c r="E334" s="126"/>
+      <c r="A334" s="127"/>
+      <c r="B334" s="127"/>
+      <c r="C334" s="127"/>
+      <c r="D334" s="127"/>
+      <c r="E334" s="127"/>
       <c r="F334" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G334" s="28">
         <v>0.75828866161926278</v>
       </c>
       <c r="H334" s="28">
         <v>0.74608325198347969</v>
       </c>
       <c r="I334" s="28">
         <v>0.73984599690134911</v>
       </c>
       <c r="J334" s="28">
         <v>0.76059051447957449</v>
       </c>
       <c r="K334" s="28">
         <v>0.74826289031251447</v>
       </c>
     </row>
     <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A335" s="127" t="s">
-[...5 lines deleted...]
-      <c r="E335" s="127"/>
+      <c r="A335" s="128" t="s">
+        <v>121</v>
+      </c>
+      <c r="B335" s="128"/>
+      <c r="C335" s="128"/>
+      <c r="D335" s="128"/>
+      <c r="E335" s="128"/>
       <c r="F335" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G335" s="30">
         <v>29</v>
       </c>
       <c r="H335" s="30">
         <v>33</v>
       </c>
       <c r="I335" s="30">
         <v>30</v>
       </c>
       <c r="J335" s="30">
         <v>30</v>
       </c>
       <c r="K335" s="30">
         <v>30</v>
       </c>
     </row>
     <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A336" s="128"/>
-[...3 lines deleted...]
-      <c r="E336" s="128"/>
+      <c r="A336" s="129"/>
+      <c r="B336" s="129"/>
+      <c r="C336" s="129"/>
+      <c r="D336" s="129"/>
+      <c r="E336" s="129"/>
       <c r="F336" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G336" s="32">
         <v>0.42236947897412064</v>
       </c>
       <c r="H336" s="32">
         <v>0.32411540377858788</v>
       </c>
       <c r="I336" s="32">
         <v>0.38730439465819144</v>
       </c>
       <c r="J336" s="32">
         <v>0.42076289807629896</v>
       </c>
       <c r="K336" s="32">
         <v>0.41473045992029201</v>
       </c>
     </row>
     <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A337" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B337" s="33"/>
       <c r="C337" s="34"/>
     </row>
     <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A338" s="4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A342" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B342" s="8"/>
       <c r="C342" s="8"/>
       <c r="D342" s="8"/>
       <c r="E342" s="8"/>
       <c r="F342" s="8"/>
       <c r="G342" s="8"/>
       <c r="H342" s="8"/>
       <c r="I342" s="8"/>
       <c r="J342" s="8"/>
       <c r="K342" s="9"/>
     </row>
     <row r="343" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A343" s="11">
         <v>0</v>
       </c>
       <c r="B343" s="11"/>
       <c r="C343" s="11"/>
       <c r="D343" s="11"/>
       <c r="E343" s="12">
         <v>2021</v>
       </c>
       <c r="F343" s="12">
         <v>2022</v>
       </c>
       <c r="G343" s="12">
         <v>2023</v>
       </c>
       <c r="H343" s="12">
         <v>2024</v>
       </c>
       <c r="I343" s="12">
         <v>2025</v>
       </c>
       <c r="J343" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K343" s="13" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
     </row>
     <row r="344" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B344" s="15"/>
       <c r="C344" s="15"/>
       <c r="D344" s="15"/>
       <c r="E344" s="16">
         <v>568.29999999999995</v>
       </c>
       <c r="F344" s="16">
         <v>762.88</v>
       </c>
       <c r="G344" s="16">
         <v>801.09</v>
       </c>
       <c r="H344" s="16">
         <v>885.74</v>
       </c>
       <c r="I344" s="16">
         <v>926.52</v>
       </c>
       <c r="J344" s="16">
@@ -9661,749 +9662,821 @@
       <c r="K347" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="348" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A348" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="349" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A349" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="350" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A350" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A351" s="4" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="352" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A352" s="121" t="s">
+      <c r="A352" s="122" t="s">
         <v>64</v>
       </c>
-      <c r="B352" s="121"/>
-[...8 lines deleted...]
-      <c r="K352" s="121"/>
+      <c r="B352" s="122"/>
+      <c r="C352" s="122"/>
+      <c r="D352" s="122"/>
+      <c r="E352" s="122"/>
+      <c r="F352" s="122"/>
+      <c r="G352" s="122"/>
+      <c r="H352" s="122"/>
+      <c r="I352" s="122"/>
+      <c r="J352" s="122"/>
+      <c r="K352" s="122"/>
     </row>
     <row r="353" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A353" s="121" t="s">
-[...29 lines deleted...]
-      <c r="K353" s="121">
+      <c r="A353" s="122" t="s">
+        <v>132</v>
+      </c>
+      <c r="B353" s="122">
+        <v>0</v>
+      </c>
+      <c r="C353" s="122">
+        <v>0</v>
+      </c>
+      <c r="D353" s="122">
+        <v>0</v>
+      </c>
+      <c r="E353" s="122">
+        <v>0</v>
+      </c>
+      <c r="F353" s="122">
+        <v>0</v>
+      </c>
+      <c r="G353" s="122">
+        <v>0</v>
+      </c>
+      <c r="H353" s="122">
+        <v>0</v>
+      </c>
+      <c r="I353" s="122">
+        <v>0</v>
+      </c>
+      <c r="J353" s="122">
+        <v>0</v>
+      </c>
+      <c r="K353" s="122">
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A354" s="46"/>
       <c r="B354" s="46"/>
       <c r="C354" s="46"/>
       <c r="D354" s="46"/>
       <c r="E354" s="46"/>
       <c r="F354" s="46"/>
       <c r="G354" s="46"/>
       <c r="H354" s="46"/>
       <c r="I354" s="46"/>
       <c r="J354" s="46"/>
       <c r="K354" s="46"/>
     </row>
     <row r="355" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A355" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B355" s="37"/>
       <c r="C355" s="37"/>
       <c r="D355" s="37"/>
       <c r="E355" s="37"/>
       <c r="F355" s="37"/>
       <c r="G355" s="37"/>
       <c r="H355" s="37"/>
       <c r="I355" s="37"/>
       <c r="J355" s="37"/>
       <c r="K355" s="37"/>
     </row>
     <row r="356" spans="1:11" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A356" s="23">
         <v>0</v>
       </c>
       <c r="B356" s="23">
         <v>0</v>
       </c>
       <c r="C356" s="23">
         <v>0</v>
       </c>
       <c r="D356" s="24"/>
       <c r="E356" s="12"/>
       <c r="F356" s="12">
         <v>0</v>
       </c>
       <c r="G356" s="12">
         <v>2021</v>
       </c>
       <c r="H356" s="12">
         <v>2022</v>
       </c>
       <c r="I356" s="12">
         <v>2023</v>
       </c>
       <c r="J356" s="13">
         <v>2024</v>
       </c>
       <c r="K356" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="357" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A357" s="125" t="s">
-[...5 lines deleted...]
-      <c r="E357" s="125"/>
+      <c r="A357" s="126" t="s">
+        <v>120</v>
+      </c>
+      <c r="B357" s="126"/>
+      <c r="C357" s="126"/>
+      <c r="D357" s="126"/>
+      <c r="E357" s="126"/>
       <c r="F357" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G357" s="27">
         <v>21</v>
       </c>
       <c r="H357" s="27">
         <v>21</v>
       </c>
       <c r="I357" s="27">
         <v>23</v>
       </c>
       <c r="J357" s="27">
         <v>19</v>
       </c>
       <c r="K357" s="27">
         <v>20</v>
       </c>
     </row>
     <row r="358" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A358" s="126">
-[...9 lines deleted...]
-      <c r="E358" s="126"/>
+      <c r="A358" s="127">
+        <v>0</v>
+      </c>
+      <c r="B358" s="127">
+        <v>0</v>
+      </c>
+      <c r="C358" s="127">
+        <v>0</v>
+      </c>
+      <c r="D358" s="127"/>
+      <c r="E358" s="127"/>
       <c r="F358" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G358" s="28">
         <v>0.63054857504121642</v>
       </c>
       <c r="H358" s="28">
         <v>0.63066400351772423</v>
       </c>
       <c r="I358" s="28">
         <v>0.62721182815230536</v>
       </c>
       <c r="J358" s="28">
         <v>0.66422834804863518</v>
       </c>
       <c r="K358" s="28">
         <v>0.68817652828712139</v>
       </c>
     </row>
     <row r="359" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A359" s="127" t="s">
-[...5 lines deleted...]
-      <c r="E359" s="127"/>
+      <c r="A359" s="128" t="s">
+        <v>121</v>
+      </c>
+      <c r="B359" s="128"/>
+      <c r="C359" s="128"/>
+      <c r="D359" s="128"/>
+      <c r="E359" s="128"/>
       <c r="F359" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G359" s="30">
         <v>22</v>
       </c>
       <c r="H359" s="30">
         <v>25</v>
       </c>
       <c r="I359" s="30">
         <v>22</v>
       </c>
       <c r="J359" s="30">
         <v>22</v>
       </c>
       <c r="K359" s="30">
         <v>23</v>
       </c>
     </row>
     <row r="360" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A360" s="128">
-[...9 lines deleted...]
-      <c r="E360" s="128"/>
+      <c r="A360" s="129">
+        <v>0</v>
+      </c>
+      <c r="B360" s="129">
+        <v>0</v>
+      </c>
+      <c r="C360" s="129">
+        <v>0</v>
+      </c>
+      <c r="D360" s="129"/>
+      <c r="E360" s="129"/>
       <c r="F360" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G360" s="32">
         <v>0.54353343728615722</v>
       </c>
       <c r="H360" s="32">
         <v>0.4895289348256126</v>
       </c>
       <c r="I360" s="32">
         <v>0.55081776428328033</v>
       </c>
       <c r="J360" s="32">
         <v>0.55614885279130699</v>
       </c>
       <c r="K360" s="32">
         <v>0.53479837695488641</v>
       </c>
     </row>
     <row r="361" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A361" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B361" s="35"/>
-      <c r="C361" s="118"/>
+      <c r="C361" s="119"/>
       <c r="D361" s="46"/>
       <c r="E361" s="46"/>
       <c r="F361" s="46"/>
       <c r="G361" s="46"/>
       <c r="H361" s="46"/>
       <c r="I361" s="46"/>
       <c r="J361" s="46"/>
       <c r="K361" s="46"/>
     </row>
     <row r="362" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A362" s="4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="364" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A364" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B364" s="8"/>
       <c r="C364" s="8"/>
       <c r="D364" s="8"/>
       <c r="E364" s="8"/>
       <c r="F364" s="8"/>
       <c r="G364" s="8"/>
       <c r="H364" s="8"/>
       <c r="I364" s="8"/>
       <c r="J364" s="8"/>
       <c r="K364" s="9"/>
     </row>
     <row r="365" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="11">
         <v>0</v>
       </c>
-      <c r="B365" s="12"/>
-[...1 lines deleted...]
-      <c r="D365" s="12"/>
+      <c r="B365" s="12">
+        <v>2021</v>
+      </c>
+      <c r="C365" s="12">
+        <v>2022</v>
+      </c>
+      <c r="D365" s="12">
+        <v>2023</v>
+      </c>
       <c r="E365" s="12">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="F365" s="12">
-        <v>2022</v>
-[...7 lines deleted...]
-      <c r="I365" s="12">
         <v>2025</v>
       </c>
+      <c r="G365" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="H365" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="I365" s="13" t="s">
+        <v>108</v>
+      </c>
       <c r="J365" s="13" t="s">
-        <v>136</v>
+        <v>109</v>
       </c>
       <c r="K365" s="13" t="s">
-        <v>176</v>
+        <v>143</v>
       </c>
     </row>
     <row r="366" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="B366" s="16"/>
-[...1 lines deleted...]
-      <c r="D366" s="16"/>
+      <c r="B366" s="16">
+        <v>13.14</v>
+      </c>
+      <c r="C366" s="16">
+        <v>1.6999999999999993</v>
+      </c>
+      <c r="D366" s="16">
+        <v>9.48</v>
+      </c>
       <c r="E366" s="16">
-        <v>13.14</v>
+        <v>2.4799999999999995</v>
       </c>
       <c r="F366" s="16">
-        <v>1.6999999999999993</v>
+        <v>-10.059999999999999</v>
       </c>
       <c r="G366" s="16">
-        <v>9.48</v>
+        <v>-12.54</v>
       </c>
       <c r="H366" s="16">
-        <v>2.4799999999999995</v>
+        <v>3.3480000000000003</v>
       </c>
       <c r="I366" s="16">
-        <v>-10.059999999999999</v>
+        <v>-3.42</v>
       </c>
       <c r="J366" s="16">
-        <v>-12.54</v>
+        <v>-0.37</v>
       </c>
       <c r="K366" s="16">
-        <v>3.3480000000000003</v>
+        <v>3.05</v>
       </c>
     </row>
     <row r="367" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A367" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="B367" s="16"/>
-[...1 lines deleted...]
-      <c r="D367" s="16"/>
+      <c r="B367" s="16">
+        <v>-46.04</v>
+      </c>
+      <c r="C367" s="16">
+        <v>-13.71</v>
+      </c>
+      <c r="D367" s="16">
+        <v>84.18</v>
+      </c>
       <c r="E367" s="16">
-        <v>-46.04</v>
+        <v>124.72000000000001</v>
       </c>
       <c r="F367" s="16">
-        <v>-13.71</v>
+        <v>42.07</v>
       </c>
       <c r="G367" s="16">
-        <v>84.18</v>
+        <v>-82.65</v>
       </c>
       <c r="H367" s="16">
-        <v>124.72000000000001</v>
+        <v>38.244000000000007</v>
       </c>
       <c r="I367" s="16">
-        <v>42.07</v>
+        <v>2.2400000000000002</v>
       </c>
       <c r="J367" s="16">
-        <v>-82.65</v>
+        <v>54.12</v>
       </c>
       <c r="K367" s="16">
-        <v>38.244000000000007</v>
+        <v>51.879999999999995</v>
       </c>
     </row>
     <row r="368" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A368" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B368" s="17"/>
-[...1 lines deleted...]
-      <c r="D368" s="17"/>
+      <c r="B368" s="17">
+        <v>59.18</v>
+      </c>
+      <c r="C368" s="17">
+        <v>15.41</v>
+      </c>
+      <c r="D368" s="17">
+        <v>-74.7</v>
+      </c>
       <c r="E368" s="17">
-        <v>59.18</v>
+        <v>-122.24000000000001</v>
       </c>
       <c r="F368" s="17">
-        <v>15.41</v>
-[...5 lines deleted...]
-        <v>-122.24000000000001</v>
+        <v>-52.129999999999995</v>
+      </c>
+      <c r="G368" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="H368" s="17" t="s">
+        <v>24</v>
       </c>
       <c r="I368" s="17">
-        <v>-52.129999999999995</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>-5.66</v>
+      </c>
+      <c r="J368" s="17">
+        <v>-54.489999999999995</v>
       </c>
       <c r="K368" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="369" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A369" s="4" t="s">
         <v>23</v>
       </c>
       <c r="K369" s="60"/>
     </row>
     <row r="370" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A370" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B370" s="60"/>
       <c r="C370" s="60"/>
       <c r="D370" s="60"/>
       <c r="E370" s="60"/>
       <c r="F370" s="60"/>
       <c r="G370" s="60"/>
       <c r="H370" s="60"/>
       <c r="I370" s="60"/>
     </row>
     <row r="371" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A371" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B371" s="60"/>
       <c r="C371" s="60"/>
       <c r="D371" s="60"/>
       <c r="E371" s="60"/>
       <c r="F371" s="60"/>
       <c r="G371" s="60"/>
       <c r="H371" s="60"/>
       <c r="I371" s="60"/>
     </row>
     <row r="372" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A372" s="124" t="s">
+      <c r="A372" s="125" t="s">
         <v>37</v>
       </c>
-      <c r="B372" s="124">
-[...26 lines deleted...]
-      <c r="K372" s="124">
+      <c r="B372" s="125">
+        <v>0</v>
+      </c>
+      <c r="C372" s="125">
+        <v>0</v>
+      </c>
+      <c r="D372" s="125">
+        <v>0</v>
+      </c>
+      <c r="E372" s="125">
+        <v>0</v>
+      </c>
+      <c r="F372" s="125">
+        <v>0</v>
+      </c>
+      <c r="G372" s="125">
+        <v>0</v>
+      </c>
+      <c r="H372" s="125">
+        <v>0</v>
+      </c>
+      <c r="I372" s="125">
+        <v>0</v>
+      </c>
+      <c r="J372" s="125">
+        <v>0</v>
+      </c>
+      <c r="K372" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A373" s="46"/>
       <c r="B373" s="46"/>
       <c r="C373" s="46"/>
       <c r="D373" s="46"/>
       <c r="E373" s="46"/>
       <c r="F373" s="46"/>
       <c r="G373" s="46"/>
       <c r="H373" s="46"/>
       <c r="I373" s="46"/>
       <c r="J373" s="46"/>
       <c r="K373" s="46"/>
     </row>
     <row r="374" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A374" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B374" s="22"/>
       <c r="C374" s="22"/>
       <c r="D374" s="22"/>
       <c r="E374" s="22"/>
       <c r="F374" s="22"/>
       <c r="G374" s="22"/>
       <c r="H374" s="22"/>
       <c r="I374" s="22"/>
       <c r="J374" s="22"/>
       <c r="K374" s="22"/>
     </row>
     <row r="375" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="11">
         <v>0</v>
       </c>
-      <c r="B375" s="13"/>
-[...1 lines deleted...]
-      <c r="D375" s="13"/>
+      <c r="B375" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C375" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="D375" s="13" t="s">
+        <v>94</v>
+      </c>
       <c r="E375" s="13" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="F375" s="13" t="s">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="G375" s="13" t="s">
-        <v>94</v>
+        <v>116</v>
       </c>
       <c r="H375" s="13" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="I375" s="13" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="J375" s="13" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="K375" s="13" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
     </row>
     <row r="376" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A376" s="106" t="s">
         <v>35</v>
       </c>
-      <c r="B376" s="16"/>
-[...1 lines deleted...]
-      <c r="D376" s="16"/>
+      <c r="B376" s="16">
+        <v>144.66999999999999</v>
+      </c>
+      <c r="C376" s="16">
+        <v>151.77000000000001</v>
+      </c>
+      <c r="D376" s="16">
+        <v>140.61000000000001</v>
+      </c>
       <c r="E376" s="16">
-        <v>144.66999999999999</v>
+        <v>126.2</v>
       </c>
       <c r="F376" s="16">
-        <v>151.77000000000001</v>
+        <v>120.32</v>
       </c>
       <c r="G376" s="16">
-        <v>140.61000000000001</v>
+        <v>-4.6592709984152219</v>
       </c>
       <c r="H376" s="16">
-        <v>126.2</v>
-[...5 lines deleted...]
-        <v>-4.6592709984152219</v>
+        <v>-4.5029765079836137</v>
+      </c>
+      <c r="I376" s="60">
+        <v>124.41</v>
+      </c>
+      <c r="J376" s="60">
+        <v>121.02</v>
       </c>
       <c r="K376" s="16">
-        <v>-4.5029765079836137</v>
+        <v>-2.7248613455510013</v>
       </c>
     </row>
     <row r="377" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A377" s="106" t="s">
         <v>21</v>
       </c>
-      <c r="B377" s="49"/>
-[...1 lines deleted...]
-      <c r="D377" s="49"/>
+      <c r="B377" s="49">
+        <v>25</v>
+      </c>
+      <c r="C377" s="49">
+        <v>28</v>
+      </c>
+      <c r="D377" s="49">
+        <v>27</v>
+      </c>
       <c r="E377" s="49">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="F377" s="49">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>36</v>
+      </c>
+      <c r="G377" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="H377" s="49" t="s">
+        <v>24</v>
       </c>
       <c r="I377" s="49">
+        <v>34</v>
+      </c>
+      <c r="J377" s="49">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="K377" s="49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="378" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A378" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="B378" s="107"/>
-[...1 lines deleted...]
-      <c r="D378" s="107"/>
+      <c r="B378" s="107">
+        <v>0.25242021204205106</v>
+      </c>
+      <c r="C378" s="107">
+        <v>0.23916783398282285</v>
+      </c>
+      <c r="D378" s="107">
+        <v>0.2024200576812949</v>
+      </c>
       <c r="E378" s="107">
-        <v>0.25242021204205106</v>
+        <v>0.17526159042255127</v>
       </c>
       <c r="F378" s="107">
-        <v>0.23916783398282285</v>
-[...5 lines deleted...]
-        <v>0.17526159042255127</v>
+        <v>0.15304048399053061</v>
+      </c>
+      <c r="G378" s="86" t="s">
+        <v>24</v>
+      </c>
+      <c r="H378" s="86" t="s">
+        <v>24</v>
       </c>
       <c r="I378" s="107">
-        <v>0.15304048399053061</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>0.16860030979849547</v>
+      </c>
+      <c r="J378" s="107">
+        <v>0.15277897533052559</v>
       </c>
       <c r="K378" s="86" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="379" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A379" s="97" t="s">
         <v>65</v>
       </c>
-      <c r="B379" s="99"/>
-[...1 lines deleted...]
-      <c r="D379" s="99"/>
+      <c r="B379" s="99">
+        <v>445.18</v>
+      </c>
+      <c r="C379" s="99">
+        <v>432.73</v>
+      </c>
+      <c r="D379" s="99">
+        <v>561.69000000000005</v>
+      </c>
       <c r="E379" s="99">
-        <v>445.18</v>
+        <v>736.48</v>
       </c>
       <c r="F379" s="99">
-        <v>432.73</v>
+        <v>768.79</v>
       </c>
       <c r="G379" s="99">
-        <v>561.69000000000005</v>
+        <v>4.3870845101020999</v>
       </c>
       <c r="H379" s="99">
-        <v>736.48</v>
-[...5 lines deleted...]
-        <v>4.3870845101020999</v>
+        <v>14.635207156488338</v>
+      </c>
+      <c r="I379" s="108">
+        <v>728.5</v>
+      </c>
+      <c r="J379" s="108">
+        <v>823.48</v>
       </c>
       <c r="K379" s="99">
-        <v>14.635207156488338</v>
+        <v>13.037748798901855</v>
       </c>
     </row>
     <row r="380" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A380" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B380" s="49"/>
-[...1 lines deleted...]
-      <c r="D380" s="49"/>
+      <c r="B380" s="49">
+        <v>23</v>
+      </c>
+      <c r="C380" s="49">
+        <v>23</v>
+      </c>
+      <c r="D380" s="49">
+        <v>22</v>
+      </c>
       <c r="E380" s="49">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F380" s="49">
         <v>23</v>
       </c>
-      <c r="G380" s="49">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="G380" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="H380" s="49" t="s">
+        <v>24</v>
       </c>
       <c r="I380" s="49">
         <v>23</v>
       </c>
-      <c r="J380" s="49" t="s">
-        <v>24</v>
+      <c r="J380" s="49">
+        <v>22</v>
       </c>
       <c r="K380" s="49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="381" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A381" s="108" t="s">
+      <c r="A381" s="109" t="s">
         <v>43</v>
       </c>
-      <c r="B381" s="109"/>
-[...2 lines deleted...]
-      <c r="E381" s="109">
+      <c r="B381" s="110">
         <v>0.27115955764653144</v>
       </c>
-      <c r="F381" s="109">
+      <c r="C381" s="110">
         <v>0.24624342630545351</v>
       </c>
-      <c r="G381" s="109">
+      <c r="D381" s="110">
         <v>0.29140295146588885</v>
       </c>
-      <c r="H381" s="109">
+      <c r="E381" s="110">
         <v>0.36570974569695919</v>
       </c>
-      <c r="I381" s="109">
+      <c r="F381" s="110">
         <v>0.3597001125060017</v>
       </c>
-      <c r="J381" s="110" t="s">
+      <c r="G381" s="111" t="s">
         <v>24</v>
       </c>
-      <c r="K381" s="110" t="s">
+      <c r="H381" s="111" t="s">
         <v>24</v>
       </c>
+      <c r="I381" s="110">
+        <v>0.36238705872784482</v>
+      </c>
+      <c r="J381" s="110">
+        <v>0.37771037281630171</v>
+      </c>
+      <c r="K381" s="111" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="382" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A382" s="111" t="s">
+      <c r="A382" s="112" t="s">
         <v>13</v>
       </c>
-      <c r="B382" s="112"/>
-[...2 lines deleted...]
-      <c r="E382" s="112">
+      <c r="B382" s="113">
         <v>-300.51</v>
       </c>
-      <c r="F382" s="112">
+      <c r="C382" s="113">
         <v>-280.96000000000004</v>
       </c>
-      <c r="G382" s="112">
+      <c r="D382" s="113">
         <v>-421.08000000000004</v>
       </c>
-      <c r="H382" s="112">
+      <c r="E382" s="113">
         <v>-610.28</v>
       </c>
-      <c r="I382" s="112">
+      <c r="F382" s="113">
         <v>-648.47</v>
       </c>
-      <c r="J382" s="113" t="s">
+      <c r="G382" s="114" t="s">
         <v>24</v>
       </c>
-      <c r="K382" s="113" t="s">
+      <c r="H382" s="114" t="s">
+        <v>24</v>
+      </c>
+      <c r="I382" s="113">
+        <v>-604.09</v>
+      </c>
+      <c r="J382" s="113">
+        <v>-702.46</v>
+      </c>
+      <c r="K382" s="114" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="383" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A383" s="54" t="s">
         <v>23</v>
       </c>
       <c r="K383" s="46"/>
     </row>
     <row r="384" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A384" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B384" s="88"/>
       <c r="C384" s="88"/>
       <c r="D384" s="88"/>
       <c r="E384" s="88"/>
       <c r="F384" s="88"/>
       <c r="G384" s="88"/>
       <c r="H384" s="88"/>
       <c r="I384" s="88"/>
       <c r="J384" s="87"/>
       <c r="K384" s="46"/>
     </row>
     <row r="385" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -10431,105 +10504,105 @@
       <c r="E386" s="88"/>
       <c r="F386" s="88"/>
       <c r="G386" s="88"/>
       <c r="H386" s="88"/>
       <c r="I386" s="88"/>
       <c r="J386" s="87"/>
       <c r="K386" s="46"/>
     </row>
     <row r="387" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A387" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B387" s="88"/>
       <c r="C387" s="88"/>
       <c r="D387" s="88"/>
       <c r="E387" s="88"/>
       <c r="F387" s="88"/>
       <c r="G387" s="88"/>
       <c r="H387" s="88"/>
       <c r="I387" s="88"/>
       <c r="J387" s="87"/>
       <c r="K387" s="46"/>
     </row>
     <row r="388" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A388" s="4" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B388" s="88"/>
       <c r="C388" s="88"/>
       <c r="D388" s="88"/>
       <c r="E388" s="88"/>
       <c r="F388" s="88"/>
       <c r="G388" s="88"/>
       <c r="H388" s="88"/>
       <c r="I388" s="88"/>
       <c r="J388" s="87"/>
       <c r="K388" s="46"/>
     </row>
     <row r="391" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A391" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B391" s="15"/>
       <c r="C391" s="15"/>
       <c r="D391" s="15"/>
       <c r="E391" s="15"/>
       <c r="F391" s="15"/>
       <c r="G391" s="15"/>
       <c r="H391" s="15"/>
       <c r="I391" s="15"/>
       <c r="J391" s="15"/>
       <c r="K391" s="22"/>
     </row>
     <row r="392" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A392" s="11">
         <v>0</v>
       </c>
       <c r="B392" s="12"/>
       <c r="C392" s="12"/>
       <c r="D392" s="12"/>
       <c r="E392" s="12">
         <v>2021</v>
       </c>
       <c r="F392" s="12">
         <v>2022</v>
       </c>
       <c r="G392" s="13">
         <v>2023</v>
       </c>
       <c r="H392" s="13">
         <v>2024</v>
       </c>
       <c r="I392" s="13">
         <v>2025</v>
       </c>
       <c r="J392" s="13" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K392" s="13" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
     </row>
     <row r="393" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A393" s="15" t="s">
         <v>99</v>
       </c>
       <c r="B393" s="16"/>
       <c r="C393" s="16"/>
       <c r="D393" s="16"/>
       <c r="E393" s="16">
         <v>99.35</v>
       </c>
       <c r="F393" s="16">
         <v>208.59</v>
       </c>
       <c r="G393" s="16">
         <v>256.17</v>
       </c>
       <c r="H393" s="16">
         <v>275.43</v>
       </c>
       <c r="I393" s="16">
         <v>294.5</v>
       </c>
       <c r="J393" s="16">
@@ -10571,51 +10644,51 @@
     <row r="395" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A395" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B395" s="16"/>
       <c r="C395" s="16"/>
       <c r="D395" s="16"/>
       <c r="E395" s="16">
         <v>0.9811221627941884</v>
       </c>
       <c r="F395" s="16">
         <v>0.98299052683466592</v>
       </c>
       <c r="G395" s="19">
         <v>1.0057707061085936</v>
       </c>
       <c r="H395" s="19">
         <v>0.99269221675672248</v>
       </c>
       <c r="I395" s="16">
         <v>1.0109453282826115</v>
       </c>
       <c r="J395" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="K395" s="114" t="s">
+      <c r="K395" s="115" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="396" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A396" s="97" t="s">
         <v>100</v>
       </c>
       <c r="B396" s="99"/>
       <c r="C396" s="99"/>
       <c r="D396" s="99"/>
       <c r="E396" s="99">
         <v>19.12</v>
       </c>
       <c r="F396" s="99">
         <v>32.61</v>
       </c>
       <c r="G396" s="99">
         <v>41.49</v>
       </c>
       <c r="H396" s="99">
         <v>49.4</v>
       </c>
       <c r="I396" s="99">
         <v>50.61</v>
       </c>
@@ -10658,142 +10731,142 @@
     <row r="398" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A398" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B398" s="17"/>
       <c r="C398" s="17"/>
       <c r="D398" s="17"/>
       <c r="E398" s="17">
         <v>0.53494039275592231</v>
       </c>
       <c r="F398" s="17">
         <v>0.589344094902291</v>
       </c>
       <c r="G398" s="18">
         <v>0.65006792105176581</v>
       </c>
       <c r="H398" s="18">
         <v>0.72155762966858006</v>
       </c>
       <c r="I398" s="17">
         <v>0.70728711161049318</v>
       </c>
       <c r="J398" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="K398" s="115" t="s">
+      <c r="K398" s="116" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="399" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A399" s="54" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C399" s="54"/>
     </row>
     <row r="400" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A400" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="401" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A401" s="4" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="402" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A402" s="4" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="403" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A403" s="121" t="s">
+      <c r="A403" s="122" t="s">
         <v>93</v>
       </c>
-      <c r="B403" s="121"/>
-[...8 lines deleted...]
-      <c r="K403" s="121"/>
+      <c r="B403" s="122"/>
+      <c r="C403" s="122"/>
+      <c r="D403" s="122"/>
+      <c r="E403" s="122"/>
+      <c r="F403" s="122"/>
+      <c r="G403" s="122"/>
+      <c r="H403" s="122"/>
+      <c r="I403" s="122"/>
+      <c r="J403" s="122"/>
+      <c r="K403" s="122"/>
     </row>
     <row r="404" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A404" s="120"/>
-[...6 lines deleted...]
-      <c r="H404" s="120"/>
+      <c r="A404" s="121"/>
+      <c r="B404" s="121"/>
+      <c r="C404" s="121"/>
+      <c r="D404" s="121"/>
+      <c r="E404" s="121"/>
+      <c r="F404" s="121"/>
+      <c r="G404" s="121"/>
+      <c r="H404" s="121"/>
       <c r="I404" s="7"/>
       <c r="J404" s="7"/>
       <c r="K404" s="7"/>
     </row>
     <row r="405" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A405" s="119"/>
-[...9 lines deleted...]
-      <c r="K405" s="119"/>
+      <c r="A405" s="120"/>
+      <c r="B405" s="120"/>
+      <c r="C405" s="120"/>
+      <c r="D405" s="120"/>
+      <c r="E405" s="120"/>
+      <c r="F405" s="120"/>
+      <c r="G405" s="120"/>
+      <c r="H405" s="120"/>
+      <c r="I405" s="120"/>
+      <c r="J405" s="120"/>
+      <c r="K405" s="120"/>
     </row>
     <row r="406" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I406" s="84"/>
       <c r="J406" s="84"/>
       <c r="K406" s="84"/>
     </row>
     <row r="407" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A407" s="117" t="s">
+      <c r="A407" s="118" t="s">
         <v>44</v>
       </c>
-      <c r="B407" s="117">
-        <v>46146</v>
+      <c r="B407" s="118">
+        <v>46190</v>
       </c>
       <c r="I407" s="84"/>
       <c r="J407" s="84"/>
       <c r="K407" s="84"/>
     </row>
     <row r="408" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A408" s="91" t="s">
         <v>95</v>
       </c>
       <c r="I408" s="84"/>
       <c r="J408" s="84"/>
       <c r="K408" s="84"/>
     </row>
     <row r="409" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A409" s="116" t="s">
+      <c r="A409" s="117" t="s">
         <v>96</v>
       </c>
       <c r="I409" s="84"/>
       <c r="J409" s="84"/>
       <c r="K409" s="84"/>
     </row>
     <row r="410" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A410" s="90"/>
     </row>
   </sheetData>
   <mergeCells count="45">
     <mergeCell ref="A281:K281"/>
     <mergeCell ref="A282:K282"/>
     <mergeCell ref="F64:K64"/>
     <mergeCell ref="F77:K77"/>
     <mergeCell ref="A263:K263"/>
     <mergeCell ref="H68:I68"/>
     <mergeCell ref="C250:C253"/>
     <mergeCell ref="C254:C255"/>
     <mergeCell ref="A261:K261"/>
     <mergeCell ref="A262:K262"/>
     <mergeCell ref="J68:K68"/>
     <mergeCell ref="A39:D39"/>
     <mergeCell ref="A40:D40"/>
     <mergeCell ref="A46:C48"/>
@@ -10807,198 +10880,235 @@
     <mergeCell ref="E32:F32"/>
     <mergeCell ref="A37:D37"/>
     <mergeCell ref="A38:D38"/>
     <mergeCell ref="A21:C22"/>
     <mergeCell ref="A23:C24"/>
     <mergeCell ref="A29:D30"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="E30:F30"/>
     <mergeCell ref="A403:K403"/>
     <mergeCell ref="A264:K264"/>
     <mergeCell ref="C270:C273"/>
     <mergeCell ref="A372:K372"/>
     <mergeCell ref="A353:K353"/>
     <mergeCell ref="A357:E358"/>
     <mergeCell ref="A359:E360"/>
     <mergeCell ref="A333:E334"/>
     <mergeCell ref="A335:E336"/>
     <mergeCell ref="A352:K352"/>
     <mergeCell ref="D305:D309"/>
     <mergeCell ref="A329:K329"/>
     <mergeCell ref="A283:K283"/>
     <mergeCell ref="A284:K284"/>
     <mergeCell ref="D290:D294"/>
     <mergeCell ref="C274:C275"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
   <conditionalFormatting sqref="B394:F394 I394:J394 B397:F397 I397:J397">
-    <cfRule type="cellIs" dxfId="31" priority="11" operator="lessThan">
+    <cfRule type="cellIs" dxfId="39" priority="11" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B377:I377 B380:I381 J381:K381">
-    <cfRule type="cellIs" dxfId="30" priority="36" operator="lessThan">
+  <conditionalFormatting sqref="B376:H376 B377:F377 B378:H379 B380:F381 G381:H381 B382:H382">
+    <cfRule type="cellIs" dxfId="38" priority="36" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B8:K10">
-    <cfRule type="cellIs" dxfId="29" priority="65" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="37" priority="65" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B366:K368">
-    <cfRule type="cellIs" dxfId="28" priority="39" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="36" priority="39" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B376:K382">
-    <cfRule type="cellIs" dxfId="27" priority="28" operator="lessThan">
+    <cfRule type="cellIs" dxfId="35" priority="28" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B378:K378 B381:K381">
-    <cfRule type="cellIs" dxfId="26" priority="38" operator="lessThan">
+    <cfRule type="cellIs" dxfId="34" priority="38" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B395:K395 B398:K398">
-    <cfRule type="cellIs" dxfId="25" priority="12" operator="lessThan">
+    <cfRule type="cellIs" dxfId="33" priority="12" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D250:K255 D270:K275">
-    <cfRule type="cellIs" dxfId="24" priority="64" operator="lessThan">
+    <cfRule type="cellIs" dxfId="32" priority="64" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E46:E48">
-    <cfRule type="cellIs" dxfId="23" priority="63" operator="lessThan">
+    <cfRule type="cellIs" dxfId="31" priority="63" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E22:K22 E24:K24">
-    <cfRule type="cellIs" dxfId="22" priority="59" operator="lessThan">
+    <cfRule type="cellIs" dxfId="30" priority="59" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E320:K322">
-    <cfRule type="cellIs" dxfId="21" priority="44" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="29" priority="44" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E344:K346">
-    <cfRule type="cellIs" dxfId="20" priority="42" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="28" priority="42" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F37:K40">
-    <cfRule type="cellIs" dxfId="19" priority="66" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="27" priority="66" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G376:H376 G379:H379 I377:J377 I380:J380">
+    <cfRule type="cellIs" dxfId="26" priority="37" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G393:H393">
-    <cfRule type="cellIs" dxfId="18" priority="16" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="25" priority="16" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G396:H396">
-    <cfRule type="cellIs" dxfId="17" priority="14" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="24" priority="14" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G30:K30 G32:K32">
-    <cfRule type="cellIs" dxfId="16" priority="52" operator="lessThan">
+    <cfRule type="cellIs" dxfId="23" priority="52" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G47:K47">
-    <cfRule type="cellIs" dxfId="15" priority="58" operator="lessThan">
+    <cfRule type="cellIs" dxfId="22" priority="58" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G334:K334 G336:K336">
-    <cfRule type="cellIs" dxfId="14" priority="43" operator="lessThan">
+    <cfRule type="cellIs" dxfId="21" priority="43" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G358:K358 G360:K360">
-    <cfRule type="cellIs" dxfId="13" priority="41" operator="lessThan">
+    <cfRule type="cellIs" dxfId="20" priority="41" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="I377:J378">
+    <cfRule type="cellIs" dxfId="19" priority="35" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I380:J382">
+    <cfRule type="cellIs" dxfId="18" priority="31" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I375:K375">
+    <cfRule type="cellIs" dxfId="17" priority="27" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="J82:K99">
-    <cfRule type="cellIs" dxfId="12" priority="61" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="16" priority="61" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J108:K125">
-    <cfRule type="cellIs" dxfId="11" priority="51" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="15" priority="51" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J132:K149">
-    <cfRule type="cellIs" dxfId="10" priority="50" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="14" priority="50" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J158:K175">
-    <cfRule type="cellIs" dxfId="9" priority="49" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="13" priority="49" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J183:K192">
-    <cfRule type="cellIs" dxfId="8" priority="4" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="12" priority="4" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J201:K210">
-    <cfRule type="cellIs" dxfId="7" priority="3" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="11" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J217:K226">
-    <cfRule type="cellIs" dxfId="6" priority="2" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="10" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J233:K242">
-    <cfRule type="cellIs" dxfId="5" priority="1" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="9" priority="1" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J290:K294">
-    <cfRule type="cellIs" dxfId="4" priority="62" operator="lessThan">
+    <cfRule type="cellIs" dxfId="8" priority="62" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J305:K309">
-    <cfRule type="cellIs" dxfId="3" priority="45" operator="lessThan">
+    <cfRule type="cellIs" dxfId="7" priority="45" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J376:K376 J379:K379">
-    <cfRule type="cellIs" dxfId="2" priority="37" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="K376">
+    <cfRule type="cellIs" dxfId="6" priority="34" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="5" priority="32" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K378:K379">
+    <cfRule type="cellIs" dxfId="4" priority="30" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K379">
+    <cfRule type="cellIs" dxfId="3" priority="33" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K381:K382">
+    <cfRule type="cellIs" dxfId="2" priority="29" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K393:K394">
     <cfRule type="cellIs" dxfId="1" priority="15" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K396:K397">
     <cfRule type="cellIs" dxfId="0" priority="13" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A409" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{538770B5-0E55-4778-B211-E792D62C253A}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="103" max="16383" man="1"/>
     <brk id="153" max="16383" man="1"/>
     <brk id="197" max="16383" man="1"/>
     <brk id="285" max="16383" man="1"/>