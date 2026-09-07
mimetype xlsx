--- v1 (2026-06-17)
+++ v2 (2026-09-07)
@@ -6,58 +6,58 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\Áustria\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C8087FB5-514E-4F57-AB17-8455C0F24E73}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{174AA2A8-ECC9-420D-843A-45D5DB7F88C5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Áustria" sheetId="75" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Áustria!$A$1:$K$409</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Áustria!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -71,51 +71,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="498" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="498" uniqueCount="181">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
     <t>Vestuário</t>
   </si>
   <si>
@@ -411,78 +411,72 @@
     <r>
       <t>Importações</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color rgb="FF002060"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>tvh % - taxa de variação homóloga em percentagem; tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>2024 dez</t>
   </si>
   <si>
-    <t>2020 a 2024: resultados definitivos</t>
-[...1 lines deleted...]
-  <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
     <t>2025 dez</t>
   </si>
   <si>
-    <t>2021 a 2024: resultados definitivos; 2025 e 2026: resultados preliminares</t>
-[...17 lines deleted...]
-    <t>2026 jan/abr</t>
+    <t>2021 a 2025: resultados definitivos; 2026: resultados preliminares</t>
+  </si>
+  <si>
+    <t>2025 jan/jun</t>
+  </si>
+  <si>
+    <t>2026 jan/jun</t>
+  </si>
+  <si>
+    <t>2025 jun</t>
+  </si>
+  <si>
+    <t>2026 jun</t>
+  </si>
+  <si>
+    <t>2021 a 2025: resultados definitivos</t>
   </si>
   <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM A ÁUSTRIA</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com a Áustria</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>Posição e Quota da Áustria no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Áustria como cliente de Portugal</t>
   </si>
   <si>
     <t>Áustria como fornecedor de Portugal</t>
   </si>
@@ -498,57 +492,57 @@
   <si>
     <t>Portugal como fornecedor da Áustria</t>
   </si>
   <si>
     <t>% Import. Áustria</t>
   </si>
   <si>
     <t>Fonte: ITC - International Trade Centre</t>
   </si>
   <si>
     <t>Contributo da Áustria para o Crescimento do Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Áustria - contribuição p/ o cresc. das exportações globais de Portugal</t>
   </si>
   <si>
     <t>Áustria - contribuição p/ o cresc. das importações globais de Portugal</t>
   </si>
   <si>
     <t>Empresas exportadoras de bens para a Áustria</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para a Áustria por Escalão de Exportação Individual em Valor em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para a Áustria por Escalão de Exportação Individual em Valor em 2025</t>
   </si>
   <si>
     <t>M€</t>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para a Áustria por Nível de Exposição ao Mercado em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para a Áustria por Nível de Exposição ao Mercado em 2025</t>
   </si>
   <si>
     <t>Exportações de Portugal para a Áustria por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 21</t>
   </si>
   <si>
     <t>% Tot 24</t>
   </si>
   <si>
     <t>% Tot 25</t>
   </si>
   <si>
     <t>vh M€ 25/24</t>
   </si>
   <si>
     <t>Importações de Portugal Provenientes da Áustria por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 26</t>
   </si>
   <si>
     <t>vh M€ 26/25</t>
   </si>
@@ -564,90 +558,93 @@
   <si>
     <t>8703 Automóveis de passageiros e outros veículos automóveis principalmente concebidos para transporte...</t>
   </si>
   <si>
     <t>8511 Aparelhos e dispositivos elétricos de ignição ou de arranque, para motores de ignição por faísca...</t>
   </si>
   <si>
     <t>8512 Aparelhos elétricos de iluminação ou de sinalização (exceto lâmpadas da posição 8539),...</t>
   </si>
   <si>
     <t>7616 Obras de alumínio, não especificadas nem compreendidas noutras posições</t>
   </si>
   <si>
     <t>6403 Calçado com sola exterior de borracha, plástico, couro natural ou reconstituído e parte superior...</t>
   </si>
   <si>
     <t>9029 Contadores, por exemplo: contadores de voltas, contadores de produção, taxímetros, totalizadores...</t>
   </si>
   <si>
     <t>3004 Medicamentos constituídos por produtos misturados ou não misturados, preparados para fins...</t>
   </si>
   <si>
     <t>1604 Preparações e conservas, de peixes; caviar e seus sucedâneos preparados a partir de ovas de peixe</t>
   </si>
   <si>
-    <t>8517 Aparelhos telefónicos, incluindo os telefones inteligentes (smartphones) e outros telefones para...</t>
+    <t>2611 Minérios de tungsténio (volfrâmio) e seus concentrados</t>
   </si>
   <si>
     <t>Amostra</t>
   </si>
   <si>
     <t>Principais Produtos Importados Provenientes da Áustria</t>
   </si>
   <si>
     <t>3901 Polímeros de etileno, em formas primárias</t>
   </si>
   <si>
     <t>3902 Polímeros de propileno ou de outras olefinas, em formas primárias</t>
   </si>
   <si>
     <t>3002 Sangue humano; sangue animal preparado para usos terapêuticos, profiláticos ou de diagnóstico;...</t>
   </si>
   <si>
+    <t>4418 Obras de marcenaria e peças de carpintaria para construções, incluindo os painéis celulares, os...</t>
+  </si>
+  <si>
     <t>8708 Partes e acessórios para tratores, para veículos para transporte de = &gt; 10 pessoas, incluindo o...</t>
   </si>
   <si>
     <t>8711 Motocicletas, incluídos os ciclomotores, e outros ciclos equipados com motor auxiliar, mesmo com...</t>
   </si>
   <si>
     <t>2934 Ácidos nucleicos e seus sais, de constituição química definida ou não; outros compostos...</t>
   </si>
   <si>
+    <t>9504 Consolas e máquinas de jogos de vídeo, jogos de salão, incluindo os jogos com motor ou outro...</t>
+  </si>
+  <si>
     <t>8302 Guarnições, ferragens e artigos semelhantes, de metais comuns, para móveis, portas, escadas,...</t>
   </si>
   <si>
-    <t>9504 Consolas e máquinas de jogos de vídeo, jogos de salão, incluindo os jogos com motor ou outro...</t>
-[...5 lines deleted...]
-    <t>2611 Minérios de tungsténio (volfrâmio) e seus concentrados</t>
+    <t>6109 T-shirts, camisolas interiores e artigos semelhantes, de malha</t>
   </si>
   <si>
     <t>7411 Tubos de cobre</t>
+  </si>
+  <si>
+    <t>8426 Cábreas; guindastes, incluídos os de cabos; pontes rolantes e outros guindastes (exceto...</t>
   </si>
   <si>
     <t>Exportação de Produtos Industriais Transformados para a Áustria por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados da Áustria por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para a Áustria por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens da Áustria por Meios de Transporte</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Portugal com a Áustria</t>
   </si>
   <si>
     <t>Posição e Quota da Áustria no Comércio Internacional Português de Serviços</t>
   </si>
   <si>
     <t>Balança Comercial de Bens e Serviços de Portugal com a Áustria</t>
   </si>
   <si>
     <t>Posição e Quota da Áustria no Comércio Internacional Português de Bens e Serviços</t>
   </si>
@@ -1329,111 +1326,111 @@
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="40">
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
@@ -2073,902 +2070,903 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3250995-AF3B-4024-B239-B6B14584E211}">
   <sheetPr codeName="Sheet20">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
   <dimension ref="A2:K410"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A405" sqref="A405"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.85546875" style="4" customWidth="1"/>
-    <col min="2" max="11" width="8.7109375" style="4" customWidth="1"/>
+    <col min="2" max="2" width="9" style="4" bestFit="1" customWidth="1"/>
+    <col min="3" max="11" width="8.7109375" style="4" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="92" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="7" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
     </row>
     <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6"/>
     </row>
     <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11">
         <v>0</v>
       </c>
       <c r="B7" s="12">
         <v>2021</v>
       </c>
       <c r="C7" s="12">
         <v>2022</v>
       </c>
       <c r="D7" s="12">
         <v>2023</v>
       </c>
       <c r="E7" s="12">
         <v>2024</v>
       </c>
       <c r="F7" s="12">
         <v>2025</v>
       </c>
       <c r="G7" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="K7" s="13" t="s">
         <v>116</v>
-      </c>
-[...10 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="16">
         <v>367.28592400000002</v>
       </c>
       <c r="C8" s="16">
         <v>441.595978</v>
       </c>
       <c r="D8" s="16">
         <v>420.25250699999998</v>
       </c>
       <c r="E8" s="16">
         <v>459.57433000000003</v>
       </c>
       <c r="F8" s="16">
-        <v>484.58093099999996</v>
+        <v>481.80424099999999</v>
       </c>
       <c r="G8" s="16">
-        <v>5.4412527784134355</v>
+        <v>4.8370654209515918</v>
       </c>
       <c r="H8" s="16">
-        <v>7.1742637759385719</v>
+        <v>7.0204033531184429</v>
       </c>
       <c r="I8" s="16">
-        <v>157.727979</v>
+        <v>228.99043900000001</v>
       </c>
       <c r="J8" s="16">
-        <v>174.12872899999999</v>
+        <v>271.81030400000003</v>
       </c>
       <c r="K8" s="16">
-        <v>10.398123467999287</v>
+        <v>18.699411725220553</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="16">
         <v>455.62312900000001</v>
       </c>
       <c r="C9" s="16">
         <v>551.80409099999997</v>
       </c>
       <c r="D9" s="16">
         <v>601.04704099999992</v>
       </c>
       <c r="E9" s="16">
         <v>714.4548299999999</v>
       </c>
       <c r="F9" s="16">
-        <v>615.43666899999994</v>
+        <v>629.96750199999997</v>
       </c>
       <c r="G9" s="16">
-        <v>-13.859261193601277</v>
+        <v>-11.8254261084637</v>
       </c>
       <c r="H9" s="16">
-        <v>7.8063647131879854</v>
+        <v>8.4371503169643915</v>
       </c>
       <c r="I9" s="16">
-        <v>200.428055</v>
+        <v>310.61004300000002</v>
       </c>
       <c r="J9" s="16">
-        <v>227.43427499999999</v>
+        <v>339.74954200000002</v>
       </c>
       <c r="K9" s="16">
-        <v>13.47427135387807</v>
+        <v>9.3813769569582135</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="16">
         <v>-88.337204999999983</v>
       </c>
       <c r="C10" s="16">
         <v>-110.20811299999997</v>
       </c>
       <c r="D10" s="16">
         <v>-180.79453399999994</v>
       </c>
       <c r="E10" s="16">
         <v>-254.88049999999987</v>
       </c>
       <c r="F10" s="16">
-        <v>-130.85573799999997</v>
+        <v>-148.16326099999998</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="16">
-        <v>-42.700075999999996</v>
+        <v>-81.61960400000001</v>
       </c>
       <c r="J10" s="16">
-        <v>-53.305545999999993</v>
+        <v>-67.939237999999989</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="17">
         <v>80.61178211170224</v>
       </c>
       <c r="C11" s="17">
         <v>80.02767380715197</v>
       </c>
       <c r="D11" s="17">
         <v>69.920069201372215</v>
       </c>
       <c r="E11" s="17">
         <v>64.325176442575113</v>
       </c>
       <c r="F11" s="17">
-        <v>78.737741088352337</v>
+        <v>76.480808846549039</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="17">
-        <v>78.69555936168716</v>
+        <v>73.722805865617175</v>
       </c>
       <c r="J11" s="17">
-        <v>76.562219568708372</v>
+        <v>80.003140666485436</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="20" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21"/>
     </row>
     <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
     </row>
     <row r="20" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23">
         <v>0</v>
       </c>
       <c r="B20" s="23">
         <v>0</v>
       </c>
       <c r="C20" s="23">
         <v>0</v>
       </c>
       <c r="D20" s="24">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="K20" s="13" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="133" t="s">
-[...5 lines deleted...]
-      <c r="C21" s="133">
+      <c r="A21" s="131" t="s">
+        <v>118</v>
+      </c>
+      <c r="B21" s="131">
+        <v>0</v>
+      </c>
+      <c r="C21" s="131">
         <v>0</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="27">
         <v>25</v>
       </c>
       <c r="F21" s="27">
         <v>25</v>
       </c>
       <c r="G21" s="27">
         <v>23</v>
       </c>
       <c r="H21" s="27">
         <v>25</v>
       </c>
       <c r="I21" s="27">
         <v>21</v>
       </c>
       <c r="J21" s="27">
         <v>25</v>
       </c>
       <c r="K21" s="27">
-        <v>24</v>
+        <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="133">
-[...5 lines deleted...]
-      <c r="C22" s="133">
+      <c r="A22" s="131">
+        <v>0</v>
+      </c>
+      <c r="B22" s="131">
+        <v>0</v>
+      </c>
+      <c r="C22" s="131">
         <v>0</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="28">
         <v>0.57732542893332206</v>
       </c>
       <c r="F22" s="28">
         <v>0.56324050304260764</v>
       </c>
       <c r="G22" s="28">
         <v>0.54338198864689302</v>
       </c>
       <c r="H22" s="28">
         <v>0.58251337786146318</v>
       </c>
       <c r="I22" s="28">
-        <v>0.61062020997779276</v>
+        <v>0.6101293621039694</v>
       </c>
       <c r="J22" s="28">
-        <v>0.57366433407129769</v>
+        <v>0.56330028395175391</v>
       </c>
       <c r="K22" s="28">
-        <v>0.64246754561125019</v>
+        <v>0.65721765791593667</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="134" t="s">
-[...5 lines deleted...]
-      <c r="C23" s="134">
+      <c r="A23" s="128" t="s">
+        <v>119</v>
+      </c>
+      <c r="B23" s="128">
+        <v>0</v>
+      </c>
+      <c r="C23" s="128">
         <v>0</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="30">
         <v>24</v>
       </c>
       <c r="F23" s="30">
         <v>29</v>
       </c>
       <c r="G23" s="30">
         <v>21</v>
       </c>
       <c r="H23" s="30">
         <v>20</v>
       </c>
       <c r="I23" s="30">
         <v>22</v>
       </c>
       <c r="J23" s="30">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="K23" s="30">
         <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="135">
-[...5 lines deleted...]
-      <c r="C24" s="135">
+      <c r="A24" s="132">
+        <v>0</v>
+      </c>
+      <c r="B24" s="132">
+        <v>0</v>
+      </c>
+      <c r="C24" s="132">
         <v>0</v>
       </c>
       <c r="D24" s="31" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="32">
         <v>0.54798149254792583</v>
       </c>
       <c r="F24" s="32">
         <v>0.50364752397237056</v>
       </c>
       <c r="G24" s="32">
         <v>0.57161781545687729</v>
       </c>
       <c r="H24" s="32">
         <v>0.66619903698163041</v>
       </c>
       <c r="I24" s="32">
-        <v>0.55123591426104979</v>
+        <v>0.56210421704485181</v>
       </c>
       <c r="J24" s="32">
-        <v>0.54431681126243336</v>
+        <v>0.55392277344903074</v>
       </c>
       <c r="K24" s="32">
-        <v>0.59021359061612533</v>
+        <v>0.5698049326571909</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
     </row>
     <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
     </row>
     <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="38"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
     </row>
     <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="23">
         <v>0</v>
       </c>
       <c r="B28" s="23">
         <v>0</v>
       </c>
       <c r="C28" s="23">
         <v>0</v>
       </c>
       <c r="D28" s="24">
         <v>0</v>
       </c>
       <c r="E28" s="12">
         <v>0</v>
       </c>
       <c r="F28" s="12">
         <v>0</v>
       </c>
       <c r="G28" s="12">
         <v>2021</v>
       </c>
       <c r="H28" s="12">
         <v>2022</v>
       </c>
       <c r="I28" s="12">
         <v>2023</v>
       </c>
       <c r="J28" s="13">
         <v>2024</v>
       </c>
       <c r="K28" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="133" t="s">
-[...11 lines deleted...]
-      <c r="E29" s="127" t="s">
+      <c r="A29" s="131" t="s">
+        <v>121</v>
+      </c>
+      <c r="B29" s="131">
+        <v>0</v>
+      </c>
+      <c r="C29" s="131">
+        <v>0</v>
+      </c>
+      <c r="D29" s="131">
+        <v>0</v>
+      </c>
+      <c r="E29" s="138" t="s">
         <v>21</v>
       </c>
-      <c r="F29" s="127">
+      <c r="F29" s="138">
         <v>0</v>
       </c>
       <c r="G29" s="27">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H29" s="27">
+        <v>40</v>
+      </c>
+      <c r="I29" s="27">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="J29" s="27">
         <v>42</v>
       </c>
       <c r="K29" s="27">
         <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="133">
-[...14 lines deleted...]
-      <c r="F30" s="127">
+      <c r="A30" s="131">
+        <v>0</v>
+      </c>
+      <c r="B30" s="131">
+        <v>0</v>
+      </c>
+      <c r="C30" s="131">
+        <v>0</v>
+      </c>
+      <c r="D30" s="131">
+        <v>0</v>
+      </c>
+      <c r="E30" s="138" t="s">
+        <v>122</v>
+      </c>
+      <c r="F30" s="138">
         <v>0</v>
       </c>
       <c r="G30" s="28">
         <v>0.27271703119633012</v>
       </c>
       <c r="H30" s="28">
         <v>0.26420646749612298</v>
       </c>
       <c r="I30" s="28">
         <v>0.27048387125696599</v>
       </c>
       <c r="J30" s="28">
         <v>0.29849280011219226</v>
       </c>
       <c r="K30" s="28">
         <v>0.28138537175275258</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="134" t="s">
-[...11 lines deleted...]
-      <c r="E31" s="128" t="s">
+      <c r="A31" s="128" t="s">
+        <v>123</v>
+      </c>
+      <c r="B31" s="128">
+        <v>0</v>
+      </c>
+      <c r="C31" s="128">
+        <v>0</v>
+      </c>
+      <c r="D31" s="128">
+        <v>0</v>
+      </c>
+      <c r="E31" s="135" t="s">
         <v>21</v>
       </c>
-      <c r="F31" s="128">
+      <c r="F31" s="135">
         <v>0</v>
       </c>
       <c r="G31" s="30">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="H31" s="30">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="I31" s="30">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="J31" s="30">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="K31" s="30">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="135">
-[...14 lines deleted...]
-      <c r="F32" s="129">
+      <c r="A32" s="132">
+        <v>0</v>
+      </c>
+      <c r="B32" s="132">
+        <v>0</v>
+      </c>
+      <c r="C32" s="132">
+        <v>0</v>
+      </c>
+      <c r="D32" s="132">
+        <v>0</v>
+      </c>
+      <c r="E32" s="136" t="s">
+        <v>124</v>
+      </c>
+      <c r="F32" s="136">
         <v>0</v>
       </c>
       <c r="G32" s="32">
         <v>0.18582507161570583</v>
       </c>
       <c r="H32" s="32">
         <v>0.16249909650297173</v>
       </c>
       <c r="I32" s="32">
         <v>0.16259409175998521</v>
       </c>
       <c r="J32" s="32">
         <v>0.18847351231003809</v>
       </c>
       <c r="K32" s="32">
         <v>0.18245693674901728</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="34"/>
     </row>
     <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="35"/>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
     </row>
     <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
     </row>
     <row r="36" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="23">
         <v>0</v>
       </c>
       <c r="B36" s="23">
         <v>0</v>
       </c>
       <c r="C36" s="23">
         <v>0</v>
       </c>
       <c r="D36" s="23">
         <v>0</v>
       </c>
       <c r="E36" s="39" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="133" t="s">
-[...8 lines deleted...]
-      <c r="D37" s="133">
+      <c r="A37" s="131" t="s">
+        <v>127</v>
+      </c>
+      <c r="B37" s="131">
+        <v>0</v>
+      </c>
+      <c r="C37" s="131">
+        <v>0</v>
+      </c>
+      <c r="D37" s="131">
         <v>0</v>
       </c>
       <c r="E37" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F37" s="40">
         <v>-5.2148317957618713E-2</v>
       </c>
       <c r="G37" s="40">
         <v>0.11680568460774535</v>
       </c>
       <c r="H37" s="40">
         <v>-2.7222864205333229E-2</v>
       </c>
       <c r="I37" s="40">
         <v>5.0842695815164166E-2</v>
       </c>
       <c r="J37" s="40">
-        <v>3.1696025357516866E-2</v>
+        <v>2.8176553172953929E-2</v>
       </c>
       <c r="K37" s="40">
-        <v>5.9650325748609477E-2</v>
+        <v>0.10533383934547486</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="136" t="s">
+      <c r="A38" s="137" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="136">
-[...5 lines deleted...]
-      <c r="D38" s="136">
+      <c r="B38" s="137">
+        <v>0</v>
+      </c>
+      <c r="C38" s="137">
+        <v>0</v>
+      </c>
+      <c r="D38" s="137">
         <v>0</v>
       </c>
       <c r="E38" s="41" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="42">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="42">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="42">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="42">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="42">
-        <v>0.58779470160638514</v>
+        <v>9.1877061696347309E-2</v>
       </c>
       <c r="K38" s="42">
-        <v>-1.4246456266728396</v>
+        <v>1.7370904819408279</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="134" t="s">
-[...8 lines deleted...]
-      <c r="D39" s="134">
+      <c r="A39" s="128" t="s">
+        <v>128</v>
+      </c>
+      <c r="B39" s="128">
+        <v>0</v>
+      </c>
+      <c r="C39" s="128">
+        <v>0</v>
+      </c>
+      <c r="D39" s="128">
         <v>0</v>
       </c>
       <c r="E39" s="43" t="s">
         <v>4</v>
       </c>
       <c r="F39" s="44">
         <v>8.0908773146706289E-2</v>
       </c>
       <c r="G39" s="44">
         <v>0.11567759351271943</v>
       </c>
       <c r="H39" s="44">
         <v>4.4945462067252445E-2</v>
       </c>
       <c r="I39" s="44">
         <v>0.10785497337466214</v>
       </c>
       <c r="J39" s="44">
-        <v>-9.2330264604540538E-2</v>
+        <v>-7.8780874853559502E-2</v>
       </c>
       <c r="K39" s="44">
-        <v>7.3342724174276661E-2</v>
+        <v>5.1965583427691239E-2</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="137" t="s">
+      <c r="A40" s="129" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="137">
-[...5 lines deleted...]
-      <c r="D40" s="137">
+      <c r="B40" s="129">
+        <v>0</v>
+      </c>
+      <c r="C40" s="129">
+        <v>0</v>
+      </c>
+      <c r="D40" s="129">
         <v>0</v>
       </c>
       <c r="E40" s="45" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>4.1058388124765424</v>
+        <v>4.5034255776094412</v>
       </c>
       <c r="K40" s="17">
-        <v>4.6501716085415481</v>
+        <v>6.3325924630490569</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
     </row>
     <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="46"/>
     </row>
     <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
@@ -2977,1371 +2975,1371 @@
       <c r="H44" s="37"/>
       <c r="I44" s="37"/>
       <c r="J44" s="37"/>
       <c r="K44" s="37"/>
     </row>
     <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="23">
         <v>0</v>
       </c>
       <c r="B45" s="23">
         <v>0</v>
       </c>
       <c r="C45" s="23">
         <v>0</v>
       </c>
       <c r="D45" s="23">
         <v>0</v>
       </c>
       <c r="E45" s="23">
         <v>0</v>
       </c>
       <c r="F45" s="23">
         <v>0</v>
       </c>
       <c r="G45" s="12">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H45" s="12">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I45" s="12">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="J45" s="12">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="K45" s="12">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="138" t="s">
-[...5 lines deleted...]
-      <c r="C46" s="138">
+      <c r="A46" s="130" t="s">
+        <v>129</v>
+      </c>
+      <c r="B46" s="130">
+        <v>0</v>
+      </c>
+      <c r="C46" s="130">
         <v>0</v>
       </c>
       <c r="D46" s="47" t="s">
         <v>27</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="48">
-        <v>1338</v>
+        <v>1364</v>
       </c>
       <c r="H46" s="48">
-        <v>1364</v>
+        <v>1471</v>
       </c>
       <c r="I46" s="48">
-        <v>1471</v>
+        <v>1418</v>
       </c>
       <c r="J46" s="48">
-        <v>1418</v>
+        <v>1146</v>
       </c>
       <c r="K46" s="48">
-        <v>1146</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="133">
-[...5 lines deleted...]
-      <c r="C47" s="133">
+      <c r="A47" s="131">
+        <v>0</v>
+      </c>
+      <c r="B47" s="131">
+        <v>0</v>
+      </c>
+      <c r="C47" s="131">
         <v>0</v>
       </c>
       <c r="D47" s="50" t="s">
         <v>57</v>
       </c>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="51">
-        <v>6.461271006374349</v>
+        <v>6.056300506171743</v>
       </c>
       <c r="H47" s="51">
-        <v>6.056300506171743</v>
+        <v>6.4123801220575416</v>
       </c>
       <c r="I47" s="51">
-        <v>6.4123801220575416</v>
+        <v>6.2804499955709092</v>
       </c>
       <c r="J47" s="51">
-        <v>6.2804499955709092</v>
+        <v>5.4130650418024659</v>
       </c>
       <c r="K47" s="51">
-        <v>5.4130650418024659</v>
+        <v>5.4395682431472805</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="135">
-[...5 lines deleted...]
-      <c r="C48" s="135">
+      <c r="A48" s="132">
+        <v>0</v>
+      </c>
+      <c r="B48" s="132">
+        <v>0</v>
+      </c>
+      <c r="C48" s="132">
         <v>0</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="52">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H48" s="52">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="I48" s="52">
         <v>17</v>
       </c>
       <c r="J48" s="52">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="K48" s="52">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="53"/>
       <c r="F49" s="54"/>
-      <c r="G49" s="139"/>
-[...3 lines deleted...]
-      <c r="K49" s="139"/>
+      <c r="G49" s="134"/>
+      <c r="H49" s="134"/>
+      <c r="I49" s="134"/>
+      <c r="J49" s="134"/>
+      <c r="K49" s="134"/>
     </row>
     <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="122" t="s">
+      <c r="A50" s="133" t="s">
         <v>38</v>
       </c>
-      <c r="B50" s="122">
-[...26 lines deleted...]
-      <c r="K50" s="122">
+      <c r="B50" s="133">
+        <v>0</v>
+      </c>
+      <c r="C50" s="133">
+        <v>0</v>
+      </c>
+      <c r="D50" s="133">
+        <v>0</v>
+      </c>
+      <c r="E50" s="133">
+        <v>0</v>
+      </c>
+      <c r="F50" s="133">
+        <v>0</v>
+      </c>
+      <c r="G50" s="133">
+        <v>0</v>
+      </c>
+      <c r="H50" s="133">
+        <v>0</v>
+      </c>
+      <c r="I50" s="133">
+        <v>0</v>
+      </c>
+      <c r="J50" s="133">
+        <v>0</v>
+      </c>
+      <c r="K50" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="4" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="C51" s="53"/>
     </row>
     <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="122" t="s">
-[...11 lines deleted...]
-      <c r="K52" s="122"/>
+      <c r="A52" s="133" t="s">
+        <v>130</v>
+      </c>
+      <c r="B52" s="133"/>
+      <c r="C52" s="133"/>
+      <c r="D52" s="133"/>
+      <c r="E52" s="133"/>
+      <c r="F52" s="133"/>
+      <c r="G52" s="133"/>
+      <c r="H52" s="133"/>
+      <c r="I52" s="133"/>
+      <c r="J52" s="133"/>
+      <c r="K52" s="133"/>
     </row>
     <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="55"/>
       <c r="B53" s="55"/>
       <c r="C53" s="55"/>
       <c r="D53" s="55"/>
       <c r="E53" s="55"/>
       <c r="F53" s="55"/>
       <c r="G53" s="55"/>
       <c r="H53" s="55"/>
       <c r="I53" s="55"/>
       <c r="J53" s="55"/>
       <c r="K53" s="55"/>
     </row>
     <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A54" s="46"/>
       <c r="B54" s="46"/>
       <c r="C54" s="56"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
     </row>
     <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="2" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B55" s="37"/>
       <c r="C55" s="38"/>
       <c r="D55" s="37"/>
       <c r="E55" s="37"/>
       <c r="F55" s="37"/>
       <c r="G55" s="37"/>
       <c r="H55" s="37"/>
       <c r="I55" s="37"/>
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
     </row>
     <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="47">
         <v>0</v>
       </c>
       <c r="B56" s="47">
         <v>0</v>
       </c>
       <c r="C56" s="57">
         <v>0</v>
       </c>
       <c r="D56" s="47">
         <v>0</v>
       </c>
       <c r="E56" s="47">
         <v>0</v>
       </c>
       <c r="F56" s="47">
         <v>0</v>
       </c>
       <c r="G56" s="47">
         <v>0</v>
       </c>
-      <c r="H56" s="130" t="s">
+      <c r="H56" s="126" t="s">
         <v>48</v>
       </c>
-      <c r="I56" s="130">
-[...2 lines deleted...]
-      <c r="J56" s="130" t="s">
+      <c r="I56" s="126">
+        <v>0</v>
+      </c>
+      <c r="J56" s="126" t="s">
         <v>45</v>
       </c>
-      <c r="K56" s="130">
+      <c r="K56" s="126">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="1">
         <v>0</v>
       </c>
       <c r="B57" s="1">
         <v>0</v>
       </c>
       <c r="C57" s="58">
         <v>0</v>
       </c>
       <c r="D57" s="1">
         <v>0</v>
       </c>
       <c r="E57" s="1">
         <v>0</v>
       </c>
       <c r="F57" s="1">
         <v>0</v>
       </c>
       <c r="G57" s="1">
         <v>0</v>
       </c>
       <c r="H57" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I57" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J57" s="58" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="K57" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="22"/>
       <c r="C58" s="59"/>
       <c r="D58" s="22"/>
       <c r="E58" s="22"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="49">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="I58" s="60">
         <v>100</v>
       </c>
       <c r="J58" s="60">
-        <v>459.57433000000003</v>
+        <v>481.80424099999999</v>
       </c>
       <c r="K58" s="60">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B59" s="22"/>
       <c r="C59" s="59"/>
       <c r="D59" s="22"/>
       <c r="E59" s="22"/>
       <c r="F59" s="37"/>
       <c r="G59" s="37"/>
       <c r="H59" s="49">
         <v>7</v>
       </c>
       <c r="I59" s="60">
-        <v>0.61082024432809767</v>
+        <v>0.6092254134029591</v>
       </c>
       <c r="J59" s="60">
-        <v>200.26657900000001</v>
+        <v>224.74216899999999</v>
       </c>
       <c r="K59" s="60">
-        <v>43.576537227394752</v>
+        <v>46.645950756585393</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>86</v>
       </c>
       <c r="B60" s="22"/>
       <c r="C60" s="59"/>
       <c r="D60" s="22"/>
       <c r="E60" s="22"/>
       <c r="F60" s="37"/>
       <c r="G60" s="37"/>
       <c r="H60" s="49">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="I60" s="60">
-        <v>3.664921465968586</v>
+        <v>4.2645778938207135</v>
       </c>
       <c r="J60" s="60">
-        <v>136.30732699999999</v>
+        <v>153.31704000000002</v>
       </c>
       <c r="K60" s="60">
-        <v>29.659473582869605</v>
+        <v>31.821438450144324</v>
       </c>
     </row>
     <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B61" s="22"/>
       <c r="C61" s="59"/>
       <c r="D61" s="22"/>
       <c r="E61" s="22"/>
       <c r="F61" s="37"/>
       <c r="G61" s="37"/>
       <c r="H61" s="49">
-        <v>980</v>
+        <v>992</v>
       </c>
       <c r="I61" s="60">
-        <v>85.514834205933681</v>
+        <v>86.335944299390775</v>
       </c>
       <c r="J61" s="60">
-        <v>93.405922000000004</v>
+        <v>88.028850999999989</v>
       </c>
       <c r="K61" s="60">
-        <v>20.324442838223796</v>
+        <v>18.270667526149897</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>88</v>
       </c>
       <c r="B62" s="22"/>
       <c r="C62" s="59"/>
       <c r="D62" s="22"/>
       <c r="E62" s="22"/>
       <c r="F62" s="37"/>
       <c r="G62" s="37"/>
       <c r="H62" s="49">
-        <v>117</v>
+        <v>101</v>
       </c>
       <c r="I62" s="60">
-        <v>10.209424083769633</v>
+        <v>8.7902523933855523</v>
       </c>
       <c r="J62" s="60">
-        <v>5.3704999999999996E-2</v>
+        <v>4.3881999999999997E-2</v>
       </c>
       <c r="K62" s="60">
-        <v>1.168581369633939E-2</v>
+        <v>9.1078484300846987E-3</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="61" t="s">
         <v>50</v>
       </c>
       <c r="B63" s="61"/>
       <c r="C63" s="62"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="64" t="s">
         <v>24</v>
       </c>
       <c r="I63" s="65" t="s">
         <v>24</v>
       </c>
       <c r="J63" s="66">
-        <v>29.540797000000055</v>
+        <v>15.67229900000001</v>
       </c>
       <c r="K63" s="66">
-        <v>6.4278605378154907</v>
+        <v>3.2528354186902959</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="53"/>
-      <c r="F64" s="142" t="s">
-[...6 lines deleted...]
-      <c r="K64" s="142"/>
+      <c r="F64" s="125" t="s">
+        <v>130</v>
+      </c>
+      <c r="G64" s="125"/>
+      <c r="H64" s="125"/>
+      <c r="I64" s="125"/>
+      <c r="J64" s="125"/>
+      <c r="K64" s="125"/>
     </row>
     <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="46"/>
       <c r="C65" s="53"/>
     </row>
     <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="46"/>
       <c r="C66" s="53"/>
     </row>
     <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A67" s="2" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B67" s="37"/>
       <c r="C67" s="38"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
     </row>
     <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="47">
         <v>0</v>
       </c>
       <c r="B68" s="47">
         <v>0</v>
       </c>
       <c r="C68" s="57">
         <v>0</v>
       </c>
       <c r="D68" s="47">
         <v>0</v>
       </c>
       <c r="E68" s="47">
         <v>0</v>
       </c>
       <c r="F68" s="47">
         <v>0</v>
       </c>
       <c r="G68" s="47">
         <v>0</v>
       </c>
-      <c r="H68" s="130" t="s">
+      <c r="H68" s="126" t="s">
         <v>48</v>
       </c>
-      <c r="I68" s="130">
-[...2 lines deleted...]
-      <c r="J68" s="130" t="s">
+      <c r="I68" s="126">
+        <v>0</v>
+      </c>
+      <c r="J68" s="126" t="s">
         <v>45</v>
       </c>
-      <c r="K68" s="130">
+      <c r="K68" s="126">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="1">
         <v>0</v>
       </c>
       <c r="B69" s="1">
         <v>0</v>
       </c>
       <c r="C69" s="58">
         <v>0</v>
       </c>
       <c r="D69" s="1">
         <v>0</v>
       </c>
       <c r="E69" s="1">
         <v>0</v>
       </c>
       <c r="F69" s="1">
         <v>0</v>
       </c>
       <c r="G69" s="1">
         <v>0</v>
       </c>
       <c r="H69" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I69" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J69" s="58" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="K69" s="58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="22"/>
       <c r="C70" s="59"/>
       <c r="D70" s="22"/>
       <c r="E70" s="22"/>
       <c r="F70" s="22"/>
       <c r="G70" s="22"/>
       <c r="H70" s="49">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="I70" s="67">
         <v>100</v>
       </c>
       <c r="J70" s="60">
-        <v>459.57433000000003</v>
+        <v>481.80424099999999</v>
       </c>
       <c r="K70" s="67">
         <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B71" s="22"/>
       <c r="C71" s="59"/>
       <c r="D71" s="22"/>
       <c r="E71" s="22"/>
       <c r="F71" s="22"/>
       <c r="G71" s="22"/>
       <c r="H71" s="49">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="I71" s="60">
-        <v>97.643979057591622</v>
+        <v>97.47606614447345</v>
       </c>
       <c r="J71" s="60">
-        <v>272.65583399999997</v>
+        <v>304.469875</v>
       </c>
       <c r="K71" s="67">
-        <v>59.32790763139446</v>
+        <v>63.19368928095426</v>
       </c>
     </row>
     <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B72" s="22"/>
       <c r="C72" s="59"/>
       <c r="D72" s="22"/>
       <c r="E72" s="22"/>
       <c r="F72" s="22"/>
       <c r="G72" s="22"/>
       <c r="H72" s="49">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="I72" s="67">
-        <v>1.1343804537521813</v>
+        <v>0.8703220191470844</v>
       </c>
       <c r="J72" s="60">
-        <v>83.400295999999997</v>
+        <v>44.744489000000002</v>
       </c>
       <c r="K72" s="67">
-        <v>18.147292082218776</v>
+        <v>9.2868607605303346</v>
       </c>
     </row>
     <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B73" s="22"/>
       <c r="C73" s="59"/>
       <c r="D73" s="22"/>
       <c r="E73" s="22"/>
       <c r="F73" s="22"/>
       <c r="G73" s="22"/>
       <c r="H73" s="49">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="I73" s="67">
-        <v>0.61082024432809767</v>
+        <v>0.7832898172323759</v>
       </c>
       <c r="J73" s="60">
-        <v>45.647660999999999</v>
+        <v>82.681205000000006</v>
       </c>
       <c r="K73" s="67">
-        <v>9.9325958871549673</v>
+        <v>17.160746619496862</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B74" s="22"/>
       <c r="C74" s="59"/>
       <c r="D74" s="22"/>
       <c r="E74" s="22"/>
       <c r="F74" s="22"/>
       <c r="G74" s="22"/>
       <c r="H74" s="49">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="I74" s="67">
-        <v>0.61082024432809767</v>
+        <v>0.8703220191470844</v>
       </c>
       <c r="J74" s="60">
-        <v>28.329742</v>
+        <v>34.236373</v>
       </c>
       <c r="K74" s="67">
-        <v>6.1643438614162802</v>
+        <v>7.1058679203282491</v>
       </c>
     </row>
     <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="50" t="s">
         <v>83</v>
       </c>
       <c r="B75" s="68"/>
       <c r="C75" s="69"/>
       <c r="D75" s="68"/>
       <c r="E75" s="68"/>
       <c r="F75" s="68"/>
       <c r="G75" s="68"/>
       <c r="H75" s="70">
         <v>4</v>
       </c>
       <c r="I75" s="71">
-        <v>0.34904013961605584</v>
+        <v>0.34812880765883375</v>
       </c>
       <c r="J75" s="72">
-        <v>25.350581999999999</v>
+        <v>12.063904000000001</v>
       </c>
       <c r="K75" s="71">
-        <v>5.5161005184950165</v>
+        <v>2.5039015793968491</v>
       </c>
     </row>
     <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="73" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="73"/>
       <c r="C76" s="74"/>
       <c r="D76" s="73"/>
       <c r="E76" s="73"/>
       <c r="F76" s="75"/>
       <c r="G76" s="75"/>
       <c r="H76" s="76" t="s">
         <v>24</v>
       </c>
       <c r="I76" s="77" t="s">
         <v>24</v>
       </c>
       <c r="J76" s="78">
-        <v>29.540797000000111</v>
+        <v>15.672298999999953</v>
       </c>
       <c r="K76" s="78">
-        <v>6.4278605378155191</v>
+        <v>3.2528354186902959</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="53"/>
-      <c r="F77" s="142" t="s">
-[...6 lines deleted...]
-      <c r="K77" s="142"/>
+      <c r="F77" s="125" t="s">
+        <v>130</v>
+      </c>
+      <c r="G77" s="125"/>
+      <c r="H77" s="125"/>
+      <c r="I77" s="125"/>
+      <c r="J77" s="125"/>
+      <c r="K77" s="125"/>
     </row>
     <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="46"/>
       <c r="C78" s="34"/>
     </row>
     <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="46"/>
       <c r="C79" s="34"/>
     </row>
     <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="2" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B80" s="37"/>
       <c r="C80" s="37"/>
       <c r="D80" s="37"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
     </row>
     <row r="81" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="23">
         <v>0</v>
       </c>
       <c r="B81" s="23">
         <v>0</v>
       </c>
       <c r="C81" s="23">
         <v>0</v>
       </c>
       <c r="D81" s="13">
         <v>2021</v>
       </c>
       <c r="E81" s="13" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F81" s="13">
         <v>2024</v>
       </c>
       <c r="G81" s="13" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="H81" s="13">
         <v>2025</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="J81" s="13" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="K81" s="13" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="79"/>
       <c r="D82" s="16">
         <v>85.853947000000019</v>
       </c>
       <c r="E82" s="16">
         <v>23.375234766688205</v>
       </c>
       <c r="F82" s="16">
         <v>151.87127799999999</v>
       </c>
       <c r="G82" s="16">
         <v>33.046075049491989</v>
       </c>
       <c r="H82" s="16">
-        <v>176.74310400000005</v>
+        <v>174.28234899999998</v>
       </c>
       <c r="I82" s="16">
-        <v>36.473392305237049</v>
+        <v>36.172854900212471</v>
       </c>
       <c r="J82" s="16">
-        <v>16.376912295424326</v>
+        <v>14.756622381224707</v>
       </c>
       <c r="K82" s="16">
-        <v>24.871826000000056</v>
+        <v>22.411070999999993</v>
       </c>
     </row>
     <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="79"/>
       <c r="D83" s="16">
         <v>85.86125899999999</v>
       </c>
       <c r="E83" s="16">
         <v>23.377225586243807</v>
       </c>
       <c r="F83" s="16">
         <v>57.023557000000004</v>
       </c>
       <c r="G83" s="16">
         <v>12.407907334598084</v>
       </c>
       <c r="H83" s="16">
-        <v>64.765540999999999</v>
+        <v>64.648785000000004</v>
       </c>
       <c r="I83" s="16">
-        <v>13.365268184686368</v>
+        <v>13.418060593617732</v>
       </c>
       <c r="J83" s="16">
-        <v>13.576817033704151</v>
+        <v>13.372066565402083</v>
       </c>
       <c r="K83" s="16">
-        <v>7.7419839999999951</v>
+        <v>7.6252279999999999</v>
       </c>
     </row>
     <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="79"/>
       <c r="D84" s="16">
         <v>31.060727</v>
       </c>
       <c r="E84" s="16">
         <v>8.456824770665591</v>
       </c>
       <c r="F84" s="16">
         <v>34.131577999999998</v>
       </c>
       <c r="G84" s="16">
         <v>7.4267807777688528</v>
       </c>
       <c r="H84" s="16">
-        <v>38.028023999999995</v>
+        <v>38.115822999999999</v>
       </c>
       <c r="I84" s="16">
-        <v>7.8476104954282642</v>
+        <v>7.9110600855005746</v>
       </c>
       <c r="J84" s="16">
-        <v>11.41595621509207</v>
+        <v>11.673193076511147</v>
       </c>
       <c r="K84" s="16">
-        <v>3.8964459999999974</v>
+        <v>3.9842450000000014</v>
       </c>
     </row>
     <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="79"/>
       <c r="D85" s="16">
         <v>32.406236999999997</v>
       </c>
       <c r="E85" s="16">
         <v>8.8231633401774463</v>
       </c>
       <c r="F85" s="16">
         <v>39.451383</v>
       </c>
       <c r="G85" s="16">
         <v>8.5843312876069451</v>
       </c>
       <c r="H85" s="16">
-        <v>34.730195000000009</v>
+        <v>34.447617000000001</v>
       </c>
       <c r="I85" s="16">
-        <v>7.1670577148649732</v>
+        <v>7.1497122832507403</v>
       </c>
       <c r="J85" s="16">
-        <v>-11.967103916230238</v>
+        <v>-12.683372849058291</v>
       </c>
       <c r="K85" s="16">
-        <v>-4.7211879999999908</v>
+        <v>-5.0037659999999988</v>
       </c>
     </row>
     <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="79"/>
       <c r="D86" s="16">
         <v>13.827544999999999</v>
       </c>
       <c r="E86" s="16">
         <v>3.7647903435580607</v>
       </c>
       <c r="F86" s="16">
         <v>39.118547000000007</v>
       </c>
       <c r="G86" s="16">
         <v>8.5119086176984702</v>
       </c>
       <c r="H86" s="16">
-        <v>26.596073000000001</v>
+        <v>27.615774999999999</v>
       </c>
       <c r="I86" s="16">
-        <v>5.4884687569350517</v>
+        <v>5.7317417843152603</v>
       </c>
       <c r="J86" s="16">
-        <v>-32.011603089450134</v>
+        <v>-29.404906066679843</v>
       </c>
       <c r="K86" s="16">
-        <v>-12.522474000000006</v>
+        <v>-11.502772000000007</v>
       </c>
     </row>
     <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="79"/>
       <c r="D87" s="16">
         <v>10.508386000000002</v>
       </c>
       <c r="E87" s="16">
         <v>2.8610914040909452</v>
       </c>
       <c r="F87" s="16">
         <v>17.310934</v>
       </c>
       <c r="G87" s="16">
         <v>3.7667321410227586</v>
       </c>
       <c r="H87" s="16">
-        <v>20.996455000000001</v>
+        <v>20.729185000000001</v>
       </c>
       <c r="I87" s="16">
-        <v>4.3329098725925723</v>
+        <v>4.3024081641489751</v>
       </c>
       <c r="J87" s="16">
-        <v>21.290133738595511</v>
+        <v>19.746196247989865</v>
       </c>
       <c r="K87" s="16">
-        <v>3.6855210000000014</v>
+        <v>3.4182510000000015</v>
       </c>
     </row>
     <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="79"/>
       <c r="D88" s="16">
         <v>19.336296000000001</v>
       </c>
       <c r="E88" s="16">
         <v>5.2646439017902571</v>
       </c>
       <c r="F88" s="16">
         <v>19.753964</v>
       </c>
       <c r="G88" s="16">
         <v>4.2983175322259619</v>
       </c>
       <c r="H88" s="16">
-        <v>19.865210999999999</v>
+        <v>19.895228000000003</v>
       </c>
       <c r="I88" s="16">
-        <v>4.0994619740825096</v>
+        <v>4.1293177408955195</v>
       </c>
       <c r="J88" s="16">
-        <v>0.5631629175794729</v>
+        <v>0.71511722912931897</v>
       </c>
       <c r="K88" s="16">
-        <v>0.11124699999999876</v>
+        <v>0.14126400000000316</v>
       </c>
     </row>
     <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="79"/>
       <c r="D89" s="16">
         <v>12.120394000000001</v>
       </c>
       <c r="E89" s="16">
         <v>3.2999887030791846</v>
       </c>
       <c r="F89" s="16">
         <v>18.706204000000003</v>
       </c>
       <c r="G89" s="16">
         <v>4.0703326489101341</v>
       </c>
       <c r="H89" s="16">
-        <v>19.471125000000001</v>
+        <v>19.178146000000002</v>
       </c>
       <c r="I89" s="16">
-        <v>4.0181368589594788</v>
+        <v>3.9804850949827988</v>
       </c>
       <c r="J89" s="16">
-        <v>4.089130002003599</v>
+        <v>2.5229169958800748</v>
       </c>
       <c r="K89" s="16">
-        <v>0.76492099999999752</v>
+        <v>0.47194199999999853</v>
       </c>
     </row>
     <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="79"/>
       <c r="D90" s="16">
         <v>21.784300999999996</v>
       </c>
       <c r="E90" s="16">
         <v>5.9311559677413594</v>
       </c>
       <c r="F90" s="16">
         <v>17.547496000000002</v>
       </c>
       <c r="G90" s="16">
         <v>3.8182062953777254</v>
       </c>
       <c r="H90" s="16">
-        <v>19.080811999999998</v>
+        <v>18.972831999999993</v>
       </c>
       <c r="I90" s="16">
-        <v>3.937590354747162</v>
+        <v>3.9378715223886944</v>
       </c>
       <c r="J90" s="16">
-        <v>8.7380900386014932</v>
+        <v>8.1227315851788227</v>
       </c>
       <c r="K90" s="16">
-        <v>1.5333159999999957</v>
+        <v>1.4253359999999908</v>
       </c>
     </row>
     <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="79"/>
       <c r="D91" s="16">
         <v>7.9550810000000016</v>
       </c>
       <c r="E91" s="16">
         <v>2.1659095762134357</v>
       </c>
       <c r="F91" s="16">
         <v>12.582845000000001</v>
       </c>
       <c r="G91" s="16">
         <v>2.7379346883887092</v>
       </c>
       <c r="H91" s="16">
-        <v>17.514721999999999</v>
+        <v>17.283727999999996</v>
       </c>
       <c r="I91" s="16">
-        <v>3.6144059494573879</v>
+        <v>3.5872926241012473</v>
       </c>
       <c r="J91" s="16">
-        <v>39.195245590325541</v>
+        <v>37.359460439987899</v>
       </c>
       <c r="K91" s="16">
-        <v>4.9318769999999983</v>
+        <v>4.7008829999999957</v>
       </c>
     </row>
     <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="79"/>
       <c r="D92" s="16">
         <v>4.8521420000000006</v>
       </c>
       <c r="E92" s="16">
         <v>1.3210803036383176</v>
       </c>
       <c r="F92" s="16">
         <v>11.558729000000001</v>
       </c>
       <c r="G92" s="16">
         <v>2.5150945658779507</v>
       </c>
       <c r="H92" s="16">
-        <v>11.678972</v>
+        <v>11.346636000000002</v>
       </c>
       <c r="I92" s="16">
-        <v>2.4101179499364167</v>
+        <v>2.3550303285935588</v>
       </c>
       <c r="J92" s="16">
-        <v>1.040278736528891</v>
+        <v>-1.8349162784247246</v>
       </c>
       <c r="K92" s="16">
-        <v>0.12024299999999855</v>
+        <v>-0.21209299999999942</v>
       </c>
     </row>
     <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="79"/>
       <c r="D93" s="16">
         <v>13.473409</v>
       </c>
       <c r="E93" s="16">
         <v>3.6683706397634777</v>
       </c>
       <c r="F93" s="16">
         <v>12.578505000000002</v>
       </c>
       <c r="G93" s="16">
         <v>2.7369903362531152</v>
       </c>
       <c r="H93" s="16">
-        <v>10.156061000000001</v>
+        <v>10.072615999999998</v>
       </c>
       <c r="I93" s="16">
-        <v>2.0958441305235764</v>
+        <v>2.0906034324425962</v>
       </c>
       <c r="J93" s="16">
-        <v>-19.258600286759041</v>
+        <v>-19.921993909451107</v>
       </c>
       <c r="K93" s="16">
-        <v>-2.4224440000000005</v>
+        <v>-2.5058890000000034</v>
       </c>
     </row>
     <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="79"/>
       <c r="D94" s="16">
         <v>12.434013000000002</v>
       </c>
       <c r="E94" s="16">
         <v>3.3853769468170527</v>
       </c>
       <c r="F94" s="16">
         <v>9.9275079999999978</v>
       </c>
       <c r="G94" s="16">
         <v>2.1601528527496296</v>
       </c>
       <c r="H94" s="16">
-        <v>9.5706799999999994</v>
+        <v>9.8260289999999983</v>
       </c>
       <c r="I94" s="16">
-        <v>1.9750426374082803</v>
+        <v>2.0394235176522653</v>
       </c>
       <c r="J94" s="16">
-        <v>-3.5943360609731911</v>
+        <v>-1.0222001332056287</v>
       </c>
       <c r="K94" s="16">
-        <v>-0.35682799999999837</v>
+        <v>-0.10147899999999943</v>
       </c>
     </row>
     <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="79"/>
       <c r="D95" s="16">
         <v>7.7568160000000006</v>
       </c>
       <c r="E95" s="16">
         <v>2.111928471290939</v>
       </c>
       <c r="F95" s="16">
         <v>5.6056160000000013</v>
       </c>
       <c r="G95" s="16">
         <v>1.2197408850054789</v>
       </c>
       <c r="H95" s="16">
-        <v>4.3453349999999995</v>
+        <v>4.360066999999999</v>
       </c>
       <c r="I95" s="16">
-        <v>0.89672018067916914</v>
+        <v>0.9049457495331592</v>
       </c>
       <c r="J95" s="16">
-        <v>-22.482471150360663</v>
+        <v>-22.219663280538697</v>
       </c>
       <c r="K95" s="16">
-        <v>-1.2602810000000018</v>
+        <v>-1.2455490000000022</v>
       </c>
     </row>
     <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="79"/>
       <c r="D96" s="16">
         <v>0.68715100000000007</v>
       </c>
       <c r="E96" s="16">
         <v>0.18708884688975994</v>
       </c>
       <c r="F96" s="16">
         <v>0.74313200000000001</v>
       </c>
       <c r="G96" s="16">
         <v>0.16170006710339979</v>
       </c>
       <c r="H96" s="16">
-        <v>1.078562</v>
+        <v>1.0605879999999999</v>
       </c>
       <c r="I96" s="16">
-        <v>0.22257623670296675</v>
+        <v>0.22012840688133334</v>
       </c>
       <c r="J96" s="16">
-        <v>45.137337646609218</v>
+        <v>42.718655635876239</v>
       </c>
       <c r="K96" s="16">
-        <v>0.33543000000000001</v>
+        <v>0.31745599999999985</v>
       </c>
     </row>
     <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="79"/>
       <c r="D97" s="16">
         <v>6.8012000000000003E-2</v>
       </c>
       <c r="E97" s="16">
         <v>1.8517453448610787E-2</v>
       </c>
       <c r="F97" s="16">
         <v>1.3699999999999999E-3</v>
       </c>
       <c r="G97" s="16">
         <v>2.9810194142044442E-4</v>
       </c>
       <c r="H97" s="16">
-        <v>5.1100000000000006E-4</v>
+        <v>5.6050000000000006E-3</v>
       </c>
       <c r="I97" s="16">
-        <v>1.0545194152511959E-4</v>
+        <v>1.1633355464797581E-3</v>
       </c>
       <c r="J97" s="16">
-        <v>-62.700729927007295</v>
+        <v>309.12408759124099</v>
       </c>
       <c r="K97" s="16">
-        <v>-8.5899999999999985E-4</v>
+        <v>4.2350000000000009E-3</v>
       </c>
     </row>
     <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="79"/>
       <c r="D98" s="16">
         <v>7.3002079999999987</v>
       </c>
       <c r="E98" s="16">
         <v>1.9876089779035471</v>
       </c>
       <c r="F98" s="16">
         <v>11.661683999999999</v>
       </c>
       <c r="G98" s="16">
         <v>2.5374968179793678</v>
       </c>
       <c r="H98" s="16">
-        <v>9.9595479999999998</v>
+        <v>9.9632319999999996</v>
       </c>
       <c r="I98" s="16">
-        <v>2.0552909458172635</v>
+        <v>2.0679004359365942</v>
       </c>
       <c r="J98" s="16">
-        <v>-14.595970873503342</v>
+        <v>-14.564380238737387</v>
       </c>
       <c r="K98" s="16">
-        <v>-1.7021359999999994</v>
+        <v>-1.6984519999999996</v>
       </c>
     </row>
     <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B99" s="93"/>
       <c r="C99" s="94"/>
       <c r="D99" s="17">
         <v>367.28592400000002</v>
       </c>
       <c r="E99" s="17">
         <v>100</v>
       </c>
       <c r="F99" s="17">
         <v>459.57433000000003</v>
       </c>
       <c r="G99" s="17">
         <v>100</v>
       </c>
       <c r="H99" s="17">
-        <v>484.58093099999996</v>
+        <v>481.80424099999999</v>
       </c>
       <c r="I99" s="17">
         <v>100</v>
       </c>
       <c r="J99" s="17">
-        <v>5.4412527784134355</v>
+        <v>4.8370654209515918</v>
       </c>
       <c r="K99" s="17">
-        <v>25.006600999999932</v>
+        <v>22.229910999999959</v>
       </c>
     </row>
     <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E100" s="80"/>
       <c r="F100" s="80"/>
       <c r="G100" s="80"/>
       <c r="H100" s="80"/>
       <c r="I100" s="80"/>
     </row>
     <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E101" s="80"/>
       <c r="F101" s="80"/>
       <c r="G101" s="80"/>
       <c r="H101" s="80"/>
       <c r="I101" s="80"/>
     </row>
     <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="4" t="s">
         <v>40</v>
@@ -4356,1259 +4354,1259 @@
       <c r="A103" s="46"/>
       <c r="E103" s="81"/>
       <c r="F103" s="82"/>
       <c r="G103" s="81"/>
       <c r="H103" s="82"/>
       <c r="I103" s="81"/>
     </row>
     <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="46"/>
       <c r="E104" s="81"/>
       <c r="F104" s="82"/>
       <c r="G104" s="81"/>
       <c r="H104" s="82"/>
       <c r="I104" s="81"/>
     </row>
     <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="46"/>
       <c r="E105" s="81"/>
       <c r="F105" s="82"/>
       <c r="G105" s="81"/>
       <c r="H105" s="82"/>
       <c r="I105" s="81"/>
     </row>
     <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="2" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B106" s="37"/>
       <c r="C106" s="37"/>
       <c r="D106" s="37"/>
       <c r="E106" s="37"/>
       <c r="F106" s="37"/>
       <c r="G106" s="37"/>
       <c r="H106" s="37"/>
       <c r="I106" s="37"/>
       <c r="J106" s="37"/>
       <c r="K106" s="37"/>
     </row>
     <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="23">
         <v>0</v>
       </c>
       <c r="B107" s="23">
         <v>0</v>
       </c>
       <c r="C107" s="23">
         <v>0</v>
       </c>
       <c r="D107" s="13">
         <v>2021</v>
       </c>
       <c r="E107" s="13" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F107" s="13">
         <v>2024</v>
       </c>
       <c r="G107" s="13" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="H107" s="13">
         <v>2025</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="K107" s="13" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
     </row>
     <row r="108" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="79"/>
       <c r="D108" s="16">
         <v>99.360990999999984</v>
       </c>
       <c r="E108" s="16">
         <v>21.807714463064489</v>
       </c>
       <c r="F108" s="16">
         <v>134.24061499999999</v>
       </c>
       <c r="G108" s="16">
         <v>18.789237522545687</v>
       </c>
       <c r="H108" s="16">
-        <v>127.66365099999999</v>
+        <v>129.16606200000001</v>
       </c>
       <c r="I108" s="16">
-        <v>20.743588646974171</v>
+        <v>20.503607184486164</v>
       </c>
       <c r="J108" s="16">
-        <v>-4.8993845864010712</v>
+        <v>-3.7801920082085299</v>
       </c>
       <c r="K108" s="16">
-        <v>-6.5769640000000038</v>
+        <v>-5.0745529999999803</v>
       </c>
     </row>
     <row r="109" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="79"/>
       <c r="D109" s="16">
         <v>52.404934999999995</v>
       </c>
       <c r="E109" s="16">
         <v>11.501816230229171</v>
       </c>
       <c r="F109" s="16">
         <v>75.716521</v>
       </c>
       <c r="G109" s="16">
         <v>10.597803782780783</v>
       </c>
       <c r="H109" s="16">
-        <v>88.858605000000011</v>
+        <v>89.117892999999995</v>
       </c>
       <c r="I109" s="16">
-        <v>14.438302018042414</v>
+        <v>14.146427032675726</v>
       </c>
       <c r="J109" s="16">
-        <v>17.356957010742757</v>
+        <v>17.699402749896546</v>
       </c>
       <c r="K109" s="16">
-        <v>13.142084000000011</v>
+        <v>13.401371999999995</v>
       </c>
     </row>
     <row r="110" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="79"/>
       <c r="D110" s="16">
         <v>68.37555900000001</v>
       </c>
       <c r="E110" s="16">
         <v>15.007043024806585</v>
       </c>
       <c r="F110" s="16">
         <v>76.289135000000016</v>
       </c>
       <c r="G110" s="16">
         <v>10.677950767020503</v>
       </c>
       <c r="H110" s="16">
-        <v>82.902235000000005</v>
+        <v>81.214763000000005</v>
       </c>
       <c r="I110" s="16">
-        <v>13.470473758852354</v>
+        <v>12.891897239486491</v>
       </c>
       <c r="J110" s="16">
-        <v>8.6684689766111358</v>
+        <v>6.4565262143816264</v>
       </c>
       <c r="K110" s="16">
-        <v>6.6130999999999887</v>
+        <v>4.925627999999989</v>
       </c>
     </row>
     <row r="111" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="79"/>
       <c r="D111" s="16">
         <v>46.469273999999992</v>
       </c>
       <c r="E111" s="16">
         <v>10.199059495067905</v>
       </c>
       <c r="F111" s="16">
         <v>56.033370000000012</v>
       </c>
       <c r="G111" s="16">
         <v>7.8428149194540424</v>
       </c>
       <c r="H111" s="16">
-        <v>64.535511</v>
+        <v>63.714746000000005</v>
       </c>
       <c r="I111" s="16">
-        <v>10.486133545611013</v>
+        <v>10.113973466523358</v>
       </c>
       <c r="J111" s="16">
-        <v>15.173352950215177</v>
+        <v>13.708574015805208</v>
       </c>
       <c r="K111" s="16">
-        <v>8.5021409999999875</v>
+        <v>7.6813759999999931</v>
       </c>
     </row>
     <row r="112" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="79"/>
       <c r="D112" s="16">
         <v>43.646439000000008</v>
       </c>
       <c r="E112" s="16">
         <v>9.5795046875243255</v>
       </c>
       <c r="F112" s="16">
         <v>162.70797699999997</v>
       </c>
       <c r="G112" s="16">
         <v>22.773724827362425</v>
       </c>
       <c r="H112" s="16">
-        <v>49.878990000000016</v>
+        <v>58.025767000000002</v>
       </c>
       <c r="I112" s="16">
-        <v>8.1046503259298035</v>
+        <v>9.2109143433243332</v>
       </c>
       <c r="J112" s="16">
-        <v>-69.344471660415252</v>
+        <v>-64.337478671989132</v>
       </c>
       <c r="K112" s="16">
-        <v>-112.82898699999996</v>
+        <v>-104.68220999999997</v>
       </c>
     </row>
     <row r="113" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="79"/>
       <c r="D113" s="16">
         <v>27.424936999999996</v>
       </c>
       <c r="E113" s="16">
         <v>6.0192152800039258</v>
       </c>
       <c r="F113" s="16">
         <v>39.035567999999998</v>
       </c>
       <c r="G113" s="16">
         <v>5.4636859267926008</v>
       </c>
       <c r="H113" s="16">
-        <v>44.604352000000013</v>
+        <v>44.217972999999994</v>
       </c>
       <c r="I113" s="16">
-        <v>7.2475941468479537</v>
+        <v>7.0190879465398188</v>
       </c>
       <c r="J113" s="16">
-        <v>14.265922811729077</v>
+        <v>13.276110136273655</v>
       </c>
       <c r="K113" s="16">
-        <v>5.5687840000000151</v>
+        <v>5.1824049999999957</v>
       </c>
     </row>
     <row r="114" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="15" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="79"/>
       <c r="D114" s="16">
-        <v>20.435853999999999</v>
+        <v>14.265946000000001</v>
       </c>
       <c r="E114" s="16">
-        <v>4.4852538642743047</v>
+        <v>3.1310846820508975</v>
       </c>
       <c r="F114" s="16">
-        <v>29.949427000000004</v>
+        <v>19.732820000000004</v>
       </c>
       <c r="G114" s="16">
-        <v>4.1919272909107503</v>
+        <v>2.7619408773539971</v>
       </c>
       <c r="H114" s="16">
-        <v>26.948701999999997</v>
+        <v>28.918824000000001</v>
       </c>
       <c r="I114" s="16">
-        <v>4.378793685431182</v>
+        <v>4.5905263221022476</v>
       </c>
       <c r="J114" s="16">
-        <v>-10.019306880228479</v>
+        <v>46.551906924605788</v>
       </c>
       <c r="K114" s="16">
-        <v>-3.0007250000000063</v>
+        <v>9.1860039999999969</v>
       </c>
     </row>
     <row r="115" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="79"/>
       <c r="D115" s="16">
         <v>25.587018</v>
       </c>
       <c r="E115" s="16">
         <v>5.615829480860266</v>
       </c>
       <c r="F115" s="16">
         <v>22.849411000000003</v>
       </c>
       <c r="G115" s="16">
         <v>3.1981603371622533</v>
       </c>
       <c r="H115" s="16">
-        <v>25.870984000000004</v>
+        <v>27.452613999999997</v>
       </c>
       <c r="I115" s="16">
-        <v>4.2036793228516594</v>
+        <v>4.357782570187247</v>
       </c>
       <c r="J115" s="16">
-        <v>13.223855091932126</v>
+        <v>20.145827828997398</v>
       </c>
       <c r="K115" s="16">
-        <v>3.0215730000000001</v>
+        <v>4.6032029999999935</v>
       </c>
     </row>
     <row r="116" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="15" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="79"/>
       <c r="D116" s="16">
-        <v>14.265946000000001</v>
+        <v>20.435853999999999</v>
       </c>
       <c r="E116" s="16">
-        <v>3.1310846820508975</v>
+        <v>4.4852538642743047</v>
       </c>
       <c r="F116" s="16">
-        <v>19.732820000000004</v>
+        <v>29.949427000000004</v>
       </c>
       <c r="G116" s="16">
-        <v>2.7619408773539971</v>
+        <v>4.1919272909107503</v>
       </c>
       <c r="H116" s="16">
-        <v>21.115359000000002</v>
+        <v>26.439796999999999</v>
       </c>
       <c r="I116" s="16">
-        <v>3.430955622827863</v>
+        <v>4.1970096736831355</v>
       </c>
       <c r="J116" s="16">
-        <v>7.0062920555703512</v>
+        <v>-11.718521359356906</v>
       </c>
       <c r="K116" s="16">
-        <v>1.3825389999999977</v>
+        <v>-3.5096300000000049</v>
       </c>
     </row>
     <row r="117" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="79"/>
       <c r="D117" s="16">
         <v>7.1157289999999991</v>
       </c>
       <c r="E117" s="16">
         <v>1.5617576341257247</v>
       </c>
       <c r="F117" s="16">
         <v>16.115519000000003</v>
       </c>
       <c r="G117" s="16">
         <v>2.2556386104913035</v>
       </c>
       <c r="H117" s="16">
-        <v>19.109270000000002</v>
+        <v>17.005441999999999</v>
       </c>
       <c r="I117" s="16">
-        <v>3.1049937325070247</v>
+        <v>2.6994157549415938</v>
       </c>
       <c r="J117" s="16">
-        <v>18.576820268711167</v>
+        <v>5.5221491780686423</v>
       </c>
       <c r="K117" s="16">
-        <v>2.9937509999999996</v>
+        <v>0.88992299999999602</v>
       </c>
     </row>
     <row r="118" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="79"/>
       <c r="D118" s="16">
         <v>23.570354000000002</v>
       </c>
       <c r="E118" s="16">
         <v>5.1732127935937164</v>
       </c>
       <c r="F118" s="16">
         <v>22.856062999999999</v>
       </c>
       <c r="G118" s="16">
         <v>3.1990913967227295</v>
       </c>
       <c r="H118" s="16">
-        <v>16.780301000000001</v>
+        <v>16.492712000000001</v>
       </c>
       <c r="I118" s="16">
-        <v>2.7265682799280855</v>
+        <v>2.6180258422282874</v>
       </c>
       <c r="J118" s="16">
-        <v>-26.582714617123681</v>
+        <v>-27.840975937106922</v>
       </c>
       <c r="K118" s="16">
-        <v>-6.0757619999999974</v>
+        <v>-6.363350999999998</v>
       </c>
     </row>
     <row r="119" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="79"/>
       <c r="D119" s="16">
         <v>3.4481799999999998</v>
       </c>
       <c r="E119" s="16">
         <v>0.75680530256838652</v>
       </c>
       <c r="F119" s="16">
         <v>9.0594940000000008</v>
       </c>
       <c r="G119" s="16">
         <v>1.2680289389323607</v>
       </c>
       <c r="H119" s="16">
-        <v>7.7972930000000007</v>
+        <v>7.6058809999999992</v>
       </c>
       <c r="I119" s="16">
-        <v>1.2669529445929069</v>
+        <v>1.2073449782493699</v>
       </c>
       <c r="J119" s="16">
-        <v>-13.932356487017927</v>
+        <v>-16.045189720308901</v>
       </c>
       <c r="K119" s="16">
-        <v>-1.2622010000000001</v>
+        <v>-1.4536130000000016</v>
       </c>
     </row>
     <row r="120" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="79"/>
       <c r="D120" s="16">
         <v>6.3333240000000002</v>
       </c>
       <c r="E120" s="16">
         <v>1.3900356669557923</v>
       </c>
       <c r="F120" s="16">
         <v>7.2279750000000007</v>
       </c>
       <c r="G120" s="16">
         <v>1.011676973336439</v>
       </c>
       <c r="H120" s="16">
-        <v>6.4585339999999993</v>
+        <v>6.5548140000000004</v>
       </c>
       <c r="I120" s="16">
-        <v>1.0494230073249016</v>
+        <v>1.0405003399683306</v>
       </c>
       <c r="J120" s="16">
-        <v>-10.645319055475445</v>
+        <v>-9.3132723895696969</v>
       </c>
       <c r="K120" s="16">
-        <v>-0.76944100000000137</v>
+        <v>-0.67316100000000034</v>
       </c>
     </row>
     <row r="121" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="79"/>
       <c r="D121" s="16">
         <v>1.4059459999999999</v>
       </c>
       <c r="E121" s="16">
         <v>0.30857652092547738</v>
       </c>
       <c r="F121" s="16">
         <v>2.0928960000000001</v>
       </c>
       <c r="G121" s="16">
         <v>0.29293608386691156</v>
       </c>
       <c r="H121" s="16">
-        <v>1.95591</v>
+        <v>1.9151360000000002</v>
       </c>
       <c r="I121" s="16">
-        <v>0.31780849249331944</v>
+        <v>0.30400552312935031</v>
       </c>
       <c r="J121" s="16">
-        <v>-6.5452846199715626</v>
+        <v>-8.4934941822240528</v>
       </c>
       <c r="K121" s="16">
-        <v>-0.13698600000000005</v>
+        <v>-0.17775999999999992</v>
       </c>
     </row>
     <row r="122" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="79"/>
       <c r="D122" s="16">
         <v>0.27653100000000003</v>
       </c>
       <c r="E122" s="16">
         <v>6.0692924129406967E-2</v>
       </c>
       <c r="F122" s="16">
         <v>0.48754500000000001</v>
       </c>
       <c r="G122" s="16">
         <v>6.8240143327185573E-2</v>
       </c>
       <c r="H122" s="16">
-        <v>0.78403800000000012</v>
+        <v>0.71490199999999993</v>
       </c>
       <c r="I122" s="16">
-        <v>0.12739539898946128</v>
+        <v>0.11348236182507077</v>
       </c>
       <c r="J122" s="16">
-        <v>60.813463372611785</v>
+        <v>46.633028746064447</v>
       </c>
       <c r="K122" s="16">
-        <v>0.29649300000000012</v>
+        <v>0.22735699999999992</v>
       </c>
     </row>
     <row r="123" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="79"/>
       <c r="D123" s="16">
         <v>0.34761500000000001</v>
       </c>
       <c r="E123" s="16">
         <v>7.6294414807901459E-2</v>
       </c>
       <c r="F123" s="16">
         <v>0.16742899999999999</v>
       </c>
       <c r="G123" s="16">
         <v>2.3434511598164995E-2</v>
       </c>
       <c r="H123" s="16">
-        <v>0.10609300000000001</v>
+        <v>0.106575</v>
       </c>
       <c r="I123" s="16">
-        <v>1.7238654331791208E-2</v>
+        <v>1.6917539343164405E-2</v>
       </c>
       <c r="J123" s="16">
-        <v>-36.634035919703273</v>
+        <v>-36.346152697561351</v>
       </c>
       <c r="K123" s="16">
-        <v>-6.1335999999999988E-2</v>
+        <v>-6.0853999999999991E-2</v>
       </c>
     </row>
     <row r="124" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="79"/>
       <c r="D124" s="16">
         <v>15.154496999999999</v>
       </c>
       <c r="E124" s="16">
         <v>3.3261035350117178</v>
       </c>
       <c r="F124" s="16">
         <v>39.893065</v>
       </c>
       <c r="G124" s="16">
         <v>5.5837070903418775</v>
       </c>
       <c r="H124" s="16">
-        <v>30.066840999999997</v>
+        <v>31.303601</v>
       </c>
       <c r="I124" s="16">
-        <v>4.885448416464115</v>
+        <v>4.969081881306316</v>
       </c>
       <c r="J124" s="16">
-        <v>-24.631408993016716</v>
+        <v>-21.531221028015771</v>
       </c>
       <c r="K124" s="16">
-        <v>-9.8262240000000034</v>
+        <v>-8.5894639999999995</v>
       </c>
     </row>
     <row r="125" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B125" s="93"/>
       <c r="C125" s="94"/>
       <c r="D125" s="17">
         <v>455.62312900000001</v>
       </c>
       <c r="E125" s="17">
         <v>100</v>
       </c>
       <c r="F125" s="17">
         <v>714.4548299999999</v>
       </c>
       <c r="G125" s="17">
         <v>100</v>
       </c>
       <c r="H125" s="17">
-        <v>615.43666899999994</v>
+        <v>629.96750199999997</v>
       </c>
       <c r="I125" s="17">
         <v>100</v>
       </c>
       <c r="J125" s="17">
-        <v>-13.859261193601277</v>
+        <v>-11.8254261084637</v>
       </c>
       <c r="K125" s="17">
-        <v>-99.018160999999964</v>
+        <v>-84.487327999999934</v>
       </c>
     </row>
     <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E126" s="80"/>
       <c r="F126" s="80"/>
       <c r="G126" s="80"/>
       <c r="H126" s="80"/>
       <c r="I126" s="80"/>
     </row>
     <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E127" s="80"/>
       <c r="F127" s="80"/>
       <c r="G127" s="80"/>
       <c r="H127" s="80"/>
       <c r="I127" s="80"/>
     </row>
     <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E128" s="81"/>
       <c r="F128" s="82"/>
       <c r="G128" s="81"/>
       <c r="H128" s="82"/>
       <c r="I128" s="81"/>
     </row>
     <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="46"/>
     </row>
     <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="2" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B130" s="37"/>
       <c r="C130" s="37"/>
       <c r="D130" s="37"/>
       <c r="E130" s="37"/>
       <c r="F130" s="37"/>
       <c r="G130" s="37"/>
       <c r="H130" s="37"/>
       <c r="I130" s="37"/>
       <c r="J130" s="37"/>
       <c r="K130" s="37"/>
     </row>
     <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="23">
         <v>0</v>
       </c>
       <c r="B131" s="23">
         <v>0</v>
       </c>
       <c r="C131" s="23">
         <v>0</v>
       </c>
       <c r="D131" s="13">
         <v>0</v>
       </c>
       <c r="E131" s="13">
         <v>0</v>
       </c>
       <c r="F131" s="13" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="G131" s="13" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="I131" s="13" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="J131" s="13" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="K131" s="13" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="79"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16">
         <v>0</v>
       </c>
       <c r="F132" s="16">
-        <v>61.084011999999987</v>
+        <v>84.492649</v>
       </c>
       <c r="G132" s="16">
-        <v>38.727442263112991</v>
+        <v>36.897893802456963</v>
       </c>
       <c r="H132" s="16">
-        <v>57.385626000000002</v>
+        <v>92.563215999999954</v>
       </c>
       <c r="I132" s="16">
-        <v>32.955863360146623</v>
+        <v>34.054344017804397</v>
       </c>
       <c r="J132" s="16">
-        <v>-6.054589210675922</v>
+        <v>9.5517978137955577</v>
       </c>
       <c r="K132" s="16">
-        <v>-3.6983859999999851</v>
+        <v>8.0705669999999543</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="79"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16">
         <v>0</v>
       </c>
       <c r="F133" s="16">
-        <v>14.106811</v>
+        <v>21.990502999999993</v>
       </c>
       <c r="G133" s="16">
-        <v>8.9437594328143888</v>
+        <v>9.6032406837736985</v>
       </c>
       <c r="H133" s="16">
-        <v>30.074783</v>
+        <v>47.901253000000004</v>
       </c>
       <c r="I133" s="16">
-        <v>17.271580153783813</v>
+        <v>17.623045298532904</v>
       </c>
       <c r="J133" s="16">
-        <v>113.19335036104189</v>
+        <v>117.82700013728662</v>
       </c>
       <c r="K133" s="16">
-        <v>15.967972</v>
+        <v>25.910750000000011</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="15" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="79"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16">
         <v>0</v>
       </c>
       <c r="F134" s="16">
-        <v>14.263092</v>
+        <v>9.1583519999999989</v>
       </c>
       <c r="G134" s="16">
-        <v>9.0428420438963464</v>
+        <v>3.9994473306372402</v>
       </c>
       <c r="H134" s="16">
-        <v>14.220844</v>
+        <v>20.566933000000002</v>
       </c>
       <c r="I134" s="16">
-        <v>8.1668568315340995</v>
+        <v>7.5666494968490969</v>
       </c>
       <c r="J134" s="16">
-        <v>-0.29620505848241552</v>
+        <v>124.57023927448961</v>
       </c>
       <c r="K134" s="16">
-        <v>-4.2248000000000729E-2</v>
+        <v>11.408581000000003</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="15" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="79"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16">
         <v>0</v>
       </c>
       <c r="F135" s="16">
-        <v>7.0250470000000007</v>
+        <v>19.681335000000001</v>
       </c>
       <c r="G135" s="16">
-        <v>4.4539003444658354</v>
+        <v>8.5948282757779246</v>
       </c>
       <c r="H135" s="16">
-        <v>11.734532</v>
+        <v>19.572901000000002</v>
       </c>
       <c r="I135" s="16">
-        <v>6.7389982499671266</v>
+        <v>7.2009415066177915</v>
       </c>
       <c r="J135" s="16">
-        <v>67.038483870641699</v>
+        <v>-0.55094839857153499</v>
       </c>
       <c r="K135" s="16">
-        <v>4.709484999999999</v>
+        <v>-0.10843399999999903</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="79"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16">
         <v>0</v>
       </c>
       <c r="F136" s="16">
-        <v>10.353860000000003</v>
+        <v>16.754900999999997</v>
       </c>
       <c r="G136" s="16">
-        <v>6.5643775223925251</v>
+        <v>7.3168561417535845</v>
       </c>
       <c r="H136" s="16">
-        <v>10.510294000000002</v>
+        <v>14.340633000000002</v>
       </c>
       <c r="I136" s="16">
-        <v>6.0359333352740441</v>
+        <v>5.275971068411005</v>
       </c>
       <c r="J136" s="16">
-        <v>1.5108761370155579</v>
+        <v>-14.409324173267244</v>
       </c>
       <c r="K136" s="16">
-        <v>0.15643399999999907</v>
+        <v>-2.4142679999999945</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="15" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="79"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16">
         <v>0</v>
       </c>
       <c r="F137" s="16">
-        <v>8.1303439999999991</v>
+        <v>11.127220999999999</v>
       </c>
       <c r="G137" s="16">
-        <v>5.154661875176882</v>
+        <v>4.8592513506644694</v>
       </c>
       <c r="H137" s="16">
-        <v>8.0340349999999994</v>
+        <v>12.853807</v>
       </c>
       <c r="I137" s="16">
-        <v>4.6138480686894576</v>
+        <v>4.728962372228537</v>
       </c>
       <c r="J137" s="16">
-        <v>-1.1845624244189394</v>
+        <v>15.516776381092829</v>
       </c>
       <c r="K137" s="16">
-        <v>-9.6308999999999756E-2</v>
+        <v>1.7265860000000011</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="15" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="79"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16">
         <v>0</v>
       </c>
       <c r="F138" s="16">
-        <v>6.6059399999999995</v>
+        <v>13.964347</v>
       </c>
       <c r="G138" s="16">
-        <v>4.1881852806850448</v>
+        <v>6.0982227297271567</v>
       </c>
       <c r="H138" s="16">
-        <v>7.682715</v>
+        <v>11.775015</v>
       </c>
       <c r="I138" s="16">
-        <v>4.4120892882644309</v>
+        <v>4.3320708695428989</v>
       </c>
       <c r="J138" s="16">
-        <v>16.300102634901325</v>
+        <v>-15.67801201158923</v>
       </c>
       <c r="K138" s="16">
-        <v>1.0767750000000005</v>
+        <v>-2.1893320000000003</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="15" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="79"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16">
         <v>0</v>
       </c>
       <c r="F139" s="16">
-        <v>6.675330999999999</v>
+        <v>9.6084049999999994</v>
       </c>
       <c r="G139" s="16">
-        <v>4.2321793776359735</v>
+        <v>4.1959852306322709</v>
       </c>
       <c r="H139" s="16">
-        <v>7.6476319999999998</v>
+        <v>9.9570150000000002</v>
       </c>
       <c r="I139" s="16">
-        <v>4.391941550322807</v>
+        <v>3.6632220535686528</v>
       </c>
       <c r="J139" s="16">
-        <v>14.565584837665741</v>
+        <v>3.6281776215719548</v>
       </c>
       <c r="K139" s="16">
-        <v>0.97230100000000075</v>
+        <v>0.34861000000000075</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="79"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16">
         <v>0</v>
       </c>
       <c r="F140" s="16">
-        <v>6.8275059999999996</v>
+        <v>8.775663999999999</v>
       </c>
       <c r="G140" s="16">
-        <v>4.3286587727089305</v>
+        <v>3.8323276894543179</v>
       </c>
       <c r="H140" s="16">
-        <v>6.4696920000000002</v>
+        <v>9.3535710000000005</v>
       </c>
       <c r="I140" s="16">
-        <v>3.7154650109460112</v>
+        <v>3.4412128099455717</v>
       </c>
       <c r="J140" s="16">
-        <v>-5.2407716668429059</v>
+        <v>6.5853364486151884</v>
       </c>
       <c r="K140" s="16">
-        <v>-0.35781399999999941</v>
+        <v>0.5779070000000015</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="79"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16">
         <v>0</v>
       </c>
       <c r="F141" s="16">
-        <v>7.4235200000000008</v>
+        <v>9.8349089999999997</v>
       </c>
       <c r="G141" s="16">
-        <v>4.7065333918974517</v>
+        <v>4.2948994040751192</v>
       </c>
       <c r="H141" s="16">
-        <v>5.5849830000000003</v>
+        <v>7.3353150000000005</v>
       </c>
       <c r="I141" s="16">
-        <v>3.2073874495460197</v>
+        <v>2.6986890828097523</v>
       </c>
       <c r="J141" s="16">
-        <v>-24.766377675280733</v>
+        <v>-25.415527484799295</v>
       </c>
       <c r="K141" s="16">
-        <v>-1.8385370000000005</v>
+        <v>-2.4995939999999992</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="15" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="79"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16">
         <v>0</v>
       </c>
       <c r="F142" s="16">
-        <v>3.9821599999999999</v>
+        <v>5.0068100000000006</v>
       </c>
       <c r="G142" s="16">
-        <v>2.5247010867995714</v>
+        <v>2.1864712002233424</v>
       </c>
       <c r="H142" s="16">
-        <v>3.6377350000000006</v>
+        <v>7.1274489999999995</v>
       </c>
       <c r="I142" s="16">
-        <v>2.0891067320660226</v>
+        <v>2.6222144249542501</v>
       </c>
       <c r="J142" s="16">
-        <v>-8.6492004339353343</v>
+        <v>42.355092364199933</v>
       </c>
       <c r="K142" s="16">
-        <v>-0.34442499999999932</v>
+        <v>2.1206389999999988</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="79"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16">
         <v>0</v>
       </c>
       <c r="F143" s="16">
-        <v>3.7109030000000001</v>
+        <v>5.4224770000000007</v>
       </c>
       <c r="G143" s="16">
-        <v>2.3527233554422198</v>
+        <v>2.3679927527454541</v>
       </c>
       <c r="H143" s="16">
-        <v>3.6329549999999995</v>
+        <v>6.0270120000000009</v>
       </c>
       <c r="I143" s="16">
-        <v>2.0863616365108828</v>
+        <v>2.2173596479992166</v>
       </c>
       <c r="J143" s="16">
-        <v>-2.1005130018219442</v>
+        <v>11.148687214348723</v>
       </c>
       <c r="K143" s="16">
-        <v>-7.7948000000000572E-2</v>
+        <v>0.60453500000000027</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="15" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="79"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16">
         <v>0</v>
       </c>
       <c r="F144" s="16">
-        <v>2.053382</v>
+        <v>5.5627790000000008</v>
       </c>
       <c r="G144" s="16">
-        <v>1.3018501936172022</v>
+        <v>2.4292625597350814</v>
       </c>
       <c r="H144" s="16">
-        <v>2.4236599999999999</v>
+        <v>5.1291520000000004</v>
       </c>
       <c r="I144" s="16">
-        <v>1.3918783040103624</v>
+        <v>1.8870336865522215</v>
       </c>
       <c r="J144" s="16">
-        <v>18.032592084668117</v>
+        <v>-7.7951505893007855</v>
       </c>
       <c r="K144" s="16">
-        <v>0.37027799999999989</v>
+        <v>-0.43362700000000043</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="79"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16">
         <v>0</v>
       </c>
       <c r="F145" s="16">
-        <v>1.55366</v>
+        <v>2.3137880000000006</v>
       </c>
       <c r="G145" s="16">
-        <v>0.98502498405815486</v>
+        <v>1.0104299594796622</v>
       </c>
       <c r="H145" s="16">
-        <v>1.602886</v>
+        <v>2.1968719999999999</v>
       </c>
       <c r="I145" s="16">
-        <v>0.92051783137979493</v>
+        <v>0.80823720354619066</v>
       </c>
       <c r="J145" s="16">
-        <v>3.1683894803238797</v>
+        <v>-5.0530126355569589</v>
       </c>
       <c r="K145" s="16">
-        <v>4.9225999999999992E-2</v>
+        <v>-0.11691600000000069</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="79"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16">
         <v>0</v>
       </c>
       <c r="F146" s="16">
-        <v>0.38088000000000005</v>
+        <v>0.46225899999999998</v>
       </c>
       <c r="G146" s="16">
-        <v>0.24147903397659082</v>
+        <v>0.2018682535474767</v>
       </c>
       <c r="H146" s="16">
-        <v>0.38457200000000002</v>
+        <v>0.50826100000000007</v>
       </c>
       <c r="I146" s="16">
-        <v>0.22085499745421103</v>
+        <v>0.18699107153789138</v>
       </c>
       <c r="J146" s="16">
-        <v>0.96933417349295647</v>
+        <v>9.9515639500799562</v>
       </c>
       <c r="K146" s="16">
-        <v>3.6919999999999731E-3</v>
+        <v>4.6002000000000098E-2</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="79"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16">
         <v>0</v>
       </c>
       <c r="F147" s="16">
-        <v>3.8900000000000002E-4</v>
+        <v>5.483E-3</v>
       </c>
       <c r="G147" s="16">
-        <v>2.4662713772551412E-4</v>
+        <v>2.394423113883807E-3</v>
       </c>
       <c r="H147" s="16">
-        <v>5.0936999999999996E-2</v>
+        <v>7.5325000000000003E-2</v>
       </c>
       <c r="I147" s="16">
-        <v>2.9252496295427501E-2</v>
+        <v>2.7712341618954955E-2</v>
       </c>
       <c r="J147" s="16" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="K147" s="16">
-        <v>5.0547999999999996E-2</v>
+        <v>6.9842000000000001E-2</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="79"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16">
         <v>0</v>
       </c>
       <c r="F148" s="16">
-        <v>3.5511420000000009</v>
+        <v>4.8285570000000009</v>
       </c>
       <c r="G148" s="16">
-        <v>2.2514344141821541</v>
+        <v>2.108628212202345</v>
       </c>
       <c r="H148" s="16">
-        <v>3.0508479999999998</v>
+        <v>4.5265739999999992</v>
       </c>
       <c r="I148" s="16">
-        <v>1.7520647038088699</v>
+        <v>1.6653430474806423</v>
       </c>
       <c r="J148" s="16">
-        <v>-14.088256679119027</v>
+        <v>-6.254104487116992</v>
       </c>
       <c r="K148" s="16">
-        <v>-0.50029400000000113</v>
+        <v>-0.30198300000000167</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B149" s="93"/>
       <c r="C149" s="94"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17">
         <v>0</v>
       </c>
       <c r="F149" s="17">
-        <v>157.727979</v>
+        <v>228.99043900000001</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>174.12872899999999</v>
+        <v>271.81030400000003</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>10.398123467999287</v>
+        <v>18.699411725220553</v>
       </c>
       <c r="K149" s="17">
-        <v>16.400749999999988</v>
+        <v>42.819865000000021</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="80"/>
       <c r="F150" s="80"/>
       <c r="G150" s="80"/>
       <c r="H150" s="80"/>
       <c r="I150" s="80"/>
     </row>
     <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E151" s="80"/>
       <c r="F151" s="80"/>
       <c r="G151" s="80"/>
       <c r="H151" s="80"/>
       <c r="I151" s="80"/>
     </row>
     <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="4" t="s">
         <v>40</v>
@@ -5623,2384 +5621,2384 @@
       <c r="A153" s="46"/>
       <c r="E153" s="81"/>
       <c r="F153" s="82"/>
       <c r="G153" s="81"/>
       <c r="H153" s="82"/>
       <c r="I153" s="81"/>
     </row>
     <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="46"/>
       <c r="E154" s="81"/>
       <c r="F154" s="82"/>
       <c r="G154" s="81"/>
       <c r="H154" s="82"/>
       <c r="I154" s="81"/>
     </row>
     <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="46"/>
       <c r="E155" s="81"/>
       <c r="F155" s="82"/>
       <c r="G155" s="81"/>
       <c r="H155" s="82"/>
       <c r="I155" s="81"/>
     </row>
     <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="2" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B156" s="37"/>
       <c r="C156" s="37"/>
       <c r="D156" s="37"/>
       <c r="E156" s="37"/>
       <c r="F156" s="37"/>
       <c r="G156" s="37"/>
       <c r="H156" s="37"/>
       <c r="I156" s="37"/>
       <c r="J156" s="37"/>
       <c r="K156" s="37"/>
     </row>
     <row r="157" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="23">
         <v>0</v>
       </c>
       <c r="B157" s="23">
         <v>0</v>
       </c>
       <c r="C157" s="23">
         <v>0</v>
       </c>
       <c r="D157" s="13">
         <v>0</v>
       </c>
       <c r="E157" s="13">
         <v>0</v>
       </c>
       <c r="F157" s="13" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="G157" s="13" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="I157" s="13" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="J157" s="13" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="K157" s="13" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="79"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16">
         <v>0</v>
       </c>
       <c r="F158" s="16">
-        <v>38.169102000000002</v>
+        <v>57.539441999999994</v>
       </c>
       <c r="G158" s="16">
-        <v>19.043792047974524</v>
+        <v>18.524656010559191</v>
       </c>
       <c r="H158" s="16">
-        <v>49.139267999999994</v>
+        <v>67.343947000000014</v>
       </c>
       <c r="I158" s="16">
-        <v>21.60592021585137</v>
+        <v>19.821644674947056</v>
       </c>
       <c r="J158" s="16">
-        <v>28.740959113997473</v>
+        <v>17.03962474992375</v>
       </c>
       <c r="K158" s="16">
-        <v>10.970165999999992</v>
+        <v>9.8045050000000202</v>
       </c>
     </row>
     <row r="159" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="79"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16">
         <v>0</v>
       </c>
       <c r="F159" s="16">
-        <v>40.763458000000007</v>
+        <v>50.630370000000013</v>
       </c>
       <c r="G159" s="16">
-        <v>20.338199659723287</v>
+        <v>16.300300373739045</v>
       </c>
       <c r="H159" s="16">
-        <v>39.876417000000004</v>
+        <v>51.554983000000007</v>
       </c>
       <c r="I159" s="16">
-        <v>17.533160734018654</v>
+        <v>15.174408388164951</v>
       </c>
       <c r="J159" s="16">
-        <v>-2.1760690665644788</v>
+        <v>1.8262023366607698</v>
       </c>
       <c r="K159" s="16">
-        <v>-0.88704100000000352</v>
+        <v>0.92461299999999369</v>
       </c>
     </row>
     <row r="160" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="79"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16">
         <v>0</v>
       </c>
       <c r="F160" s="16">
-        <v>12.473560000000001</v>
+        <v>25.530773999999997</v>
       </c>
       <c r="G160" s="16">
-        <v>6.2234600839687841</v>
+        <v>8.2195584384243485</v>
       </c>
       <c r="H160" s="16">
-        <v>29.381761999999998</v>
+        <v>49.591422000000009</v>
       </c>
       <c r="I160" s="16">
-        <v>12.918792473122181</v>
+        <v>14.596464709877374</v>
       </c>
       <c r="J160" s="16">
-        <v>135.55233630174541</v>
+        <v>94.241749192562722</v>
       </c>
       <c r="K160" s="16">
-        <v>16.908201999999996</v>
+        <v>24.060648000000011</v>
       </c>
     </row>
     <row r="161" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="15" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="79"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16">
         <v>0</v>
       </c>
       <c r="F161" s="16">
-        <v>28.425551000000006</v>
+        <v>30.213463000000001</v>
       </c>
       <c r="G161" s="16">
-        <v>14.182421218426736</v>
+        <v>9.7271365433602544</v>
       </c>
       <c r="H161" s="16">
-        <v>21.329919</v>
+        <v>35.657511</v>
       </c>
       <c r="I161" s="16">
-        <v>9.3784980298154288</v>
+        <v>10.495234457151968</v>
       </c>
       <c r="J161" s="16">
-        <v>-24.962161683339062</v>
+        <v>18.01861640289297</v>
       </c>
       <c r="K161" s="16">
-        <v>-7.0956320000000055</v>
+        <v>5.4440479999999987</v>
       </c>
     </row>
     <row r="162" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="15" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="79"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16">
         <v>0</v>
       </c>
       <c r="F162" s="16">
-        <v>19.224595000000001</v>
+        <v>44.473279999999995</v>
       </c>
       <c r="G162" s="16">
-        <v>9.5917684777213452</v>
+        <v>14.318043154837717</v>
       </c>
       <c r="H162" s="16">
-        <v>20.940667999999999</v>
+        <v>31.999406999999991</v>
       </c>
       <c r="I162" s="16">
-        <v>9.2073492440838116</v>
+        <v>9.4185283699366966</v>
       </c>
       <c r="J162" s="16">
-        <v>8.9264455246001173</v>
+        <v>-28.048016696767153</v>
       </c>
       <c r="K162" s="16">
-        <v>1.716072999999998</v>
+        <v>-12.473873000000005</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="79"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16">
         <v>0</v>
       </c>
       <c r="F163" s="16">
-        <v>13.194647000000002</v>
+        <v>21.735880000000002</v>
       </c>
       <c r="G163" s="16">
-        <v>6.5832335697714583</v>
+        <v>6.9978033517737863</v>
       </c>
       <c r="H163" s="16">
-        <v>12.893426999999997</v>
+        <v>21.403663000000002</v>
       </c>
       <c r="I163" s="16">
-        <v>5.6690782424944519</v>
+        <v>6.2998357183951708</v>
       </c>
       <c r="J163" s="16">
-        <v>-2.2828954802656276</v>
+        <v>-1.5284267303647241</v>
       </c>
       <c r="K163" s="16">
-        <v>-0.30122000000000426</v>
+        <v>-0.33221699999999998</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="79"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16">
         <v>0</v>
       </c>
       <c r="F164" s="16">
-        <v>8.5227280000000007</v>
+        <v>14.613061000000002</v>
       </c>
       <c r="G164" s="16">
-        <v>4.2522629878337144</v>
+        <v>4.7046324899417371</v>
       </c>
       <c r="H164" s="16">
-        <v>8.8001480000000019</v>
+        <v>13.641795999999998</v>
       </c>
       <c r="I164" s="16">
-        <v>3.8693147723666552</v>
+        <v>4.0152507402055591</v>
       </c>
       <c r="J164" s="16">
-        <v>3.2550610555681363</v>
+        <v>-6.646554065571916</v>
       </c>
       <c r="K164" s="16">
-        <v>0.27742000000000111</v>
+        <v>-0.97126500000000426</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="15" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="79"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16">
         <v>0</v>
       </c>
       <c r="F165" s="16">
-        <v>5.9491190000000005</v>
+        <v>13.229402999999998</v>
       </c>
       <c r="G165" s="16">
-        <v>2.9682067213594427</v>
+        <v>4.2591678209194272</v>
       </c>
       <c r="H165" s="16">
-        <v>7.2697379999999994</v>
+        <v>11.438540000000001</v>
       </c>
       <c r="I165" s="16">
-        <v>3.1964126779044184</v>
+        <v>3.3667565621030335</v>
       </c>
       <c r="J165" s="16">
-        <v>22.198564190765033</v>
+        <v>-13.536990293515109</v>
       </c>
       <c r="K165" s="16">
-        <v>1.3206189999999989</v>
+        <v>-1.7908629999999963</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="15" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="79"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16">
         <v>0</v>
       </c>
       <c r="F166" s="16">
-        <v>8.8031599999999983</v>
+        <v>8.6203020000000024</v>
       </c>
       <c r="G166" s="16">
-        <v>4.3921795279607929</v>
+        <v>2.7752811585683346</v>
       </c>
       <c r="H166" s="16">
-        <v>7.1652820000000004</v>
+        <v>10.580804000000001</v>
       </c>
       <c r="I166" s="16">
-        <v>3.1504846839817793</v>
+        <v>3.1142952946202942</v>
       </c>
       <c r="J166" s="16">
-        <v>-18.605568909346172</v>
+        <v>22.742845900294416</v>
       </c>
       <c r="K166" s="16">
-        <v>-1.6378779999999979</v>
+        <v>1.9605019999999982</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="15" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="79"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16">
         <v>0</v>
       </c>
       <c r="F167" s="16">
-        <v>8.2245239999999988</v>
+        <v>6.7851470000000011</v>
       </c>
       <c r="G167" s="16">
-        <v>4.1034794255724325</v>
+        <v>2.1844583434798985</v>
       </c>
       <c r="H167" s="16">
-        <v>6.8148599999999995</v>
+        <v>10.255681000000001</v>
       </c>
       <c r="I167" s="16">
-        <v>2.9964085228578674</v>
+        <v>3.0186003900485021</v>
       </c>
       <c r="J167" s="16">
-        <v>-17.139763954728558</v>
+        <v>51.148987634313578</v>
       </c>
       <c r="K167" s="16">
-        <v>-1.4096639999999994</v>
+        <v>3.4705339999999998</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="15" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="79"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16">
         <v>0</v>
       </c>
       <c r="F168" s="16">
-        <v>2.8953600000000002</v>
+        <v>14.58873</v>
       </c>
       <c r="G168" s="16">
-        <v>1.4445881840244372</v>
+        <v>4.6967991952533223</v>
       </c>
       <c r="H168" s="16">
-        <v>4.5709000000000017</v>
+        <v>9.6274739999999976</v>
       </c>
       <c r="I168" s="16">
-        <v>2.0097674372079593</v>
+        <v>2.8336974181999035</v>
       </c>
       <c r="J168" s="16">
-        <v>57.86983311229006</v>
+        <v>-34.007456440690881</v>
       </c>
       <c r="K168" s="16">
-        <v>1.6755400000000016</v>
+        <v>-4.9612560000000023</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="79"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16">
         <v>0</v>
       </c>
       <c r="F169" s="16">
-        <v>2.6454340000000003</v>
+        <v>3.8294349999999997</v>
       </c>
       <c r="G169" s="16">
-        <v>1.3198920680041526</v>
+        <v>1.2328754611453434</v>
       </c>
       <c r="H169" s="16">
-        <v>2.4508130000000001</v>
+        <v>3.9228669999999992</v>
       </c>
       <c r="I169" s="16">
-        <v>1.0775917570032048</v>
+        <v>1.1546349634225552</v>
       </c>
       <c r="J169" s="16">
-        <v>-7.3568646959251343</v>
+        <v>2.4398377306312686</v>
       </c>
       <c r="K169" s="16">
-        <v>-0.19462100000000015</v>
+        <v>9.3431999999999515E-2</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="79"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16">
         <v>0</v>
       </c>
       <c r="F170" s="16">
-        <v>2.7208250000000005</v>
+        <v>3.8796919999999999</v>
       </c>
       <c r="G170" s="16">
-        <v>1.3575070615737903</v>
+        <v>1.2490555561334504</v>
       </c>
       <c r="H170" s="16">
-        <v>2.1914049999999996</v>
+        <v>3.8028549999999997</v>
       </c>
       <c r="I170" s="16">
-        <v>0.96353331088728811</v>
+        <v>1.1193112954954327</v>
       </c>
       <c r="J170" s="16">
-        <v>-19.458068784284208</v>
+        <v>-1.980492265880907</v>
       </c>
       <c r="K170" s="16">
-        <v>-0.52942000000000089</v>
+        <v>-7.6837000000000266E-2</v>
       </c>
     </row>
     <row r="171" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="79"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16">
         <v>0</v>
       </c>
       <c r="F171" s="16">
-        <v>0.64409499999999997</v>
+        <v>1.0156400000000001</v>
       </c>
       <c r="G171" s="16">
-        <v>0.32135970186409279</v>
+        <v>0.32698234422510286</v>
       </c>
       <c r="H171" s="16">
-        <v>0.77692300000000014</v>
+        <v>0.72718700000000003</v>
       </c>
       <c r="I171" s="16">
-        <v>0.34160330495480518</v>
+        <v>0.21403619728794218</v>
       </c>
       <c r="J171" s="16">
-        <v>20.622423710788031</v>
+        <v>-28.401106691347334</v>
       </c>
       <c r="K171" s="16">
-        <v>0.13282800000000017</v>
+        <v>-0.28845300000000007</v>
       </c>
     </row>
     <row r="172" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="79"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16">
         <v>0</v>
       </c>
       <c r="F172" s="16">
-        <v>0.29352200000000001</v>
+        <v>0.34483600000000003</v>
       </c>
       <c r="G172" s="16">
-        <v>0.14644756194435954</v>
+        <v>0.11101894731716708</v>
       </c>
       <c r="H172" s="16">
-        <v>0.130772</v>
+        <v>0.21978200000000001</v>
       </c>
       <c r="I172" s="16">
-        <v>5.7498809271381811E-2</v>
+        <v>6.4689417594564411E-2</v>
       </c>
       <c r="J172" s="16">
-        <v>-55.447291855465686</v>
+        <v>-36.264775139486602</v>
       </c>
       <c r="K172" s="16">
-        <v>-0.16275000000000001</v>
+        <v>-0.12505400000000003</v>
       </c>
     </row>
     <row r="173" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="79"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16">
         <v>0</v>
       </c>
       <c r="F173" s="16">
-        <v>1.1800999999999999E-2</v>
+        <v>1.5709999999999998E-2</v>
       </c>
       <c r="G173" s="16">
-        <v>5.8878982785119573E-3</v>
+        <v>5.0577888107758307E-3</v>
       </c>
       <c r="H173" s="16">
-        <v>2.6576999999999996E-2</v>
+        <v>4.4249999999999998E-2</v>
       </c>
       <c r="I173" s="16">
-        <v>1.1685573777303355E-2</v>
+        <v>1.3024300118114654E-2</v>
       </c>
       <c r="J173" s="16">
-        <v>125.20972798915344</v>
+        <v>181.6677275620624</v>
       </c>
       <c r="K173" s="16">
-        <v>1.4775999999999997E-2</v>
+        <v>2.8539999999999999E-2</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="79"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16">
         <v>0</v>
       </c>
       <c r="F174" s="16">
-        <v>7.4665739999999987</v>
+        <v>13.564878</v>
       </c>
       <c r="G174" s="16">
-        <v>3.7253138039981475</v>
+        <v>4.3671730215110918</v>
       </c>
       <c r="H174" s="16">
-        <v>13.675396000000001</v>
+        <v>17.937373000000001</v>
       </c>
       <c r="I174" s="16">
-        <v>6.0129002104014448</v>
+        <v>5.2795871024308845</v>
       </c>
       <c r="J174" s="16">
-        <v>83.154898083110183</v>
+        <v>32.233942686399395</v>
       </c>
       <c r="K174" s="16">
-        <v>6.2088220000000023</v>
+        <v>4.3724950000000007</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B175" s="93"/>
       <c r="C175" s="94"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17">
         <v>0</v>
       </c>
       <c r="F175" s="17">
-        <v>200.428055</v>
+        <v>310.61004300000002</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>227.43427499999999</v>
+        <v>339.74954200000002</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>13.47427135387807</v>
+        <v>9.3813769569582135</v>
       </c>
       <c r="K175" s="17">
-        <v>27.006219999999985</v>
+        <v>29.139499000000001</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="80"/>
       <c r="F176" s="80"/>
       <c r="G176" s="80"/>
       <c r="H176" s="80"/>
       <c r="I176" s="80"/>
     </row>
     <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E177" s="80"/>
       <c r="F177" s="80"/>
       <c r="G177" s="80"/>
       <c r="H177" s="80"/>
       <c r="I177" s="80"/>
     </row>
     <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E178" s="81"/>
       <c r="F178" s="82"/>
       <c r="G178" s="81"/>
       <c r="H178" s="82"/>
       <c r="I178" s="81"/>
     </row>
     <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="46"/>
     </row>
     <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="46"/>
     </row>
     <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="2" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B181" s="37"/>
       <c r="C181" s="37"/>
       <c r="D181" s="37"/>
       <c r="E181" s="37"/>
       <c r="F181" s="37"/>
       <c r="G181" s="37"/>
       <c r="H181" s="37"/>
       <c r="I181" s="37"/>
       <c r="J181" s="37"/>
       <c r="K181" s="37"/>
     </row>
     <row r="182" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="23"/>
       <c r="B182" s="23"/>
       <c r="C182" s="23"/>
       <c r="D182" s="23"/>
       <c r="E182" s="23"/>
       <c r="F182" s="23"/>
       <c r="G182" s="13">
         <v>2024</v>
       </c>
       <c r="H182" s="13">
         <v>2025</v>
       </c>
       <c r="I182" s="13" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="J182" s="13" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="K182" s="13" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
     </row>
     <row r="183" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5"/>
       <c r="D183" s="37"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="16">
         <v>53.994826000000003</v>
       </c>
       <c r="H183" s="16">
-        <v>67.886230999999995</v>
+        <v>66.595303000000001</v>
       </c>
       <c r="I183" s="16">
-        <v>14.009265874310683</v>
+        <v>13.822066584922402</v>
       </c>
       <c r="J183" s="16">
-        <v>25.72728912951769</v>
+        <v>23.336452644555234</v>
       </c>
       <c r="K183" s="16">
-        <v>13.891404999999992</v>
+        <v>12.600476999999998</v>
       </c>
     </row>
     <row r="184" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5"/>
       <c r="D184" s="37"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="16">
         <v>32.771582000000002</v>
       </c>
       <c r="H184" s="16">
         <v>44.008514000000005</v>
       </c>
       <c r="I184" s="16">
-        <v>9.0817676026133203</v>
+        <v>9.1341068124803009</v>
       </c>
       <c r="J184" s="16">
         <v>34.288646791601337</v>
       </c>
       <c r="K184" s="16">
         <v>11.236932000000003</v>
       </c>
     </row>
     <row r="185" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5"/>
       <c r="D185" s="37"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="16">
         <v>41.581865000000001</v>
       </c>
       <c r="H185" s="16">
-        <v>41.611775999999999</v>
+        <v>40.795380999999999</v>
       </c>
       <c r="I185" s="16">
-        <v>8.5871674550066022</v>
+        <v>8.4672108562863393</v>
       </c>
       <c r="J185" s="16">
-        <v>7.1932800512912218E-2</v>
+        <v>-1.891411075477258</v>
       </c>
       <c r="K185" s="16">
-        <v>2.9910999999998467E-2</v>
+        <v>-0.78648400000000152</v>
       </c>
     </row>
     <row r="186" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5"/>
       <c r="D186" s="37"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="16">
         <v>31.200702</v>
       </c>
       <c r="H186" s="16">
-        <v>33.032892999999994</v>
+        <v>32.413400000000003</v>
       </c>
       <c r="I186" s="16">
-        <v>6.8167958924491803</v>
+        <v>6.7275040860422823</v>
       </c>
       <c r="J186" s="16">
-        <v>5.8722749250962192</v>
+        <v>3.8867651118875566</v>
       </c>
       <c r="K186" s="16">
-        <v>1.8321909999999946</v>
+        <v>1.2126980000000032</v>
       </c>
     </row>
     <row r="187" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="37"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="16">
         <v>20.681138000000001</v>
       </c>
       <c r="H187" s="16">
-        <v>16.243924</v>
+        <v>15.928602999999999</v>
       </c>
       <c r="I187" s="16">
-        <v>3.3521591463532023</v>
+        <v>3.3060321276831597</v>
       </c>
       <c r="J187" s="16">
-        <v>-21.455366721115642</v>
+        <v>-22.98004587561865</v>
       </c>
       <c r="K187" s="16">
-        <v>-4.4372140000000009</v>
+        <v>-4.7525350000000017</v>
       </c>
     </row>
     <row r="188" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="37"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="16">
         <v>12.836169999999999</v>
       </c>
       <c r="H188" s="16">
-        <v>14.766674</v>
+        <v>13.669874999999999</v>
       </c>
       <c r="I188" s="16">
-        <v>3.0473081079618467</v>
+        <v>2.8372259595780518</v>
       </c>
       <c r="J188" s="16">
-        <v>15.03956398209124</v>
+        <v>6.4949669566545172</v>
       </c>
       <c r="K188" s="16">
-        <v>1.9305040000000009</v>
+        <v>0.83370500000000014</v>
       </c>
     </row>
     <row r="189" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5"/>
       <c r="D189" s="37"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="16">
         <v>10.983506999999999</v>
       </c>
       <c r="H189" s="16">
-        <v>12.744054</v>
+        <v>12.942283999999999</v>
       </c>
       <c r="I189" s="16">
-        <v>2.6299124015674487</v>
+        <v>2.6862121373481225</v>
       </c>
       <c r="J189" s="16">
-        <v>16.029006036050241</v>
+        <v>17.833802992068012</v>
       </c>
       <c r="K189" s="16">
-        <v>1.7605470000000008</v>
+        <v>1.9587769999999995</v>
       </c>
     </row>
     <row r="190" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5"/>
       <c r="D190" s="37"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="16">
         <v>7.5430089999999996</v>
       </c>
       <c r="H190" s="16">
-        <v>11.265352999999999</v>
+        <v>11.257417999999999</v>
       </c>
       <c r="I190" s="16">
-        <v>2.3247619291894916</v>
+        <v>2.3365128494167822</v>
       </c>
       <c r="J190" s="16">
-        <v>49.348264068092718</v>
+        <v>49.243067322337808</v>
       </c>
       <c r="K190" s="16">
-        <v>3.7223439999999997</v>
+        <v>3.7144089999999998</v>
       </c>
     </row>
     <row r="191" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="37"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="16">
         <v>11.943538</v>
       </c>
       <c r="H191" s="16">
-        <v>9.8823509999999999</v>
+        <v>9.9172080000000005</v>
       </c>
       <c r="I191" s="16">
-        <v>2.0393602735473717</v>
+        <v>2.0583480086054284</v>
       </c>
       <c r="J191" s="16">
-        <v>-17.257758965559454</v>
+        <v>-16.96591077116345</v>
       </c>
       <c r="K191" s="16">
-        <v>-2.0611870000000003</v>
+        <v>-2.0263299999999997</v>
       </c>
     </row>
     <row r="192" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="3" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5"/>
       <c r="D192" s="37"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="16">
-        <v>1.1242670000000001</v>
+        <v>7.5166760000000004</v>
       </c>
       <c r="H192" s="16">
-        <v>9.4165480000000006</v>
+        <v>9.4158310000000007</v>
       </c>
       <c r="I192" s="16">
-        <v>1.9432353602044654</v>
+        <v>1.954285620329357</v>
       </c>
       <c r="J192" s="16">
-        <v>737.5722137179157</v>
+        <v>25.265888805104815</v>
       </c>
       <c r="K192" s="16">
-        <v>8.2922810000000009</v>
+        <v>1.8991550000000004</v>
       </c>
     </row>
     <row r="193" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="95" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B193" s="93"/>
       <c r="C193" s="93"/>
       <c r="D193" s="96"/>
       <c r="E193" s="96"/>
       <c r="F193" s="96"/>
       <c r="G193" s="17">
-        <v>224.66060400000003</v>
+        <v>231.05301300000002</v>
       </c>
       <c r="H193" s="17">
-        <v>260.858318</v>
+        <v>256.94381700000002</v>
       </c>
       <c r="I193" s="17">
-        <v>53.831734043203618</v>
+        <v>53.329505042692226</v>
       </c>
       <c r="J193" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K193" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="46"/>
     </row>
     <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="46"/>
     </row>
     <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="46"/>
     </row>
     <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="2" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B199" s="37"/>
       <c r="C199" s="37"/>
       <c r="D199" s="37"/>
       <c r="E199" s="37"/>
       <c r="F199" s="37"/>
       <c r="G199" s="37"/>
       <c r="H199" s="37"/>
       <c r="I199" s="37"/>
       <c r="J199" s="37"/>
       <c r="K199" s="37"/>
     </row>
     <row r="200" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="23"/>
       <c r="B200" s="23"/>
       <c r="C200" s="23"/>
       <c r="D200" s="23"/>
       <c r="E200" s="23"/>
       <c r="F200" s="23"/>
       <c r="G200" s="13">
         <v>2024</v>
       </c>
       <c r="H200" s="13">
         <v>2025</v>
       </c>
       <c r="I200" s="13" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="J200" s="13" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="K200" s="13" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
     </row>
     <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B201" s="5"/>
       <c r="C201" s="5"/>
       <c r="D201" s="37"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="16">
         <v>24.887854000000001</v>
       </c>
       <c r="H201" s="16">
-        <v>26.534646000000002</v>
+        <v>26.965544999999999</v>
       </c>
       <c r="I201" s="16">
-        <v>4.3115152763183833</v>
+        <v>4.2804660421991105</v>
       </c>
       <c r="J201" s="16">
-        <v>6.6168501309916126</v>
+        <v>8.3482127466675013</v>
       </c>
       <c r="K201" s="16">
-        <v>1.6467920000000014</v>
+        <v>2.077690999999998</v>
       </c>
     </row>
     <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B202" s="5"/>
       <c r="C202" s="5"/>
       <c r="D202" s="37"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="16">
         <v>22.662134999999999</v>
       </c>
       <c r="H202" s="16">
-        <v>22.642846000000002</v>
+        <v>22.877030999999999</v>
       </c>
       <c r="I202" s="16">
-        <v>3.6791512661719552</v>
+        <v>3.6314620877062325</v>
       </c>
       <c r="J202" s="16">
-        <v>-8.5115546262507946E-2</v>
+        <v>0.94826017054438838</v>
       </c>
       <c r="K202" s="16">
-        <v>-1.9288999999997003E-2</v>
+        <v>0.21489599999999953</v>
       </c>
     </row>
     <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5"/>
       <c r="D203" s="37"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="16">
         <v>18.054501999999999</v>
       </c>
       <c r="H203" s="16">
-        <v>21.633327000000001</v>
+        <v>21.589399</v>
       </c>
       <c r="I203" s="16">
-        <v>3.5151183037486518</v>
+        <v>3.4270655123413021</v>
       </c>
       <c r="J203" s="16">
-        <v>19.822341264245349</v>
+        <v>19.579033528590269</v>
       </c>
       <c r="K203" s="16">
-        <v>3.5788250000000019</v>
+        <v>3.5348970000000008</v>
       </c>
     </row>
     <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="37"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="16">
-        <v>17.318027999999998</v>
+        <v>11.566281</v>
       </c>
       <c r="H204" s="16">
-        <v>16.987316</v>
+        <v>20.722132000000002</v>
       </c>
       <c r="I204" s="16">
-        <v>2.7602053721631594</v>
+        <v>3.289396982258936</v>
       </c>
       <c r="J204" s="16">
-        <v>-1.9096400583253379</v>
+        <v>79.15985267866138</v>
       </c>
       <c r="K204" s="16">
-        <v>-0.33071199999999834</v>
+        <v>9.155851000000002</v>
       </c>
     </row>
     <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="37"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="16">
-        <v>15.851198</v>
+        <v>17.318027999999998</v>
       </c>
       <c r="H205" s="16">
-        <v>16.10905</v>
+        <v>17.399312999999999</v>
       </c>
       <c r="I205" s="16">
-        <v>2.6174992182664374</v>
+        <v>2.761938186455847</v>
       </c>
       <c r="J205" s="16">
-        <v>1.6267035463187058</v>
+        <v>0.46936637358480526</v>
       </c>
       <c r="K205" s="16">
-        <v>0.25785199999999975</v>
+        <v>8.1285000000001162E-2</v>
       </c>
     </row>
     <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5"/>
       <c r="D206" s="37"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="16">
-        <v>11.456665999999998</v>
+        <v>15.851198</v>
       </c>
       <c r="H206" s="16">
-        <v>15.177599000000001</v>
+        <v>16.108203</v>
       </c>
       <c r="I206" s="16">
-        <v>2.4661512328573978</v>
+        <v>2.5569895191196701</v>
       </c>
       <c r="J206" s="16">
-        <v>32.478323100280683</v>
+        <v>1.6213601016150294</v>
       </c>
       <c r="K206" s="16">
-        <v>3.7209330000000023</v>
+        <v>0.25700499999999948</v>
       </c>
     </row>
     <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5"/>
       <c r="D207" s="37"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="16">
-        <v>11.065286</v>
+        <v>11.456665999999998</v>
       </c>
       <c r="H207" s="16">
-        <v>14.182565</v>
+        <v>15.195463</v>
       </c>
       <c r="I207" s="16">
-        <v>2.3044718838487022</v>
+        <v>2.4121026801792076</v>
       </c>
       <c r="J207" s="16">
-        <v>28.171698408879802</v>
+        <v>32.634249789598499</v>
       </c>
       <c r="K207" s="16">
-        <v>3.1172789999999999</v>
+        <v>3.7387970000000017</v>
       </c>
     </row>
     <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
-        <v>164</v>
+        <v>151</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="37"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="16">
-        <v>11.408663000000001</v>
+        <v>11.065286</v>
       </c>
       <c r="H208" s="16">
-        <v>13.357340000000001</v>
+        <v>15.096560999999999</v>
       </c>
       <c r="I208" s="16">
-        <v>2.1703841634434689</v>
+        <v>2.3964031401734118</v>
       </c>
       <c r="J208" s="16">
-        <v>17.080678077702881</v>
+        <v>36.431728922325178</v>
       </c>
       <c r="K208" s="16">
-        <v>1.948677</v>
+        <v>4.0312749999999991</v>
       </c>
     </row>
     <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5"/>
       <c r="D209" s="37"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="16">
         <v>14.091054</v>
       </c>
       <c r="H209" s="16">
-        <v>13.089116000000001</v>
+        <v>14.273493</v>
       </c>
       <c r="I209" s="16">
-        <v>2.1268014499799004</v>
+        <v>2.2657506862949259</v>
       </c>
       <c r="J209" s="16">
-        <v>-7.1104546189376547</v>
+        <v>1.2947150724140328</v>
       </c>
       <c r="K209" s="16">
-        <v>-1.0019379999999991</v>
+        <v>0.18243900000000046</v>
       </c>
     </row>
     <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5"/>
       <c r="D210" s="37"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="16">
-        <v>11.566281</v>
+        <v>11.408663000000001</v>
       </c>
       <c r="H210" s="16">
-        <v>12.688923000000001</v>
+        <v>13.319505999999999</v>
       </c>
       <c r="I210" s="16">
-        <v>2.0617755878306303</v>
+        <v>2.1143163667512486</v>
       </c>
       <c r="J210" s="16">
-        <v>9.7061622486951578</v>
+        <v>16.749052890772546</v>
       </c>
       <c r="K210" s="16">
-        <v>1.1226420000000008</v>
+        <v>1.9108429999999981</v>
       </c>
     </row>
     <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="95" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B211" s="93"/>
       <c r="C211" s="93"/>
       <c r="D211" s="96"/>
       <c r="E211" s="96"/>
       <c r="F211" s="96"/>
       <c r="G211" s="17">
-        <v>158.36166700000001</v>
+        <v>158.36166699999995</v>
       </c>
       <c r="H211" s="17">
-        <v>172.40272799999997</v>
+        <v>183.54664599999998</v>
       </c>
       <c r="I211" s="17">
-        <v>28.013073754628682</v>
+        <v>29.13589120347989</v>
       </c>
       <c r="J211" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K211" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="46"/>
     </row>
     <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="2" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B215" s="37"/>
       <c r="C215" s="37"/>
       <c r="D215" s="37"/>
       <c r="E215" s="37"/>
       <c r="F215" s="37"/>
       <c r="G215" s="37"/>
       <c r="H215" s="37"/>
       <c r="I215" s="37"/>
       <c r="J215" s="37"/>
       <c r="K215" s="37"/>
     </row>
     <row r="216" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="23"/>
       <c r="B216" s="23"/>
       <c r="C216" s="23"/>
       <c r="D216" s="23"/>
       <c r="E216" s="23"/>
       <c r="F216" s="23"/>
       <c r="G216" s="13" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="H216" s="13" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="I216" s="13" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="J216" s="13" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="K216" s="13" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="37"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>10.071639999999999</v>
+        <v>15.950717000000001</v>
       </c>
       <c r="H217" s="16">
-        <v>22.684039000000002</v>
+        <v>36.540973999999999</v>
       </c>
       <c r="I217" s="16">
-        <v>13.027166240902158</v>
+        <v>13.443557312676417</v>
       </c>
       <c r="J217" s="16">
-        <v>125.22686474099555</v>
+        <v>129.08671754379441</v>
       </c>
       <c r="K217" s="16">
-        <v>12.612399000000003</v>
+        <v>20.590256999999998</v>
       </c>
     </row>
     <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="37"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>23.227837999999998</v>
+        <v>33.897792000000003</v>
       </c>
       <c r="H218" s="16">
-        <v>20.449776999999997</v>
+        <v>35.754272999999998</v>
       </c>
       <c r="I218" s="16">
-        <v>11.744056892530352</v>
+        <v>13.154127151853668</v>
       </c>
       <c r="J218" s="16">
-        <v>-11.96004983330778</v>
+        <v>5.4767018453591163</v>
       </c>
       <c r="K218" s="16">
-        <v>-2.778061000000001</v>
+        <v>1.8564809999999952</v>
       </c>
     </row>
     <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="37"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>17.830838</v>
+        <v>18.783017000000001</v>
       </c>
       <c r="H219" s="16">
-        <v>16.518768999999999</v>
+        <v>24.354479999999999</v>
       </c>
       <c r="I219" s="16">
-        <v>9.4865270624010574</v>
+        <v>8.9601018215998156</v>
       </c>
       <c r="J219" s="16">
-        <v>-7.358425891144325</v>
+        <v>29.662236902623246</v>
       </c>
       <c r="K219" s="16">
-        <v>-1.312069000000001</v>
+        <v>5.5714629999999978</v>
       </c>
     </row>
     <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="37"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>11.313525</v>
+        <v>16.636372999999999</v>
       </c>
       <c r="H220" s="16">
-        <v>12.044122</v>
+        <v>18.315883999999997</v>
       </c>
       <c r="I220" s="16">
-        <v>6.9167920016231221</v>
+        <v>6.738480377844688</v>
       </c>
       <c r="J220" s="16">
-        <v>6.4577309017304465</v>
+        <v>10.09541562935622</v>
       </c>
       <c r="K220" s="16">
-        <v>0.7305969999999995</v>
+        <v>1.679510999999998</v>
       </c>
     </row>
     <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
-        <v>167</v>
+        <v>153</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="37"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>3.4405070000000002</v>
+        <v>3.944842</v>
       </c>
       <c r="H221" s="16">
-        <v>8.1768990000000006</v>
+        <v>15.484377</v>
       </c>
       <c r="I221" s="16">
-        <v>4.6958931170972944</v>
+        <v>5.6967586482666963</v>
       </c>
       <c r="J221" s="16">
-        <v>137.66552429627379</v>
+        <v>292.52210861677099</v>
       </c>
       <c r="K221" s="16">
-        <v>4.7363920000000004</v>
+        <v>11.539535000000001</v>
       </c>
     </row>
     <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="37"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>4.3019379999999998</v>
+        <v>5.4421379999999999</v>
       </c>
       <c r="H222" s="16">
-        <v>4.4065839999999996</v>
+        <v>6.652603</v>
       </c>
       <c r="I222" s="16">
-        <v>2.5306473120813968</v>
+        <v>2.4475168535185476</v>
       </c>
       <c r="J222" s="16">
-        <v>2.4325315706548953</v>
+        <v>22.242453241722281</v>
       </c>
       <c r="K222" s="16">
-        <v>0.10464599999999979</v>
+        <v>1.2104650000000001</v>
       </c>
     </row>
     <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="37"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>4.3982929999999998</v>
+        <v>4.3796569999999999</v>
       </c>
       <c r="H223" s="16">
-        <v>4.2147740000000002</v>
+        <v>5.5852439999999994</v>
       </c>
       <c r="I223" s="16">
-        <v>2.4204931743342595</v>
+        <v>2.0548315931393089</v>
       </c>
       <c r="J223" s="16">
-        <v>-4.1725051059581419</v>
+        <v>27.526973002680339</v>
       </c>
       <c r="K223" s="16">
-        <v>-0.18351899999999954</v>
+        <v>1.2055869999999995</v>
       </c>
     </row>
     <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="37"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>2.7656359999999998</v>
+        <v>6.3983950000000007</v>
       </c>
       <c r="H224" s="16">
-        <v>3.5256030000000003</v>
+        <v>5.3482190000000003</v>
       </c>
       <c r="I224" s="16">
-        <v>2.024710695499305</v>
+        <v>1.9676292330698397</v>
       </c>
       <c r="J224" s="16">
-        <v>27.478923473660327</v>
+        <v>-16.413116101772403</v>
       </c>
       <c r="K224" s="16">
-        <v>0.7599670000000005</v>
+        <v>-1.0501760000000004</v>
       </c>
     </row>
     <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="37"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>5.8498339999999995</v>
+        <v>6.7121779999999998</v>
       </c>
       <c r="H225" s="16">
-        <v>3.4192179999999999</v>
+        <v>4.9721310000000001</v>
       </c>
       <c r="I225" s="16">
-        <v>1.9636150907642587</v>
+        <v>1.8292650892292883</v>
       </c>
       <c r="J225" s="16">
-        <v>-41.550170483470126</v>
+        <v>-25.923731462425458</v>
       </c>
       <c r="K225" s="16">
-        <v>-2.4306159999999997</v>
+        <v>-1.7400469999999997</v>
       </c>
     </row>
     <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
-        <v>150</v>
+        <v>165</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="37"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>5.672212</v>
+        <v>4.3246599999999997</v>
       </c>
       <c r="H226" s="16">
-        <v>3.3632930000000001</v>
+        <v>4.7717450000000001</v>
       </c>
       <c r="I226" s="16">
-        <v>1.931498047056899</v>
+        <v>1.7555423505946264</v>
       </c>
       <c r="J226" s="16">
-        <v>-40.70579519947421</v>
+        <v>10.338038134789796</v>
       </c>
       <c r="K226" s="16">
-        <v>-2.3089189999999999</v>
+        <v>0.4470850000000004</v>
       </c>
     </row>
     <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="95" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B227" s="93"/>
       <c r="C227" s="93"/>
       <c r="D227" s="96"/>
       <c r="E227" s="96"/>
       <c r="F227" s="96"/>
       <c r="G227" s="17">
-        <v>88.872260999999995</v>
+        <v>116.46976899999999</v>
       </c>
       <c r="H227" s="17">
-        <v>98.803077999999999</v>
+        <v>157.77992999999998</v>
       </c>
       <c r="I227" s="17">
-        <v>56.741399634290104</v>
+        <v>58.04781043179289</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="46"/>
     </row>
     <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="2" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B231" s="37"/>
       <c r="C231" s="37"/>
       <c r="D231" s="37"/>
       <c r="E231" s="37"/>
       <c r="F231" s="37"/>
       <c r="G231" s="37"/>
       <c r="H231" s="37"/>
       <c r="I231" s="37"/>
       <c r="J231" s="37"/>
       <c r="K231" s="37"/>
     </row>
     <row r="232" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="23"/>
       <c r="B232" s="23"/>
       <c r="C232" s="23"/>
       <c r="D232" s="23"/>
       <c r="E232" s="23"/>
       <c r="F232" s="23"/>
       <c r="G232" s="13" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="I232" s="13" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="J232" s="13" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="K232" s="13" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="37"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>0.26375199999999999</v>
+        <v>1.2420640000000001</v>
       </c>
       <c r="H233" s="16">
-        <v>15.090154</v>
+        <v>31.023890999999999</v>
       </c>
       <c r="I233" s="16">
-        <v>6.6349515700744748</v>
+        <v>9.1314003890548285</v>
       </c>
       <c r="J233" s="16" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="K233" s="16">
-        <v>14.826402</v>
+        <v>29.781827</v>
       </c>
     </row>
     <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="37"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>11.076962999999999</v>
+        <v>11.097959999999999</v>
       </c>
       <c r="H234" s="16">
-        <v>14.642363999999999</v>
+        <v>14.649044999999999</v>
       </c>
       <c r="I234" s="16">
-        <v>6.4380639197851783</v>
+        <v>4.311718836695297</v>
       </c>
       <c r="J234" s="16">
-        <v>32.187531907437084</v>
+        <v>31.997637403630947</v>
       </c>
       <c r="K234" s="16">
-        <v>3.5654009999999996</v>
+        <v>3.5510850000000005</v>
       </c>
     </row>
     <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="37"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>7.9421739999999996</v>
+        <v>5.3576949999999997</v>
       </c>
       <c r="H235" s="16">
-        <v>7.2347330000000003</v>
+        <v>11.384748999999999</v>
       </c>
       <c r="I235" s="16">
-        <v>3.1810214181657539</v>
+        <v>3.350924016845326</v>
       </c>
       <c r="J235" s="16">
-        <v>-8.9073973952220058</v>
+        <v>112.49341367883017</v>
       </c>
       <c r="K235" s="16">
-        <v>-0.70744099999999932</v>
+        <v>6.0270539999999997</v>
       </c>
     </row>
     <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="37"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
-        <v>2.7105039999999998</v>
+        <v>12.686593</v>
       </c>
       <c r="H236" s="16">
-        <v>5.9899889999999996</v>
+        <v>10.753817999999999</v>
       </c>
       <c r="I236" s="16">
-        <v>2.633723083295163</v>
+        <v>3.1652192779114916</v>
       </c>
       <c r="J236" s="16">
-        <v>120.99170486374489</v>
+        <v>-15.234783680693479</v>
       </c>
       <c r="K236" s="16">
-        <v>3.2794849999999998</v>
+        <v>-1.9327750000000012</v>
       </c>
     </row>
     <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="37"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
-        <v>3.5211160000000001</v>
+        <v>11.146361000000001</v>
       </c>
       <c r="H237" s="16">
-        <v>5.9511080000000005</v>
+        <v>8.5450330000000001</v>
       </c>
       <c r="I237" s="16">
-        <v>2.6166275949392412</v>
+        <v>2.5150977245467483</v>
       </c>
       <c r="J237" s="16">
-        <v>69.011983700622196</v>
+        <v>-23.337912705321497</v>
       </c>
       <c r="K237" s="16">
-        <v>2.4299920000000004</v>
+        <v>-2.6013280000000005</v>
       </c>
     </row>
     <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="37"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
-        <v>4.1407819999999997</v>
+        <v>7.1936490000000006</v>
       </c>
       <c r="H238" s="16">
-        <v>5.7238289999999994</v>
+        <v>8.2987830000000002</v>
       </c>
       <c r="I238" s="16">
-        <v>2.516695867410486</v>
+        <v>2.442617862307523</v>
       </c>
       <c r="J238" s="16">
-        <v>38.230628900531343</v>
+        <v>15.362634457144067</v>
       </c>
       <c r="K238" s="16">
-        <v>1.5830469999999996</v>
+        <v>1.1051339999999996</v>
       </c>
     </row>
     <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="37"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>3.5680130000000001</v>
+        <v>16.019263000000002</v>
       </c>
       <c r="H239" s="16">
-        <v>5.5906510000000003</v>
+        <v>7.9813100000000006</v>
       </c>
       <c r="I239" s="16">
-        <v>2.4581391700965041</v>
+        <v>2.349174616400219</v>
       </c>
       <c r="J239" s="16">
-        <v>56.688078210477379</v>
+        <v>-50.176796523036046</v>
       </c>
       <c r="K239" s="16">
-        <v>2.0226380000000002</v>
+        <v>-8.0379530000000017</v>
       </c>
     </row>
     <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="37"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
-        <v>9.8598629999999989</v>
+        <v>6.2366589999999995</v>
       </c>
       <c r="H240" s="16">
-        <v>5.5085619999999995</v>
+        <v>7.4561609999999998</v>
       </c>
       <c r="I240" s="16">
-        <v>2.4220456657203493</v>
+        <v>2.1946051659430932</v>
       </c>
       <c r="J240" s="16">
-        <v>-44.13145497052038</v>
+        <v>19.553770696778521</v>
       </c>
       <c r="K240" s="16">
-        <v>-4.3513009999999994</v>
+        <v>1.2195020000000003</v>
       </c>
     </row>
     <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="37"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>5.6540189999999999</v>
+        <v>10.064392</v>
       </c>
       <c r="H241" s="16">
-        <v>4.7684689999999996</v>
+        <v>7.1266220000000002</v>
       </c>
       <c r="I241" s="16">
-        <v>2.0966360501292076</v>
+        <v>2.0976104803696836</v>
       </c>
       <c r="J241" s="16">
-        <v>-15.662310296445773</v>
+        <v>-29.189741417067218</v>
       </c>
       <c r="K241" s="16">
-        <v>-0.88555000000000028</v>
+        <v>-2.9377699999999995</v>
       </c>
     </row>
     <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="37"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>9.2932620000000004</v>
+        <v>5.0729470000000001</v>
       </c>
       <c r="H242" s="16">
-        <v>4.714486</v>
+        <v>6.9567500000000004</v>
       </c>
       <c r="I242" s="16">
-        <v>2.0729004016654922</v>
+        <v>2.0476112959704884</v>
       </c>
       <c r="J242" s="16">
-        <v>-49.269847336704807</v>
+        <v>37.134292946486539</v>
       </c>
       <c r="K242" s="16">
-        <v>-4.5787760000000004</v>
+        <v>1.8838030000000003</v>
       </c>
     </row>
     <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="95" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B243" s="93"/>
       <c r="C243" s="93"/>
       <c r="D243" s="96"/>
       <c r="E243" s="96"/>
       <c r="F243" s="96"/>
       <c r="G243" s="17">
-        <v>58.030447999999993</v>
+        <v>86.117582999999996</v>
       </c>
       <c r="H243" s="17">
-        <v>75.214344999999994</v>
+        <v>114.17616199999999</v>
       </c>
       <c r="I243" s="17">
-        <v>33.070804741281847</v>
+        <v>33.605979666044696</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="46"/>
     </row>
     <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="46"/>
     </row>
     <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="2" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B248" s="22"/>
       <c r="C248" s="22"/>
       <c r="D248" s="22"/>
       <c r="E248" s="22"/>
       <c r="F248" s="22"/>
       <c r="G248" s="22"/>
       <c r="H248" s="22"/>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
     </row>
     <row r="249" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="12">
         <v>0</v>
       </c>
       <c r="B249" s="12">
         <v>0</v>
       </c>
       <c r="C249" s="12">
         <v>0</v>
       </c>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
       <c r="E249" s="12">
         <v>2024</v>
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="H249" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I249" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="J249" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="K249" s="13" t="s">
         <v>116</v>
-      </c>
-[...10 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="250" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B250" s="22"/>
-      <c r="C250" s="124" t="s">
+      <c r="C250" s="127" t="s">
         <v>66</v>
       </c>
       <c r="D250" s="16">
         <v>9.3295955320882591</v>
       </c>
       <c r="E250" s="16">
         <v>6.994754140059845</v>
       </c>
       <c r="F250" s="16">
-        <v>10.366706479866448</v>
+        <v>10.3591092926149</v>
       </c>
       <c r="G250" s="16">
-        <v>56.600076599890649</v>
+        <v>55.601778220106425</v>
       </c>
       <c r="H250" s="16">
-        <v>9.3196287122591102</v>
+        <v>9.14498723781454</v>
       </c>
       <c r="I250" s="16">
-        <v>9.4748279391573931</v>
+        <v>9.3001107897922743</v>
       </c>
       <c r="J250" s="16">
-        <v>8.3192589123589791</v>
+        <v>7.9361499850346799</v>
       </c>
       <c r="K250" s="16">
-        <v>-5.6095337795654325</v>
+        <v>-3.2096230945521902</v>
       </c>
     </row>
     <row r="251" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B251" s="22"/>
-      <c r="C251" s="124">
+      <c r="C251" s="127">
         <v>0</v>
       </c>
       <c r="D251" s="16">
         <v>46.629355147385766</v>
       </c>
       <c r="E251" s="16">
         <v>47.5753233681368</v>
       </c>
       <c r="F251" s="16">
-        <v>49.986224533169363</v>
+        <v>49.751698513849348</v>
       </c>
       <c r="G251" s="16">
-        <v>11.017695684689514</v>
+        <v>9.8729431237059533</v>
       </c>
       <c r="H251" s="16">
-        <v>8.343131235493928</v>
+        <v>8.0627512375500245</v>
       </c>
       <c r="I251" s="16">
-        <v>49.16634889931013</v>
+        <v>47.69797686259227</v>
       </c>
       <c r="J251" s="16">
-        <v>53.20141445908483</v>
+        <v>55.752912493908745</v>
       </c>
       <c r="K251" s="16">
-        <v>16.324191538675819</v>
+        <v>32.580006899621935</v>
       </c>
     </row>
     <row r="252" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B252" s="22"/>
-      <c r="C252" s="124">
+      <c r="C252" s="127">
         <v>0</v>
       </c>
       <c r="D252" s="16">
         <v>16.81808729725077</v>
       </c>
       <c r="E252" s="16">
         <v>15.401174359946015</v>
       </c>
       <c r="F252" s="16">
-        <v>13.545792939247182</v>
+        <v>13.482616794581565</v>
       </c>
       <c r="G252" s="16">
-        <v>-7.0660884065566449</v>
+        <v>-8.021791112442747</v>
       </c>
       <c r="H252" s="16">
-        <v>0.8696720973607297</v>
+        <v>0.60933810447656445</v>
       </c>
       <c r="I252" s="16">
-        <v>13.11396592766059</v>
+        <v>14.699503582811005</v>
       </c>
       <c r="J252" s="16">
-        <v>13.041700777078491</v>
+        <v>12.930962283587169</v>
       </c>
       <c r="K252" s="16">
-        <v>6.9091811928019675</v>
+        <v>-0.22112273386487311</v>
       </c>
     </row>
     <row r="253" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B253" s="22"/>
-      <c r="C253" s="124">
+      <c r="C253" s="127">
         <v>0</v>
       </c>
       <c r="D253" s="16">
         <v>27.222962023275194</v>
       </c>
       <c r="E253" s="16">
         <v>30.028748131857334</v>
       </c>
       <c r="F253" s="16">
-        <v>26.101276047717008</v>
+        <v>26.406575398954175</v>
       </c>
       <c r="G253" s="16">
-        <v>-8.1565615710921477</v>
+        <v>-7.606918965769113</v>
       </c>
       <c r="H253" s="16">
-        <v>5.3622999113126957</v>
+        <v>5.5195841333676832</v>
       </c>
       <c r="I253" s="16">
-        <v>28.244857233871901</v>
+        <v>28.302408764804447</v>
       </c>
       <c r="J253" s="16">
-        <v>25.437625851477712</v>
+        <v>23.379975237469424</v>
       </c>
       <c r="K253" s="16">
-        <v>-3.1829124862185401</v>
+        <v>-6.3018353473607789</v>
       </c>
     </row>
     <row r="254" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="97" t="s">
         <v>68</v>
       </c>
       <c r="B254" s="98"/>
-      <c r="C254" s="140" t="s">
+      <c r="C254" s="122" t="s">
         <v>67</v>
       </c>
       <c r="D254" s="99">
         <v>98.435815089935218</v>
       </c>
       <c r="E254" s="99">
         <v>95.695749368769128</v>
       </c>
       <c r="F254" s="99">
-        <v>95.897152626503171</v>
+        <v>95.905251070631408</v>
       </c>
       <c r="G254" s="99">
-        <v>5.6631666246313204</v>
+        <v>5.0665797282098763</v>
       </c>
       <c r="H254" s="99">
-        <v>6.4764716863965566</v>
+        <v>6.3258576874142269</v>
       </c>
       <c r="I254" s="99">
-        <v>96.601604842727369</v>
+        <v>96.193887815551989</v>
       </c>
       <c r="J254" s="99">
-        <v>94.06703875958344</v>
+        <v>91.91985856430226</v>
       </c>
       <c r="K254" s="99">
-        <v>7.5015738729871604</v>
+        <v>13.425430505202691</v>
       </c>
     </row>
     <row r="255" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B255" s="100"/>
-      <c r="C255" s="141">
+      <c r="C255" s="123">
         <v>0</v>
       </c>
       <c r="D255" s="17">
         <v>1.5641849100647813</v>
       </c>
       <c r="E255" s="17">
         <v>4.304250631230861</v>
       </c>
       <c r="F255" s="17">
-        <v>4.1028473734968349</v>
+        <v>4.0947489293685972</v>
       </c>
       <c r="G255" s="17">
-        <v>0.50747600086161671</v>
+        <v>-0.26569125045860054</v>
       </c>
       <c r="H255" s="17">
-        <v>36.392291595124135</v>
+        <v>36.129227500163786</v>
       </c>
       <c r="I255" s="17">
-        <v>3.3983951572726365</v>
+        <v>3.8061121844480157</v>
       </c>
       <c r="J255" s="17">
-        <v>5.9329612404165673</v>
+        <v>8.0801414356977386</v>
       </c>
       <c r="K255" s="17">
-        <v>92.734440004328206</v>
+        <v>151.99153062089687</v>
       </c>
     </row>
     <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="4" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D256" s="60"/>
     </row>
     <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="60"/>
     </row>
     <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D258" s="60"/>
     </row>
     <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="20" t="s">
         <v>101</v>
       </c>
       <c r="D259" s="60"/>
     </row>
     <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="101" t="s">
         <v>70</v>
       </c>
       <c r="D260" s="60"/>
     </row>
     <row r="261" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A261" s="123" t="s">
+      <c r="A261" s="124" t="s">
         <v>71</v>
       </c>
-      <c r="B261" s="123">
-[...26 lines deleted...]
-      <c r="K261" s="123">
+      <c r="B261" s="124">
+        <v>0</v>
+      </c>
+      <c r="C261" s="124">
+        <v>0</v>
+      </c>
+      <c r="D261" s="124">
+        <v>0</v>
+      </c>
+      <c r="E261" s="124">
+        <v>0</v>
+      </c>
+      <c r="F261" s="124">
+        <v>0</v>
+      </c>
+      <c r="G261" s="124">
+        <v>0</v>
+      </c>
+      <c r="H261" s="124">
+        <v>0</v>
+      </c>
+      <c r="I261" s="124">
+        <v>0</v>
+      </c>
+      <c r="J261" s="124">
+        <v>0</v>
+      </c>
+      <c r="K261" s="124">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A262" s="123" t="s">
+      <c r="A262" s="124" t="s">
         <v>72</v>
       </c>
-      <c r="B262" s="123">
-[...26 lines deleted...]
-      <c r="K262" s="123">
+      <c r="B262" s="124">
+        <v>0</v>
+      </c>
+      <c r="C262" s="124">
+        <v>0</v>
+      </c>
+      <c r="D262" s="124">
+        <v>0</v>
+      </c>
+      <c r="E262" s="124">
+        <v>0</v>
+      </c>
+      <c r="F262" s="124">
+        <v>0</v>
+      </c>
+      <c r="G262" s="124">
+        <v>0</v>
+      </c>
+      <c r="H262" s="124">
+        <v>0</v>
+      </c>
+      <c r="I262" s="124">
+        <v>0</v>
+      </c>
+      <c r="J262" s="124">
+        <v>0</v>
+      </c>
+      <c r="K262" s="124">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A263" s="123" t="s">
+      <c r="A263" s="124" t="s">
         <v>73</v>
       </c>
-      <c r="B263" s="123">
-[...26 lines deleted...]
-      <c r="K263" s="123">
+      <c r="B263" s="124">
+        <v>0</v>
+      </c>
+      <c r="C263" s="124">
+        <v>0</v>
+      </c>
+      <c r="D263" s="124">
+        <v>0</v>
+      </c>
+      <c r="E263" s="124">
+        <v>0</v>
+      </c>
+      <c r="F263" s="124">
+        <v>0</v>
+      </c>
+      <c r="G263" s="124">
+        <v>0</v>
+      </c>
+      <c r="H263" s="124">
+        <v>0</v>
+      </c>
+      <c r="I263" s="124">
+        <v>0</v>
+      </c>
+      <c r="J263" s="124">
+        <v>0</v>
+      </c>
+      <c r="K263" s="124">
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A264" s="123" t="s">
+      <c r="A264" s="124" t="s">
         <v>74</v>
       </c>
-      <c r="B264" s="123">
-[...26 lines deleted...]
-      <c r="K264" s="123">
+      <c r="B264" s="124">
+        <v>0</v>
+      </c>
+      <c r="C264" s="124">
+        <v>0</v>
+      </c>
+      <c r="D264" s="124">
+        <v>0</v>
+      </c>
+      <c r="E264" s="124">
+        <v>0</v>
+      </c>
+      <c r="F264" s="124">
+        <v>0</v>
+      </c>
+      <c r="G264" s="124">
+        <v>0</v>
+      </c>
+      <c r="H264" s="124">
+        <v>0</v>
+      </c>
+      <c r="I264" s="124">
+        <v>0</v>
+      </c>
+      <c r="J264" s="124">
+        <v>0</v>
+      </c>
+      <c r="K264" s="124">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="46">
         <v>0</v>
       </c>
       <c r="B265" s="46">
         <v>0</v>
       </c>
       <c r="C265" s="46">
         <v>0</v>
       </c>
       <c r="D265" s="46">
         <v>0</v>
       </c>
       <c r="E265" s="46">
         <v>0</v>
       </c>
       <c r="F265" s="46">
         <v>0</v>
       </c>
       <c r="G265" s="46">
         <v>0</v>
       </c>
@@ -8023,704 +8021,704 @@
       <c r="C266" s="46"/>
       <c r="D266" s="46"/>
       <c r="E266" s="46"/>
       <c r="F266" s="46"/>
       <c r="G266" s="46"/>
       <c r="H266" s="46"/>
       <c r="I266" s="46"/>
       <c r="J266" s="46"/>
       <c r="K266" s="46"/>
     </row>
     <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="46"/>
       <c r="B267" s="46"/>
       <c r="C267" s="46"/>
       <c r="D267" s="46"/>
       <c r="E267" s="46"/>
       <c r="F267" s="46"/>
       <c r="G267" s="46"/>
       <c r="H267" s="46"/>
       <c r="I267" s="46"/>
       <c r="J267" s="46"/>
       <c r="K267" s="46"/>
     </row>
     <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="2" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B268" s="22"/>
       <c r="C268" s="22"/>
       <c r="D268" s="22"/>
       <c r="E268" s="22"/>
       <c r="F268" s="22"/>
       <c r="G268" s="22"/>
       <c r="H268" s="22"/>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
     </row>
     <row r="269" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="12">
         <v>0</v>
       </c>
       <c r="B269" s="12">
         <v>0</v>
       </c>
       <c r="C269" s="12">
         <v>0</v>
       </c>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
       <c r="E269" s="12">
         <v>2024</v>
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="H269" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I269" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="J269" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="K269" s="13" t="s">
         <v>116</v>
-      </c>
-[...10 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="270" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B270" s="22"/>
-      <c r="C270" s="124" t="s">
+      <c r="C270" s="127" t="s">
         <v>66</v>
       </c>
       <c r="D270" s="16">
         <v>6.8022951021632849</v>
       </c>
       <c r="E270" s="16">
         <v>23.284588918500955</v>
       </c>
       <c r="F270" s="16">
-        <v>9.4874920291253968</v>
+        <v>9.2114374829317356</v>
       </c>
       <c r="G270" s="16">
-        <v>-64.923898367356472</v>
+        <v>-65.12183042359942</v>
       </c>
       <c r="H270" s="16">
-        <v>17.213363129492087</v>
+        <v>17.047655302513974</v>
       </c>
       <c r="I270" s="16">
-        <v>8.9342937122599473</v>
+        <v>8.9658729247072255</v>
       </c>
       <c r="J270" s="16">
-        <v>9.3221613343826562</v>
+        <v>9.0077654122160684</v>
       </c>
       <c r="K270" s="16">
-        <v>19.050782002507752</v>
+        <v>10.122002101703153</v>
       </c>
     </row>
     <row r="271" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B271" s="22"/>
-      <c r="C271" s="124">
+      <c r="C271" s="127">
         <v>0</v>
       </c>
       <c r="D271" s="16">
         <v>49.979155950345927</v>
       </c>
       <c r="E271" s="16">
         <v>39.361611710931427</v>
       </c>
       <c r="F271" s="16">
-        <v>47.415033121743249</v>
+        <v>47.833710771019575</v>
       </c>
       <c r="G271" s="16">
-        <v>3.6983046358919656</v>
+        <v>7.1410877674798261</v>
       </c>
       <c r="H271" s="16">
-        <v>6.4473669857717075</v>
+        <v>7.3200885311391017</v>
       </c>
       <c r="I271" s="16">
-        <v>51.567399585492915</v>
+        <v>49.150590704879633</v>
       </c>
       <c r="J271" s="16">
-        <v>53.154353086701065</v>
+        <v>51.699717892068321</v>
       </c>
       <c r="K271" s="16">
-        <v>17.608705211849884</v>
+        <v>15.294619947974661</v>
       </c>
     </row>
     <row r="272" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B272" s="22"/>
-      <c r="C272" s="124">
+      <c r="C272" s="127">
         <v>0</v>
       </c>
       <c r="D272" s="16">
         <v>22.471739853691904</v>
       </c>
       <c r="E272" s="16">
         <v>16.288808620582291</v>
       </c>
       <c r="F272" s="16">
-        <v>19.692706946893136</v>
+        <v>18.74537563482016</v>
       </c>
       <c r="G272" s="16">
-        <v>4.074556311946977</v>
+        <v>1.461126010451252</v>
       </c>
       <c r="H272" s="16">
-        <v>4.3566954114258261</v>
+        <v>3.6953055357888953</v>
       </c>
       <c r="I272" s="16">
-        <v>17.088284453348908</v>
+        <v>17.492526962855603</v>
       </c>
       <c r="J272" s="16">
-        <v>17.449477101350769</v>
+        <v>18.98765886501771</v>
       </c>
       <c r="K272" s="16">
-        <v>16.50909152165271</v>
+        <v>18.978497153125261</v>
       </c>
     </row>
     <row r="273" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B273" s="22"/>
-      <c r="C273" s="124">
+      <c r="C273" s="127">
         <v>0</v>
       </c>
       <c r="D273" s="16">
         <v>20.74680909379887</v>
       </c>
       <c r="E273" s="16">
         <v>21.064990749985331</v>
       </c>
       <c r="F273" s="16">
-        <v>23.40476790223822</v>
+        <v>24.209476111228536</v>
       </c>
       <c r="G273" s="16">
-        <v>-4.3529594915346195</v>
+        <v>1.325549973793235</v>
       </c>
       <c r="H273" s="16">
-        <v>11.158171770375658</v>
+        <v>12.772511765818063</v>
       </c>
       <c r="I273" s="16">
-        <v>22.410022248898244</v>
+        <v>24.391009407557547</v>
       </c>
       <c r="J273" s="16">
-        <v>20.074008477565506</v>
+        <v>20.304857830697902</v>
       </c>
       <c r="K273" s="16">
-        <v>2.2039495387270618</v>
+        <v>-8.7527489212129144</v>
       </c>
     </row>
     <row r="274" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="97" t="s">
         <v>68</v>
       </c>
       <c r="B274" s="98"/>
-      <c r="C274" s="140" t="s">
+      <c r="C274" s="122" t="s">
         <v>59</v>
       </c>
       <c r="D274" s="99">
         <v>99.328409862178006</v>
       </c>
       <c r="E274" s="99">
         <v>99.583767108131951</v>
       </c>
       <c r="F274" s="99">
-        <v>99.519555926882859</v>
+        <v>99.572642399575699</v>
       </c>
       <c r="G274" s="99">
-        <v>-13.914804368488621</v>
+        <v>-11.835276272452266</v>
       </c>
       <c r="H274" s="99">
-        <v>7.8581925545719855</v>
+        <v>8.5037463077979325</v>
       </c>
       <c r="I274" s="99">
-        <v>99.141717959594018</v>
+        <v>99.401801377040471</v>
       </c>
       <c r="J274" s="99">
-        <v>99.686167795069593</v>
+        <v>99.609435529423024</v>
       </c>
       <c r="K274" s="99">
-        <v>14.097430298879502</v>
+        <v>9.6098568152331083</v>
       </c>
     </row>
     <row r="275" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B275" s="100"/>
-      <c r="C275" s="141">
+      <c r="C275" s="123">
         <v>0</v>
       </c>
       <c r="D275" s="17">
         <v>0.67159013782199817</v>
       </c>
       <c r="E275" s="17">
         <v>0.41623289186805568</v>
       </c>
       <c r="F275" s="17">
-        <v>0.48044407311713178</v>
+        <v>0.42735760042428361</v>
       </c>
       <c r="G275" s="17">
-        <v>-0.57055023276647399</v>
+        <v>-9.4687732447013762</v>
       </c>
       <c r="H275" s="17">
-        <v>-0.85312410345207423</v>
+        <v>-3.149943920661824</v>
       </c>
       <c r="I275" s="17">
-        <v>0.85828204040597056</v>
+        <v>0.59819862295952908</v>
       </c>
       <c r="J275" s="17">
-        <v>0.31383220493041331</v>
+        <v>0.3905644705769758</v>
       </c>
       <c r="K275" s="17">
-        <v>-58.507950644038829</v>
+        <v>-28.584791167155117</v>
       </c>
     </row>
     <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="4" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D276" s="60"/>
     </row>
     <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="60"/>
     </row>
     <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D278" s="60"/>
     </row>
     <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="20" t="s">
         <v>101</v>
       </c>
       <c r="D279" s="60"/>
     </row>
     <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="101" t="s">
         <v>70</v>
       </c>
       <c r="D280" s="60"/>
     </row>
     <row r="281" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A281" s="123" t="s">
+      <c r="A281" s="124" t="s">
         <v>71</v>
       </c>
-      <c r="B281" s="123">
-[...26 lines deleted...]
-      <c r="K281" s="123">
+      <c r="B281" s="124">
+        <v>0</v>
+      </c>
+      <c r="C281" s="124">
+        <v>0</v>
+      </c>
+      <c r="D281" s="124">
+        <v>0</v>
+      </c>
+      <c r="E281" s="124">
+        <v>0</v>
+      </c>
+      <c r="F281" s="124">
+        <v>0</v>
+      </c>
+      <c r="G281" s="124">
+        <v>0</v>
+      </c>
+      <c r="H281" s="124">
+        <v>0</v>
+      </c>
+      <c r="I281" s="124">
+        <v>0</v>
+      </c>
+      <c r="J281" s="124">
+        <v>0</v>
+      </c>
+      <c r="K281" s="124">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A282" s="123" t="s">
+      <c r="A282" s="124" t="s">
         <v>72</v>
       </c>
-      <c r="B282" s="123">
-[...26 lines deleted...]
-      <c r="K282" s="123">
+      <c r="B282" s="124">
+        <v>0</v>
+      </c>
+      <c r="C282" s="124">
+        <v>0</v>
+      </c>
+      <c r="D282" s="124">
+        <v>0</v>
+      </c>
+      <c r="E282" s="124">
+        <v>0</v>
+      </c>
+      <c r="F282" s="124">
+        <v>0</v>
+      </c>
+      <c r="G282" s="124">
+        <v>0</v>
+      </c>
+      <c r="H282" s="124">
+        <v>0</v>
+      </c>
+      <c r="I282" s="124">
+        <v>0</v>
+      </c>
+      <c r="J282" s="124">
+        <v>0</v>
+      </c>
+      <c r="K282" s="124">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A283" s="123" t="s">
+      <c r="A283" s="124" t="s">
         <v>73</v>
       </c>
-      <c r="B283" s="123">
-[...26 lines deleted...]
-      <c r="K283" s="123">
+      <c r="B283" s="124">
+        <v>0</v>
+      </c>
+      <c r="C283" s="124">
+        <v>0</v>
+      </c>
+      <c r="D283" s="124">
+        <v>0</v>
+      </c>
+      <c r="E283" s="124">
+        <v>0</v>
+      </c>
+      <c r="F283" s="124">
+        <v>0</v>
+      </c>
+      <c r="G283" s="124">
+        <v>0</v>
+      </c>
+      <c r="H283" s="124">
+        <v>0</v>
+      </c>
+      <c r="I283" s="124">
+        <v>0</v>
+      </c>
+      <c r="J283" s="124">
+        <v>0</v>
+      </c>
+      <c r="K283" s="124">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A284" s="123" t="s">
+      <c r="A284" s="124" t="s">
         <v>74</v>
       </c>
-      <c r="B284" s="123">
-[...26 lines deleted...]
-      <c r="K284" s="123">
+      <c r="B284" s="124">
+        <v>0</v>
+      </c>
+      <c r="C284" s="124">
+        <v>0</v>
+      </c>
+      <c r="D284" s="124">
+        <v>0</v>
+      </c>
+      <c r="E284" s="124">
+        <v>0</v>
+      </c>
+      <c r="F284" s="124">
+        <v>0</v>
+      </c>
+      <c r="G284" s="124">
+        <v>0</v>
+      </c>
+      <c r="H284" s="124">
+        <v>0</v>
+      </c>
+      <c r="I284" s="124">
+        <v>0</v>
+      </c>
+      <c r="J284" s="124">
+        <v>0</v>
+      </c>
+      <c r="K284" s="124">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="46"/>
       <c r="B285" s="46"/>
       <c r="C285" s="46"/>
       <c r="D285" s="46"/>
       <c r="E285" s="46"/>
       <c r="F285" s="83"/>
       <c r="G285" s="83"/>
       <c r="H285" s="46"/>
       <c r="I285" s="46"/>
       <c r="J285" s="46"/>
       <c r="K285" s="46"/>
     </row>
     <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="46"/>
       <c r="B286" s="46"/>
       <c r="C286" s="46"/>
       <c r="D286" s="46"/>
       <c r="E286" s="46"/>
       <c r="F286" s="83"/>
       <c r="G286" s="83"/>
       <c r="H286" s="46"/>
       <c r="I286" s="46"/>
       <c r="J286" s="46"/>
       <c r="K286" s="46"/>
     </row>
     <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="46"/>
       <c r="B287" s="46"/>
       <c r="C287" s="46"/>
       <c r="D287" s="46"/>
       <c r="E287" s="46"/>
       <c r="F287" s="83"/>
       <c r="G287" s="83"/>
       <c r="H287" s="46"/>
       <c r="I287" s="46"/>
       <c r="J287" s="46"/>
       <c r="K287" s="46"/>
     </row>
     <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="2" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B288" s="22"/>
       <c r="C288" s="22"/>
       <c r="D288" s="22"/>
       <c r="E288" s="22"/>
       <c r="F288" s="22"/>
       <c r="G288" s="22"/>
       <c r="H288" s="22"/>
       <c r="I288" s="22"/>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
     </row>
     <row r="289" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="12">
         <v>0</v>
       </c>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="24">
         <v>0</v>
       </c>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
         <v>2022</v>
       </c>
       <c r="G289" s="12">
         <v>2023</v>
       </c>
       <c r="H289" s="12">
         <v>2024</v>
       </c>
       <c r="I289" s="12">
         <v>2025</v>
       </c>
       <c r="J289" s="13" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="K289" s="13" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B290" s="102"/>
       <c r="C290" s="102"/>
-      <c r="D290" s="130" t="s">
+      <c r="D290" s="126" t="s">
         <v>47</v>
       </c>
       <c r="E290" s="103">
-        <v>0.56517902384954999</v>
+        <v>0.5651790238495501</v>
       </c>
       <c r="F290" s="103">
-        <v>0.96206061913000496</v>
+        <v>0.96206061913000507</v>
       </c>
       <c r="G290" s="103">
-        <v>0.54956079060344554</v>
+        <v>0.54956079060344543</v>
       </c>
       <c r="H290" s="103">
         <v>0.30771518504960882</v>
       </c>
       <c r="I290" s="103">
-        <v>0.25549932339372228</v>
+        <v>0.26856052518641071</v>
       </c>
       <c r="J290" s="104">
-        <v>-12.450960980921803</v>
+        <v>-8.5027365681879346</v>
       </c>
       <c r="K290" s="104">
-        <v>-12.119718641471222</v>
+        <v>-11.145256176076835</v>
       </c>
     </row>
     <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B291" s="22"/>
       <c r="C291" s="22"/>
-      <c r="D291" s="131">
+      <c r="D291" s="141">
         <v>0</v>
       </c>
       <c r="E291" s="60">
-        <v>0.31349036942673575</v>
+        <v>0.3134903694267358</v>
       </c>
       <c r="F291" s="60">
         <v>0.24388107085522417</v>
       </c>
       <c r="G291" s="60">
-        <v>0.49927626011758691</v>
+        <v>0.4992762601175868</v>
       </c>
       <c r="H291" s="60">
         <v>0.17971739196138303</v>
       </c>
       <c r="I291" s="60">
-        <v>6.1458877340759416E-2</v>
+        <v>6.3920566444328988E-2</v>
       </c>
       <c r="J291" s="16">
-        <v>-63.941714541701224</v>
+        <v>-62.712319976753619</v>
       </c>
       <c r="K291" s="16">
-        <v>-28.685044813457182</v>
+        <v>-28.084801043217055</v>
       </c>
     </row>
     <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B292" s="22"/>
       <c r="C292" s="22"/>
-      <c r="D292" s="131">
+      <c r="D292" s="141">
         <v>0</v>
       </c>
       <c r="E292" s="60">
         <v>16.393513354462232</v>
       </c>
       <c r="F292" s="60">
-        <v>19.19401833863623</v>
+        <v>19.194018338636234</v>
       </c>
       <c r="G292" s="60">
         <v>9.4886829550787191</v>
       </c>
       <c r="H292" s="60">
         <v>8.0075821467225978</v>
       </c>
       <c r="I292" s="60">
-        <v>9.6686957745764044</v>
+        <v>9.7244175150380219</v>
       </c>
       <c r="J292" s="16">
         <v>27.31425997570922</v>
       </c>
       <c r="K292" s="16">
         <v>-6.0786182939395417</v>
       </c>
     </row>
     <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B293" s="22"/>
       <c r="C293" s="22"/>
-      <c r="D293" s="131">
+      <c r="D293" s="141">
         <v>0</v>
       </c>
       <c r="E293" s="60">
         <v>80.789008946610224</v>
       </c>
       <c r="F293" s="60">
         <v>77.985959600383865</v>
       </c>
       <c r="G293" s="60">
-        <v>86.441811279902737</v>
+        <v>86.441811279902723</v>
       </c>
       <c r="H293" s="60">
         <v>84.432722341128155</v>
       </c>
       <c r="I293" s="60">
-        <v>84.055313559170983</v>
+        <v>86.197647438308863</v>
       </c>
       <c r="J293" s="16">
-        <v>4.9699372306527207</v>
+        <v>7.0285092444570276</v>
       </c>
       <c r="K293" s="16">
-        <v>8.2414825039824002</v>
+        <v>8.7683064614793249</v>
       </c>
     </row>
     <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B294" s="73"/>
       <c r="C294" s="73"/>
-      <c r="D294" s="132">
+      <c r="D294" s="142">
         <v>0</v>
       </c>
       <c r="E294" s="105">
-        <v>1.938808305651267</v>
+        <v>1.9388083056512528</v>
       </c>
       <c r="F294" s="105">
-        <v>1.6140803709946834</v>
+        <v>1.6140803709946856</v>
       </c>
       <c r="G294" s="105">
-        <v>3.0206687142975213</v>
+        <v>3.020668714297519</v>
       </c>
       <c r="H294" s="105">
-        <v>7.0722629351382613</v>
+        <v>7.0722629351382587</v>
       </c>
       <c r="I294" s="105">
-        <v>5.9590324655181286</v>
+        <v>3.7454539550223633</v>
       </c>
       <c r="J294" s="17">
-        <v>-11.156039548579711</v>
+        <v>-44.478534676233004</v>
       </c>
       <c r="K294" s="17">
-        <v>41.905990318868632</v>
+        <v>26.170836149438337</v>
       </c>
     </row>
     <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F295" s="60"/>
       <c r="G295" s="60"/>
       <c r="H295" s="60"/>
       <c r="I295" s="60"/>
       <c r="J295" s="60"/>
       <c r="K295" s="60"/>
     </row>
     <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B296" s="84"/>
       <c r="C296" s="84"/>
       <c r="D296" s="84"/>
       <c r="E296" s="84"/>
       <c r="F296" s="84"/>
       <c r="G296" s="84"/>
       <c r="H296" s="84"/>
       <c r="I296" s="84"/>
@@ -8763,247 +8761,247 @@
       <c r="K299" s="85"/>
     </row>
     <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="101" t="s">
         <v>77</v>
       </c>
       <c r="B300" s="84"/>
       <c r="C300" s="84"/>
       <c r="D300" s="84"/>
       <c r="E300" s="84"/>
       <c r="F300" s="84"/>
       <c r="G300" s="84"/>
       <c r="H300" s="84"/>
       <c r="I300" s="84"/>
       <c r="J300" s="84"/>
       <c r="K300" s="84"/>
     </row>
     <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="46"/>
     </row>
     <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="46"/>
     </row>
     <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="2" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B303" s="22"/>
       <c r="C303" s="22"/>
       <c r="D303" s="22"/>
       <c r="E303" s="22"/>
       <c r="F303" s="22"/>
       <c r="G303" s="22"/>
       <c r="H303" s="22"/>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
     </row>
     <row r="304" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="12">
         <v>0</v>
       </c>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="24">
         <v>0</v>
       </c>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
         <v>2022</v>
       </c>
       <c r="G304" s="12">
         <v>2023</v>
       </c>
       <c r="H304" s="12">
         <v>2024</v>
       </c>
       <c r="I304" s="12">
         <v>2025</v>
       </c>
       <c r="J304" s="13" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="K304" s="13" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B305" s="102"/>
       <c r="C305" s="102"/>
-      <c r="D305" s="130" t="s">
+      <c r="D305" s="126" t="s">
         <v>47</v>
       </c>
       <c r="E305" s="103">
         <v>1.1704634072692126</v>
       </c>
       <c r="F305" s="103">
-        <v>0.85761886821531386</v>
+        <v>0.85761886821531397</v>
       </c>
       <c r="G305" s="103">
         <v>0.64559089976453277</v>
       </c>
       <c r="H305" s="103">
         <v>0.5682749740805868</v>
       </c>
       <c r="I305" s="103">
-        <v>1.4076928523087402</v>
+        <v>1.4107970604490008</v>
       </c>
       <c r="J305" s="104">
-        <v>113.38209113738982</v>
+        <v>118.90182627483085</v>
       </c>
       <c r="K305" s="104">
-        <v>12.89687423913124</v>
+        <v>13.619996700678616</v>
       </c>
     </row>
     <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B306" s="22"/>
       <c r="C306" s="22"/>
-      <c r="D306" s="131">
+      <c r="D306" s="141">
         <v>0</v>
       </c>
       <c r="E306" s="60">
         <v>0.29431780668009061</v>
       </c>
       <c r="F306" s="60">
-        <v>8.1653979618646927E-2</v>
+        <v>8.1653979618646955E-2</v>
       </c>
       <c r="G306" s="60">
         <v>0.21304705166995405</v>
       </c>
       <c r="H306" s="60">
         <v>0.17439423007329941</v>
       </c>
       <c r="I306" s="60">
-        <v>0.17164950566180842</v>
+        <v>0.1701516342663657</v>
       </c>
       <c r="J306" s="16">
-        <v>-15.214997495922852</v>
+        <v>-13.970503255300295</v>
       </c>
       <c r="K306" s="16">
-        <v>-5.789153436376715</v>
+        <v>-5.4453279727733168</v>
       </c>
     </row>
     <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B307" s="22"/>
       <c r="C307" s="22"/>
-      <c r="D307" s="131">
+      <c r="D307" s="141">
         <v>0</v>
       </c>
       <c r="E307" s="60">
         <v>1.774982103685083</v>
       </c>
       <c r="F307" s="60">
-        <v>1.9675209330769532</v>
+        <v>1.9675209330769536</v>
       </c>
       <c r="G307" s="60">
         <v>1.06593736645648</v>
       </c>
       <c r="H307" s="60">
         <v>0.79236513804518627</v>
       </c>
       <c r="I307" s="60">
-        <v>0.5464996106691199</v>
+        <v>0.56976748619645468</v>
       </c>
       <c r="J307" s="16">
-        <v>-40.588148114912833</v>
+        <v>-36.59614374685021</v>
       </c>
       <c r="K307" s="16">
-        <v>-19.694854886434644</v>
+        <v>-18.378604267942634</v>
       </c>
     </row>
     <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B308" s="22"/>
       <c r="C308" s="22"/>
-      <c r="D308" s="131">
+      <c r="D308" s="141">
         <v>0</v>
       </c>
       <c r="E308" s="60">
         <v>91.421150176070185</v>
       </c>
       <c r="F308" s="60">
-        <v>90.798054811811824</v>
+        <v>90.798054811811852</v>
       </c>
       <c r="G308" s="60">
         <v>90.887742179234849</v>
       </c>
       <c r="H308" s="60">
         <v>74.806259900293497</v>
       </c>
       <c r="I308" s="60">
-        <v>86.794758893380148</v>
+        <v>87.530973145341719</v>
       </c>
       <c r="J308" s="16">
-        <v>-5.4291371280300121E-2</v>
+        <v>3.1732674469898443</v>
       </c>
       <c r="K308" s="16">
-        <v>6.4157981450241097</v>
+        <v>7.264710502247107</v>
       </c>
     </row>
     <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B309" s="73"/>
       <c r="C309" s="73"/>
-      <c r="D309" s="132">
+      <c r="D309" s="142">
         <v>0</v>
       </c>
       <c r="E309" s="105">
-        <v>5.3390865062954251</v>
+        <v>5.3390865062954287</v>
       </c>
       <c r="F309" s="105">
-        <v>6.2951514072772605</v>
+        <v>6.2951514072772481</v>
       </c>
       <c r="G309" s="105">
-        <v>7.1876825028741802</v>
+        <v>7.1876825028741695</v>
       </c>
       <c r="H309" s="105">
-        <v>23.658705757507441</v>
+        <v>23.65870575750743</v>
       </c>
       <c r="I309" s="105">
-        <v>11.079399137980191</v>
+        <v>10.318310673746458</v>
       </c>
       <c r="J309" s="17">
-        <v>-59.660192866900928</v>
+        <v>-61.544276501710961</v>
       </c>
       <c r="K309" s="17">
-        <v>29.391788033500287</v>
+        <v>27.853760595962186</v>
       </c>
     </row>
     <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F310" s="60"/>
       <c r="G310" s="60"/>
       <c r="H310" s="60"/>
       <c r="I310" s="60"/>
       <c r="J310" s="60"/>
       <c r="K310" s="60"/>
     </row>
     <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B311" s="84"/>
       <c r="C311" s="84"/>
       <c r="D311" s="84"/>
       <c r="E311" s="84"/>
       <c r="F311" s="84"/>
       <c r="G311" s="84"/>
       <c r="H311" s="84"/>
       <c r="I311" s="84"/>
@@ -9046,200 +9044,200 @@
       <c r="K314" s="85"/>
     </row>
     <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A315" s="101" t="s">
         <v>77</v>
       </c>
       <c r="B315" s="84"/>
       <c r="C315" s="84"/>
       <c r="D315" s="84"/>
       <c r="E315" s="84"/>
       <c r="F315" s="84"/>
       <c r="G315" s="84"/>
       <c r="H315" s="84"/>
       <c r="I315" s="84"/>
       <c r="J315" s="84"/>
       <c r="K315" s="84"/>
     </row>
     <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A316" s="82"/>
     </row>
     <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A317" s="82"/>
     </row>
     <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A318" s="2" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="8"/>
       <c r="D318" s="8"/>
       <c r="E318" s="8"/>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
       <c r="H318" s="8"/>
       <c r="I318" s="8"/>
       <c r="J318" s="8"/>
       <c r="K318" s="9"/>
     </row>
     <row r="319" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A319" s="11">
         <v>0</v>
       </c>
       <c r="B319" s="11"/>
       <c r="C319" s="11"/>
       <c r="D319" s="11"/>
       <c r="E319" s="12">
         <v>2021</v>
       </c>
       <c r="F319" s="12">
         <v>2022</v>
       </c>
       <c r="G319" s="12">
         <v>2023</v>
       </c>
       <c r="H319" s="12">
         <v>2024</v>
       </c>
       <c r="I319" s="12">
         <v>2025</v>
       </c>
       <c r="J319" s="13" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="K319" s="13" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="320" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A320" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B320" s="15"/>
       <c r="C320" s="15"/>
       <c r="D320" s="15"/>
       <c r="E320" s="16">
         <v>212.41</v>
       </c>
       <c r="F320" s="16">
         <v>335.44</v>
       </c>
       <c r="G320" s="16">
         <v>394.82</v>
       </c>
       <c r="H320" s="16">
-        <v>440.99</v>
+        <v>441.91</v>
       </c>
       <c r="I320" s="16">
-        <v>452.72</v>
+        <v>454.99</v>
       </c>
       <c r="J320" s="16">
-        <v>2.6599242613211223</v>
+        <v>2.9598787083342724</v>
       </c>
       <c r="K320" s="16">
-        <v>20.826913177022742</v>
+        <v>20.9780898826059</v>
       </c>
     </row>
     <row r="321" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A321" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B321" s="15"/>
       <c r="C321" s="15"/>
       <c r="D321" s="15"/>
       <c r="E321" s="16">
         <v>73.44</v>
       </c>
       <c r="F321" s="16">
         <v>75.59</v>
       </c>
       <c r="G321" s="16">
         <v>93.2</v>
       </c>
       <c r="H321" s="16">
-        <v>109.82</v>
+        <v>109.92</v>
       </c>
       <c r="I321" s="16">
-        <v>113.48</v>
+        <v>113.84</v>
       </c>
       <c r="J321" s="16">
-        <v>3.3327262793662458</v>
+        <v>3.566229985443961</v>
       </c>
       <c r="K321" s="16">
-        <v>11.492759536041742</v>
+        <v>11.58107847478953</v>
       </c>
     </row>
     <row r="322" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A322" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B322" s="15"/>
       <c r="C322" s="15"/>
       <c r="D322" s="15"/>
       <c r="E322" s="16">
         <v>138.97</v>
       </c>
       <c r="F322" s="16">
         <v>259.85000000000002</v>
       </c>
       <c r="G322" s="16">
         <v>301.62</v>
       </c>
       <c r="H322" s="16">
-        <v>331.17</v>
+        <v>331.99</v>
       </c>
       <c r="I322" s="16">
-        <v>339.24</v>
+        <v>341.15</v>
       </c>
       <c r="J322" s="16" t="s">
         <v>24</v>
       </c>
       <c r="K322" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="323" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A323" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B323" s="1"/>
       <c r="C323" s="1"/>
       <c r="D323" s="1"/>
       <c r="E323" s="17">
         <v>289.229302832244</v>
       </c>
       <c r="F323" s="17">
         <v>443.76240243418437</v>
       </c>
       <c r="G323" s="17">
         <v>423.6266094420601</v>
       </c>
       <c r="H323" s="17">
-        <v>401.55709342560561</v>
+        <v>402.02874818049497</v>
       </c>
       <c r="I323" s="17">
-        <v>398.94254494183997</v>
+        <v>399.67498243148276</v>
       </c>
       <c r="J323" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K323" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="324" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A324" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B324" s="46"/>
       <c r="C324" s="46"/>
       <c r="D324" s="46"/>
       <c r="E324" s="46"/>
       <c r="F324" s="46"/>
       <c r="G324" s="46"/>
       <c r="H324" s="46"/>
       <c r="I324" s="46"/>
       <c r="J324" s="46"/>
       <c r="K324" s="46"/>
     </row>
     <row r="325" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A325" s="4" t="s">
@@ -9280,1201 +9278,1201 @@
       <c r="D327" s="46"/>
       <c r="E327" s="46"/>
       <c r="F327" s="46"/>
       <c r="G327" s="46"/>
       <c r="H327" s="46"/>
       <c r="I327" s="46"/>
       <c r="J327" s="46"/>
       <c r="K327" s="46"/>
     </row>
     <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A328" s="20" t="s">
         <v>101</v>
       </c>
       <c r="B328" s="46"/>
       <c r="C328" s="46"/>
       <c r="D328" s="46"/>
       <c r="E328" s="46"/>
       <c r="F328" s="46"/>
       <c r="G328" s="46"/>
       <c r="H328" s="46"/>
       <c r="I328" s="46"/>
       <c r="J328" s="46"/>
       <c r="K328" s="46"/>
     </row>
     <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A329" s="122" t="s">
-[...29 lines deleted...]
-      <c r="K329" s="122">
+      <c r="A329" s="133" t="s">
+        <v>130</v>
+      </c>
+      <c r="B329" s="133">
+        <v>0</v>
+      </c>
+      <c r="C329" s="133">
+        <v>0</v>
+      </c>
+      <c r="D329" s="133">
+        <v>0</v>
+      </c>
+      <c r="E329" s="133">
+        <v>0</v>
+      </c>
+      <c r="F329" s="133">
+        <v>0</v>
+      </c>
+      <c r="G329" s="133">
+        <v>0</v>
+      </c>
+      <c r="H329" s="133">
+        <v>0</v>
+      </c>
+      <c r="I329" s="133">
+        <v>0</v>
+      </c>
+      <c r="J329" s="133">
+        <v>0</v>
+      </c>
+      <c r="K329" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A330" s="46"/>
       <c r="B330" s="46"/>
       <c r="C330" s="46"/>
       <c r="D330" s="46"/>
       <c r="E330" s="46"/>
       <c r="F330" s="46"/>
       <c r="G330" s="46"/>
       <c r="H330" s="46"/>
       <c r="I330" s="46"/>
       <c r="J330" s="46"/>
       <c r="K330" s="46"/>
     </row>
     <row r="331" spans="1:11" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="2" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B331" s="37"/>
       <c r="C331" s="37"/>
       <c r="D331" s="37"/>
       <c r="E331" s="37"/>
       <c r="F331" s="37"/>
       <c r="G331" s="37"/>
       <c r="H331" s="37"/>
       <c r="I331" s="37"/>
       <c r="J331" s="37"/>
       <c r="K331" s="37"/>
     </row>
     <row r="332" spans="1:11" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="23"/>
       <c r="B332" s="23"/>
       <c r="C332" s="23"/>
       <c r="D332" s="24"/>
       <c r="E332" s="12"/>
       <c r="F332" s="12"/>
       <c r="G332" s="12">
         <v>2021</v>
       </c>
       <c r="H332" s="12">
         <v>2022</v>
       </c>
       <c r="I332" s="12">
         <v>2023</v>
       </c>
       <c r="J332" s="13">
         <v>2024</v>
       </c>
       <c r="K332" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="333" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A333" s="126" t="s">
-[...5 lines deleted...]
-      <c r="E333" s="126"/>
+      <c r="A333" s="140" t="s">
+        <v>118</v>
+      </c>
+      <c r="B333" s="140"/>
+      <c r="C333" s="140"/>
+      <c r="D333" s="140"/>
+      <c r="E333" s="140"/>
       <c r="F333" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G333" s="27">
         <v>18</v>
       </c>
       <c r="H333" s="27">
         <v>19</v>
       </c>
       <c r="I333" s="27">
         <v>19</v>
       </c>
       <c r="J333" s="27">
         <v>18</v>
       </c>
       <c r="K333" s="27">
         <v>18</v>
       </c>
     </row>
     <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A334" s="127"/>
-[...3 lines deleted...]
-      <c r="E334" s="127"/>
+      <c r="A334" s="138"/>
+      <c r="B334" s="138"/>
+      <c r="C334" s="138"/>
+      <c r="D334" s="138"/>
+      <c r="E334" s="138"/>
       <c r="F334" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G334" s="28">
         <v>0.75828866161926278</v>
       </c>
       <c r="H334" s="28">
         <v>0.74608325198347969</v>
       </c>
       <c r="I334" s="28">
         <v>0.73984599690134911</v>
       </c>
       <c r="J334" s="28">
-        <v>0.76059051447957449</v>
+        <v>0.76000003439614561</v>
       </c>
       <c r="K334" s="28">
-        <v>0.74826289031251447</v>
+        <v>0.74849528577437818</v>
       </c>
     </row>
     <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A335" s="128" t="s">
-[...5 lines deleted...]
-      <c r="E335" s="128"/>
+      <c r="A335" s="135" t="s">
+        <v>119</v>
+      </c>
+      <c r="B335" s="135"/>
+      <c r="C335" s="135"/>
+      <c r="D335" s="135"/>
+      <c r="E335" s="135"/>
       <c r="F335" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G335" s="30">
         <v>29</v>
       </c>
       <c r="H335" s="30">
         <v>33</v>
       </c>
       <c r="I335" s="30">
         <v>30</v>
       </c>
       <c r="J335" s="30">
         <v>30</v>
       </c>
       <c r="K335" s="30">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A336" s="129"/>
-[...3 lines deleted...]
-      <c r="E336" s="129"/>
+      <c r="A336" s="136"/>
+      <c r="B336" s="136"/>
+      <c r="C336" s="136"/>
+      <c r="D336" s="136"/>
+      <c r="E336" s="136"/>
       <c r="F336" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G336" s="32">
         <v>0.42236947897412064</v>
       </c>
       <c r="H336" s="32">
         <v>0.32411540377858788</v>
       </c>
       <c r="I336" s="32">
         <v>0.38730439465819144</v>
       </c>
       <c r="J336" s="32">
-        <v>0.42076289807629896</v>
+        <v>0.41476678424429581</v>
       </c>
       <c r="K336" s="32">
-        <v>0.41473045992029201</v>
+        <v>0.41207050952098612</v>
       </c>
     </row>
     <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A337" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B337" s="33"/>
       <c r="C337" s="34"/>
     </row>
     <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A338" s="4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A342" s="2" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B342" s="8"/>
       <c r="C342" s="8"/>
       <c r="D342" s="8"/>
       <c r="E342" s="8"/>
       <c r="F342" s="8"/>
       <c r="G342" s="8"/>
       <c r="H342" s="8"/>
       <c r="I342" s="8"/>
       <c r="J342" s="8"/>
       <c r="K342" s="9"/>
     </row>
     <row r="343" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A343" s="11">
         <v>0</v>
       </c>
       <c r="B343" s="11"/>
       <c r="C343" s="11"/>
       <c r="D343" s="11"/>
       <c r="E343" s="12">
         <v>2021</v>
       </c>
       <c r="F343" s="12">
         <v>2022</v>
       </c>
       <c r="G343" s="12">
         <v>2023</v>
       </c>
       <c r="H343" s="12">
         <v>2024</v>
       </c>
       <c r="I343" s="12">
         <v>2025</v>
       </c>
       <c r="J343" s="13" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="K343" s="13" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="344" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B344" s="15"/>
       <c r="C344" s="15"/>
       <c r="D344" s="15"/>
       <c r="E344" s="16">
         <v>568.29999999999995</v>
       </c>
       <c r="F344" s="16">
         <v>762.88</v>
       </c>
       <c r="G344" s="16">
         <v>801.09</v>
       </c>
       <c r="H344" s="16">
-        <v>885.74</v>
+        <v>886.66</v>
       </c>
       <c r="I344" s="16">
-        <v>926.52</v>
+        <v>925.02</v>
       </c>
       <c r="J344" s="16">
-        <v>4.604059882132451</v>
+        <v>4.3263483184084111</v>
       </c>
       <c r="K344" s="16">
-        <v>12.99761721979209</v>
+        <v>12.951854735934454</v>
       </c>
     </row>
     <row r="345" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A345" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B345" s="15"/>
       <c r="C345" s="15"/>
       <c r="D345" s="15"/>
       <c r="E345" s="16">
         <v>519.30999999999995</v>
       </c>
       <c r="F345" s="16">
         <v>615.79</v>
       </c>
       <c r="G345" s="16">
         <v>681.17</v>
       </c>
       <c r="H345" s="16">
-        <v>705.8</v>
+        <v>705.84</v>
       </c>
       <c r="I345" s="16">
-        <v>699.97</v>
+        <v>735.21</v>
       </c>
       <c r="J345" s="16">
-        <v>-0.82601303485405597</v>
+        <v>4.1609996599795993</v>
       </c>
       <c r="K345" s="16">
-        <v>7.748984397531844</v>
+        <v>9.0802639023694667</v>
       </c>
     </row>
     <row r="346" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A346" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B346" s="15"/>
       <c r="C346" s="15"/>
       <c r="D346" s="15"/>
       <c r="E346" s="16">
         <v>48.990000000000009</v>
       </c>
       <c r="F346" s="16">
         <v>147.09000000000003</v>
       </c>
       <c r="G346" s="16">
         <v>119.92000000000007</v>
       </c>
       <c r="H346" s="16">
-        <v>179.94000000000005</v>
+        <v>180.81999999999994</v>
       </c>
       <c r="I346" s="16">
-        <v>226.54999999999995</v>
+        <v>189.80999999999995</v>
       </c>
       <c r="J346" s="16" t="s">
         <v>24</v>
       </c>
       <c r="K346" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="347" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A347" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B347" s="1"/>
       <c r="C347" s="1"/>
       <c r="D347" s="1"/>
       <c r="E347" s="17">
         <v>109.43367160270358</v>
       </c>
       <c r="F347" s="17">
         <v>123.88638984069244</v>
       </c>
       <c r="G347" s="17">
         <v>117.60500315633398</v>
       </c>
       <c r="H347" s="17">
-        <v>125.49447435534147</v>
+        <v>125.61770372889039</v>
       </c>
       <c r="I347" s="17">
-        <v>132.36567281454919</v>
+        <v>125.81711347778185</v>
       </c>
       <c r="J347" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K347" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="348" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A348" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="349" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A349" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="350" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A350" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A351" s="4" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="352" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A352" s="122" t="s">
+      <c r="A352" s="133" t="s">
         <v>64</v>
       </c>
-      <c r="B352" s="122"/>
-[...8 lines deleted...]
-      <c r="K352" s="122"/>
+      <c r="B352" s="133"/>
+      <c r="C352" s="133"/>
+      <c r="D352" s="133"/>
+      <c r="E352" s="133"/>
+      <c r="F352" s="133"/>
+      <c r="G352" s="133"/>
+      <c r="H352" s="133"/>
+      <c r="I352" s="133"/>
+      <c r="J352" s="133"/>
+      <c r="K352" s="133"/>
     </row>
     <row r="353" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A353" s="122" t="s">
-[...29 lines deleted...]
-      <c r="K353" s="122">
+      <c r="A353" s="133" t="s">
+        <v>130</v>
+      </c>
+      <c r="B353" s="133">
+        <v>0</v>
+      </c>
+      <c r="C353" s="133">
+        <v>0</v>
+      </c>
+      <c r="D353" s="133">
+        <v>0</v>
+      </c>
+      <c r="E353" s="133">
+        <v>0</v>
+      </c>
+      <c r="F353" s="133">
+        <v>0</v>
+      </c>
+      <c r="G353" s="133">
+        <v>0</v>
+      </c>
+      <c r="H353" s="133">
+        <v>0</v>
+      </c>
+      <c r="I353" s="133">
+        <v>0</v>
+      </c>
+      <c r="J353" s="133">
+        <v>0</v>
+      </c>
+      <c r="K353" s="133">
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A354" s="46"/>
       <c r="B354" s="46"/>
       <c r="C354" s="46"/>
       <c r="D354" s="46"/>
       <c r="E354" s="46"/>
       <c r="F354" s="46"/>
       <c r="G354" s="46"/>
       <c r="H354" s="46"/>
       <c r="I354" s="46"/>
       <c r="J354" s="46"/>
       <c r="K354" s="46"/>
     </row>
     <row r="355" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A355" s="2" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B355" s="37"/>
       <c r="C355" s="37"/>
       <c r="D355" s="37"/>
       <c r="E355" s="37"/>
       <c r="F355" s="37"/>
       <c r="G355" s="37"/>
       <c r="H355" s="37"/>
       <c r="I355" s="37"/>
       <c r="J355" s="37"/>
       <c r="K355" s="37"/>
     </row>
     <row r="356" spans="1:11" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A356" s="23">
         <v>0</v>
       </c>
       <c r="B356" s="23">
         <v>0</v>
       </c>
       <c r="C356" s="23">
         <v>0</v>
       </c>
       <c r="D356" s="24"/>
       <c r="E356" s="12"/>
       <c r="F356" s="12">
         <v>0</v>
       </c>
       <c r="G356" s="12">
         <v>2021</v>
       </c>
       <c r="H356" s="12">
         <v>2022</v>
       </c>
       <c r="I356" s="12">
         <v>2023</v>
       </c>
       <c r="J356" s="13">
         <v>2024</v>
       </c>
       <c r="K356" s="13">
         <v>2025</v>
       </c>
     </row>
     <row r="357" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A357" s="126" t="s">
-[...5 lines deleted...]
-      <c r="E357" s="126"/>
+      <c r="A357" s="140" t="s">
+        <v>118</v>
+      </c>
+      <c r="B357" s="140"/>
+      <c r="C357" s="140"/>
+      <c r="D357" s="140"/>
+      <c r="E357" s="140"/>
       <c r="F357" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G357" s="27">
         <v>21</v>
       </c>
       <c r="H357" s="27">
         <v>21</v>
       </c>
       <c r="I357" s="27">
         <v>23</v>
       </c>
       <c r="J357" s="27">
         <v>19</v>
       </c>
       <c r="K357" s="27">
         <v>20</v>
       </c>
     </row>
     <row r="358" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A358" s="127">
-[...9 lines deleted...]
-      <c r="E358" s="127"/>
+      <c r="A358" s="138">
+        <v>0</v>
+      </c>
+      <c r="B358" s="138">
+        <v>0</v>
+      </c>
+      <c r="C358" s="138">
+        <v>0</v>
+      </c>
+      <c r="D358" s="138"/>
+      <c r="E358" s="138"/>
       <c r="F358" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G358" s="28">
         <v>0.63054857504121642</v>
       </c>
       <c r="H358" s="28">
         <v>0.63066400351772423</v>
       </c>
       <c r="I358" s="28">
-        <v>0.62721182815230536</v>
+        <v>0.62728873981122679</v>
       </c>
       <c r="J358" s="28">
-        <v>0.66422834804863518</v>
+        <v>0.66392528358309089</v>
       </c>
       <c r="K358" s="28">
-        <v>0.68817652828712139</v>
+        <v>0.68778991112087629</v>
       </c>
     </row>
     <row r="359" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A359" s="128" t="s">
-[...5 lines deleted...]
-      <c r="E359" s="128"/>
+      <c r="A359" s="135" t="s">
+        <v>119</v>
+      </c>
+      <c r="B359" s="135"/>
+      <c r="C359" s="135"/>
+      <c r="D359" s="135"/>
+      <c r="E359" s="135"/>
       <c r="F359" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G359" s="30">
         <v>22</v>
       </c>
       <c r="H359" s="30">
         <v>25</v>
       </c>
       <c r="I359" s="30">
         <v>22</v>
       </c>
       <c r="J359" s="30">
         <v>22</v>
       </c>
       <c r="K359" s="30">
         <v>23</v>
       </c>
     </row>
     <row r="360" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A360" s="129">
-[...9 lines deleted...]
-      <c r="E360" s="129"/>
+      <c r="A360" s="136">
+        <v>0</v>
+      </c>
+      <c r="B360" s="136">
+        <v>0</v>
+      </c>
+      <c r="C360" s="136">
+        <v>0</v>
+      </c>
+      <c r="D360" s="136"/>
+      <c r="E360" s="136"/>
       <c r="F360" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G360" s="32">
         <v>0.54353343728615722</v>
       </c>
       <c r="H360" s="32">
         <v>0.4895289348256126</v>
       </c>
       <c r="I360" s="32">
         <v>0.55081776428328033</v>
       </c>
       <c r="J360" s="32">
-        <v>0.55614885279130699</v>
+        <v>0.55678384285607463</v>
       </c>
       <c r="K360" s="32">
-        <v>0.53479837695488641</v>
+        <v>0.55905186336933976</v>
       </c>
     </row>
     <row r="361" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A361" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B361" s="35"/>
       <c r="C361" s="119"/>
       <c r="D361" s="46"/>
       <c r="E361" s="46"/>
       <c r="F361" s="46"/>
       <c r="G361" s="46"/>
       <c r="H361" s="46"/>
       <c r="I361" s="46"/>
       <c r="J361" s="46"/>
       <c r="K361" s="46"/>
     </row>
     <row r="362" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A362" s="4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="364" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A364" s="2" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B364" s="8"/>
       <c r="C364" s="8"/>
       <c r="D364" s="8"/>
       <c r="E364" s="8"/>
       <c r="F364" s="8"/>
       <c r="G364" s="8"/>
       <c r="H364" s="8"/>
       <c r="I364" s="8"/>
       <c r="J364" s="8"/>
       <c r="K364" s="9"/>
     </row>
     <row r="365" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="11">
         <v>0</v>
       </c>
       <c r="B365" s="12">
         <v>2021</v>
       </c>
       <c r="C365" s="12">
         <v>2022</v>
       </c>
       <c r="D365" s="12">
         <v>2023</v>
       </c>
       <c r="E365" s="12">
         <v>2024</v>
       </c>
       <c r="F365" s="12">
         <v>2025</v>
       </c>
       <c r="G365" s="13" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="H365" s="13" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I365" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="J365" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="J365" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K365" s="13" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="366" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B366" s="16">
         <v>13.14</v>
       </c>
       <c r="C366" s="16">
         <v>1.6999999999999993</v>
       </c>
       <c r="D366" s="16">
         <v>9.48</v>
       </c>
       <c r="E366" s="16">
         <v>2.4799999999999995</v>
       </c>
       <c r="F366" s="16">
-        <v>-10.059999999999999</v>
+        <v>-22.34</v>
       </c>
       <c r="G366" s="16">
-        <v>-12.54</v>
+        <v>-24.82</v>
       </c>
       <c r="H366" s="16">
-        <v>3.3480000000000003</v>
+        <v>0.89200000000000013</v>
       </c>
       <c r="I366" s="16">
-        <v>-3.42</v>
+        <v>-40.450000000000003</v>
       </c>
       <c r="J366" s="16">
-        <v>-0.37</v>
+        <v>23.77</v>
       </c>
       <c r="K366" s="16">
-        <v>3.05</v>
+        <v>64.22</v>
       </c>
     </row>
     <row r="367" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A367" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B367" s="16">
         <v>-46.04</v>
       </c>
       <c r="C367" s="16">
         <v>-13.71</v>
       </c>
       <c r="D367" s="16">
         <v>84.18</v>
       </c>
       <c r="E367" s="16">
-        <v>124.72000000000001</v>
+        <v>125.60000000000002</v>
       </c>
       <c r="F367" s="16">
-        <v>42.07</v>
+        <v>50.2</v>
       </c>
       <c r="G367" s="16">
-        <v>-82.65</v>
+        <v>-75.40000000000002</v>
       </c>
       <c r="H367" s="16">
-        <v>38.244000000000007</v>
+        <v>40.046000000000006</v>
       </c>
       <c r="I367" s="16">
-        <v>2.2400000000000002</v>
+        <v>19.41</v>
       </c>
       <c r="J367" s="16">
-        <v>54.12</v>
+        <v>19.12</v>
       </c>
       <c r="K367" s="16">
-        <v>51.879999999999995</v>
+        <v>-0.28999999999999915</v>
       </c>
     </row>
     <row r="368" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A368" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B368" s="17">
         <v>59.18</v>
       </c>
       <c r="C368" s="17">
         <v>15.41</v>
       </c>
       <c r="D368" s="17">
         <v>-74.7</v>
       </c>
       <c r="E368" s="17">
-        <v>-122.24000000000001</v>
+        <v>-123.12000000000002</v>
       </c>
       <c r="F368" s="17">
-        <v>-52.129999999999995</v>
+        <v>-72.540000000000006</v>
       </c>
       <c r="G368" s="17" t="s">
         <v>24</v>
       </c>
       <c r="H368" s="17" t="s">
         <v>24</v>
       </c>
       <c r="I368" s="17">
-        <v>-5.66</v>
+        <v>-59.86</v>
       </c>
       <c r="J368" s="17">
-        <v>-54.489999999999995</v>
+        <v>4.6499999999999986</v>
       </c>
       <c r="K368" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="369" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A369" s="4" t="s">
         <v>23</v>
       </c>
       <c r="K369" s="60"/>
     </row>
     <row r="370" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A370" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B370" s="60"/>
       <c r="C370" s="60"/>
       <c r="D370" s="60"/>
       <c r="E370" s="60"/>
       <c r="F370" s="60"/>
       <c r="G370" s="60"/>
       <c r="H370" s="60"/>
       <c r="I370" s="60"/>
     </row>
     <row r="371" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A371" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B371" s="60"/>
       <c r="C371" s="60"/>
       <c r="D371" s="60"/>
       <c r="E371" s="60"/>
       <c r="F371" s="60"/>
       <c r="G371" s="60"/>
       <c r="H371" s="60"/>
       <c r="I371" s="60"/>
     </row>
     <row r="372" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A372" s="125" t="s">
+      <c r="A372" s="139" t="s">
         <v>37</v>
       </c>
-      <c r="B372" s="125">
-[...26 lines deleted...]
-      <c r="K372" s="125">
+      <c r="B372" s="139">
+        <v>0</v>
+      </c>
+      <c r="C372" s="139">
+        <v>0</v>
+      </c>
+      <c r="D372" s="139">
+        <v>0</v>
+      </c>
+      <c r="E372" s="139">
+        <v>0</v>
+      </c>
+      <c r="F372" s="139">
+        <v>0</v>
+      </c>
+      <c r="G372" s="139">
+        <v>0</v>
+      </c>
+      <c r="H372" s="139">
+        <v>0</v>
+      </c>
+      <c r="I372" s="139">
+        <v>0</v>
+      </c>
+      <c r="J372" s="139">
+        <v>0</v>
+      </c>
+      <c r="K372" s="139">
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A373" s="46"/>
       <c r="B373" s="46"/>
       <c r="C373" s="46"/>
       <c r="D373" s="46"/>
       <c r="E373" s="46"/>
       <c r="F373" s="46"/>
       <c r="G373" s="46"/>
       <c r="H373" s="46"/>
       <c r="I373" s="46"/>
       <c r="J373" s="46"/>
       <c r="K373" s="46"/>
     </row>
     <row r="374" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A374" s="2" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B374" s="22"/>
       <c r="C374" s="22"/>
       <c r="D374" s="22"/>
       <c r="E374" s="22"/>
       <c r="F374" s="22"/>
       <c r="G374" s="22"/>
       <c r="H374" s="22"/>
       <c r="I374" s="22"/>
       <c r="J374" s="22"/>
       <c r="K374" s="22"/>
     </row>
     <row r="375" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="11">
         <v>0</v>
       </c>
       <c r="B375" s="13" t="s">
         <v>89</v>
       </c>
       <c r="C375" s="13" t="s">
         <v>90</v>
       </c>
       <c r="D375" s="13" t="s">
         <v>94</v>
       </c>
       <c r="E375" s="13" t="s">
         <v>103</v>
       </c>
       <c r="F375" s="13" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="G375" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="H375" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I375" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="J375" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="K375" s="13" t="s">
         <v>116</v>
-      </c>
-[...10 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="376" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A376" s="106" t="s">
         <v>35</v>
       </c>
       <c r="B376" s="16">
         <v>144.66999999999999</v>
       </c>
       <c r="C376" s="16">
         <v>151.77000000000001</v>
       </c>
       <c r="D376" s="16">
         <v>140.61000000000001</v>
       </c>
       <c r="E376" s="16">
         <v>126.2</v>
       </c>
       <c r="F376" s="16">
-        <v>120.32</v>
+        <v>120.3</v>
       </c>
       <c r="G376" s="16">
-        <v>-4.6592709984152219</v>
+        <v>-4.675118858954046</v>
       </c>
       <c r="H376" s="16">
-        <v>-4.5029765079836137</v>
+        <v>-4.5069452154619771</v>
       </c>
       <c r="I376" s="60">
-        <v>124.41</v>
+        <v>123.89</v>
       </c>
       <c r="J376" s="60">
-        <v>121.02</v>
+        <v>145.99</v>
       </c>
       <c r="K376" s="16">
-        <v>-2.7248613455510013</v>
+        <v>17.838405036726137</v>
       </c>
     </row>
     <row r="377" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A377" s="106" t="s">
         <v>21</v>
       </c>
       <c r="B377" s="49">
         <v>25</v>
       </c>
       <c r="C377" s="49">
         <v>28</v>
       </c>
       <c r="D377" s="49">
         <v>27</v>
       </c>
       <c r="E377" s="49">
         <v>35</v>
       </c>
       <c r="F377" s="49">
         <v>36</v>
       </c>
       <c r="G377" s="49" t="s">
         <v>24</v>
       </c>
       <c r="H377" s="49" t="s">
         <v>24</v>
       </c>
       <c r="I377" s="49">
         <v>34</v>
       </c>
       <c r="J377" s="49">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="K377" s="49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="378" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A378" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B378" s="107">
         <v>0.25242021204205106</v>
       </c>
       <c r="C378" s="107">
         <v>0.23916783398282285</v>
       </c>
       <c r="D378" s="107">
         <v>0.2024200576812949</v>
       </c>
       <c r="E378" s="107">
-        <v>0.17526159042255127</v>
+        <v>0.17658638096426799</v>
       </c>
       <c r="F378" s="107">
-        <v>0.15304048399053061</v>
+        <v>0.14807329320296811</v>
       </c>
       <c r="G378" s="86" t="s">
         <v>24</v>
       </c>
       <c r="H378" s="86" t="s">
         <v>24</v>
       </c>
       <c r="I378" s="107">
-        <v>0.16860030979849547</v>
+        <v>0.16694038655680501</v>
       </c>
       <c r="J378" s="107">
-        <v>0.15277897533052559</v>
+        <v>0.17771232538872367</v>
       </c>
       <c r="K378" s="86" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="379" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A379" s="97" t="s">
         <v>65</v>
       </c>
       <c r="B379" s="99">
         <v>445.18</v>
       </c>
       <c r="C379" s="99">
         <v>432.73</v>
       </c>
       <c r="D379" s="99">
         <v>561.69000000000005</v>
       </c>
       <c r="E379" s="99">
-        <v>736.48</v>
+        <v>737.35</v>
       </c>
       <c r="F379" s="99">
-        <v>768.79</v>
+        <v>788.99</v>
       </c>
       <c r="G379" s="99">
-        <v>4.3870845101020999</v>
+        <v>7.0034583305078977</v>
       </c>
       <c r="H379" s="99">
-        <v>14.635207156488338</v>
+        <v>15.380910939347082</v>
       </c>
       <c r="I379" s="108">
-        <v>728.5</v>
+        <v>758.87</v>
       </c>
       <c r="J379" s="108">
-        <v>823.48</v>
+        <v>809.92</v>
       </c>
       <c r="K379" s="99">
-        <v>13.037748798901855</v>
+        <v>6.7271074097012606</v>
       </c>
     </row>
     <row r="380" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A380" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B380" s="49">
         <v>23</v>
       </c>
       <c r="C380" s="49">
         <v>23</v>
       </c>
       <c r="D380" s="49">
         <v>22</v>
       </c>
       <c r="E380" s="49">
         <v>22</v>
       </c>
       <c r="F380" s="49">
         <v>23</v>
       </c>
       <c r="G380" s="49" t="s">
         <v>24</v>
       </c>
       <c r="H380" s="49" t="s">
         <v>24</v>
       </c>
       <c r="I380" s="49">
         <v>23</v>
       </c>
       <c r="J380" s="49">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="K380" s="49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="381" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A381" s="109" t="s">
         <v>43</v>
       </c>
       <c r="B381" s="110">
         <v>0.27115955764653144</v>
       </c>
       <c r="C381" s="110">
         <v>0.24624342630545351</v>
       </c>
       <c r="D381" s="110">
         <v>0.29140295146588885</v>
       </c>
       <c r="E381" s="110">
-        <v>0.36570974569695919</v>
+        <v>0.36621122244817433</v>
       </c>
       <c r="F381" s="110">
-        <v>0.3597001125060017</v>
+        <v>0.36284367457044325</v>
       </c>
       <c r="G381" s="111" t="s">
         <v>24</v>
       </c>
       <c r="H381" s="111" t="s">
         <v>24</v>
       </c>
       <c r="I381" s="110">
-        <v>0.36238705872784482</v>
+        <v>0.37024530782486748</v>
       </c>
       <c r="J381" s="110">
-        <v>0.37771037281630171</v>
+        <v>0.35987808969749879</v>
       </c>
       <c r="K381" s="111" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="382" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A382" s="112" t="s">
         <v>13</v>
       </c>
       <c r="B382" s="113">
         <v>-300.51</v>
       </c>
       <c r="C382" s="113">
         <v>-280.96000000000004</v>
       </c>
       <c r="D382" s="113">
         <v>-421.08000000000004</v>
       </c>
       <c r="E382" s="113">
-        <v>-610.28</v>
+        <v>-611.15</v>
       </c>
       <c r="F382" s="113">
-        <v>-648.47</v>
+        <v>-668.69</v>
       </c>
       <c r="G382" s="114" t="s">
         <v>24</v>
       </c>
       <c r="H382" s="114" t="s">
         <v>24</v>
       </c>
       <c r="I382" s="113">
-        <v>-604.09</v>
+        <v>-634.98</v>
       </c>
       <c r="J382" s="113">
-        <v>-702.46</v>
+        <v>-663.93</v>
       </c>
       <c r="K382" s="114" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="383" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A383" s="54" t="s">
         <v>23</v>
       </c>
       <c r="K383" s="46"/>
     </row>
     <row r="384" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A384" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B384" s="88"/>
       <c r="C384" s="88"/>
       <c r="D384" s="88"/>
       <c r="E384" s="88"/>
       <c r="F384" s="88"/>
       <c r="G384" s="88"/>
       <c r="H384" s="88"/>
       <c r="I384" s="88"/>
       <c r="J384" s="87"/>
       <c r="K384" s="46"/>
@@ -10504,221 +10502,221 @@
       <c r="E386" s="88"/>
       <c r="F386" s="88"/>
       <c r="G386" s="88"/>
       <c r="H386" s="88"/>
       <c r="I386" s="88"/>
       <c r="J386" s="87"/>
       <c r="K386" s="46"/>
     </row>
     <row r="387" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A387" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B387" s="88"/>
       <c r="C387" s="88"/>
       <c r="D387" s="88"/>
       <c r="E387" s="88"/>
       <c r="F387" s="88"/>
       <c r="G387" s="88"/>
       <c r="H387" s="88"/>
       <c r="I387" s="88"/>
       <c r="J387" s="87"/>
       <c r="K387" s="46"/>
     </row>
     <row r="388" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A388" s="4" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B388" s="88"/>
       <c r="C388" s="88"/>
       <c r="D388" s="88"/>
       <c r="E388" s="88"/>
       <c r="F388" s="88"/>
       <c r="G388" s="88"/>
       <c r="H388" s="88"/>
       <c r="I388" s="88"/>
       <c r="J388" s="87"/>
       <c r="K388" s="46"/>
     </row>
     <row r="391" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A391" s="2" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B391" s="15"/>
       <c r="C391" s="15"/>
       <c r="D391" s="15"/>
       <c r="E391" s="15"/>
       <c r="F391" s="15"/>
       <c r="G391" s="15"/>
       <c r="H391" s="15"/>
       <c r="I391" s="15"/>
       <c r="J391" s="15"/>
       <c r="K391" s="22"/>
     </row>
     <row r="392" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A392" s="11">
         <v>0</v>
       </c>
       <c r="B392" s="12"/>
       <c r="C392" s="12"/>
       <c r="D392" s="12"/>
       <c r="E392" s="12">
         <v>2021</v>
       </c>
       <c r="F392" s="12">
         <v>2022</v>
       </c>
       <c r="G392" s="13">
         <v>2023</v>
       </c>
       <c r="H392" s="13">
         <v>2024</v>
       </c>
       <c r="I392" s="13">
         <v>2025</v>
       </c>
       <c r="J392" s="13" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="K392" s="13" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="393" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A393" s="15" t="s">
         <v>99</v>
       </c>
       <c r="B393" s="16"/>
       <c r="C393" s="16"/>
       <c r="D393" s="16"/>
       <c r="E393" s="16">
         <v>99.35</v>
       </c>
       <c r="F393" s="16">
         <v>208.59</v>
       </c>
       <c r="G393" s="16">
         <v>256.17</v>
       </c>
       <c r="H393" s="16">
-        <v>275.43</v>
+        <v>275.41000000000003</v>
       </c>
       <c r="I393" s="16">
-        <v>294.5</v>
+        <v>294.38</v>
       </c>
       <c r="J393" s="16">
-        <v>6.9237192753149586</v>
+        <v>6.8879125667186987</v>
       </c>
       <c r="K393" s="16">
-        <v>31.213752842564379</v>
+        <v>31.200384373235089</v>
       </c>
     </row>
     <row r="394" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A394" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B394" s="49"/>
       <c r="C394" s="49"/>
       <c r="D394" s="49"/>
       <c r="E394" s="49">
         <v>17</v>
       </c>
       <c r="F394" s="49">
         <v>18</v>
       </c>
       <c r="G394" s="89">
         <v>16</v>
       </c>
       <c r="H394" s="89">
         <v>16</v>
       </c>
       <c r="I394" s="49">
         <v>16</v>
       </c>
       <c r="J394" s="49" t="s">
         <v>24</v>
       </c>
       <c r="K394" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="395" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A395" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B395" s="16"/>
       <c r="C395" s="16"/>
       <c r="D395" s="16"/>
       <c r="E395" s="16">
         <v>0.9811221627941884</v>
       </c>
       <c r="F395" s="16">
         <v>0.98299052683466592</v>
       </c>
       <c r="G395" s="19">
         <v>1.0057707061085936</v>
       </c>
       <c r="H395" s="19">
-        <v>0.99269221675672248</v>
+        <v>0.99269133214411753</v>
       </c>
       <c r="I395" s="16">
-        <v>1.0109453282826115</v>
+        <v>1.0109349104623073</v>
       </c>
       <c r="J395" s="16" t="s">
         <v>24</v>
       </c>
       <c r="K395" s="115" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="396" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A396" s="97" t="s">
         <v>100</v>
       </c>
       <c r="B396" s="99"/>
       <c r="C396" s="99"/>
       <c r="D396" s="99"/>
       <c r="E396" s="99">
         <v>19.12</v>
       </c>
       <c r="F396" s="99">
         <v>32.61</v>
       </c>
       <c r="G396" s="99">
         <v>41.49</v>
       </c>
       <c r="H396" s="99">
         <v>49.4</v>
       </c>
       <c r="I396" s="99">
-        <v>50.61</v>
+        <v>50.6</v>
       </c>
       <c r="J396" s="99">
-        <v>2.4493927125506092</v>
+        <v>2.4291497975708563</v>
       </c>
       <c r="K396" s="99">
-        <v>27.55195290761192</v>
+        <v>27.54565171194454</v>
       </c>
     </row>
     <row r="397" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A397" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B397" s="49"/>
       <c r="C397" s="49"/>
       <c r="D397" s="49"/>
       <c r="E397" s="49">
         <v>23</v>
       </c>
       <c r="F397" s="49">
         <v>22</v>
       </c>
       <c r="G397" s="89">
         <v>21</v>
       </c>
       <c r="H397" s="89">
         <v>20</v>
       </c>
       <c r="I397" s="49">
         <v>22</v>
       </c>
       <c r="J397" s="49" t="s">
@@ -10726,203 +10724,203 @@
       </c>
       <c r="K397" s="16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="398" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A398" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B398" s="17"/>
       <c r="C398" s="17"/>
       <c r="D398" s="17"/>
       <c r="E398" s="17">
         <v>0.53494039275592231</v>
       </c>
       <c r="F398" s="17">
         <v>0.589344094902291</v>
       </c>
       <c r="G398" s="18">
         <v>0.65006792105176581</v>
       </c>
       <c r="H398" s="18">
         <v>0.72155762966858006</v>
       </c>
       <c r="I398" s="17">
-        <v>0.70728711161049318</v>
+        <v>0.70726399257512584</v>
       </c>
       <c r="J398" s="17" t="s">
         <v>24</v>
       </c>
       <c r="K398" s="116" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="399" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A399" s="54" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C399" s="54"/>
     </row>
     <row r="400" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A400" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="401" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A401" s="4" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="402" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A402" s="4" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="403" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A403" s="122" t="s">
+      <c r="A403" s="133" t="s">
         <v>93</v>
       </c>
-      <c r="B403" s="122"/>
-[...8 lines deleted...]
-      <c r="K403" s="122"/>
+      <c r="B403" s="133"/>
+      <c r="C403" s="133"/>
+      <c r="D403" s="133"/>
+      <c r="E403" s="133"/>
+      <c r="F403" s="133"/>
+      <c r="G403" s="133"/>
+      <c r="H403" s="133"/>
+      <c r="I403" s="133"/>
+      <c r="J403" s="133"/>
+      <c r="K403" s="133"/>
     </row>
     <row r="404" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A404" s="121"/>
       <c r="B404" s="121"/>
       <c r="C404" s="121"/>
       <c r="D404" s="121"/>
       <c r="E404" s="121"/>
       <c r="F404" s="121"/>
       <c r="G404" s="121"/>
       <c r="H404" s="121"/>
       <c r="I404" s="7"/>
       <c r="J404" s="7"/>
       <c r="K404" s="7"/>
     </row>
     <row r="405" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A405" s="120"/>
       <c r="B405" s="120"/>
       <c r="C405" s="120"/>
       <c r="D405" s="120"/>
       <c r="E405" s="120"/>
       <c r="F405" s="120"/>
       <c r="G405" s="120"/>
       <c r="H405" s="120"/>
       <c r="I405" s="120"/>
       <c r="J405" s="120"/>
       <c r="K405" s="120"/>
     </row>
     <row r="406" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I406" s="84"/>
       <c r="J406" s="84"/>
       <c r="K406" s="84"/>
     </row>
     <row r="407" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A407" s="118" t="s">
         <v>44</v>
       </c>
       <c r="B407" s="118">
-        <v>46190</v>
+        <v>46267</v>
       </c>
       <c r="I407" s="84"/>
       <c r="J407" s="84"/>
       <c r="K407" s="84"/>
     </row>
     <row r="408" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A408" s="91" t="s">
         <v>95</v>
       </c>
       <c r="I408" s="84"/>
       <c r="J408" s="84"/>
       <c r="K408" s="84"/>
     </row>
     <row r="409" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A409" s="117" t="s">
         <v>96</v>
       </c>
       <c r="I409" s="84"/>
       <c r="J409" s="84"/>
       <c r="K409" s="84"/>
     </row>
     <row r="410" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A410" s="90"/>
     </row>
   </sheetData>
   <mergeCells count="45">
-    <mergeCell ref="A281:K281"/>
-[...27 lines deleted...]
-    <mergeCell ref="E30:F30"/>
     <mergeCell ref="A403:K403"/>
     <mergeCell ref="A264:K264"/>
     <mergeCell ref="C270:C273"/>
     <mergeCell ref="A372:K372"/>
     <mergeCell ref="A353:K353"/>
     <mergeCell ref="A357:E358"/>
     <mergeCell ref="A359:E360"/>
     <mergeCell ref="A333:E334"/>
     <mergeCell ref="A335:E336"/>
     <mergeCell ref="A352:K352"/>
     <mergeCell ref="D305:D309"/>
     <mergeCell ref="A329:K329"/>
     <mergeCell ref="A283:K283"/>
     <mergeCell ref="A284:K284"/>
     <mergeCell ref="D290:D294"/>
+    <mergeCell ref="A21:C22"/>
+    <mergeCell ref="A23:C24"/>
+    <mergeCell ref="A29:D30"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="A31:D32"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="A46:C48"/>
+    <mergeCell ref="A50:K50"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="A52:K52"/>
+    <mergeCell ref="G49:K49"/>
     <mergeCell ref="C274:C275"/>
+    <mergeCell ref="A281:K281"/>
+    <mergeCell ref="A282:K282"/>
+    <mergeCell ref="F64:K64"/>
+    <mergeCell ref="F77:K77"/>
+    <mergeCell ref="A263:K263"/>
+    <mergeCell ref="H68:I68"/>
+    <mergeCell ref="C250:C253"/>
+    <mergeCell ref="C254:C255"/>
+    <mergeCell ref="A261:K261"/>
+    <mergeCell ref="A262:K262"/>
+    <mergeCell ref="J68:K68"/>
   </mergeCells>
   <conditionalFormatting sqref="B394:F394 I394:J394 B397:F397 I397:J397">
     <cfRule type="cellIs" dxfId="39" priority="11" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B376:H376 B377:F377 B378:H379 B380:F381 G381:H381 B382:H382">
     <cfRule type="cellIs" dxfId="38" priority="36" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B8:K10">
     <cfRule type="cellIs" dxfId="37" priority="65" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B366:K368">
     <cfRule type="cellIs" dxfId="36" priority="39" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B376:K382">
     <cfRule type="cellIs" dxfId="35" priority="28" operator="lessThan">
       <formula>0</formula>
     </cfRule>