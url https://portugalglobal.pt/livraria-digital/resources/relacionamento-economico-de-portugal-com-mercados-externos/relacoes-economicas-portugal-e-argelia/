--- v0 (2026-05-08)
+++ v1 (2026-05-28)
@@ -1,161 +1,162 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\Argélia\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FC8B9179-A494-4D87-90C1-69FF7E5DC0EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8C5FA621-8662-40C0-BC52-24523B5F2BC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-30" yWindow="-16320" windowWidth="29040" windowHeight="15720" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Argélia" sheetId="75" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Argélia!$A$1:$K$409</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Argélia!$A$1:$K$407</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Argélia!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8">
-    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=jsantos;Initial Catalog=ComercioExterno;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8" saveData="1">
+    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=iacardoso;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
-  <connection id="2" xr16:uid="{00000000-0015-0000-FFFF-FFFF01000000}" keepAlive="1" name="Connection1" type="5" refreshedVersion="3">
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="2" xr16:uid="{00000000-0015-0000-FFFF-FFFF01000000}" keepAlive="1" name="Connection1" type="5" refreshedVersion="3" saveData="1">
+    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
-  <connection id="3" xr16:uid="{00000000-0015-0000-FFFF-FFFF02000000}" keepAlive="1" name="Connection10" type="5" refreshedVersion="3">
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="3" xr16:uid="{00000000-0015-0000-FFFF-FFFF02000000}" keepAlive="1" name="Connection10" type="5" refreshedVersion="3" saveData="1">
+    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
-  <connection id="4" xr16:uid="{00000000-0015-0000-FFFF-FFFF03000000}" keepAlive="1" name="Connection2" type="5" refreshedVersion="3">
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="4" xr16:uid="{00000000-0015-0000-FFFF-FFFF03000000}" keepAlive="1" name="Connection2" type="5" refreshedVersion="3" saveData="1">
+    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
-  <connection id="5" xr16:uid="{00000000-0015-0000-FFFF-FFFF04000000}" keepAlive="1" name="Connection3" type="5" refreshedVersion="3">
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="5" xr16:uid="{00000000-0015-0000-FFFF-FFFF04000000}" keepAlive="1" name="Connection3" type="5" refreshedVersion="3" saveData="1">
+    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
-  <connection id="6" xr16:uid="{00000000-0015-0000-FFFF-FFFF05000000}" keepAlive="1" name="Connection4" type="5" refreshedVersion="4">
-    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;Initial Catalog=ComercioExterno;Data Source=sicorp41;Impersonation Level=Impersonate;Mode=ReadWrite;Protection Level=Pkt Privacy;Extended Properties=&quot;Client Cache Size=25&quot;;Auto Synch Period=10000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="6" xr16:uid="{00000000-0015-0000-FFFF-FFFF05000000}" keepAlive="1" name="Connection4" type="5" refreshedVersion="4" saveData="1">
+    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=Sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Extended Properties=&quot;Client Cache Size=25&quot;;Auto Synch Period=10000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
-  <connection id="7" xr16:uid="{00000000-0015-0000-FFFF-FFFF06000000}" keepAlive="1" name="Connection5" type="5" refreshedVersion="3">
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;Initial Catalog=ComercioExterno;Data Source=sicorp41;Impersonation Level=Impersonate;Mode=ReadWrite;Protection Level=Pkt Privacy;Extended Properties=&quot;Client Cache Size=25&quot;;Auto Synch Period=10000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="7" xr16:uid="{00000000-0015-0000-FFFF-FFFF06000000}" keepAlive="1" name="Connection5" type="5" refreshedVersion="3" saveData="1">
+    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=Sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Extended Properties=&quot;Client Cache Size=25&quot;;Auto Synch Period=10000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
-  <connection id="8" xr16:uid="{00000000-0015-0000-FFFF-FFFF07000000}" keepAlive="1" name="Connection6" type="5" refreshedVersion="3">
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;Initial Catalog=ComercioExterno;Data Source=sicorp41;Impersonation Level=Impersonate;Mode=ReadWrite;Protection Level=Pkt Privacy;Extended Properties=&quot;Client Cache Size=25&quot;;Auto Synch Period=10000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="8" xr16:uid="{00000000-0015-0000-FFFF-FFFF07000000}" keepAlive="1" name="Connection6" type="5" refreshedVersion="3" saveData="1">
+    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=Sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Extended Properties=&quot;Client Cache Size=25&quot;;Auto Synch Period=10000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
-  <connection id="9" xr16:uid="{00000000-0015-0000-FFFF-FFFF08000000}" keepAlive="1" name="Connection7" type="5" refreshedVersion="3">
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="9" xr16:uid="{00000000-0015-0000-FFFF-FFFF08000000}" keepAlive="1" name="Connection7" type="5" refreshedVersion="3" saveData="1">
+    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
-  <connection id="10" xr16:uid="{00000000-0015-0000-FFFF-FFFF09000000}" keepAlive="1" name="Connection8" type="5" refreshedVersion="3">
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="10" xr16:uid="{00000000-0015-0000-FFFF-FFFF09000000}" keepAlive="1" name="Connection8" type="5" refreshedVersion="3" saveData="1">
+    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
-  <connection id="11" xr16:uid="{00000000-0015-0000-FFFF-FFFF0A000000}" keepAlive="1" name="Connection9" type="5" refreshedVersion="3">
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="11" xr16:uid="{00000000-0015-0000-FFFF-FFFF0A000000}" keepAlive="1" name="Connection9" type="5" refreshedVersion="3" saveData="1">
+    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="511" uniqueCount="186">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
     <t>Vestuário</t>
   </si>
   <si>
@@ -463,54 +464,63 @@
       <t>a</t>
     </r>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>tvh % - taxa de variação homóloga em percentagem; tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>2024 dez</t>
   </si>
   <si>
     <t>2020 a 2024: resultados definitivos</t>
   </si>
   <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
     <t>2025 dez</t>
   </si>
   <si>
     <t>2021 a 2024: resultados definitivos; 2025 e 2026: resultados preliminares</t>
   </si>
   <si>
-    <t>2025 jan/fev</t>
-[...2 lines deleted...]
-    <t>2026 jan/fev</t>
+    <t>2025 jan/mar</t>
+  </si>
+  <si>
+    <t>2026 jan/mar</t>
+  </si>
+  <si>
+    <t>2025 mar</t>
+  </si>
+  <si>
+    <t>2026 mar</t>
+  </si>
+  <si>
+    <t/>
   </si>
   <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM A ARGÉLIA</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com a Argélia</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>Posição e Quota da Argélia no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Argélia como cliente de Portugal</t>
   </si>
   <si>
     <t>Argélia como fornecedor de Portugal</t>
   </si>
@@ -523,53 +533,50 @@
   <si>
     <t>% Export. Argélia</t>
   </si>
   <si>
     <t>Portugal como fornecedor da Argélia</t>
   </si>
   <si>
     <t>% Import. Argélia</t>
   </si>
   <si>
     <t>Fonte: ITC - International Trade Centre (mirror statistics; informação obtida a partir dos dados reportados pelos parceiros)</t>
   </si>
   <si>
     <t>Contributo da Argélia para o Crescimento do Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Argélia - contribuição p/ o cresc. das exportações globais de Portugal</t>
   </si>
   <si>
     <t>Argélia - contribuição p/ o cresc. das importações globais de Portugal</t>
   </si>
   <si>
     <t>Empresas exportadoras de bens para a Argélia</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>Empresas Portuguesas Exportadoras de Bens para a Argélia por Escalão de Exportação Individual em Valor em 2024</t>
   </si>
   <si>
     <t>M€</t>
   </si>
   <si>
     <t>Empresas Portuguesas Exportadoras de Bens para a Argélia por Nível de Exposição ao Mercado em 2024</t>
   </si>
   <si>
     <t>Exportações de Portugal para a Argélia por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 21</t>
   </si>
   <si>
     <t>% Tot 24</t>
   </si>
   <si>
     <t>% Tot 25</t>
   </si>
   <si>
     <t>vh M€ 25/24</t>
   </si>
   <si>
     <t>Importações de Portugal Provenientes da Argélia por Grupos de Produtos</t>
@@ -640,60 +647,57 @@
   <si>
     <t>7208 Produtos laminados planos, de ferro ou aço não ligado, de largura = &gt; 600 mm, laminados a...</t>
   </si>
   <si>
     <t>2510 Fosfatos de cálcios naturais, fosfatos aluminocálcicos naturais e cré fosfatada</t>
   </si>
   <si>
     <t>2523 Cimentos hidráulicos, incluídos cimentos não pulverizados, denominados clinkers, mesmo corados</t>
   </si>
   <si>
     <t>2618 Escória de altos-fornos granulada (areia de escória), proveniente da fabricação do ferro...</t>
   </si>
   <si>
     <t>7217 Fios de ferro ou aço não ligado, apresentados em rolos (exceto fio-máquina)</t>
   </si>
   <si>
     <t>4504 Cortiça aglomerada, com ou sem aglutinantes, e suas obras (exceto calçado e suas partes,...</t>
   </si>
   <si>
     <t>8302 Guarnições, ferragens e artigos semelhantes, de metais comuns, para móveis, portas, escadas,...</t>
   </si>
   <si>
     <t>5603 Falsos tecidos (tecidos não tecidos), mesmo impregnados, revestidos, recobertos ou...</t>
   </si>
   <si>
-    <t>1212 Alfarroba, algas, beterraba sacarina e cana-de-açúcar, frescas, refrigeradas, congeladas ou...</t>
-[...1 lines deleted...]
-  <si>
     <t>7212 Produtos laminados planos, de ferro ou aço não ligado, de largura &lt; 600 mm, laminados a quente...</t>
   </si>
   <si>
     <t>2711 Gás de petróleo e outros hidrocarbonetos gasosos</t>
   </si>
   <si>
-    <t>4501 Cortiça natural em bruto ou simplesmente preparada, apenas limpa à superfície ou limpa nos...</t>
+    <t>4502 Cortiça natural, sem a crosta ou simplesmente esquadriada, ou em cubos, chapas, folhas ou tiras,...</t>
   </si>
   <si>
     <t>3907 Poliacetais, outros poliéteres e resinas epóxidas, em formas primárias; policarbonatos, resinas...</t>
   </si>
   <si>
     <t>Exportação de Produtos Industriais Transformados para a Argélia por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados da Argélia por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para a Argélia por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens da Argélia por Meios de Transporte</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Portugal com a Argélia</t>
   </si>
   <si>
     <t>Posição e Quota da Argélia no Comércio Internacional Português de Serviços</t>
   </si>
   <si>
     <t>Balança Comercial de Bens e Serviços de Portugal com a Argélia</t>
   </si>
@@ -703,59 +707,54 @@
   <si>
     <t>média anual M€ 25/21</t>
   </si>
   <si>
     <t>Fluxos de Investimento Direto entre Portugal e a Argélia - Princípio Direcional</t>
   </si>
   <si>
     <t>Posição (stock) de Investimento Direto entre Portugal e a Argélia - Princípio Direcional</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Turismo de Portugal com a Argélia</t>
   </si>
   <si>
     <t>Fonte: Banco de Portugal; Unidade: Milhões de euros</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-    </font>
-[...3 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF005629"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF005629"/>
       <name val="Aptos"/>
       <family val="2"/>
@@ -1012,488 +1011,532 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color rgb="FF005629"/>
       </top>
       <bottom style="hair">
         <color rgb="FF005629"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF005629"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="142">
+  <cellXfs count="145">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...382 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
-  <dxfs count="32">
+  <dxfs count="40">
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
@@ -1553,141 +1596,146 @@
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
-    </dxf>
-[...3 lines deleted...]
-      </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF005629"/>
       <color rgb="FF808080"/>
       <color rgb="FF71525D"/>
       <color rgb="FF00A4B4"/>
       <color rgb="FF584841"/>
       <color rgb="FFFED766"/>
       <color rgb="FFF37167"/>
       <color rgb="FF62D1B0"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>504825</xdr:colOff>
-      <xdr:row>406</xdr:row>
+      <xdr:row>404</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>496165</xdr:colOff>
-      <xdr:row>408</xdr:row>
+      <xdr:row>406</xdr:row>
       <xdr:rowOff>77066</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DCE7B3C-94C4-4DA6-B569-C59D1E9698F5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -1708,50 +1756,54 @@
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/richData/rdRichValueTypes.xml><?xml version="1.0" encoding="utf-8"?>
 <rvTypesInfo xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x">
   <global>
     <keyFlags>
       <key name="_Self">
         <flag name="ExcludeFromFile" value="1"/>
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_DisplayString">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Flags">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Format">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_SubLabel">
         <flag name="ExcludeFromCalcComparison" value="1"/>
@@ -2075,8955 +2127,9066 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3250995-AF3B-4024-B239-B6B14584E211}">
   <sheetPr codeName="Sheet20">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
-  <dimension ref="A2:K410"/>
+  <dimension ref="A2:K408"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A405" sqref="A405"/>
+      <selection activeCell="A403" sqref="A403"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.85546875" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="13.88671875" style="4" customWidth="1"/>
+    <col min="2" max="11" width="8.6640625" style="4" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
     </row>
-    <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="92" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="7" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
     </row>
-    <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="6"/>
     </row>
-    <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="9"/>
     </row>
-    <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="11">
         <v>0</v>
       </c>
       <c r="B7" s="12">
         <v>2021</v>
       </c>
       <c r="C7" s="12">
         <v>2022</v>
       </c>
       <c r="D7" s="12">
         <v>2023</v>
       </c>
       <c r="E7" s="12">
         <v>2024</v>
       </c>
       <c r="F7" s="12">
         <v>2025</v>
       </c>
       <c r="G7" s="13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K7" s="13" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="16">
         <v>204.00718599999999</v>
       </c>
       <c r="C8" s="16">
         <v>302.53128200000003</v>
       </c>
       <c r="D8" s="16">
         <v>490.51934499999999</v>
       </c>
       <c r="E8" s="16">
         <v>478.04724800000002</v>
       </c>
       <c r="F8" s="16">
         <v>249.02641200000002</v>
       </c>
       <c r="G8" s="16">
         <v>-47.907573353502499</v>
       </c>
       <c r="H8" s="16">
         <v>5.11144014893401</v>
       </c>
       <c r="I8" s="16">
-        <v>46.250979000000001</v>
+        <v>70.804005000000004</v>
       </c>
       <c r="J8" s="16">
-        <v>25.685755</v>
+        <v>48.422578000000001</v>
       </c>
       <c r="K8" s="16">
-        <v>-44.464407985828799</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-31.610396897746114</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="16">
         <v>272.18649499999998</v>
       </c>
       <c r="C9" s="16">
         <v>1066.0660370000001</v>
       </c>
       <c r="D9" s="16">
         <v>934.07628799999998</v>
       </c>
       <c r="E9" s="16">
         <v>1199.2614739999999</v>
       </c>
       <c r="F9" s="16">
         <v>926.10907499999996</v>
       </c>
       <c r="G9" s="16">
         <v>-22.776717581773994</v>
       </c>
       <c r="H9" s="16">
         <v>35.815360799549993</v>
       </c>
       <c r="I9" s="16">
-        <v>251.33730799999998</v>
+        <v>372.104761</v>
       </c>
       <c r="J9" s="16">
-        <v>151.36881599999998</v>
+        <v>227.06234099999998</v>
       </c>
       <c r="K9" s="16">
-        <v>-39.774633060046945</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-38.97892077763553</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="16">
         <v>-68.179308999999989</v>
       </c>
       <c r="C10" s="16">
         <v>-763.53475500000002</v>
       </c>
       <c r="D10" s="16">
         <v>-443.55694299999999</v>
       </c>
       <c r="E10" s="16">
         <v>-721.21422599999983</v>
       </c>
       <c r="F10" s="16">
         <v>-677.08266299999991</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="16">
-        <v>-205.08632899999998</v>
+        <v>-301.30075599999998</v>
       </c>
       <c r="J10" s="16">
-        <v>-125.68306099999998</v>
+        <v>-178.63976299999996</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="17">
         <v>74.951252081775777</v>
       </c>
       <c r="C11" s="17">
         <v>28.378287226122374</v>
       </c>
       <c r="D11" s="17">
         <v>52.513841888683075</v>
       </c>
       <c r="E11" s="17">
         <v>39.861803148359961</v>
       </c>
       <c r="F11" s="17">
         <v>26.889533719340786</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="17">
-        <v>18.401955271996471</v>
+        <v>19.027976102676096</v>
       </c>
       <c r="J11" s="17">
-        <v>16.968987192183629</v>
+        <v>21.32567548927015</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="20" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="21"/>
     </row>
-    <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
     </row>
-    <row r="20" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="23">
         <v>0</v>
       </c>
       <c r="B20" s="23">
         <v>0</v>
       </c>
       <c r="C20" s="23">
         <v>0</v>
       </c>
       <c r="D20" s="24">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>108</v>
       </c>
       <c r="K20" s="13" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C21" s="132">
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="123" t="s">
+        <v>119</v>
+      </c>
+      <c r="B21" s="123">
+        <v>0</v>
+      </c>
+      <c r="C21" s="123">
         <v>0</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="27">
         <v>34</v>
       </c>
       <c r="F21" s="27">
         <v>31</v>
       </c>
       <c r="G21" s="27">
         <v>21</v>
       </c>
       <c r="H21" s="27">
         <v>21</v>
       </c>
       <c r="I21" s="27">
         <v>34</v>
       </c>
       <c r="J21" s="27">
         <v>32</v>
       </c>
       <c r="K21" s="27">
-        <v>37</v>
-[...9 lines deleted...]
-      <c r="C22" s="132">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="123">
+        <v>0</v>
+      </c>
+      <c r="B22" s="123">
+        <v>0</v>
+      </c>
+      <c r="C22" s="123">
         <v>0</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="28">
         <v>0.32067261081023624</v>
       </c>
       <c r="F22" s="28">
         <v>0.38586825956056375</v>
       </c>
       <c r="G22" s="28">
         <v>0.63423625728869559</v>
       </c>
       <c r="H22" s="28">
         <v>0.605927918580345</v>
       </c>
       <c r="I22" s="28">
-        <v>0.31382139433128858</v>
+        <v>0.31374986315710846</v>
       </c>
       <c r="J22" s="28">
-        <v>0.32333719110852982</v>
+        <v>0.33577752181436066</v>
       </c>
       <c r="K22" s="28">
-        <v>0.20994856150694594</v>
-[...9 lines deleted...]
-      <c r="C23" s="133">
+        <v>0.24561202334123072</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="126" t="s">
+        <v>120</v>
+      </c>
+      <c r="B23" s="126">
+        <v>0</v>
+      </c>
+      <c r="C23" s="126">
         <v>0</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="30">
         <v>31</v>
       </c>
       <c r="F23" s="30">
         <v>15</v>
       </c>
       <c r="G23" s="30">
         <v>17</v>
       </c>
       <c r="H23" s="30">
         <v>14</v>
       </c>
       <c r="I23" s="30">
         <v>17</v>
       </c>
       <c r="J23" s="30">
         <v>13</v>
       </c>
       <c r="K23" s="30">
-        <v>14</v>
-[...9 lines deleted...]
-      <c r="C24" s="134">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="127">
+        <v>0</v>
+      </c>
+      <c r="B24" s="127">
+        <v>0</v>
+      </c>
+      <c r="C24" s="127">
         <v>0</v>
       </c>
       <c r="D24" s="31" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="32">
         <v>0.32736082145094203</v>
       </c>
       <c r="F24" s="32">
         <v>0.97302924839331706</v>
       </c>
       <c r="G24" s="32">
         <v>0.88834086318483152</v>
       </c>
       <c r="H24" s="32">
         <v>1.1182608130285445</v>
       </c>
       <c r="I24" s="32">
-        <v>0.83047105311806257</v>
+        <v>0.82987977235829613</v>
       </c>
       <c r="J24" s="32">
-        <v>1.3891448062923626</v>
+        <v>1.3589293831159357</v>
       </c>
       <c r="K24" s="32">
-        <v>0.87469004123197891</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.80712037578691065</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
     </row>
-    <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
     </row>
-    <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="38"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
     </row>
-    <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="23">
         <v>0</v>
       </c>
       <c r="B28" s="23">
         <v>0</v>
       </c>
       <c r="C28" s="23">
         <v>0</v>
       </c>
       <c r="D28" s="24">
         <v>0</v>
       </c>
       <c r="E28" s="12">
         <v>0</v>
       </c>
       <c r="F28" s="12">
         <v>0</v>
       </c>
-      <c r="G28" s="12">
+      <c r="G28" s="143">
         <v>2020</v>
       </c>
-      <c r="H28" s="12">
+      <c r="H28" s="143">
         <v>2021</v>
       </c>
-      <c r="I28" s="12">
+      <c r="I28" s="143">
         <v>2022</v>
       </c>
-      <c r="J28" s="13">
+      <c r="J28" s="144">
         <v>2023</v>
       </c>
-      <c r="K28" s="13">
+      <c r="K28" s="144">
         <v>2024</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E29" s="126" t="s">
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="123" t="s">
+        <v>122</v>
+      </c>
+      <c r="B29" s="123">
+        <v>0</v>
+      </c>
+      <c r="C29" s="123">
+        <v>0</v>
+      </c>
+      <c r="D29" s="123">
+        <v>0</v>
+      </c>
+      <c r="E29" s="124" t="s">
         <v>21</v>
       </c>
-      <c r="F29" s="126">
+      <c r="F29" s="124">
         <v>0</v>
       </c>
       <c r="G29" s="27">
         <v>18</v>
       </c>
       <c r="H29" s="27">
         <v>21</v>
       </c>
       <c r="I29" s="27">
         <v>15</v>
       </c>
       <c r="J29" s="27">
         <v>13</v>
       </c>
       <c r="K29" s="27">
         <v>13</v>
       </c>
     </row>
-    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="F30" s="126">
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="123">
+        <v>0</v>
+      </c>
+      <c r="B30" s="123">
+        <v>0</v>
+      </c>
+      <c r="C30" s="123">
+        <v>0</v>
+      </c>
+      <c r="D30" s="123">
+        <v>0</v>
+      </c>
+      <c r="E30" s="124" t="s">
+        <v>123</v>
+      </c>
+      <c r="F30" s="124">
         <v>0</v>
       </c>
       <c r="G30" s="28">
         <v>1.4105169095025958</v>
       </c>
       <c r="H30" s="28">
-        <v>0.82298168283784123</v>
+        <v>0.82320380900595591</v>
       </c>
       <c r="I30" s="28">
-        <v>1.7021813474844987</v>
+        <v>1.7022735237992521</v>
       </c>
       <c r="J30" s="28">
-        <v>1.7633400926579057</v>
+        <v>1.7715385686012146</v>
       </c>
       <c r="K30" s="28">
-        <v>2.5375105724054317</v>
-[...15 lines deleted...]
-      <c r="E31" s="127" t="s">
+        <v>2.5504243563419409</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="126" t="s">
+        <v>124</v>
+      </c>
+      <c r="B31" s="126">
+        <v>0</v>
+      </c>
+      <c r="C31" s="126">
+        <v>0</v>
+      </c>
+      <c r="D31" s="126">
+        <v>0</v>
+      </c>
+      <c r="E31" s="128" t="s">
         <v>21</v>
       </c>
-      <c r="F31" s="127">
+      <c r="F31" s="128">
         <v>0</v>
       </c>
       <c r="G31" s="30">
         <v>29</v>
       </c>
       <c r="H31" s="30">
         <v>24</v>
       </c>
       <c r="I31" s="30">
         <v>22</v>
       </c>
       <c r="J31" s="30">
         <v>19</v>
       </c>
       <c r="K31" s="30">
         <v>21</v>
       </c>
     </row>
-    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="F32" s="128">
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="127">
+        <v>0</v>
+      </c>
+      <c r="B32" s="127">
+        <v>0</v>
+      </c>
+      <c r="C32" s="127">
+        <v>0</v>
+      </c>
+      <c r="D32" s="127">
+        <v>0</v>
+      </c>
+      <c r="E32" s="125" t="s">
+        <v>125</v>
+      </c>
+      <c r="F32" s="125">
         <v>0</v>
       </c>
       <c r="G32" s="32">
         <v>0.52461211323329726</v>
       </c>
       <c r="H32" s="32">
-        <v>0.64434267436337955</v>
+        <v>0.64340036913765586</v>
       </c>
       <c r="I32" s="32">
-        <v>0.89039377560147892</v>
+        <v>0.88847536689599227</v>
       </c>
       <c r="J32" s="32">
-        <v>1.2711506328706794</v>
+        <v>1.2738429909370277</v>
       </c>
       <c r="K32" s="32">
-        <v>1.0911790296929835</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.0845838995581958</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="34"/>
     </row>
-    <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="35"/>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
     </row>
-    <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
     </row>
-    <row r="36" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="23">
         <v>0</v>
       </c>
       <c r="B36" s="23">
         <v>0</v>
       </c>
       <c r="C36" s="23">
         <v>0</v>
       </c>
       <c r="D36" s="23">
         <v>0</v>
       </c>
       <c r="E36" s="39" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="37" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D37" s="132">
+    <row r="37" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="123" t="s">
+        <v>128</v>
+      </c>
+      <c r="B37" s="123">
+        <v>0</v>
+      </c>
+      <c r="C37" s="123">
+        <v>0</v>
+      </c>
+      <c r="D37" s="123">
         <v>0</v>
       </c>
       <c r="E37" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F37" s="40">
         <v>8.2000738684487914E-2</v>
       </c>
       <c r="G37" s="40">
         <v>0.15486699126391737</v>
       </c>
       <c r="H37" s="40">
         <v>0.23977231778620367</v>
       </c>
       <c r="I37" s="40">
         <v>-1.6126287785493021E-2</v>
       </c>
       <c r="J37" s="40">
-        <v>-0.29028536206322969</v>
+        <v>-0.29028536206322963</v>
       </c>
       <c r="K37" s="40">
-        <v>-0.14376996782441565</v>
-[...3 lines deleted...]
-      <c r="A38" s="135" t="s">
+        <v>-0.10614060733893543</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="130" t="s">
         <v>31</v>
       </c>
-      <c r="B38" s="135">
-[...5 lines deleted...]
-      <c r="D38" s="135">
+      <c r="B38" s="130">
+        <v>0</v>
+      </c>
+      <c r="C38" s="130">
+        <v>0</v>
+      </c>
+      <c r="D38" s="130">
         <v>0</v>
       </c>
       <c r="E38" s="41" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="42">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="42">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="42">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="42">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="42">
-        <v>0.58031804673719245</v>
+        <v>0.60324914279216613</v>
       </c>
       <c r="K38" s="42">
-        <v>-14.470848480582053</v>
-[...12 lines deleted...]
-      <c r="D39" s="133">
+        <v>-6.5042047406657995</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="126" t="s">
+        <v>129</v>
+      </c>
+      <c r="B39" s="126">
+        <v>0</v>
+      </c>
+      <c r="C39" s="126">
+        <v>0</v>
+      </c>
+      <c r="D39" s="126">
         <v>0</v>
       </c>
       <c r="E39" s="43" t="s">
         <v>4</v>
       </c>
       <c r="F39" s="44">
         <v>-1.1079511441011483E-2</v>
       </c>
       <c r="G39" s="44">
         <v>0.9548051199315295</v>
       </c>
       <c r="H39" s="44">
         <v>-0.12047085434454437</v>
       </c>
       <c r="I39" s="44">
         <v>0.25220085346505461</v>
       </c>
       <c r="J39" s="44">
         <v>-0.25470310721116135</v>
       </c>
       <c r="K39" s="44">
-        <v>-0.55252724937548703</v>
-[...3 lines deleted...]
-      <c r="A40" s="136" t="s">
+        <v>-0.52969600766877167</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="131" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="136">
-[...5 lines deleted...]
-      <c r="D40" s="136">
+      <c r="B40" s="131">
+        <v>0</v>
+      </c>
+      <c r="C40" s="131">
+        <v>0</v>
+      </c>
+      <c r="D40" s="131">
         <v>0</v>
       </c>
       <c r="E40" s="45" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>3.9840825968701177</v>
+        <v>4.0581701808905946</v>
       </c>
       <c r="K40" s="17">
-        <v>-4.3526829528640123</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.7397399847196215</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
     </row>
-    <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="46"/>
     </row>
-    <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
       <c r="F44" s="37"/>
       <c r="G44" s="37"/>
       <c r="H44" s="37"/>
       <c r="I44" s="37"/>
       <c r="J44" s="37"/>
       <c r="K44" s="37"/>
     </row>
-    <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="23">
         <v>0</v>
       </c>
       <c r="B45" s="23">
         <v>0</v>
       </c>
       <c r="C45" s="23">
         <v>0</v>
       </c>
       <c r="D45" s="23">
         <v>0</v>
       </c>
       <c r="E45" s="23">
         <v>0</v>
       </c>
       <c r="F45" s="23">
         <v>0</v>
       </c>
       <c r="G45" s="12">
         <v>2020</v>
       </c>
       <c r="H45" s="12">
         <v>2021</v>
       </c>
       <c r="I45" s="12">
         <v>2022</v>
       </c>
       <c r="J45" s="12">
         <v>2023</v>
       </c>
       <c r="K45" s="12">
         <v>2024</v>
       </c>
     </row>
-    <row r="46" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C46" s="137">
+    <row r="46" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="132" t="s">
+        <v>130</v>
+      </c>
+      <c r="B46" s="132">
+        <v>0</v>
+      </c>
+      <c r="C46" s="132">
         <v>0</v>
       </c>
       <c r="D46" s="47" t="s">
         <v>27</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="48">
         <v>292</v>
       </c>
       <c r="H46" s="48">
         <v>285</v>
       </c>
       <c r="I46" s="48">
         <v>379</v>
       </c>
       <c r="J46" s="48">
         <v>479</v>
       </c>
       <c r="K46" s="48">
         <v>487</v>
       </c>
     </row>
-    <row r="47" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C47" s="132">
+    <row r="47" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="123">
+        <v>0</v>
+      </c>
+      <c r="B47" s="123">
+        <v>0</v>
+      </c>
+      <c r="C47" s="123">
         <v>0</v>
       </c>
       <c r="D47" s="50" t="s">
         <v>57</v>
       </c>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="51">
         <v>1.4100830596870775</v>
       </c>
       <c r="H47" s="51">
         <v>1.2654293579611047</v>
       </c>
       <c r="I47" s="51">
         <v>1.6521360069747164</v>
       </c>
       <c r="J47" s="51">
         <v>2.1215342368677472</v>
       </c>
       <c r="K47" s="51">
         <v>2.3003164706438053</v>
       </c>
     </row>
-    <row r="48" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C48" s="134">
+    <row r="48" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="127">
+        <v>0</v>
+      </c>
+      <c r="B48" s="127">
+        <v>0</v>
+      </c>
+      <c r="C48" s="127">
         <v>0</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="52">
         <v>66</v>
       </c>
       <c r="H48" s="52">
         <v>66</v>
       </c>
       <c r="I48" s="52">
         <v>58</v>
       </c>
       <c r="J48" s="52">
         <v>52</v>
       </c>
       <c r="K48" s="52">
         <v>49</v>
       </c>
     </row>
-    <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="53"/>
       <c r="F49" s="54"/>
-      <c r="G49" s="138"/>
-[...6 lines deleted...]
-      <c r="A50" s="121" t="s">
+      <c r="G49" s="135"/>
+      <c r="H49" s="135"/>
+      <c r="I49" s="135"/>
+      <c r="J49" s="135"/>
+      <c r="K49" s="135"/>
+    </row>
+    <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="129" t="s">
         <v>38</v>
       </c>
-      <c r="B50" s="121">
-[...30 lines deleted...]
-    <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="129">
+        <v>0</v>
+      </c>
+      <c r="C50" s="129">
+        <v>0</v>
+      </c>
+      <c r="D50" s="129">
+        <v>0</v>
+      </c>
+      <c r="E50" s="129">
+        <v>0</v>
+      </c>
+      <c r="F50" s="129">
+        <v>0</v>
+      </c>
+      <c r="G50" s="129">
+        <v>0</v>
+      </c>
+      <c r="H50" s="129">
+        <v>0</v>
+      </c>
+      <c r="I50" s="129">
+        <v>0</v>
+      </c>
+      <c r="J50" s="129">
+        <v>0</v>
+      </c>
+      <c r="K50" s="129">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
         <v>104</v>
       </c>
       <c r="C51" s="53"/>
     </row>
-    <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-    <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="129" t="s">
+        <v>112</v>
+      </c>
+      <c r="B52" s="129"/>
+      <c r="C52" s="129"/>
+      <c r="D52" s="129"/>
+      <c r="E52" s="129"/>
+      <c r="F52" s="129"/>
+      <c r="G52" s="129"/>
+      <c r="H52" s="129"/>
+      <c r="I52" s="129"/>
+      <c r="J52" s="129"/>
+      <c r="K52" s="129"/>
+    </row>
+    <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="55"/>
       <c r="B53" s="55"/>
       <c r="C53" s="55"/>
       <c r="D53" s="55"/>
       <c r="E53" s="55"/>
       <c r="F53" s="55"/>
       <c r="G53" s="55"/>
       <c r="H53" s="55"/>
       <c r="I53" s="55"/>
       <c r="J53" s="55"/>
       <c r="K53" s="55"/>
     </row>
-    <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A54" s="46"/>
       <c r="B54" s="46"/>
       <c r="C54" s="56"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
     </row>
-    <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B55" s="37"/>
       <c r="C55" s="38"/>
       <c r="D55" s="37"/>
       <c r="E55" s="37"/>
       <c r="F55" s="37"/>
       <c r="G55" s="37"/>
       <c r="H55" s="37"/>
       <c r="I55" s="37"/>
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
     </row>
-    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="47">
         <v>0</v>
       </c>
       <c r="B56" s="47">
         <v>0</v>
       </c>
       <c r="C56" s="57">
         <v>0</v>
       </c>
       <c r="D56" s="47">
         <v>0</v>
       </c>
       <c r="E56" s="47">
         <v>0</v>
       </c>
       <c r="F56" s="47">
         <v>0</v>
       </c>
       <c r="G56" s="47">
         <v>0</v>
       </c>
-      <c r="H56" s="129" t="s">
+      <c r="H56" s="122" t="s">
         <v>48</v>
       </c>
-      <c r="I56" s="129">
-[...2 lines deleted...]
-      <c r="J56" s="129" t="s">
+      <c r="I56" s="122">
+        <v>0</v>
+      </c>
+      <c r="J56" s="122" t="s">
         <v>45</v>
       </c>
-      <c r="K56" s="129">
-[...3 lines deleted...]
-    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K56" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="1">
         <v>0</v>
       </c>
       <c r="B57" s="1">
         <v>0</v>
       </c>
       <c r="C57" s="58">
         <v>0</v>
       </c>
       <c r="D57" s="1">
         <v>0</v>
       </c>
       <c r="E57" s="1">
         <v>0</v>
       </c>
       <c r="F57" s="1">
         <v>0</v>
       </c>
       <c r="G57" s="1">
         <v>0</v>
       </c>
       <c r="H57" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I57" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J57" s="58" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="K57" s="58" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="22"/>
       <c r="C58" s="59"/>
       <c r="D58" s="22"/>
       <c r="E58" s="22"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="49">
         <v>487</v>
       </c>
       <c r="I58" s="60">
         <v>100</v>
       </c>
       <c r="J58" s="60">
         <v>478.04724800000002</v>
       </c>
       <c r="K58" s="60">
         <v>100</v>
       </c>
     </row>
-    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B59" s="22"/>
       <c r="C59" s="59"/>
       <c r="D59" s="22"/>
       <c r="E59" s="22"/>
       <c r="F59" s="37"/>
       <c r="G59" s="37"/>
       <c r="H59" s="49">
         <v>7</v>
       </c>
       <c r="I59" s="60">
         <v>1.4373716632443532</v>
       </c>
       <c r="J59" s="60">
         <v>195.44778099999999</v>
       </c>
       <c r="K59" s="60">
         <v>40.884615865417551</v>
       </c>
     </row>
-    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="15" t="s">
         <v>86</v>
       </c>
       <c r="B60" s="22"/>
       <c r="C60" s="59"/>
       <c r="D60" s="22"/>
       <c r="E60" s="22"/>
       <c r="F60" s="37"/>
       <c r="G60" s="37"/>
       <c r="H60" s="49">
         <v>69</v>
       </c>
       <c r="I60" s="60">
         <v>14.168377823408623</v>
       </c>
       <c r="J60" s="60">
         <v>181.226878</v>
       </c>
       <c r="K60" s="60">
         <v>37.909825599498063</v>
       </c>
     </row>
-    <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B61" s="22"/>
       <c r="C61" s="59"/>
       <c r="D61" s="22"/>
       <c r="E61" s="22"/>
       <c r="F61" s="37"/>
       <c r="G61" s="37"/>
       <c r="H61" s="49">
         <v>383</v>
       </c>
       <c r="I61" s="60">
         <v>78.644763860369622</v>
       </c>
       <c r="J61" s="60">
         <v>80.591023000000007</v>
       </c>
       <c r="K61" s="60">
         <v>16.858380282946424</v>
       </c>
     </row>
-    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="15" t="s">
         <v>88</v>
       </c>
       <c r="B62" s="22"/>
       <c r="C62" s="59"/>
       <c r="D62" s="22"/>
       <c r="E62" s="22"/>
       <c r="F62" s="37"/>
       <c r="G62" s="37"/>
       <c r="H62" s="49">
         <v>28</v>
       </c>
       <c r="I62" s="60">
         <v>5.7494866529774127</v>
       </c>
       <c r="J62" s="60">
         <v>8.8240000000000002E-3</v>
       </c>
       <c r="K62" s="60">
         <v>1.845842651938036E-3</v>
       </c>
     </row>
-    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="61" t="s">
         <v>50</v>
       </c>
       <c r="B63" s="61"/>
       <c r="C63" s="62"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="64" t="s">
         <v>24</v>
       </c>
       <c r="I63" s="65" t="s">
         <v>24</v>
       </c>
       <c r="J63" s="66">
         <v>20.772741999999994</v>
       </c>
       <c r="K63" s="66">
         <v>4.3453324094860193</v>
       </c>
     </row>
-    <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="53"/>
-      <c r="F64" s="141" t="s">
-[...8 lines deleted...]
-    <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F64" s="134" t="s">
+        <v>112</v>
+      </c>
+      <c r="G64" s="134"/>
+      <c r="H64" s="134"/>
+      <c r="I64" s="134"/>
+      <c r="J64" s="134"/>
+      <c r="K64" s="134"/>
+    </row>
+    <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="46"/>
       <c r="C65" s="53"/>
     </row>
-    <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="46"/>
       <c r="C66" s="53"/>
     </row>
-    <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B67" s="37"/>
       <c r="C67" s="38"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
     </row>
-    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="47">
         <v>0</v>
       </c>
       <c r="B68" s="47">
         <v>0</v>
       </c>
       <c r="C68" s="57">
         <v>0</v>
       </c>
       <c r="D68" s="47">
         <v>0</v>
       </c>
       <c r="E68" s="47">
         <v>0</v>
       </c>
       <c r="F68" s="47">
         <v>0</v>
       </c>
       <c r="G68" s="47">
         <v>0</v>
       </c>
-      <c r="H68" s="129" t="s">
+      <c r="H68" s="122" t="s">
         <v>48</v>
       </c>
-      <c r="I68" s="129">
-[...2 lines deleted...]
-      <c r="J68" s="129" t="s">
+      <c r="I68" s="122">
+        <v>0</v>
+      </c>
+      <c r="J68" s="122" t="s">
         <v>45</v>
       </c>
-      <c r="K68" s="129">
-[...3 lines deleted...]
-    <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K68" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="1">
         <v>0</v>
       </c>
       <c r="B69" s="1">
         <v>0</v>
       </c>
       <c r="C69" s="58">
         <v>0</v>
       </c>
       <c r="D69" s="1">
         <v>0</v>
       </c>
       <c r="E69" s="1">
         <v>0</v>
       </c>
       <c r="F69" s="1">
         <v>0</v>
       </c>
       <c r="G69" s="1">
         <v>0</v>
       </c>
       <c r="H69" s="58" t="s">
         <v>49</v>
       </c>
       <c r="I69" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J69" s="58" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="K69" s="58" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="22"/>
       <c r="C70" s="59"/>
       <c r="D70" s="22"/>
       <c r="E70" s="22"/>
       <c r="F70" s="22"/>
       <c r="G70" s="22"/>
       <c r="H70" s="49">
         <v>487</v>
       </c>
       <c r="I70" s="67">
         <v>100</v>
       </c>
       <c r="J70" s="60">
         <v>478.04724800000002</v>
       </c>
       <c r="K70" s="67">
         <v>100</v>
       </c>
     </row>
-    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B71" s="22"/>
       <c r="C71" s="59"/>
       <c r="D71" s="22"/>
       <c r="E71" s="22"/>
       <c r="F71" s="22"/>
       <c r="G71" s="22"/>
       <c r="H71" s="49">
         <v>256</v>
       </c>
       <c r="I71" s="60">
         <v>52.56673511293635</v>
       </c>
       <c r="J71" s="60">
         <v>225.489158</v>
       </c>
       <c r="K71" s="67">
         <v>47.168801607660335</v>
       </c>
     </row>
-    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B72" s="22"/>
       <c r="C72" s="59"/>
       <c r="D72" s="22"/>
       <c r="E72" s="22"/>
       <c r="F72" s="22"/>
       <c r="G72" s="22"/>
       <c r="H72" s="49">
         <v>36</v>
       </c>
       <c r="I72" s="67">
         <v>7.3921971252566738</v>
       </c>
       <c r="J72" s="60">
         <v>63.613548000000002</v>
       </c>
       <c r="K72" s="67">
         <v>13.30695831136758</v>
       </c>
     </row>
-    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B73" s="22"/>
       <c r="C73" s="59"/>
       <c r="D73" s="22"/>
       <c r="E73" s="22"/>
       <c r="F73" s="22"/>
       <c r="G73" s="22"/>
       <c r="H73" s="49">
         <v>22</v>
       </c>
       <c r="I73" s="67">
         <v>4.517453798767967</v>
       </c>
       <c r="J73" s="60">
         <v>25.922751999999999</v>
       </c>
       <c r="K73" s="67">
         <v>5.4226338732107919</v>
       </c>
     </row>
-    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="15" t="s">
         <v>82</v>
       </c>
       <c r="B74" s="22"/>
       <c r="C74" s="59"/>
       <c r="D74" s="22"/>
       <c r="E74" s="22"/>
       <c r="F74" s="22"/>
       <c r="G74" s="22"/>
       <c r="H74" s="49">
         <v>173</v>
       </c>
       <c r="I74" s="67">
         <v>35.523613963039011</v>
       </c>
       <c r="J74" s="60">
         <v>142.24904800000002</v>
       </c>
       <c r="K74" s="67">
         <v>29.756273798275274</v>
       </c>
     </row>
-    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="50" t="s">
         <v>83</v>
       </c>
       <c r="B75" s="68"/>
       <c r="C75" s="69"/>
       <c r="D75" s="68"/>
       <c r="E75" s="68"/>
       <c r="F75" s="68"/>
       <c r="G75" s="68"/>
       <c r="H75" s="70">
         <v>138</v>
       </c>
       <c r="I75" s="71">
         <v>28.336755646817245</v>
       </c>
       <c r="J75" s="72">
         <v>89.706688</v>
       </c>
       <c r="K75" s="71">
         <v>18.765234686593153</v>
       </c>
     </row>
-    <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="73" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="73"/>
       <c r="C76" s="74"/>
       <c r="D76" s="73"/>
       <c r="E76" s="73"/>
       <c r="F76" s="75"/>
       <c r="G76" s="75"/>
       <c r="H76" s="76" t="s">
         <v>24</v>
       </c>
       <c r="I76" s="77" t="s">
         <v>24</v>
       </c>
       <c r="J76" s="78">
         <v>20.772741999999994</v>
       </c>
       <c r="K76" s="78">
         <v>4.3453324094860193</v>
       </c>
     </row>
-    <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="53"/>
-      <c r="F77" s="141" t="s">
-[...8 lines deleted...]
-    <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F77" s="134" t="s">
+        <v>112</v>
+      </c>
+      <c r="G77" s="134"/>
+      <c r="H77" s="134"/>
+      <c r="I77" s="134"/>
+      <c r="J77" s="134"/>
+      <c r="K77" s="134"/>
+    </row>
+    <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="46"/>
       <c r="C78" s="34"/>
     </row>
-    <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="46"/>
       <c r="C79" s="34"/>
     </row>
-    <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B80" s="37"/>
       <c r="C80" s="37"/>
       <c r="D80" s="37"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
     </row>
-    <row r="81" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="23">
         <v>0</v>
       </c>
       <c r="B81" s="23">
         <v>0</v>
       </c>
       <c r="C81" s="23">
         <v>0</v>
       </c>
       <c r="D81" s="13">
         <v>2021</v>
       </c>
       <c r="E81" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="F81" s="13">
         <v>2024</v>
       </c>
       <c r="G81" s="13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H81" s="13">
         <v>2025</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="J81" s="13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="K81" s="13" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="79"/>
       <c r="D82" s="16">
         <v>43.682670000000002</v>
       </c>
       <c r="E82" s="16">
         <v>21.412319269969245</v>
       </c>
       <c r="F82" s="16">
         <v>103.33766600000001</v>
       </c>
       <c r="G82" s="16">
         <v>21.616621878346219</v>
       </c>
       <c r="H82" s="16">
         <v>69.222001999999975</v>
       </c>
       <c r="I82" s="16">
         <v>27.797052306242907</v>
       </c>
       <c r="J82" s="16">
         <v>-33.013774474062565</v>
       </c>
       <c r="K82" s="16">
         <v>-34.115664000000038</v>
       </c>
     </row>
-    <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="79"/>
       <c r="D83" s="16">
         <v>72.746228999999985</v>
       </c>
       <c r="E83" s="16">
         <v>35.658660082689437</v>
       </c>
       <c r="F83" s="16">
         <v>108.26806599999999</v>
       </c>
       <c r="G83" s="16">
         <v>22.647984368273153</v>
       </c>
       <c r="H83" s="16">
         <v>58.153162999999992</v>
       </c>
       <c r="I83" s="16">
         <v>23.352206913698772</v>
       </c>
       <c r="J83" s="16">
         <v>-46.287797363998358</v>
       </c>
       <c r="K83" s="16">
         <v>-50.114902999999998</v>
       </c>
     </row>
-    <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="79"/>
       <c r="D84" s="16">
         <v>9.9401679999999999</v>
       </c>
       <c r="E84" s="16">
         <v>4.8724597377662962</v>
       </c>
       <c r="F84" s="16">
         <v>60.896085999999997</v>
       </c>
       <c r="G84" s="16">
         <v>12.738507805404204</v>
       </c>
       <c r="H84" s="16">
         <v>37.324804999999998</v>
       </c>
       <c r="I84" s="16">
         <v>14.98829168369498</v>
       </c>
       <c r="J84" s="16">
         <v>-38.707382605837751</v>
       </c>
       <c r="K84" s="16">
         <v>-23.571280999999999</v>
       </c>
     </row>
-    <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="79"/>
       <c r="D85" s="16">
         <v>27.539628</v>
       </c>
       <c r="E85" s="16">
         <v>13.499342126115108</v>
       </c>
       <c r="F85" s="16">
         <v>91.015671999999995</v>
       </c>
       <c r="G85" s="16">
         <v>19.039053646011155</v>
       </c>
       <c r="H85" s="16">
         <v>24.557919000000005</v>
       </c>
       <c r="I85" s="16">
         <v>9.861572032768958</v>
       </c>
       <c r="J85" s="16">
         <v>-73.017922671603202</v>
       </c>
       <c r="K85" s="16">
         <v>-66.457752999999997</v>
       </c>
     </row>
-    <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="79"/>
       <c r="D86" s="16">
         <v>16.353038000000002</v>
       </c>
       <c r="E86" s="16">
         <v>8.0159127335838072</v>
       </c>
       <c r="F86" s="16">
         <v>28.445300000000003</v>
       </c>
       <c r="G86" s="16">
         <v>5.9503114219371058</v>
       </c>
       <c r="H86" s="16">
         <v>21.025355999999999</v>
       </c>
       <c r="I86" s="16">
         <v>8.4430225015650127</v>
       </c>
       <c r="J86" s="16">
         <v>-26.084956038431667</v>
       </c>
       <c r="K86" s="16">
         <v>-7.4199440000000045</v>
       </c>
     </row>
-    <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="79"/>
       <c r="D87" s="16">
         <v>5.8079190000000009</v>
       </c>
       <c r="E87" s="16">
         <v>2.8469188335355997</v>
       </c>
       <c r="F87" s="16">
         <v>16.544005999999996</v>
       </c>
       <c r="G87" s="16">
         <v>3.460747043145826</v>
       </c>
       <c r="H87" s="16">
         <v>13.4503</v>
       </c>
       <c r="I87" s="16">
         <v>5.4011539948621987</v>
       </c>
       <c r="J87" s="16">
         <v>-18.699860239412367</v>
       </c>
       <c r="K87" s="16">
         <v>-3.0937059999999956</v>
       </c>
     </row>
-    <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="79"/>
       <c r="D88" s="16">
         <v>6.1618719999999989</v>
       </c>
       <c r="E88" s="16">
         <v>3.0204190944528784</v>
       </c>
       <c r="F88" s="16">
         <v>28.933594999999997</v>
       </c>
       <c r="G88" s="16">
         <v>6.0524550912172588</v>
       </c>
       <c r="H88" s="16">
         <v>8.014716</v>
       </c>
       <c r="I88" s="16">
         <v>3.2184200605998368</v>
       </c>
       <c r="J88" s="16">
         <v>-72.299619179711328</v>
       </c>
       <c r="K88" s="16">
         <v>-20.918878999999997</v>
       </c>
     </row>
-    <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="79"/>
       <c r="D89" s="16">
         <v>15.205708</v>
       </c>
       <c r="E89" s="16">
         <v>7.4535158776220758</v>
       </c>
       <c r="F89" s="16">
         <v>11.585561</v>
       </c>
       <c r="G89" s="16">
         <v>2.4235179782898779</v>
       </c>
       <c r="H89" s="16">
         <v>6.8677049999999991</v>
       </c>
       <c r="I89" s="16">
         <v>2.7578219293461927</v>
       </c>
       <c r="J89" s="16">
         <v>-40.721860598722856</v>
       </c>
       <c r="K89" s="16">
         <v>-4.7178560000000012</v>
       </c>
     </row>
-    <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="79"/>
       <c r="D90" s="16">
         <v>0.82723999999999998</v>
       </c>
       <c r="E90" s="16">
         <v>0.40549552014309925</v>
       </c>
       <c r="F90" s="16">
         <v>6.7557839999999993</v>
       </c>
       <c r="G90" s="16">
         <v>1.4132042446147497</v>
       </c>
       <c r="H90" s="16">
         <v>3.6442639999999997</v>
       </c>
       <c r="I90" s="16">
         <v>1.4634046126802001</v>
       </c>
       <c r="J90" s="16">
         <v>-46.057126752424296</v>
       </c>
       <c r="K90" s="16">
         <v>-3.1115199999999996</v>
       </c>
     </row>
-    <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="79"/>
       <c r="D91" s="16">
         <v>1.271674</v>
       </c>
       <c r="E91" s="16">
         <v>0.62334765011659932</v>
       </c>
       <c r="F91" s="16">
         <v>7.538918999999999</v>
       </c>
       <c r="G91" s="16">
         <v>1.5770238258959708</v>
       </c>
       <c r="H91" s="16">
         <v>2.2646090000000001</v>
       </c>
       <c r="I91" s="16">
         <v>0.90938506554879006</v>
       </c>
       <c r="J91" s="16">
         <v>-69.961091238677582</v>
       </c>
       <c r="K91" s="16">
         <v>-5.2743099999999989</v>
       </c>
     </row>
-    <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="79"/>
       <c r="D92" s="16">
         <v>0.26129200000000002</v>
       </c>
       <c r="E92" s="16">
         <v>0.12807980205167874</v>
       </c>
       <c r="F92" s="16">
         <v>4.1108260000000003</v>
       </c>
       <c r="G92" s="16">
         <v>0.85992044033270953</v>
       </c>
       <c r="H92" s="16">
         <v>1.8500110000000001</v>
       </c>
       <c r="I92" s="16">
         <v>0.74289750438198499</v>
       </c>
       <c r="J92" s="16">
         <v>-54.996611386616699</v>
       </c>
       <c r="K92" s="16">
         <v>-2.260815</v>
       </c>
     </row>
-    <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="79"/>
       <c r="D93" s="16">
         <v>1.743868</v>
       </c>
       <c r="E93" s="16">
         <v>0.85480714390129375</v>
       </c>
       <c r="F93" s="16">
         <v>2.1674629999999997</v>
       </c>
       <c r="G93" s="16">
         <v>0.45339932591767573</v>
       </c>
       <c r="H93" s="16">
         <v>1.2150940000000001</v>
       </c>
       <c r="I93" s="16">
         <v>0.48793780155335492</v>
       </c>
       <c r="J93" s="16">
         <v>-43.939342909198437</v>
       </c>
       <c r="K93" s="16">
         <v>-0.95236899999999958</v>
       </c>
     </row>
-    <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="79"/>
       <c r="D94" s="16">
         <v>0.22805800000000004</v>
       </c>
       <c r="E94" s="16">
         <v>0.1117891994255536</v>
       </c>
       <c r="F94" s="16">
         <v>0.28805999999999993</v>
       </c>
       <c r="G94" s="16">
         <v>6.0257642148376075E-2</v>
       </c>
       <c r="H94" s="16">
         <v>0.29095099999999996</v>
       </c>
       <c r="I94" s="16">
         <v>0.11683539816652055</v>
       </c>
       <c r="J94" s="16">
         <v>1.0036103589530074</v>
       </c>
       <c r="K94" s="16">
         <v>2.8910000000000324E-3</v>
       </c>
     </row>
-    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="79"/>
       <c r="D95" s="16">
         <v>0.153639</v>
       </c>
       <c r="E95" s="16">
         <v>7.5310582441934185E-2</v>
       </c>
       <c r="F95" s="16">
         <v>2.5691120000000001</v>
       </c>
       <c r="G95" s="16">
         <v>0.53741800852287303</v>
       </c>
       <c r="H95" s="16">
         <v>0.20096800000000001</v>
       </c>
       <c r="I95" s="16">
         <v>8.0701479969923828E-2</v>
       </c>
       <c r="J95" s="16">
         <v>-92.177530602013462</v>
       </c>
       <c r="K95" s="16">
         <v>-2.368144</v>
       </c>
     </row>
-    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="79"/>
       <c r="D96" s="16">
         <v>6.0948000000000002E-2</v>
       </c>
       <c r="E96" s="16">
         <v>2.9875418211983966E-2</v>
       </c>
       <c r="F96" s="16">
         <v>3.1136E-2</v>
       </c>
       <c r="G96" s="16">
         <v>6.5131637364848928E-3</v>
       </c>
       <c r="H96" s="16">
         <v>4.7646000000000001E-2</v>
       </c>
       <c r="I96" s="16">
         <v>1.9132910287443725E-2</v>
       </c>
       <c r="J96" s="16">
         <v>53.025436793422408</v>
       </c>
       <c r="K96" s="16">
         <v>1.651E-2</v>
       </c>
     </row>
-    <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="79"/>
       <c r="D97" s="16">
         <v>1.0945780000000001</v>
       </c>
       <c r="E97" s="16">
         <v>0.53653894328996832</v>
       </c>
       <c r="F97" s="16">
         <v>1.2500660000000001</v>
       </c>
       <c r="G97" s="16">
         <v>0.26149423623499241</v>
       </c>
       <c r="H97" s="16">
         <v>2.15E-3</v>
       </c>
       <c r="I97" s="16">
         <v>8.6336223645225231E-4</v>
       </c>
       <c r="J97" s="16">
         <v>-99.828009081120513</v>
       </c>
       <c r="K97" s="16">
         <v>-1.247916</v>
       </c>
     </row>
-    <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="79"/>
       <c r="D98" s="16">
         <v>0.92865699999999995</v>
       </c>
       <c r="E98" s="16">
         <v>0.45520798468344148</v>
       </c>
       <c r="F98" s="16">
         <v>4.3099299999999996</v>
       </c>
       <c r="G98" s="16">
         <v>0.90156987997136206</v>
       </c>
       <c r="H98" s="16">
         <v>0.89475300000000002</v>
       </c>
       <c r="I98" s="16">
         <v>0.35930044239644743</v>
       </c>
       <c r="J98" s="16">
         <v>-79.239732431849248</v>
       </c>
       <c r="K98" s="16">
         <v>-3.4151769999999995</v>
       </c>
     </row>
-    <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B99" s="93"/>
       <c r="C99" s="94"/>
       <c r="D99" s="17">
         <v>204.00718599999999</v>
       </c>
       <c r="E99" s="17">
         <v>100</v>
       </c>
       <c r="F99" s="17">
         <v>478.04724800000002</v>
       </c>
       <c r="G99" s="17">
         <v>100</v>
       </c>
       <c r="H99" s="17">
         <v>249.02641200000002</v>
       </c>
       <c r="I99" s="17">
         <v>100</v>
       </c>
       <c r="J99" s="17">
         <v>-47.907573353502499</v>
       </c>
       <c r="K99" s="17">
         <v>-229.020836</v>
       </c>
     </row>
-    <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E100" s="80"/>
       <c r="F100" s="80"/>
       <c r="G100" s="80"/>
       <c r="H100" s="80"/>
       <c r="I100" s="80"/>
     </row>
-    <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E101" s="80"/>
       <c r="F101" s="80"/>
       <c r="G101" s="80"/>
       <c r="H101" s="80"/>
       <c r="I101" s="80"/>
     </row>
-    <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E102" s="81"/>
       <c r="F102" s="82"/>
       <c r="G102" s="81"/>
       <c r="H102" s="82"/>
       <c r="I102" s="81"/>
     </row>
-    <row r="103" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="46"/>
       <c r="E103" s="81"/>
       <c r="F103" s="82"/>
       <c r="G103" s="81"/>
       <c r="H103" s="82"/>
       <c r="I103" s="81"/>
     </row>
-    <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="46"/>
       <c r="E104" s="81"/>
       <c r="F104" s="82"/>
       <c r="G104" s="81"/>
       <c r="H104" s="82"/>
       <c r="I104" s="81"/>
     </row>
-    <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="46"/>
       <c r="E105" s="81"/>
       <c r="F105" s="82"/>
       <c r="G105" s="81"/>
       <c r="H105" s="82"/>
       <c r="I105" s="81"/>
     </row>
-    <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B106" s="37"/>
       <c r="C106" s="37"/>
       <c r="D106" s="37"/>
       <c r="E106" s="37"/>
       <c r="F106" s="37"/>
       <c r="G106" s="37"/>
       <c r="H106" s="37"/>
       <c r="I106" s="37"/>
       <c r="J106" s="37"/>
       <c r="K106" s="37"/>
     </row>
-    <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="23">
         <v>0</v>
       </c>
       <c r="B107" s="23">
         <v>0</v>
       </c>
       <c r="C107" s="23">
         <v>0</v>
       </c>
       <c r="D107" s="13">
         <v>2021</v>
       </c>
       <c r="E107" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="F107" s="13">
         <v>2024</v>
       </c>
       <c r="G107" s="13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H107" s="13">
         <v>2025</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="K107" s="13" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="79"/>
       <c r="D108" s="16">
         <v>177.723634</v>
       </c>
       <c r="E108" s="16">
         <v>65.294802374379373</v>
       </c>
       <c r="F108" s="16">
         <v>1110.4852700000001</v>
       </c>
       <c r="G108" s="16">
         <v>92.597427172916937</v>
       </c>
       <c r="H108" s="16">
         <v>843.59954400000004</v>
       </c>
       <c r="I108" s="16">
         <v>91.090732913938893</v>
       </c>
       <c r="J108" s="16">
         <v>-24.033252237555576</v>
       </c>
       <c r="K108" s="16">
         <v>-266.88572600000009</v>
       </c>
     </row>
-    <row r="109" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="79"/>
       <c r="D109" s="16">
         <v>81.27554099999999</v>
       </c>
       <c r="E109" s="16">
         <v>29.860240126902692</v>
       </c>
       <c r="F109" s="16">
         <v>71.685832999999988</v>
       </c>
       <c r="G109" s="16">
         <v>5.9774981981952662</v>
       </c>
       <c r="H109" s="16">
         <v>54.936291999999995</v>
       </c>
       <c r="I109" s="16">
         <v>5.931946191111451</v>
       </c>
       <c r="J109" s="16">
         <v>-23.36520383323159</v>
       </c>
       <c r="K109" s="16">
         <v>-16.749540999999994</v>
       </c>
     </row>
-    <row r="110" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="79"/>
       <c r="D110" s="16">
         <v>2.6235070000000005</v>
       </c>
       <c r="E110" s="16">
         <v>0.96386376554060871</v>
       </c>
       <c r="F110" s="16">
         <v>4.8645610000000001</v>
       </c>
       <c r="G110" s="16">
         <v>0.4056297234142619</v>
       </c>
       <c r="H110" s="16">
         <v>10.08028</v>
       </c>
       <c r="I110" s="16">
         <v>1.0884549425239138</v>
       </c>
       <c r="J110" s="16">
         <v>107.2186986657172</v>
       </c>
       <c r="K110" s="16">
         <v>5.215719</v>
       </c>
     </row>
-    <row r="111" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="79"/>
       <c r="D111" s="16">
         <v>0.11594999999999998</v>
       </c>
       <c r="E111" s="16">
         <v>4.2599468426969531E-2</v>
       </c>
       <c r="F111" s="16">
         <v>1.775242</v>
       </c>
       <c r="G111" s="16">
         <v>0.14802793539918219</v>
       </c>
       <c r="H111" s="16">
         <v>9.5840750000000003</v>
       </c>
       <c r="I111" s="16">
         <v>1.034875400610884</v>
       </c>
       <c r="J111" s="16">
         <v>439.87428192888626</v>
       </c>
       <c r="K111" s="16">
         <v>7.8088329999999999</v>
       </c>
     </row>
-    <row r="112" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="79"/>
       <c r="D112" s="16">
         <v>4.2035960000000001</v>
       </c>
       <c r="E112" s="16">
         <v>1.5443808113991844</v>
       </c>
       <c r="F112" s="16">
         <v>6.2699850000000001</v>
       </c>
       <c r="G112" s="16">
         <v>0.52282051378563676</v>
       </c>
       <c r="H112" s="16">
         <v>4.4041560000000013</v>
       </c>
       <c r="I112" s="16">
         <v>0.47555478278840985</v>
       </c>
       <c r="J112" s="16">
         <v>-29.758109469161393</v>
       </c>
       <c r="K112" s="16">
         <v>-1.8658289999999988</v>
       </c>
     </row>
-    <row r="113" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="79"/>
       <c r="D113" s="16">
         <v>6.0791999999999999E-2</v>
       </c>
       <c r="E113" s="16">
         <v>2.2334686370093417E-2</v>
       </c>
       <c r="F113" s="16">
         <v>1.2430099999999999</v>
       </c>
       <c r="G113" s="16">
         <v>0.10364795559170943</v>
       </c>
       <c r="H113" s="16">
         <v>1.8082050000000003</v>
       </c>
       <c r="I113" s="16">
         <v>0.19524751984532712</v>
       </c>
       <c r="J113" s="16">
         <v>45.469867499054743</v>
       </c>
       <c r="K113" s="16">
         <v>0.56519500000000034</v>
       </c>
     </row>
-    <row r="114" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="79"/>
       <c r="D114" s="16">
         <v>0.35823999999999995</v>
       </c>
       <c r="E114" s="16">
         <v>0.13161564095970302</v>
       </c>
       <c r="F114" s="16">
         <v>1.3804620000000001</v>
       </c>
       <c r="G114" s="16">
         <v>0.11510934270202364</v>
       </c>
       <c r="H114" s="16">
         <v>1.4817370000000001</v>
       </c>
       <c r="I114" s="16">
         <v>0.15999594864136282</v>
       </c>
       <c r="J114" s="16">
         <v>7.3363120462569782</v>
       </c>
       <c r="K114" s="16">
         <v>0.101275</v>
       </c>
     </row>
-    <row r="115" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="79"/>
       <c r="D115" s="16">
         <v>2.580514</v>
       </c>
       <c r="E115" s="16">
         <v>0.94806834556578568</v>
       </c>
       <c r="F115" s="16">
         <v>0.24269600000000002</v>
       </c>
       <c r="G115" s="16">
         <v>2.0237121366912188E-2</v>
       </c>
       <c r="H115" s="16">
         <v>0.106777</v>
       </c>
       <c r="I115" s="16">
         <v>1.1529635426582986E-2</v>
       </c>
       <c r="J115" s="16">
         <v>-56.003807232092825</v>
       </c>
       <c r="K115" s="16">
         <v>-0.13591900000000001</v>
       </c>
     </row>
-    <row r="116" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="79"/>
       <c r="D116" s="16">
         <v>1.415405</v>
       </c>
       <c r="E116" s="16">
         <v>0.52001294186179225</v>
       </c>
       <c r="F116" s="16">
         <v>0.360072</v>
       </c>
       <c r="G116" s="16">
         <v>3.0024478214831743E-2</v>
       </c>
       <c r="H116" s="16">
         <v>5.3218999999999995E-2</v>
       </c>
       <c r="I116" s="16">
         <v>5.7465153335205139E-3</v>
       </c>
       <c r="J116" s="16">
         <v>-85.219900464351568</v>
       </c>
       <c r="K116" s="16">
         <v>-0.30685299999999999</v>
       </c>
     </row>
-    <row r="117" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="79"/>
       <c r="D117" s="16">
         <v>3.8999999999999999E-5</v>
       </c>
       <c r="E117" s="16">
         <v>1.4328411113857798E-5</v>
       </c>
       <c r="F117" s="16">
         <v>1.1509999999999999E-3</v>
       </c>
       <c r="G117" s="16">
         <v>9.597573381232456E-5</v>
       </c>
       <c r="H117" s="16">
         <v>3.2349999999999997E-2</v>
       </c>
       <c r="I117" s="16">
         <v>3.4931090595349151E-3</v>
       </c>
       <c r="J117" s="16" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="K117" s="16">
         <v>3.1198999999999998E-2</v>
       </c>
     </row>
-    <row r="118" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="79"/>
       <c r="D118" s="16">
         <v>7.7499999999999986E-4</v>
       </c>
       <c r="E118" s="16">
         <v>2.8473124649332801E-4</v>
       </c>
       <c r="F118" s="16">
         <v>1.4008E-2</v>
       </c>
       <c r="G118" s="16">
         <v>1.1680521974309667E-3</v>
       </c>
       <c r="H118" s="16">
         <v>1.6567000000000002E-2</v>
       </c>
       <c r="I118" s="16">
         <v>1.7888821573204001E-3</v>
       </c>
       <c r="J118" s="16">
         <v>18.268132495716749</v>
       </c>
       <c r="K118" s="16">
         <v>2.5590000000000022E-3</v>
       </c>
     </row>
-    <row r="119" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="79"/>
       <c r="D119" s="16">
         <v>1.2E-5</v>
       </c>
       <c r="E119" s="16">
         <v>4.4087418811870152E-6</v>
       </c>
       <c r="F119" s="16">
         <v>2.6700000000000004E-4</v>
       </c>
       <c r="G119" s="16">
         <v>2.2263701935613089E-5</v>
       </c>
       <c r="H119" s="16">
         <v>2.9039999999999999E-3</v>
       </c>
       <c r="I119" s="16">
         <v>3.1356997554526716E-4</v>
       </c>
       <c r="J119" s="16">
         <v>987.64044943820204</v>
       </c>
       <c r="K119" s="16">
         <v>2.637E-3</v>
       </c>
     </row>
-    <row r="120" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="79"/>
       <c r="D120" s="16">
         <v>2.3599999999999999E-4</v>
       </c>
       <c r="E120" s="16">
         <v>8.6705256996677958E-5</v>
       </c>
       <c r="F120" s="16">
         <v>0.27801900000000002</v>
       </c>
       <c r="G120" s="16">
         <v>2.3182517409877208E-2</v>
       </c>
       <c r="H120" s="16">
         <v>1.1739999999999999E-3</v>
       </c>
       <c r="I120" s="16">
         <v>1.2676692537539382E-4</v>
       </c>
       <c r="J120" s="16">
         <v>-99.577726702131869</v>
       </c>
       <c r="K120" s="16">
         <v>-0.27684500000000001</v>
       </c>
     </row>
-    <row r="121" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="79"/>
       <c r="D121" s="16">
         <v>4.6150000000000002E-3</v>
       </c>
       <c r="E121" s="16">
         <v>1.6955286484731729E-3</v>
       </c>
       <c r="F121" s="16">
         <v>1.7299999999999998E-4</v>
       </c>
       <c r="G121" s="16">
         <v>1.4425544699854169E-5</v>
       </c>
       <c r="H121" s="16">
         <v>7.1000000000000013E-4</v>
       </c>
       <c r="I121" s="16">
         <v>7.6664835618849773E-5</v>
       </c>
       <c r="J121" s="16">
         <v>310.40462427745678</v>
       </c>
       <c r="K121" s="16">
         <v>5.3700000000000015E-4</v>
       </c>
     </row>
-    <row r="122" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="79"/>
       <c r="D122" s="16">
         <v>5.6574000000000006E-2</v>
       </c>
       <c r="E122" s="16">
         <v>2.0785013598856185E-2</v>
       </c>
       <c r="F122" s="16">
         <v>7.7000000000000001E-5</v>
       </c>
       <c r="G122" s="16">
         <v>6.4206181612067693E-6</v>
       </c>
       <c r="H122" s="16">
         <v>5.0100000000000003E-4</v>
       </c>
       <c r="I122" s="16">
         <v>5.40972995000616E-5</v>
       </c>
       <c r="J122" s="16">
         <v>550.64935064935071</v>
       </c>
       <c r="K122" s="16">
         <v>4.2400000000000001E-4</v>
       </c>
     </row>
-    <row r="123" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="79"/>
       <c r="D123" s="16">
         <v>1.766178</v>
       </c>
       <c r="E123" s="16">
         <v>0.64888524318592666</v>
       </c>
       <c r="F123" s="16">
         <v>0.65939199999999998</v>
       </c>
       <c r="G123" s="16">
         <v>5.4983172085122788E-2</v>
       </c>
       <c r="H123" s="16">
         <v>1.07E-4</v>
       </c>
       <c r="I123" s="16">
         <v>1.1553714663685809E-5</v>
       </c>
       <c r="J123" s="16">
         <v>-99.983772930214514</v>
       </c>
       <c r="K123" s="16">
         <v>-0.65928500000000001</v>
       </c>
     </row>
-    <row r="124" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="79"/>
       <c r="D124" s="16">
         <v>8.8699999999999998E-4</v>
       </c>
       <c r="E124" s="16">
         <v>3.2587950405107351E-4</v>
       </c>
       <c r="F124" s="16">
         <v>1.2560000000000002E-3</v>
       </c>
       <c r="G124" s="16">
         <v>1.047311222139702E-4</v>
       </c>
       <c r="H124" s="16">
         <v>4.7699999999999999E-4</v>
       </c>
       <c r="I124" s="16">
         <v>5.1505812098861034E-5</v>
       </c>
       <c r="J124" s="16">
         <v>-62.022292993630579</v>
       </c>
       <c r="K124" s="16">
         <v>-7.7900000000000018E-4</v>
       </c>
     </row>
-    <row r="125" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B125" s="93"/>
       <c r="C125" s="94"/>
       <c r="D125" s="17">
         <v>272.18649499999998</v>
       </c>
       <c r="E125" s="17">
         <v>100</v>
       </c>
       <c r="F125" s="17">
         <v>1199.2614739999999</v>
       </c>
       <c r="G125" s="17">
         <v>100</v>
       </c>
       <c r="H125" s="17">
         <v>926.10907499999996</v>
       </c>
       <c r="I125" s="17">
         <v>100</v>
       </c>
       <c r="J125" s="17">
         <v>-22.776717581773994</v>
       </c>
       <c r="K125" s="17">
         <v>-273.15239899999995</v>
       </c>
     </row>
-    <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E126" s="80"/>
       <c r="F126" s="80"/>
       <c r="G126" s="80"/>
       <c r="H126" s="80"/>
       <c r="I126" s="80"/>
     </row>
-    <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E127" s="80"/>
       <c r="F127" s="80"/>
       <c r="G127" s="80"/>
       <c r="H127" s="80"/>
       <c r="I127" s="80"/>
     </row>
-    <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E128" s="81"/>
       <c r="F128" s="82"/>
       <c r="G128" s="81"/>
       <c r="H128" s="82"/>
       <c r="I128" s="81"/>
     </row>
-    <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="46"/>
     </row>
-    <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B130" s="37"/>
       <c r="C130" s="37"/>
       <c r="D130" s="37"/>
       <c r="E130" s="37"/>
       <c r="F130" s="37"/>
       <c r="G130" s="37"/>
       <c r="H130" s="37"/>
       <c r="I130" s="37"/>
       <c r="J130" s="37"/>
       <c r="K130" s="37"/>
     </row>
-    <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="23">
         <v>0</v>
       </c>
       <c r="B131" s="23">
         <v>0</v>
       </c>
       <c r="C131" s="23">
         <v>0</v>
       </c>
       <c r="D131" s="13">
         <v>0</v>
       </c>
       <c r="E131" s="13">
         <v>0</v>
       </c>
       <c r="F131" s="13" t="s">
         <v>108</v>
       </c>
       <c r="G131" s="13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="H131" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I131" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="J131" s="13" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="K131" s="13" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="79"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16">
         <v>0</v>
       </c>
       <c r="F132" s="16">
-        <v>3.7151700000000001</v>
+        <v>5.2669539999999992</v>
       </c>
       <c r="G132" s="16">
-        <v>8.0326299687623912</v>
+        <v>7.4387797695907159</v>
       </c>
       <c r="H132" s="16">
-        <v>7.5619529999999999</v>
+        <v>10.032413</v>
       </c>
       <c r="I132" s="16">
-        <v>29.440259786017581</v>
+        <v>20.718461127782167</v>
       </c>
       <c r="J132" s="16">
-        <v>103.54258351569376</v>
+        <v>90.478462504134299</v>
       </c>
       <c r="K132" s="16">
-        <v>3.8467829999999998</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4.7654590000000008</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="79"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16">
         <v>0</v>
       </c>
       <c r="F133" s="16">
-        <v>7.9106769999999997</v>
+        <v>14.625452999999998</v>
       </c>
       <c r="G133" s="16">
-        <v>17.103804440550327</v>
+        <v>20.656251012919395</v>
       </c>
       <c r="H133" s="16">
-        <v>5.2228599999999998</v>
+        <v>9.8936180000000018</v>
       </c>
       <c r="I133" s="16">
-        <v>20.333683008344508</v>
+        <v>20.431828309512976</v>
       </c>
       <c r="J133" s="16">
-        <v>-33.977079332148186</v>
+        <v>-32.353425223820395</v>
       </c>
       <c r="K133" s="16">
-        <v>-2.6878169999999999</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-4.7318349999999967</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="79"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16">
         <v>0</v>
       </c>
       <c r="F134" s="16">
-        <v>6.2287649999999992</v>
+        <v>8.8330030000000015</v>
       </c>
       <c r="G134" s="16">
-        <v>13.467314929701271</v>
+        <v>12.475287238341958</v>
       </c>
       <c r="H134" s="16">
-        <v>4.8132070000000002</v>
+        <v>9.7207370000000015</v>
       </c>
       <c r="I134" s="16">
-        <v>18.738818461828359</v>
+        <v>20.074802708769454</v>
       </c>
       <c r="J134" s="16">
-        <v>-22.726142341218512</v>
+        <v>10.050194707281317</v>
       </c>
       <c r="K134" s="16">
-        <v>-1.415557999999999</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.88773400000000002</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="79"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16">
         <v>0</v>
       </c>
       <c r="F135" s="16">
-        <v>12.308468999999997</v>
+        <v>19.770088999999999</v>
       </c>
       <c r="G135" s="16">
-        <v>26.612342627385242</v>
+        <v>27.922275018199887</v>
       </c>
       <c r="H135" s="16">
-        <v>2.6814780000000003</v>
+        <v>8.6487259999999999</v>
       </c>
       <c r="I135" s="16">
-        <v>10.439552974012251</v>
+        <v>17.860936689492242</v>
       </c>
       <c r="J135" s="16">
-        <v>-78.214366059661842</v>
+        <v>-56.25347968843235</v>
       </c>
       <c r="K135" s="16">
-        <v>-9.6269909999999967</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-11.121362999999999</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="79"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16">
         <v>0</v>
       </c>
       <c r="F136" s="16">
-        <v>1.9476550000000001</v>
+        <v>3.4822519999999995</v>
       </c>
       <c r="G136" s="16">
-        <v>4.211056808116429</v>
+        <v>4.9181568189539551</v>
       </c>
       <c r="H136" s="16">
-        <v>2.2576420000000001</v>
+        <v>3.300881</v>
       </c>
       <c r="I136" s="16">
-        <v>8.7894710511721392</v>
+        <v>6.8168221031106606</v>
       </c>
       <c r="J136" s="16">
-        <v>15.915909131750746</v>
+        <v>-5.2084398257219622</v>
       </c>
       <c r="K136" s="16">
-        <v>0.30998700000000001</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.1813709999999995</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="79"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16">
         <v>0</v>
       </c>
       <c r="F137" s="16">
-        <v>7.1944129999999999</v>
+        <v>9.2324209999999987</v>
       </c>
       <c r="G137" s="16">
-        <v>15.55515830270317</v>
+        <v>13.039405044954727</v>
       </c>
       <c r="H137" s="16">
-        <v>0.84884999999999999</v>
+        <v>2.8198630000000002</v>
       </c>
       <c r="I137" s="16">
-        <v>3.3047500453072143</v>
+        <v>5.8234466574662758</v>
       </c>
       <c r="J137" s="16">
-        <v>-88.201261173079729</v>
+        <v>-69.456949591011934</v>
       </c>
       <c r="K137" s="16">
-        <v>-6.3455630000000003</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-6.4125579999999989</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="15" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="79"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16">
         <v>0</v>
       </c>
       <c r="F138" s="16">
-        <v>0.89660600000000013</v>
+        <v>3.9298940000000004</v>
       </c>
       <c r="G138" s="16">
-        <v>1.9385665328294999</v>
+        <v>5.5503837671329475</v>
       </c>
       <c r="H138" s="16">
-        <v>0.8236389999999999</v>
+        <v>1.1760329999999999</v>
       </c>
       <c r="I138" s="16">
-        <v>3.2065983655142705</v>
+        <v>2.428687295418265</v>
       </c>
       <c r="J138" s="16">
-        <v>-8.1381342529494809</v>
+        <v>-70.074689037414245</v>
       </c>
       <c r="K138" s="16">
-        <v>-7.2967000000000226E-2</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-2.7538610000000006</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="15" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="79"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16">
         <v>0</v>
       </c>
       <c r="F139" s="16">
-        <v>0.29128300000000001</v>
+        <v>1.4342679999999999</v>
       </c>
       <c r="G139" s="16">
-        <v>0.62978775000632958</v>
+        <v>2.0256876711988254</v>
       </c>
       <c r="H139" s="16">
-        <v>0.43936900000000001</v>
+        <v>0.82366200000000001</v>
       </c>
       <c r="I139" s="16">
-        <v>1.7105551306551046</v>
+        <v>1.700987502152405</v>
       </c>
       <c r="J139" s="16">
-        <v>50.839218217335024</v>
+        <v>-42.57265727186271</v>
       </c>
       <c r="K139" s="16">
-        <v>0.148086</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.61060599999999987</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="15" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="79"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16">
         <v>0</v>
       </c>
       <c r="F140" s="16">
-        <v>1.0790970000000002</v>
+        <v>0.30845999999999996</v>
       </c>
       <c r="G140" s="16">
-        <v>2.3331333159455938</v>
+        <v>0.4356533221531747</v>
       </c>
       <c r="H140" s="16">
-        <v>0.34303200000000006</v>
+        <v>0.66290300000000002</v>
       </c>
       <c r="I140" s="16">
-        <v>1.3354951022463619</v>
+        <v>1.3689956780078913</v>
       </c>
       <c r="J140" s="16">
-        <v>-68.21119880789216</v>
+        <v>114.90728133307402</v>
       </c>
       <c r="K140" s="16">
-        <v>-0.73606500000000019</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.35444300000000006</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="15" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="79"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16">
         <v>0</v>
       </c>
       <c r="F141" s="16">
-        <v>0.256492</v>
+        <v>0.47004800000000002</v>
       </c>
       <c r="G141" s="16">
-        <v>0.55456555849336719</v>
+        <v>0.66387205074063249</v>
       </c>
       <c r="H141" s="16">
-        <v>0.266152</v>
+        <v>0.54691299999999998</v>
       </c>
       <c r="I141" s="16">
-        <v>1.0361852318532199</v>
+        <v>1.1294586587273399</v>
       </c>
       <c r="J141" s="16">
-        <v>3.7661993356517951</v>
+        <v>16.352585267887527</v>
       </c>
       <c r="K141" s="16">
-        <v>9.6600000000000019E-3</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>7.6864999999999961E-2</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="15" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="79"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16">
         <v>0</v>
       </c>
       <c r="F142" s="16">
-        <v>2.8793290000000002</v>
+        <v>1.1049739999999999</v>
       </c>
       <c r="G142" s="16">
-        <v>6.2254444387004231</v>
+        <v>1.5606094598744802</v>
       </c>
       <c r="H142" s="16">
-        <v>0.23539399999999999</v>
+        <v>0.34493299999999999</v>
       </c>
       <c r="I142" s="16">
-        <v>0.91643792444489158</v>
+        <v>0.71233919020172776</v>
       </c>
       <c r="J142" s="16">
-        <v>-91.824692489118135</v>
+        <v>-68.783609388094206</v>
       </c>
       <c r="K142" s="16">
-        <v>-2.6439350000000004</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.76004099999999997</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="79"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16">
         <v>0</v>
       </c>
       <c r="F143" s="16">
-        <v>9.4847000000000015E-2</v>
+        <v>9.6144000000000007E-2</v>
       </c>
       <c r="G143" s="16">
-        <v>0.20507025375614213</v>
+        <v>0.13578892888898023</v>
       </c>
       <c r="H143" s="16">
-        <v>0.12354</v>
+        <v>0.31117499999999998</v>
       </c>
       <c r="I143" s="16">
-        <v>0.48096697955734602</v>
+        <v>0.64262377769312484</v>
       </c>
       <c r="J143" s="16">
-        <v>30.251879342520034</v>
+        <v>223.65514228657011</v>
       </c>
       <c r="K143" s="16">
-        <v>2.8692999999999982E-2</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.21503099999999997</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="79"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16">
         <v>0</v>
       </c>
       <c r="F144" s="16">
-        <v>6.7933999999999994E-2</v>
+        <v>7.9841999999999996E-2</v>
       </c>
       <c r="G144" s="16">
-        <v>0.14688121520627703</v>
+        <v>0.11276480758397776</v>
       </c>
       <c r="H144" s="16">
-        <v>6.2050999999999988E-2</v>
+        <v>0.12600600000000001</v>
       </c>
       <c r="I144" s="16">
-        <v>0.24157748137051058</v>
+        <v>0.26022158506306708</v>
       </c>
       <c r="J144" s="16">
-        <v>-8.6598757617687863</v>
+        <v>57.819192905989347</v>
       </c>
       <c r="K144" s="16">
-        <v>-5.8830000000000063E-3</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4.6164000000000011E-2</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="79"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16">
         <v>0</v>
       </c>
       <c r="F145" s="16">
-        <v>1.5928999999999999E-2</v>
+        <v>2.1352999999999997E-2</v>
       </c>
       <c r="G145" s="16">
-        <v>3.4440352062601744E-2</v>
+        <v>3.0157898553902419E-2</v>
       </c>
       <c r="H145" s="16">
-        <v>6.326E-3</v>
+        <v>1.3912000000000001E-2</v>
       </c>
       <c r="I145" s="16">
-        <v>2.4628437046137049E-2</v>
+        <v>2.873039927779145E-2</v>
       </c>
       <c r="J145" s="16">
-        <v>-60.286270324565251</v>
+        <v>-34.847562403409341</v>
       </c>
       <c r="K145" s="16">
-        <v>-9.6029999999999987E-3</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-7.4409999999999962E-3</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="79"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16">
         <v>0</v>
       </c>
       <c r="F146" s="16">
-        <v>1.198617</v>
+        <v>1.7968229999999998</v>
       </c>
       <c r="G146" s="16">
-        <v>2.5915494675258657</v>
+        <v>2.5377420387448417</v>
       </c>
       <c r="H146" s="16">
-        <v>1.7999999999999998E-4</v>
+        <v>4.3899999999999999E-4</v>
       </c>
       <c r="I146" s="16">
-        <v>7.0077753213794946E-4</v>
+        <v>9.0660187485267711E-4</v>
       </c>
       <c r="J146" s="16">
-        <v>-99.98498269255316</v>
+        <v>-99.975567988611004</v>
       </c>
       <c r="K146" s="16">
-        <v>-1.198437</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-1.7963839999999998</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="79"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16">
         <v>0</v>
       </c>
       <c r="F147" s="16">
         <v>2.15E-3</v>
       </c>
       <c r="G147" s="16">
-        <v>4.6485502501471378E-3</v>
+        <v>3.0365513928202223E-3</v>
       </c>
       <c r="H147" s="16">
         <v>0</v>
       </c>
       <c r="I147" s="16">
         <v>0</v>
       </c>
       <c r="J147" s="16">
         <v>-100</v>
       </c>
       <c r="K147" s="16">
         <v>-2.15E-3</v>
       </c>
     </row>
-    <row r="148" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="79"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16">
         <v>0</v>
       </c>
       <c r="F148" s="16">
-        <v>0.163546</v>
+        <v>0.34987699999999999</v>
       </c>
       <c r="G148" s="16">
-        <v>0.35360548800491337</v>
+        <v>0.49414860077477252</v>
       </c>
       <c r="H148" s="16">
-        <v>8.2000000000000001E-5</v>
+        <v>3.6400000000000001E-4</v>
       </c>
       <c r="I148" s="16">
-        <v>3.1924309797395483E-4</v>
+        <v>7.5171544976395104E-4</v>
       </c>
       <c r="J148" s="16">
-        <v>-99.949861201129963</v>
+        <v>-99.895963438579855</v>
       </c>
       <c r="K148" s="16">
-        <v>-0.163464</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.34951300000000002</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B149" s="93"/>
       <c r="C149" s="94"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17">
         <v>0</v>
       </c>
       <c r="F149" s="17">
-        <v>46.250979000000001</v>
+        <v>70.804005000000004</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>25.685755</v>
+        <v>48.422578000000001</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>-44.464407985828799</v>
+        <v>-31.610396897746114</v>
       </c>
       <c r="K149" s="17">
-        <v>-20.565224000000001</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-22.381427000000002</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="80"/>
       <c r="F150" s="80"/>
       <c r="G150" s="80"/>
       <c r="H150" s="80"/>
       <c r="I150" s="80"/>
     </row>
-    <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E151" s="80"/>
       <c r="F151" s="80"/>
       <c r="G151" s="80"/>
       <c r="H151" s="80"/>
       <c r="I151" s="80"/>
     </row>
-    <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E152" s="81"/>
       <c r="F152" s="82"/>
       <c r="G152" s="81"/>
       <c r="H152" s="82"/>
       <c r="I152" s="81"/>
     </row>
-    <row r="153" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="153" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="46"/>
       <c r="E153" s="81"/>
       <c r="F153" s="82"/>
       <c r="G153" s="81"/>
       <c r="H153" s="82"/>
       <c r="I153" s="81"/>
     </row>
-    <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="46"/>
       <c r="E154" s="81"/>
       <c r="F154" s="82"/>
       <c r="G154" s="81"/>
       <c r="H154" s="82"/>
       <c r="I154" s="81"/>
     </row>
-    <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="46"/>
       <c r="E155" s="81"/>
       <c r="F155" s="82"/>
       <c r="G155" s="81"/>
       <c r="H155" s="82"/>
       <c r="I155" s="81"/>
     </row>
-    <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B156" s="37"/>
       <c r="C156" s="37"/>
       <c r="D156" s="37"/>
       <c r="E156" s="37"/>
       <c r="F156" s="37"/>
       <c r="G156" s="37"/>
       <c r="H156" s="37"/>
       <c r="I156" s="37"/>
       <c r="J156" s="37"/>
       <c r="K156" s="37"/>
     </row>
-    <row r="157" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="23">
         <v>0</v>
       </c>
       <c r="B157" s="23">
         <v>0</v>
       </c>
       <c r="C157" s="23">
         <v>0</v>
       </c>
       <c r="D157" s="13">
         <v>0</v>
       </c>
       <c r="E157" s="13">
         <v>0</v>
       </c>
       <c r="F157" s="13" t="s">
         <v>108</v>
       </c>
       <c r="G157" s="13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="H157" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I157" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="J157" s="13" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="K157" s="13" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="158" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="79"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16">
         <v>0</v>
       </c>
       <c r="F158" s="16">
-        <v>229.09810399999998</v>
+        <v>346.64323899999999</v>
       </c>
       <c r="G158" s="16">
-        <v>91.151650275493523</v>
+        <v>93.157431812596442</v>
       </c>
       <c r="H158" s="16">
-        <v>133.68392</v>
+        <v>198.23275900000002</v>
       </c>
       <c r="I158" s="16">
-        <v>88.316684725868512</v>
+        <v>87.303230525576254</v>
       </c>
       <c r="J158" s="16">
-        <v>-41.647740567944638</v>
+        <v>-42.813608720059293</v>
       </c>
       <c r="K158" s="16">
-        <v>-95.414183999999977</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-148.41047999999998</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="79"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16">
         <v>0</v>
       </c>
       <c r="F159" s="16">
-        <v>18.810483999999999</v>
+        <v>20.993757000000002</v>
       </c>
       <c r="G159" s="16">
-        <v>7.4841590966670175</v>
+        <v>5.6418942191390027</v>
       </c>
       <c r="H159" s="16">
-        <v>7.9400589999999998</v>
+        <v>11.43421</v>
       </c>
       <c r="I159" s="16">
-        <v>5.2455051243844046</v>
+        <v>5.0357139583970039</v>
       </c>
       <c r="J159" s="16">
-        <v>-57.789182883332501</v>
+        <v>-45.535189342241125</v>
       </c>
       <c r="K159" s="16">
-        <v>-10.870424999999999</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-9.559547000000002</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="79"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16">
         <v>0</v>
       </c>
       <c r="F160" s="16">
-        <v>0.56987300000000018</v>
+        <v>0.71954400000000007</v>
       </c>
       <c r="G160" s="16">
-        <v>0.22673633474263208</v>
+        <v>0.19337135006450512</v>
       </c>
       <c r="H160" s="16">
-        <v>5.0692459999999997</v>
+        <v>8.0156649999999985</v>
       </c>
       <c r="I160" s="16">
-        <v>3.3489368113971381</v>
-[...2 lines deleted...]
-        <v>789.53959917385066</v>
+        <v>3.5301604681332863</v>
+      </c>
+      <c r="J160" s="16" t="s">
+        <v>140</v>
       </c>
       <c r="K160" s="16">
-        <v>4.4993729999999994</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>7.2961209999999985</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="79"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16">
         <v>0</v>
       </c>
       <c r="F161" s="16">
-        <v>1.91347</v>
+        <v>1.9653970000000001</v>
       </c>
       <c r="G161" s="16">
-        <v>0.76131554651647659</v>
+        <v>0.52818378209355943</v>
       </c>
       <c r="H161" s="16">
-        <v>2.9869050000000001</v>
+        <v>6.6353099999999996</v>
       </c>
       <c r="I161" s="16">
-        <v>1.9732631059226891</v>
+        <v>2.9222415178041348</v>
       </c>
       <c r="J161" s="16">
-        <v>56.098867502495473</v>
+        <v>237.60660060028579</v>
       </c>
       <c r="K161" s="16">
-        <v>1.0734350000000001</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4.6699129999999993</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="79"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16">
         <v>0</v>
       </c>
       <c r="F162" s="16">
-        <v>0.42799999999999999</v>
+        <v>1.008003</v>
       </c>
       <c r="G162" s="16">
-        <v>0.17028908418164487</v>
+        <v>0.27089226090283752</v>
       </c>
       <c r="H162" s="16">
-        <v>0.78253799999999996</v>
+        <v>1.3607070000000001</v>
       </c>
       <c r="I162" s="16">
-        <v>0.51697438130189244</v>
+        <v>0.59926582012998808</v>
       </c>
       <c r="J162" s="16">
-        <v>82.835981308411206</v>
+        <v>34.990372052464139</v>
       </c>
       <c r="K162" s="16">
-        <v>0.35453799999999996</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.35270400000000013</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="79"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16">
         <v>0</v>
       </c>
       <c r="F163" s="16">
-        <v>0.15295900000000001</v>
+        <v>0.38725900000000002</v>
       </c>
       <c r="G163" s="16">
-        <v>6.0858056138645374E-2</v>
+        <v>0.10407257326116288</v>
       </c>
       <c r="H163" s="16">
-        <v>0.552504</v>
+        <v>0.88790100000000005</v>
       </c>
       <c r="I163" s="16">
-        <v>0.3650051672466012</v>
+        <v>0.39103842411278594</v>
       </c>
       <c r="J163" s="16">
-        <v>261.21052046626869</v>
+        <v>129.27833826973679</v>
       </c>
       <c r="K163" s="16">
-        <v>0.39954499999999998</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.50064200000000003</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="79"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16">
         <v>0</v>
       </c>
       <c r="F164" s="16">
-        <v>0.29742499999999999</v>
+        <v>0.30300700000000003</v>
       </c>
       <c r="G164" s="16">
-        <v>0.11833698799702272</v>
+        <v>8.1430562507637472E-2</v>
       </c>
       <c r="H164" s="16">
-        <v>0.16730899999999999</v>
+        <v>0.30851499999999998</v>
       </c>
       <c r="I164" s="16">
-        <v>0.11053069213410509</v>
+        <v>0.13587237700504462</v>
       </c>
       <c r="J164" s="16">
-        <v>-43.747499369588979</v>
+        <v>1.8177797872656265</v>
       </c>
       <c r="K164" s="16">
-        <v>-0.13011600000000001</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>5.5079999999999574E-3</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="79"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16">
         <v>0</v>
       </c>
       <c r="F165" s="16">
         <v>4.2449000000000001E-2</v>
       </c>
       <c r="G165" s="16">
-        <v>1.6889255454267855E-2</v>
+        <v>1.1407808888529648E-2</v>
       </c>
       <c r="H165" s="16">
-        <v>8.6091000000000001E-2</v>
+        <v>8.6210999999999996E-2</v>
       </c>
       <c r="I165" s="16">
-        <v>5.687499068500345E-2</v>
+        <v>3.7967986950332731E-2</v>
       </c>
       <c r="J165" s="16">
-        <v>102.81043134113878</v>
+        <v>103.09312351292137</v>
       </c>
       <c r="K165" s="16">
-        <v>4.3642E-2</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4.3761999999999995E-2</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="79"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16">
         <v>0</v>
       </c>
       <c r="F166" s="16">
         <v>0</v>
       </c>
       <c r="G166" s="16">
         <v>0</v>
       </c>
       <c r="H166" s="16">
-        <v>7.6183000000000001E-2</v>
+        <v>7.6200000000000004E-2</v>
       </c>
       <c r="I166" s="16">
-        <v>5.0329388848493084E-2</v>
+        <v>3.3559065613614901E-2</v>
       </c>
       <c r="J166" s="16" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="K166" s="16">
-        <v>7.6183000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>7.6200000000000004E-2</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="79"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16">
         <v>0</v>
       </c>
       <c r="F167" s="16">
-        <v>1.0899999999999998E-3</v>
+        <v>1.1590000000000001E-3</v>
       </c>
       <c r="G167" s="16">
-        <v>4.3368014429437585E-4</v>
+        <v>3.1147142457551088E-4</v>
       </c>
       <c r="H167" s="16">
-        <v>2.1351999999999996E-2</v>
+        <v>2.1675999999999997E-2</v>
       </c>
       <c r="I167" s="16">
-        <v>1.4105943723573816E-2</v>
+        <v>9.5462769847863057E-3</v>
       </c>
       <c r="J167" s="16" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="K167" s="16">
-        <v>2.0261999999999995E-2</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2.0516999999999997E-2</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="79"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16">
         <v>0</v>
       </c>
       <c r="F168" s="16">
-        <v>1.3000000000000002E-4</v>
+        <v>1.6000000000000001E-4</v>
       </c>
       <c r="G168" s="16">
-        <v>5.1723319961714573E-5</v>
+        <v>4.2998643599725405E-5</v>
       </c>
       <c r="H168" s="16">
-        <v>1.2359999999999999E-3</v>
+        <v>1.2369999999999998E-3</v>
       </c>
       <c r="I168" s="16">
-        <v>8.1654863442943222E-4</v>
+        <v>5.4478430661471949E-4</v>
       </c>
       <c r="J168" s="16">
-        <v>850.76923076923038</v>
+        <v>673.12499999999989</v>
       </c>
       <c r="K168" s="16">
-        <v>1.1059999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.0769999999999998E-3</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="79"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16">
         <v>0</v>
       </c>
       <c r="F169" s="16">
-        <v>7.0099999999999997E-3</v>
+        <v>2.4165999999999997E-2</v>
       </c>
       <c r="G169" s="16">
-        <v>2.7890805610124546E-3</v>
+        <v>6.4944076326935241E-3</v>
       </c>
       <c r="H169" s="16">
-        <v>6.7500000000000004E-4</v>
+        <v>6.9900000000000008E-4</v>
       </c>
       <c r="I169" s="16">
-        <v>4.4593068627820948E-4</v>
+        <v>3.0784497196741231E-4</v>
       </c>
       <c r="J169" s="16">
-        <v>-90.370898716119825</v>
+        <v>-97.107506413970029</v>
       </c>
       <c r="K169" s="16">
-        <v>-6.3349999999999995E-3</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-2.3466999999999995E-2</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="15" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="79"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16">
         <v>0</v>
       </c>
       <c r="F170" s="16">
-        <v>1.4000000000000001E-4</v>
+        <v>1.6017E-2</v>
       </c>
       <c r="G170" s="16">
-        <v>5.5702036881846457E-5</v>
+        <v>4.304432965855011E-3</v>
       </c>
       <c r="H170" s="16">
-        <v>4.5400000000000003E-4</v>
+        <v>5.0100000000000003E-4</v>
       </c>
       <c r="I170" s="16">
-        <v>2.9992967640045495E-4</v>
+        <v>2.2064425029423969E-4</v>
       </c>
       <c r="J170" s="16">
-        <v>224.28571428571428</v>
+        <v>-96.872073421989143</v>
       </c>
       <c r="K170" s="16">
-        <v>3.1400000000000004E-4</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-1.5516E-2</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="15" t="s">
-        <v>6</v>
+        <v>34</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="79"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16">
         <v>0</v>
       </c>
       <c r="F171" s="16">
-        <v>1.55E-4</v>
+        <v>1.4000000000000001E-4</v>
       </c>
       <c r="G171" s="16">
-        <v>6.167011226204429E-5</v>
+        <v>3.7623813149759734E-5</v>
       </c>
       <c r="H171" s="16">
-        <v>1.6699999999999999E-4</v>
+        <v>4.6900000000000002E-4</v>
       </c>
       <c r="I171" s="16">
-        <v>1.1032655497549774E-4</v>
+        <v>2.0655120436726231E-4</v>
       </c>
       <c r="J171" s="16">
-        <v>7.7419354838709635</v>
+        <v>234.99999999999997</v>
       </c>
       <c r="K171" s="16">
-        <v>1.1999999999999994E-5</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>3.2899999999999997E-4</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="15" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="79"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16">
         <v>0</v>
       </c>
       <c r="F172" s="16">
-        <v>1.6014E-2</v>
+        <v>3.4299999999999999E-4</v>
       </c>
       <c r="G172" s="16">
-        <v>6.3715172758992081E-3</v>
+        <v>9.2178342216911327E-5</v>
       </c>
       <c r="H172" s="16">
-        <v>1.21E-4</v>
+        <v>1.7299999999999998E-4</v>
       </c>
       <c r="I172" s="16">
-        <v>7.9937204503204956E-5</v>
+        <v>7.6190529542721481E-5</v>
       </c>
       <c r="J172" s="16">
-        <v>-99.244411140252282</v>
+        <v>-49.56268221574345</v>
       </c>
       <c r="K172" s="16">
-        <v>-1.5893000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-1.7000000000000001E-4</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="15" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="79"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16">
         <v>0</v>
       </c>
       <c r="F173" s="16">
         <v>0</v>
       </c>
       <c r="G173" s="16">
         <v>0</v>
       </c>
       <c r="H173" s="16">
         <v>0</v>
       </c>
       <c r="I173" s="16">
         <v>0</v>
       </c>
       <c r="J173" s="16" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="K173" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="174" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="79"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16">
         <v>0</v>
       </c>
       <c r="F174" s="16">
-        <v>5.0000000000000004E-6</v>
+        <v>1.21E-4</v>
       </c>
       <c r="G174" s="16">
-        <v>1.9893584600659449E-6</v>
+        <v>3.2517724222292333E-5</v>
       </c>
       <c r="H174" s="16">
-        <v>5.5999999999999999E-5</v>
+        <v>1.0799999999999998E-4</v>
       </c>
       <c r="I174" s="16">
-        <v>3.6995731009747744E-5</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>4.7564030003548671E-5</v>
+      </c>
+      <c r="J174" s="16">
+        <v>-10.743801652892577</v>
       </c>
       <c r="K174" s="16">
-        <v>5.1E-5</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-1.3000000000000018E-5</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B175" s="93"/>
       <c r="C175" s="94"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17">
         <v>0</v>
       </c>
       <c r="F175" s="17">
-        <v>251.33730799999998</v>
+        <v>372.104761</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>151.36881599999998</v>
+        <v>227.06234099999998</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>-39.774633060046945</v>
+        <v>-38.97892077763553</v>
       </c>
       <c r="K175" s="17">
-        <v>-99.968491999999998</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-145.04242000000002</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="80"/>
       <c r="F176" s="80"/>
       <c r="G176" s="80"/>
       <c r="H176" s="80"/>
       <c r="I176" s="80"/>
     </row>
-    <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E177" s="80"/>
       <c r="F177" s="80"/>
       <c r="G177" s="80"/>
       <c r="H177" s="80"/>
       <c r="I177" s="80"/>
     </row>
-    <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E178" s="81"/>
       <c r="F178" s="82"/>
       <c r="G178" s="81"/>
       <c r="H178" s="82"/>
       <c r="I178" s="81"/>
     </row>
-    <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="46"/>
     </row>
-    <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="46"/>
     </row>
-    <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B181" s="37"/>
       <c r="C181" s="37"/>
       <c r="D181" s="37"/>
       <c r="E181" s="37"/>
       <c r="F181" s="37"/>
       <c r="G181" s="37"/>
       <c r="H181" s="37"/>
       <c r="I181" s="37"/>
       <c r="J181" s="37"/>
       <c r="K181" s="37"/>
     </row>
-    <row r="182" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="182" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="23"/>
       <c r="B182" s="23"/>
       <c r="C182" s="23"/>
       <c r="D182" s="23"/>
       <c r="E182" s="23"/>
       <c r="F182" s="23"/>
       <c r="G182" s="13">
         <v>2024</v>
       </c>
       <c r="H182" s="13">
         <v>2025</v>
       </c>
       <c r="I182" s="13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="J182" s="13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="K182" s="13" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5"/>
       <c r="D183" s="37"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="16">
         <v>74.889206000000001</v>
       </c>
       <c r="H183" s="16">
         <v>40.928955000000002</v>
       </c>
       <c r="I183" s="16">
         <v>16.435587964862137</v>
       </c>
       <c r="J183" s="16">
         <v>-45.347324152428584</v>
       </c>
       <c r="K183" s="16">
         <v>-33.960251</v>
       </c>
     </row>
-    <row r="184" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="3" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5"/>
       <c r="D184" s="37"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="16">
         <v>43.358275999999996</v>
       </c>
       <c r="H184" s="16">
         <v>37.506483000000003</v>
       </c>
       <c r="I184" s="16">
         <v>15.061246997366689</v>
       </c>
       <c r="J184" s="16">
         <v>-13.496369182206399</v>
       </c>
       <c r="K184" s="16">
         <v>-5.8517929999999936</v>
       </c>
     </row>
-    <row r="185" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="185" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="3" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5"/>
       <c r="D185" s="37"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="16">
         <v>25.542892999999999</v>
       </c>
       <c r="H185" s="16">
         <v>15.432394</v>
       </c>
       <c r="I185" s="16">
         <v>6.1970912547220083</v>
       </c>
       <c r="J185" s="16">
         <v>-39.582434926223897</v>
       </c>
       <c r="K185" s="16">
         <v>-10.110498999999999</v>
       </c>
     </row>
-    <row r="186" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="186" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="3" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5"/>
       <c r="D186" s="37"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="16">
         <v>17.396848000000002</v>
       </c>
       <c r="H186" s="16">
         <v>9.2977540000000012</v>
       </c>
       <c r="I186" s="16">
         <v>3.7336417150804069</v>
       </c>
       <c r="J186" s="16">
         <v>-46.554950643932742</v>
       </c>
       <c r="K186" s="16">
         <v>-8.0990940000000009</v>
       </c>
     </row>
-    <row r="187" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="187" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="3" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="37"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="16">
         <v>6.93424</v>
       </c>
       <c r="H187" s="16">
         <v>8.0465579999999992</v>
       </c>
       <c r="I187" s="16">
         <v>3.2312066561036099</v>
       </c>
       <c r="J187" s="16">
         <v>16.040950414176596</v>
       </c>
       <c r="K187" s="16">
         <v>1.1123179999999993</v>
       </c>
     </row>
-    <row r="188" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="188" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="37"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="16">
         <v>2.9214070000000003</v>
       </c>
       <c r="H188" s="16">
         <v>7.637702</v>
       </c>
       <c r="I188" s="16">
         <v>3.0670248744538791</v>
       </c>
       <c r="J188" s="16">
         <v>161.43916270481995</v>
       </c>
       <c r="K188" s="16">
         <v>4.7162949999999997</v>
       </c>
     </row>
-    <row r="189" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="189" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="3" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5"/>
       <c r="D189" s="37"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="16">
         <v>10.071372999999999</v>
       </c>
       <c r="H189" s="16">
         <v>7.4151999999999996</v>
       </c>
       <c r="I189" s="16">
         <v>2.9776761189491818</v>
       </c>
       <c r="J189" s="16">
         <v>-26.373494458004881</v>
       </c>
       <c r="K189" s="16">
         <v>-2.6561729999999999</v>
       </c>
     </row>
-    <row r="190" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="190" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5"/>
       <c r="D190" s="37"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="16">
         <v>14.168479999999999</v>
       </c>
       <c r="H190" s="16">
         <v>6.8822099999999997</v>
       </c>
       <c r="I190" s="16">
         <v>2.7636466127135138</v>
       </c>
       <c r="J190" s="16">
         <v>-51.425911600962138</v>
       </c>
       <c r="K190" s="16">
         <v>-7.2862699999999991</v>
       </c>
     </row>
-    <row r="191" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="191" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="3" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="37"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="16">
         <v>2.4655010000000002</v>
       </c>
       <c r="H191" s="16">
         <v>6.1362569999999996</v>
       </c>
       <c r="I191" s="16">
         <v>2.4640988683561802</v>
       </c>
       <c r="J191" s="16">
         <v>148.88479055575314</v>
       </c>
       <c r="K191" s="16">
         <v>3.6707559999999995</v>
       </c>
     </row>
-    <row r="192" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="192" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="3" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5"/>
       <c r="D192" s="37"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="16">
         <v>8.4279279999999996</v>
       </c>
       <c r="H192" s="16">
         <v>5.816764</v>
       </c>
       <c r="I192" s="16">
         <v>2.335802035327883</v>
       </c>
       <c r="J192" s="16">
         <v>-30.982277019927078</v>
       </c>
       <c r="K192" s="16">
         <v>-2.6111639999999996</v>
       </c>
     </row>
-    <row r="193" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="193" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="95" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B193" s="93"/>
       <c r="C193" s="93"/>
       <c r="D193" s="96"/>
       <c r="E193" s="96"/>
       <c r="F193" s="96"/>
       <c r="G193" s="17">
         <v>206.17615199999995</v>
       </c>
       <c r="H193" s="17">
         <v>145.10027700000001</v>
       </c>
       <c r="I193" s="17">
         <v>58.267023097935486</v>
       </c>
       <c r="J193" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K193" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="46"/>
     </row>
-    <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="46"/>
     </row>
-    <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="46"/>
     </row>
-    <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B199" s="37"/>
       <c r="C199" s="37"/>
       <c r="D199" s="37"/>
       <c r="E199" s="37"/>
       <c r="F199" s="37"/>
       <c r="G199" s="37"/>
       <c r="H199" s="37"/>
       <c r="I199" s="37"/>
       <c r="J199" s="37"/>
       <c r="K199" s="37"/>
     </row>
-    <row r="200" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="200" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="23"/>
       <c r="B200" s="23"/>
       <c r="C200" s="23"/>
       <c r="D200" s="23"/>
       <c r="E200" s="23"/>
       <c r="F200" s="23"/>
       <c r="G200" s="13">
         <v>2024</v>
       </c>
       <c r="H200" s="13">
         <v>2025</v>
       </c>
       <c r="I200" s="13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="J200" s="13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="K200" s="13" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="3" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B201" s="5"/>
       <c r="C201" s="5"/>
       <c r="D201" s="37"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="16">
         <v>1069.839074</v>
       </c>
       <c r="H201" s="16">
         <v>810.54783900000007</v>
       </c>
       <c r="I201" s="16">
         <v>87.521854701618167</v>
       </c>
       <c r="J201" s="16">
         <v>-24.236470820844211</v>
       </c>
       <c r="K201" s="16">
         <v>-259.29123499999992</v>
       </c>
     </row>
-    <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B202" s="5"/>
       <c r="C202" s="5"/>
       <c r="D202" s="37"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="16">
         <v>40.646196000000003</v>
       </c>
       <c r="H202" s="16">
         <v>33.051704999999998</v>
       </c>
       <c r="I202" s="16">
         <v>3.5688782123207243</v>
       </c>
       <c r="J202" s="16">
         <v>-18.684383158512556</v>
       </c>
       <c r="K202" s="16">
         <v>-7.594491000000005</v>
       </c>
     </row>
-    <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5"/>
       <c r="D203" s="37"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="16">
         <v>46.276550999999998</v>
       </c>
       <c r="H203" s="16">
         <v>28.720302</v>
       </c>
       <c r="I203" s="16">
         <v>3.1011791996531297</v>
       </c>
       <c r="J203" s="16">
         <v>-37.937678199051604</v>
       </c>
       <c r="K203" s="16">
         <v>-17.556248999999998</v>
       </c>
     </row>
-    <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="37"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="16">
         <v>18.005154999999998</v>
       </c>
       <c r="H204" s="16">
         <v>25.835052000000001</v>
       </c>
       <c r="I204" s="16">
         <v>2.7896338236400502</v>
       </c>
       <c r="J204" s="16">
         <v>43.486973591729722</v>
       </c>
       <c r="K204" s="16">
         <v>7.8298970000000025</v>
       </c>
     </row>
-    <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="37"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="16">
         <v>0</v>
       </c>
       <c r="H205" s="16">
         <v>6.712637</v>
       </c>
       <c r="I205" s="16">
         <v>0.72482142559719542</v>
       </c>
       <c r="J205" s="16" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="K205" s="16">
         <v>6.712637</v>
       </c>
     </row>
-    <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="3" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5"/>
       <c r="D206" s="37"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="16">
         <v>2.3991470000000001</v>
       </c>
       <c r="H206" s="16">
         <v>3.547145</v>
       </c>
       <c r="I206" s="16">
         <v>0.38301589907214761</v>
       </c>
       <c r="J206" s="16">
         <v>47.850256778763445</v>
       </c>
       <c r="K206" s="16">
         <v>1.1479979999999999</v>
       </c>
     </row>
-    <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="3" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5"/>
       <c r="D207" s="37"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="16">
         <v>0.71091700000000002</v>
       </c>
       <c r="H207" s="16">
         <v>3.212907</v>
       </c>
       <c r="I207" s="16">
         <v>0.34692533382204466</v>
       </c>
       <c r="J207" s="16">
         <v>351.93841193838381</v>
       </c>
       <c r="K207" s="16">
         <v>2.5019900000000002</v>
       </c>
     </row>
-    <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="3" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="37"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="16">
         <v>0.67139499999999996</v>
       </c>
       <c r="H208" s="16">
         <v>3.0087190000000001</v>
       </c>
       <c r="I208" s="16">
         <v>0.32487739092719725</v>
       </c>
       <c r="J208" s="16">
         <v>348.12949158096205</v>
       </c>
       <c r="K208" s="16">
         <v>2.3373240000000002</v>
       </c>
     </row>
-    <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="3" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5"/>
       <c r="D209" s="37"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="16">
         <v>1.018141</v>
       </c>
       <c r="H209" s="16">
         <v>1.8539559999999999</v>
       </c>
       <c r="I209" s="16">
         <v>0.20018765068250732</v>
       </c>
       <c r="J209" s="16">
         <v>82.092264234521551</v>
       </c>
       <c r="K209" s="16">
         <v>0.83581499999999997</v>
       </c>
     </row>
-    <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="3" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5"/>
       <c r="D210" s="37"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="16">
         <v>2.8676409999999999</v>
       </c>
       <c r="H210" s="16">
         <v>1.7918270000000001</v>
       </c>
       <c r="I210" s="16">
         <v>0.19347904565129115</v>
       </c>
       <c r="J210" s="16">
         <v>-37.51564439202815</v>
       </c>
       <c r="K210" s="16">
         <v>-1.0758139999999998</v>
       </c>
     </row>
-    <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="95" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B211" s="93"/>
       <c r="C211" s="93"/>
       <c r="D211" s="96"/>
       <c r="E211" s="96"/>
       <c r="F211" s="96"/>
       <c r="G211" s="17">
         <v>1182.4342170000002</v>
       </c>
       <c r="H211" s="17">
         <v>918.28208900000004</v>
       </c>
       <c r="I211" s="17">
         <v>99.154852682984469</v>
       </c>
       <c r="J211" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K211" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="46"/>
     </row>
-    <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B215" s="37"/>
       <c r="C215" s="37"/>
       <c r="D215" s="37"/>
       <c r="E215" s="37"/>
       <c r="F215" s="37"/>
       <c r="G215" s="37"/>
       <c r="H215" s="37"/>
       <c r="I215" s="37"/>
       <c r="J215" s="37"/>
       <c r="K215" s="37"/>
     </row>
-    <row r="216" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="216" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="23"/>
       <c r="B216" s="23"/>
       <c r="C216" s="23"/>
       <c r="D216" s="23"/>
       <c r="E216" s="23"/>
       <c r="F216" s="23"/>
       <c r="G216" s="13" t="s">
         <v>108</v>
       </c>
       <c r="H216" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I216" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="J216" s="13" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="K216" s="13" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="3" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="37"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>0.78681400000000001</v>
+        <v>10.567007</v>
       </c>
       <c r="H217" s="16">
-        <v>6.3703069999999995</v>
+        <v>9.7618600000000004</v>
       </c>
       <c r="I217" s="16">
-        <v>24.800933435672807</v>
+        <v>20.159727968221766</v>
       </c>
       <c r="J217" s="16">
-        <v>709.63315345176875</v>
+        <v>-7.619442288625339</v>
       </c>
       <c r="K217" s="16">
-        <v>5.5834929999999998</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.80514699999999984</v>
+      </c>
+    </row>
+    <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="3" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="37"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>5.4579889999999995</v>
+        <v>0.91066099999999994</v>
       </c>
       <c r="H218" s="16">
-        <v>5.0911020000000002</v>
+        <v>7.0631270000000006</v>
       </c>
       <c r="I218" s="16">
-        <v>19.820721641236556</v>
+        <v>14.586433213035457</v>
       </c>
       <c r="J218" s="16">
-        <v>-6.7220179447045298</v>
+        <v>675.60442360000059</v>
       </c>
       <c r="K218" s="16">
-        <v>-0.3668869999999993</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>6.1524660000000004</v>
+      </c>
+    </row>
+    <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="37"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>0.89065399999999995</v>
+        <v>1.652488</v>
       </c>
       <c r="H219" s="16">
-        <v>2.400782</v>
+        <v>6.3163840000000002</v>
       </c>
       <c r="I219" s="16">
-        <v>9.3467449175622832</v>
+        <v>13.044295163301713</v>
       </c>
       <c r="J219" s="16">
-        <v>169.55271070471812</v>
+        <v>282.23478778665867</v>
       </c>
       <c r="K219" s="16">
-        <v>1.5101279999999999</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4.6638960000000003</v>
+      </c>
+    </row>
+    <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="3" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="37"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>1.118166</v>
+        <v>9.8150200000000005</v>
       </c>
       <c r="H220" s="16">
-        <v>1.178525</v>
+        <v>3.2474530000000001</v>
       </c>
       <c r="I220" s="16">
-        <v>4.5882435614604287</v>
+        <v>6.7064851441821212</v>
       </c>
       <c r="J220" s="16">
-        <v>5.3980357120499152</v>
+        <v>-66.913434715364815</v>
       </c>
       <c r="K220" s="16">
-        <v>6.0359000000000052E-2</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-6.5675670000000004</v>
+      </c>
+    </row>
+    <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="37"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>5.6866999999999994E-2</v>
+        <v>0.76078299999999999</v>
       </c>
       <c r="H221" s="16">
-        <v>1.049118</v>
+        <v>2.5190760000000001</v>
       </c>
       <c r="I221" s="16">
-        <v>4.0844351275638964</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>5.2022756822241067</v>
+      </c>
+      <c r="J221" s="16">
+        <v>231.11623156668855</v>
       </c>
       <c r="K221" s="16">
-        <v>0.99225099999999999</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.7582930000000001</v>
+      </c>
+    </row>
+    <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="3" t="s">
-        <v>165</v>
+        <v>149</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="37"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>0.30967099999999997</v>
+        <v>1.94008</v>
       </c>
       <c r="H222" s="16">
-        <v>0.93820899999999996</v>
+        <v>1.9402090000000001</v>
       </c>
       <c r="I222" s="16">
-        <v>3.6526432647200751</v>
+        <v>4.0068271457996314</v>
       </c>
       <c r="J222" s="16">
-        <v>202.96960322406687</v>
+        <v>6.6492103418439308E-3</v>
       </c>
       <c r="K222" s="16">
-        <v>0.62853800000000004</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1.2900000000004574E-4</v>
+      </c>
+    </row>
+    <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="37"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>0.46262900000000001</v>
+        <v>0.76039900000000005</v>
       </c>
       <c r="H223" s="16">
-        <v>0.85202299999999997</v>
+        <v>1.1230360000000001</v>
       </c>
       <c r="I223" s="16">
-        <v>3.3171031959154011</v>
+        <v>2.3192404171459029</v>
       </c>
       <c r="J223" s="16">
-        <v>84.169820741890362</v>
+        <v>47.690357299260008</v>
       </c>
       <c r="K223" s="16">
-        <v>0.38939399999999996</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.3626370000000001</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="3" t="s">
-        <v>167</v>
+        <v>148</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="37"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>0</v>
+        <v>3.2555169999999998</v>
       </c>
       <c r="H224" s="16">
-        <v>0.73024999999999995</v>
+        <v>1.0897479999999999</v>
       </c>
       <c r="I224" s="16">
-        <v>2.8430155157985424</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>2.2504956262345219</v>
+      </c>
+      <c r="J224" s="16">
+        <v>-66.526115514064287</v>
       </c>
       <c r="K224" s="16">
-        <v>0.73024999999999995</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-2.1657690000000001</v>
+      </c>
+    </row>
+    <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="3" t="s">
-        <v>152</v>
+        <v>168</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="37"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>1.305191</v>
+        <v>0.92749400000000004</v>
       </c>
       <c r="H225" s="16">
-        <v>0.44274400000000003</v>
+        <v>1.0871059999999999</v>
       </c>
       <c r="I225" s="16">
-        <v>1.7236947093826911</v>
+        <v>2.2450394937667295</v>
       </c>
       <c r="J225" s="16">
-        <v>-66.078221501680588</v>
+        <v>17.208952295109171</v>
       </c>
       <c r="K225" s="16">
-        <v>-0.86244699999999996</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.15961199999999987</v>
+      </c>
+    </row>
+    <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="37"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>0.90141199999999999</v>
+        <v>1.4935080000000001</v>
       </c>
       <c r="H226" s="16">
-        <v>0.44167800000000002</v>
+        <v>0.73635799999999996</v>
       </c>
       <c r="I226" s="16">
-        <v>1.7195445491090298</v>
+        <v>1.5206914427397895</v>
       </c>
       <c r="J226" s="16">
-        <v>-51.001539806437016</v>
+        <v>-50.696079297867847</v>
       </c>
       <c r="K226" s="16">
-        <v>-0.45973399999999998</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-0.7571500000000001</v>
+      </c>
+    </row>
+    <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="95" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B227" s="93"/>
       <c r="C227" s="93"/>
       <c r="D227" s="96"/>
       <c r="E227" s="96"/>
       <c r="F227" s="96"/>
       <c r="G227" s="17">
-        <v>11.289393</v>
+        <v>32.082957</v>
       </c>
       <c r="H227" s="17">
-        <v>19.494738000000002</v>
+        <v>34.884356999999994</v>
       </c>
       <c r="I227" s="17">
-        <v>75.897079918421724</v>
+        <v>72.041511296651734</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="46"/>
     </row>
-    <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B231" s="37"/>
       <c r="C231" s="37"/>
       <c r="D231" s="37"/>
       <c r="E231" s="37"/>
       <c r="F231" s="37"/>
       <c r="G231" s="37"/>
       <c r="H231" s="37"/>
       <c r="I231" s="37"/>
       <c r="J231" s="37"/>
       <c r="K231" s="37"/>
     </row>
-    <row r="232" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="232" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="23"/>
       <c r="B232" s="23"/>
       <c r="C232" s="23"/>
       <c r="D232" s="23"/>
       <c r="E232" s="23"/>
       <c r="F232" s="23"/>
       <c r="G232" s="13" t="s">
         <v>108</v>
       </c>
       <c r="H232" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I232" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="J232" s="13" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="K232" s="13" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="3" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="37"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>211.277997</v>
+        <v>328.82313199999999</v>
       </c>
       <c r="H233" s="16">
-        <v>127.50229899999999</v>
+        <v>192.05113800000001</v>
       </c>
       <c r="I233" s="16">
-        <v>84.23287065943623</v>
+        <v>84.580797130071005</v>
       </c>
       <c r="J233" s="16">
-        <v>-39.651880077223566</v>
+        <v>-41.594395494049365</v>
       </c>
       <c r="K233" s="16">
-        <v>-83.775698000000006</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-136.77199399999998</v>
+      </c>
+    </row>
+    <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="3" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="37"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
         <v>0</v>
       </c>
       <c r="H234" s="16">
-        <v>6.1816209999999998</v>
+        <v>7.6711640000000001</v>
       </c>
       <c r="I234" s="16">
-        <v>4.0838140664322831</v>
+        <v>3.3784395801679863</v>
       </c>
       <c r="J234" s="16" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="K234" s="16">
-        <v>6.1816209999999998</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>7.6711640000000001</v>
+      </c>
+    </row>
+    <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="3" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="37"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
         <v>0</v>
       </c>
       <c r="H235" s="16">
-        <v>4.9366469999999998</v>
+        <v>6.620463</v>
       </c>
       <c r="I235" s="16">
-        <v>3.2613368661085387</v>
+        <v>2.9157027849017023</v>
       </c>
       <c r="J235" s="16" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="K235" s="16">
-        <v>4.9366469999999998</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>6.620463</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="37"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
-        <v>13.359</v>
+        <v>5.4513030000000002</v>
       </c>
       <c r="H236" s="16">
-        <v>4.8680460000000005</v>
+        <v>6.3176110000000003</v>
       </c>
       <c r="I236" s="16">
-        <v>3.2160164349835445</v>
+        <v>2.782324436618048</v>
       </c>
       <c r="J236" s="16">
-        <v>-63.559802380417686</v>
+        <v>15.891760190178386</v>
       </c>
       <c r="K236" s="16">
-        <v>-8.4909539999999986</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.86630800000000008</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="3" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="37"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
         <v>0</v>
       </c>
       <c r="H237" s="16">
-        <v>2.9721899999999999</v>
+        <v>6.1816209999999998</v>
       </c>
       <c r="I237" s="16">
-        <v>1.9635418169618242</v>
+        <v>2.722433395505246</v>
       </c>
       <c r="J237" s="16" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="K237" s="16">
-        <v>2.9721899999999999</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>6.1816209999999998</v>
+      </c>
+    </row>
+    <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="37"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
-        <v>5.4513030000000002</v>
+        <v>15.542181000000001</v>
       </c>
       <c r="H238" s="16">
-        <v>2.9381189999999999</v>
+        <v>4.868366</v>
       </c>
       <c r="I238" s="16">
-        <v>1.9410332178326613</v>
+        <v>2.1440658008542246</v>
       </c>
       <c r="J238" s="16">
-        <v>-46.102445598786204</v>
+        <v>-68.676429646521299</v>
       </c>
       <c r="K238" s="16">
-        <v>-2.5131840000000003</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-10.673815000000001</v>
+      </c>
+    </row>
+    <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="3" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="37"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>4.4679999999999997E-2</v>
+        <v>0.45659500000000003</v>
       </c>
       <c r="H239" s="16">
-        <v>0.27298</v>
+        <v>0.52329199999999998</v>
       </c>
       <c r="I239" s="16">
-        <v>0.18034097591144535</v>
+        <v>0.2304618184131203</v>
       </c>
       <c r="J239" s="16">
-        <v>510.96687555953446</v>
+        <v>14.607474895695299</v>
       </c>
       <c r="K239" s="16">
-        <v>0.2283</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>6.6696999999999951E-2</v>
+      </c>
+    </row>
+    <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="3" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="37"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
-        <v>0.22747000000000001</v>
+        <v>3.8155000000000001E-2</v>
       </c>
       <c r="H240" s="16">
-        <v>0.271756</v>
+        <v>0.45600000000000002</v>
       </c>
       <c r="I240" s="16">
-        <v>0.17953235493366088</v>
-[...2 lines deleted...]
-        <v>19.468940959247369</v>
+        <v>0.20082590445942775</v>
+      </c>
+      <c r="J240" s="16" t="s">
+        <v>140</v>
       </c>
       <c r="K240" s="16">
-        <v>4.4285999999999992E-2</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.41784500000000002</v>
+      </c>
+    </row>
+    <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="3" t="s">
-        <v>151</v>
+        <v>172</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="37"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>0.14329800000000001</v>
+        <v>0.173452</v>
       </c>
       <c r="H241" s="16">
-        <v>0.26139299999999999</v>
+        <v>0.45374300000000001</v>
       </c>
       <c r="I241" s="16">
-        <v>0.17268616278269627</v>
+        <v>0.19983190431389061</v>
       </c>
       <c r="J241" s="16">
-        <v>82.412176024787485</v>
+        <v>161.59571524110419</v>
       </c>
       <c r="K241" s="16">
-        <v>0.11809499999999998</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.28029100000000001</v>
+      </c>
+    </row>
+    <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="3" t="s">
-        <v>171</v>
+        <v>153</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="37"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>0</v>
+        <v>0.20403399999999999</v>
       </c>
       <c r="H242" s="16">
-        <v>0.25078100000000003</v>
+        <v>0.39376299999999997</v>
       </c>
       <c r="I242" s="16">
-        <v>0.16567547175634911</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>0.17341625135451239</v>
+      </c>
+      <c r="J242" s="16">
+        <v>92.988913612437145</v>
       </c>
       <c r="K242" s="16">
-        <v>0.25078100000000003</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0.18972899999999998</v>
+      </c>
+    </row>
+    <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="95" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B243" s="93"/>
       <c r="C243" s="93"/>
       <c r="D243" s="96"/>
       <c r="E243" s="96"/>
       <c r="F243" s="96"/>
       <c r="G243" s="17">
-        <v>230.503748</v>
+        <v>350.688852</v>
       </c>
       <c r="H243" s="17">
-        <v>150.45583199999999</v>
+        <v>225.53716100000003</v>
       </c>
       <c r="I243" s="17">
-        <v>99.396848027139228</v>
+        <v>99.328299006659165</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="46"/>
     </row>
-    <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="46"/>
     </row>
-    <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B248" s="22"/>
       <c r="C248" s="22"/>
       <c r="D248" s="22"/>
       <c r="E248" s="22"/>
       <c r="F248" s="22"/>
       <c r="G248" s="22"/>
       <c r="H248" s="22"/>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
     </row>
-    <row r="249" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="249" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="12">
         <v>0</v>
       </c>
       <c r="B249" s="12">
         <v>0</v>
       </c>
       <c r="C249" s="12">
         <v>0</v>
       </c>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
       <c r="E249" s="12">
         <v>2024</v>
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H249" s="13" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I249" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J249" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K249" s="13" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="250" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B250" s="22"/>
-      <c r="C250" s="123" t="s">
+      <c r="C250" s="136" t="s">
         <v>66</v>
       </c>
       <c r="D250" s="16">
         <v>0.72670962860983179</v>
       </c>
       <c r="E250" s="16">
         <v>1.9713128892186755</v>
       </c>
       <c r="F250" s="16">
         <v>1.8403603619102513</v>
       </c>
       <c r="G250" s="16">
         <v>-51.006896566764851</v>
       </c>
       <c r="H250" s="16">
         <v>32.203486042002979</v>
       </c>
       <c r="I250" s="16">
-        <v>3.1003089831403816</v>
+        <v>3.1955508744790126</v>
       </c>
       <c r="J250" s="16">
-        <v>2.1971218703787314</v>
+        <v>1.1682432910904368</v>
       </c>
       <c r="K250" s="16">
-        <v>-61.81400466639878</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-75.6107336802567</v>
+      </c>
+    </row>
+    <row r="251" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B251" s="22"/>
-      <c r="C251" s="123">
+      <c r="C251" s="136">
         <v>0</v>
       </c>
       <c r="D251" s="16">
         <v>39.330346175867284</v>
       </c>
       <c r="E251" s="16">
         <v>44.714134647069429</v>
       </c>
       <c r="F251" s="16">
         <v>41.401760971047061</v>
       </c>
       <c r="G251" s="16">
         <v>-51.408352445429692</v>
       </c>
       <c r="H251" s="16">
         <v>6.1524883907581707</v>
       </c>
       <c r="I251" s="16">
-        <v>46.073825558805673</v>
+        <v>44.254554732315547</v>
       </c>
       <c r="J251" s="16">
-        <v>17.419862161832921</v>
+        <v>29.423559751827582</v>
       </c>
       <c r="K251" s="16">
-        <v>-79.627450239231948</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-55.644404443620907</v>
+      </c>
+    </row>
+    <row r="252" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B252" s="22"/>
-      <c r="C252" s="123">
+      <c r="C252" s="136">
         <v>0</v>
       </c>
       <c r="D252" s="16">
         <v>12.35440757164227</v>
       </c>
       <c r="E252" s="16">
         <v>19.906959757364827</v>
       </c>
       <c r="F252" s="16">
         <v>23.435231750319041</v>
       </c>
       <c r="G252" s="16">
         <v>-38.219423688427376</v>
       </c>
       <c r="H252" s="16">
         <v>22.989843824252997</v>
       </c>
       <c r="I252" s="16">
-        <v>23.952918250442977</v>
+        <v>21.552271777899396</v>
       </c>
       <c r="J252" s="16">
-        <v>48.349415770942393</v>
+        <v>38.951427639710637</v>
       </c>
       <c r="K252" s="16">
-        <v>8.764644601463587</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>20.570622031736804</v>
+      </c>
+    </row>
+    <row r="253" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B253" s="22"/>
-      <c r="C253" s="123">
+      <c r="C253" s="136">
         <v>0</v>
       </c>
       <c r="D253" s="16">
         <v>47.588536623880614</v>
       </c>
       <c r="E253" s="16">
         <v>33.407592706347074</v>
       </c>
       <c r="F253" s="16">
         <v>33.322646916723663</v>
       </c>
       <c r="G253" s="16">
         <v>-47.654186887191045</v>
       </c>
       <c r="H253" s="16">
         <v>-4.1335372218945343</v>
       </c>
       <c r="I253" s="16">
-        <v>26.872947207610963</v>
+        <v>30.997622615306035</v>
       </c>
       <c r="J253" s="16">
-        <v>32.03360019684596</v>
+        <v>30.456769317371339</v>
       </c>
       <c r="K253" s="16">
-        <v>-35.768894225187395</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-34.450916504259446</v>
+      </c>
+    </row>
+    <row r="254" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="97" t="s">
         <v>68</v>
       </c>
       <c r="B254" s="98"/>
-      <c r="C254" s="139" t="s">
+      <c r="C254" s="140" t="s">
         <v>67</v>
       </c>
       <c r="D254" s="99">
         <v>99.208799439055056</v>
       </c>
       <c r="E254" s="99">
         <v>97.312105225214054</v>
       </c>
       <c r="F254" s="99">
         <v>98.034721714578609</v>
       </c>
       <c r="G254" s="99">
         <v>-47.520747414646756</v>
       </c>
       <c r="H254" s="99">
         <v>4.7990674300726122</v>
       </c>
       <c r="I254" s="99">
-        <v>99.443188002571787</v>
+        <v>99.463930041810499</v>
       </c>
       <c r="J254" s="99">
-        <v>96.484728597621526</v>
+        <v>97.025682936583834</v>
       </c>
       <c r="K254" s="99">
-        <v>-46.116605565210087</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-33.286891600112853</v>
+      </c>
+    </row>
+    <row r="255" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B255" s="100"/>
-      <c r="C255" s="140">
+      <c r="C255" s="141">
         <v>0</v>
       </c>
       <c r="D255" s="17">
         <v>0.79120056094494629</v>
       </c>
       <c r="E255" s="17">
         <v>2.6878947747859434</v>
       </c>
       <c r="F255" s="17">
         <v>1.9652782854213877</v>
       </c>
       <c r="G255" s="17">
         <v>-61.912156724430943</v>
       </c>
       <c r="H255" s="17">
         <v>31.957583471400717</v>
       </c>
       <c r="I255" s="17">
-        <v>0.55681199742820564</v>
+        <v>0.53606995818951209</v>
       </c>
       <c r="J255" s="17">
-        <v>3.5152714023784783</v>
+        <v>2.9743170634161613</v>
       </c>
       <c r="K255" s="17">
-        <v>250.60788798241765</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>279.45115252174224</v>
+      </c>
+    </row>
+    <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4" t="s">
         <v>105</v>
       </c>
       <c r="D256" s="60"/>
     </row>
-    <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="60"/>
     </row>
-    <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D258" s="60"/>
     </row>
-    <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="20" t="s">
         <v>101</v>
       </c>
       <c r="D259" s="60"/>
     </row>
-    <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A260" s="101" t="s">
         <v>70</v>
       </c>
       <c r="D260" s="60"/>
     </row>
-    <row r="261" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A261" s="122" t="s">
+    <row r="261" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A261" s="133" t="s">
         <v>71</v>
       </c>
-      <c r="B261" s="122">
-[...31 lines deleted...]
-      <c r="A262" s="122" t="s">
+      <c r="B261" s="133">
+        <v>0</v>
+      </c>
+      <c r="C261" s="133">
+        <v>0</v>
+      </c>
+      <c r="D261" s="133">
+        <v>0</v>
+      </c>
+      <c r="E261" s="133">
+        <v>0</v>
+      </c>
+      <c r="F261" s="133">
+        <v>0</v>
+      </c>
+      <c r="G261" s="133">
+        <v>0</v>
+      </c>
+      <c r="H261" s="133">
+        <v>0</v>
+      </c>
+      <c r="I261" s="133">
+        <v>0</v>
+      </c>
+      <c r="J261" s="133">
+        <v>0</v>
+      </c>
+      <c r="K261" s="133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="262" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A262" s="133" t="s">
         <v>72</v>
       </c>
-      <c r="B262" s="122">
-[...31 lines deleted...]
-      <c r="A263" s="122" t="s">
+      <c r="B262" s="133">
+        <v>0</v>
+      </c>
+      <c r="C262" s="133">
+        <v>0</v>
+      </c>
+      <c r="D262" s="133">
+        <v>0</v>
+      </c>
+      <c r="E262" s="133">
+        <v>0</v>
+      </c>
+      <c r="F262" s="133">
+        <v>0</v>
+      </c>
+      <c r="G262" s="133">
+        <v>0</v>
+      </c>
+      <c r="H262" s="133">
+        <v>0</v>
+      </c>
+      <c r="I262" s="133">
+        <v>0</v>
+      </c>
+      <c r="J262" s="133">
+        <v>0</v>
+      </c>
+      <c r="K262" s="133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="263" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A263" s="133" t="s">
         <v>73</v>
       </c>
-      <c r="B263" s="122">
-[...31 lines deleted...]
-      <c r="A264" s="122" t="s">
+      <c r="B263" s="133">
+        <v>0</v>
+      </c>
+      <c r="C263" s="133">
+        <v>0</v>
+      </c>
+      <c r="D263" s="133">
+        <v>0</v>
+      </c>
+      <c r="E263" s="133">
+        <v>0</v>
+      </c>
+      <c r="F263" s="133">
+        <v>0</v>
+      </c>
+      <c r="G263" s="133">
+        <v>0</v>
+      </c>
+      <c r="H263" s="133">
+        <v>0</v>
+      </c>
+      <c r="I263" s="133">
+        <v>0</v>
+      </c>
+      <c r="J263" s="133">
+        <v>0</v>
+      </c>
+      <c r="K263" s="133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="264" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A264" s="133" t="s">
         <v>74</v>
       </c>
-      <c r="B264" s="122">
-[...30 lines deleted...]
-    <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B264" s="133">
+        <v>0</v>
+      </c>
+      <c r="C264" s="133">
+        <v>0</v>
+      </c>
+      <c r="D264" s="133">
+        <v>0</v>
+      </c>
+      <c r="E264" s="133">
+        <v>0</v>
+      </c>
+      <c r="F264" s="133">
+        <v>0</v>
+      </c>
+      <c r="G264" s="133">
+        <v>0</v>
+      </c>
+      <c r="H264" s="133">
+        <v>0</v>
+      </c>
+      <c r="I264" s="133">
+        <v>0</v>
+      </c>
+      <c r="J264" s="133">
+        <v>0</v>
+      </c>
+      <c r="K264" s="133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A265" s="46">
         <v>0</v>
       </c>
       <c r="B265" s="46">
         <v>0</v>
       </c>
       <c r="C265" s="46">
         <v>0</v>
       </c>
       <c r="D265" s="46">
         <v>0</v>
       </c>
       <c r="E265" s="46">
         <v>0</v>
       </c>
       <c r="F265" s="46">
         <v>0</v>
       </c>
       <c r="G265" s="46">
         <v>0</v>
       </c>
       <c r="H265" s="46">
         <v>0</v>
       </c>
       <c r="I265" s="46">
         <v>0</v>
       </c>
       <c r="J265" s="46">
         <v>0</v>
       </c>
       <c r="K265" s="46">
         <v>0</v>
       </c>
     </row>
-    <row r="266" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="266" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A266" s="46"/>
       <c r="B266" s="46"/>
       <c r="C266" s="46"/>
       <c r="D266" s="46"/>
       <c r="E266" s="46"/>
       <c r="F266" s="46"/>
       <c r="G266" s="46"/>
       <c r="H266" s="46"/>
       <c r="I266" s="46"/>
       <c r="J266" s="46"/>
       <c r="K266" s="46"/>
     </row>
-    <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A267" s="46"/>
       <c r="B267" s="46"/>
       <c r="C267" s="46"/>
       <c r="D267" s="46"/>
       <c r="E267" s="46"/>
       <c r="F267" s="46"/>
       <c r="G267" s="46"/>
       <c r="H267" s="46"/>
       <c r="I267" s="46"/>
       <c r="J267" s="46"/>
       <c r="K267" s="46"/>
     </row>
-    <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A268" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B268" s="22"/>
       <c r="C268" s="22"/>
       <c r="D268" s="22"/>
       <c r="E268" s="22"/>
       <c r="F268" s="22"/>
       <c r="G268" s="22"/>
       <c r="H268" s="22"/>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
     </row>
-    <row r="269" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="269" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A269" s="12">
         <v>0</v>
       </c>
       <c r="B269" s="12">
         <v>0</v>
       </c>
       <c r="C269" s="12">
         <v>0</v>
       </c>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
       <c r="E269" s="12">
         <v>2024</v>
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H269" s="13" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I269" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J269" s="13" t="s">
         <v>109</v>
       </c>
       <c r="K269" s="13" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="270" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B270" s="22"/>
-      <c r="C270" s="123" t="s">
+      <c r="C270" s="136" t="s">
         <v>66</v>
       </c>
       <c r="D270" s="16">
         <v>3.5046937022894763E-3</v>
       </c>
       <c r="E270" s="16">
         <v>8.0439725144421298E-2</v>
       </c>
       <c r="F270" s="16">
         <v>5.9596994637604059E-4</v>
       </c>
       <c r="G270" s="16">
         <v>-99.357340500441339</v>
       </c>
       <c r="H270" s="16">
         <v>-41.303057732692771</v>
       </c>
       <c r="I270" s="16">
-        <v>3.6748992985719719E-4</v>
+        <v>3.3888130440255229E-4</v>
       </c>
       <c r="J270" s="16">
         <v>0</v>
       </c>
       <c r="K270" s="16">
         <v>-100</v>
       </c>
     </row>
-    <row r="271" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="271" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A271" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B271" s="22"/>
-      <c r="C271" s="123">
+      <c r="C271" s="136">
         <v>0</v>
       </c>
       <c r="D271" s="16">
         <v>53.355198196495778</v>
       </c>
       <c r="E271" s="16">
         <v>58.509633169851284</v>
       </c>
       <c r="F271" s="16">
         <v>52.435187003734882</v>
       </c>
       <c r="G271" s="16">
         <v>-22.263927322202296</v>
       </c>
       <c r="H271" s="16">
         <v>-8.9911920477790392</v>
       </c>
       <c r="I271" s="16">
-        <v>50.121282176565174</v>
+        <v>51.92382432393179</v>
       </c>
       <c r="J271" s="16">
-        <v>35.504801360814056</v>
+        <v>35.166676757204193</v>
       </c>
       <c r="K271" s="16">
-        <v>-55.700732337244339</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-42.675597355048325</v>
+      </c>
+    </row>
+    <row r="272" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A272" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B272" s="22"/>
-      <c r="C272" s="123">
+      <c r="C272" s="136">
         <v>0</v>
       </c>
       <c r="D272" s="16">
         <v>41.177514938090823</v>
       </c>
       <c r="E272" s="16">
         <v>35.536067293692483</v>
       </c>
       <c r="F272" s="16">
         <v>43.435900098330443</v>
       </c>
       <c r="G272" s="16">
         <v>6.0245924659306764</v>
       </c>
       <c r="H272" s="16">
         <v>-7.3662857172981493</v>
       </c>
       <c r="I272" s="16">
-        <v>48.692848819210234</v>
+        <v>45.537443963555738</v>
       </c>
       <c r="J272" s="16">
-        <v>60.798137170644274</v>
+        <v>60.662123818016489</v>
       </c>
       <c r="K272" s="16">
-        <v>-21.916958690124851</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>12.751892865907855</v>
+      </c>
+    </row>
+    <row r="273" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A273" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B273" s="22"/>
-      <c r="C273" s="123">
+      <c r="C273" s="136">
         <v>0</v>
       </c>
       <c r="D273" s="16">
         <v>5.4637821717110917</v>
       </c>
       <c r="E273" s="16">
         <v>5.8738598113117995</v>
       </c>
       <c r="F273" s="16">
         <v>4.1283169279882985</v>
       </c>
       <c r="G273" s="16">
         <v>-39.035558014138246</v>
       </c>
       <c r="H273" s="16">
         <v>-14.779943373858739</v>
       </c>
       <c r="I273" s="16">
-        <v>1.1855015142947547</v>
+        <v>2.5383928312080641</v>
       </c>
       <c r="J273" s="16">
-        <v>3.6970614685416683</v>
+        <v>4.1711994247793029</v>
       </c>
       <c r="K273" s="16">
-        <v>95.023160449215268</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>39.083945298382382</v>
+      </c>
+    </row>
+    <row r="274" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A274" s="97" t="s">
         <v>68</v>
       </c>
       <c r="B274" s="98"/>
-      <c r="C274" s="139" t="s">
+      <c r="C274" s="140" t="s">
         <v>59</v>
       </c>
       <c r="D274" s="99">
         <v>57.226403536295948</v>
       </c>
       <c r="E274" s="99">
         <v>10.452245796065656</v>
       </c>
       <c r="F274" s="99">
         <v>11.740747150779546</v>
       </c>
       <c r="G274" s="99">
         <v>-13.258455698482125</v>
       </c>
       <c r="H274" s="99">
         <v>-8.5945891588312122</v>
       </c>
       <c r="I274" s="99">
-        <v>15.157621485202831</v>
+        <v>11.102469968206261</v>
       </c>
       <c r="J274" s="99">
-        <v>15.739324458685488</v>
+        <v>15.399951821905521</v>
       </c>
       <c r="K274" s="99">
-        <v>-37.463779273788447</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-15.360150947415283</v>
+      </c>
+    </row>
+    <row r="275" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B275" s="100"/>
-      <c r="C275" s="140">
+      <c r="C275" s="141">
         <v>0</v>
       </c>
       <c r="D275" s="17">
         <v>42.773596463704052</v>
       </c>
       <c r="E275" s="17">
         <v>89.547754203934346</v>
       </c>
       <c r="F275" s="17">
         <v>88.259252849220459</v>
       </c>
       <c r="G275" s="17">
         <v>-23.889149167370523</v>
       </c>
       <c r="H275" s="17">
         <v>62.777061487837905</v>
       </c>
       <c r="I275" s="17">
-        <v>84.842378514797161</v>
+        <v>88.897530031793721</v>
       </c>
       <c r="J275" s="17">
-        <v>84.260675541314512</v>
+        <v>84.600048178094482</v>
       </c>
       <c r="K275" s="17">
-        <v>-40.187947932536019</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-41.929436416100749</v>
+      </c>
+    </row>
+    <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A276" s="4" t="s">
         <v>105</v>
       </c>
       <c r="D276" s="60"/>
     </row>
-    <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="60"/>
     </row>
-    <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D278" s="60"/>
     </row>
-    <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="20" t="s">
         <v>101</v>
       </c>
       <c r="D279" s="60"/>
     </row>
-    <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="101" t="s">
         <v>70</v>
       </c>
       <c r="D280" s="60"/>
     </row>
-    <row r="281" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A281" s="122" t="s">
+    <row r="281" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A281" s="133" t="s">
         <v>71</v>
       </c>
-      <c r="B281" s="122">
-[...31 lines deleted...]
-      <c r="A282" s="122" t="s">
+      <c r="B281" s="133">
+        <v>0</v>
+      </c>
+      <c r="C281" s="133">
+        <v>0</v>
+      </c>
+      <c r="D281" s="133">
+        <v>0</v>
+      </c>
+      <c r="E281" s="133">
+        <v>0</v>
+      </c>
+      <c r="F281" s="133">
+        <v>0</v>
+      </c>
+      <c r="G281" s="133">
+        <v>0</v>
+      </c>
+      <c r="H281" s="133">
+        <v>0</v>
+      </c>
+      <c r="I281" s="133">
+        <v>0</v>
+      </c>
+      <c r="J281" s="133">
+        <v>0</v>
+      </c>
+      <c r="K281" s="133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="282" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A282" s="133" t="s">
         <v>72</v>
       </c>
-      <c r="B282" s="122">
-[...31 lines deleted...]
-      <c r="A283" s="122" t="s">
+      <c r="B282" s="133">
+        <v>0</v>
+      </c>
+      <c r="C282" s="133">
+        <v>0</v>
+      </c>
+      <c r="D282" s="133">
+        <v>0</v>
+      </c>
+      <c r="E282" s="133">
+        <v>0</v>
+      </c>
+      <c r="F282" s="133">
+        <v>0</v>
+      </c>
+      <c r="G282" s="133">
+        <v>0</v>
+      </c>
+      <c r="H282" s="133">
+        <v>0</v>
+      </c>
+      <c r="I282" s="133">
+        <v>0</v>
+      </c>
+      <c r="J282" s="133">
+        <v>0</v>
+      </c>
+      <c r="K282" s="133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="283" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A283" s="133" t="s">
         <v>73</v>
       </c>
-      <c r="B283" s="122">
-[...31 lines deleted...]
-      <c r="A284" s="122" t="s">
+      <c r="B283" s="133">
+        <v>0</v>
+      </c>
+      <c r="C283" s="133">
+        <v>0</v>
+      </c>
+      <c r="D283" s="133">
+        <v>0</v>
+      </c>
+      <c r="E283" s="133">
+        <v>0</v>
+      </c>
+      <c r="F283" s="133">
+        <v>0</v>
+      </c>
+      <c r="G283" s="133">
+        <v>0</v>
+      </c>
+      <c r="H283" s="133">
+        <v>0</v>
+      </c>
+      <c r="I283" s="133">
+        <v>0</v>
+      </c>
+      <c r="J283" s="133">
+        <v>0</v>
+      </c>
+      <c r="K283" s="133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="284" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A284" s="133" t="s">
         <v>74</v>
       </c>
-      <c r="B284" s="122">
-[...30 lines deleted...]
-    <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B284" s="133">
+        <v>0</v>
+      </c>
+      <c r="C284" s="133">
+        <v>0</v>
+      </c>
+      <c r="D284" s="133">
+        <v>0</v>
+      </c>
+      <c r="E284" s="133">
+        <v>0</v>
+      </c>
+      <c r="F284" s="133">
+        <v>0</v>
+      </c>
+      <c r="G284" s="133">
+        <v>0</v>
+      </c>
+      <c r="H284" s="133">
+        <v>0</v>
+      </c>
+      <c r="I284" s="133">
+        <v>0</v>
+      </c>
+      <c r="J284" s="133">
+        <v>0</v>
+      </c>
+      <c r="K284" s="133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A285" s="46"/>
       <c r="B285" s="46"/>
       <c r="C285" s="46"/>
       <c r="D285" s="46"/>
       <c r="E285" s="46"/>
       <c r="F285" s="83"/>
       <c r="G285" s="83"/>
       <c r="H285" s="46"/>
       <c r="I285" s="46"/>
       <c r="J285" s="46"/>
       <c r="K285" s="46"/>
     </row>
-    <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A286" s="46"/>
       <c r="B286" s="46"/>
       <c r="C286" s="46"/>
       <c r="D286" s="46"/>
       <c r="E286" s="46"/>
       <c r="F286" s="83"/>
       <c r="G286" s="83"/>
       <c r="H286" s="46"/>
       <c r="I286" s="46"/>
       <c r="J286" s="46"/>
       <c r="K286" s="46"/>
     </row>
-    <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A287" s="46"/>
       <c r="B287" s="46"/>
       <c r="C287" s="46"/>
       <c r="D287" s="46"/>
       <c r="E287" s="46"/>
       <c r="F287" s="83"/>
       <c r="G287" s="83"/>
       <c r="H287" s="46"/>
       <c r="I287" s="46"/>
       <c r="J287" s="46"/>
       <c r="K287" s="46"/>
     </row>
-    <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A288" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B288" s="22"/>
       <c r="C288" s="22"/>
       <c r="D288" s="22"/>
       <c r="E288" s="22"/>
       <c r="F288" s="22"/>
       <c r="G288" s="22"/>
       <c r="H288" s="22"/>
       <c r="I288" s="22"/>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
     </row>
-    <row r="289" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="289" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A289" s="12">
         <v>0</v>
       </c>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="24">
         <v>0</v>
       </c>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
         <v>2022</v>
       </c>
       <c r="G289" s="12">
         <v>2023</v>
       </c>
       <c r="H289" s="12">
         <v>2024</v>
       </c>
       <c r="I289" s="12">
         <v>2025</v>
       </c>
       <c r="J289" s="13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="K289" s="13" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B290" s="102"/>
       <c r="C290" s="102"/>
-      <c r="D290" s="129" t="s">
+      <c r="D290" s="122" t="s">
         <v>47</v>
       </c>
       <c r="E290" s="103">
         <v>0.61774784737239608</v>
       </c>
       <c r="F290" s="103">
         <v>0.64087190824782203</v>
       </c>
       <c r="G290" s="103">
         <v>1.2717718604961443</v>
       </c>
       <c r="H290" s="103">
         <v>1.1945662324992612</v>
       </c>
       <c r="I290" s="103">
         <v>1.8403096134236556</v>
       </c>
       <c r="J290" s="104">
         <v>-19.748113636574573</v>
       </c>
       <c r="K290" s="104">
         <v>38.092438924090686</v>
       </c>
     </row>
-    <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B291" s="22"/>
       <c r="C291" s="22"/>
-      <c r="D291" s="130">
+      <c r="D291" s="137">
         <v>0</v>
       </c>
       <c r="E291" s="60">
         <v>6.2934057626773982E-2</v>
       </c>
       <c r="F291" s="60">
         <v>2.853820584411499E-2</v>
       </c>
       <c r="G291" s="60">
         <v>1.1467845371113753E-2</v>
       </c>
       <c r="H291" s="60">
         <v>0</v>
       </c>
       <c r="I291" s="60">
         <v>0</v>
       </c>
       <c r="J291" s="16" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="K291" s="16">
         <v>-100</v>
       </c>
     </row>
-    <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B292" s="22"/>
       <c r="C292" s="22"/>
-      <c r="D292" s="130">
+      <c r="D292" s="137">
         <v>0</v>
       </c>
       <c r="E292" s="60">
         <v>99.020154613573268</v>
       </c>
       <c r="F292" s="60">
         <v>98.913111405120731</v>
       </c>
       <c r="G292" s="60">
         <v>95.264591654382158</v>
       </c>
       <c r="H292" s="60">
         <v>98.379915576880379</v>
       </c>
       <c r="I292" s="60">
         <v>96.541538332889758</v>
       </c>
       <c r="J292" s="16">
         <v>-48.880998987887537</v>
       </c>
       <c r="K292" s="16">
         <v>4.4474015711947867</v>
       </c>
     </row>
-    <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A293" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B293" s="22"/>
       <c r="C293" s="22"/>
-      <c r="D293" s="130">
+      <c r="D293" s="137">
         <v>0</v>
       </c>
       <c r="E293" s="60">
         <v>0.29892770541916108</v>
       </c>
       <c r="F293" s="60">
         <v>0.39939175612259498</v>
       </c>
       <c r="G293" s="60">
         <v>3.4517662091390093</v>
       </c>
       <c r="H293" s="60">
         <v>0.41776184432715313</v>
       </c>
       <c r="I293" s="60">
         <v>1.6171742457583171</v>
       </c>
       <c r="J293" s="16">
         <v>101.65204629314822</v>
       </c>
       <c r="K293" s="16">
         <v>60.305214085959058</v>
       </c>
     </row>
-    <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B294" s="73"/>
       <c r="C294" s="73"/>
-      <c r="D294" s="131">
+      <c r="D294" s="138">
         <v>0</v>
       </c>
       <c r="E294" s="105">
         <v>2.3577600839388521E-4</v>
       </c>
       <c r="F294" s="105">
         <v>1.8086724664728854E-2</v>
       </c>
       <c r="G294" s="105">
         <v>4.0243061157634654E-4</v>
       </c>
       <c r="H294" s="105">
         <v>7.7563462932075762E-3</v>
       </c>
       <c r="I294" s="105">
         <v>9.7780792826412163E-4</v>
       </c>
       <c r="J294" s="17">
         <v>-93.432940478422339</v>
       </c>
       <c r="K294" s="17">
         <v>49.999037490866868</v>
       </c>
     </row>
-    <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A295" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F295" s="60"/>
       <c r="G295" s="60"/>
       <c r="H295" s="60"/>
       <c r="I295" s="60"/>
       <c r="J295" s="60"/>
       <c r="K295" s="60"/>
     </row>
-    <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A296" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B296" s="84"/>
       <c r="C296" s="84"/>
       <c r="D296" s="84"/>
       <c r="E296" s="84"/>
       <c r="F296" s="84"/>
       <c r="G296" s="84"/>
       <c r="H296" s="84"/>
       <c r="I296" s="84"/>
       <c r="J296" s="84"/>
       <c r="K296" s="84"/>
     </row>
-    <row r="297" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="297" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A297" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B297" s="84"/>
       <c r="C297" s="84"/>
       <c r="D297" s="84"/>
       <c r="E297" s="84"/>
       <c r="F297" s="84"/>
       <c r="G297" s="84"/>
       <c r="H297" s="84"/>
       <c r="I297" s="84"/>
       <c r="J297" s="84"/>
       <c r="K297" s="84"/>
     </row>
-    <row r="298" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="298" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A298" s="20" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="299" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="299" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A299" s="101" t="s">
         <v>78</v>
       </c>
       <c r="B299" s="85"/>
       <c r="C299" s="85"/>
       <c r="D299" s="85"/>
       <c r="E299" s="85"/>
       <c r="F299" s="85"/>
       <c r="G299" s="85"/>
       <c r="H299" s="85"/>
       <c r="I299" s="85"/>
       <c r="J299" s="85"/>
       <c r="K299" s="85"/>
     </row>
-    <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A300" s="101" t="s">
         <v>77</v>
       </c>
       <c r="B300" s="84"/>
       <c r="C300" s="84"/>
       <c r="D300" s="84"/>
       <c r="E300" s="84"/>
       <c r="F300" s="84"/>
       <c r="G300" s="84"/>
       <c r="H300" s="84"/>
       <c r="I300" s="84"/>
       <c r="J300" s="84"/>
       <c r="K300" s="84"/>
     </row>
-    <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A301" s="46"/>
     </row>
-    <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A302" s="46"/>
     </row>
-    <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A303" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B303" s="22"/>
       <c r="C303" s="22"/>
       <c r="D303" s="22"/>
       <c r="E303" s="22"/>
       <c r="F303" s="22"/>
       <c r="G303" s="22"/>
       <c r="H303" s="22"/>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
     </row>
-    <row r="304" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="304" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A304" s="12">
         <v>0</v>
       </c>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="24">
         <v>0</v>
       </c>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
         <v>2022</v>
       </c>
       <c r="G304" s="12">
         <v>2023</v>
       </c>
       <c r="H304" s="12">
         <v>2024</v>
       </c>
       <c r="I304" s="12">
         <v>2025</v>
       </c>
       <c r="J304" s="13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="K304" s="13" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A305" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B305" s="102"/>
       <c r="C305" s="102"/>
-      <c r="D305" s="129" t="s">
+      <c r="D305" s="122" t="s">
         <v>47</v>
       </c>
       <c r="E305" s="103">
         <v>4.8283071502133127E-3</v>
       </c>
       <c r="F305" s="103">
         <v>7.9889985276775117E-3</v>
       </c>
       <c r="G305" s="103">
         <v>2.7747198310209111E-3</v>
       </c>
       <c r="H305" s="103">
         <v>1.0526478398321332E-3</v>
       </c>
       <c r="I305" s="103">
         <v>3.4410633542274706E-3</v>
       </c>
       <c r="J305" s="104">
         <v>152.43979721166033</v>
       </c>
       <c r="K305" s="104">
         <v>24.788147160404648</v>
       </c>
     </row>
-    <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A306" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B306" s="22"/>
       <c r="C306" s="22"/>
-      <c r="D306" s="130">
+      <c r="D306" s="137">
         <v>0</v>
       </c>
       <c r="E306" s="60">
         <v>0</v>
       </c>
       <c r="F306" s="60">
         <v>0</v>
       </c>
       <c r="G306" s="60">
         <v>0</v>
       </c>
       <c r="H306" s="60">
         <v>0</v>
       </c>
       <c r="I306" s="60">
         <v>0</v>
       </c>
       <c r="J306" s="16" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="K306" s="16" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A307" s="15" t="s">
         <v>62</v>
       </c>
       <c r="B307" s="22"/>
       <c r="C307" s="22"/>
-      <c r="D307" s="130">
+      <c r="D307" s="137">
         <v>0</v>
       </c>
       <c r="E307" s="60">
         <v>99.944056372084148</v>
       </c>
       <c r="F307" s="60">
         <v>99.989102176040888</v>
       </c>
       <c r="G307" s="60">
         <v>99.995268587740881</v>
       </c>
       <c r="H307" s="60">
         <v>99.997486953374775</v>
       </c>
       <c r="I307" s="60">
         <v>99.987828215591136</v>
       </c>
       <c r="J307" s="16">
         <v>-22.784176563578377</v>
       </c>
       <c r="K307" s="16">
         <v>35.830228898808222</v>
       </c>
     </row>
-    <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A308" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B308" s="22"/>
       <c r="C308" s="22"/>
-      <c r="D308" s="130">
+      <c r="D308" s="137">
         <v>0</v>
       </c>
       <c r="E308" s="60">
         <v>5.1115320765639009E-2</v>
       </c>
       <c r="F308" s="60">
         <v>0</v>
       </c>
       <c r="G308" s="60">
         <v>3.3027280958019569E-4</v>
       </c>
       <c r="H308" s="60">
         <v>0</v>
       </c>
       <c r="I308" s="60">
         <v>7.1036988812575889E-3</v>
       </c>
       <c r="J308" s="16" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="K308" s="16">
         <v>-17.075615815484625</v>
       </c>
     </row>
-    <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A309" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B309" s="73"/>
       <c r="C309" s="73"/>
-      <c r="D309" s="131">
+      <c r="D309" s="138">
         <v>0</v>
       </c>
       <c r="E309" s="105">
         <v>2.9120123014934732E-15</v>
       </c>
       <c r="F309" s="105">
         <v>2.9088254314280004E-3</v>
       </c>
       <c r="G309" s="105">
         <v>1.6264196185171525E-3</v>
       </c>
       <c r="H309" s="105">
         <v>1.460398785397436E-3</v>
       </c>
       <c r="I309" s="105">
         <v>1.6270221733794396E-3</v>
       </c>
       <c r="J309" s="17">
         <v>-13.965970081655939</v>
       </c>
-      <c r="K309" s="17"/>
-[...1 lines deleted...]
-    <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K309" s="17" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A310" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F310" s="60"/>
       <c r="G310" s="60"/>
       <c r="H310" s="60"/>
       <c r="I310" s="60"/>
       <c r="J310" s="60"/>
       <c r="K310" s="60"/>
     </row>
-    <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A311" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B311" s="84"/>
       <c r="C311" s="84"/>
       <c r="D311" s="84"/>
       <c r="E311" s="84"/>
       <c r="F311" s="84"/>
       <c r="G311" s="84"/>
       <c r="H311" s="84"/>
       <c r="I311" s="84"/>
       <c r="J311" s="84"/>
       <c r="K311" s="84"/>
     </row>
-    <row r="312" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="312" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A312" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B312" s="84"/>
       <c r="C312" s="84"/>
       <c r="D312" s="84"/>
       <c r="E312" s="84"/>
       <c r="F312" s="84"/>
       <c r="G312" s="84"/>
       <c r="H312" s="84"/>
       <c r="I312" s="84"/>
       <c r="J312" s="84"/>
       <c r="K312" s="84"/>
     </row>
-    <row r="313" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="313" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A313" s="20" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="314" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="314" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A314" s="101" t="s">
         <v>78</v>
       </c>
       <c r="B314" s="85"/>
       <c r="C314" s="85"/>
       <c r="D314" s="85"/>
       <c r="E314" s="85"/>
       <c r="F314" s="85"/>
       <c r="G314" s="85"/>
       <c r="H314" s="85"/>
       <c r="I314" s="85"/>
       <c r="J314" s="85"/>
       <c r="K314" s="85"/>
     </row>
-    <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A315" s="101" t="s">
         <v>77</v>
       </c>
       <c r="B315" s="84"/>
       <c r="C315" s="84"/>
       <c r="D315" s="84"/>
       <c r="E315" s="84"/>
       <c r="F315" s="84"/>
       <c r="G315" s="84"/>
       <c r="H315" s="84"/>
       <c r="I315" s="84"/>
       <c r="J315" s="84"/>
       <c r="K315" s="84"/>
     </row>
-    <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A316" s="82"/>
     </row>
-    <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A317" s="82"/>
     </row>
-    <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A318" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="8"/>
       <c r="D318" s="8"/>
       <c r="E318" s="8"/>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
       <c r="H318" s="8"/>
       <c r="I318" s="8"/>
       <c r="J318" s="8"/>
       <c r="K318" s="9"/>
     </row>
-    <row r="319" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="319" spans="1:11" s="25" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A319" s="11">
         <v>0</v>
       </c>
       <c r="B319" s="11"/>
       <c r="C319" s="11"/>
       <c r="D319" s="11"/>
       <c r="E319" s="12">
         <v>2021</v>
       </c>
       <c r="F319" s="12">
         <v>2022</v>
       </c>
       <c r="G319" s="12">
         <v>2023</v>
       </c>
       <c r="H319" s="12">
         <v>2024</v>
       </c>
       <c r="I319" s="12">
         <v>2025</v>
       </c>
       <c r="J319" s="13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="K319" s="13" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="320" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A320" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B320" s="15"/>
       <c r="C320" s="15"/>
       <c r="D320" s="15"/>
       <c r="E320" s="16">
         <v>8.06</v>
       </c>
       <c r="F320" s="16">
         <v>14.77</v>
       </c>
       <c r="G320" s="16">
         <v>11.28</v>
       </c>
       <c r="H320" s="16">
         <v>12.23</v>
       </c>
       <c r="I320" s="16">
         <v>14.14</v>
       </c>
       <c r="J320" s="16">
         <v>15.617334423548652</v>
       </c>
       <c r="K320" s="16">
         <v>15.087615474436022</v>
       </c>
     </row>
-    <row r="321" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="321" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A321" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B321" s="15"/>
       <c r="C321" s="15"/>
       <c r="D321" s="15"/>
       <c r="E321" s="16">
         <v>6.35</v>
       </c>
       <c r="F321" s="16">
         <v>85.41</v>
       </c>
       <c r="G321" s="16">
         <v>52.49</v>
       </c>
       <c r="H321" s="16">
         <v>65.05</v>
       </c>
       <c r="I321" s="16">
         <v>51.71</v>
       </c>
       <c r="J321" s="16">
         <v>-20.507302075326667</v>
       </c>
       <c r="K321" s="16">
         <v>68.927440971340758</v>
       </c>
     </row>
-    <row r="322" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="322" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A322" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B322" s="15"/>
       <c r="C322" s="15"/>
       <c r="D322" s="15"/>
       <c r="E322" s="16">
         <v>1.7100000000000009</v>
       </c>
       <c r="F322" s="16">
         <v>-70.64</v>
       </c>
       <c r="G322" s="16">
         <v>-41.21</v>
       </c>
       <c r="H322" s="16">
         <v>-52.819999999999993</v>
       </c>
       <c r="I322" s="16">
         <v>-37.57</v>
       </c>
       <c r="J322" s="16" t="s">
         <v>24</v>
       </c>
       <c r="K322" s="16" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="323" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="323" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A323" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B323" s="1"/>
       <c r="C323" s="1"/>
       <c r="D323" s="1"/>
       <c r="E323" s="17">
         <v>126.92913385826773</v>
       </c>
       <c r="F323" s="17">
         <v>17.293057019084415</v>
       </c>
       <c r="G323" s="17">
         <v>21.489807582396644</v>
       </c>
       <c r="H323" s="17">
         <v>18.800922367409687</v>
       </c>
       <c r="I323" s="17">
         <v>27.344807580738735</v>
       </c>
       <c r="J323" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K323" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="324" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="324" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A324" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B324" s="46"/>
       <c r="C324" s="46"/>
       <c r="D324" s="46"/>
       <c r="E324" s="46"/>
       <c r="F324" s="46"/>
       <c r="G324" s="46"/>
       <c r="H324" s="46"/>
       <c r="I324" s="46"/>
       <c r="J324" s="46"/>
       <c r="K324" s="46"/>
     </row>
-    <row r="325" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="325" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A325" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B325" s="46"/>
       <c r="C325" s="46"/>
       <c r="D325" s="46"/>
       <c r="E325" s="46"/>
       <c r="F325" s="46"/>
       <c r="G325" s="46"/>
       <c r="H325" s="46"/>
       <c r="I325" s="46"/>
       <c r="J325" s="46"/>
       <c r="K325" s="46"/>
     </row>
-    <row r="326" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="326" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A326" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B326" s="46"/>
       <c r="C326" s="46"/>
       <c r="D326" s="46"/>
       <c r="E326" s="46"/>
       <c r="F326" s="46"/>
       <c r="G326" s="46"/>
       <c r="H326" s="46"/>
       <c r="I326" s="46"/>
       <c r="J326" s="46"/>
       <c r="K326" s="46"/>
     </row>
-    <row r="327" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="327" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A327" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B327" s="46"/>
       <c r="C327" s="46"/>
       <c r="D327" s="46"/>
       <c r="E327" s="46"/>
       <c r="F327" s="46"/>
       <c r="G327" s="46"/>
       <c r="H327" s="46"/>
       <c r="I327" s="46"/>
       <c r="J327" s="46"/>
       <c r="K327" s="46"/>
     </row>
-    <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A328" s="20" t="s">
         <v>101</v>
       </c>
       <c r="B328" s="46"/>
       <c r="C328" s="46"/>
       <c r="D328" s="46"/>
       <c r="E328" s="46"/>
       <c r="F328" s="46"/>
       <c r="G328" s="46"/>
       <c r="H328" s="46"/>
       <c r="I328" s="46"/>
       <c r="J328" s="46"/>
       <c r="K328" s="46"/>
     </row>
-    <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...34 lines deleted...]
-    <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A329" s="129" t="s">
+        <v>112</v>
+      </c>
+      <c r="B329" s="129">
+        <v>0</v>
+      </c>
+      <c r="C329" s="129">
+        <v>0</v>
+      </c>
+      <c r="D329" s="129">
+        <v>0</v>
+      </c>
+      <c r="E329" s="129">
+        <v>0</v>
+      </c>
+      <c r="F329" s="129">
+        <v>0</v>
+      </c>
+      <c r="G329" s="129">
+        <v>0</v>
+      </c>
+      <c r="H329" s="129">
+        <v>0</v>
+      </c>
+      <c r="I329" s="129">
+        <v>0</v>
+      </c>
+      <c r="J329" s="129">
+        <v>0</v>
+      </c>
+      <c r="K329" s="129">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A330" s="46"/>
       <c r="B330" s="46"/>
       <c r="C330" s="46"/>
       <c r="D330" s="46"/>
       <c r="E330" s="46"/>
       <c r="F330" s="46"/>
       <c r="G330" s="46"/>
       <c r="H330" s="46"/>
       <c r="I330" s="46"/>
       <c r="J330" s="46"/>
       <c r="K330" s="46"/>
     </row>
-    <row r="331" spans="1:11" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="331" spans="1:11" s="10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A331" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B331" s="37"/>
       <c r="C331" s="37"/>
       <c r="D331" s="37"/>
       <c r="E331" s="37"/>
       <c r="F331" s="37"/>
       <c r="G331" s="37"/>
       <c r="H331" s="37"/>
       <c r="I331" s="37"/>
       <c r="J331" s="37"/>
       <c r="K331" s="37"/>
     </row>
-    <row r="332" spans="1:11" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="332" spans="1:11" s="10" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A332" s="23"/>
       <c r="B332" s="23"/>
       <c r="C332" s="23"/>
       <c r="D332" s="24"/>
       <c r="E332" s="12"/>
       <c r="F332" s="12"/>
       <c r="G332" s="12">
         <v>2021</v>
       </c>
       <c r="H332" s="12">
         <v>2022</v>
       </c>
       <c r="I332" s="12">
         <v>2023</v>
       </c>
       <c r="J332" s="13">
         <v>2024</v>
       </c>
       <c r="K332" s="13">
         <v>2025</v>
       </c>
     </row>
-    <row r="333" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="E333" s="125"/>
+    <row r="333" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A333" s="142" t="s">
+        <v>119</v>
+      </c>
+      <c r="B333" s="142"/>
+      <c r="C333" s="142"/>
+      <c r="D333" s="142"/>
+      <c r="E333" s="142"/>
       <c r="F333" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G333" s="27">
         <v>57</v>
       </c>
       <c r="H333" s="27">
         <v>57</v>
       </c>
       <c r="I333" s="27">
         <v>58</v>
       </c>
       <c r="J333" s="27">
         <v>59</v>
       </c>
       <c r="K333" s="27">
         <v>58</v>
       </c>
     </row>
-    <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="E334" s="126"/>
+    <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A334" s="124"/>
+      <c r="B334" s="124"/>
+      <c r="C334" s="124"/>
+      <c r="D334" s="124"/>
+      <c r="E334" s="124"/>
       <c r="F334" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G334" s="28">
         <v>2.8773629361382506E-2</v>
       </c>
       <c r="H334" s="28">
         <v>3.2851328499272574E-2</v>
       </c>
       <c r="I334" s="28">
         <v>2.1137386264746511E-2</v>
       </c>
       <c r="J334" s="28">
         <v>2.1093498700844E-2</v>
       </c>
       <c r="K334" s="28">
         <v>2.3370819201755953E-2</v>
       </c>
     </row>
-    <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="E335" s="127"/>
+    <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A335" s="128" t="s">
+        <v>120</v>
+      </c>
+      <c r="B335" s="128"/>
+      <c r="C335" s="128"/>
+      <c r="D335" s="128"/>
+      <c r="E335" s="128"/>
       <c r="F335" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G335" s="30">
         <v>59</v>
       </c>
       <c r="H335" s="30">
         <v>30</v>
       </c>
       <c r="I335" s="30">
         <v>40</v>
       </c>
       <c r="J335" s="30">
         <v>39</v>
       </c>
       <c r="K335" s="30">
         <v>42</v>
       </c>
     </row>
-    <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="E336" s="128"/>
+    <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A336" s="125"/>
+      <c r="B336" s="125"/>
+      <c r="C336" s="125"/>
+      <c r="D336" s="125"/>
+      <c r="E336" s="125"/>
       <c r="F336" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G336" s="32">
         <v>3.6520236812168656E-2</v>
       </c>
       <c r="H336" s="32">
         <v>0.36622167795646504</v>
       </c>
       <c r="I336" s="32">
         <v>0.21812883772112093</v>
       </c>
       <c r="J336" s="32">
         <v>0.24923171116247722</v>
       </c>
       <c r="K336" s="32">
         <v>0.18898230597883592</v>
       </c>
     </row>
-    <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A337" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B337" s="33"/>
       <c r="C337" s="34"/>
     </row>
-    <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A338" s="4" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A342" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B342" s="8"/>
       <c r="C342" s="8"/>
       <c r="D342" s="8"/>
       <c r="E342" s="8"/>
       <c r="F342" s="8"/>
       <c r="G342" s="8"/>
       <c r="H342" s="8"/>
       <c r="I342" s="8"/>
       <c r="J342" s="8"/>
       <c r="K342" s="9"/>
     </row>
-    <row r="343" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="343" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A343" s="11">
         <v>0</v>
       </c>
       <c r="B343" s="11"/>
       <c r="C343" s="11"/>
       <c r="D343" s="11"/>
       <c r="E343" s="12">
         <v>2021</v>
       </c>
       <c r="F343" s="12">
         <v>2022</v>
       </c>
       <c r="G343" s="12">
         <v>2023</v>
       </c>
       <c r="H343" s="12">
         <v>2024</v>
       </c>
       <c r="I343" s="12">
         <v>2025</v>
       </c>
       <c r="J343" s="13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="K343" s="13" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="344" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A344" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B344" s="15"/>
       <c r="C344" s="15"/>
       <c r="D344" s="15"/>
       <c r="E344" s="16">
         <v>205.99</v>
       </c>
       <c r="F344" s="16">
         <v>248.96</v>
       </c>
       <c r="G344" s="16">
         <v>416.16</v>
       </c>
       <c r="H344" s="16">
         <v>385.65</v>
       </c>
       <c r="I344" s="16">
         <v>214.84</v>
       </c>
       <c r="J344" s="16">
         <v>-44.291455983404639</v>
       </c>
       <c r="K344" s="16">
         <v>1.0571977868531368</v>
       </c>
     </row>
-    <row r="345" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="345" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A345" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B345" s="15"/>
       <c r="C345" s="15"/>
       <c r="D345" s="15"/>
       <c r="E345" s="16">
         <v>497.47</v>
       </c>
       <c r="F345" s="16">
         <v>1095.54</v>
       </c>
       <c r="G345" s="16">
         <v>1002.99</v>
       </c>
       <c r="H345" s="16">
         <v>1186.6600000000001</v>
       </c>
       <c r="I345" s="16">
         <v>924.28</v>
       </c>
       <c r="J345" s="16">
         <v>-22.110798375271777</v>
       </c>
       <c r="K345" s="16">
         <v>16.750611786889678</v>
       </c>
     </row>
-    <row r="346" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="346" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A346" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B346" s="15"/>
       <c r="C346" s="15"/>
       <c r="D346" s="15"/>
       <c r="E346" s="16">
         <v>-291.48</v>
       </c>
       <c r="F346" s="16">
         <v>-846.57999999999993</v>
       </c>
       <c r="G346" s="16">
         <v>-586.82999999999993</v>
       </c>
       <c r="H346" s="16">
         <v>-801.0100000000001</v>
       </c>
       <c r="I346" s="16">
         <v>-709.43999999999994</v>
       </c>
       <c r="J346" s="16" t="s">
         <v>24</v>
       </c>
       <c r="K346" s="16" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="347" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="347" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A347" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B347" s="1"/>
       <c r="C347" s="1"/>
       <c r="D347" s="1"/>
       <c r="E347" s="17">
         <v>41.407522061631859</v>
       </c>
       <c r="F347" s="17">
         <v>22.724866275991751</v>
       </c>
       <c r="G347" s="17">
         <v>41.491939102084771</v>
       </c>
       <c r="H347" s="17">
         <v>32.498778083022934</v>
       </c>
       <c r="I347" s="17">
         <v>23.24403860302073</v>
       </c>
       <c r="J347" s="18" t="s">
         <v>24</v>
       </c>
       <c r="K347" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="348" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="348" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A348" s="4" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="349" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="349" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A349" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="350" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="350" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A350" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="351" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="351" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A351" s="4" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="352" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A352" s="121" t="s">
+    <row r="352" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A352" s="129" t="s">
         <v>64</v>
       </c>
-      <c r="B352" s="121"/>
-[...45 lines deleted...]
-    <row r="354" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B352" s="129"/>
+      <c r="C352" s="129"/>
+      <c r="D352" s="129"/>
+      <c r="E352" s="129"/>
+      <c r="F352" s="129"/>
+      <c r="G352" s="129"/>
+      <c r="H352" s="129"/>
+      <c r="I352" s="129"/>
+      <c r="J352" s="129"/>
+      <c r="K352" s="129"/>
+    </row>
+    <row r="353" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A353" s="129" t="s">
+        <v>112</v>
+      </c>
+      <c r="B353" s="129">
+        <v>0</v>
+      </c>
+      <c r="C353" s="129">
+        <v>0</v>
+      </c>
+      <c r="D353" s="129">
+        <v>0</v>
+      </c>
+      <c r="E353" s="129">
+        <v>0</v>
+      </c>
+      <c r="F353" s="129">
+        <v>0</v>
+      </c>
+      <c r="G353" s="129">
+        <v>0</v>
+      </c>
+      <c r="H353" s="129">
+        <v>0</v>
+      </c>
+      <c r="I353" s="129">
+        <v>0</v>
+      </c>
+      <c r="J353" s="129">
+        <v>0</v>
+      </c>
+      <c r="K353" s="129">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="354" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A354" s="46"/>
       <c r="B354" s="46"/>
       <c r="C354" s="46"/>
       <c r="D354" s="46"/>
       <c r="E354" s="46"/>
       <c r="F354" s="46"/>
       <c r="G354" s="46"/>
       <c r="H354" s="46"/>
       <c r="I354" s="46"/>
       <c r="J354" s="46"/>
       <c r="K354" s="46"/>
     </row>
-    <row r="355" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="355" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A355" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B355" s="37"/>
       <c r="C355" s="37"/>
       <c r="D355" s="37"/>
       <c r="E355" s="37"/>
       <c r="F355" s="37"/>
       <c r="G355" s="37"/>
       <c r="H355" s="37"/>
       <c r="I355" s="37"/>
       <c r="J355" s="37"/>
       <c r="K355" s="37"/>
     </row>
-    <row r="356" spans="1:11" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="356" spans="1:11" s="10" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A356" s="23">
         <v>0</v>
       </c>
       <c r="B356" s="23">
         <v>0</v>
       </c>
       <c r="C356" s="23">
         <v>0</v>
       </c>
       <c r="D356" s="24"/>
       <c r="E356" s="12"/>
       <c r="F356" s="12">
         <v>0</v>
       </c>
       <c r="G356" s="12">
         <v>2021</v>
       </c>
       <c r="H356" s="12">
         <v>2022</v>
       </c>
       <c r="I356" s="12">
         <v>2023</v>
       </c>
       <c r="J356" s="13">
         <v>2024</v>
       </c>
       <c r="K356" s="13">
         <v>2025</v>
       </c>
     </row>
-    <row r="357" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="E357" s="125"/>
+    <row r="357" spans="1:11" s="10" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A357" s="142" t="s">
+        <v>119</v>
+      </c>
+      <c r="B357" s="142"/>
+      <c r="C357" s="142"/>
+      <c r="D357" s="142"/>
+      <c r="E357" s="142"/>
       <c r="F357" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G357" s="27">
         <v>38</v>
       </c>
       <c r="H357" s="27">
         <v>39</v>
       </c>
       <c r="I357" s="27">
         <v>34</v>
       </c>
       <c r="J357" s="27">
         <v>34</v>
       </c>
       <c r="K357" s="27">
         <v>44</v>
       </c>
     </row>
-    <row r="358" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="E358" s="126"/>
+    <row r="358" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A358" s="124">
+        <v>0</v>
+      </c>
+      <c r="B358" s="124">
+        <v>0</v>
+      </c>
+      <c r="C358" s="124">
+        <v>0</v>
+      </c>
+      <c r="D358" s="124"/>
+      <c r="E358" s="124"/>
       <c r="F358" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G358" s="28">
         <v>0.22855305467664996</v>
       </c>
       <c r="H358" s="28">
         <v>0.20581233000704252</v>
       </c>
       <c r="I358" s="28">
         <v>0.32583164738526682</v>
       </c>
       <c r="J358" s="28">
         <v>0.28920412584387761</v>
       </c>
       <c r="K358" s="28">
         <v>0.15957329074084226</v>
       </c>
     </row>
-    <row r="359" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="E359" s="127"/>
+    <row r="359" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A359" s="128" t="s">
+        <v>120</v>
+      </c>
+      <c r="B359" s="128"/>
+      <c r="C359" s="128"/>
+      <c r="D359" s="128"/>
+      <c r="E359" s="128"/>
       <c r="F359" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G359" s="30">
         <v>24</v>
       </c>
       <c r="H359" s="30">
         <v>17</v>
       </c>
       <c r="I359" s="30">
         <v>17</v>
       </c>
       <c r="J359" s="30">
         <v>15</v>
       </c>
       <c r="K359" s="30">
         <v>20</v>
       </c>
     </row>
-    <row r="360" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="E360" s="128"/>
+    <row r="360" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A360" s="125">
+        <v>0</v>
+      </c>
+      <c r="B360" s="125">
+        <v>0</v>
+      </c>
+      <c r="C360" s="125">
+        <v>0</v>
+      </c>
+      <c r="D360" s="125"/>
+      <c r="E360" s="125"/>
       <c r="F360" s="31" t="s">
         <v>30</v>
       </c>
       <c r="G360" s="32">
         <v>0.5206747011356313</v>
       </c>
       <c r="H360" s="32">
         <v>0.8709113971627529</v>
       </c>
       <c r="I360" s="32">
         <v>0.81105261446993737</v>
       </c>
       <c r="J360" s="32">
         <v>0.93505185272503877</v>
       </c>
       <c r="K360" s="32">
         <v>0.70617804170444798</v>
       </c>
     </row>
-    <row r="361" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="361" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A361" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B361" s="35"/>
-      <c r="C361" s="118"/>
+      <c r="C361" s="119"/>
       <c r="D361" s="46"/>
       <c r="E361" s="46"/>
       <c r="F361" s="46"/>
       <c r="G361" s="46"/>
       <c r="H361" s="46"/>
       <c r="I361" s="46"/>
       <c r="J361" s="46"/>
       <c r="K361" s="46"/>
     </row>
-    <row r="362" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="362" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A362" s="4" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="364" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+    <row r="364" spans="1:11" ht="12" x14ac:dyDescent="0.25">
       <c r="A364" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B364" s="8"/>
       <c r="C364" s="8"/>
       <c r="D364" s="8"/>
       <c r="E364" s="8"/>
       <c r="F364" s="8"/>
       <c r="G364" s="8"/>
       <c r="H364" s="8"/>
       <c r="I364" s="8"/>
       <c r="J364" s="8"/>
       <c r="K364" s="9"/>
     </row>
-    <row r="365" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="365" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A365" s="11">
         <v>0</v>
       </c>
-      <c r="B365" s="12"/>
-[...1 lines deleted...]
-      <c r="D365" s="12"/>
+      <c r="B365" s="12">
+        <v>2021</v>
+      </c>
+      <c r="C365" s="12">
+        <v>2022</v>
+      </c>
+      <c r="D365" s="12">
+        <v>2023</v>
+      </c>
       <c r="E365" s="12">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="F365" s="12">
-        <v>2022</v>
-[...7 lines deleted...]
-      <c r="I365" s="12">
         <v>2025</v>
       </c>
+      <c r="G365" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="H365" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="I365" s="13" t="s">
+        <v>108</v>
+      </c>
       <c r="J365" s="13" t="s">
-        <v>136</v>
+        <v>109</v>
       </c>
       <c r="K365" s="13" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="366" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A366" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="B366" s="16"/>
-[...1 lines deleted...]
-      <c r="D366" s="16"/>
+      <c r="B366" s="16">
+        <v>-92.23</v>
+      </c>
+      <c r="C366" s="16">
+        <v>19.429999999999996</v>
+      </c>
+      <c r="D366" s="16">
+        <v>-17.919999999999998</v>
+      </c>
       <c r="E366" s="16">
-        <v>-92.23</v>
+        <v>11.77</v>
       </c>
       <c r="F366" s="16">
-        <v>19.429999999999996</v>
+        <v>-2.37</v>
       </c>
       <c r="G366" s="16">
-        <v>-17.919999999999998</v>
+        <v>-14.14</v>
       </c>
       <c r="H366" s="16">
-        <v>11.77</v>
+        <v>-16.264000000000003</v>
       </c>
       <c r="I366" s="16">
-        <v>-2.37</v>
+        <v>0.54</v>
       </c>
       <c r="J366" s="16">
-        <v>-14.14</v>
+        <v>-7.79</v>
       </c>
       <c r="K366" s="16">
-        <v>-16.264000000000003</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-8.33</v>
+      </c>
+    </row>
+    <row r="367" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A367" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="B367" s="16"/>
-[...1 lines deleted...]
-      <c r="D367" s="16"/>
+      <c r="B367" s="16">
+        <v>5.72</v>
+      </c>
+      <c r="C367" s="16">
+        <v>8.7800000000000011</v>
+      </c>
+      <c r="D367" s="16">
+        <v>7.17</v>
+      </c>
       <c r="E367" s="16">
-        <v>5.72</v>
+        <v>7.46</v>
       </c>
       <c r="F367" s="16">
-        <v>8.7800000000000011</v>
+        <v>-1.2200000000000006</v>
       </c>
       <c r="G367" s="16">
-        <v>7.17</v>
+        <v>-8.68</v>
       </c>
       <c r="H367" s="16">
-        <v>7.46</v>
+        <v>5.5820000000000007</v>
       </c>
       <c r="I367" s="16">
-        <v>-1.2200000000000006</v>
+        <v>1.93</v>
       </c>
       <c r="J367" s="16">
-        <v>-8.68</v>
+        <v>0.77</v>
       </c>
       <c r="K367" s="16">
-        <v>5.5820000000000007</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-1.1599999999999999</v>
+      </c>
+    </row>
+    <row r="368" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A368" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B368" s="17"/>
-[...1 lines deleted...]
-      <c r="D368" s="17"/>
+      <c r="B368" s="17">
+        <v>-97.95</v>
+      </c>
+      <c r="C368" s="17">
+        <v>10.649999999999995</v>
+      </c>
+      <c r="D368" s="17">
+        <v>-25.089999999999996</v>
+      </c>
       <c r="E368" s="17">
-        <v>-97.95</v>
+        <v>4.3099999999999996</v>
       </c>
       <c r="F368" s="17">
-        <v>10.649999999999995</v>
-[...5 lines deleted...]
-        <v>4.3099999999999996</v>
+        <v>-1.1499999999999995</v>
+      </c>
+      <c r="G368" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="H368" s="17" t="s">
+        <v>24</v>
       </c>
       <c r="I368" s="17">
-        <v>-1.1499999999999995</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>-1.39</v>
+      </c>
+      <c r="J368" s="17">
+        <v>-8.56</v>
       </c>
       <c r="K368" s="17" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="369" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="369" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A369" s="4" t="s">
         <v>23</v>
       </c>
       <c r="K369" s="60"/>
     </row>
-    <row r="370" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="370" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A370" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B370" s="60"/>
       <c r="C370" s="60"/>
       <c r="D370" s="60"/>
       <c r="E370" s="60"/>
       <c r="F370" s="60"/>
       <c r="G370" s="60"/>
       <c r="H370" s="60"/>
       <c r="I370" s="60"/>
     </row>
-    <row r="371" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="371" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A371" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B371" s="60"/>
       <c r="C371" s="60"/>
       <c r="D371" s="60"/>
       <c r="E371" s="60"/>
       <c r="F371" s="60"/>
       <c r="G371" s="60"/>
       <c r="H371" s="60"/>
       <c r="I371" s="60"/>
     </row>
-    <row r="372" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A372" s="124" t="s">
+    <row r="372" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A372" s="139" t="s">
         <v>37</v>
       </c>
-      <c r="B372" s="124">
-[...30 lines deleted...]
-    <row r="373" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B372" s="139">
+        <v>0</v>
+      </c>
+      <c r="C372" s="139">
+        <v>0</v>
+      </c>
+      <c r="D372" s="139">
+        <v>0</v>
+      </c>
+      <c r="E372" s="139">
+        <v>0</v>
+      </c>
+      <c r="F372" s="139">
+        <v>0</v>
+      </c>
+      <c r="G372" s="139">
+        <v>0</v>
+      </c>
+      <c r="H372" s="139">
+        <v>0</v>
+      </c>
+      <c r="I372" s="139">
+        <v>0</v>
+      </c>
+      <c r="J372" s="139">
+        <v>0</v>
+      </c>
+      <c r="K372" s="139">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="373" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A373" s="46"/>
       <c r="B373" s="46"/>
       <c r="C373" s="46"/>
       <c r="D373" s="46"/>
       <c r="E373" s="46"/>
       <c r="F373" s="46"/>
       <c r="G373" s="46"/>
       <c r="H373" s="46"/>
       <c r="I373" s="46"/>
       <c r="J373" s="46"/>
       <c r="K373" s="46"/>
     </row>
-    <row r="374" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="374" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A374" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B374" s="22"/>
       <c r="C374" s="22"/>
       <c r="D374" s="22"/>
       <c r="E374" s="22"/>
       <c r="F374" s="22"/>
       <c r="G374" s="22"/>
       <c r="H374" s="22"/>
       <c r="I374" s="22"/>
       <c r="J374" s="22"/>
       <c r="K374" s="22"/>
     </row>
-    <row r="375" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="375" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A375" s="11">
         <v>0</v>
       </c>
-      <c r="B375" s="13"/>
-[...1 lines deleted...]
-      <c r="D375" s="13"/>
+      <c r="B375" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C375" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="D375" s="13" t="s">
+        <v>94</v>
+      </c>
       <c r="E375" s="13" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="F375" s="13" t="s">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="G375" s="13" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="H375" s="13" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="I375" s="13" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="J375" s="13" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="K375" s="13" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="376" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A376" s="106" t="s">
         <v>35</v>
       </c>
-      <c r="B376" s="16"/>
-[...1 lines deleted...]
-      <c r="D376" s="16"/>
+      <c r="B376" s="16">
+        <v>139.47</v>
+      </c>
+      <c r="C376" s="16">
+        <v>171.22</v>
+      </c>
+      <c r="D376" s="16">
+        <v>164.61</v>
+      </c>
       <c r="E376" s="16">
-        <v>139.47</v>
+        <v>164.02</v>
       </c>
       <c r="F376" s="16">
-        <v>171.22</v>
+        <v>167.48</v>
       </c>
       <c r="G376" s="16">
-        <v>164.61</v>
+        <v>2.1094988416046698</v>
       </c>
       <c r="H376" s="16">
-        <v>164.02</v>
-[...5 lines deleted...]
-        <v>2.1094988416046698</v>
+        <v>4.6816447996444133</v>
+      </c>
+      <c r="I376" s="60">
+        <v>164.68</v>
+      </c>
+      <c r="J376" s="60">
+        <v>159.59</v>
       </c>
       <c r="K376" s="16">
-        <v>4.6816447996444133</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-3.09084284673306</v>
+      </c>
+    </row>
+    <row r="377" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A377" s="106" t="s">
         <v>21</v>
       </c>
-      <c r="B377" s="49"/>
-[...1 lines deleted...]
-      <c r="D377" s="49"/>
+      <c r="B377" s="49">
+        <v>26</v>
+      </c>
+      <c r="C377" s="49">
+        <v>25</v>
+      </c>
+      <c r="D377" s="49">
+        <v>26</v>
+      </c>
       <c r="E377" s="49">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F377" s="49">
-        <v>25</v>
-[...4 lines deleted...]
-      <c r="H377" s="49">
+        <v>32</v>
+      </c>
+      <c r="G377" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="H377" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="I377" s="49">
         <v>29</v>
       </c>
-      <c r="I377" s="49">
+      <c r="J377" s="49">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="K377" s="49" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="378" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="378" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A378" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="B378" s="107"/>
-[...1 lines deleted...]
-      <c r="D378" s="107"/>
+      <c r="B378" s="107">
+        <v>0.24334725218431505</v>
+      </c>
+      <c r="C378" s="107">
+        <v>0.26981825482334409</v>
+      </c>
+      <c r="D378" s="107">
+        <v>0.23697009953003306</v>
+      </c>
       <c r="E378" s="107">
-        <v>0.24334725218431505</v>
+        <v>0.22778451712446007</v>
       </c>
       <c r="F378" s="107">
-        <v>0.26981825482334409</v>
-[...5 lines deleted...]
-        <v>0.22778451712446007</v>
+        <v>0.21302543433123394</v>
+      </c>
+      <c r="G378" s="86" t="s">
+        <v>24</v>
+      </c>
+      <c r="H378" s="86" t="s">
+        <v>24</v>
       </c>
       <c r="I378" s="107">
-        <v>0.21302543433123394</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>0.22317417424335853</v>
+      </c>
+      <c r="J378" s="107">
+        <v>0.20147080377622362</v>
       </c>
       <c r="K378" s="86" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="379" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="379" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A379" s="97" t="s">
         <v>65</v>
       </c>
-      <c r="B379" s="99"/>
-[...1 lines deleted...]
-      <c r="D379" s="99"/>
+      <c r="B379" s="99">
+        <v>21.46</v>
+      </c>
+      <c r="C379" s="99">
+        <v>30.27</v>
+      </c>
+      <c r="D379" s="99">
+        <v>37.44</v>
+      </c>
       <c r="E379" s="99">
-        <v>21.46</v>
+        <v>45.01</v>
       </c>
       <c r="F379" s="99">
-        <v>30.27</v>
+        <v>43.98</v>
       </c>
       <c r="G379" s="99">
-        <v>37.44</v>
+        <v>-2.2883803599200205</v>
       </c>
       <c r="H379" s="99">
-        <v>45.01</v>
-[...5 lines deleted...]
-        <v>-2.2883803599200205</v>
+        <v>19.648257144695378</v>
+      </c>
+      <c r="I379" s="108">
+        <v>46.95</v>
+      </c>
+      <c r="J379" s="108">
+        <v>44.75</v>
       </c>
       <c r="K379" s="99">
-        <v>19.648257144695378</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>-4.6858359957401552</v>
+      </c>
+    </row>
+    <row r="380" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A380" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B380" s="49"/>
-[...1 lines deleted...]
-      <c r="D380" s="49"/>
+      <c r="B380" s="49">
+        <v>48</v>
+      </c>
+      <c r="C380" s="49">
+        <v>46</v>
+      </c>
+      <c r="D380" s="49">
+        <v>47</v>
+      </c>
       <c r="E380" s="49">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="F380" s="49">
         <v>46</v>
       </c>
-      <c r="G380" s="49">
-[...2 lines deleted...]
-      <c r="H380" s="49">
+      <c r="G380" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="H380" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="I380" s="49">
         <v>44</v>
       </c>
-      <c r="I380" s="49">
+      <c r="J380" s="49">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="K380" s="49" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="381" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A381" s="108" t="s">
+    <row r="381" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A381" s="109" t="s">
         <v>43</v>
       </c>
-      <c r="B381" s="109"/>
-[...2 lines deleted...]
-      <c r="E381" s="109">
+      <c r="B381" s="110">
         <v>1.307130622915352E-2</v>
       </c>
-      <c r="F381" s="109">
+      <c r="C381" s="110">
         <v>1.7225032963432342E-2</v>
       </c>
-      <c r="G381" s="109">
+      <c r="D381" s="110">
         <v>1.9423750650506284E-2</v>
       </c>
-      <c r="H381" s="109">
+      <c r="E381" s="110">
         <v>2.2350363423066656E-2</v>
       </c>
-      <c r="I381" s="109">
+      <c r="F381" s="110">
         <v>2.0577285016732727E-2</v>
       </c>
-      <c r="J381" s="110" t="s">
+      <c r="G381" s="111" t="s">
         <v>24</v>
       </c>
-      <c r="K381" s="110" t="s">
+      <c r="H381" s="111" t="s">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A382" s="111" t="s">
+      <c r="I381" s="110">
+        <v>2.335493810195239E-2</v>
+      </c>
+      <c r="J381" s="110">
+        <v>2.0525743410319014E-2</v>
+      </c>
+      <c r="K381" s="111" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="382" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A382" s="112" t="s">
         <v>13</v>
       </c>
-      <c r="B382" s="112"/>
-[...2 lines deleted...]
-      <c r="E382" s="112">
+      <c r="B382" s="113">
         <v>118.00999999999999</v>
       </c>
-      <c r="F382" s="112">
+      <c r="C382" s="113">
         <v>140.94999999999999</v>
       </c>
-      <c r="G382" s="112">
+      <c r="D382" s="113">
         <v>127.17000000000002</v>
       </c>
-      <c r="H382" s="112">
+      <c r="E382" s="113">
         <v>119.01000000000002</v>
       </c>
-      <c r="I382" s="112">
+      <c r="F382" s="113">
         <v>123.5</v>
       </c>
-      <c r="J382" s="113" t="s">
+      <c r="G382" s="114" t="s">
         <v>24</v>
       </c>
-      <c r="K382" s="113" t="s">
+      <c r="H382" s="114" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="383" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I382" s="113">
+        <v>117.73</v>
+      </c>
+      <c r="J382" s="113">
+        <v>114.84</v>
+      </c>
+      <c r="K382" s="114" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="383" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A383" s="54" t="s">
         <v>23</v>
       </c>
       <c r="K383" s="46"/>
     </row>
-    <row r="384" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="384" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A384" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B384" s="88"/>
       <c r="C384" s="88"/>
       <c r="D384" s="88"/>
       <c r="E384" s="88"/>
       <c r="F384" s="88"/>
       <c r="G384" s="88"/>
       <c r="H384" s="88"/>
       <c r="I384" s="88"/>
       <c r="J384" s="87"/>
       <c r="K384" s="46"/>
     </row>
-    <row r="385" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="385" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A385" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B385" s="88"/>
       <c r="C385" s="88"/>
       <c r="D385" s="88"/>
       <c r="E385" s="88"/>
       <c r="F385" s="88"/>
       <c r="G385" s="88"/>
       <c r="H385" s="88"/>
       <c r="I385" s="88"/>
       <c r="J385" s="87"/>
       <c r="K385" s="46"/>
     </row>
-    <row r="386" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="386" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A386" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B386" s="88"/>
       <c r="C386" s="88"/>
       <c r="D386" s="88"/>
       <c r="E386" s="88"/>
       <c r="F386" s="88"/>
       <c r="G386" s="88"/>
       <c r="H386" s="88"/>
       <c r="I386" s="88"/>
       <c r="J386" s="87"/>
       <c r="K386" s="46"/>
     </row>
-    <row r="387" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="387" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A387" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B387" s="88"/>
       <c r="C387" s="88"/>
       <c r="D387" s="88"/>
       <c r="E387" s="88"/>
       <c r="F387" s="88"/>
       <c r="G387" s="88"/>
       <c r="H387" s="88"/>
       <c r="I387" s="88"/>
       <c r="J387" s="87"/>
       <c r="K387" s="46"/>
     </row>
-    <row r="388" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="388" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A388" s="4" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="B388" s="88"/>
       <c r="C388" s="88"/>
       <c r="D388" s="88"/>
       <c r="E388" s="88"/>
       <c r="F388" s="88"/>
       <c r="G388" s="88"/>
       <c r="H388" s="88"/>
       <c r="I388" s="88"/>
       <c r="J388" s="87"/>
       <c r="K388" s="46"/>
     </row>
-    <row r="391" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="E392" s="12">
+    <row r="389" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A389" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B389" s="15"/>
+      <c r="C389" s="15"/>
+      <c r="D389" s="15"/>
+      <c r="E389" s="15"/>
+      <c r="F389" s="15"/>
+      <c r="G389" s="15"/>
+      <c r="H389" s="15"/>
+      <c r="I389" s="15"/>
+      <c r="J389" s="15"/>
+      <c r="K389" s="22"/>
+    </row>
+    <row r="390" spans="1:11" ht="24.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A390" s="11">
+        <v>0</v>
+      </c>
+      <c r="B390" s="12"/>
+      <c r="C390" s="12"/>
+      <c r="D390" s="12"/>
+      <c r="E390" s="12">
         <v>2021</v>
       </c>
-      <c r="F392" s="12">
+      <c r="F390" s="12">
         <v>2022</v>
       </c>
-      <c r="G392" s="13">
+      <c r="G390" s="13">
         <v>2023</v>
       </c>
-      <c r="H392" s="13">
+      <c r="H390" s="13">
         <v>2024</v>
       </c>
-      <c r="I392" s="13">
+      <c r="I390" s="13">
         <v>2025</v>
       </c>
-      <c r="J392" s="13" t="s">
-[...6 lines deleted...]
-    <row r="393" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J390" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="K390" s="13" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="391" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A391" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="B391" s="16"/>
+      <c r="C391" s="16"/>
+      <c r="D391" s="16"/>
+      <c r="E391" s="16">
+        <v>0.63</v>
+      </c>
+      <c r="F391" s="16">
+        <v>1.65</v>
+      </c>
+      <c r="G391" s="16">
+        <v>2.58</v>
+      </c>
+      <c r="H391" s="16">
+        <v>3.16</v>
+      </c>
+      <c r="I391" s="16">
+        <v>3.2</v>
+      </c>
+      <c r="J391" s="16">
+        <v>1.2658227848101276</v>
+      </c>
+      <c r="K391" s="16">
+        <v>50.124770750067896</v>
+      </c>
+    </row>
+    <row r="392" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A392" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B392" s="49"/>
+      <c r="C392" s="49"/>
+      <c r="D392" s="49"/>
+      <c r="E392" s="49">
+        <v>58</v>
+      </c>
+      <c r="F392" s="49">
+        <v>57</v>
+      </c>
+      <c r="G392" s="89">
+        <v>58</v>
+      </c>
+      <c r="H392" s="89">
+        <v>58</v>
+      </c>
+      <c r="I392" s="49">
+        <v>58</v>
+      </c>
+      <c r="J392" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="K392" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="393" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A393" s="15" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="B393" s="16"/>
       <c r="C393" s="16"/>
       <c r="D393" s="16"/>
       <c r="E393" s="16">
-        <v>0.63</v>
+        <v>6.2215094369435214E-3</v>
       </c>
       <c r="F393" s="16">
-        <v>1.65</v>
-[...5 lines deleted...]
-        <v>3.16</v>
+        <v>7.7757053035965237E-3</v>
+      </c>
+      <c r="G393" s="19">
+        <v>1.0129556239060668E-2</v>
+      </c>
+      <c r="H393" s="19">
+        <v>1.1389127563995365E-2</v>
       </c>
       <c r="I393" s="16">
-        <v>3.2</v>
-[...9 lines deleted...]
-      <c r="A394" s="15" t="s">
+        <v>1.0984804925311909E-2</v>
+      </c>
+      <c r="J393" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="K393" s="115" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="394" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A394" s="97" t="s">
+        <v>100</v>
+      </c>
+      <c r="B394" s="99"/>
+      <c r="C394" s="99"/>
+      <c r="D394" s="99"/>
+      <c r="E394" s="99">
+        <v>0.59</v>
+      </c>
+      <c r="F394" s="99">
+        <v>4.26</v>
+      </c>
+      <c r="G394" s="99">
+        <v>1.35</v>
+      </c>
+      <c r="H394" s="99">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="I394" s="99">
+        <v>2.4</v>
+      </c>
+      <c r="J394" s="99">
+        <v>17.073170731707325</v>
+      </c>
+      <c r="K394" s="99">
+        <v>42.016827747927209</v>
+      </c>
+    </row>
+    <row r="395" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A395" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B394" s="49"/>
-[...17 lines deleted...]
-      <c r="J394" s="49" t="s">
+      <c r="B395" s="49"/>
+      <c r="C395" s="49"/>
+      <c r="D395" s="49"/>
+      <c r="E395" s="49">
+        <v>59</v>
+      </c>
+      <c r="F395" s="49">
+        <v>48</v>
+      </c>
+      <c r="G395" s="89">
+        <v>56</v>
+      </c>
+      <c r="H395" s="89">
+        <v>55</v>
+      </c>
+      <c r="I395" s="49">
+        <v>53</v>
+      </c>
+      <c r="J395" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="K394" s="16" t="s">
+      <c r="K395" s="16" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="395" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A395" s="15" t="s">
+    <row r="396" spans="1:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A396" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B395" s="16"/>
-[...17 lines deleted...]
-      <c r="J395" s="16" t="s">
+      <c r="B396" s="17"/>
+      <c r="C396" s="17"/>
+      <c r="D396" s="17"/>
+      <c r="E396" s="17">
+        <v>1.6507051868514335E-2</v>
+      </c>
+      <c r="F396" s="17">
+        <v>7.6988833004715096E-2</v>
+      </c>
+      <c r="G396" s="18">
+        <v>2.1151884632920795E-2</v>
+      </c>
+      <c r="H396" s="18">
+        <v>2.9943180988271034E-2</v>
+      </c>
+      <c r="I396" s="17">
+        <v>3.3540586205595406E-2</v>
+      </c>
+      <c r="J396" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="K395" s="114" t="s">
+      <c r="K396" s="116" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="396" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-[...92 lines deleted...]
-    <row r="400" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="397" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A397" s="54" t="s">
+        <v>185</v>
+      </c>
+      <c r="C397" s="54"/>
+    </row>
+    <row r="398" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A398" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="399" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A399" s="4" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="400" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A400" s="4" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-      <c r="A402" s="4" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="403" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A403" s="121" t="s">
+    <row r="401" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A401" s="129" t="s">
         <v>93</v>
       </c>
-      <c r="B403" s="121"/>
-[...36 lines deleted...]
-    <row r="406" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B401" s="129"/>
+      <c r="C401" s="129"/>
+      <c r="D401" s="129"/>
+      <c r="E401" s="129"/>
+      <c r="F401" s="129"/>
+      <c r="G401" s="129"/>
+      <c r="H401" s="129"/>
+      <c r="I401" s="129"/>
+      <c r="J401" s="129"/>
+      <c r="K401" s="129"/>
+    </row>
+    <row r="402" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A402" s="121"/>
+      <c r="B402" s="121"/>
+      <c r="C402" s="121"/>
+      <c r="D402" s="121"/>
+      <c r="E402" s="121"/>
+      <c r="F402" s="121"/>
+      <c r="G402" s="121"/>
+      <c r="H402" s="121"/>
+      <c r="I402" s="7"/>
+      <c r="J402" s="7"/>
+      <c r="K402" s="7"/>
+    </row>
+    <row r="403" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A403" s="120"/>
+      <c r="B403" s="120"/>
+      <c r="C403" s="120"/>
+      <c r="D403" s="120"/>
+      <c r="E403" s="120"/>
+      <c r="F403" s="120"/>
+      <c r="G403" s="120"/>
+      <c r="H403" s="120"/>
+      <c r="I403" s="120"/>
+      <c r="J403" s="120"/>
+      <c r="K403" s="120"/>
+    </row>
+    <row r="404" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I404" s="84"/>
+      <c r="J404" s="84"/>
+      <c r="K404" s="84"/>
+    </row>
+    <row r="405" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A405" s="118" t="s">
+        <v>44</v>
+      </c>
+      <c r="B405" s="118">
+        <v>46169</v>
+      </c>
+      <c r="I405" s="84"/>
+      <c r="J405" s="84"/>
+      <c r="K405" s="84"/>
+    </row>
+    <row r="406" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A406" s="91" t="s">
+        <v>95</v>
+      </c>
       <c r="I406" s="84"/>
       <c r="J406" s="84"/>
       <c r="K406" s="84"/>
     </row>
-    <row r="407" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="407" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A407" s="117" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>46147</v>
+        <v>96</v>
       </c>
       <c r="I407" s="84"/>
       <c r="J407" s="84"/>
       <c r="K407" s="84"/>
     </row>
-    <row r="408" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="A410" s="90"/>
+    <row r="408" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A408" s="90"/>
     </row>
   </sheetData>
   <mergeCells count="45">
-    <mergeCell ref="A281:K281"/>
-[...28 lines deleted...]
-    <mergeCell ref="A403:K403"/>
+    <mergeCell ref="A401:K401"/>
     <mergeCell ref="A264:K264"/>
     <mergeCell ref="C270:C273"/>
     <mergeCell ref="A372:K372"/>
     <mergeCell ref="A353:K353"/>
     <mergeCell ref="A357:E358"/>
     <mergeCell ref="A359:E360"/>
     <mergeCell ref="A333:E334"/>
     <mergeCell ref="A335:E336"/>
     <mergeCell ref="A352:K352"/>
     <mergeCell ref="D305:D309"/>
     <mergeCell ref="A329:K329"/>
     <mergeCell ref="A283:K283"/>
     <mergeCell ref="A284:K284"/>
     <mergeCell ref="D290:D294"/>
+    <mergeCell ref="A21:C22"/>
+    <mergeCell ref="A23:C24"/>
+    <mergeCell ref="A29:D30"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="A31:D32"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="A46:C48"/>
+    <mergeCell ref="A50:K50"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="A52:K52"/>
+    <mergeCell ref="G49:K49"/>
     <mergeCell ref="C274:C275"/>
+    <mergeCell ref="A281:K281"/>
+    <mergeCell ref="A282:K282"/>
+    <mergeCell ref="F64:K64"/>
+    <mergeCell ref="F77:K77"/>
+    <mergeCell ref="A263:K263"/>
+    <mergeCell ref="H68:I68"/>
+    <mergeCell ref="C250:C253"/>
+    <mergeCell ref="C254:C255"/>
+    <mergeCell ref="A261:K261"/>
+    <mergeCell ref="A262:K262"/>
+    <mergeCell ref="J68:K68"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
-[...1 lines deleted...]
-    <cfRule type="cellIs" dxfId="31" priority="11" operator="lessThan">
+  <conditionalFormatting sqref="B392:F392 I392:J392 B395:F395 I395:J395">
+    <cfRule type="cellIs" dxfId="39" priority="11" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B377:I377 B380:I381 J381:K381">
-[...5 lines deleted...]
-    <cfRule type="cellIs" dxfId="29" priority="65" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="B376:H376 B377:F377 B378:H379 B380:F381 G381:H381 B382:H382">
+    <cfRule type="cellIs" dxfId="38" priority="36" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B366:K368">
-    <cfRule type="cellIs" dxfId="28" priority="39" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="37" priority="39" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B376:K382">
-    <cfRule type="cellIs" dxfId="27" priority="28" operator="lessThan">
+    <cfRule type="cellIs" dxfId="36" priority="28" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B378:K378 B381:K381">
-    <cfRule type="cellIs" dxfId="26" priority="38" operator="lessThan">
+    <cfRule type="cellIs" dxfId="35" priority="38" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B395:K395 B398:K398">
-    <cfRule type="cellIs" dxfId="25" priority="12" operator="lessThan">
+  <conditionalFormatting sqref="B393:K393 B396:K396">
+    <cfRule type="cellIs" dxfId="34" priority="12" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="B8:K10">
+    <cfRule type="cellIs" dxfId="33" priority="65" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="D250:K255 D270:K275">
-    <cfRule type="cellIs" dxfId="24" priority="64" operator="lessThan">
+    <cfRule type="cellIs" dxfId="32" priority="64" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E46:E48">
-    <cfRule type="cellIs" dxfId="23" priority="63" operator="lessThan">
+    <cfRule type="cellIs" dxfId="31" priority="63" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E22:K22 E24:K24">
-    <cfRule type="cellIs" dxfId="22" priority="59" operator="lessThan">
+    <cfRule type="cellIs" dxfId="30" priority="59" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E320:K322">
-    <cfRule type="cellIs" dxfId="21" priority="44" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="29" priority="44" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E344:K346">
-    <cfRule type="cellIs" dxfId="20" priority="42" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="28" priority="42" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F37:K40">
-    <cfRule type="cellIs" dxfId="19" priority="66" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="27" priority="66" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G393:H393">
-    <cfRule type="cellIs" dxfId="18" priority="16" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="G376:H376 G379:H379 I377:J377 I380:J380">
+    <cfRule type="cellIs" dxfId="26" priority="37" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G396:H396">
-    <cfRule type="cellIs" dxfId="17" priority="14" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="G391:H391">
+    <cfRule type="cellIs" dxfId="25" priority="16" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G394:H394">
+    <cfRule type="cellIs" dxfId="24" priority="14" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G30:K30 G32:K32">
-    <cfRule type="cellIs" dxfId="16" priority="52" operator="lessThan">
+    <cfRule type="cellIs" dxfId="23" priority="52" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G47:K47">
-    <cfRule type="cellIs" dxfId="15" priority="58" operator="lessThan">
+    <cfRule type="cellIs" dxfId="22" priority="58" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G334:K334 G336:K336">
-    <cfRule type="cellIs" dxfId="14" priority="43" operator="lessThan">
+    <cfRule type="cellIs" dxfId="21" priority="43" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G358:K358 G360:K360">
-    <cfRule type="cellIs" dxfId="13" priority="41" operator="lessThan">
+    <cfRule type="cellIs" dxfId="20" priority="41" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J82:K99">
-    <cfRule type="cellIs" dxfId="12" priority="61" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="I377:J378">
+    <cfRule type="cellIs" dxfId="19" priority="35" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I380:J382">
+    <cfRule type="cellIs" dxfId="18" priority="31" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I375:K375">
+    <cfRule type="cellIs" dxfId="17" priority="27" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J108:K125">
-    <cfRule type="cellIs" dxfId="11" priority="51" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="16" priority="51" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J290:K294">
+    <cfRule type="cellIs" dxfId="15" priority="62" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J305:K309">
+    <cfRule type="cellIs" dxfId="14" priority="45" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J82:K99">
+    <cfRule type="cellIs" dxfId="13" priority="61" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J132:K149">
-    <cfRule type="cellIs" dxfId="10" priority="50" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="12" priority="50" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J158:K175">
-    <cfRule type="cellIs" dxfId="9" priority="49" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="11" priority="49" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J183:K192">
-    <cfRule type="cellIs" dxfId="8" priority="4" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="10" priority="4" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J201:K210">
-    <cfRule type="cellIs" dxfId="7" priority="3" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="9" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J217:K226">
-    <cfRule type="cellIs" dxfId="6" priority="2" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="8" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J233:K242">
-    <cfRule type="cellIs" dxfId="5" priority="1" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="7" priority="1" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J290:K294">
-    <cfRule type="cellIs" dxfId="4" priority="62" operator="lessThan">
+  <conditionalFormatting sqref="K376">
+    <cfRule type="cellIs" dxfId="6" priority="32" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="5" priority="34" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J305:K309">
-    <cfRule type="cellIs" dxfId="3" priority="45" operator="lessThan">
+  <conditionalFormatting sqref="K378:K379">
+    <cfRule type="cellIs" dxfId="4" priority="30" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J376:K376 J379:K379">
-    <cfRule type="cellIs" dxfId="2" priority="37" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="K379">
+    <cfRule type="cellIs" dxfId="3" priority="33" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K393:K394">
+  <conditionalFormatting sqref="K381:K382">
+    <cfRule type="cellIs" dxfId="2" priority="29" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K391:K392">
     <cfRule type="cellIs" dxfId="1" priority="15" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K396:K397">
+  <conditionalFormatting sqref="K394:K395">
     <cfRule type="cellIs" dxfId="0" priority="13" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="A409" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{538770B5-0E55-4778-B211-E792D62C253A}"/>
+    <hyperlink ref="A407" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{538770B5-0E55-4778-B211-E792D62C253A}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="103" max="16383" man="1"/>
     <brk id="153" max="16383" man="1"/>
     <brk id="197" max="16383" man="1"/>
     <brk id="285" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>