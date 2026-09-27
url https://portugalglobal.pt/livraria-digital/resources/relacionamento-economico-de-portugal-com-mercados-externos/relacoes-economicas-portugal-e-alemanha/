--- v2 (2026-09-07)
+++ v3 (2026-09-27)
@@ -6,58 +6,58 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\Alemanha\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EC3DBCBB-2211-4361-8862-D70B1C2931A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{48A5B42D-FBE8-439C-9733-CBC177AD33A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Alemanha" sheetId="45" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Alemanha!$A$1:$K$571</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Alemanha!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -71,51 +71,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="723" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="722" uniqueCount="210">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>Construção</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
@@ -546,50 +546,56 @@
   <si>
     <t>2025 dez</t>
   </si>
   <si>
     <t>Nota: Posição entre 15 países</t>
   </si>
   <si>
     <t>2021 a 2025: resultados definitivos; 2026: resultados preliminares</t>
   </si>
   <si>
     <t>2025 jan/jun</t>
   </si>
   <si>
     <t>2026 jan/jun</t>
   </si>
   <si>
     <t>2025 jun</t>
   </si>
   <si>
     <t>2026 jun</t>
   </si>
   <si>
     <t>2021 a 2025: resultados definitivos</t>
   </si>
   <si>
+    <t>2025 jan/jul</t>
+  </si>
+  <si>
+    <t>2026 jan/jul</t>
+  </si>
+  <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM A ALEMANHA</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com a Alemanha</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>Posição e Quota da Alemanha no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Alemanha como cliente de Portugal</t>
   </si>
   <si>
     <t>Alemanha como fornecedor de Portugal</t>
   </si>
   <si>
     <t>Posição e Quota de Portugal no Comércio Internacional de Bens da Alemanha</t>
@@ -699,114 +705,108 @@
   <si>
     <t>8542 Circuitos integrados eletrónicos, e suas partes</t>
   </si>
   <si>
     <t>3815 Iniciadores de reação, aceleradores de reação e preparações catalíticas, não especificadas nem...</t>
   </si>
   <si>
     <t>8407 Motores de pistão, alternativo ou rotativo, de ignição por faísca (centelha) (motores de explosão)</t>
   </si>
   <si>
     <t>8701 Tratores (veículos a motor) (exceto os carros-tratores da posição 8709)</t>
   </si>
   <si>
     <t>3002 Sangue humano; sangue animal preparado para usos terapêuticos, profiláticos ou de diagnóstico;...</t>
   </si>
   <si>
     <t>9018 Instrumentos e aparelhos para medicina, cirurgia, odontologia e veterinária, incluídos os...</t>
   </si>
   <si>
     <t>8536 Aparelhos para interrupção, seccionamento, proteção, derivação, ligação ou conexão de circuitos...</t>
   </si>
   <si>
     <t>8414 Bombas de ar ou de vácuo (exceto elevadores de mistura gasosa "bombas por emulsão" e elevadores...</t>
   </si>
   <si>
-    <t>8802 Veículos aéreos com propulsão a motor (por exemplo: helicópteros e aviões) (exceto aeronaves...</t>
-[...4 lines deleted...]
-  <si>
     <t>Exportação de Produtos Industriais Transformados para a Alemanha por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados da Alemanha por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para a Alemanha por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens da Alemanha por Meios de Transporte</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Portugal com a Alemanha</t>
   </si>
   <si>
     <t>Posição e Quota da Alemanha no Comércio Internacional Português de Serviços</t>
   </si>
   <si>
-    <t>Nota: Posição de 2021 a 2025 entre 62 países; em 2025 jan/jun e 2026 jan/jun entre 13 países</t>
+    <t>Nota: Posição de 2021 a 2025 entre 62 países; em 2025 jan/jul e 2026 jan/jul entre 13 países</t>
   </si>
   <si>
     <t>Exportações de Portugal para a Alemanha por Tipo de Serviço</t>
   </si>
   <si>
     <t>Importações de Portugal Provenientes da Alemanha por Tipo de Serviço</t>
   </si>
   <si>
     <t>Balança Comercial de Bens e Serviços de Portugal com a Alemanha</t>
   </si>
   <si>
     <t>Posição e Quota da Alemanha no Comércio Internacional Português de Bens e Serviços</t>
   </si>
   <si>
     <t>Fluxos de Investimento Direto entre Portugal e a Alemanha - Princípio Ativo/Passivo</t>
   </si>
   <si>
     <t>média anual M€ 25/21</t>
   </si>
   <si>
     <t>Posição (stock) de Investimento Direto entre Portugal e a Alemanha - Princípio Ativo/Passivo</t>
   </si>
   <si>
     <t>Fluxos de Investimento Direto entre Portugal e a Alemanha - Princípio Direcional</t>
   </si>
   <si>
     <t>Posição (stock) de Investimento Direto entre Portugal e a Alemanha - Princípio Direcional</t>
   </si>
   <si>
     <t>Posição (stock) de Investimento Direto da Alemanha em Portugal como Contraparte Final - Princípio Direcional</t>
   </si>
   <si>
     <t>tvma % 25/22</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Turismo de Portugal com a Alemanha</t>
   </si>
   <si>
-    <t>Posição de 2021 a 2025 entre 62 países; em 2025 jan/jun e 2026 jan/jun entre 13 países</t>
+    <t>Posição de 2021 a 2025 entre 62 países; em 2025 jan/jul e 2026 jan/jul entre 13 países</t>
   </si>
   <si>
     <t>Indicadores de Turismo da Alemanha em Portugal</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -1468,112 +1468,112 @@
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="70">
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
@@ -2372,783 +2372,783 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet19">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
   <dimension ref="A2:K572"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A567" sqref="A567"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.85546875" style="4" customWidth="1"/>
     <col min="2" max="2" width="9" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="11" width="8.7109375" style="4" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="95" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="7" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
     </row>
     <row r="5" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6"/>
     </row>
     <row r="6" spans="1:11" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="9"/>
     </row>
     <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11"/>
       <c r="B7" s="12">
         <v>2021</v>
       </c>
       <c r="C7" s="12">
         <v>2022</v>
       </c>
       <c r="D7" s="12">
         <v>2023</v>
       </c>
       <c r="E7" s="12">
         <v>2024</v>
       </c>
       <c r="F7" s="12">
         <v>2025</v>
       </c>
       <c r="G7" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="K7" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="16">
         <v>7011.7558589999999</v>
       </c>
       <c r="C8" s="16">
         <v>8501.8405179999991</v>
       </c>
       <c r="D8" s="16">
         <v>8279.6676239999997</v>
       </c>
       <c r="E8" s="16">
         <v>9658.927525000001</v>
       </c>
       <c r="F8" s="16">
         <v>10990.209451999999</v>
       </c>
       <c r="G8" s="16">
         <v>13.782916618374752</v>
       </c>
       <c r="H8" s="16">
         <v>11.890907388783333</v>
       </c>
       <c r="I8" s="16">
-        <v>5782.2727199999999</v>
+        <v>6600.4963010000001</v>
       </c>
       <c r="J8" s="16">
-        <v>5053.8733169999996</v>
+        <v>5893.4510310000005</v>
       </c>
       <c r="K8" s="16">
-        <v>-12.597112558883255</v>
+        <v>-10.712001609528659</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="16">
         <v>10324.448146999999</v>
       </c>
       <c r="C9" s="16">
         <v>12104.763606</v>
       </c>
       <c r="D9" s="16">
         <v>11999.233855</v>
       </c>
       <c r="E9" s="16">
         <v>12127.175416</v>
       </c>
       <c r="F9" s="16">
         <v>13242.461883</v>
       </c>
       <c r="G9" s="16">
         <v>9.1965888901759083</v>
       </c>
       <c r="H9" s="16">
         <v>6.4205431196242557</v>
       </c>
       <c r="I9" s="16">
-        <v>6564.4036560000004</v>
+        <v>7735.8995059999997</v>
       </c>
       <c r="J9" s="16">
-        <v>7294.3376260000005</v>
+        <v>8520.9825789999995</v>
       </c>
       <c r="K9" s="16">
-        <v>11.119577775093482</v>
+        <v>10.148568662132771</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="16">
         <v>-3312.6922879999993</v>
       </c>
       <c r="C10" s="16">
         <v>-3602.9230880000014</v>
       </c>
       <c r="D10" s="16">
         <v>-3719.5662310000007</v>
       </c>
       <c r="E10" s="16">
         <v>-2468.2478909999991</v>
       </c>
       <c r="F10" s="16">
         <v>-2252.2524310000008</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I10" s="16">
-        <v>-782.13093600000047</v>
+        <v>-1135.4032049999996</v>
       </c>
       <c r="J10" s="16">
-        <v>-2240.4643090000009</v>
+        <v>-2627.531547999999</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="17">
         <v>67.914098256548698</v>
       </c>
       <c r="C11" s="17">
         <v>70.235494014818016</v>
       </c>
       <c r="D11" s="17">
         <v>69.001635638177987</v>
       </c>
       <c r="E11" s="17">
         <v>79.64696801743699</v>
       </c>
       <c r="F11" s="17">
         <v>82.992192457119103</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="17">
-        <v>88.085270544185434</v>
+        <v>85.322932334896862</v>
       </c>
       <c r="J11" s="17">
-        <v>69.284883372904616</v>
+        <v>69.163984040108687</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="20" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21"/>
     </row>
     <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
     </row>
     <row r="20" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23"/>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="24"/>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="K20" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="125" t="s">
-[...3 lines deleted...]
-      <c r="C21" s="125"/>
+      <c r="A21" s="129" t="s">
+        <v>144</v>
+      </c>
+      <c r="B21" s="129"/>
+      <c r="C21" s="129"/>
       <c r="D21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E21" s="27">
         <v>3</v>
       </c>
       <c r="F21" s="27">
         <v>3</v>
       </c>
       <c r="G21" s="27">
         <v>3</v>
       </c>
       <c r="H21" s="27">
         <v>2</v>
       </c>
       <c r="I21" s="27">
         <v>2</v>
       </c>
       <c r="J21" s="27">
         <v>2</v>
       </c>
       <c r="K21" s="27">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="125"/>
-[...1 lines deleted...]
-      <c r="C22" s="125"/>
+      <c r="A22" s="129"/>
+      <c r="B22" s="129"/>
+      <c r="C22" s="129"/>
       <c r="D22" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="28">
         <v>11.021563023125573</v>
       </c>
       <c r="F22" s="28">
         <v>10.84380557955703</v>
       </c>
       <c r="G22" s="28">
         <v>10.705521523193234</v>
       </c>
       <c r="H22" s="28">
         <v>12.242751894142591</v>
       </c>
       <c r="I22" s="28">
         <v>13.917373305848034</v>
       </c>
       <c r="J22" s="28">
-        <v>14.223981923815082</v>
+        <v>13.866790391148207</v>
       </c>
       <c r="K22" s="28">
-        <v>12.219900187457888</v>
+        <v>12.076179810403767</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="128" t="s">
-[...3 lines deleted...]
-      <c r="C23" s="128"/>
+      <c r="A23" s="130" t="s">
+        <v>145</v>
+      </c>
+      <c r="B23" s="130"/>
+      <c r="C23" s="130"/>
       <c r="D23" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E23" s="30">
         <v>2</v>
       </c>
       <c r="F23" s="30">
         <v>2</v>
       </c>
       <c r="G23" s="30">
         <v>2</v>
       </c>
       <c r="H23" s="30">
         <v>2</v>
       </c>
       <c r="I23" s="30">
         <v>2</v>
       </c>
       <c r="J23" s="30">
         <v>2</v>
       </c>
       <c r="K23" s="30">
         <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="129"/>
-[...1 lines deleted...]
-      <c r="C24" s="129"/>
+      <c r="A24" s="131"/>
+      <c r="B24" s="131"/>
+      <c r="C24" s="131"/>
       <c r="D24" s="31" t="s">
         <v>33</v>
       </c>
       <c r="E24" s="32">
         <v>12.417294349705251</v>
       </c>
       <c r="F24" s="32">
         <v>11.048367197467487</v>
       </c>
       <c r="G24" s="32">
         <v>11.411712188017084</v>
       </c>
       <c r="H24" s="32">
         <v>11.308080293118746</v>
       </c>
       <c r="I24" s="32">
         <v>11.815916924060646</v>
       </c>
       <c r="J24" s="32">
-        <v>11.706552190170093</v>
+        <v>11.638646806740411</v>
       </c>
       <c r="K24" s="32">
-        <v>12.233569279577553</v>
+        <v>12.146584470200478</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
     </row>
     <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
     </row>
     <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B27" s="37"/>
       <c r="C27" s="38"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="37"/>
       <c r="I27" s="37"/>
       <c r="J27" s="37"/>
       <c r="K27" s="37"/>
     </row>
     <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="23"/>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="24"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12">
         <v>2021</v>
       </c>
       <c r="H28" s="12">
         <v>2022</v>
       </c>
       <c r="I28" s="12">
         <v>2023</v>
       </c>
       <c r="J28" s="12">
         <v>2024</v>
       </c>
       <c r="K28" s="12">
         <v>2025</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="125" t="s">
-[...5 lines deleted...]
-      <c r="E29" s="126" t="s">
+      <c r="A29" s="129" t="s">
+        <v>147</v>
+      </c>
+      <c r="B29" s="129"/>
+      <c r="C29" s="129"/>
+      <c r="D29" s="129"/>
+      <c r="E29" s="142" t="s">
         <v>23</v>
       </c>
-      <c r="F29" s="126"/>
+      <c r="F29" s="142"/>
       <c r="G29" s="27">
         <v>27</v>
       </c>
       <c r="H29" s="27">
         <v>28</v>
       </c>
       <c r="I29" s="27">
         <v>25</v>
       </c>
       <c r="J29" s="27">
         <v>25</v>
       </c>
       <c r="K29" s="27">
         <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="125"/>
-[...6 lines deleted...]
-      <c r="F30" s="126"/>
+      <c r="A30" s="129"/>
+      <c r="B30" s="129"/>
+      <c r="C30" s="129"/>
+      <c r="D30" s="129"/>
+      <c r="E30" s="142" t="s">
+        <v>148</v>
+      </c>
+      <c r="F30" s="142"/>
       <c r="G30" s="28">
         <v>0.72727456919874978</v>
       </c>
       <c r="H30" s="28">
         <v>0.7249571490666622</v>
       </c>
       <c r="I30" s="28">
         <v>0.76733322173283836</v>
       </c>
       <c r="J30" s="28">
         <v>0.77608913364252075</v>
       </c>
       <c r="K30" s="28">
         <v>0.81871052966567959</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="128" t="s">
-[...5 lines deleted...]
-      <c r="E31" s="130" t="s">
+      <c r="A31" s="130" t="s">
+        <v>149</v>
+      </c>
+      <c r="B31" s="130"/>
+      <c r="C31" s="130"/>
+      <c r="D31" s="130"/>
+      <c r="E31" s="144" t="s">
         <v>23</v>
       </c>
-      <c r="F31" s="130"/>
+      <c r="F31" s="144"/>
       <c r="G31" s="30">
         <v>32</v>
       </c>
       <c r="H31" s="30">
         <v>34</v>
       </c>
       <c r="I31" s="30">
         <v>32</v>
       </c>
       <c r="J31" s="30">
         <v>31</v>
       </c>
       <c r="K31" s="30">
         <v>28</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="129"/>
-[...6 lines deleted...]
-      <c r="F32" s="127"/>
+      <c r="A32" s="131"/>
+      <c r="B32" s="131"/>
+      <c r="C32" s="131"/>
+      <c r="D32" s="131"/>
+      <c r="E32" s="143" t="s">
+        <v>150</v>
+      </c>
+      <c r="F32" s="143"/>
       <c r="G32" s="32">
         <v>0.58921780063884266</v>
       </c>
       <c r="H32" s="32">
         <v>0.5572499273585847</v>
       </c>
       <c r="I32" s="32">
         <v>0.58889578715788826</v>
       </c>
       <c r="J32" s="32">
         <v>0.68714852709836272</v>
       </c>
       <c r="K32" s="32">
         <v>0.698287248271109</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="34"/>
     </row>
     <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="35"/>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
     </row>
     <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="37"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
     </row>
     <row r="36" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="23"/>
       <c r="B36" s="23"/>
       <c r="C36" s="23"/>
       <c r="D36" s="23"/>
       <c r="E36" s="39" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="125" t="s">
-[...4 lines deleted...]
-      <c r="D37" s="125"/>
+      <c r="A37" s="129" t="s">
+        <v>153</v>
+      </c>
+      <c r="B37" s="129"/>
+      <c r="C37" s="129"/>
+      <c r="D37" s="129"/>
       <c r="E37" s="26" t="s">
         <v>5</v>
       </c>
       <c r="F37" s="40">
         <v>1.1776742524226567</v>
       </c>
       <c r="G37" s="40">
         <v>2.3422181703433247</v>
       </c>
       <c r="H37" s="40">
         <v>-0.2833738956268112</v>
       </c>
       <c r="I37" s="40">
         <v>1.7833682735563001</v>
       </c>
       <c r="J37" s="40">
         <v>1.6874082853641703</v>
       </c>
       <c r="K37" s="40">
-        <v>-1.7918110132981926</v>
+        <v>-1.4854108098897609</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="132" t="s">
+      <c r="A38" s="137" t="s">
         <v>35</v>
       </c>
-      <c r="B38" s="132"/>
-[...1 lines deleted...]
-      <c r="D38" s="132"/>
+      <c r="B38" s="137"/>
+      <c r="C38" s="137"/>
+      <c r="D38" s="137"/>
       <c r="E38" s="41" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="42">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="42">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="42">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="42">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="42">
         <v>9.1877061696347309E-2</v>
       </c>
       <c r="K38" s="42">
-        <v>1.7370904819408279</v>
+        <v>2.5272874008694752</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="128" t="s">
-[...4 lines deleted...]
-      <c r="D39" s="128"/>
+      <c r="A39" s="130" t="s">
+        <v>154</v>
+      </c>
+      <c r="B39" s="130"/>
+      <c r="C39" s="130"/>
+      <c r="D39" s="130"/>
       <c r="E39" s="43" t="s">
         <v>5</v>
       </c>
       <c r="F39" s="44">
         <v>1.8144230223571374</v>
       </c>
       <c r="G39" s="44">
         <v>2.1411992946235308</v>
       </c>
       <c r="H39" s="44">
         <v>-9.6320050292216616E-2</v>
       </c>
       <c r="I39" s="44">
         <v>0.12167712444484378</v>
       </c>
       <c r="J39" s="44">
         <v>1.0399576559291301</v>
       </c>
       <c r="K39" s="44">
-        <v>1.3017191755678723</v>
+        <v>1.1811560625251738</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="133" t="s">
+      <c r="A40" s="138" t="s">
         <v>36</v>
       </c>
-      <c r="B40" s="133"/>
-[...1 lines deleted...]
-      <c r="D40" s="133"/>
+      <c r="B40" s="138"/>
+      <c r="C40" s="138"/>
+      <c r="D40" s="138"/>
       <c r="E40" s="45" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
         <v>4.5034255776094412</v>
       </c>
       <c r="K40" s="17">
-        <v>6.3325924630490569</v>
+        <v>5.5424502313117623</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
     </row>
     <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="46"/>
     </row>
     <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
@@ -3161,250 +3161,250 @@
     </row>
     <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="23"/>
       <c r="B45" s="23"/>
       <c r="C45" s="23"/>
       <c r="D45" s="23"/>
       <c r="E45" s="23"/>
       <c r="F45" s="23"/>
       <c r="G45" s="12">
         <v>2021</v>
       </c>
       <c r="H45" s="12">
         <v>2022</v>
       </c>
       <c r="I45" s="12">
         <v>2023</v>
       </c>
       <c r="J45" s="12">
         <v>2024</v>
       </c>
       <c r="K45" s="12">
         <v>2025</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="134" t="s">
-[...3 lines deleted...]
-      <c r="C46" s="134"/>
+      <c r="A46" s="139" t="s">
+        <v>155</v>
+      </c>
+      <c r="B46" s="139"/>
+      <c r="C46" s="139"/>
       <c r="D46" s="47" t="s">
         <v>30</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="48">
         <v>3750</v>
       </c>
       <c r="H46" s="48">
         <v>3974</v>
       </c>
       <c r="I46" s="48">
         <v>3813</v>
       </c>
       <c r="J46" s="48">
         <v>3137</v>
       </c>
       <c r="K46" s="48">
         <v>3049</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="125"/>
-[...1 lines deleted...]
-      <c r="C47" s="125"/>
+      <c r="A47" s="129"/>
+      <c r="B47" s="129"/>
+      <c r="C47" s="129"/>
       <c r="D47" s="50" t="s">
         <v>75</v>
       </c>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="51">
         <v>16.650386288961904</v>
       </c>
       <c r="H47" s="51">
         <v>17.323452484742809</v>
       </c>
       <c r="I47" s="51">
         <v>16.888121179909646</v>
       </c>
       <c r="J47" s="51">
         <v>14.8174389495064</v>
       </c>
       <c r="K47" s="51">
         <v>14.434502674809449</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="129"/>
-[...1 lines deleted...]
-      <c r="C48" s="129"/>
+      <c r="A48" s="131"/>
+      <c r="B48" s="131"/>
+      <c r="C48" s="131"/>
       <c r="D48" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="52">
         <v>6</v>
       </c>
       <c r="H48" s="52">
         <v>7</v>
       </c>
       <c r="I48" s="52">
         <v>7</v>
       </c>
       <c r="J48" s="52">
         <v>7</v>
       </c>
       <c r="K48" s="52">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="53"/>
       <c r="F49" s="54"/>
-      <c r="G49" s="137" t="s">
-[...5 lines deleted...]
-      <c r="K49" s="137"/>
+      <c r="G49" s="141" t="s">
+        <v>156</v>
+      </c>
+      <c r="H49" s="141"/>
+      <c r="I49" s="141"/>
+      <c r="J49" s="141"/>
+      <c r="K49" s="141"/>
     </row>
     <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="131" t="s">
+      <c r="A50" s="125" t="s">
         <v>48</v>
       </c>
-      <c r="B50" s="131"/>
-[...8 lines deleted...]
-      <c r="K50" s="131"/>
+      <c r="B50" s="125"/>
+      <c r="C50" s="125"/>
+      <c r="D50" s="125"/>
+      <c r="E50" s="125"/>
+      <c r="F50" s="125"/>
+      <c r="G50" s="125"/>
+      <c r="H50" s="125"/>
+      <c r="I50" s="125"/>
+      <c r="J50" s="125"/>
+      <c r="K50" s="125"/>
     </row>
     <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="4" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="53"/>
     </row>
     <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="131" t="s">
-[...11 lines deleted...]
-      <c r="K52" s="131"/>
+      <c r="A52" s="125" t="s">
+        <v>156</v>
+      </c>
+      <c r="B52" s="125"/>
+      <c r="C52" s="125"/>
+      <c r="D52" s="125"/>
+      <c r="E52" s="125"/>
+      <c r="F52" s="125"/>
+      <c r="G52" s="125"/>
+      <c r="H52" s="125"/>
+      <c r="I52" s="125"/>
+      <c r="J52" s="125"/>
+      <c r="K52" s="125"/>
     </row>
     <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="55"/>
       <c r="B53" s="55"/>
       <c r="C53" s="55"/>
       <c r="D53" s="55"/>
       <c r="E53" s="55"/>
       <c r="F53" s="55"/>
       <c r="G53" s="55"/>
       <c r="H53" s="55"/>
       <c r="I53" s="55"/>
       <c r="J53" s="55"/>
       <c r="K53" s="55"/>
     </row>
     <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A54" s="46"/>
       <c r="B54" s="46"/>
       <c r="C54" s="56"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
     </row>
     <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B55" s="37"/>
       <c r="C55" s="38"/>
       <c r="D55" s="37"/>
       <c r="E55" s="37"/>
       <c r="F55" s="37"/>
       <c r="G55" s="37"/>
       <c r="H55" s="37"/>
       <c r="I55" s="37"/>
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
     </row>
     <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="47"/>
       <c r="B56" s="47"/>
       <c r="C56" s="57"/>
       <c r="D56" s="47"/>
       <c r="E56" s="47"/>
       <c r="F56" s="47"/>
       <c r="G56" s="47"/>
-      <c r="H56" s="124" t="s">
+      <c r="H56" s="132" t="s">
         <v>59</v>
       </c>
-      <c r="I56" s="124"/>
-      <c r="J56" s="124" t="s">
+      <c r="I56" s="132"/>
+      <c r="J56" s="132" t="s">
         <v>56</v>
       </c>
-      <c r="K56" s="124"/>
+      <c r="K56" s="132"/>
     </row>
     <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="1"/>
       <c r="B57" s="1"/>
       <c r="C57" s="58"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="58" t="s">
         <v>60</v>
       </c>
       <c r="I57" s="58" t="s">
         <v>58</v>
       </c>
       <c r="J57" s="58" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="K57" s="58" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="22"/>
       <c r="C58" s="59"/>
       <c r="D58" s="22"/>
       <c r="E58" s="22"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="49">
         <v>3049</v>
       </c>
       <c r="I58" s="60">
         <v>100</v>
       </c>
       <c r="J58" s="60">
         <v>10990.209451999999</v>
       </c>
       <c r="K58" s="60">
@@ -3509,115 +3509,115 @@
       </c>
       <c r="B63" s="61"/>
       <c r="C63" s="62"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="64" t="s">
         <v>26</v>
       </c>
       <c r="I63" s="65" t="s">
         <v>26</v>
       </c>
       <c r="J63" s="66">
         <v>128.21937900000012</v>
       </c>
       <c r="K63" s="66">
         <v>1.1666691118126522</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="53"/>
-      <c r="F64" s="136" t="s">
-[...6 lines deleted...]
-      <c r="K64" s="136"/>
+      <c r="F64" s="140" t="s">
+        <v>156</v>
+      </c>
+      <c r="G64" s="140"/>
+      <c r="H64" s="140"/>
+      <c r="I64" s="140"/>
+      <c r="J64" s="140"/>
+      <c r="K64" s="140"/>
     </row>
     <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="46"/>
       <c r="C65" s="53"/>
     </row>
     <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="46"/>
       <c r="C66" s="53"/>
     </row>
     <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A67" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B67" s="37"/>
       <c r="C67" s="38"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
     </row>
     <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="47"/>
       <c r="B68" s="47"/>
       <c r="C68" s="57"/>
       <c r="D68" s="47"/>
       <c r="E68" s="47"/>
       <c r="F68" s="47"/>
       <c r="G68" s="47"/>
-      <c r="H68" s="124" t="s">
+      <c r="H68" s="132" t="s">
         <v>59</v>
       </c>
-      <c r="I68" s="124"/>
-      <c r="J68" s="124" t="s">
+      <c r="I68" s="132"/>
+      <c r="J68" s="132" t="s">
         <v>56</v>
       </c>
-      <c r="K68" s="124"/>
+      <c r="K68" s="132"/>
     </row>
     <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="58"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="58" t="s">
         <v>60</v>
       </c>
       <c r="I69" s="58" t="s">
         <v>58</v>
       </c>
       <c r="J69" s="58" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="K69" s="58" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B70" s="22"/>
       <c r="C70" s="59"/>
       <c r="D70" s="22"/>
       <c r="E70" s="22"/>
       <c r="F70" s="22"/>
       <c r="G70" s="22"/>
       <c r="H70" s="49">
         <v>3049</v>
       </c>
       <c r="I70" s="67">
         <v>100</v>
       </c>
       <c r="J70" s="60">
         <v>10990.209451999999</v>
       </c>
       <c r="K70" s="67">
@@ -3745,109 +3745,109 @@
       </c>
       <c r="B76" s="73"/>
       <c r="C76" s="74"/>
       <c r="D76" s="73"/>
       <c r="E76" s="73"/>
       <c r="F76" s="75"/>
       <c r="G76" s="75"/>
       <c r="H76" s="76" t="s">
         <v>26</v>
       </c>
       <c r="I76" s="77" t="s">
         <v>26</v>
       </c>
       <c r="J76" s="78">
         <v>128.21937900000012</v>
       </c>
       <c r="K76" s="78">
         <v>1.1666691118126664</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="53"/>
-      <c r="F77" s="136" t="s">
-[...6 lines deleted...]
-      <c r="K77" s="136"/>
+      <c r="F77" s="140" t="s">
+        <v>156</v>
+      </c>
+      <c r="G77" s="140"/>
+      <c r="H77" s="140"/>
+      <c r="I77" s="140"/>
+      <c r="J77" s="140"/>
+      <c r="K77" s="140"/>
     </row>
     <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="46"/>
       <c r="C78" s="34"/>
     </row>
     <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="46"/>
       <c r="C79" s="34"/>
     </row>
     <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B80" s="37"/>
       <c r="C80" s="37"/>
       <c r="D80" s="37"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
     </row>
     <row r="81" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="23"/>
       <c r="B81" s="23"/>
       <c r="C81" s="23"/>
       <c r="D81" s="13">
         <v>2021</v>
       </c>
       <c r="E81" s="13" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="F81" s="13">
         <v>2024</v>
       </c>
       <c r="G81" s="13" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="H81" s="13">
         <v>2025</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="J81" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="K81" s="13" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="79"/>
       <c r="D82" s="16">
         <v>2094.1561659999998</v>
       </c>
       <c r="E82" s="16">
         <v>29.866358842372236</v>
       </c>
       <c r="F82" s="16">
         <v>2552.3156770000001</v>
       </c>
       <c r="G82" s="16">
         <v>26.424421038400947</v>
       </c>
       <c r="H82" s="16">
         <v>2775.3975869999995</v>
       </c>
       <c r="I82" s="16">
         <v>25.253363906498912</v>
@@ -4420,90 +4420,90 @@
       <c r="A103" s="46"/>
       <c r="E103" s="81"/>
       <c r="F103" s="82"/>
       <c r="G103" s="81"/>
       <c r="H103" s="82"/>
       <c r="I103" s="81"/>
     </row>
     <row r="104" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="46"/>
       <c r="E104" s="81"/>
       <c r="F104" s="82"/>
       <c r="G104" s="81"/>
       <c r="H104" s="82"/>
       <c r="I104" s="81"/>
     </row>
     <row r="105" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="46"/>
       <c r="E105" s="81"/>
       <c r="F105" s="82"/>
       <c r="G105" s="81"/>
       <c r="H105" s="82"/>
       <c r="I105" s="81"/>
     </row>
     <row r="106" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B106" s="37"/>
       <c r="C106" s="37"/>
       <c r="D106" s="37"/>
       <c r="E106" s="37"/>
       <c r="F106" s="37"/>
       <c r="G106" s="37"/>
       <c r="H106" s="37"/>
       <c r="I106" s="37"/>
       <c r="J106" s="37"/>
       <c r="K106" s="37"/>
     </row>
     <row r="107" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="23"/>
       <c r="B107" s="23"/>
       <c r="C107" s="23"/>
       <c r="D107" s="13">
         <v>2021</v>
       </c>
       <c r="E107" s="13" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="F107" s="13">
         <v>2024</v>
       </c>
       <c r="G107" s="13" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="H107" s="13">
         <v>2025</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="K107" s="13" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="108" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="79"/>
       <c r="D108" s="16">
         <v>3101.8439639999997</v>
       </c>
       <c r="E108" s="16">
         <v>30.043678072046013</v>
       </c>
       <c r="F108" s="16">
         <v>3911.2702950000003</v>
       </c>
       <c r="G108" s="16">
         <v>32.252112803115409</v>
       </c>
       <c r="H108" s="16">
         <v>3860.0196449999994</v>
       </c>
       <c r="I108" s="16">
         <v>29.148806914485416</v>
@@ -5055,572 +5055,572 @@
     <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E127" s="80"/>
       <c r="F127" s="80"/>
       <c r="G127" s="80"/>
       <c r="H127" s="80"/>
       <c r="I127" s="80"/>
     </row>
     <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="4" t="s">
         <v>50</v>
       </c>
       <c r="E128" s="81"/>
       <c r="F128" s="82"/>
       <c r="G128" s="81"/>
       <c r="H128" s="82"/>
       <c r="I128" s="81"/>
     </row>
     <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="46"/>
     </row>
     <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B130" s="37"/>
       <c r="C130" s="37"/>
       <c r="D130" s="37"/>
       <c r="E130" s="37"/>
       <c r="F130" s="37"/>
       <c r="G130" s="37"/>
       <c r="H130" s="37"/>
       <c r="I130" s="37"/>
       <c r="J130" s="37"/>
       <c r="K130" s="37"/>
     </row>
     <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="23"/>
       <c r="B131" s="23"/>
       <c r="C131" s="23"/>
       <c r="D131" s="13"/>
       <c r="E131" s="13"/>
       <c r="F131" s="13" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="G131" s="13" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="I131" s="13" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="J131" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="K131" s="13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="79"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16"/>
       <c r="F132" s="16">
-        <v>1397.887256</v>
+        <v>1657.7245929999999</v>
       </c>
       <c r="G132" s="16">
-        <v>24.175394757236564</v>
+        <v>25.115150700847273</v>
       </c>
       <c r="H132" s="16">
-        <v>1597.3024619999999</v>
+        <v>1908.8086619999999</v>
       </c>
       <c r="I132" s="16">
-        <v>31.60551050274773</v>
+        <v>32.38864040711497</v>
       </c>
       <c r="J132" s="16">
-        <v>14.265471349285978</v>
+        <v>15.146307779967888</v>
       </c>
       <c r="K132" s="16">
-        <v>199.4152059999999</v>
+        <v>251.084069</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="79"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16"/>
       <c r="F133" s="16">
-        <v>954.30225700000005</v>
+        <v>1096.7946809999999</v>
       </c>
       <c r="G133" s="16">
-        <v>16.503930257374648</v>
+        <v>16.616851687862187</v>
       </c>
       <c r="H133" s="16">
-        <v>1010.849865</v>
+        <v>1145.4491760000003</v>
       </c>
       <c r="I133" s="16">
-        <v>20.001487999308313</v>
+        <v>19.435966634402334</v>
       </c>
       <c r="J133" s="16">
-        <v>5.9255448245261739</v>
+        <v>4.4360622678840711</v>
       </c>
       <c r="K133" s="16">
-        <v>56.547607999999968</v>
+        <v>48.654495000000452</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="79"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16"/>
       <c r="F134" s="16">
-        <v>1400.2270140000001</v>
+        <v>1441.1910200000002</v>
       </c>
       <c r="G134" s="16">
-        <v>24.215859088707944</v>
+        <v>21.834585677771752</v>
       </c>
       <c r="H134" s="16">
-        <v>412.80429799999996</v>
+        <v>454.00675900000005</v>
       </c>
       <c r="I134" s="16">
-        <v>8.168077672454249</v>
+        <v>7.7035807477128415</v>
       </c>
       <c r="J134" s="16">
-        <v>-70.518759181716518</v>
+        <v>-68.497808222535269</v>
       </c>
       <c r="K134" s="16">
-        <v>-987.42271600000004</v>
+        <v>-987.18426100000011</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="15" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="79"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16"/>
       <c r="F135" s="16">
-        <v>363.67234400000007</v>
+        <v>376.82354700000002</v>
       </c>
       <c r="G135" s="16">
-        <v>6.2894360333803148</v>
+        <v>5.7090183800710532</v>
       </c>
       <c r="H135" s="16">
-        <v>341.54264499999994</v>
+        <v>377.445515</v>
       </c>
       <c r="I135" s="16">
-        <v>6.7580373226043005</v>
+        <v>6.4044905610415341</v>
       </c>
       <c r="J135" s="16">
-        <v>-6.0850651321454698</v>
+        <v>0.16505550275497544</v>
       </c>
       <c r="K135" s="16">
-        <v>-22.12969900000013</v>
+        <v>0.6219679999999812</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="15" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="79"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16"/>
       <c r="F136" s="16">
-        <v>320.59986900000001</v>
+        <v>431.47927399999998</v>
       </c>
       <c r="G136" s="16">
-        <v>5.5445304039550729</v>
+        <v>6.5370731884908304</v>
       </c>
       <c r="H136" s="16">
-        <v>318.57231499999995</v>
+        <v>373.8820399999999</v>
       </c>
       <c r="I136" s="16">
-        <v>6.3035279085528364</v>
+        <v>6.3440255638564214</v>
       </c>
       <c r="J136" s="16">
-        <v>-0.63242508686117582</v>
+        <v>-13.348783469029401</v>
       </c>
       <c r="K136" s="16">
-        <v>-2.027554000000066</v>
+        <v>-57.597234000000071</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="79"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16"/>
       <c r="F137" s="16">
-        <v>222.89107199999998</v>
+        <v>268.20915000000002</v>
       </c>
       <c r="G137" s="16">
-        <v>3.8547312240921077</v>
+        <v>4.0634694387960693</v>
       </c>
       <c r="H137" s="16">
-        <v>261.13681400000002</v>
+        <v>316.46452500000004</v>
       </c>
       <c r="I137" s="16">
-        <v>5.1670629163101367</v>
+        <v>5.3697659204322319</v>
       </c>
       <c r="J137" s="16">
-        <v>17.158938515042919</v>
+        <v>17.991696032741615</v>
       </c>
       <c r="K137" s="16">
-        <v>38.245742000000035</v>
+        <v>48.255375000000015</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="79"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16"/>
       <c r="F138" s="16">
-        <v>265.96570300000002</v>
+        <v>316.12026300000002</v>
       </c>
       <c r="G138" s="16">
-        <v>4.5996741398942529</v>
+        <v>4.7893408099040462</v>
       </c>
       <c r="H138" s="16">
-        <v>243.79546900000003</v>
+        <v>287.00140800000003</v>
       </c>
       <c r="I138" s="16">
-        <v>4.8239331243213277</v>
+        <v>4.8698361365921397</v>
       </c>
       <c r="J138" s="16">
-        <v>-8.3357492150031067</v>
+        <v>-9.2113218949207294</v>
       </c>
       <c r="K138" s="16">
-        <v>-22.170233999999994</v>
+        <v>-29.118854999999996</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="79"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16"/>
       <c r="F139" s="16">
-        <v>148.85804199999998</v>
+        <v>178.70928600000005</v>
       </c>
       <c r="G139" s="16">
-        <v>2.5743863911005564</v>
+        <v>2.7075128573729361</v>
       </c>
       <c r="H139" s="16">
-        <v>140.99197599999999</v>
+        <v>171.01748299999997</v>
       </c>
       <c r="I139" s="16">
-        <v>2.7897805733621639</v>
+        <v>2.9018224144127949</v>
       </c>
       <c r="J139" s="16">
-        <v>-5.2842734556457422</v>
+        <v>-4.3040869180127981</v>
       </c>
       <c r="K139" s="16">
-        <v>-7.8660659999999893</v>
+        <v>-7.6918030000000783</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="79"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16"/>
       <c r="F140" s="16">
-        <v>129.19816100000003</v>
+        <v>153.70599599999997</v>
       </c>
       <c r="G140" s="16">
-        <v>2.2343837320768922</v>
+        <v>2.3287036154646876</v>
       </c>
       <c r="H140" s="16">
-        <v>128.68186199999997</v>
+        <v>152.50709300000003</v>
       </c>
       <c r="I140" s="16">
-        <v>2.5462027622881944</v>
+        <v>2.5877383590327825</v>
       </c>
       <c r="J140" s="16">
-        <v>-0.3996179171621958</v>
+        <v>-0.77999754804617039</v>
       </c>
       <c r="K140" s="16">
-        <v>-0.51629900000006046</v>
+        <v>-1.1989029999999445</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="79"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16"/>
       <c r="F141" s="16">
-        <v>95.710384999999988</v>
+        <v>110.211882</v>
       </c>
       <c r="G141" s="16">
-        <v>1.6552381673204786</v>
+        <v>1.6697514394986099</v>
       </c>
       <c r="H141" s="16">
-        <v>96.101500000000001</v>
+        <v>113.09292599999999</v>
       </c>
       <c r="I141" s="16">
-        <v>1.9015415300723495</v>
+        <v>1.9189592889653722</v>
       </c>
       <c r="J141" s="16">
-        <v>0.40864426571893264</v>
+        <v>2.6140956380728428</v>
       </c>
       <c r="K141" s="16">
-        <v>0.39111500000001342</v>
+        <v>2.8810439999999886</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="79"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16"/>
       <c r="F142" s="16">
-        <v>91.060500000000005</v>
+        <v>107.508509</v>
       </c>
       <c r="G142" s="16">
-        <v>1.5748219499408185</v>
+        <v>1.6287943223862129</v>
       </c>
       <c r="H142" s="16">
-        <v>93.656102000000004</v>
+        <v>110.512935</v>
       </c>
       <c r="I142" s="16">
-        <v>1.8531549195141808</v>
+        <v>1.8751820354270117</v>
       </c>
       <c r="J142" s="16">
-        <v>2.850414834093816</v>
+        <v>2.794593681882422</v>
       </c>
       <c r="K142" s="16">
-        <v>2.5956019999999995</v>
+        <v>3.0044259999999952</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="79"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16"/>
       <c r="F143" s="16">
-        <v>91.271056000000002</v>
+        <v>106.70239099999999</v>
       </c>
       <c r="G143" s="16">
-        <v>1.5784633554952767</v>
+        <v>1.6165813316770465</v>
       </c>
       <c r="H143" s="16">
-        <v>87.481673000000001</v>
+        <v>101.01073800000002</v>
       </c>
       <c r="I143" s="16">
-        <v>1.7309827040130379</v>
+        <v>1.7139488810321128</v>
       </c>
       <c r="J143" s="16">
-        <v>-4.1517904646572745</v>
+        <v>-5.334138201270461</v>
       </c>
       <c r="K143" s="16">
-        <v>-3.7893830000000008</v>
+        <v>-5.6916529999999739</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="79"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16"/>
       <c r="F144" s="16">
-        <v>84.282960000000003</v>
+        <v>97.863586999999995</v>
       </c>
       <c r="G144" s="16">
-        <v>1.4576095608302613</v>
+        <v>1.4826701286867365</v>
       </c>
       <c r="H144" s="16">
-        <v>86.153165000000001</v>
+        <v>99.959303000000006</v>
       </c>
       <c r="I144" s="16">
-        <v>1.7046957768055191</v>
+        <v>1.6961081457062506</v>
       </c>
       <c r="J144" s="16">
-        <v>2.2189597992286916</v>
+        <v>2.1414665701963389</v>
       </c>
       <c r="K144" s="16">
-        <v>1.8702049999999986</v>
+        <v>2.0957160000000101</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="79"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16"/>
       <c r="F145" s="16">
-        <v>52.776258999999996</v>
+        <v>63.246738999999998</v>
       </c>
       <c r="G145" s="16">
-        <v>0.91272517841392986</v>
+        <v>0.95821186946832893</v>
       </c>
       <c r="H145" s="16">
-        <v>57.783019000000003</v>
+        <v>67.533532000000008</v>
       </c>
       <c r="I145" s="16">
-        <v>1.1433412627426176</v>
+        <v>1.1459080875495273</v>
       </c>
       <c r="J145" s="16">
-        <v>9.4867656307356061</v>
+        <v>6.7778877895981484</v>
       </c>
       <c r="K145" s="16">
-        <v>5.006760000000007</v>
+        <v>4.2867930000000101</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="79"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16"/>
       <c r="F146" s="16">
-        <v>9.641278999999999</v>
+        <v>12.182947</v>
       </c>
       <c r="G146" s="16">
-        <v>0.1667385726489912</v>
+        <v>0.1845762264597321</v>
       </c>
       <c r="H146" s="16">
-        <v>8.5397970000000001</v>
+        <v>10.815530999999996</v>
       </c>
       <c r="I146" s="16">
-        <v>0.1689752881472949</v>
+        <v>0.18351778852678136</v>
       </c>
       <c r="J146" s="16">
-        <v>-11.424646045405378</v>
+        <v>-11.224016652128618</v>
       </c>
       <c r="K146" s="16">
-        <v>-1.101481999999999</v>
+        <v>-1.367416000000004</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="79"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16"/>
       <c r="F147" s="16">
-        <v>1.8194180000000002</v>
+        <v>1.8941859999999999</v>
       </c>
       <c r="G147" s="16">
-        <v>3.1465447724506504E-2</v>
+        <v>2.8697629899633814E-2</v>
       </c>
       <c r="H147" s="16">
-        <v>2.49912</v>
+        <v>2.5125450000000003</v>
       </c>
       <c r="I147" s="16">
-        <v>4.944959723453235E-2</v>
+        <v>4.26328306926421E-2</v>
       </c>
       <c r="J147" s="16">
-        <v>37.358210152917017</v>
+        <v>32.645104546227266</v>
       </c>
       <c r="K147" s="16">
-        <v>0.67970199999999981</v>
+        <v>0.61835900000000033</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="79"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16"/>
       <c r="F148" s="16">
-        <v>152.10914499999998</v>
+        <v>180.12825000000001</v>
       </c>
       <c r="G148" s="16">
-        <v>2.6306117398073878</v>
+        <v>2.7290106953428621</v>
       </c>
       <c r="H148" s="16">
-        <v>165.981235</v>
+        <v>201.43086</v>
       </c>
       <c r="I148" s="16">
-        <v>3.2842381395212166</v>
+        <v>3.4178761975022502</v>
       </c>
       <c r="J148" s="16">
-        <v>9.119826424637397</v>
+        <v>11.826357053932398</v>
       </c>
       <c r="K148" s="16">
-        <v>13.872090000000014</v>
+        <v>21.302609999999987</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B149" s="96"/>
       <c r="C149" s="97"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17"/>
       <c r="F149" s="17">
-        <v>5782.2727199999999</v>
+        <v>6600.4963010000001</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>5053.8733169999996</v>
+        <v>5893.4510310000005</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>-12.597112558883255</v>
+        <v>-10.712001609528659</v>
       </c>
       <c r="K149" s="17">
-        <v>-728.39940300000035</v>
+        <v>-707.04526999999962</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="80"/>
       <c r="F150" s="80"/>
       <c r="G150" s="80"/>
       <c r="H150" s="80"/>
       <c r="I150" s="80"/>
     </row>
     <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E151" s="80"/>
       <c r="F151" s="80"/>
       <c r="G151" s="80"/>
       <c r="H151" s="80"/>
       <c r="I151" s="80"/>
     </row>
     <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="4" t="s">
         <v>50</v>
@@ -5635,1899 +5635,1899 @@
       <c r="A153" s="46"/>
       <c r="E153" s="81"/>
       <c r="F153" s="82"/>
       <c r="G153" s="81"/>
       <c r="H153" s="82"/>
       <c r="I153" s="81"/>
     </row>
     <row r="154" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="46"/>
       <c r="E154" s="81"/>
       <c r="F154" s="82"/>
       <c r="G154" s="81"/>
       <c r="H154" s="82"/>
       <c r="I154" s="81"/>
     </row>
     <row r="155" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="46"/>
       <c r="E155" s="81"/>
       <c r="F155" s="82"/>
       <c r="G155" s="81"/>
       <c r="H155" s="82"/>
       <c r="I155" s="81"/>
     </row>
     <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B156" s="37"/>
       <c r="C156" s="37"/>
       <c r="D156" s="37"/>
       <c r="E156" s="37"/>
       <c r="F156" s="37"/>
       <c r="G156" s="37"/>
       <c r="H156" s="37"/>
       <c r="I156" s="37"/>
       <c r="J156" s="37"/>
       <c r="K156" s="37"/>
     </row>
     <row r="157" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="23"/>
       <c r="B157" s="23"/>
       <c r="C157" s="23"/>
       <c r="D157" s="13"/>
       <c r="E157" s="13"/>
       <c r="F157" s="13" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="G157" s="13" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="I157" s="13" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="J157" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="K157" s="13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="79"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16"/>
       <c r="F158" s="16">
-        <v>1904.8128590000001</v>
+        <v>2215.5809830000003</v>
       </c>
       <c r="G158" s="16">
-        <v>29.017302390582913</v>
+        <v>28.640250319715054</v>
       </c>
       <c r="H158" s="16">
-        <v>2178.8339070000002</v>
+        <v>2535.3010229999995</v>
       </c>
       <c r="I158" s="16">
-        <v>29.870209177509764</v>
+        <v>29.753622889081598</v>
       </c>
       <c r="J158" s="16">
-        <v>14.385720187958897</v>
+        <v>14.43052826564179</v>
       </c>
       <c r="K158" s="16">
-        <v>274.02104800000006</v>
+        <v>319.72003999999924</v>
       </c>
     </row>
     <row r="159" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="79"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16"/>
       <c r="F159" s="16">
-        <v>1675.9094009999999</v>
+        <v>1995.168852</v>
       </c>
       <c r="G159" s="16">
-        <v>25.530261221340101</v>
+        <v>25.791038914770514</v>
       </c>
       <c r="H159" s="16">
-        <v>1895.9604979999997</v>
+        <v>2193.7779600000003</v>
       </c>
       <c r="I159" s="16">
-        <v>25.992222943479081</v>
+        <v>25.74559846427308</v>
       </c>
       <c r="J159" s="16">
-        <v>13.130250171560427</v>
+        <v>9.9545012343647148</v>
       </c>
       <c r="K159" s="16">
-        <v>220.0510969999998</v>
+        <v>198.60910800000033</v>
       </c>
     </row>
     <row r="160" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="79"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16"/>
       <c r="F160" s="16">
-        <v>949.91117499999984</v>
+        <v>1119.70571</v>
       </c>
       <c r="G160" s="16">
-        <v>14.470639296103638</v>
+        <v>14.474150150626322</v>
       </c>
       <c r="H160" s="16">
-        <v>1072.3751800000002</v>
+        <v>1263.0334420000002</v>
       </c>
       <c r="I160" s="16">
-        <v>14.701474417329091</v>
+        <v>14.822626736883043</v>
       </c>
       <c r="J160" s="16">
-        <v>12.892153311071469</v>
+        <v>12.800482369604083</v>
       </c>
       <c r="K160" s="16">
-        <v>122.46400500000038</v>
+        <v>143.3277320000002</v>
       </c>
     </row>
     <row r="161" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="79"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16"/>
       <c r="F161" s="16">
-        <v>383.17381200000005</v>
+        <v>450.05884999999995</v>
       </c>
       <c r="G161" s="16">
-        <v>5.8371457954108488</v>
+        <v>5.8177959738351337</v>
       </c>
       <c r="H161" s="16">
-        <v>371.03096500000004</v>
+        <v>432.76801300000005</v>
       </c>
       <c r="I161" s="16">
-        <v>5.0865614401709909</v>
+        <v>5.078851047842285</v>
       </c>
       <c r="J161" s="16">
-        <v>-3.1690179808008425</v>
+        <v>-3.8419057863210329</v>
       </c>
       <c r="K161" s="16">
-        <v>-12.142847000000017</v>
+        <v>-17.290836999999897</v>
       </c>
     </row>
     <row r="162" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="79"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16"/>
       <c r="F162" s="16">
-        <v>377.80901100000005</v>
+        <v>444.54006300000009</v>
       </c>
       <c r="G162" s="16">
-        <v>5.7554201538882337</v>
+        <v>5.7464560217620813</v>
       </c>
       <c r="H162" s="16">
-        <v>367.3432479999999</v>
+        <v>430.89270500000003</v>
       </c>
       <c r="I162" s="16">
-        <v>5.0360055543719069</v>
+        <v>5.0568429286774634</v>
       </c>
       <c r="J162" s="16">
-        <v>-2.7701200064813039</v>
+        <v>-3.0699950658890449</v>
       </c>
       <c r="K162" s="16">
-        <v>-10.465763000000152</v>
+        <v>-13.647358000000054</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="79"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16"/>
       <c r="F163" s="16">
-        <v>233.608002</v>
+        <v>277.55103200000002</v>
       </c>
       <c r="G163" s="16">
-        <v>3.5587086693926491</v>
+        <v>3.5878314058336738</v>
       </c>
       <c r="H163" s="16">
-        <v>284.73930700000005</v>
+        <v>336.07751499999995</v>
       </c>
       <c r="I163" s="16">
-        <v>3.90356632225348</v>
+        <v>3.9441169123883029</v>
       </c>
       <c r="J163" s="16">
-        <v>21.887651348518471</v>
+        <v>21.086746670788788</v>
       </c>
       <c r="K163" s="16">
-        <v>51.131305000000054</v>
+        <v>58.526482999999928</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="79"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16"/>
       <c r="F164" s="16">
-        <v>231.12756800000002</v>
+        <v>277.07128</v>
       </c>
       <c r="G164" s="16">
-        <v>3.5209225409035394</v>
+        <v>3.5816297740825385</v>
       </c>
       <c r="H164" s="16">
-        <v>238.503862</v>
+        <v>287.67163599999998</v>
       </c>
       <c r="I164" s="16">
-        <v>3.269712401985271</v>
+        <v>3.3760383070019184</v>
       </c>
       <c r="J164" s="16">
-        <v>3.191438418112015</v>
+        <v>3.8258588187126343</v>
       </c>
       <c r="K164" s="16">
-        <v>7.376293999999973</v>
+        <v>10.600355999999977</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="79"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16"/>
       <c r="F165" s="16">
-        <v>165.31287</v>
+        <v>195.76588599999999</v>
       </c>
       <c r="G165" s="16">
-        <v>2.518322739780035</v>
+        <v>2.5306156814493654</v>
       </c>
       <c r="H165" s="16">
-        <v>207.15924799999996</v>
+        <v>245.02266299999999</v>
       </c>
       <c r="I165" s="16">
-        <v>2.8400008146263991</v>
+        <v>2.8755212292518877</v>
       </c>
       <c r="J165" s="16">
-        <v>25.31344232303266</v>
+        <v>25.161062535686117</v>
       </c>
       <c r="K165" s="16">
-        <v>41.846377999999959</v>
+        <v>49.256777</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="79"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16"/>
       <c r="F166" s="16">
-        <v>97.208097999999993</v>
+        <v>114.15516799999997</v>
       </c>
       <c r="G166" s="16">
-        <v>1.4808366927763466</v>
+        <v>1.4756547433360618</v>
       </c>
       <c r="H166" s="16">
-        <v>96.535672999999974</v>
+        <v>113.50018800000002</v>
       </c>
       <c r="I166" s="16">
-        <v>1.3234330236635521</v>
+        <v>1.3320082155750648</v>
       </c>
       <c r="J166" s="16">
-        <v>-0.69173763691993884</v>
+        <v>-0.57376289788295198</v>
       </c>
       <c r="K166" s="16">
-        <v>-0.67242500000001826</v>
+        <v>-0.65497999999995216</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="79"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16"/>
       <c r="F167" s="16">
-        <v>68.779952999999992</v>
+        <v>81.58023399999999</v>
       </c>
       <c r="G167" s="16">
-        <v>1.0477715357606581</v>
+        <v>1.0545668792197467</v>
       </c>
       <c r="H167" s="16">
-        <v>86.627112999999994</v>
+        <v>102.70847000000001</v>
       </c>
       <c r="I167" s="16">
-        <v>1.187593959062514</v>
+        <v>1.2053594646833981</v>
       </c>
       <c r="J167" s="16">
-        <v>25.948200342620186</v>
+        <v>25.898719535420824</v>
       </c>
       <c r="K167" s="16">
-        <v>17.847160000000002</v>
+        <v>21.128236000000015</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="79"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16"/>
       <c r="F168" s="16">
-        <v>94.203751999999994</v>
+        <v>112.63479600000001</v>
       </c>
       <c r="G168" s="16">
-        <v>1.4350694585013191</v>
+        <v>1.45600128223796</v>
       </c>
       <c r="H168" s="16">
-        <v>85.699586999999994</v>
+        <v>99.195861999999991</v>
       </c>
       <c r="I168" s="16">
-        <v>1.1748782602896202</v>
+        <v>1.1641364253515627</v>
       </c>
       <c r="J168" s="16">
-        <v>-9.0274164451539054</v>
+        <v>-11.931423039111303</v>
       </c>
       <c r="K168" s="16">
-        <v>-8.5041650000000004</v>
+        <v>-13.438934000000017</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="79"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16"/>
       <c r="F169" s="16">
-        <v>82.072652000000005</v>
+        <v>97.372192999999996</v>
       </c>
       <c r="G169" s="16">
-        <v>1.2502682086739731</v>
+        <v>1.2587055057330783</v>
       </c>
       <c r="H169" s="16">
-        <v>83.799141000000006</v>
+        <v>97.580760999999995</v>
       </c>
       <c r="I169" s="16">
-        <v>1.1488245444151861</v>
+        <v>1.1451820267827824</v>
       </c>
       <c r="J169" s="16">
-        <v>2.1036105912600469</v>
+        <v>0.21419667522533836</v>
       </c>
       <c r="K169" s="16">
-        <v>1.7264890000000008</v>
+        <v>0.20856799999999964</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="79"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16"/>
       <c r="F170" s="16">
-        <v>62.043842999999995</v>
+        <v>72.872253000000015</v>
       </c>
       <c r="G170" s="16">
-        <v>0.94515581690791728</v>
+        <v>0.94200102966022181</v>
       </c>
       <c r="H170" s="16">
-        <v>60.298545000000004</v>
+        <v>71.399664999999999</v>
       </c>
       <c r="I170" s="16">
-        <v>0.82664867040252354</v>
+        <v>0.83792760210500605</v>
       </c>
       <c r="J170" s="16">
-        <v>-2.813007569502088</v>
+        <v>-2.0207801177768112</v>
       </c>
       <c r="K170" s="16">
-        <v>-1.7452979999999911</v>
+        <v>-1.472588000000016</v>
       </c>
     </row>
     <row r="171" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="79"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16"/>
       <c r="F171" s="16">
-        <v>32.015282999999989</v>
+        <v>38.297902999999998</v>
       </c>
       <c r="G171" s="16">
-        <v>0.48771045593360735</v>
+        <v>0.49506722483010496</v>
       </c>
       <c r="H171" s="16">
-        <v>33.916012000000002</v>
+        <v>40.140934999999999</v>
       </c>
       <c r="I171" s="16">
-        <v>0.46496356131240041</v>
+        <v>0.47108340649501523</v>
       </c>
       <c r="J171" s="16">
-        <v>5.9369426782827848</v>
+        <v>4.8123574807738194</v>
       </c>
       <c r="K171" s="16">
-        <v>1.9007290000000125</v>
+        <v>1.8430320000000009</v>
       </c>
     </row>
     <row r="172" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="79"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16"/>
       <c r="F172" s="16">
-        <v>21.215413999999999</v>
+        <v>25.344797999999997</v>
       </c>
       <c r="G172" s="16">
-        <v>0.32318874816006588</v>
+        <v>0.32762573997170535</v>
       </c>
       <c r="H172" s="16">
-        <v>24.698822</v>
+        <v>29.236031000000001</v>
       </c>
       <c r="I172" s="16">
-        <v>0.33860267054219295</v>
+        <v>0.34310633461512213</v>
       </c>
       <c r="J172" s="16">
-        <v>16.419231790621673</v>
+        <v>15.35318214017726</v>
       </c>
       <c r="K172" s="16">
-        <v>3.4834080000000007</v>
+        <v>3.8912330000000033</v>
       </c>
     </row>
     <row r="173" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="79"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16"/>
       <c r="F173" s="16">
-        <v>16.459548999999999</v>
+        <v>19.026692000000001</v>
       </c>
       <c r="G173" s="16">
-        <v>0.25073944051194402</v>
+        <v>0.24595319503882915</v>
       </c>
       <c r="H173" s="16">
-        <v>17.319178000000001</v>
+        <v>20.171205999999998</v>
       </c>
       <c r="I173" s="16">
-        <v>0.2374331829427167</v>
+        <v>0.23672394366480726</v>
       </c>
       <c r="J173" s="16">
-        <v>5.2226765144051139</v>
+        <v>6.0153073377127111</v>
       </c>
       <c r="K173" s="16">
-        <v>0.85962900000000175</v>
+        <v>1.1445139999999974</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="79"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16"/>
       <c r="F174" s="16">
-        <v>168.74041400000002</v>
+        <v>199.17281300000002</v>
       </c>
       <c r="G174" s="16">
-        <v>2.5705368353722093</v>
+        <v>2.5746561578976128</v>
       </c>
       <c r="H174" s="16">
-        <v>189.49734000000001</v>
+        <v>222.50450400000003</v>
       </c>
       <c r="I174" s="16">
-        <v>2.5978690556432986</v>
+        <v>2.6112540653276701</v>
       </c>
       <c r="J174" s="16">
-        <v>12.301099367932089</v>
+        <v>11.714295062951189</v>
       </c>
       <c r="K174" s="16">
-        <v>20.756925999999993</v>
+        <v>23.331691000000006</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B175" s="96"/>
       <c r="C175" s="97"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17"/>
       <c r="F175" s="17">
-        <v>6564.4036560000004</v>
+        <v>7735.8995059999997</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>7294.3376260000005</v>
+        <v>8520.9825789999995</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>11.119577775093482</v>
+        <v>10.148568662132771</v>
       </c>
       <c r="K175" s="17">
-        <v>729.93397000000004</v>
+        <v>785.08307299999979</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="80"/>
       <c r="F176" s="80"/>
       <c r="G176" s="80"/>
       <c r="H176" s="80"/>
       <c r="I176" s="80"/>
     </row>
     <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E177" s="80"/>
       <c r="F177" s="80"/>
       <c r="G177" s="80"/>
       <c r="H177" s="80"/>
       <c r="I177" s="80"/>
     </row>
     <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="4" t="s">
         <v>50</v>
       </c>
       <c r="E178" s="81"/>
       <c r="F178" s="82"/>
       <c r="G178" s="81"/>
       <c r="H178" s="82"/>
       <c r="I178" s="81"/>
     </row>
     <row r="179" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="46"/>
     </row>
     <row r="180" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="46"/>
     </row>
     <row r="181" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B181" s="37"/>
       <c r="C181" s="37"/>
       <c r="D181" s="37"/>
       <c r="E181" s="37"/>
       <c r="F181" s="37"/>
       <c r="G181" s="37"/>
       <c r="H181" s="37"/>
       <c r="I181" s="37"/>
       <c r="J181" s="37"/>
       <c r="K181" s="37"/>
     </row>
     <row r="182" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="23"/>
       <c r="B182" s="23"/>
       <c r="C182" s="23"/>
       <c r="D182" s="23"/>
       <c r="E182" s="23"/>
       <c r="F182" s="23"/>
       <c r="G182" s="13">
         <v>2024</v>
       </c>
       <c r="H182" s="13">
         <v>2025</v>
       </c>
       <c r="I182" s="13" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="J182" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="K182" s="13" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="183" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5"/>
       <c r="D183" s="37"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="16">
         <v>867.40817299999992</v>
       </c>
       <c r="H183" s="16">
         <v>2072.5700970000003</v>
       </c>
       <c r="I183" s="16">
         <v>18.858331190611054</v>
       </c>
       <c r="J183" s="16">
         <v>138.93827168262115</v>
       </c>
       <c r="K183" s="16">
         <v>1205.1619240000005</v>
       </c>
     </row>
     <row r="184" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5"/>
       <c r="D184" s="37"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="16">
         <v>1149.5329830000001</v>
       </c>
       <c r="H184" s="16">
         <v>1050.1516980000001</v>
       </c>
       <c r="I184" s="16">
         <v>9.5553383453387539</v>
       </c>
       <c r="J184" s="16">
         <v>-8.6453617660138011</v>
       </c>
       <c r="K184" s="16">
         <v>-99.381284999999934</v>
       </c>
     </row>
     <row r="185" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5"/>
       <c r="D185" s="37"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="16">
         <v>734.70822900000007</v>
       </c>
       <c r="H185" s="16">
         <v>553.54204799999991</v>
       </c>
       <c r="I185" s="16">
         <v>5.0366833354505935</v>
       </c>
       <c r="J185" s="16">
         <v>-24.658248519494961</v>
       </c>
       <c r="K185" s="16">
         <v>-181.16618100000017</v>
       </c>
     </row>
     <row r="186" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5"/>
       <c r="D186" s="37"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="16">
         <v>347.242321</v>
       </c>
       <c r="H186" s="16">
         <v>363.47799200000003</v>
       </c>
       <c r="I186" s="16">
         <v>3.3072890338214096</v>
       </c>
       <c r="J186" s="16">
         <v>4.6756026031746352</v>
       </c>
       <c r="K186" s="16">
         <v>16.235671000000025</v>
       </c>
     </row>
     <row r="187" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="37"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="16">
         <v>310.77287100000001</v>
       </c>
       <c r="H187" s="16">
         <v>331.39163000000002</v>
       </c>
       <c r="I187" s="16">
         <v>3.015334980169039</v>
       </c>
       <c r="J187" s="16">
         <v>6.6346714671886557</v>
       </c>
       <c r="K187" s="16">
         <v>20.618759000000011</v>
       </c>
     </row>
     <row r="188" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="37"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="16">
         <v>229.471487</v>
       </c>
       <c r="H188" s="16">
         <v>316.42058000000003</v>
       </c>
       <c r="I188" s="16">
         <v>2.8791132815254743</v>
       </c>
       <c r="J188" s="16">
         <v>37.891022600119392</v>
       </c>
       <c r="K188" s="16">
         <v>86.949093000000033</v>
       </c>
     </row>
     <row r="189" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5"/>
       <c r="D189" s="37"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="16">
         <v>362.15435200000002</v>
       </c>
       <c r="H189" s="16">
         <v>305.54539199999999</v>
       </c>
       <c r="I189" s="16">
         <v>2.7801598625984041</v>
       </c>
       <c r="J189" s="16">
         <v>-15.63116933080512</v>
       </c>
       <c r="K189" s="16">
         <v>-56.608960000000025</v>
       </c>
     </row>
     <row r="190" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5"/>
       <c r="D190" s="37"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="16">
         <v>255.52794699999998</v>
       </c>
       <c r="H190" s="16">
         <v>290.64007900000001</v>
       </c>
       <c r="I190" s="16">
         <v>2.6445363054214521</v>
       </c>
       <c r="J190" s="16">
         <v>13.741014402624238</v>
       </c>
       <c r="K190" s="16">
         <v>35.112132000000031</v>
       </c>
     </row>
     <row r="191" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="37"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="16">
         <v>312.36107299999998</v>
       </c>
       <c r="H191" s="16">
         <v>273.82485300000002</v>
       </c>
       <c r="I191" s="16">
         <v>2.4915344352256121</v>
       </c>
       <c r="J191" s="16">
         <v>-12.33707504904107</v>
       </c>
       <c r="K191" s="16">
         <v>-38.536219999999958</v>
       </c>
     </row>
     <row r="192" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="3" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5"/>
       <c r="D192" s="37"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="16">
         <v>174.65515500000001</v>
       </c>
       <c r="H192" s="16">
         <v>244.08688699999999</v>
       </c>
       <c r="I192" s="16">
         <v>2.2209484547683576</v>
       </c>
       <c r="J192" s="16">
         <v>39.75361162400273</v>
       </c>
       <c r="K192" s="16">
         <v>69.431731999999982</v>
       </c>
     </row>
     <row r="193" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="98" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B193" s="96"/>
       <c r="C193" s="96"/>
       <c r="D193" s="99"/>
       <c r="E193" s="99"/>
       <c r="F193" s="99"/>
       <c r="G193" s="17">
         <v>4743.8345909999998</v>
       </c>
       <c r="H193" s="17">
         <v>5801.6512560000001</v>
       </c>
       <c r="I193" s="17">
         <v>52.789269224930145</v>
       </c>
       <c r="J193" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K193" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="46"/>
     </row>
     <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="46"/>
     </row>
     <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="46"/>
     </row>
     <row r="199" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B199" s="37"/>
       <c r="C199" s="37"/>
       <c r="D199" s="37"/>
       <c r="E199" s="37"/>
       <c r="F199" s="37"/>
       <c r="G199" s="37"/>
       <c r="H199" s="37"/>
       <c r="I199" s="37"/>
       <c r="J199" s="37"/>
       <c r="K199" s="37"/>
     </row>
     <row r="200" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="23"/>
       <c r="B200" s="23"/>
       <c r="C200" s="23"/>
       <c r="D200" s="23"/>
       <c r="E200" s="23"/>
       <c r="F200" s="23"/>
       <c r="G200" s="13">
         <v>2024</v>
       </c>
       <c r="H200" s="13">
         <v>2025</v>
       </c>
       <c r="I200" s="13" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="J200" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="K200" s="13" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B201" s="5"/>
       <c r="C201" s="5"/>
       <c r="D201" s="37"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="16">
         <v>1421.677027</v>
       </c>
       <c r="H201" s="16">
         <v>1937.4477870000001</v>
       </c>
       <c r="I201" s="16">
         <v>14.630570992899719</v>
       </c>
       <c r="J201" s="16">
         <v>36.27903878339874</v>
       </c>
       <c r="K201" s="16">
         <v>515.77076000000011</v>
       </c>
     </row>
     <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B202" s="5"/>
       <c r="C202" s="5"/>
       <c r="D202" s="37"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="16">
         <v>701.94333200000005</v>
       </c>
       <c r="H202" s="16">
         <v>749.13609199999996</v>
       </c>
       <c r="I202" s="16">
         <v>5.6570756904477317</v>
       </c>
       <c r="J202" s="16">
         <v>6.7231581024549003</v>
       </c>
       <c r="K202" s="16">
         <v>47.192759999999907</v>
       </c>
     </row>
     <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5"/>
       <c r="D203" s="37"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="16">
         <v>642.92282299999999</v>
       </c>
       <c r="H203" s="16">
         <v>672.11429299999998</v>
       </c>
       <c r="I203" s="16">
         <v>5.075448197912702</v>
       </c>
       <c r="J203" s="16">
         <v>4.5404314414888924</v>
       </c>
       <c r="K203" s="16">
         <v>29.191469999999981</v>
       </c>
     </row>
     <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="37"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="16">
         <v>552.55409400000008</v>
       </c>
       <c r="H204" s="16">
         <v>565.54871100000003</v>
       </c>
       <c r="I204" s="16">
         <v>4.2707218340271211</v>
       </c>
       <c r="J204" s="16">
         <v>2.3517366247222027</v>
       </c>
       <c r="K204" s="16">
         <v>12.994616999999948</v>
       </c>
     </row>
     <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="37"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="16">
         <v>354.68896500000005</v>
       </c>
       <c r="H205" s="16">
         <v>406.835915</v>
       </c>
       <c r="I205" s="16">
         <v>3.0722075592475391</v>
       </c>
       <c r="J205" s="16">
         <v>14.702163062783738</v>
       </c>
       <c r="K205" s="16">
         <v>52.146949999999947</v>
       </c>
     </row>
     <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5"/>
       <c r="D206" s="37"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="16">
         <v>457.16386800000004</v>
       </c>
       <c r="H206" s="16">
         <v>317.43301600000001</v>
       </c>
       <c r="I206" s="16">
         <v>2.3970846116423741</v>
       </c>
       <c r="J206" s="16">
         <v>-30.564719082305082</v>
       </c>
       <c r="K206" s="16">
         <v>-139.73085200000003</v>
       </c>
     </row>
     <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5"/>
       <c r="D207" s="37"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="16">
         <v>128.16373400000001</v>
       </c>
       <c r="H207" s="16">
         <v>187.571619</v>
       </c>
       <c r="I207" s="16">
         <v>1.4164406940132099</v>
       </c>
       <c r="J207" s="16">
         <v>46.353116553236497</v>
       </c>
       <c r="K207" s="16">
         <v>59.407884999999993</v>
       </c>
     </row>
     <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="37"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="16">
         <v>159.39191399999999</v>
       </c>
       <c r="H208" s="16">
         <v>171.55841100000001</v>
       </c>
       <c r="I208" s="16">
         <v>1.2955174990553531</v>
       </c>
       <c r="J208" s="16">
         <v>7.6330703952774055</v>
       </c>
       <c r="K208" s="16">
         <v>12.166497000000021</v>
       </c>
     </row>
     <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5"/>
       <c r="D209" s="37"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="16">
         <v>152.46236400000001</v>
       </c>
       <c r="H209" s="16">
         <v>161.98416</v>
       </c>
       <c r="I209" s="16">
         <v>1.2232178686347366</v>
       </c>
       <c r="J209" s="16">
         <v>6.2453419651816455</v>
       </c>
       <c r="K209" s="16">
         <v>9.5217959999999948</v>
       </c>
     </row>
     <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5"/>
       <c r="D210" s="37"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="16">
         <v>159.30324900000002</v>
       </c>
       <c r="H210" s="16">
         <v>159.91358499999998</v>
       </c>
       <c r="I210" s="16">
         <v>1.2075819920258855</v>
       </c>
       <c r="J210" s="16">
         <v>0.38312840687885852</v>
       </c>
       <c r="K210" s="16">
         <v>0.61033599999996113</v>
       </c>
     </row>
     <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="98" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B211" s="96"/>
       <c r="C211" s="96"/>
       <c r="D211" s="99"/>
       <c r="E211" s="99"/>
       <c r="F211" s="99"/>
       <c r="G211" s="17">
         <v>4730.2713699999986</v>
       </c>
       <c r="H211" s="17">
         <v>5329.5435889999999</v>
       </c>
       <c r="I211" s="17">
         <v>40.245866939906371</v>
       </c>
       <c r="J211" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K211" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="46"/>
     </row>
     <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B215" s="37"/>
       <c r="C215" s="37"/>
       <c r="D215" s="37"/>
       <c r="E215" s="37"/>
       <c r="F215" s="37"/>
       <c r="G215" s="37"/>
       <c r="H215" s="37"/>
       <c r="I215" s="37"/>
       <c r="J215" s="37"/>
       <c r="K215" s="37"/>
     </row>
     <row r="216" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="23"/>
       <c r="B216" s="23"/>
       <c r="C216" s="23"/>
       <c r="D216" s="23"/>
       <c r="E216" s="23"/>
       <c r="F216" s="23"/>
       <c r="G216" s="13" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="H216" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="I216" s="13" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="J216" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="K216" s="13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="37"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>568.18809699999997</v>
+        <v>637.40555799999993</v>
       </c>
       <c r="H217" s="16">
-        <v>669.09427599999992</v>
+        <v>748.82651499999997</v>
       </c>
       <c r="I217" s="16">
-        <v>13.23923719554524</v>
+        <v>12.706078510894814</v>
       </c>
       <c r="J217" s="16">
-        <v>17.759291251044978</v>
+        <v>17.480386796376202</v>
       </c>
       <c r="K217" s="16">
-        <v>100.90617899999995</v>
+        <v>111.42095700000004</v>
       </c>
     </row>
     <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="37"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>290.08587800000004</v>
+        <v>190.69099400000002</v>
       </c>
       <c r="H218" s="16">
-        <v>253.72897500000002</v>
+        <v>296.71427799999998</v>
       </c>
       <c r="I218" s="16">
-        <v>5.0204854590738854</v>
+        <v>5.0346439876951612</v>
       </c>
       <c r="J218" s="16">
-        <v>-12.533151648285342</v>
+        <v>55.599523488770508</v>
       </c>
       <c r="K218" s="16">
-        <v>-36.356903000000017</v>
+        <v>106.02328399999996</v>
       </c>
     </row>
     <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="37"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>160.225065</v>
+        <v>342.53325799999999</v>
       </c>
       <c r="H219" s="16">
-        <v>230.20656299999999</v>
+        <v>267.78999499999998</v>
       </c>
       <c r="I219" s="16">
-        <v>4.5550521067799856</v>
+        <v>4.5438571321184185</v>
       </c>
       <c r="J219" s="16">
-        <v>43.676997728164437</v>
+        <v>-21.820731638269127</v>
       </c>
       <c r="K219" s="16">
-        <v>69.981497999999988</v>
+        <v>-74.743263000000013</v>
       </c>
     </row>
     <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="37"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>141.368302</v>
+        <v>228.33296900000002</v>
       </c>
       <c r="H220" s="16">
-        <v>192.42613699999998</v>
+        <v>229.37491</v>
       </c>
       <c r="I220" s="16">
-        <v>3.8074982281951013</v>
+        <v>3.8920304723577157</v>
       </c>
       <c r="J220" s="16">
-        <v>36.116890616681516</v>
+        <v>0.45632525366933757</v>
       </c>
       <c r="K220" s="16">
-        <v>51.057834999999983</v>
+        <v>1.04194099999998</v>
       </c>
     </row>
     <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="37"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>189.054811</v>
+        <v>166.80889199999999</v>
       </c>
       <c r="H221" s="16">
-        <v>189.42538099999999</v>
+        <v>218.632428</v>
       </c>
       <c r="I221" s="16">
-        <v>3.7481228578250891</v>
+        <v>3.7097521783073586</v>
       </c>
       <c r="J221" s="16">
-        <v>0.19601193856949059</v>
+        <v>31.067609992877372</v>
       </c>
       <c r="K221" s="16">
-        <v>0.37056999999998652</v>
+        <v>51.823536000000018</v>
       </c>
     </row>
     <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="37"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>167.03147700000002</v>
+        <v>197.778774</v>
       </c>
       <c r="H222" s="16">
-        <v>158.32991899999999</v>
+        <v>189.010627</v>
       </c>
       <c r="I222" s="16">
-        <v>3.1328430506442788</v>
+        <v>3.2071298464310596</v>
       </c>
       <c r="J222" s="16">
-        <v>-5.2095318536876931</v>
+        <v>-4.4333104218757056</v>
       </c>
       <c r="K222" s="16">
-        <v>-8.7015580000000341</v>
+        <v>-8.768146999999999</v>
       </c>
     </row>
     <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="37"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>1187.0660519999999</v>
+        <v>173.64721499999999</v>
       </c>
       <c r="H223" s="16">
-        <v>151.29111600000002</v>
+        <v>154.43362599999998</v>
       </c>
       <c r="I223" s="16">
-        <v>2.9935676363531618</v>
+        <v>2.6204277457752232</v>
       </c>
       <c r="J223" s="16">
-        <v>-87.255038104652996</v>
+        <v>-11.064726261230284</v>
       </c>
       <c r="K223" s="16">
-        <v>-1035.7749359999998</v>
+        <v>-19.213589000000013</v>
       </c>
     </row>
     <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="37"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>151.95759000000001</v>
+        <v>1188.2151550000001</v>
       </c>
       <c r="H224" s="16">
-        <v>131.752714</v>
+        <v>150.68542099999999</v>
       </c>
       <c r="I224" s="16">
-        <v>2.6069651084607908</v>
+        <v>2.5568282523666221</v>
       </c>
       <c r="J224" s="16">
-        <v>-13.29639144711364</v>
+        <v>-87.318338739754594</v>
       </c>
       <c r="K224" s="16">
-        <v>-20.204876000000013</v>
+        <v>-1037.5297340000002</v>
       </c>
     </row>
     <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="37"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>118.15814599999999</v>
+        <v>132.77801500000001</v>
       </c>
       <c r="H225" s="16">
-        <v>125.607308</v>
+        <v>138.72802999999999</v>
       </c>
       <c r="I225" s="16">
-        <v>2.4853671653677507</v>
+        <v>2.3539353982968554</v>
       </c>
       <c r="J225" s="16">
-        <v>6.3043998676147268</v>
+        <v>4.4811748390725521</v>
       </c>
       <c r="K225" s="16">
-        <v>7.4491620000000154</v>
+        <v>5.9500149999999792</v>
       </c>
     </row>
     <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="37"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>103.56689900000001</v>
+        <v>129.328577</v>
       </c>
       <c r="H226" s="16">
-        <v>115.84701700000001</v>
+        <v>136.51786100000001</v>
       </c>
       <c r="I226" s="16">
-        <v>2.292242201843858</v>
+        <v>2.3164332796167422</v>
       </c>
       <c r="J226" s="16">
-        <v>11.857184214813653</v>
+        <v>5.5589291761866484</v>
       </c>
       <c r="K226" s="16">
-        <v>12.280118000000002</v>
+        <v>7.1892840000000149</v>
       </c>
     </row>
     <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="98" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B227" s="96"/>
       <c r="C227" s="96"/>
       <c r="D227" s="99"/>
       <c r="E227" s="99"/>
       <c r="F227" s="99"/>
       <c r="G227" s="17">
-        <v>3076.7023169999998</v>
+        <v>3387.5194069999998</v>
       </c>
       <c r="H227" s="17">
-        <v>2217.7094059999999</v>
+        <v>2530.7136909999995</v>
       </c>
       <c r="I227" s="17">
-        <v>43.881381010089136</v>
+        <v>42.941116803859963</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="46"/>
     </row>
     <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B231" s="37"/>
       <c r="C231" s="37"/>
       <c r="D231" s="37"/>
       <c r="E231" s="37"/>
       <c r="F231" s="37"/>
       <c r="G231" s="37"/>
       <c r="H231" s="37"/>
       <c r="I231" s="37"/>
       <c r="J231" s="37"/>
       <c r="K231" s="37"/>
     </row>
     <row r="232" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="23"/>
       <c r="B232" s="23"/>
       <c r="C232" s="23"/>
       <c r="D232" s="23"/>
       <c r="E232" s="23"/>
       <c r="F232" s="23"/>
       <c r="G232" s="13" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="I232" s="13" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="J232" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="K232" s="13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="37"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>997.69781699999999</v>
+        <v>1196.3973000000001</v>
       </c>
       <c r="H233" s="16">
-        <v>977.18616299999996</v>
+        <v>1163.8261</v>
       </c>
       <c r="I233" s="16">
-        <v>13.396503056246109</v>
+        <v>13.658355585284903</v>
       </c>
       <c r="J233" s="16">
-        <v>-2.0558984544716128</v>
+        <v>-2.7224401124944104</v>
       </c>
       <c r="K233" s="16">
-        <v>-20.511654000000021</v>
+        <v>-32.57120000000009</v>
       </c>
     </row>
     <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="37"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>368.67131499999999</v>
+        <v>440.87785700000001</v>
       </c>
       <c r="H234" s="16">
-        <v>581.64832899999999</v>
+        <v>643.17797299999995</v>
       </c>
       <c r="I234" s="16">
-        <v>7.9739704798797302</v>
+        <v>7.5481667405953274</v>
       </c>
       <c r="J234" s="16">
-        <v>57.76880525679087</v>
+        <v>45.88575107322751</v>
       </c>
       <c r="K234" s="16">
-        <v>212.977014</v>
+        <v>202.30011599999995</v>
       </c>
     </row>
     <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="37"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>357.72716400000002</v>
+        <v>415.84481199999999</v>
       </c>
       <c r="H235" s="16">
-        <v>364.51331199999998</v>
+        <v>421.53948800000001</v>
       </c>
       <c r="I235" s="16">
-        <v>4.9972092147301428</v>
+        <v>4.947076045418588</v>
       </c>
       <c r="J235" s="16">
-        <v>1.8970178065649965</v>
+        <v>1.3694233607512256</v>
       </c>
       <c r="K235" s="16">
-        <v>6.7861479999999688</v>
+        <v>5.6946760000000154</v>
       </c>
     </row>
     <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="37"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
-        <v>142.95732899999999</v>
+        <v>154.04351399999999</v>
       </c>
       <c r="H236" s="16">
-        <v>329.49016399999999</v>
+        <v>362.35162500000001</v>
       </c>
       <c r="I236" s="16">
-        <v>4.5170676337432258</v>
+        <v>4.2524629247924679</v>
       </c>
       <c r="J236" s="16">
-        <v>130.481477448421</v>
+        <v>135.22679766965069</v>
       </c>
       <c r="K236" s="16">
-        <v>186.53283500000001</v>
+        <v>208.30811100000003</v>
       </c>
     </row>
     <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="37"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
-        <v>209.87940799999998</v>
+        <v>337.61190000000005</v>
       </c>
       <c r="H237" s="16">
-        <v>290.78058000000004</v>
+        <v>349.57234000000005</v>
       </c>
       <c r="I237" s="16">
-        <v>3.9863877285243725</v>
+        <v>4.102488612774807</v>
       </c>
       <c r="J237" s="16">
-        <v>38.546502856535632</v>
+        <v>3.5426594856401699</v>
       </c>
       <c r="K237" s="16">
-        <v>80.901172000000059</v>
+        <v>11.960440000000006</v>
       </c>
     </row>
     <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="37"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
-        <v>282.973682</v>
+        <v>242.55536999999998</v>
       </c>
       <c r="H238" s="16">
-        <v>288.55631</v>
+        <v>337.84065700000002</v>
       </c>
       <c r="I238" s="16">
-        <v>3.9558946239541664</v>
+        <v>3.9648086810153784</v>
       </c>
       <c r="J238" s="16">
-        <v>1.9728435381492473</v>
+        <v>39.283932159490035</v>
       </c>
       <c r="K238" s="16">
-        <v>5.5826279999999997</v>
+        <v>95.285287000000039</v>
       </c>
     </row>
     <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="37"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>73.712817000000001</v>
+        <v>87.873858999999996</v>
       </c>
       <c r="H239" s="16">
-        <v>102.82474999999999</v>
+        <v>120.29747500000001</v>
       </c>
       <c r="I239" s="16">
-        <v>1.4096516403832275</v>
+        <v>1.4117793797216964</v>
       </c>
       <c r="J239" s="16">
-        <v>39.49371925373574</v>
+        <v>36.897908398446475</v>
       </c>
       <c r="K239" s="16">
-        <v>29.111932999999993</v>
+        <v>32.42361600000001</v>
       </c>
     </row>
     <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="37"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
-        <v>80.815020999999987</v>
+        <v>102.552413</v>
       </c>
       <c r="H240" s="16">
-        <v>91.903227999999999</v>
+        <v>101.30970500000001</v>
       </c>
       <c r="I240" s="16">
-        <v>1.259925612332768</v>
+        <v>1.1889439282469401</v>
       </c>
       <c r="J240" s="16">
-        <v>13.720477780980856</v>
+        <v>-1.2117784103236979</v>
       </c>
       <c r="K240" s="16">
-        <v>11.088207000000011</v>
+        <v>-1.2427079999999933</v>
       </c>
     </row>
     <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
         <v>185</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="37"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>86.767961</v>
+        <v>96.532603000000009</v>
       </c>
       <c r="H241" s="16">
-        <v>86.243753999999996</v>
+        <v>98.563648000000001</v>
       </c>
       <c r="I241" s="16">
-        <v>1.1823383893362984</v>
+        <v>1.1567169289010233</v>
       </c>
       <c r="J241" s="16">
-        <v>-0.6041481140717414</v>
+        <v>2.103998998141583</v>
       </c>
       <c r="K241" s="16">
-        <v>-0.52420700000000409</v>
+        <v>2.0310449999999918</v>
       </c>
     </row>
     <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="37"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>0</v>
+        <v>113.18508</v>
       </c>
       <c r="H242" s="16">
-        <v>78.727000000000004</v>
+        <v>82.445313999999996</v>
       </c>
       <c r="I242" s="16">
-        <v>1.079289224553917</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>0.96755642011505627</v>
+      </c>
+      <c r="J242" s="16">
+        <v>-27.158849912020212</v>
       </c>
       <c r="K242" s="16">
-        <v>78.727000000000004</v>
+        <v>-30.739766000000003</v>
       </c>
     </row>
     <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="98" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B243" s="96"/>
       <c r="C243" s="96"/>
       <c r="D243" s="99"/>
       <c r="E243" s="99"/>
       <c r="F243" s="99"/>
       <c r="G243" s="17">
-        <v>2601.2025140000001</v>
+        <v>3187.4747079999997</v>
       </c>
       <c r="H243" s="17">
-        <v>3191.8735900000001</v>
+        <v>3680.924325</v>
       </c>
       <c r="I243" s="17">
-        <v>43.758237603683966</v>
+        <v>43.198355246866186</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="46"/>
     </row>
     <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="46"/>
     </row>
     <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -7537,344 +7537,344 @@
       <c r="B248" s="22"/>
       <c r="C248" s="22"/>
       <c r="D248" s="22"/>
       <c r="E248" s="22"/>
       <c r="F248" s="22"/>
       <c r="G248" s="22"/>
       <c r="H248" s="22"/>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
     </row>
     <row r="249" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="12"/>
       <c r="B249" s="12"/>
       <c r="C249" s="12"/>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
       <c r="E249" s="12">
         <v>2024</v>
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="H249" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="I249" s="13" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="J249" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="K249" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="250" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B250" s="22"/>
-      <c r="C250" s="138" t="s">
+      <c r="C250" s="128" t="s">
         <v>84</v>
       </c>
       <c r="D250" s="16">
         <v>21.758949590693852</v>
       </c>
       <c r="E250" s="16">
         <v>31.656361337098883</v>
       </c>
       <c r="F250" s="16">
         <v>38.039482059238757</v>
       </c>
       <c r="G250" s="16">
         <v>36.443158935010331</v>
       </c>
       <c r="H250" s="16">
         <v>28.691271003808371</v>
       </c>
       <c r="I250" s="16">
-        <v>39.239577949963518</v>
+        <v>37.283714622408766</v>
       </c>
       <c r="J250" s="16">
-        <v>25.620224961796023</v>
+        <v>25.381290485530162</v>
       </c>
       <c r="K250" s="16">
-        <v>-43.269235229068634</v>
+        <v>-39.478093569055346</v>
       </c>
     </row>
     <row r="251" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B251" s="22"/>
-      <c r="C251" s="138"/>
+      <c r="C251" s="128"/>
       <c r="D251" s="16">
         <v>43.252130950368333</v>
       </c>
       <c r="E251" s="16">
         <v>37.878865911286134</v>
       </c>
       <c r="F251" s="16">
         <v>34.949317128814414</v>
       </c>
       <c r="G251" s="16">
         <v>4.7658864095640388</v>
       </c>
       <c r="H251" s="16">
         <v>6.1103432109785638</v>
       </c>
       <c r="I251" s="16">
-        <v>34.323012273174193</v>
+        <v>35.220624449559402</v>
       </c>
       <c r="J251" s="16">
-        <v>43.55641427825929</v>
+        <v>43.06082219075914</v>
       </c>
       <c r="K251" s="16">
-        <v>10.262224819508598</v>
+        <v>8.6934419517173449</v>
       </c>
     </row>
     <row r="252" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B252" s="22"/>
-      <c r="C252" s="138"/>
+      <c r="C252" s="128"/>
       <c r="D252" s="16">
         <v>13.409755647079427</v>
       </c>
       <c r="E252" s="16">
         <v>13.447822734189863</v>
       </c>
       <c r="F252" s="16">
         <v>12.168958389955501</v>
       </c>
       <c r="G252" s="16">
         <v>2.7494712119554547</v>
       </c>
       <c r="H252" s="16">
         <v>9.2340556300789967</v>
       </c>
       <c r="I252" s="16">
-        <v>11.872120303262621</v>
+        <v>12.322151961775418</v>
       </c>
       <c r="J252" s="16">
-        <v>13.972035596712262</v>
+        <v>14.143118508216702</v>
       </c>
       <c r="K252" s="16">
-        <v>2.2566172238180764</v>
+        <v>2.0414674142256102</v>
       </c>
     </row>
     <row r="253" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B253" s="22"/>
-      <c r="C253" s="138"/>
+      <c r="C253" s="128"/>
       <c r="D253" s="16">
         <v>21.579163811858372</v>
       </c>
       <c r="E253" s="16">
         <v>17.016950017425113</v>
       </c>
       <c r="F253" s="16">
         <v>14.842242421991333</v>
       </c>
       <c r="G253" s="16">
         <v>-0.96334519067812818</v>
       </c>
       <c r="H253" s="16">
         <v>1.9215806135632452</v>
       </c>
       <c r="I253" s="16">
-        <v>14.565289473599673</v>
+        <v>15.173508966256408</v>
       </c>
       <c r="J253" s="16">
-        <v>16.851325163232424</v>
+        <v>17.414768815494</v>
       </c>
       <c r="K253" s="16">
-        <v>0.52520455224651619</v>
+        <v>2.0351396421717447</v>
       </c>
     </row>
     <row r="254" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="100" t="s">
         <v>86</v>
       </c>
       <c r="B254" s="101"/>
-      <c r="C254" s="143" t="s">
+      <c r="C254" s="126" t="s">
         <v>85</v>
       </c>
       <c r="D254" s="102">
         <v>97.271671706104115</v>
       </c>
       <c r="E254" s="102">
         <v>97.567636558076359</v>
       </c>
       <c r="F254" s="102">
         <v>97.365901239058559</v>
       </c>
       <c r="G254" s="102">
         <v>13.547653842801441</v>
       </c>
       <c r="H254" s="102">
         <v>11.91799543967984</v>
       </c>
       <c r="I254" s="102">
-        <v>97.464182958841832</v>
+        <v>97.403656646636762</v>
       </c>
       <c r="J254" s="102">
-        <v>96.890075252355217</v>
+        <v>96.984035057472255</v>
       </c>
       <c r="K254" s="102">
-        <v>-13.11195472680374</v>
+        <v>-11.096660389987466</v>
       </c>
     </row>
     <row r="255" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B255" s="103"/>
-      <c r="C255" s="144"/>
+      <c r="C255" s="127"/>
       <c r="D255" s="17">
         <v>2.7283282938958928</v>
       </c>
       <c r="E255" s="17">
         <v>2.4323634419236422</v>
       </c>
       <c r="F255" s="17">
         <v>2.6340987609414315</v>
       </c>
       <c r="G255" s="17">
         <v>23.219842279709802</v>
       </c>
       <c r="H255" s="17">
         <v>10.912029601834504</v>
       </c>
       <c r="I255" s="17">
-        <v>2.5358170411581704</v>
+        <v>2.5963433533632418</v>
       </c>
       <c r="J255" s="17">
-        <v>3.1099247476447966</v>
+        <v>3.0159649425277468</v>
       </c>
       <c r="K255" s="17">
-        <v>7.1908573280177368</v>
+        <v>3.7187445124714684</v>
       </c>
     </row>
     <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="4" t="s">
         <v>127</v>
       </c>
       <c r="D256" s="60"/>
     </row>
     <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="60"/>
     </row>
     <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="4" t="s">
         <v>62</v>
       </c>
       <c r="D258" s="60"/>
     </row>
     <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="20" t="s">
         <v>125</v>
       </c>
       <c r="D259" s="60"/>
     </row>
     <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="104" t="s">
         <v>88</v>
       </c>
       <c r="D260" s="60"/>
     </row>
     <row r="261" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A261" s="135" t="s">
+      <c r="A261" s="124" t="s">
         <v>89</v>
       </c>
-      <c r="B261" s="135"/>
-[...8 lines deleted...]
-      <c r="K261" s="135"/>
+      <c r="B261" s="124"/>
+      <c r="C261" s="124"/>
+      <c r="D261" s="124"/>
+      <c r="E261" s="124"/>
+      <c r="F261" s="124"/>
+      <c r="G261" s="124"/>
+      <c r="H261" s="124"/>
+      <c r="I261" s="124"/>
+      <c r="J261" s="124"/>
+      <c r="K261" s="124"/>
     </row>
     <row r="262" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A262" s="135" t="s">
+      <c r="A262" s="124" t="s">
         <v>90</v>
       </c>
-      <c r="B262" s="135"/>
-[...8 lines deleted...]
-      <c r="K262" s="135"/>
+      <c r="B262" s="124"/>
+      <c r="C262" s="124"/>
+      <c r="D262" s="124"/>
+      <c r="E262" s="124"/>
+      <c r="F262" s="124"/>
+      <c r="G262" s="124"/>
+      <c r="H262" s="124"/>
+      <c r="I262" s="124"/>
+      <c r="J262" s="124"/>
+      <c r="K262" s="124"/>
     </row>
     <row r="263" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A263" s="135" t="s">
+      <c r="A263" s="124" t="s">
         <v>91</v>
       </c>
-      <c r="B263" s="135"/>
-[...8 lines deleted...]
-      <c r="K263" s="135"/>
+      <c r="B263" s="124"/>
+      <c r="C263" s="124"/>
+      <c r="D263" s="124"/>
+      <c r="E263" s="124"/>
+      <c r="F263" s="124"/>
+      <c r="G263" s="124"/>
+      <c r="H263" s="124"/>
+      <c r="I263" s="124"/>
+      <c r="J263" s="124"/>
+      <c r="K263" s="124"/>
     </row>
     <row r="264" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A264" s="135" t="s">
+      <c r="A264" s="124" t="s">
         <v>92</v>
       </c>
-      <c r="B264" s="135"/>
-[...8 lines deleted...]
-      <c r="K264" s="135"/>
+      <c r="B264" s="124"/>
+      <c r="C264" s="124"/>
+      <c r="D264" s="124"/>
+      <c r="E264" s="124"/>
+      <c r="F264" s="124"/>
+      <c r="G264" s="124"/>
+      <c r="H264" s="124"/>
+      <c r="I264" s="124"/>
+      <c r="J264" s="124"/>
+      <c r="K264" s="124"/>
     </row>
     <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="46"/>
       <c r="B265" s="46"/>
       <c r="C265" s="46"/>
       <c r="D265" s="46"/>
       <c r="E265" s="46"/>
       <c r="F265" s="46"/>
       <c r="G265" s="46"/>
       <c r="H265" s="46"/>
       <c r="I265" s="46"/>
       <c r="J265" s="46"/>
       <c r="K265" s="46"/>
     </row>
     <row r="266" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A266" s="46"/>
       <c r="B266" s="46"/>
       <c r="C266" s="46"/>
       <c r="D266" s="46"/>
       <c r="E266" s="46"/>
       <c r="F266" s="46"/>
       <c r="G266" s="46"/>
       <c r="H266" s="46"/>
       <c r="I266" s="46"/>
       <c r="J266" s="46"/>
@@ -7900,344 +7900,344 @@
       <c r="B268" s="22"/>
       <c r="C268" s="22"/>
       <c r="D268" s="22"/>
       <c r="E268" s="22"/>
       <c r="F268" s="22"/>
       <c r="G268" s="22"/>
       <c r="H268" s="22"/>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
     </row>
     <row r="269" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="12"/>
       <c r="B269" s="12"/>
       <c r="C269" s="12"/>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
       <c r="E269" s="12">
         <v>2024</v>
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="H269" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="I269" s="13" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="J269" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="K269" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="270" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B270" s="22"/>
-      <c r="C270" s="138" t="s">
+      <c r="C270" s="128" t="s">
         <v>84</v>
       </c>
       <c r="D270" s="16">
         <v>25.295456665442845</v>
       </c>
       <c r="E270" s="16">
         <v>22.333513812106791</v>
       </c>
       <c r="F270" s="16">
         <v>21.035888874302373</v>
       </c>
       <c r="G270" s="16">
         <v>3.117400821547605</v>
       </c>
       <c r="H270" s="16">
         <v>2.0012135774835071</v>
       </c>
       <c r="I270" s="16">
-        <v>20.233308571699201</v>
+        <v>20.099056874055698</v>
       </c>
       <c r="J270" s="16">
-        <v>21.16204307126495</v>
+        <v>21.333101152562314</v>
       </c>
       <c r="K270" s="16">
-        <v>15.494313347898734</v>
+        <v>16.151115370851233</v>
       </c>
     </row>
     <row r="271" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B271" s="22"/>
-      <c r="C271" s="138"/>
+      <c r="C271" s="128"/>
       <c r="D271" s="16">
         <v>52.264280184261082</v>
       </c>
       <c r="E271" s="16">
         <v>53.219232878227949</v>
       </c>
       <c r="F271" s="16">
         <v>54.939373151746693</v>
       </c>
       <c r="G271" s="16">
         <v>13.016860023278731</v>
       </c>
       <c r="H271" s="16">
         <v>8.1547093611743282</v>
       </c>
       <c r="I271" s="16">
-        <v>55.953871425122536</v>
+        <v>55.969538248543074</v>
       </c>
       <c r="J271" s="16">
-        <v>57.080651259597751</v>
+        <v>56.783485870883887</v>
       </c>
       <c r="K271" s="16">
-        <v>12.649350235572692</v>
+        <v>11.023623388821209</v>
       </c>
     </row>
     <row r="272" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B272" s="22"/>
-      <c r="C272" s="138"/>
+      <c r="C272" s="128"/>
       <c r="D272" s="16">
         <v>10.72095527549096</v>
       </c>
       <c r="E272" s="16">
         <v>10.808851954566045</v>
       </c>
       <c r="F272" s="16">
         <v>10.044947233273483</v>
       </c>
       <c r="G272" s="16">
         <v>1.7410554234350371</v>
       </c>
       <c r="H272" s="16">
         <v>5.0882831256411132</v>
       </c>
       <c r="I272" s="16">
-        <v>10.540710641422352</v>
+        <v>10.523051892480289</v>
       </c>
       <c r="J272" s="16">
-        <v>9.2239838564754475</v>
+        <v>9.2087622657464774</v>
       </c>
       <c r="K272" s="16">
-        <v>-3.3685369980470647</v>
+        <v>-4.2354834898471205</v>
       </c>
     </row>
     <row r="273" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="15" t="s">
         <v>66</v>
       </c>
       <c r="B273" s="22"/>
-      <c r="C273" s="138"/>
+      <c r="C273" s="128"/>
       <c r="D273" s="16">
         <v>11.719307874805109</v>
       </c>
       <c r="E273" s="16">
         <v>13.638401355099203</v>
       </c>
       <c r="F273" s="16">
         <v>13.979790740677444</v>
       </c>
       <c r="G273" s="16">
         <v>12.218730434063783</v>
       </c>
       <c r="H273" s="16">
         <v>11.62858758188734</v>
       </c>
       <c r="I273" s="16">
-        <v>13.272109361755918</v>
+        <v>13.408352984920954</v>
       </c>
       <c r="J273" s="16">
-        <v>12.533321812661855</v>
+        <v>12.674650710807335</v>
       </c>
       <c r="K273" s="16">
-        <v>4.278830405952629</v>
+        <v>3.4440787819349805</v>
       </c>
     </row>
     <row r="274" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="100" t="s">
         <v>86</v>
       </c>
       <c r="B274" s="101"/>
-      <c r="C274" s="143" t="s">
+      <c r="C274" s="126" t="s">
         <v>77</v>
       </c>
       <c r="D274" s="102">
         <v>97.394738622633724</v>
       </c>
       <c r="E274" s="102">
         <v>98.586522754722878</v>
       </c>
       <c r="F274" s="102">
         <v>98.840884743666507</v>
       </c>
       <c r="G274" s="102">
         <v>9.4783257925420532</v>
       </c>
       <c r="H274" s="102">
         <v>6.8134033364044555</v>
       </c>
       <c r="I274" s="102">
-        <v>99.034139377732373</v>
+        <v>99.009951422706607</v>
       </c>
       <c r="J274" s="102">
-        <v>98.415671800163537</v>
+        <v>98.366011117742005</v>
       </c>
       <c r="K274" s="102">
-        <v>10.425636710740839</v>
+        <v>9.4321850877899056</v>
       </c>
     </row>
     <row r="275" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B275" s="103"/>
-      <c r="C275" s="144"/>
+      <c r="C275" s="127"/>
       <c r="D275" s="17">
         <v>2.6052613773662849</v>
       </c>
       <c r="E275" s="17">
         <v>1.4134772452771112</v>
       </c>
       <c r="F275" s="17">
         <v>1.1591152563334892</v>
       </c>
       <c r="G275" s="17">
         <v>-10.453859412951026</v>
       </c>
       <c r="H275" s="17">
         <v>-13.085086706418315</v>
       </c>
       <c r="I275" s="17">
-        <v>0.96586062226762004</v>
+        <v>0.99004857729339724</v>
       </c>
       <c r="J275" s="17">
-        <v>1.5843281998364669</v>
+        <v>1.6339888822579887</v>
       </c>
       <c r="K275" s="17">
-        <v>82.272552130427783</v>
+        <v>81.790611812796641</v>
       </c>
     </row>
     <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="4" t="s">
         <v>127</v>
       </c>
       <c r="D276" s="60"/>
     </row>
     <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="60"/>
     </row>
     <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="4" t="s">
         <v>62</v>
       </c>
       <c r="D278" s="60"/>
     </row>
     <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="20" t="s">
         <v>125</v>
       </c>
       <c r="D279" s="60"/>
     </row>
     <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="104" t="s">
         <v>88</v>
       </c>
       <c r="D280" s="60"/>
     </row>
     <row r="281" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A281" s="135" t="s">
+      <c r="A281" s="124" t="s">
         <v>89</v>
       </c>
-      <c r="B281" s="135"/>
-[...8 lines deleted...]
-      <c r="K281" s="135"/>
+      <c r="B281" s="124"/>
+      <c r="C281" s="124"/>
+      <c r="D281" s="124"/>
+      <c r="E281" s="124"/>
+      <c r="F281" s="124"/>
+      <c r="G281" s="124"/>
+      <c r="H281" s="124"/>
+      <c r="I281" s="124"/>
+      <c r="J281" s="124"/>
+      <c r="K281" s="124"/>
     </row>
     <row r="282" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A282" s="135" t="s">
+      <c r="A282" s="124" t="s">
         <v>90</v>
       </c>
-      <c r="B282" s="135"/>
-[...8 lines deleted...]
-      <c r="K282" s="135"/>
+      <c r="B282" s="124"/>
+      <c r="C282" s="124"/>
+      <c r="D282" s="124"/>
+      <c r="E282" s="124"/>
+      <c r="F282" s="124"/>
+      <c r="G282" s="124"/>
+      <c r="H282" s="124"/>
+      <c r="I282" s="124"/>
+      <c r="J282" s="124"/>
+      <c r="K282" s="124"/>
     </row>
     <row r="283" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A283" s="135" t="s">
+      <c r="A283" s="124" t="s">
         <v>91</v>
       </c>
-      <c r="B283" s="135"/>
-[...8 lines deleted...]
-      <c r="K283" s="135"/>
+      <c r="B283" s="124"/>
+      <c r="C283" s="124"/>
+      <c r="D283" s="124"/>
+      <c r="E283" s="124"/>
+      <c r="F283" s="124"/>
+      <c r="G283" s="124"/>
+      <c r="H283" s="124"/>
+      <c r="I283" s="124"/>
+      <c r="J283" s="124"/>
+      <c r="K283" s="124"/>
     </row>
     <row r="284" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A284" s="135" t="s">
+      <c r="A284" s="124" t="s">
         <v>92</v>
       </c>
-      <c r="B284" s="135"/>
-[...8 lines deleted...]
-      <c r="K284" s="135"/>
+      <c r="B284" s="124"/>
+      <c r="C284" s="124"/>
+      <c r="D284" s="124"/>
+      <c r="E284" s="124"/>
+      <c r="F284" s="124"/>
+      <c r="G284" s="124"/>
+      <c r="H284" s="124"/>
+      <c r="I284" s="124"/>
+      <c r="J284" s="124"/>
+      <c r="K284" s="124"/>
     </row>
     <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="46"/>
       <c r="B285" s="46"/>
       <c r="C285" s="46"/>
       <c r="D285" s="46"/>
       <c r="E285" s="46"/>
       <c r="F285" s="83"/>
       <c r="G285" s="83"/>
       <c r="H285" s="46"/>
       <c r="I285" s="46"/>
       <c r="J285" s="46"/>
       <c r="K285" s="46"/>
     </row>
     <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="46"/>
       <c r="B286" s="46"/>
       <c r="C286" s="46"/>
       <c r="D286" s="46"/>
       <c r="E286" s="46"/>
       <c r="F286" s="83"/>
       <c r="G286" s="83"/>
       <c r="H286" s="46"/>
       <c r="I286" s="46"/>
       <c r="J286" s="46"/>
@@ -8270,181 +8270,181 @@
       <c r="I288" s="22"/>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
     </row>
     <row r="289" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="12"/>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="24"/>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
         <v>2022</v>
       </c>
       <c r="G289" s="12">
         <v>2023</v>
       </c>
       <c r="H289" s="12">
         <v>2024</v>
       </c>
       <c r="I289" s="12">
         <v>2025</v>
       </c>
       <c r="J289" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="K289" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B290" s="105"/>
       <c r="C290" s="105"/>
-      <c r="D290" s="124" t="s">
+      <c r="D290" s="132" t="s">
         <v>58</v>
       </c>
       <c r="E290" s="106">
         <v>2.8923829220278052</v>
       </c>
       <c r="F290" s="106">
         <v>3.2194794811840288</v>
       </c>
       <c r="G290" s="106">
         <v>3.358921403968667</v>
       </c>
       <c r="H290" s="106">
         <v>3.1393704861658547</v>
       </c>
       <c r="I290" s="106">
         <v>2.7267138475278632</v>
       </c>
       <c r="J290" s="107">
         <v>-1.1733544280253436</v>
       </c>
       <c r="K290" s="107">
         <v>10.25308227092232</v>
       </c>
     </row>
     <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B291" s="22"/>
       <c r="C291" s="22"/>
-      <c r="D291" s="139"/>
+      <c r="D291" s="133"/>
       <c r="E291" s="60">
         <v>6.5029916781077141E-2</v>
       </c>
       <c r="F291" s="60">
         <v>7.2969329251301757E-2</v>
       </c>
       <c r="G291" s="60">
         <v>0.10926689827229227</v>
       </c>
       <c r="H291" s="60">
         <v>0.12350795643846599</v>
       </c>
       <c r="I291" s="60">
         <v>0.1557270320893244</v>
       </c>
       <c r="J291" s="16">
         <v>43.465056166438544</v>
       </c>
       <c r="K291" s="16">
         <v>39.189827922422474</v>
       </c>
     </row>
     <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B292" s="22"/>
       <c r="C292" s="22"/>
-      <c r="D292" s="139"/>
+      <c r="D292" s="133"/>
       <c r="E292" s="60">
         <v>16.757183487668833</v>
       </c>
       <c r="F292" s="60">
         <v>18.934437026803796</v>
       </c>
       <c r="G292" s="60">
         <v>15.145899110309506</v>
       </c>
       <c r="H292" s="60">
         <v>15.912179121563499</v>
       </c>
       <c r="I292" s="60">
         <v>12.820543304054949</v>
       </c>
       <c r="J292" s="16">
         <v>-8.3243848235280282</v>
       </c>
       <c r="K292" s="16">
         <v>4.6456420701139978</v>
       </c>
     </row>
     <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B293" s="22"/>
       <c r="C293" s="22"/>
-      <c r="D293" s="139"/>
+      <c r="D293" s="133"/>
       <c r="E293" s="60">
         <v>78.864481667629619</v>
       </c>
       <c r="F293" s="60">
         <v>76.59172422975341</v>
       </c>
       <c r="G293" s="60">
         <v>79.278202291275946</v>
       </c>
       <c r="H293" s="60">
         <v>78.671324609612924</v>
       </c>
       <c r="I293" s="60">
         <v>82.588883912018829</v>
       </c>
       <c r="J293" s="16">
         <v>19.448911511242297</v>
       </c>
       <c r="K293" s="16">
         <v>13.189158655865029</v>
       </c>
     </row>
     <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B294" s="73"/>
       <c r="C294" s="73"/>
-      <c r="D294" s="140"/>
+      <c r="D294" s="134"/>
       <c r="E294" s="108">
         <v>1.4209220058926668</v>
       </c>
       <c r="F294" s="108">
         <v>1.1813899330074582</v>
       </c>
       <c r="G294" s="108">
         <v>2.1077102961735945</v>
       </c>
       <c r="H294" s="108">
         <v>2.153617826219266</v>
       </c>
       <c r="I294" s="108">
         <v>1.70813190430902</v>
       </c>
       <c r="J294" s="17">
         <v>-9.753611957059011</v>
       </c>
       <c r="K294" s="17">
         <v>17.160869705591075</v>
       </c>
     </row>
     <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="4" t="s">
         <v>1</v>
@@ -8541,181 +8541,181 @@
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
     </row>
     <row r="304" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="12"/>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="24"/>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
         <v>2022</v>
       </c>
       <c r="G304" s="12">
         <v>2023</v>
       </c>
       <c r="H304" s="12">
         <v>2024</v>
       </c>
       <c r="I304" s="12">
         <v>2025</v>
       </c>
       <c r="J304" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="K304" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B305" s="105"/>
       <c r="C305" s="105"/>
-      <c r="D305" s="124" t="s">
+      <c r="D305" s="132" t="s">
         <v>58</v>
       </c>
       <c r="E305" s="106">
         <v>2.4743073272563163</v>
       </c>
       <c r="F305" s="106">
         <v>1.8897893543878268</v>
       </c>
       <c r="G305" s="106">
         <v>2.0439302872474938</v>
       </c>
       <c r="H305" s="106">
         <v>1.9974195861009223</v>
       </c>
       <c r="I305" s="106">
         <v>2.2435531295083737</v>
       </c>
       <c r="J305" s="107">
         <v>22.652421374531929</v>
       </c>
       <c r="K305" s="107">
         <v>3.8475249758849861</v>
       </c>
     </row>
     <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B306" s="22"/>
       <c r="C306" s="22"/>
-      <c r="D306" s="139"/>
+      <c r="D306" s="133"/>
       <c r="E306" s="60">
         <v>8.6288214858134052E-2</v>
       </c>
       <c r="F306" s="60">
         <v>7.7587273123985348E-2</v>
       </c>
       <c r="G306" s="60">
         <v>0.11680134056358885</v>
       </c>
       <c r="H306" s="60">
         <v>0.14802250634815095</v>
       </c>
       <c r="I306" s="60">
         <v>0.1052055208698387</v>
       </c>
       <c r="J306" s="16">
         <v>-22.389612939126511</v>
       </c>
       <c r="K306" s="16">
         <v>11.827143806812979</v>
       </c>
     </row>
     <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B307" s="22"/>
       <c r="C307" s="22"/>
-      <c r="D307" s="139"/>
+      <c r="D307" s="133"/>
       <c r="E307" s="60">
         <v>3.9798488902227231</v>
       </c>
       <c r="F307" s="60">
         <v>5.5657193475968159</v>
       </c>
       <c r="G307" s="60">
         <v>6.1637838293468281</v>
       </c>
       <c r="H307" s="60">
         <v>5.3655288942346413</v>
       </c>
       <c r="I307" s="60">
         <v>6.2445392428244162</v>
       </c>
       <c r="J307" s="16">
         <v>27.085772520946289</v>
       </c>
       <c r="K307" s="16">
         <v>19.10607826751891</v>
       </c>
     </row>
     <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B308" s="22"/>
       <c r="C308" s="22"/>
-      <c r="D308" s="139"/>
+      <c r="D308" s="133"/>
       <c r="E308" s="60">
         <v>85.726661773896367</v>
       </c>
       <c r="F308" s="60">
         <v>82.951631670220323</v>
       </c>
       <c r="G308" s="60">
         <v>82.694369056448409</v>
       </c>
       <c r="H308" s="60">
         <v>83.550594309305566</v>
       </c>
       <c r="I308" s="60">
         <v>81.298096200833143</v>
       </c>
       <c r="J308" s="16">
         <v>6.25268272218152</v>
       </c>
       <c r="K308" s="16">
         <v>5.018687630790919</v>
       </c>
     </row>
     <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B309" s="73"/>
       <c r="C309" s="73"/>
-      <c r="D309" s="140"/>
+      <c r="D309" s="134"/>
       <c r="E309" s="108">
         <v>7.7328937937664568</v>
       </c>
       <c r="F309" s="108">
         <v>9.5152723546710583</v>
       </c>
       <c r="G309" s="108">
         <v>8.9811154863936817</v>
       </c>
       <c r="H309" s="108">
         <v>8.9384347040107244</v>
       </c>
       <c r="I309" s="108">
         <v>10.108605905964213</v>
       </c>
       <c r="J309" s="17">
         <v>23.492011735688568</v>
       </c>
       <c r="K309" s="17">
         <v>13.792273913953434</v>
       </c>
     </row>
     <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="4" t="s">
         <v>1</v>
@@ -8809,200 +8809,200 @@
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
       <c r="H318" s="8"/>
       <c r="I318" s="8"/>
       <c r="J318" s="8"/>
       <c r="K318" s="9"/>
     </row>
     <row r="319" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A319" s="11"/>
       <c r="B319" s="12">
         <v>2021</v>
       </c>
       <c r="C319" s="12">
         <v>2022</v>
       </c>
       <c r="D319" s="12">
         <v>2023</v>
       </c>
       <c r="E319" s="12">
         <v>2024</v>
       </c>
       <c r="F319" s="12">
         <v>2025</v>
       </c>
       <c r="G319" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="H319" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="I319" s="13" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="J319" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="K319" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="320" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A320" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B320" s="16">
         <v>3017.41</v>
       </c>
       <c r="C320" s="16">
         <v>4898.41</v>
       </c>
       <c r="D320" s="16">
         <v>6208.14</v>
       </c>
       <c r="E320" s="16">
         <v>6695.98</v>
       </c>
       <c r="F320" s="16">
         <v>7148.75</v>
       </c>
       <c r="G320" s="16">
         <v>6.7618182850008575</v>
       </c>
       <c r="H320" s="16">
         <v>24.064904638156893</v>
       </c>
       <c r="I320" s="16">
-        <v>3313.9300000000003</v>
+        <v>3993.0400000000004</v>
       </c>
       <c r="J320" s="16">
-        <v>3482.3199999999997</v>
+        <v>4195.5599999999995</v>
       </c>
       <c r="K320" s="16">
-        <v>5.0812781199361305</v>
+        <v>5.0718249754572717</v>
       </c>
     </row>
     <row r="321" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A321" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B321" s="16">
         <v>1268.6400000000001</v>
       </c>
       <c r="C321" s="16">
         <v>1719.76</v>
       </c>
       <c r="D321" s="16">
         <v>1906.05</v>
       </c>
       <c r="E321" s="16">
         <v>2151.33</v>
       </c>
       <c r="F321" s="16">
         <v>2173.13</v>
       </c>
       <c r="G321" s="16">
         <v>1.0133266397995744</v>
       </c>
       <c r="H321" s="16">
         <v>14.402845513424079</v>
       </c>
       <c r="I321" s="16">
-        <v>1020.8999999999999</v>
+        <v>1202.6499999999999</v>
       </c>
       <c r="J321" s="16">
-        <v>1197.9099999999999</v>
+        <v>1446.1799999999998</v>
       </c>
       <c r="K321" s="16">
-        <v>17.338622783818199</v>
+        <v>20.249449133164262</v>
       </c>
     </row>
     <row r="322" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A322" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B322" s="16">
         <v>1748.7699999999998</v>
       </c>
       <c r="C322" s="16">
         <v>3178.6499999999996</v>
       </c>
       <c r="D322" s="16">
         <v>4302.09</v>
       </c>
       <c r="E322" s="16">
         <v>4544.6499999999996</v>
       </c>
       <c r="F322" s="16">
         <v>4975.62</v>
       </c>
       <c r="G322" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H322" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I322" s="16">
-        <v>2293.0300000000007</v>
+        <v>2790.3900000000003</v>
       </c>
       <c r="J322" s="16">
-        <v>2284.41</v>
+        <v>2749.3799999999997</v>
       </c>
       <c r="K322" s="16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="323" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A323" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B323" s="17">
         <v>237.8460398537016</v>
       </c>
       <c r="C323" s="17">
         <v>284.83102293343256</v>
       </c>
       <c r="D323" s="17">
         <v>325.70709057999528</v>
       </c>
       <c r="E323" s="17">
         <v>311.24839053050903</v>
       </c>
       <c r="F323" s="17">
         <v>328.96099174922801</v>
       </c>
       <c r="G323" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H323" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I323" s="17">
-        <v>324.60867861690673</v>
+        <v>332.02012223007534</v>
       </c>
       <c r="J323" s="17">
-        <v>290.69963519796983</v>
+        <v>290.11326390905697</v>
       </c>
       <c r="K323" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="324" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A324" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B324" s="46"/>
       <c r="C324" s="46"/>
       <c r="D324" s="46"/>
       <c r="E324" s="46"/>
       <c r="F324" s="46"/>
       <c r="G324" s="46"/>
       <c r="H324" s="46"/>
       <c r="I324" s="46"/>
       <c r="J324" s="46"/>
       <c r="K324" s="46"/>
     </row>
     <row r="325" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A325" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B325" s="46"/>
@@ -9040,295 +9040,295 @@
       <c r="D327" s="46"/>
       <c r="E327" s="46"/>
       <c r="F327" s="46"/>
       <c r="G327" s="46"/>
       <c r="H327" s="46"/>
       <c r="I327" s="46"/>
       <c r="J327" s="46"/>
       <c r="K327" s="46"/>
     </row>
     <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A328" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B328" s="46"/>
       <c r="C328" s="46"/>
       <c r="D328" s="46"/>
       <c r="E328" s="46"/>
       <c r="F328" s="46"/>
       <c r="G328" s="46"/>
       <c r="H328" s="46"/>
       <c r="I328" s="46"/>
       <c r="J328" s="46"/>
       <c r="K328" s="46"/>
     </row>
     <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A329" s="131" t="s">
-[...11 lines deleted...]
-      <c r="K329" s="131"/>
+      <c r="A329" s="125" t="s">
+        <v>156</v>
+      </c>
+      <c r="B329" s="125"/>
+      <c r="C329" s="125"/>
+      <c r="D329" s="125"/>
+      <c r="E329" s="125"/>
+      <c r="F329" s="125"/>
+      <c r="G329" s="125"/>
+      <c r="H329" s="125"/>
+      <c r="I329" s="125"/>
+      <c r="J329" s="125"/>
+      <c r="K329" s="125"/>
     </row>
     <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A330" s="46"/>
       <c r="B330" s="46"/>
       <c r="C330" s="46"/>
       <c r="D330" s="46"/>
       <c r="E330" s="46"/>
       <c r="F330" s="46"/>
       <c r="G330" s="46"/>
       <c r="H330" s="46"/>
       <c r="I330" s="46"/>
       <c r="J330" s="46"/>
       <c r="K330" s="46"/>
     </row>
     <row r="331" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="2" t="s">
         <v>194</v>
       </c>
       <c r="B331" s="22"/>
       <c r="C331" s="22"/>
       <c r="D331" s="22"/>
     </row>
     <row r="332" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="23"/>
       <c r="B332" s="23"/>
       <c r="C332" s="23"/>
       <c r="D332" s="24"/>
       <c r="E332" s="12">
         <v>2021</v>
       </c>
       <c r="F332" s="12">
         <v>2022</v>
       </c>
       <c r="G332" s="12">
         <v>2023</v>
       </c>
       <c r="H332" s="12">
         <v>2024</v>
       </c>
       <c r="I332" s="12">
         <v>2025</v>
       </c>
       <c r="J332" s="13" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="K332" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
     </row>
     <row r="333" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A333" s="125" t="s">
-[...3 lines deleted...]
-      <c r="C333" s="125"/>
+      <c r="A333" s="129" t="s">
+        <v>144</v>
+      </c>
+      <c r="B333" s="129"/>
+      <c r="C333" s="129"/>
       <c r="D333" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E333" s="27">
         <v>4</v>
       </c>
       <c r="F333" s="27">
         <v>3</v>
       </c>
       <c r="G333" s="27">
         <v>3</v>
       </c>
       <c r="H333" s="27">
         <v>3</v>
       </c>
       <c r="I333" s="27">
         <v>2</v>
       </c>
       <c r="J333" s="27">
         <v>2</v>
       </c>
       <c r="K333" s="27">
         <v>2</v>
       </c>
     </row>
     <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A334" s="125"/>
-[...1 lines deleted...]
-      <c r="C334" s="125"/>
+      <c r="A334" s="129"/>
+      <c r="B334" s="129"/>
+      <c r="C334" s="129"/>
       <c r="D334" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E334" s="28">
         <v>10.771940070884515</v>
       </c>
       <c r="F334" s="28">
         <v>10.895008533115897</v>
       </c>
       <c r="G334" s="28">
         <v>11.633320316101365</v>
       </c>
       <c r="H334" s="28">
         <v>11.515795139996611</v>
       </c>
       <c r="I334" s="28">
         <v>11.760270938217513</v>
       </c>
       <c r="J334" s="28">
-        <v>11.9503024240442</v>
+        <v>11.686548428741304</v>
       </c>
       <c r="K334" s="28">
-        <v>11.975830441675635</v>
+        <v>11.736780959355873</v>
       </c>
     </row>
     <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A335" s="128" t="s">
-[...3 lines deleted...]
-      <c r="C335" s="128"/>
+      <c r="A335" s="130" t="s">
+        <v>145</v>
+      </c>
+      <c r="B335" s="130"/>
+      <c r="C335" s="130"/>
       <c r="D335" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E335" s="30">
         <v>5</v>
       </c>
       <c r="F335" s="30">
         <v>4</v>
       </c>
       <c r="G335" s="30">
         <v>3</v>
       </c>
       <c r="H335" s="30">
         <v>3</v>
       </c>
       <c r="I335" s="30">
         <v>3</v>
       </c>
       <c r="J335" s="30">
         <v>3</v>
       </c>
       <c r="K335" s="30">
         <v>3</v>
       </c>
     </row>
     <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A336" s="129"/>
-[...1 lines deleted...]
-      <c r="C336" s="129"/>
+      <c r="A336" s="131"/>
+      <c r="B336" s="131"/>
+      <c r="C336" s="131"/>
       <c r="D336" s="31" t="s">
         <v>33</v>
       </c>
       <c r="E336" s="32">
         <v>7.2962257054156936</v>
       </c>
       <c r="F336" s="32">
         <v>7.3740006191594691</v>
       </c>
       <c r="G336" s="32">
         <v>7.9208319896807486</v>
       </c>
       <c r="H336" s="32">
         <v>8.1177240351917845</v>
       </c>
       <c r="I336" s="32">
         <v>7.8661523748712288</v>
       </c>
       <c r="J336" s="32">
-        <v>7.8439538014248038</v>
+        <v>7.6756646360337886</v>
       </c>
       <c r="K336" s="32">
-        <v>8.3605758761815938</v>
+        <v>8.3329059841371809</v>
       </c>
     </row>
     <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A337" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B337" s="33"/>
       <c r="C337" s="34"/>
     </row>
     <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A338" s="4" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="339" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A339" s="46"/>
     </row>
     <row r="340" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A340" s="46"/>
     </row>
     <row r="341" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A341" s="46"/>
     </row>
     <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A342" s="2" t="s">
         <v>196</v>
       </c>
       <c r="B342" s="37"/>
       <c r="C342" s="37"/>
       <c r="D342" s="37"/>
       <c r="E342" s="37"/>
       <c r="F342" s="37"/>
       <c r="G342" s="37"/>
       <c r="H342" s="37"/>
       <c r="I342" s="37"/>
       <c r="J342" s="37"/>
       <c r="K342" s="37"/>
     </row>
     <row r="343" spans="1:11" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A343" s="23"/>
       <c r="B343" s="23"/>
       <c r="C343" s="23"/>
       <c r="D343" s="13">
         <v>2021</v>
       </c>
       <c r="E343" s="13" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="F343" s="13">
         <v>2024</v>
       </c>
       <c r="G343" s="13" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="H343" s="13">
         <v>2025</v>
       </c>
       <c r="I343" s="13" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="J343" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="K343" s="13" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="344" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B344" s="5"/>
       <c r="C344" s="79"/>
       <c r="D344" s="16">
         <v>1143.28</v>
       </c>
       <c r="E344" s="16">
         <v>37.889448235407187</v>
       </c>
       <c r="F344" s="16">
         <v>3133.6200000000003</v>
       </c>
       <c r="G344" s="16">
         <v>46.798526877320427</v>
       </c>
       <c r="H344" s="16">
         <v>3367.0800000000004</v>
       </c>
       <c r="I344" s="16">
         <v>47.100262283616026</v>
@@ -9701,132 +9701,132 @@
       </c>
       <c r="H356" s="17">
         <v>7148.75</v>
       </c>
       <c r="I356" s="17">
         <v>100</v>
       </c>
       <c r="J356" s="17">
         <v>6.7618182850008575</v>
       </c>
       <c r="K356" s="17">
         <v>452.77000000000044</v>
       </c>
     </row>
     <row r="357" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A357" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="358" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A358" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="359" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A359" s="131" t="s">
+      <c r="A359" s="125" t="s">
         <v>51</v>
       </c>
-      <c r="B359" s="131"/>
-[...8 lines deleted...]
-      <c r="K359" s="131"/>
+      <c r="B359" s="125"/>
+      <c r="C359" s="125"/>
+      <c r="D359" s="125"/>
+      <c r="E359" s="125"/>
+      <c r="F359" s="125"/>
+      <c r="G359" s="125"/>
+      <c r="H359" s="125"/>
+      <c r="I359" s="125"/>
+      <c r="J359" s="125"/>
+      <c r="K359" s="125"/>
     </row>
     <row r="360" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A360" s="46"/>
       <c r="B360" s="46"/>
       <c r="C360" s="46"/>
       <c r="D360" s="83"/>
       <c r="E360" s="83"/>
       <c r="F360" s="83"/>
       <c r="G360" s="83"/>
       <c r="H360" s="83"/>
       <c r="I360" s="83"/>
       <c r="J360" s="46"/>
       <c r="K360" s="46"/>
     </row>
     <row r="361" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A361" s="46"/>
       <c r="B361" s="46"/>
       <c r="C361" s="46"/>
       <c r="D361" s="83"/>
       <c r="E361" s="83"/>
       <c r="F361" s="83"/>
       <c r="G361" s="83"/>
       <c r="H361" s="83"/>
       <c r="I361" s="83"/>
       <c r="J361" s="46"/>
       <c r="K361" s="46"/>
     </row>
     <row r="362" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A362" s="2" t="s">
         <v>197</v>
       </c>
       <c r="B362" s="37"/>
       <c r="C362" s="37"/>
       <c r="D362" s="37"/>
       <c r="E362" s="37"/>
       <c r="F362" s="37"/>
       <c r="G362" s="37"/>
       <c r="H362" s="37"/>
       <c r="I362" s="37"/>
       <c r="J362" s="37"/>
       <c r="K362" s="37"/>
     </row>
     <row r="363" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A363" s="23"/>
       <c r="B363" s="23"/>
       <c r="C363" s="23"/>
       <c r="D363" s="13">
         <v>2021</v>
       </c>
       <c r="E363" s="13" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="F363" s="13">
         <v>2024</v>
       </c>
       <c r="G363" s="13" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="H363" s="13">
         <v>2025</v>
       </c>
       <c r="I363" s="13" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="J363" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="K363" s="13" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="364" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A364" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B364" s="5"/>
       <c r="C364" s="79"/>
       <c r="D364" s="16">
         <v>561.92000000000007</v>
       </c>
       <c r="E364" s="16">
         <v>44.293101273805021</v>
       </c>
       <c r="F364" s="16">
         <v>957.44000000000017</v>
       </c>
       <c r="G364" s="16">
         <v>44.504562294022776</v>
       </c>
       <c r="H364" s="16">
         <v>832.2</v>
       </c>
       <c r="I364" s="16">
         <v>38.294993856787215</v>
@@ -10199,63 +10199,63 @@
       </c>
       <c r="H376" s="17">
         <v>2173.13</v>
       </c>
       <c r="I376" s="17">
         <v>100</v>
       </c>
       <c r="J376" s="17">
         <v>1.0133266397995744</v>
       </c>
       <c r="K376" s="17">
         <v>21.800000000000182</v>
       </c>
     </row>
     <row r="377" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A377" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="378" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A378" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="379" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A379" s="131" t="s">
+      <c r="A379" s="125" t="s">
         <v>51</v>
       </c>
-      <c r="B379" s="131"/>
-[...8 lines deleted...]
-      <c r="K379" s="131"/>
+      <c r="B379" s="125"/>
+      <c r="C379" s="125"/>
+      <c r="D379" s="125"/>
+      <c r="E379" s="125"/>
+      <c r="F379" s="125"/>
+      <c r="G379" s="125"/>
+      <c r="H379" s="125"/>
+      <c r="I379" s="125"/>
+      <c r="J379" s="125"/>
+      <c r="K379" s="125"/>
     </row>
     <row r="380" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A380" s="46"/>
       <c r="B380" s="46"/>
       <c r="C380" s="46"/>
       <c r="D380" s="83"/>
       <c r="E380" s="83"/>
       <c r="F380" s="83"/>
       <c r="G380" s="83"/>
       <c r="H380" s="83"/>
       <c r="I380" s="46"/>
       <c r="J380" s="46"/>
       <c r="K380" s="46"/>
     </row>
     <row r="381" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A381" s="46"/>
       <c r="B381" s="46"/>
       <c r="C381" s="46"/>
       <c r="D381" s="83"/>
       <c r="E381" s="83"/>
       <c r="F381" s="83"/>
       <c r="G381" s="83"/>
       <c r="H381" s="83"/>
       <c r="I381" s="46"/>
       <c r="J381" s="46"/>
@@ -10365,443 +10365,443 @@
       <c r="J389" s="46"/>
       <c r="K389" s="46"/>
     </row>
     <row r="390" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A390" s="2" t="s">
         <v>196</v>
       </c>
       <c r="B390" s="37"/>
       <c r="C390" s="37"/>
       <c r="D390" s="37"/>
       <c r="E390" s="37"/>
       <c r="F390" s="37"/>
       <c r="G390" s="37"/>
       <c r="H390" s="37"/>
       <c r="I390" s="37"/>
       <c r="J390" s="37"/>
       <c r="K390" s="37"/>
     </row>
     <row r="391" spans="1:11" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A391" s="23"/>
       <c r="B391" s="23"/>
       <c r="C391" s="23"/>
       <c r="D391" s="13"/>
       <c r="E391" s="13"/>
       <c r="F391" s="13" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="G391" s="13" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="H391" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="I391" s="13" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="J391" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="K391" s="13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="392" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A392" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B392" s="5"/>
       <c r="C392" s="79"/>
       <c r="D392" s="16"/>
       <c r="E392" s="16"/>
       <c r="F392" s="16">
-        <v>1473.6800000000003</v>
+        <v>1826.5000000000002</v>
       </c>
       <c r="G392" s="16">
-        <v>44.469255536477839</v>
+        <v>45.742091238755435</v>
       </c>
       <c r="H392" s="16">
-        <v>1542.1399999999999</v>
+        <v>1910.54</v>
       </c>
       <c r="I392" s="16">
-        <v>44.284844586367711</v>
+        <v>45.537186930946049</v>
       </c>
       <c r="J392" s="16">
-        <v>4.6455132728950366</v>
+        <v>4.6011497399397605</v>
       </c>
       <c r="K392" s="16">
-        <v>68.459999999999582</v>
+        <v>84.039999999999736</v>
       </c>
     </row>
     <row r="393" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A393" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B393" s="5"/>
       <c r="C393" s="79"/>
       <c r="D393" s="16"/>
       <c r="E393" s="16"/>
       <c r="F393" s="16">
-        <v>574.72</v>
+        <v>686.64</v>
       </c>
       <c r="G393" s="16">
-        <v>17.342550989308766</v>
+        <v>17.195920902370119</v>
       </c>
       <c r="H393" s="16">
-        <v>584.12</v>
+        <v>686.48</v>
       </c>
       <c r="I393" s="16">
-        <v>16.7738748880057</v>
+        <v>16.36205893849689</v>
       </c>
       <c r="J393" s="16">
-        <v>1.6355790645879691</v>
+        <v>-2.3301875800997345E-2</v>
       </c>
       <c r="K393" s="16">
-        <v>9.3999999999999773</v>
+        <v>-0.15999999999996817</v>
       </c>
     </row>
     <row r="394" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A394" s="15" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B394" s="5"/>
       <c r="C394" s="79"/>
       <c r="D394" s="16"/>
       <c r="E394" s="16"/>
       <c r="F394" s="16">
-        <v>516.92999999999995</v>
+        <v>618.22</v>
       </c>
       <c r="G394" s="16">
-        <v>15.598700032891458</v>
+        <v>15.482439444633661</v>
       </c>
       <c r="H394" s="16">
-        <v>571.17999999999995</v>
+        <v>673.15000000000009</v>
       </c>
       <c r="I394" s="16">
-        <v>16.40228353511452</v>
+        <v>16.044342114044376</v>
       </c>
       <c r="J394" s="16">
-        <v>10.494651113303544</v>
+        <v>8.8851865031865778</v>
       </c>
       <c r="K394" s="16">
-        <v>54.25</v>
+        <v>54.930000000000064</v>
       </c>
     </row>
     <row r="395" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A395" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B395" s="5"/>
       <c r="C395" s="79"/>
       <c r="D395" s="16"/>
       <c r="E395" s="16"/>
       <c r="F395" s="16">
-        <v>528.66</v>
+        <v>599.54</v>
       </c>
       <c r="G395" s="16">
-        <v>15.952660436400285</v>
+        <v>15.014625448280006</v>
       </c>
       <c r="H395" s="16">
-        <v>566.21</v>
+        <v>668.99</v>
       </c>
       <c r="I395" s="16">
-        <v>16.259562590456937</v>
+        <v>15.945189676705853</v>
       </c>
       <c r="J395" s="16">
-        <v>7.1028638444368912</v>
+        <v>11.583880975414493</v>
       </c>
       <c r="K395" s="16">
-        <v>37.550000000000068</v>
+        <v>69.450000000000045</v>
       </c>
     </row>
     <row r="396" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A396" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B396" s="5"/>
       <c r="C396" s="79"/>
       <c r="D396" s="16"/>
       <c r="E396" s="16"/>
       <c r="F396" s="16">
-        <v>43.55</v>
+        <v>51.98</v>
       </c>
       <c r="G396" s="16">
-        <v>1.3141496652011355</v>
+        <v>1.3017650712239295</v>
       </c>
       <c r="H396" s="16">
-        <v>55.28</v>
+        <v>62.63</v>
       </c>
       <c r="I396" s="16">
-        <v>1.587447448827219</v>
+        <v>1.4927685457960322</v>
       </c>
       <c r="J396" s="16">
-        <v>26.934557979334112</v>
+        <v>20.488649480569464</v>
       </c>
       <c r="K396" s="16">
-        <v>11.730000000000004</v>
+        <v>10.650000000000006</v>
       </c>
     </row>
     <row r="397" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A397" s="15" t="s">
         <v>68</v>
       </c>
       <c r="B397" s="5"/>
       <c r="C397" s="79"/>
       <c r="D397" s="16"/>
       <c r="E397" s="16"/>
       <c r="F397" s="16">
-        <v>57.19</v>
+        <v>69.759999999999991</v>
       </c>
       <c r="G397" s="16">
-        <v>1.7257455649334774</v>
+        <v>1.7470398493378476</v>
       </c>
       <c r="H397" s="16">
-        <v>44.129999999999995</v>
+        <v>51.529999999999994</v>
       </c>
       <c r="I397" s="16">
-        <v>1.26725860920306</v>
+        <v>1.2282031480898854</v>
       </c>
       <c r="J397" s="16">
-        <v>-22.836160167861518</v>
+        <v>-26.132454128440365</v>
       </c>
       <c r="K397" s="16">
-        <v>-13.060000000000002</v>
+        <v>-18.229999999999997</v>
       </c>
     </row>
     <row r="398" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A398" s="15" t="s">
         <v>40</v>
       </c>
       <c r="B398" s="5"/>
       <c r="C398" s="79"/>
       <c r="D398" s="16"/>
       <c r="E398" s="16"/>
       <c r="F398" s="16">
-        <v>36.82</v>
+        <v>45.519999999999996</v>
       </c>
       <c r="G398" s="16">
-        <v>1.1110675240575387</v>
+        <v>1.1399835714142608</v>
       </c>
       <c r="H398" s="16">
-        <v>34.67</v>
+        <v>41.17</v>
       </c>
       <c r="I398" s="16">
-        <v>0.99560063406005195</v>
+        <v>0.98127544356414897</v>
       </c>
       <c r="J398" s="16">
-        <v>-5.8392178164041244</v>
+        <v>-9.5562390158172104</v>
       </c>
       <c r="K398" s="16">
-        <v>-2.1499999999999986</v>
+        <v>-4.3499999999999943</v>
       </c>
     </row>
     <row r="399" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A399" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B399" s="5"/>
       <c r="C399" s="79"/>
       <c r="D399" s="16"/>
       <c r="E399" s="16"/>
       <c r="F399" s="16">
-        <v>34.150000000000006</v>
+        <v>39.88000000000001</v>
       </c>
       <c r="G399" s="16">
-        <v>1.0304985319545072</v>
+        <v>0.9987378037785748</v>
       </c>
       <c r="H399" s="16">
-        <v>34.22</v>
+        <v>40.879999999999995</v>
       </c>
       <c r="I399" s="16">
-        <v>0.98267821452365101</v>
+        <v>0.97436337461506928</v>
       </c>
       <c r="J399" s="16">
-        <v>0.20497803806732989</v>
+        <v>2.5075225677030728</v>
       </c>
       <c r="K399" s="16">
-        <v>6.9999999999993179E-2</v>
+        <v>0.99999999999998579</v>
       </c>
     </row>
     <row r="400" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A400" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B400" s="5"/>
       <c r="C400" s="79"/>
       <c r="D400" s="16"/>
       <c r="E400" s="16"/>
       <c r="F400" s="16">
-        <v>20.39</v>
+        <v>24.29</v>
       </c>
       <c r="G400" s="16">
-        <v>0.61528155392539974</v>
+        <v>0.60830845671468348</v>
       </c>
       <c r="H400" s="16">
-        <v>25.6</v>
+        <v>33.130000000000003</v>
       </c>
       <c r="I400" s="16">
-        <v>0.73514208918192481</v>
+        <v>0.78964429063104813</v>
       </c>
       <c r="J400" s="16">
-        <v>25.551741049534087</v>
+        <v>36.393577603952259</v>
       </c>
       <c r="K400" s="16">
-        <v>5.2100000000000009</v>
+        <v>8.8400000000000034</v>
       </c>
     </row>
     <row r="401" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A401" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B401" s="5"/>
       <c r="C401" s="79"/>
       <c r="D401" s="16"/>
       <c r="E401" s="16"/>
       <c r="F401" s="16">
-        <v>23.08</v>
+        <v>25.349999999999998</v>
       </c>
       <c r="G401" s="16">
-        <v>0.69645405907789226</v>
+        <v>0.63485464708592942</v>
       </c>
       <c r="H401" s="16">
-        <v>21.4</v>
+        <v>22.939999999999998</v>
       </c>
       <c r="I401" s="16">
-        <v>0.61453284017551524</v>
+        <v>0.54676848859270277</v>
       </c>
       <c r="J401" s="16">
-        <v>-7.2790294627383014</v>
+        <v>-9.5069033530572007</v>
       </c>
       <c r="K401" s="16">
-        <v>-1.6799999999999997</v>
+        <v>-2.41</v>
       </c>
     </row>
     <row r="402" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A402" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B402" s="5"/>
       <c r="C402" s="79"/>
       <c r="D402" s="16"/>
       <c r="E402" s="16"/>
       <c r="F402" s="16">
-        <v>3.4099999999999997</v>
+        <v>3.8499999999999996</v>
       </c>
       <c r="G402" s="16">
-        <v>0.10289897493308546</v>
+        <v>9.6417766914431088E-2</v>
       </c>
       <c r="H402" s="16">
-        <v>2.4</v>
+        <v>2.9</v>
       </c>
       <c r="I402" s="16">
-        <v>6.8919570860805454E-2</v>
+        <v>6.9120689490795029E-2</v>
       </c>
       <c r="J402" s="16">
-        <v>-29.618768328445743</v>
+        <v>-24.675324675324671</v>
       </c>
       <c r="K402" s="16">
-        <v>-1.0099999999999998</v>
+        <v>-0.94999999999999973</v>
       </c>
     </row>
     <row r="403" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A403" s="15" t="s">
         <v>72</v>
       </c>
       <c r="B403" s="5"/>
       <c r="C403" s="79"/>
       <c r="D403" s="16"/>
       <c r="E403" s="16"/>
       <c r="F403" s="16">
-        <v>1.3499999999999999</v>
+        <v>1.5199999999999998</v>
       </c>
       <c r="G403" s="16">
-        <v>4.0737130838611552E-2</v>
+        <v>3.8066235249333835E-2</v>
       </c>
       <c r="H403" s="16">
-        <v>0.93</v>
+        <v>1.19</v>
       </c>
       <c r="I403" s="16">
-        <v>2.6706333708562114E-2</v>
+        <v>2.8363317411740033E-2</v>
       </c>
       <c r="J403" s="16">
-        <v>-31.1111111111111</v>
+        <v>-21.710526315789465</v>
       </c>
       <c r="K403" s="16">
-        <v>-0.41999999999999982</v>
+        <v>-0.32999999999999985</v>
       </c>
     </row>
     <row r="404" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A404" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B404" s="96"/>
       <c r="C404" s="97"/>
       <c r="D404" s="17"/>
       <c r="E404" s="17"/>
       <c r="F404" s="17">
-        <v>3313.9300000000003</v>
+        <v>3993.0400000000004</v>
       </c>
       <c r="G404" s="17">
         <v>100</v>
       </c>
       <c r="H404" s="17">
-        <v>3482.3199999999997</v>
+        <v>4195.5599999999995</v>
       </c>
       <c r="I404" s="17">
         <v>100</v>
       </c>
       <c r="J404" s="17">
-        <v>5.0812781199361305</v>
+        <v>5.0718249754572717</v>
       </c>
       <c r="K404" s="17">
-        <v>168.38999999999942</v>
+        <v>202.51999999999907</v>
       </c>
     </row>
     <row r="405" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A405" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="406" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A406" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="407" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A407" s="131" t="s">
+      <c r="A407" s="125" t="s">
         <v>51</v>
       </c>
-      <c r="B407" s="131"/>
-[...8 lines deleted...]
-      <c r="K407" s="131"/>
+      <c r="B407" s="125"/>
+      <c r="C407" s="125"/>
+      <c r="D407" s="125"/>
+      <c r="E407" s="125"/>
+      <c r="F407" s="125"/>
+      <c r="G407" s="125"/>
+      <c r="H407" s="125"/>
+      <c r="I407" s="125"/>
+      <c r="J407" s="125"/>
+      <c r="K407" s="125"/>
     </row>
     <row r="408" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A408" s="46"/>
       <c r="B408" s="46"/>
       <c r="C408" s="46"/>
       <c r="D408" s="83"/>
       <c r="E408" s="83"/>
       <c r="F408" s="83"/>
       <c r="G408" s="83"/>
       <c r="H408" s="83"/>
       <c r="I408" s="83"/>
       <c r="J408" s="46"/>
       <c r="K408" s="46"/>
     </row>
     <row r="409" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A409" s="46"/>
       <c r="B409" s="46"/>
       <c r="C409" s="46"/>
       <c r="D409" s="83"/>
       <c r="E409" s="83"/>
       <c r="F409" s="83"/>
       <c r="G409" s="83"/>
       <c r="H409" s="83"/>
       <c r="I409" s="83"/>
       <c r="J409" s="46"/>
@@ -10820,444 +10820,444 @@
       <c r="J410" s="46"/>
       <c r="K410" s="46"/>
     </row>
     <row r="411" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A411" s="2" t="s">
         <v>197</v>
       </c>
       <c r="B411" s="37"/>
       <c r="C411" s="37"/>
       <c r="D411" s="37"/>
       <c r="E411" s="37"/>
       <c r="F411" s="37"/>
       <c r="G411" s="37"/>
       <c r="H411" s="37"/>
       <c r="I411" s="37"/>
       <c r="J411" s="37"/>
       <c r="K411" s="37"/>
     </row>
     <row r="412" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A412" s="23"/>
       <c r="B412" s="23"/>
       <c r="C412" s="23"/>
       <c r="D412" s="13"/>
       <c r="E412" s="13"/>
       <c r="F412" s="13" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="G412" s="13" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="H412" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="I412" s="13" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="J412" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="K412" s="13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="413" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A413" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B413" s="5"/>
       <c r="C413" s="79"/>
       <c r="D413" s="16"/>
       <c r="E413" s="16"/>
       <c r="F413" s="16">
-        <v>394.20000000000005</v>
+        <v>457.03000000000003</v>
       </c>
       <c r="G413" s="16">
-        <v>38.612988539523954</v>
+        <v>38.001912443354271</v>
       </c>
       <c r="H413" s="16">
-        <v>511.07</v>
+        <v>576.79999999999995</v>
       </c>
       <c r="I413" s="16">
-        <v>42.663472214106243</v>
+        <v>39.884385069631719</v>
       </c>
       <c r="J413" s="16">
-        <v>29.647387113140521</v>
+        <v>26.206157145045168</v>
       </c>
       <c r="K413" s="16">
-        <v>116.86999999999995</v>
+        <v>119.76999999999992</v>
       </c>
     </row>
     <row r="414" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A414" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B414" s="5"/>
       <c r="C414" s="79"/>
       <c r="D414" s="16"/>
       <c r="E414" s="16"/>
       <c r="F414" s="16">
-        <v>174.22</v>
+        <v>210.44</v>
       </c>
       <c r="G414" s="16">
-        <v>17.065334508766778</v>
+        <v>17.498025194362452</v>
       </c>
       <c r="H414" s="16">
-        <v>230.54999999999998</v>
+        <v>267.18</v>
       </c>
       <c r="I414" s="16">
-        <v>19.246020151764323</v>
+        <v>18.474878645811728</v>
       </c>
       <c r="J414" s="16">
-        <v>32.332682814831813</v>
+        <v>26.96255464740544</v>
       </c>
       <c r="K414" s="16">
-        <v>56.329999999999984</v>
+        <v>56.740000000000009</v>
       </c>
     </row>
     <row r="415" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A415" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B415" s="5"/>
       <c r="C415" s="79"/>
       <c r="D415" s="16"/>
       <c r="E415" s="16"/>
       <c r="F415" s="16">
-        <v>134.26</v>
+        <v>160.6</v>
       </c>
       <c r="G415" s="16">
-        <v>13.151141149965717</v>
+        <v>13.353843595393508</v>
       </c>
       <c r="H415" s="16">
-        <v>145.72999999999999</v>
+        <v>218.95999999999998</v>
       </c>
       <c r="I415" s="16">
-        <v>12.165354659365061</v>
+        <v>15.140577244879614</v>
       </c>
       <c r="J415" s="16">
-        <v>8.5431252793088035</v>
+        <v>36.338729763387292</v>
       </c>
       <c r="K415" s="16">
-        <v>11.469999999999999</v>
+        <v>58.359999999999985</v>
       </c>
     </row>
     <row r="416" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A416" s="15" t="s">
         <v>70</v>
       </c>
       <c r="B416" s="5"/>
       <c r="C416" s="79"/>
       <c r="D416" s="16"/>
       <c r="E416" s="16"/>
       <c r="F416" s="16">
-        <v>84.17</v>
+        <v>101.43</v>
       </c>
       <c r="G416" s="16">
-        <v>8.2446860613184452</v>
+        <v>8.4338751922837094</v>
       </c>
       <c r="H416" s="16">
-        <v>99.919999999999987</v>
+        <v>129.19999999999999</v>
       </c>
       <c r="I416" s="16">
-        <v>8.3411942466462428</v>
+        <v>8.9338809830034993</v>
       </c>
       <c r="J416" s="16">
-        <v>18.712130212664828</v>
+        <v>27.37848762693481</v>
       </c>
       <c r="K416" s="16">
-        <v>15.749999999999986</v>
+        <v>27.769999999999982</v>
       </c>
     </row>
     <row r="417" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A417" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B417" s="5"/>
       <c r="C417" s="79"/>
       <c r="D417" s="16"/>
       <c r="E417" s="16"/>
       <c r="F417" s="16">
-        <v>73.039999999999992</v>
+        <v>83.949999999999989</v>
       </c>
       <c r="G417" s="16">
-        <v>7.1544715447154479</v>
+        <v>6.9804182430466062</v>
       </c>
       <c r="H417" s="16">
-        <v>69.44</v>
+        <v>88.05</v>
       </c>
       <c r="I417" s="16">
-        <v>5.7967626950271729</v>
+        <v>6.0884537194540105</v>
       </c>
       <c r="J417" s="16">
-        <v>-4.928806133625403</v>
+        <v>4.8838594401429525</v>
       </c>
       <c r="K417" s="16">
-        <v>-3.5999999999999943</v>
+        <v>4.1000000000000085</v>
       </c>
     </row>
     <row r="418" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A418" s="15" t="s">
         <v>40</v>
       </c>
       <c r="B418" s="5"/>
       <c r="C418" s="79"/>
       <c r="D418" s="16"/>
       <c r="E418" s="16"/>
       <c r="F418" s="16">
-        <v>50.68</v>
+        <v>61.35</v>
       </c>
       <c r="G418" s="16">
-        <v>4.9642472328337748</v>
+        <v>5.1012347732091641</v>
       </c>
       <c r="H418" s="16">
-        <v>47.76</v>
+        <v>55.07</v>
       </c>
       <c r="I418" s="16">
-        <v>3.9869439273401177</v>
+        <v>3.8079630474768011</v>
       </c>
       <c r="J418" s="16">
-        <v>-5.7616416732438864</v>
+        <v>-10.236348818255911</v>
       </c>
       <c r="K418" s="16">
-        <v>-2.9200000000000017</v>
+        <v>-6.2800000000000011</v>
       </c>
     </row>
     <row r="419" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A419" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B419" s="5"/>
       <c r="C419" s="79"/>
       <c r="D419" s="16"/>
       <c r="E419" s="16"/>
       <c r="F419" s="16">
-        <v>36.97</v>
+        <v>42.269999999999996</v>
       </c>
       <c r="G419" s="16">
-        <v>3.621314526398276</v>
+        <v>3.5147382862844552</v>
       </c>
       <c r="H419" s="16">
-        <v>37.400000000000006</v>
+        <v>42.190000000000005</v>
       </c>
       <c r="I419" s="16">
-        <v>3.1221043317110642</v>
+        <v>2.9173408566015304</v>
       </c>
       <c r="J419" s="16">
-        <v>1.1631052204490311</v>
+        <v>-0.18925952211968583</v>
       </c>
       <c r="K419" s="16">
-        <v>0.43000000000000682</v>
+        <v>-7.9999999999991189E-2</v>
       </c>
     </row>
     <row r="420" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A420" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B420" s="5"/>
       <c r="C420" s="79"/>
       <c r="D420" s="16"/>
       <c r="E420" s="16"/>
       <c r="F420" s="16">
-        <v>20.97</v>
+        <v>24.89</v>
       </c>
       <c r="G420" s="16">
-        <v>2.0540699382897447</v>
+        <v>2.0695963081528297</v>
       </c>
       <c r="H420" s="16">
-        <v>24.089999999999996</v>
+        <v>28.119999999999997</v>
       </c>
       <c r="I420" s="16">
-        <v>2.0110024960138908</v>
+        <v>1.9444329198301733</v>
       </c>
       <c r="J420" s="16">
-        <v>14.878397711015726</v>
+        <v>12.977099236641209</v>
       </c>
       <c r="K420" s="16">
-        <v>3.1199999999999974</v>
+        <v>3.2299999999999969</v>
       </c>
     </row>
     <row r="421" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A421" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B421" s="5"/>
       <c r="C421" s="79"/>
       <c r="D421" s="16"/>
       <c r="E421" s="16"/>
       <c r="F421" s="16">
-        <v>17.5</v>
+        <v>20.7</v>
       </c>
       <c r="G421" s="16">
-        <v>1.714173768243707</v>
+        <v>1.7211990188334099</v>
       </c>
       <c r="H421" s="16">
-        <v>21.42</v>
+        <v>25.26</v>
       </c>
       <c r="I421" s="16">
-        <v>1.7881142990708823</v>
+        <v>1.7466705389370623</v>
       </c>
       <c r="J421" s="16">
-        <v>22.400000000000009</v>
+        <v>22.028985507246386</v>
       </c>
       <c r="K421" s="16">
-        <v>3.9200000000000017</v>
+        <v>4.5600000000000023</v>
       </c>
     </row>
     <row r="422" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A422" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B422" s="5"/>
       <c r="C422" s="79"/>
       <c r="D422" s="16"/>
       <c r="E422" s="16"/>
       <c r="F422" s="16">
-        <v>31.94</v>
+        <v>36.67</v>
       </c>
       <c r="G422" s="16">
-        <v>3.1286120090116567</v>
+        <v>3.0490999043778331</v>
       </c>
       <c r="H422" s="16">
-        <v>8.18</v>
+        <v>12.84</v>
       </c>
       <c r="I422" s="16">
-        <v>0.68285597415498667</v>
+        <v>0.88785628345019307</v>
       </c>
       <c r="J422" s="16">
-        <v>-74.38948027551659</v>
+        <v>-64.98500136351241</v>
       </c>
       <c r="K422" s="16">
-        <v>-23.76</v>
+        <v>-23.830000000000002</v>
       </c>
     </row>
     <row r="423" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A423" s="15" t="s">
         <v>72</v>
       </c>
       <c r="B423" s="5"/>
       <c r="C423" s="79"/>
       <c r="D423" s="16"/>
       <c r="E423" s="16"/>
       <c r="F423" s="16">
-        <v>2.8499999999999996</v>
+        <v>3.1699999999999995</v>
       </c>
       <c r="G423" s="16">
-        <v>0.27916544225683221</v>
+        <v>0.26358458404357044</v>
       </c>
       <c r="H423" s="16">
-        <v>1.4000000000000004</v>
+        <v>1.5300000000000002</v>
       </c>
       <c r="I423" s="16">
-        <v>0.11687021562554788</v>
+        <v>0.10579595900925198</v>
       </c>
       <c r="J423" s="16">
-        <v>-50.877192982456123</v>
+        <v>-51.735015772870653</v>
       </c>
       <c r="K423" s="16">
-        <v>-1.4499999999999993</v>
+        <v>-1.6399999999999992</v>
       </c>
     </row>
     <row r="424" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A424" s="15" t="s">
         <v>68</v>
       </c>
       <c r="B424" s="5"/>
       <c r="C424" s="79"/>
       <c r="D424" s="16"/>
       <c r="E424" s="16"/>
       <c r="F424" s="16">
-        <v>0.10999999999999999</v>
+        <v>0.15999999999999998</v>
       </c>
       <c r="G424" s="16">
-        <v>1.0774806543246156E-2</v>
+        <v>1.3303953768760654E-2</v>
       </c>
       <c r="H424" s="16">
-        <v>0.97999999999999987</v>
+        <v>0.98999999999999988</v>
       </c>
       <c r="I424" s="16">
-        <v>8.1809150937883476E-2</v>
+        <v>6.8456208770692445E-2</v>
       </c>
       <c r="J424" s="16">
-        <v>790.90909090909088</v>
+        <v>518.75</v>
       </c>
       <c r="K424" s="16">
-        <v>0.86999999999999988</v>
+        <v>0.82999999999999985</v>
       </c>
     </row>
     <row r="425" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A425" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B425" s="96"/>
       <c r="C425" s="97"/>
       <c r="D425" s="17"/>
       <c r="E425" s="17"/>
       <c r="F425" s="17">
-        <v>1020.8999999999999</v>
+        <v>1202.6499999999999</v>
       </c>
       <c r="G425" s="17">
         <v>100</v>
       </c>
       <c r="H425" s="17">
-        <v>1197.9099999999999</v>
+        <v>1446.1799999999998</v>
       </c>
       <c r="I425" s="17">
         <v>100</v>
       </c>
       <c r="J425" s="17">
-        <v>17.338622783818199</v>
+        <v>20.249449133164262</v>
       </c>
       <c r="K425" s="17">
-        <v>177.01</v>
+        <v>243.52999999999997</v>
       </c>
     </row>
     <row r="426" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A426" s="4" t="s">
         <v>25</v>
       </c>
       <c r="K426" s="46"/>
     </row>
     <row r="427" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A427" s="4" t="s">
         <v>37</v>
       </c>
       <c r="K427" s="46"/>
     </row>
     <row r="428" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A428" s="131" t="s">
+      <c r="A428" s="125" t="s">
         <v>51</v>
       </c>
-      <c r="B428" s="131"/>
-[...7 lines deleted...]
-      <c r="J428" s="131"/>
+      <c r="B428" s="125"/>
+      <c r="C428" s="125"/>
+      <c r="D428" s="125"/>
+      <c r="E428" s="125"/>
+      <c r="F428" s="125"/>
+      <c r="G428" s="125"/>
+      <c r="H428" s="125"/>
+      <c r="I428" s="125"/>
+      <c r="J428" s="125"/>
       <c r="K428" s="46"/>
     </row>
     <row r="429" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A429" s="46"/>
       <c r="B429" s="46"/>
       <c r="C429" s="46"/>
       <c r="D429" s="83"/>
       <c r="E429" s="83"/>
       <c r="F429" s="83"/>
       <c r="G429" s="83"/>
       <c r="H429" s="83"/>
       <c r="I429" s="46"/>
       <c r="J429" s="46"/>
       <c r="K429" s="46"/>
     </row>
     <row r="430" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A430" s="46"/>
       <c r="B430" s="46"/>
       <c r="C430" s="46"/>
       <c r="D430" s="83"/>
       <c r="E430" s="83"/>
       <c r="F430" s="83"/>
       <c r="G430" s="83"/>
       <c r="H430" s="83"/>
       <c r="I430" s="46"/>
@@ -11366,200 +11366,200 @@
       <c r="F438" s="8"/>
       <c r="G438" s="8"/>
       <c r="H438" s="8"/>
       <c r="I438" s="8"/>
       <c r="J438" s="8"/>
       <c r="K438" s="9"/>
     </row>
     <row r="439" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A439" s="11"/>
       <c r="B439" s="12">
         <v>2021</v>
       </c>
       <c r="C439" s="12">
         <v>2022</v>
       </c>
       <c r="D439" s="12">
         <v>2023</v>
       </c>
       <c r="E439" s="12">
         <v>2024</v>
       </c>
       <c r="F439" s="12">
         <v>2025</v>
       </c>
       <c r="G439" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="H439" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="I439" s="13" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="J439" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="K439" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="440" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A440" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B440" s="16">
         <v>9777.14</v>
       </c>
       <c r="C440" s="16">
         <v>13176.45</v>
       </c>
       <c r="D440" s="16">
         <v>14200.22</v>
       </c>
       <c r="E440" s="16">
         <v>15276.28</v>
       </c>
       <c r="F440" s="16">
         <v>15846.12</v>
       </c>
       <c r="G440" s="16">
         <v>3.730227516123036</v>
       </c>
       <c r="H440" s="16">
         <v>12.830828373046256</v>
       </c>
       <c r="I440" s="16">
-        <v>7822.58</v>
+        <v>9291.51</v>
       </c>
       <c r="J440" s="16">
-        <v>8262.49</v>
+        <v>9823.26</v>
       </c>
       <c r="K440" s="16">
-        <v>5.6235922163787384</v>
+        <v>5.7229664500172737</v>
       </c>
     </row>
     <row r="441" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A441" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B441" s="16">
         <v>11476.86</v>
       </c>
       <c r="C441" s="16">
         <v>13730.62</v>
       </c>
       <c r="D441" s="16">
         <v>13735.25</v>
       </c>
       <c r="E441" s="16">
         <v>14056.08</v>
       </c>
       <c r="F441" s="16">
         <v>15128.44</v>
       </c>
       <c r="G441" s="16">
         <v>7.6291540742511472</v>
       </c>
       <c r="H441" s="16">
         <v>7.1501456714048617</v>
       </c>
       <c r="I441" s="16">
-        <v>7430.1200000000008</v>
+        <v>8756.2000000000007</v>
       </c>
       <c r="J441" s="16">
-        <v>8332.19</v>
+        <v>9776.66</v>
       </c>
       <c r="K441" s="16">
-        <v>12.140719127012749</v>
+        <v>11.654142207807029</v>
       </c>
     </row>
     <row r="442" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A442" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B442" s="16">
         <v>-1699.7200000000012</v>
       </c>
       <c r="C442" s="16">
         <v>-554.17000000000007</v>
       </c>
       <c r="D442" s="16">
         <v>464.96999999999935</v>
       </c>
       <c r="E442" s="16">
         <v>1220.2000000000007</v>
       </c>
       <c r="F442" s="16">
         <v>717.68000000000029</v>
       </c>
       <c r="G442" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H442" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I442" s="16">
-        <v>392.45999999999913</v>
+        <v>535.30999999999949</v>
       </c>
       <c r="J442" s="16">
-        <v>-69.700000000000728</v>
+        <v>46.600000000000364</v>
       </c>
       <c r="K442" s="16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="443" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A443" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B443" s="17">
         <v>85.190025843305563</v>
       </c>
       <c r="C443" s="17">
         <v>95.963984146382316</v>
       </c>
       <c r="D443" s="17">
         <v>103.38523143007954</v>
       </c>
       <c r="E443" s="17">
         <v>108.68094091667093</v>
       </c>
       <c r="F443" s="17">
         <v>104.74391278942178</v>
       </c>
       <c r="G443" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H443" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I443" s="17">
-        <v>105.28201428779076</v>
+        <v>106.11349672232247</v>
       </c>
       <c r="J443" s="17">
-        <v>99.163485230173578</v>
+        <v>100.47664539832621</v>
       </c>
       <c r="K443" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="444" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A444" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B444" s="46"/>
       <c r="C444" s="46"/>
       <c r="D444" s="46"/>
       <c r="E444" s="46"/>
       <c r="F444" s="46"/>
       <c r="G444" s="46"/>
       <c r="H444" s="46"/>
       <c r="I444" s="46"/>
       <c r="J444" s="46"/>
       <c r="K444" s="46"/>
     </row>
     <row r="445" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A445" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B445" s="46"/>
@@ -11597,245 +11597,245 @@
       <c r="D447" s="46"/>
       <c r="E447" s="46"/>
       <c r="F447" s="46"/>
       <c r="G447" s="46"/>
       <c r="H447" s="46"/>
       <c r="I447" s="46"/>
       <c r="J447" s="46"/>
       <c r="K447" s="46"/>
     </row>
     <row r="448" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A448" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B448" s="46"/>
       <c r="C448" s="46"/>
       <c r="D448" s="46"/>
       <c r="E448" s="46"/>
       <c r="F448" s="46"/>
       <c r="G448" s="46"/>
       <c r="H448" s="46"/>
       <c r="I448" s="46"/>
       <c r="J448" s="46"/>
       <c r="K448" s="46"/>
     </row>
     <row r="449" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A449" s="131" t="s">
+      <c r="A449" s="125" t="s">
         <v>82</v>
       </c>
-      <c r="B449" s="131"/>
-[...8 lines deleted...]
-      <c r="K449" s="131"/>
+      <c r="B449" s="125"/>
+      <c r="C449" s="125"/>
+      <c r="D449" s="125"/>
+      <c r="E449" s="125"/>
+      <c r="F449" s="125"/>
+      <c r="G449" s="125"/>
+      <c r="H449" s="125"/>
+      <c r="I449" s="125"/>
+      <c r="J449" s="125"/>
+      <c r="K449" s="125"/>
     </row>
     <row r="450" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A450" s="131" t="s">
-[...11 lines deleted...]
-      <c r="K450" s="131"/>
+      <c r="A450" s="125" t="s">
+        <v>156</v>
+      </c>
+      <c r="B450" s="125"/>
+      <c r="C450" s="125"/>
+      <c r="D450" s="125"/>
+      <c r="E450" s="125"/>
+      <c r="F450" s="125"/>
+      <c r="G450" s="125"/>
+      <c r="H450" s="125"/>
+      <c r="I450" s="125"/>
+      <c r="J450" s="125"/>
+      <c r="K450" s="125"/>
     </row>
     <row r="451" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A451" s="46"/>
       <c r="B451" s="46"/>
       <c r="C451" s="46"/>
       <c r="D451" s="46"/>
       <c r="E451" s="46"/>
       <c r="F451" s="46"/>
       <c r="G451" s="46"/>
       <c r="H451" s="46"/>
       <c r="I451" s="46"/>
       <c r="J451" s="46"/>
       <c r="K451" s="86"/>
     </row>
     <row r="452" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A452" s="2" t="s">
         <v>199</v>
       </c>
       <c r="B452" s="22"/>
       <c r="C452" s="22"/>
       <c r="D452" s="22"/>
     </row>
     <row r="453" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A453" s="23"/>
       <c r="B453" s="23"/>
       <c r="C453" s="23"/>
       <c r="D453" s="24"/>
       <c r="E453" s="12">
         <v>2021</v>
       </c>
       <c r="F453" s="12">
         <v>2022</v>
       </c>
       <c r="G453" s="12">
         <v>2023</v>
       </c>
       <c r="H453" s="12">
         <v>2024</v>
       </c>
       <c r="I453" s="12">
         <v>2025</v>
       </c>
       <c r="J453" s="13" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="K453" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
     </row>
     <row r="454" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A454" s="125" t="s">
-[...3 lines deleted...]
-      <c r="C454" s="125"/>
+      <c r="A454" s="129" t="s">
+        <v>144</v>
+      </c>
+      <c r="B454" s="129"/>
+      <c r="C454" s="129"/>
       <c r="D454" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E454" s="27">
         <v>3</v>
       </c>
       <c r="F454" s="27">
         <v>3</v>
       </c>
       <c r="G454" s="27">
         <v>3</v>
       </c>
       <c r="H454" s="27">
         <v>3</v>
       </c>
       <c r="I454" s="27">
         <v>3</v>
       </c>
       <c r="J454" s="27">
         <v>2</v>
       </c>
       <c r="K454" s="27">
         <v>2</v>
       </c>
     </row>
     <row r="455" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A455" s="125"/>
-[...1 lines deleted...]
-      <c r="C455" s="125"/>
+      <c r="A455" s="129"/>
+      <c r="B455" s="129"/>
+      <c r="C455" s="129"/>
       <c r="D455" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E455" s="28">
         <v>10.848076183315992</v>
       </c>
       <c r="F455" s="28">
         <v>10.892817624201863</v>
       </c>
       <c r="G455" s="28">
         <v>11.119397457017538</v>
       </c>
       <c r="H455" s="28">
         <v>11.438779837925136</v>
       </c>
       <c r="I455" s="28">
         <v>11.782233320804677</v>
       </c>
       <c r="J455" s="28">
-        <v>11.965057647356456</v>
+        <v>11.832694802763585</v>
       </c>
       <c r="K455" s="28">
-        <v>11.986275933182577</v>
+        <v>11.859652460894246</v>
       </c>
     </row>
     <row r="456" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A456" s="128" t="s">
-[...3 lines deleted...]
-      <c r="C456" s="128"/>
+      <c r="A456" s="130" t="s">
+        <v>145</v>
+      </c>
+      <c r="B456" s="130"/>
+      <c r="C456" s="130"/>
       <c r="D456" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E456" s="30">
         <v>2</v>
       </c>
       <c r="F456" s="30">
         <v>2</v>
       </c>
       <c r="G456" s="30">
         <v>2</v>
       </c>
       <c r="H456" s="30">
         <v>2</v>
       </c>
       <c r="I456" s="30">
         <v>2</v>
       </c>
       <c r="J456" s="30">
         <v>2</v>
       </c>
       <c r="K456" s="30">
         <v>2</v>
       </c>
     </row>
     <row r="457" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A457" s="129"/>
-[...1 lines deleted...]
-      <c r="C457" s="129"/>
+      <c r="A457" s="131"/>
+      <c r="B457" s="131"/>
+      <c r="C457" s="131"/>
       <c r="D457" s="31" t="s">
         <v>33</v>
       </c>
       <c r="E457" s="32">
         <v>12.012203048375742</v>
       </c>
       <c r="F457" s="32">
         <v>10.915305190235719</v>
       </c>
       <c r="G457" s="32">
         <v>11.106801087646147</v>
       </c>
       <c r="H457" s="32">
         <v>11.087779437113811</v>
       </c>
       <c r="I457" s="32">
         <v>11.50362831282389</v>
       </c>
       <c r="J457" s="32">
-        <v>11.493769951346406</v>
+        <v>11.433251172318899</v>
       </c>
       <c r="K457" s="32">
-        <v>11.789839998879339</v>
+        <v>11.680415955307742</v>
       </c>
     </row>
     <row r="458" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A458" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B458" s="33"/>
       <c r="C458" s="34"/>
     </row>
     <row r="459" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A459" s="4" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="460" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A460" s="46"/>
       <c r="B460" s="46"/>
       <c r="C460" s="46"/>
       <c r="D460" s="46"/>
       <c r="E460" s="46"/>
       <c r="F460" s="46"/>
       <c r="G460" s="46"/>
       <c r="H460" s="46"/>
       <c r="I460" s="46"/>
       <c r="J460" s="46"/>
@@ -11865,63 +11865,63 @@
       <c r="F462" s="8"/>
       <c r="G462" s="8"/>
       <c r="H462" s="8"/>
       <c r="I462" s="8"/>
       <c r="J462" s="8"/>
       <c r="K462" s="9"/>
     </row>
     <row r="463" spans="1:11" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A463" s="11"/>
       <c r="B463" s="12">
         <v>2021</v>
       </c>
       <c r="C463" s="12">
         <v>2022</v>
       </c>
       <c r="D463" s="12">
         <v>2023</v>
       </c>
       <c r="E463" s="12">
         <v>2024</v>
       </c>
       <c r="F463" s="12">
         <v>2025</v>
       </c>
       <c r="G463" s="13" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H463" s="13" t="s">
         <v>201</v>
       </c>
       <c r="I463" s="13" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="J463" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="K463" s="13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="464" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A464" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B464" s="16">
         <v>476.95999999999992</v>
       </c>
       <c r="C464" s="16">
         <v>276.71000000000004</v>
       </c>
       <c r="D464" s="16">
         <v>-346.66</v>
       </c>
       <c r="E464" s="16">
         <v>233.33999999999997</v>
       </c>
       <c r="F464" s="16">
         <v>-135.32999999999998</v>
       </c>
       <c r="G464" s="16">
         <v>-368.66999999999996</v>
       </c>
       <c r="H464" s="16">
@@ -12104,63 +12104,63 @@
       <c r="F473" s="22"/>
       <c r="G473" s="22"/>
       <c r="H473" s="22"/>
       <c r="I473" s="22"/>
       <c r="J473" s="22"/>
       <c r="K473" s="22"/>
     </row>
     <row r="474" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A474" s="11"/>
       <c r="B474" s="13" t="s">
         <v>110</v>
       </c>
       <c r="C474" s="13" t="s">
         <v>111</v>
       </c>
       <c r="D474" s="13" t="s">
         <v>114</v>
       </c>
       <c r="E474" s="13" t="s">
         <v>126</v>
       </c>
       <c r="F474" s="13" t="s">
         <v>128</v>
       </c>
       <c r="G474" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="H474" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="I474" s="13" t="s">
         <v>133</v>
       </c>
       <c r="J474" s="13" t="s">
         <v>134</v>
       </c>
       <c r="K474" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="475" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A475" s="109" t="s">
         <v>38</v>
       </c>
       <c r="B475" s="16">
         <v>2597.9899999999998</v>
       </c>
       <c r="C475" s="16">
         <v>3059.91</v>
       </c>
       <c r="D475" s="16">
         <v>2841.38</v>
       </c>
       <c r="E475" s="16">
         <v>3405.57</v>
       </c>
       <c r="F475" s="16">
         <v>3471.34</v>
       </c>
       <c r="G475" s="16">
         <v>1.9312479261915032</v>
       </c>
       <c r="H475" s="16">
@@ -12370,63 +12370,63 @@
       <c r="D483" s="90"/>
       <c r="E483" s="90"/>
       <c r="F483" s="90"/>
       <c r="G483" s="90"/>
       <c r="H483" s="90"/>
       <c r="I483" s="90"/>
       <c r="J483" s="89"/>
       <c r="K483" s="46"/>
     </row>
     <row r="484" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A484" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B484" s="90"/>
       <c r="C484" s="90"/>
       <c r="D484" s="90"/>
       <c r="E484" s="90"/>
       <c r="F484" s="90"/>
       <c r="G484" s="90"/>
       <c r="H484" s="90"/>
       <c r="I484" s="90"/>
       <c r="J484" s="89"/>
       <c r="K484" s="46"/>
     </row>
     <row r="485" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A485" s="131" t="s">
-[...11 lines deleted...]
-      <c r="K485" s="131"/>
+      <c r="A485" s="125" t="s">
+        <v>156</v>
+      </c>
+      <c r="B485" s="125"/>
+      <c r="C485" s="125"/>
+      <c r="D485" s="125"/>
+      <c r="E485" s="125"/>
+      <c r="F485" s="125"/>
+      <c r="G485" s="125"/>
+      <c r="H485" s="125"/>
+      <c r="I485" s="125"/>
+      <c r="J485" s="125"/>
+      <c r="K485" s="125"/>
     </row>
     <row r="486" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A486" s="46"/>
       <c r="B486" s="46"/>
       <c r="C486" s="46"/>
       <c r="D486" s="46"/>
       <c r="E486" s="46"/>
       <c r="F486" s="46"/>
       <c r="G486" s="46"/>
       <c r="H486" s="46"/>
       <c r="I486" s="46"/>
       <c r="J486" s="46"/>
       <c r="K486" s="46"/>
     </row>
     <row r="487" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A487" s="46"/>
       <c r="B487" s="46"/>
       <c r="C487" s="46"/>
       <c r="D487" s="46"/>
       <c r="E487" s="46"/>
       <c r="F487" s="46"/>
       <c r="G487" s="46"/>
       <c r="H487" s="46"/>
       <c r="I487" s="46"/>
       <c r="J487" s="46"/>
@@ -12443,63 +12443,63 @@
       <c r="F488" s="8"/>
       <c r="G488" s="8"/>
       <c r="H488" s="8"/>
       <c r="I488" s="8"/>
       <c r="J488" s="8"/>
       <c r="K488" s="9"/>
     </row>
     <row r="489" spans="1:11" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A489" s="11"/>
       <c r="B489" s="12">
         <v>2021</v>
       </c>
       <c r="C489" s="12">
         <v>2022</v>
       </c>
       <c r="D489" s="12">
         <v>2023</v>
       </c>
       <c r="E489" s="12">
         <v>2024</v>
       </c>
       <c r="F489" s="12">
         <v>2025</v>
       </c>
       <c r="G489" s="13" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H489" s="13" t="s">
         <v>201</v>
       </c>
       <c r="I489" s="13" t="s">
         <v>131</v>
       </c>
       <c r="J489" s="13" t="s">
         <v>132</v>
       </c>
       <c r="K489" s="13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="490" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A490" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B490" s="16">
         <v>276.25</v>
       </c>
       <c r="C490" s="16">
         <v>-105.54999999999998</v>
       </c>
       <c r="D490" s="16">
         <v>-216.91</v>
       </c>
       <c r="E490" s="16">
         <v>-215.53</v>
       </c>
       <c r="F490" s="16">
         <v>27.17</v>
       </c>
       <c r="G490" s="16">
         <v>242.7</v>
       </c>
       <c r="H490" s="16">
@@ -12596,63 +12596,63 @@
         <v>52</v>
       </c>
       <c r="B494" s="60"/>
       <c r="C494" s="60"/>
       <c r="D494" s="60"/>
       <c r="E494" s="60"/>
       <c r="F494" s="60"/>
       <c r="G494" s="60"/>
       <c r="H494" s="60"/>
       <c r="I494" s="60"/>
     </row>
     <row r="495" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A495" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B495" s="60"/>
       <c r="C495" s="60"/>
       <c r="D495" s="60"/>
       <c r="E495" s="60"/>
       <c r="F495" s="60"/>
       <c r="G495" s="60"/>
       <c r="H495" s="60"/>
       <c r="I495" s="60"/>
     </row>
     <row r="496" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A496" s="141" t="s">
+      <c r="A496" s="135" t="s">
         <v>47</v>
       </c>
-      <c r="B496" s="141"/>
-[...8 lines deleted...]
-      <c r="K496" s="141"/>
+      <c r="B496" s="135"/>
+      <c r="C496" s="135"/>
+      <c r="D496" s="135"/>
+      <c r="E496" s="135"/>
+      <c r="F496" s="135"/>
+      <c r="G496" s="135"/>
+      <c r="H496" s="135"/>
+      <c r="I496" s="135"/>
+      <c r="J496" s="135"/>
+      <c r="K496" s="135"/>
     </row>
     <row r="497" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A497" s="46"/>
       <c r="B497" s="46"/>
       <c r="C497" s="46"/>
       <c r="D497" s="46"/>
       <c r="E497" s="46"/>
       <c r="F497" s="46"/>
       <c r="G497" s="46"/>
       <c r="H497" s="46"/>
       <c r="I497" s="46"/>
       <c r="J497" s="46"/>
       <c r="K497" s="46"/>
     </row>
     <row r="498" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A498" s="46"/>
       <c r="B498" s="46"/>
       <c r="C498" s="46"/>
       <c r="D498" s="46"/>
       <c r="E498" s="46"/>
       <c r="F498" s="46"/>
       <c r="G498" s="46"/>
       <c r="H498" s="46"/>
       <c r="I498" s="46"/>
       <c r="J498" s="46"/>
@@ -12669,63 +12669,63 @@
       <c r="F499" s="22"/>
       <c r="G499" s="22"/>
       <c r="H499" s="22"/>
       <c r="I499" s="22"/>
       <c r="J499" s="22"/>
       <c r="K499" s="22"/>
     </row>
     <row r="500" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A500" s="11"/>
       <c r="B500" s="13" t="s">
         <v>110</v>
       </c>
       <c r="C500" s="13" t="s">
         <v>111</v>
       </c>
       <c r="D500" s="13" t="s">
         <v>114</v>
       </c>
       <c r="E500" s="13" t="s">
         <v>126</v>
       </c>
       <c r="F500" s="13" t="s">
         <v>128</v>
       </c>
       <c r="G500" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="H500" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="I500" s="13" t="s">
         <v>133</v>
       </c>
       <c r="J500" s="13" t="s">
         <v>134</v>
       </c>
       <c r="K500" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="501" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A501" s="109" t="s">
         <v>45</v>
       </c>
       <c r="B501" s="16">
         <v>616.21</v>
       </c>
       <c r="C501" s="16">
         <v>694.44</v>
       </c>
       <c r="D501" s="16">
         <v>648.59</v>
       </c>
       <c r="E501" s="16">
         <v>684.22</v>
       </c>
       <c r="F501" s="16">
         <v>830.61</v>
       </c>
       <c r="G501" s="16">
         <v>21.395165297711259</v>
       </c>
       <c r="H501" s="16">
@@ -13011,63 +13011,63 @@
       <c r="D512" s="90"/>
       <c r="E512" s="90"/>
       <c r="F512" s="90"/>
       <c r="G512" s="90"/>
       <c r="H512" s="90"/>
       <c r="I512" s="90"/>
       <c r="J512" s="89"/>
       <c r="K512" s="46"/>
     </row>
     <row r="513" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A513" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B513" s="90"/>
       <c r="C513" s="90"/>
       <c r="D513" s="90"/>
       <c r="E513" s="90"/>
       <c r="F513" s="90"/>
       <c r="G513" s="90"/>
       <c r="H513" s="90"/>
       <c r="I513" s="90"/>
       <c r="J513" s="89"/>
       <c r="K513" s="46"/>
     </row>
     <row r="514" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A514" s="142" t="s">
-[...11 lines deleted...]
-      <c r="K514" s="142"/>
+      <c r="A514" s="136" t="s">
+        <v>156</v>
+      </c>
+      <c r="B514" s="136"/>
+      <c r="C514" s="136"/>
+      <c r="D514" s="136"/>
+      <c r="E514" s="136"/>
+      <c r="F514" s="136"/>
+      <c r="G514" s="136"/>
+      <c r="H514" s="136"/>
+      <c r="I514" s="136"/>
+      <c r="J514" s="136"/>
+      <c r="K514" s="136"/>
     </row>
     <row r="515" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A515" s="46"/>
       <c r="B515" s="46"/>
       <c r="C515" s="46"/>
       <c r="D515" s="46"/>
       <c r="E515" s="46"/>
       <c r="F515" s="46"/>
       <c r="G515" s="46"/>
       <c r="H515" s="46"/>
       <c r="I515" s="46"/>
       <c r="J515" s="46"/>
       <c r="K515" s="46"/>
     </row>
     <row r="516" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A516" s="46"/>
       <c r="B516" s="46"/>
       <c r="C516" s="46"/>
       <c r="D516" s="46"/>
       <c r="E516" s="46"/>
       <c r="F516" s="46"/>
       <c r="G516" s="46"/>
       <c r="H516" s="46"/>
       <c r="I516" s="46"/>
       <c r="J516" s="46"/>
@@ -13084,63 +13084,63 @@
       <c r="F517" s="22"/>
       <c r="G517" s="22"/>
       <c r="H517" s="22"/>
       <c r="I517" s="22"/>
       <c r="J517" s="22"/>
       <c r="K517" s="22"/>
     </row>
     <row r="518" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A518" s="11"/>
       <c r="B518" s="13" t="s">
         <v>110</v>
       </c>
       <c r="C518" s="13" t="s">
         <v>111</v>
       </c>
       <c r="D518" s="13" t="s">
         <v>114</v>
       </c>
       <c r="E518" s="13" t="s">
         <v>126</v>
       </c>
       <c r="F518" s="13" t="s">
         <v>128</v>
       </c>
       <c r="G518" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="H518" s="13" t="s">
         <v>206</v>
       </c>
       <c r="I518" s="13" t="s">
         <v>133</v>
       </c>
       <c r="J518" s="13" t="s">
         <v>134</v>
       </c>
       <c r="K518" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="519" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A519" s="109" t="s">
         <v>73</v>
       </c>
       <c r="B519" s="16">
         <v>7926.62</v>
       </c>
       <c r="C519" s="16">
         <v>8109.48</v>
       </c>
       <c r="D519" s="16">
         <v>9239.7999999999993</v>
       </c>
       <c r="E519" s="16">
         <v>9671</v>
       </c>
       <c r="F519" s="16">
         <v>11333.22</v>
       </c>
       <c r="G519" s="16">
         <v>17.187674490745522</v>
       </c>
       <c r="H519" s="16">
@@ -13270,63 +13270,63 @@
       <c r="A524" s="54" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="525" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A525" s="54" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="526" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A526" s="4" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="527" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A527" s="20" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="528" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A528" s="20" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="529" spans="1:11" ht="54.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A529" s="141" t="s">
+      <c r="A529" s="135" t="s">
         <v>74</v>
       </c>
-      <c r="B529" s="141"/>
-[...8 lines deleted...]
-      <c r="K529" s="141"/>
+      <c r="B529" s="135"/>
+      <c r="C529" s="135"/>
+      <c r="D529" s="135"/>
+      <c r="E529" s="135"/>
+      <c r="F529" s="135"/>
+      <c r="G529" s="135"/>
+      <c r="H529" s="135"/>
+      <c r="I529" s="135"/>
+      <c r="J529" s="135"/>
+      <c r="K529" s="135"/>
     </row>
     <row r="530" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A530" s="46"/>
       <c r="B530" s="46"/>
       <c r="C530" s="46"/>
       <c r="D530" s="46"/>
       <c r="E530" s="46"/>
       <c r="F530" s="46"/>
       <c r="G530" s="46"/>
       <c r="H530" s="46"/>
       <c r="I530" s="46"/>
       <c r="J530" s="46"/>
       <c r="K530" s="46"/>
     </row>
     <row r="531" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A531" s="46"/>
       <c r="B531" s="46"/>
       <c r="C531" s="46"/>
       <c r="D531" s="46"/>
       <c r="E531" s="46"/>
       <c r="F531" s="46"/>
       <c r="G531" s="46"/>
       <c r="H531" s="46"/>
       <c r="I531" s="46"/>
       <c r="J531" s="46"/>
@@ -13356,98 +13356,98 @@
       <c r="F533" s="15"/>
       <c r="G533" s="15"/>
       <c r="H533" s="15"/>
       <c r="I533" s="15"/>
       <c r="J533" s="15"/>
       <c r="K533" s="22"/>
     </row>
     <row r="534" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A534" s="11"/>
       <c r="B534" s="12">
         <v>2021</v>
       </c>
       <c r="C534" s="12">
         <v>2022</v>
       </c>
       <c r="D534" s="12">
         <v>2023</v>
       </c>
       <c r="E534" s="12">
         <v>2024</v>
       </c>
       <c r="F534" s="12">
         <v>2025</v>
       </c>
       <c r="G534" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="H534" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="I534" s="13" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="J534" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="K534" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="535" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A535" s="15" t="s">
         <v>123</v>
       </c>
       <c r="B535" s="16">
         <v>1143.27</v>
       </c>
       <c r="C535" s="16">
         <v>2377.11</v>
       </c>
       <c r="D535" s="16">
         <v>2887.6</v>
       </c>
       <c r="E535" s="16">
         <v>3133.62</v>
       </c>
       <c r="F535" s="16">
         <v>3367.07</v>
       </c>
       <c r="G535" s="16">
         <v>7.4498503328418977</v>
       </c>
       <c r="H535" s="16">
         <v>31.001369079702144</v>
       </c>
       <c r="I535" s="16">
-        <v>1473.6800000000003</v>
+        <v>1826.5000000000002</v>
       </c>
       <c r="J535" s="16">
-        <v>1542.1399999999999</v>
+        <v>1910.54</v>
       </c>
       <c r="K535" s="16">
-        <v>4.6455132728950366</v>
+        <v>4.6011497399397605</v>
       </c>
     </row>
     <row r="536" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A536" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B536" s="49">
         <v>4</v>
       </c>
       <c r="C536" s="49">
         <v>3</v>
       </c>
       <c r="D536" s="49">
         <v>3</v>
       </c>
       <c r="E536" s="49">
         <v>3</v>
       </c>
       <c r="F536" s="49">
         <v>2</v>
       </c>
       <c r="G536" s="91" t="s">
         <v>26</v>
       </c>
       <c r="H536" s="91" t="s">
@@ -13467,92 +13467,92 @@
       <c r="A537" s="15" t="s">
         <v>112</v>
       </c>
       <c r="B537" s="16">
         <v>11.29026205392765</v>
       </c>
       <c r="C537" s="16">
         <v>11.202246566201413</v>
       </c>
       <c r="D537" s="16">
         <v>11.337250618570382</v>
       </c>
       <c r="E537" s="16">
         <v>11.294860071288076</v>
       </c>
       <c r="F537" s="16">
         <v>11.562907157314768</v>
       </c>
       <c r="G537" s="19" t="s">
         <v>26</v>
       </c>
       <c r="H537" s="42" t="s">
         <v>26</v>
       </c>
       <c r="I537" s="16">
-        <v>11.934032740686154</v>
+        <v>11.452681582846498</v>
       </c>
       <c r="J537" s="16">
-        <v>11.981937043822558</v>
+        <v>11.56126099522189</v>
       </c>
       <c r="K537" s="118" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="538" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A538" s="100" t="s">
         <v>124</v>
       </c>
       <c r="B538" s="102">
         <v>131.16999999999999</v>
       </c>
       <c r="C538" s="102">
         <v>219.61</v>
       </c>
       <c r="D538" s="102">
         <v>255.3</v>
       </c>
       <c r="E538" s="102">
         <v>272.04000000000002</v>
       </c>
       <c r="F538" s="102">
         <v>274.73</v>
       </c>
       <c r="G538" s="102">
         <v>0.98882517276870951</v>
       </c>
       <c r="H538" s="16">
         <v>20.300627287590011</v>
       </c>
       <c r="I538" s="102">
-        <v>134.26</v>
+        <v>160.6</v>
       </c>
       <c r="J538" s="102">
-        <v>145.72999999999999</v>
+        <v>218.95999999999998</v>
       </c>
       <c r="K538" s="102">
-        <v>8.5431252793088035</v>
+        <v>36.338729763387292</v>
       </c>
     </row>
     <row r="539" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A539" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B539" s="49">
         <v>7</v>
       </c>
       <c r="C539" s="49">
         <v>7</v>
       </c>
       <c r="D539" s="49">
         <v>6</v>
       </c>
       <c r="E539" s="49">
         <v>7</v>
       </c>
       <c r="F539" s="49">
         <v>6</v>
       </c>
       <c r="G539" s="91" t="s">
         <v>26</v>
       </c>
       <c r="H539" s="91" t="s">
@@ -13572,103 +13572,103 @@
       <c r="A540" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B540" s="17">
         <v>3.6698813450729242</v>
       </c>
       <c r="C540" s="17">
         <v>3.9689008488651374</v>
       </c>
       <c r="D540" s="17">
         <v>4.0000564050256875</v>
       </c>
       <c r="E540" s="17">
         <v>3.9735331492923187</v>
       </c>
       <c r="F540" s="17">
         <v>3.8400521083036434</v>
       </c>
       <c r="G540" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H540" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I540" s="17">
-        <v>4.4736333526593226</v>
+        <v>4.1359240802977046</v>
       </c>
       <c r="J540" s="17">
-        <v>4.6126284670678013</v>
+        <v>5.3445418353922118</v>
       </c>
       <c r="K540" s="119" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="541" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A541" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="542" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A542" s="54" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="543" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A543" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="544" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A544" s="4" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="545" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A545" s="20" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="546" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A546" s="4" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="547" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A547" s="131" t="s">
+      <c r="A547" s="125" t="s">
         <v>113</v>
       </c>
-      <c r="B547" s="131"/>
-[...8 lines deleted...]
-      <c r="K547" s="131"/>
+      <c r="B547" s="125"/>
+      <c r="C547" s="125"/>
+      <c r="D547" s="125"/>
+      <c r="E547" s="125"/>
+      <c r="F547" s="125"/>
+      <c r="G547" s="125"/>
+      <c r="H547" s="125"/>
+      <c r="I547" s="125"/>
+      <c r="J547" s="125"/>
+      <c r="K547" s="125"/>
     </row>
     <row r="548" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A548" s="46"/>
       <c r="B548" s="46"/>
       <c r="C548" s="46"/>
       <c r="D548" s="46"/>
       <c r="E548" s="46"/>
       <c r="F548" s="46"/>
       <c r="G548" s="46"/>
       <c r="H548" s="46"/>
       <c r="I548" s="46"/>
       <c r="J548" s="46"/>
       <c r="K548" s="46"/>
     </row>
     <row r="549" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A549" s="46"/>
       <c r="B549" s="46"/>
       <c r="C549" s="46"/>
       <c r="D549" s="46"/>
       <c r="E549" s="46"/>
       <c r="F549" s="46"/>
       <c r="G549" s="46"/>
       <c r="H549" s="46"/>
       <c r="I549" s="46"/>
       <c r="J549" s="46"/>
@@ -13685,203 +13685,203 @@
       <c r="F550" s="15"/>
       <c r="G550" s="15"/>
       <c r="H550" s="15"/>
       <c r="I550" s="15"/>
       <c r="J550" s="15"/>
       <c r="K550" s="22"/>
     </row>
     <row r="551" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A551" s="11"/>
       <c r="B551" s="12">
         <v>2021</v>
       </c>
       <c r="C551" s="12">
         <v>2022</v>
       </c>
       <c r="D551" s="12">
         <v>2023</v>
       </c>
       <c r="E551" s="12">
         <v>2024</v>
       </c>
       <c r="F551" s="12">
         <v>2025</v>
       </c>
       <c r="G551" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="H551" s="13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="I551" s="13" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="J551" s="13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="K551" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="552" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A552" s="15" t="s">
         <v>120</v>
       </c>
       <c r="B552" s="16">
         <v>569.51700000000005</v>
       </c>
       <c r="C552" s="16">
         <v>1430.077</v>
       </c>
       <c r="D552" s="16">
         <v>1623.1320000000001</v>
       </c>
       <c r="E552" s="16">
         <v>1732.441</v>
       </c>
       <c r="F552" s="16">
         <v>1763.4159999999999</v>
       </c>
       <c r="G552" s="16">
         <v>1.7879396758677442</v>
       </c>
       <c r="H552" s="16">
         <v>32.651455988389145</v>
       </c>
       <c r="I552" s="16">
-        <v>834.596</v>
+        <v>984.92899999999997</v>
       </c>
       <c r="J552" s="16">
-        <v>885.322</v>
+        <v>1042.164</v>
       </c>
       <c r="K552" s="16">
-        <v>6.0779107496321574</v>
+        <v>5.8110787681142515</v>
       </c>
     </row>
     <row r="553" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A553" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B553" s="49">
         <v>4</v>
       </c>
       <c r="C553" s="49">
+        <v>5</v>
+      </c>
+      <c r="D553" s="49">
+        <v>5</v>
+      </c>
+      <c r="E553" s="49">
         <v>4</v>
       </c>
-      <c r="D553" s="49">
+      <c r="F553" s="49">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>3</v>
       </c>
       <c r="G553" s="91" t="s">
         <v>26</v>
       </c>
       <c r="H553" s="91" t="s">
         <v>26</v>
       </c>
       <c r="I553" s="49">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J553" s="49">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K553" s="16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="554" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A554" s="15" t="s">
         <v>121</v>
       </c>
       <c r="B554" s="16">
         <v>9.6236772908103987</v>
       </c>
       <c r="C554" s="16">
         <v>9.3329334963136912</v>
       </c>
       <c r="D554" s="16">
         <v>8.8995428594926906</v>
       </c>
       <c r="E554" s="16">
         <v>8.9374599993128374</v>
       </c>
       <c r="F554" s="16">
         <v>8.9474147538658748</v>
       </c>
       <c r="G554" s="19" t="s">
         <v>26</v>
       </c>
       <c r="H554" s="42" t="s">
         <v>26</v>
       </c>
       <c r="I554" s="16">
-        <v>9.2598631162440128</v>
+        <v>8.8543656607801715</v>
       </c>
       <c r="J554" s="16">
-        <v>9.6369392674562455</v>
+        <v>9.2444597410361933</v>
       </c>
       <c r="K554" s="42" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="555" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A555" s="100" t="s">
         <v>122</v>
       </c>
       <c r="B555" s="102">
         <v>2216.39</v>
       </c>
       <c r="C555" s="102">
         <v>5377.4430000000002</v>
       </c>
       <c r="D555" s="102">
         <v>6086.9709999999995</v>
       </c>
       <c r="E555" s="102">
         <v>6362.8959999999997</v>
       </c>
       <c r="F555" s="102">
         <v>6456.0079999999998</v>
       </c>
       <c r="G555" s="102">
         <v>1.4633588227750396</v>
       </c>
       <c r="H555" s="16">
         <v>30.640991994041734</v>
       </c>
       <c r="I555" s="102">
-        <v>2990.4580000000001</v>
+        <v>3567.9369999999999</v>
       </c>
       <c r="J555" s="102">
-        <v>3094</v>
+        <v>3703.9490000000001</v>
       </c>
       <c r="K555" s="16">
-        <v>3.462412780918505</v>
+        <v>3.8120628251003361</v>
       </c>
     </row>
     <row r="556" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A556" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B556" s="49">
         <v>3</v>
       </c>
       <c r="C556" s="49">
         <v>2</v>
       </c>
       <c r="D556" s="49">
         <v>2</v>
       </c>
       <c r="E556" s="49">
         <v>2</v>
       </c>
       <c r="F556" s="49">
         <v>2</v>
       </c>
       <c r="G556" s="91" t="s">
         <v>26</v>
       </c>
       <c r="H556" s="91" t="s">
@@ -13901,54 +13901,54 @@
       <c r="A557" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B557" s="17">
         <v>11.877339815419177</v>
       </c>
       <c r="C557" s="17">
         <v>11.488818617095633</v>
       </c>
       <c r="D557" s="17">
         <v>11.301449108155087</v>
       </c>
       <c r="E557" s="17">
         <v>11.259021011148807</v>
       </c>
       <c r="F557" s="17">
         <v>11.328781015022074</v>
       </c>
       <c r="G557" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H557" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I557" s="17">
-        <v>11.610283753807126</v>
+        <v>11.058489719607167</v>
       </c>
       <c r="J557" s="17">
-        <v>11.912913598340602</v>
+        <v>11.38641992717325</v>
       </c>
       <c r="K557" s="119" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="558" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A558" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B558" s="46"/>
       <c r="C558" s="46"/>
       <c r="D558" s="46"/>
       <c r="E558" s="46"/>
       <c r="F558" s="46"/>
       <c r="G558" s="46"/>
       <c r="H558" s="46"/>
       <c r="I558" s="46"/>
       <c r="J558" s="46"/>
       <c r="K558" s="46"/>
     </row>
     <row r="559" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A559" s="54" t="s">
         <v>97</v>
       </c>
       <c r="B559" s="46"/>
@@ -14072,495 +14072,495 @@
       <c r="D567" s="120"/>
       <c r="E567" s="120"/>
       <c r="F567" s="120"/>
       <c r="G567" s="120"/>
       <c r="H567" s="120"/>
       <c r="I567" s="120"/>
       <c r="J567" s="120"/>
       <c r="K567" s="120"/>
     </row>
     <row r="568" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C568" s="84"/>
       <c r="D568" s="84"/>
       <c r="E568" s="84"/>
       <c r="F568" s="84"/>
       <c r="G568" s="84"/>
       <c r="H568" s="84"/>
       <c r="I568" s="84"/>
       <c r="J568" s="84"/>
       <c r="K568" s="84"/>
     </row>
     <row r="569" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A569" s="121" t="s">
         <v>55</v>
       </c>
       <c r="B569" s="122">
-        <v>46268</v>
+        <v>46290</v>
       </c>
       <c r="C569" s="46"/>
       <c r="D569" s="46"/>
       <c r="E569" s="46"/>
       <c r="F569" s="46"/>
       <c r="G569" s="46"/>
       <c r="H569" s="46"/>
       <c r="I569" s="46"/>
       <c r="J569" s="46"/>
       <c r="K569" s="46"/>
     </row>
     <row r="570" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A570" s="94" t="s">
         <v>116</v>
       </c>
       <c r="C570" s="46"/>
       <c r="D570" s="46"/>
       <c r="E570" s="46"/>
       <c r="F570" s="46"/>
       <c r="G570" s="46"/>
       <c r="H570" s="46"/>
       <c r="I570" s="46"/>
       <c r="J570" s="46"/>
       <c r="K570" s="46"/>
     </row>
     <row r="571" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A571" s="121" t="s">
         <v>117</v>
       </c>
       <c r="C571" s="46"/>
       <c r="D571" s="46"/>
       <c r="E571" s="46"/>
       <c r="F571" s="46"/>
       <c r="G571" s="46"/>
       <c r="H571" s="46"/>
       <c r="I571" s="46"/>
       <c r="J571" s="46"/>
       <c r="K571" s="46"/>
     </row>
     <row r="572" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A572" s="93"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A413:K424">
     <sortCondition descending="1" ref="H413:H424"/>
     <sortCondition descending="1" ref="F413:F424"/>
     <sortCondition ref="A413:A424"/>
   </sortState>
   <mergeCells count="52">
-    <mergeCell ref="A281:K281"/>
-[...9 lines deleted...]
-    <mergeCell ref="A263:K263"/>
+    <mergeCell ref="J68:K68"/>
+    <mergeCell ref="A21:C22"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="A29:D30"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="A31:D32"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="A23:C24"/>
+    <mergeCell ref="A359:K359"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="A50:K50"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="A46:C48"/>
+    <mergeCell ref="A52:K52"/>
+    <mergeCell ref="A264:K264"/>
+    <mergeCell ref="F77:K77"/>
+    <mergeCell ref="G49:K49"/>
+    <mergeCell ref="F64:K64"/>
+    <mergeCell ref="H68:I68"/>
+    <mergeCell ref="C250:C253"/>
     <mergeCell ref="A454:C455"/>
     <mergeCell ref="A456:C457"/>
     <mergeCell ref="A379:K379"/>
     <mergeCell ref="A547:K547"/>
     <mergeCell ref="D290:D294"/>
     <mergeCell ref="D305:D309"/>
     <mergeCell ref="A450:K450"/>
     <mergeCell ref="A449:K449"/>
     <mergeCell ref="A407:K407"/>
     <mergeCell ref="A428:J428"/>
     <mergeCell ref="A333:C334"/>
     <mergeCell ref="A335:C336"/>
     <mergeCell ref="A529:K529"/>
     <mergeCell ref="A514:K514"/>
     <mergeCell ref="A496:K496"/>
     <mergeCell ref="A485:K485"/>
-    <mergeCell ref="A359:K359"/>
-[...23 lines deleted...]
-    <mergeCell ref="A23:C24"/>
+    <mergeCell ref="C254:C255"/>
+    <mergeCell ref="C270:C273"/>
+    <mergeCell ref="C274:C275"/>
+    <mergeCell ref="A261:K261"/>
+    <mergeCell ref="A262:K262"/>
+    <mergeCell ref="A263:K263"/>
+    <mergeCell ref="A281:K281"/>
+    <mergeCell ref="A282:K282"/>
+    <mergeCell ref="A283:K283"/>
+    <mergeCell ref="A284:K284"/>
+    <mergeCell ref="A329:K329"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <conditionalFormatting sqref="B537:G537 I537:K537 B540:K540 B554:G554 I554:K554 B557:K557">
-    <cfRule type="cellIs" dxfId="69" priority="115" operator="lessThan">
+    <cfRule type="cellIs" dxfId="69" priority="116" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B519:H519 B501:H501 B502:F502 B503:H504 B505:F506 G506:H506 B507:H507 B520:F520 B521:H521 B536:F536 I536:J536 B539:F539 I539:J539 B553:F553 I553:J553 B556:F556 I556:J556">
-    <cfRule type="cellIs" dxfId="68" priority="85" operator="lessThan">
+    <cfRule type="cellIs" dxfId="68" priority="86" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B440:J441 B442:K442">
-    <cfRule type="cellIs" dxfId="67" priority="16" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="67" priority="17" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B8:K10">
-    <cfRule type="cellIs" dxfId="66" priority="431" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="66" priority="432" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B464:K466">
-    <cfRule type="cellIs" dxfId="65" priority="35" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="65" priority="36" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B475:K479">
-    <cfRule type="cellIs" dxfId="64" priority="59" operator="lessThan">
+    <cfRule type="cellIs" dxfId="64" priority="60" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B476:K476 B478:K478 B503:K503 B506:K506 B521:K521">
-    <cfRule type="cellIs" dxfId="63" priority="116" operator="lessThan">
+    <cfRule type="cellIs" dxfId="63" priority="117" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B490:K492">
-    <cfRule type="cellIs" dxfId="62" priority="33" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="62" priority="34" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B501:K507">
-    <cfRule type="cellIs" dxfId="61" priority="58" operator="lessThan">
+    <cfRule type="cellIs" dxfId="61" priority="59" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B519:K522">
-    <cfRule type="cellIs" dxfId="60" priority="26" operator="lessThan">
+    <cfRule type="cellIs" dxfId="60" priority="27" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D250:K255 D270:K275">
-    <cfRule type="cellIs" dxfId="59" priority="400" operator="lessThan">
+    <cfRule type="cellIs" dxfId="59" priority="401" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E46:E48">
-    <cfRule type="cellIs" dxfId="58" priority="282" operator="lessThan">
+    <cfRule type="cellIs" dxfId="58" priority="283" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E22:K22 E24:K24">
-    <cfRule type="cellIs" dxfId="57" priority="121" operator="lessThan">
+    <cfRule type="cellIs" dxfId="57" priority="122" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E334:K334 E336:K336">
-    <cfRule type="cellIs" dxfId="56" priority="46" operator="lessThan">
+    <cfRule type="cellIs" dxfId="56" priority="47" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E455:K455 E457:K457">
-    <cfRule type="cellIs" dxfId="55" priority="45" operator="lessThan">
+    <cfRule type="cellIs" dxfId="55" priority="46" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F37:K40">
-    <cfRule type="cellIs" dxfId="54" priority="513" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="54" priority="514" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G320:H321">
-    <cfRule type="cellIs" dxfId="53" priority="5" operator="lessThan">
+    <cfRule type="cellIs" dxfId="53" priority="6" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G440:H441">
-    <cfRule type="cellIs" dxfId="52" priority="9" operator="lessThan">
+    <cfRule type="cellIs" dxfId="52" priority="10" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G475:H475">
-    <cfRule type="cellIs" dxfId="51" priority="407" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="51" priority="408" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G477:H477">
-    <cfRule type="cellIs" dxfId="50" priority="406" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="50" priority="407" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G501:H501 G504:H504 I502:J502 I505:J505">
-    <cfRule type="cellIs" dxfId="49" priority="89" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="49" priority="90" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G535:H535">
-    <cfRule type="cellIs" dxfId="48" priority="15" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="48" priority="16" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G538:H538">
-    <cfRule type="cellIs" dxfId="47" priority="14" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="47" priority="15" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G552:H552">
-    <cfRule type="cellIs" dxfId="46" priority="13" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="46" priority="14" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G555:H555">
-    <cfRule type="cellIs" dxfId="45" priority="12" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="45" priority="13" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G30:K30 G32:K32">
-    <cfRule type="cellIs" dxfId="44" priority="56" operator="lessThan">
+    <cfRule type="cellIs" dxfId="44" priority="1" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G47:K47">
-    <cfRule type="cellIs" dxfId="43" priority="119" operator="lessThan">
+    <cfRule type="cellIs" dxfId="43" priority="120" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H537">
-    <cfRule type="cellIs" dxfId="42" priority="10" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="42" priority="11" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H554">
-    <cfRule type="cellIs" dxfId="41" priority="11" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="41" priority="12" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I476:J476">
-    <cfRule type="cellIs" dxfId="40" priority="337" operator="lessThan">
+    <cfRule type="cellIs" dxfId="40" priority="338" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I478:J479">
-    <cfRule type="cellIs" dxfId="39" priority="88" operator="lessThan">
+    <cfRule type="cellIs" dxfId="39" priority="89" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I502:J503">
-    <cfRule type="cellIs" dxfId="38" priority="83" operator="lessThan">
+    <cfRule type="cellIs" dxfId="38" priority="84" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I505:J507">
-    <cfRule type="cellIs" dxfId="37" priority="78" operator="lessThan">
+    <cfRule type="cellIs" dxfId="37" priority="79" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I520:J520 G519:H519">
-    <cfRule type="cellIs" dxfId="36" priority="31" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="36" priority="32" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I520:J521">
-    <cfRule type="cellIs" dxfId="35" priority="30" operator="lessThan">
+    <cfRule type="cellIs" dxfId="35" priority="31" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I320:K321 B320:F321 B322:K322">
-    <cfRule type="cellIs" dxfId="34" priority="17" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="34" priority="18" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I474:K474">
-    <cfRule type="cellIs" dxfId="33" priority="339" operator="lessThan">
+    <cfRule type="cellIs" dxfId="33" priority="340" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I500:K500">
-    <cfRule type="cellIs" dxfId="32" priority="32" operator="lessThan">
+    <cfRule type="cellIs" dxfId="32" priority="33" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I518:K518">
-    <cfRule type="cellIs" dxfId="31" priority="25" operator="lessThan">
+    <cfRule type="cellIs" dxfId="31" priority="26" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J82:K99">
-    <cfRule type="cellIs" dxfId="30" priority="155" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="30" priority="156" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J108:K125">
-    <cfRule type="cellIs" dxfId="29" priority="55" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="29" priority="56" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J132:K149">
-    <cfRule type="cellIs" dxfId="28" priority="54" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="28" priority="55" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J158:K175">
-    <cfRule type="cellIs" dxfId="27" priority="53" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="27" priority="54" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J183:K192">
-    <cfRule type="cellIs" dxfId="26" priority="148" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="26" priority="149" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J201:K210">
-    <cfRule type="cellIs" dxfId="25" priority="52" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="25" priority="53" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J217:K226">
-    <cfRule type="cellIs" dxfId="24" priority="51" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="24" priority="52" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J233:K242">
-    <cfRule type="cellIs" dxfId="23" priority="50" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="23" priority="51" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J290:K294">
-    <cfRule type="cellIs" dxfId="22" priority="158" operator="lessThan">
+    <cfRule type="cellIs" dxfId="22" priority="159" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J305:K309">
-    <cfRule type="cellIs" dxfId="21" priority="49" operator="lessThan">
+    <cfRule type="cellIs" dxfId="21" priority="50" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J344:K356">
-    <cfRule type="cellIs" dxfId="20" priority="43" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="20" priority="44" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J364:K376">
-    <cfRule type="cellIs" dxfId="19" priority="41" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="19" priority="42" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J392:K404">
-    <cfRule type="cellIs" dxfId="18" priority="39" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="18" priority="40" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J413:K425">
-    <cfRule type="cellIs" dxfId="17" priority="37" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="17" priority="38" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K320:K321">
-    <cfRule type="cellIs" dxfId="16" priority="3" operator="lessThan">
+    <cfRule type="cellIs" dxfId="16" priority="4" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K440:K441">
-    <cfRule type="cellIs" dxfId="15" priority="6" operator="lessThan">
+    <cfRule type="cellIs" dxfId="15" priority="7" operator="lessThan">
       <formula>0</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="14" priority="7" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="14" priority="8" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K475">
-    <cfRule type="cellIs" dxfId="13" priority="332" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="13" priority="333" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K477">
-    <cfRule type="cellIs" dxfId="12" priority="331" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="12" priority="332" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K501">
-    <cfRule type="cellIs" dxfId="11" priority="81" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="11" priority="82" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="10" priority="79" operator="lessThan">
+    <cfRule type="cellIs" dxfId="10" priority="80" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K503:K504">
-    <cfRule type="cellIs" dxfId="9" priority="68" operator="lessThan">
+    <cfRule type="cellIs" dxfId="9" priority="69" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K504">
-    <cfRule type="cellIs" dxfId="8" priority="80" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="8" priority="81" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K506:K507">
-    <cfRule type="cellIs" dxfId="7" priority="67" operator="lessThan">
+    <cfRule type="cellIs" dxfId="7" priority="68" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K519">
-    <cfRule type="cellIs" dxfId="6" priority="29" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="6" priority="30" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="5" priority="28" operator="lessThan">
+    <cfRule type="cellIs" dxfId="5" priority="29" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K521">
-    <cfRule type="cellIs" dxfId="4" priority="27" operator="lessThan">
+    <cfRule type="cellIs" dxfId="4" priority="28" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K535:K536">
-    <cfRule type="cellIs" dxfId="3" priority="425" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="3" priority="426" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K538:K539">
-    <cfRule type="cellIs" dxfId="2" priority="143" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="2" priority="144" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K552:K553">
-    <cfRule type="cellIs" dxfId="1" priority="23" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="1" priority="24" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K555:K556">
-    <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="0" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A571" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{EF4896EE-7F6A-4798-9ABC-F2F0B6A38550}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="5" manualBreakCount="5">
     <brk id="103" max="16383" man="1"/>
     <brk id="153" max="16383" man="1"/>
     <brk id="197" max="16383" man="1"/>
     <brk id="285" max="16383" man="1"/>
     <brk id="530" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>