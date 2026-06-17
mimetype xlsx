--- v0 (2026-04-21)
+++ v1 (2026-06-17)
@@ -6,156 +6,116 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\Alemanha\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{84604C60-6302-476D-9B44-D9C42A42FE57}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{110FEF8E-88A0-4291-89BE-EF92839989C8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Alemanha" sheetId="45" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Alemanha!$A$1:$K$569</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Alemanha!$A$1:$K$571</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Alemanha!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8">
-[...40 lines deleted...]
-    <dbPr connection="Provider=MSOLAP.3;Cache Authentication=False;Persist Security Info=True;User ID=&quot;&quot;;Initial Catalog=ComercioExternoConf;Data Source=sicorp41;Impersonation Level=Impersonate;Location=sicorp41;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096" command="ComercioExternoSegredo" commandType="1"/>
+  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" keepAlive="1" name="Connection" type="5" refreshedVersion="8" saveData="1">
+    <dbPr connection="Provider=MSOLAP.8;Cache Authentication=False;Persist Security Info=True;User ID=jsantos;Initial Catalog=ComercioExterno;Data Source=sicorp44;Impersonation Level=Impersonate;Location=sicorp44;Mode=ReadWrite;Protection Level=Pkt Privacy;Auto Synch Period=20000;Default Isolation Mode=0;Default MDX Visual Mode=0;MDX Compatibility=1;MDX Unique Name Style=0;Non Empty Threshold=0;SQLQueryMode=Calculated;Safety Options=2;Secured Cell Value=0;SQL Compatibility=0;Compression Level=0;Real Time Olap=False;MDX Missing Member Mode=Error;Packet Size=4096;Update Isolation Level=2" command="ComercioExternoSegredo" commandType="1"/>
     <olapPr rowDrillCount="1000" serverFill="0" serverNumberFormat="0" serverFont="0" serverFontColor="0"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="697" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="723" uniqueCount="209">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>Construção</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
@@ -571,63 +531,63 @@
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>2024 dez</t>
   </si>
   <si>
     <t>2020 a 2024: resultados definitivos</t>
   </si>
   <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
     <t>2025 dez</t>
   </si>
   <si>
     <t>Nota: Posição entre 15 países</t>
   </si>
   <si>
-    <t>2025 jan</t>
-[...4 lines deleted...]
-  <si>
     <t>2021 a 2024: resultados definitivos; 2025 e 2026: resultados preliminares</t>
   </si>
   <si>
-    <t>2025 jan/fev</t>
-[...2 lines deleted...]
-    <t>2026 jan/fev</t>
+    <t>2025 jan/mar</t>
+  </si>
+  <si>
+    <t>2026 jan/mar</t>
+  </si>
+  <si>
+    <t>2025 mar</t>
+  </si>
+  <si>
+    <t>2026 mar</t>
   </si>
   <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM A ALEMANHA</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com a Alemanha</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>Posição e Quota da Alemanha no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Alemanha como cliente de Portugal</t>
   </si>
   <si>
     <t>Alemanha como fornecedor de Portugal</t>
   </si>
@@ -739,111 +699,111 @@
   <si>
     <t>8542 Circuitos integrados eletrónicos, e suas partes</t>
   </si>
   <si>
     <t>3815 Iniciadores de reação, aceleradores de reação e preparações catalíticas, não especificadas nem...</t>
   </si>
   <si>
     <t>8407 Motores de pistão, alternativo ou rotativo, de ignição por faísca (centelha) (motores de explosão)</t>
   </si>
   <si>
     <t>8701 Tratores (veículos a motor) (exceto os carros-tratores da posição 8709)</t>
   </si>
   <si>
     <t>9018 Instrumentos e aparelhos para medicina, cirurgia, odontologia e veterinária, incluídos os...</t>
   </si>
   <si>
     <t>3002 Sangue humano; sangue animal preparado para usos terapêuticos, profiláticos ou de diagnóstico;...</t>
   </si>
   <si>
     <t>8536 Aparelhos para interrupção, seccionamento, proteção, derivação, ligação ou conexão de circuitos...</t>
   </si>
   <si>
     <t>8414 Bombas de ar ou de vácuo (exceto elevadores de mistura gasosa "bombas por emulsão" e elevadores...</t>
   </si>
   <si>
-    <t>8524 Módulos de visualização de ecrã (tela), mesmo que incorporem ecrãs tácteis</t>
-[...1 lines deleted...]
-  <si>
     <t>Exportação de Produtos Industriais Transformados para a Alemanha por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados da Alemanha por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para a Alemanha por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens da Alemanha por Meios de Transporte</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Portugal com a Alemanha</t>
   </si>
   <si>
     <t>Posição e Quota da Alemanha no Comércio Internacional Português de Serviços</t>
   </si>
   <si>
-    <t>Nota: Posição de 2021 a 2025 entre 62 países; em 2025 jan e 2026 jan entre 13 países</t>
+    <t>Nota: Posição de 2021 a 2025 entre 62 países; em 2025 jan/mar e 2026 jan/mar entre 13 países</t>
   </si>
   <si>
     <t>Exportações de Portugal para a Alemanha por Tipo de Serviço</t>
   </si>
   <si>
     <t>Importações de Portugal Provenientes da Alemanha por Tipo de Serviço</t>
   </si>
   <si>
+    <t>&gt;1000%</t>
+  </si>
+  <si>
     <t>Balança Comercial de Bens e Serviços de Portugal com a Alemanha</t>
   </si>
   <si>
     <t>Posição e Quota da Alemanha no Comércio Internacional Português de Bens e Serviços</t>
   </si>
   <si>
     <t>Fluxos de Investimento Direto entre Portugal e a Alemanha - Princípio Ativo/Passivo</t>
   </si>
   <si>
     <t>média anual M€ 25/21</t>
   </si>
   <si>
     <t>Posição (stock) de Investimento Direto entre Portugal e a Alemanha - Princípio Ativo/Passivo</t>
   </si>
   <si>
     <t>Fluxos de Investimento Direto entre Portugal e a Alemanha - Princípio Direcional</t>
   </si>
   <si>
     <t>Posição (stock) de Investimento Direto entre Portugal e a Alemanha - Princípio Direcional</t>
   </si>
   <si>
     <t>Posição (stock) de Investimento Direto da Alemanha em Portugal como Contraparte Final - Princípio Direcional</t>
   </si>
   <si>
     <t>tvma % 25/22</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Turismo de Portugal com a Alemanha</t>
   </si>
   <si>
-    <t>Posição de 2021 a 2025 entre 62 países; em 2025 jan e 2026 jan entre 13 países</t>
+    <t>Posição de 2021 a 2025 entre 62 países; em 2025 jan/mar e 2026 jan/mar entre 13 países</t>
   </si>
   <si>
     <t>Indicadores de Turismo da Alemanha em Portugal</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -1134,51 +1094,51 @@
         <color rgb="FF005629"/>
       </top>
       <bottom style="hair">
         <color rgb="FF005629"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF005629"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="142">
+  <cellXfs count="144">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -1466,50 +1426,53 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -1553,63 +1516,141 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
-  <dxfs count="52">
+  <dxfs count="70">
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
@@ -1748,90 +1789,105 @@
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFC00000"/>
+      </font>
+    </dxf>
+    <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
+      <numFmt numFmtId="2" formatCode="0.00"/>
+    </dxf>
+    <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
-    </dxf>
-[...1 lines deleted...]
-      <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
     </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
   </dxfs>
@@ -1853,57 +1909,57 @@
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>514350</xdr:colOff>
-      <xdr:row>566</xdr:row>
+      <xdr:row>568</xdr:row>
       <xdr:rowOff>14721</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>505690</xdr:colOff>
-      <xdr:row>568</xdr:row>
+      <xdr:row>570</xdr:row>
       <xdr:rowOff>44162</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2387719-2BA3-4713-B408-41F2D1B1FC68}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -2291,54 +2347,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet19">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
-  <dimension ref="A2:K570"/>
+  <dimension ref="A2:K572"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A565" sqref="A565"/>
+      <selection activeCell="A567" sqref="A567"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.85546875" style="4" customWidth="1"/>
     <col min="2" max="11" width="8.7109375" style="4" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="95" t="s">
         <v>136</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
@@ -2369,385 +2425,385 @@
     </row>
     <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11"/>
       <c r="B7" s="12">
         <v>2021</v>
       </c>
       <c r="C7" s="12">
         <v>2022</v>
       </c>
       <c r="D7" s="12">
         <v>2023</v>
       </c>
       <c r="E7" s="12">
         <v>2024</v>
       </c>
       <c r="F7" s="12">
         <v>2025</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>138</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="K7" s="13" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="16">
         <v>7011.7558589999999</v>
       </c>
       <c r="C8" s="16">
         <v>8501.8405179999991</v>
       </c>
       <c r="D8" s="16">
         <v>8279.6676239999997</v>
       </c>
       <c r="E8" s="16">
         <v>9658.927525000001</v>
       </c>
       <c r="F8" s="16">
-        <v>11063.035765000001</v>
+        <v>11072.49639</v>
       </c>
       <c r="G8" s="16">
-        <v>14.536895906567013</v>
+        <v>14.634842857463093</v>
       </c>
       <c r="H8" s="16">
-        <v>12.075809039498587</v>
+        <v>12.09976194378668</v>
       </c>
       <c r="I8" s="16">
-        <v>2679.8169440000001</v>
+        <v>3421.617213</v>
       </c>
       <c r="J8" s="16">
-        <v>1514.7144580000001</v>
+        <v>2405.4100699999999</v>
       </c>
       <c r="K8" s="16">
-        <v>-43.476943028090652</v>
+        <v>-29.699615115888772</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="16">
         <v>10324.448146999999</v>
       </c>
       <c r="C9" s="16">
         <v>12104.763606</v>
       </c>
       <c r="D9" s="16">
         <v>11999.233855</v>
       </c>
       <c r="E9" s="16">
         <v>12127.175416</v>
       </c>
       <c r="F9" s="16">
-        <v>13210.165225999999</v>
+        <v>13229.334096999999</v>
       </c>
       <c r="G9" s="16">
-        <v>8.9302724900899459</v>
+        <v>9.0883379121065975</v>
       </c>
       <c r="H9" s="16">
-        <v>6.3555971957808488</v>
+        <v>6.3941585660582057</v>
       </c>
       <c r="I9" s="16">
-        <v>2110.0680600000001</v>
+        <v>3300.0834720000003</v>
       </c>
       <c r="J9" s="16">
-        <v>2204.6556449999998</v>
+        <v>3503.9339490000002</v>
       </c>
       <c r="K9" s="16">
-        <v>4.482679340684383</v>
+        <v>6.1771309340989884</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="16">
         <v>-3312.6922879999993</v>
       </c>
       <c r="C10" s="16">
         <v>-3602.9230880000014</v>
       </c>
       <c r="D10" s="16">
         <v>-3719.5662310000007</v>
       </c>
       <c r="E10" s="16">
         <v>-2468.2478909999991</v>
       </c>
       <c r="F10" s="16">
-        <v>-2147.1294609999986</v>
+        <v>-2156.8377069999988</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I10" s="16">
-        <v>569.74888400000009</v>
+        <v>121.53374099999974</v>
       </c>
       <c r="J10" s="16">
-        <v>-689.94118699999967</v>
+        <v>-1098.5238790000003</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="17">
         <v>67.914098256548698</v>
       </c>
       <c r="C11" s="17">
         <v>70.235494014818016</v>
       </c>
       <c r="D11" s="17">
         <v>69.001635638177987</v>
       </c>
       <c r="E11" s="17">
         <v>79.64696801743699</v>
       </c>
       <c r="F11" s="17">
-        <v>83.746384513237899</v>
+        <v>83.696551230880914</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="17">
-        <v>127.00144582066231</v>
+        <v>103.68274748294002</v>
       </c>
       <c r="J11" s="17">
-        <v>68.705262948218845</v>
+        <v>68.648841702238371</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="20" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21"/>
     </row>
     <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>141</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
     </row>
     <row r="20" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23"/>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="24"/>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="K20" s="13" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="123" t="s">
+      <c r="A21" s="124" t="s">
         <v>142</v>
       </c>
-      <c r="B21" s="123"/>
-      <c r="C21" s="123"/>
+      <c r="B21" s="124"/>
+      <c r="C21" s="124"/>
       <c r="D21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E21" s="27">
         <v>3</v>
       </c>
       <c r="F21" s="27">
         <v>3</v>
       </c>
       <c r="G21" s="27">
         <v>3</v>
       </c>
       <c r="H21" s="27">
         <v>2</v>
       </c>
       <c r="I21" s="27">
         <v>2</v>
       </c>
       <c r="J21" s="27">
         <v>2</v>
       </c>
       <c r="K21" s="27">
         <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="123"/>
-[...1 lines deleted...]
-      <c r="C22" s="123"/>
+      <c r="A22" s="124"/>
+      <c r="B22" s="124"/>
+      <c r="C22" s="124"/>
       <c r="D22" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="28">
         <v>11.021563023125573</v>
       </c>
       <c r="F22" s="28">
         <v>10.84380557955703</v>
       </c>
       <c r="G22" s="28">
         <v>10.705521523193234</v>
       </c>
       <c r="H22" s="28">
         <v>12.242751894142591</v>
       </c>
       <c r="I22" s="28">
-        <v>13.941562589389973</v>
+        <v>13.950304304147776</v>
       </c>
       <c r="J22" s="28">
-        <v>18.734403078430066</v>
+        <v>16.226513576152922</v>
       </c>
       <c r="K22" s="28">
-        <v>12.380874985020814</v>
+        <v>12.200871136147921</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="126" t="s">
+      <c r="A23" s="127" t="s">
         <v>143</v>
       </c>
-      <c r="B23" s="126"/>
-      <c r="C23" s="126"/>
+      <c r="B23" s="127"/>
+      <c r="C23" s="127"/>
       <c r="D23" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E23" s="30">
         <v>2</v>
       </c>
       <c r="F23" s="30">
         <v>2</v>
       </c>
       <c r="G23" s="30">
         <v>2</v>
       </c>
       <c r="H23" s="30">
         <v>2</v>
       </c>
       <c r="I23" s="30">
         <v>2</v>
       </c>
       <c r="J23" s="30">
         <v>2</v>
       </c>
       <c r="K23" s="30">
         <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="127"/>
-[...1 lines deleted...]
-      <c r="C24" s="127"/>
+      <c r="A24" s="128"/>
+      <c r="B24" s="128"/>
+      <c r="C24" s="128"/>
       <c r="D24" s="31" t="s">
         <v>33</v>
       </c>
       <c r="E24" s="32">
         <v>12.417294349705251</v>
       </c>
       <c r="F24" s="32">
         <v>11.048367197467487</v>
       </c>
       <c r="G24" s="32">
         <v>11.411712188017084</v>
       </c>
       <c r="H24" s="32">
         <v>11.308080293118746</v>
       </c>
       <c r="I24" s="32">
-        <v>11.845969468660943</v>
+        <v>11.854712436405187</v>
       </c>
       <c r="J24" s="32">
-        <v>11.662375593170598</v>
+        <v>12.051929636116791</v>
       </c>
       <c r="K24" s="32">
-        <v>12.739680391153785</v>
+        <v>12.455154268181328</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
     </row>
     <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
     </row>
     <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>144</v>
       </c>
@@ -2764,137 +2820,137 @@
     </row>
     <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="23"/>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="24"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12">
         <v>2021</v>
       </c>
       <c r="H28" s="12">
         <v>2022</v>
       </c>
       <c r="I28" s="12">
         <v>2023</v>
       </c>
       <c r="J28" s="12">
         <v>2024</v>
       </c>
       <c r="K28" s="12">
         <v>2025</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="123" t="s">
+      <c r="A29" s="124" t="s">
         <v>145</v>
       </c>
-      <c r="B29" s="123"/>
-[...2 lines deleted...]
-      <c r="E29" s="124" t="s">
+      <c r="B29" s="124"/>
+      <c r="C29" s="124"/>
+      <c r="D29" s="124"/>
+      <c r="E29" s="125" t="s">
         <v>23</v>
       </c>
-      <c r="F29" s="124"/>
+      <c r="F29" s="125"/>
       <c r="G29" s="27">
         <v>27</v>
       </c>
       <c r="H29" s="27">
         <v>28</v>
       </c>
       <c r="I29" s="27">
         <v>25</v>
       </c>
       <c r="J29" s="27">
         <v>25</v>
       </c>
       <c r="K29" s="27">
         <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="123"/>
-[...3 lines deleted...]
-      <c r="E30" s="124" t="s">
+      <c r="A30" s="124"/>
+      <c r="B30" s="124"/>
+      <c r="C30" s="124"/>
+      <c r="D30" s="124"/>
+      <c r="E30" s="125" t="s">
         <v>146</v>
       </c>
-      <c r="F30" s="124"/>
+      <c r="F30" s="125"/>
       <c r="G30" s="28">
         <v>0.72727456919874978</v>
       </c>
       <c r="H30" s="28">
         <v>0.73011065653772578</v>
       </c>
       <c r="I30" s="28">
         <v>0.7676707330193927</v>
       </c>
       <c r="J30" s="28">
         <v>0.77608913364252075</v>
       </c>
       <c r="K30" s="28">
         <v>0.81571892701015303</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="126" t="s">
+      <c r="A31" s="127" t="s">
         <v>147</v>
       </c>
-      <c r="B31" s="126"/>
-[...2 lines deleted...]
-      <c r="E31" s="128" t="s">
+      <c r="B31" s="127"/>
+      <c r="C31" s="127"/>
+      <c r="D31" s="127"/>
+      <c r="E31" s="129" t="s">
         <v>23</v>
       </c>
-      <c r="F31" s="128"/>
+      <c r="F31" s="129"/>
       <c r="G31" s="30">
         <v>32</v>
       </c>
       <c r="H31" s="30">
         <v>34</v>
       </c>
       <c r="I31" s="30">
         <v>32</v>
       </c>
       <c r="J31" s="30">
         <v>31</v>
       </c>
       <c r="K31" s="30">
         <v>28</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="127"/>
-[...3 lines deleted...]
-      <c r="E32" s="125" t="s">
+      <c r="A32" s="128"/>
+      <c r="B32" s="128"/>
+      <c r="C32" s="128"/>
+      <c r="D32" s="128"/>
+      <c r="E32" s="126" t="s">
         <v>148</v>
       </c>
-      <c r="F32" s="125"/>
+      <c r="F32" s="126"/>
       <c r="G32" s="32">
         <v>0.58921780063884266</v>
       </c>
       <c r="H32" s="32">
         <v>0.58507373988903777</v>
       </c>
       <c r="I32" s="32">
         <v>0.60003517241920568</v>
       </c>
       <c r="J32" s="32">
         <v>0.68714852709836272</v>
       </c>
       <c r="K32" s="32">
         <v>0.69858441018803275</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
         <v>149</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="34"/>
     </row>
     <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="35"/>
@@ -2925,167 +2981,167 @@
     </row>
     <row r="36" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="23"/>
       <c r="B36" s="23"/>
       <c r="C36" s="23"/>
       <c r="D36" s="23"/>
       <c r="E36" s="39" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="123" t="s">
+      <c r="A37" s="124" t="s">
         <v>151</v>
       </c>
-      <c r="B37" s="123"/>
-[...1 lines deleted...]
-      <c r="D37" s="123"/>
+      <c r="B37" s="124"/>
+      <c r="C37" s="124"/>
+      <c r="D37" s="124"/>
       <c r="E37" s="26" t="s">
         <v>5</v>
       </c>
       <c r="F37" s="40">
         <v>1.1776742524226567</v>
       </c>
       <c r="G37" s="40">
         <v>2.3422181703433247</v>
       </c>
       <c r="H37" s="40">
         <v>-0.2833738956268112</v>
       </c>
       <c r="I37" s="40">
         <v>1.7833682735563001</v>
       </c>
       <c r="J37" s="40">
-        <v>1.779716098950771</v>
+        <v>1.7917075011368557</v>
       </c>
       <c r="K37" s="40">
-        <v>-8.145145753061902</v>
+        <v>-4.8192120788448571</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="130" t="s">
+      <c r="A38" s="131" t="s">
         <v>35</v>
       </c>
-      <c r="B38" s="130"/>
-[...1 lines deleted...]
-      <c r="D38" s="130"/>
+      <c r="B38" s="131"/>
+      <c r="C38" s="131"/>
+      <c r="D38" s="131"/>
       <c r="E38" s="41" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="42">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="42">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="42">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="42">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="42">
-        <v>0.58031804673719245</v>
+        <v>0.60324914279216613</v>
       </c>
       <c r="K38" s="42">
-        <v>-14.470848480582053</v>
+        <v>-6.5042047406657995</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="126" t="s">
+      <c r="A39" s="127" t="s">
         <v>152</v>
       </c>
-      <c r="B39" s="126"/>
-[...1 lines deleted...]
-      <c r="D39" s="126"/>
+      <c r="B39" s="127"/>
+      <c r="C39" s="127"/>
+      <c r="D39" s="127"/>
       <c r="E39" s="43" t="s">
         <v>5</v>
       </c>
       <c r="F39" s="44">
         <v>1.8144230223571374</v>
       </c>
       <c r="G39" s="44">
         <v>2.1411992946235308</v>
       </c>
       <c r="H39" s="44">
         <v>-9.6320050292216616E-2</v>
       </c>
       <c r="I39" s="44">
         <v>0.12167712444484378</v>
       </c>
       <c r="J39" s="44">
-        <v>1.0098423835736672</v>
+        <v>1.0277165484109665</v>
       </c>
       <c r="K39" s="44">
-        <v>0.52278690134807737</v>
+        <v>0.74446347370841404</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="131" t="s">
+      <c r="A40" s="132" t="s">
         <v>36</v>
       </c>
-      <c r="B40" s="131"/>
-[...1 lines deleted...]
-      <c r="D40" s="131"/>
+      <c r="B40" s="132"/>
+      <c r="C40" s="132"/>
+      <c r="D40" s="132"/>
       <c r="E40" s="45" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>3.9840825968701177</v>
+        <v>4.0581701808905946</v>
       </c>
       <c r="K40" s="17">
-        <v>-4.3526829528640123</v>
+        <v>2.7397399847196215</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
     </row>
     <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="46"/>
     </row>
     <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
@@ -3098,233 +3154,233 @@
     </row>
     <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="23"/>
       <c r="B45" s="23"/>
       <c r="C45" s="23"/>
       <c r="D45" s="23"/>
       <c r="E45" s="23"/>
       <c r="F45" s="23"/>
       <c r="G45" s="12">
         <v>2020</v>
       </c>
       <c r="H45" s="12">
         <v>2021</v>
       </c>
       <c r="I45" s="12">
         <v>2022</v>
       </c>
       <c r="J45" s="12">
         <v>2023</v>
       </c>
       <c r="K45" s="12">
         <v>2024</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="132" t="s">
+      <c r="A46" s="133" t="s">
         <v>153</v>
       </c>
-      <c r="B46" s="132"/>
-      <c r="C46" s="132"/>
+      <c r="B46" s="133"/>
+      <c r="C46" s="133"/>
       <c r="D46" s="47" t="s">
         <v>30</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="48">
         <v>3685</v>
       </c>
       <c r="H46" s="48">
         <v>3750</v>
       </c>
       <c r="I46" s="48">
         <v>3974</v>
       </c>
       <c r="J46" s="48">
         <v>3813</v>
       </c>
       <c r="K46" s="48">
         <v>3137</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="123"/>
-[...1 lines deleted...]
-      <c r="C47" s="123"/>
+      <c r="A47" s="124"/>
+      <c r="B47" s="124"/>
+      <c r="C47" s="124"/>
       <c r="D47" s="50" t="s">
         <v>75</v>
       </c>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="51">
         <v>17.795055051187948</v>
       </c>
       <c r="H47" s="51">
         <v>16.650386288961904</v>
       </c>
       <c r="I47" s="51">
         <v>17.323452484742809</v>
       </c>
       <c r="J47" s="51">
         <v>16.888121179909646</v>
       </c>
       <c r="K47" s="51">
         <v>14.8174389495064</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="127"/>
-[...1 lines deleted...]
-      <c r="C48" s="127"/>
+      <c r="A48" s="128"/>
+      <c r="B48" s="128"/>
+      <c r="C48" s="128"/>
       <c r="D48" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="52">
         <v>5</v>
       </c>
       <c r="H48" s="52">
         <v>6</v>
       </c>
       <c r="I48" s="52">
         <v>7</v>
       </c>
       <c r="J48" s="52">
         <v>7</v>
       </c>
       <c r="K48" s="52">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="53"/>
       <c r="F49" s="54"/>
-      <c r="G49" s="135" t="s">
+      <c r="G49" s="136" t="s">
         <v>154</v>
       </c>
-      <c r="H49" s="135"/>
-[...2 lines deleted...]
-      <c r="K49" s="135"/>
+      <c r="H49" s="136"/>
+      <c r="I49" s="136"/>
+      <c r="J49" s="136"/>
+      <c r="K49" s="136"/>
     </row>
     <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="129" t="s">
+      <c r="A50" s="130" t="s">
         <v>48</v>
       </c>
-      <c r="B50" s="129"/>
-[...8 lines deleted...]
-      <c r="K50" s="129"/>
+      <c r="B50" s="130"/>
+      <c r="C50" s="130"/>
+      <c r="D50" s="130"/>
+      <c r="E50" s="130"/>
+      <c r="F50" s="130"/>
+      <c r="G50" s="130"/>
+      <c r="H50" s="130"/>
+      <c r="I50" s="130"/>
+      <c r="J50" s="130"/>
+      <c r="K50" s="130"/>
     </row>
     <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="4" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="53"/>
     </row>
     <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="129" t="s">
+      <c r="A52" s="130" t="s">
         <v>154</v>
       </c>
-      <c r="B52" s="129"/>
-[...8 lines deleted...]
-      <c r="K52" s="129"/>
+      <c r="B52" s="130"/>
+      <c r="C52" s="130"/>
+      <c r="D52" s="130"/>
+      <c r="E52" s="130"/>
+      <c r="F52" s="130"/>
+      <c r="G52" s="130"/>
+      <c r="H52" s="130"/>
+      <c r="I52" s="130"/>
+      <c r="J52" s="130"/>
+      <c r="K52" s="130"/>
     </row>
     <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="55"/>
       <c r="B53" s="55"/>
       <c r="C53" s="55"/>
       <c r="D53" s="55"/>
       <c r="E53" s="55"/>
       <c r="F53" s="55"/>
       <c r="G53" s="55"/>
       <c r="H53" s="55"/>
       <c r="I53" s="55"/>
       <c r="J53" s="55"/>
       <c r="K53" s="55"/>
     </row>
     <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A54" s="46"/>
       <c r="B54" s="46"/>
       <c r="C54" s="56"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
     </row>
     <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="2" t="s">
         <v>155</v>
       </c>
       <c r="B55" s="37"/>
       <c r="C55" s="38"/>
       <c r="D55" s="37"/>
       <c r="E55" s="37"/>
       <c r="F55" s="37"/>
       <c r="G55" s="37"/>
       <c r="H55" s="37"/>
       <c r="I55" s="37"/>
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
     </row>
     <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="47"/>
       <c r="B56" s="47"/>
       <c r="C56" s="57"/>
       <c r="D56" s="47"/>
       <c r="E56" s="47"/>
       <c r="F56" s="47"/>
       <c r="G56" s="47"/>
-      <c r="H56" s="122" t="s">
+      <c r="H56" s="123" t="s">
         <v>59</v>
       </c>
-      <c r="I56" s="122"/>
-      <c r="J56" s="122" t="s">
+      <c r="I56" s="123"/>
+      <c r="J56" s="123" t="s">
         <v>56</v>
       </c>
-      <c r="K56" s="122"/>
+      <c r="K56" s="123"/>
     </row>
     <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="1"/>
       <c r="B57" s="1"/>
       <c r="C57" s="58"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="58" t="s">
         <v>60</v>
       </c>
       <c r="I57" s="58" t="s">
         <v>58</v>
       </c>
       <c r="J57" s="58" t="s">
         <v>156</v>
       </c>
       <c r="K57" s="58" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>13</v>
@@ -3446,98 +3502,98 @@
       </c>
       <c r="B63" s="61"/>
       <c r="C63" s="62"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="64" t="s">
         <v>26</v>
       </c>
       <c r="I63" s="65" t="s">
         <v>26</v>
       </c>
       <c r="J63" s="66">
         <v>158.60554200000115</v>
       </c>
       <c r="K63" s="66">
         <v>1.6420616221571862</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="53"/>
-      <c r="F64" s="134" t="s">
+      <c r="F64" s="135" t="s">
         <v>154</v>
       </c>
-      <c r="G64" s="134"/>
-[...3 lines deleted...]
-      <c r="K64" s="134"/>
+      <c r="G64" s="135"/>
+      <c r="H64" s="135"/>
+      <c r="I64" s="135"/>
+      <c r="J64" s="135"/>
+      <c r="K64" s="135"/>
     </row>
     <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="46"/>
       <c r="C65" s="53"/>
     </row>
     <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="46"/>
       <c r="C66" s="53"/>
     </row>
     <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A67" s="2" t="s">
         <v>157</v>
       </c>
       <c r="B67" s="37"/>
       <c r="C67" s="38"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
     </row>
     <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="47"/>
       <c r="B68" s="47"/>
       <c r="C68" s="57"/>
       <c r="D68" s="47"/>
       <c r="E68" s="47"/>
       <c r="F68" s="47"/>
       <c r="G68" s="47"/>
-      <c r="H68" s="122" t="s">
+      <c r="H68" s="123" t="s">
         <v>59</v>
       </c>
-      <c r="I68" s="122"/>
-      <c r="J68" s="122" t="s">
+      <c r="I68" s="123"/>
+      <c r="J68" s="123" t="s">
         <v>56</v>
       </c>
-      <c r="K68" s="122"/>
+      <c r="K68" s="123"/>
     </row>
     <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="58"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="58" t="s">
         <v>60</v>
       </c>
       <c r="I69" s="58" t="s">
         <v>58</v>
       </c>
       <c r="J69" s="58" t="s">
         <v>156</v>
       </c>
       <c r="K69" s="58" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>13</v>
@@ -3682,58 +3738,58 @@
       </c>
       <c r="B76" s="73"/>
       <c r="C76" s="74"/>
       <c r="D76" s="73"/>
       <c r="E76" s="73"/>
       <c r="F76" s="75"/>
       <c r="G76" s="75"/>
       <c r="H76" s="76" t="s">
         <v>26</v>
       </c>
       <c r="I76" s="77" t="s">
         <v>26</v>
       </c>
       <c r="J76" s="78">
         <v>158.60554200000115</v>
       </c>
       <c r="K76" s="78">
         <v>1.642061622157172</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="53"/>
-      <c r="F77" s="134" t="s">
+      <c r="F77" s="135" t="s">
         <v>154</v>
       </c>
-      <c r="G77" s="134"/>
-[...3 lines deleted...]
-      <c r="K77" s="134"/>
+      <c r="G77" s="135"/>
+      <c r="H77" s="135"/>
+      <c r="I77" s="135"/>
+      <c r="J77" s="135"/>
+      <c r="K77" s="135"/>
     </row>
     <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="46"/>
       <c r="C78" s="34"/>
     </row>
     <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="46"/>
       <c r="C79" s="34"/>
     </row>
     <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="2" t="s">
         <v>158</v>
       </c>
       <c r="B80" s="37"/>
       <c r="C80" s="37"/>
       <c r="D80" s="37"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
     </row>
     <row r="81" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
@@ -3762,587 +3818,587 @@
         <v>138</v>
       </c>
       <c r="K81" s="13" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="79"/>
       <c r="D82" s="16">
         <v>2094.1561659999998</v>
       </c>
       <c r="E82" s="16">
         <v>29.866358842372236</v>
       </c>
       <c r="F82" s="16">
         <v>2552.3156770000001</v>
       </c>
       <c r="G82" s="16">
         <v>26.424421038400947</v>
       </c>
       <c r="H82" s="16">
-        <v>2814.7736759999998</v>
+        <v>2813.5727819999997</v>
       </c>
       <c r="I82" s="16">
-        <v>25.443049591370453</v>
+        <v>25.41046465854842</v>
       </c>
       <c r="J82" s="16">
-        <v>10.283132347817324</v>
+        <v>10.236081193023979</v>
       </c>
       <c r="K82" s="16">
-        <v>262.45799899999975</v>
+        <v>261.25710499999968</v>
       </c>
     </row>
     <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="79"/>
       <c r="D83" s="16">
         <v>501.78044200000005</v>
       </c>
       <c r="E83" s="16">
         <v>7.1562737221652615</v>
       </c>
       <c r="F83" s="16">
         <v>1266.296274</v>
       </c>
       <c r="G83" s="16">
         <v>13.110112595031609</v>
       </c>
       <c r="H83" s="16">
-        <v>2498.3364069999998</v>
+        <v>2498.1167600000008</v>
       </c>
       <c r="I83" s="16">
-        <v>22.582738229084988</v>
+        <v>22.561459241080868</v>
       </c>
       <c r="J83" s="16">
-        <v>97.294776767225926</v>
+        <v>97.277431142469013</v>
       </c>
       <c r="K83" s="16">
-        <v>1232.0401329999997</v>
+        <v>1231.8204860000008</v>
       </c>
     </row>
     <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="79"/>
       <c r="D84" s="16">
         <v>1187.336558</v>
       </c>
       <c r="E84" s="16">
         <v>16.933512544878241</v>
       </c>
       <c r="F84" s="16">
         <v>1822.155522</v>
       </c>
       <c r="G84" s="16">
         <v>18.864988036029391</v>
       </c>
       <c r="H84" s="16">
-        <v>1794.0771469999997</v>
+        <v>1793.7186770000001</v>
       </c>
       <c r="I84" s="16">
-        <v>16.216861132058355</v>
+        <v>16.199767548535636</v>
       </c>
       <c r="J84" s="16">
-        <v>-1.5409428372602039</v>
+        <v>-1.5606156915073657</v>
       </c>
       <c r="K84" s="16">
-        <v>-28.078375000000278</v>
+        <v>-28.436844999999948</v>
       </c>
     </row>
     <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="79"/>
       <c r="D85" s="16">
         <v>587.93956500000002</v>
       </c>
       <c r="E85" s="16">
         <v>8.3850547113009508</v>
       </c>
       <c r="F85" s="16">
         <v>859.53920999999991</v>
       </c>
       <c r="G85" s="16">
         <v>8.8989094055760578</v>
       </c>
       <c r="H85" s="16">
-        <v>705.83660699999984</v>
+        <v>705.35062700000015</v>
       </c>
       <c r="I85" s="16">
-        <v>6.3801349104650562</v>
+        <v>6.3702944860476949</v>
       </c>
       <c r="J85" s="16">
-        <v>-17.881976902484773</v>
+        <v>-17.938516498857542</v>
       </c>
       <c r="K85" s="16">
-        <v>-153.70260300000007</v>
+        <v>-154.18858299999977</v>
       </c>
     </row>
     <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="79"/>
       <c r="D86" s="16">
         <v>452.07818800000007</v>
       </c>
       <c r="E86" s="16">
         <v>6.4474319570002034</v>
       </c>
       <c r="F86" s="16">
         <v>607.890717</v>
       </c>
       <c r="G86" s="16">
         <v>6.2935632908168015</v>
       </c>
       <c r="H86" s="16">
-        <v>636.988742</v>
+        <v>636.33081400000003</v>
       </c>
       <c r="I86" s="16">
-        <v>5.7578114681255395</v>
+        <v>5.7469498438915272</v>
       </c>
       <c r="J86" s="16">
-        <v>4.7867197485103246</v>
+        <v>4.6784884527197077</v>
       </c>
       <c r="K86" s="16">
-        <v>29.098025000000007</v>
+        <v>28.440097000000037</v>
       </c>
     </row>
     <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="79"/>
       <c r="D87" s="16">
         <v>407.09292800000003</v>
       </c>
       <c r="E87" s="16">
         <v>5.8058628421506198</v>
       </c>
       <c r="F87" s="16">
         <v>493.20403400000004</v>
       </c>
       <c r="G87" s="16">
         <v>5.106198723651775</v>
       </c>
       <c r="H87" s="16">
-        <v>508.48501800000003</v>
+        <v>508.56960400000003</v>
       </c>
       <c r="I87" s="16">
-        <v>4.5962521391161744</v>
+        <v>4.5930889122647072</v>
       </c>
       <c r="J87" s="16">
-        <v>3.0983088025593863</v>
+        <v>3.1154591083494645</v>
       </c>
       <c r="K87" s="16">
-        <v>15.280983999999989</v>
+        <v>15.365569999999991</v>
       </c>
     </row>
     <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="79"/>
       <c r="D88" s="16">
         <v>402.07863900000001</v>
       </c>
       <c r="E88" s="16">
         <v>5.734350241015715</v>
       </c>
       <c r="F88" s="16">
         <v>405.63525099999998</v>
       </c>
       <c r="G88" s="16">
         <v>4.1995889289996509</v>
       </c>
       <c r="H88" s="16">
-        <v>436.08446100000003</v>
+        <v>449.19916799999999</v>
       </c>
       <c r="I88" s="16">
-        <v>3.94181552209779</v>
+        <v>4.0568915281443587</v>
       </c>
       <c r="J88" s="16">
-        <v>7.5065492767047628</v>
+        <v>10.739677306793045</v>
       </c>
       <c r="K88" s="16">
-        <v>30.449210000000051</v>
+        <v>43.563917000000004</v>
       </c>
     </row>
     <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="79"/>
       <c r="D89" s="16">
         <v>286.91845900000004</v>
       </c>
       <c r="E89" s="16">
         <v>4.0919630513336163</v>
       </c>
       <c r="F89" s="16">
         <v>292.70203000000004</v>
       </c>
       <c r="G89" s="16">
         <v>3.0303781578483271</v>
       </c>
       <c r="H89" s="16">
-        <v>290.09630599999997</v>
+        <v>290.09329700000001</v>
       </c>
       <c r="I89" s="16">
-        <v>2.6222124935885534</v>
+        <v>2.6199448325130588</v>
       </c>
       <c r="J89" s="16">
-        <v>-0.89023092870249843</v>
+        <v>-0.89125893660526678</v>
       </c>
       <c r="K89" s="16">
-        <v>-2.6057240000000661</v>
+        <v>-2.6087330000000293</v>
       </c>
     </row>
     <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="79"/>
       <c r="D90" s="16">
         <v>161.79344799999998</v>
       </c>
       <c r="E90" s="16">
         <v>2.3074598039851688</v>
       </c>
       <c r="F90" s="16">
         <v>197.87610899999999</v>
       </c>
       <c r="G90" s="16">
         <v>2.0486343694767499</v>
       </c>
       <c r="H90" s="16">
-        <v>259.77832099999995</v>
+        <v>259.77174899999994</v>
       </c>
       <c r="I90" s="16">
-        <v>2.3481648845596039</v>
+        <v>2.3460991979605419</v>
       </c>
       <c r="J90" s="16">
-        <v>31.283317785473518</v>
+        <v>31.279996515395382</v>
       </c>
       <c r="K90" s="16">
-        <v>61.902211999999963</v>
+        <v>61.895639999999958</v>
       </c>
     </row>
     <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="79"/>
       <c r="D91" s="16">
         <v>204.03216499999999</v>
       </c>
       <c r="E91" s="16">
         <v>2.9098583736071291</v>
       </c>
       <c r="F91" s="16">
         <v>226.37027</v>
       </c>
       <c r="G91" s="16">
         <v>2.3436377321818651</v>
       </c>
       <c r="H91" s="16">
-        <v>173.566836</v>
+        <v>173.44979599999996</v>
       </c>
       <c r="I91" s="16">
-        <v>1.5688897666688506</v>
+        <v>1.5664922334646159</v>
       </c>
       <c r="J91" s="16">
-        <v>-23.326134655403294</v>
+        <v>-23.377837557909015</v>
       </c>
       <c r="K91" s="16">
-        <v>-52.80343400000001</v>
+        <v>-52.920474000000041</v>
       </c>
     </row>
     <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="79"/>
       <c r="D92" s="16">
         <v>125.180939</v>
       </c>
       <c r="E92" s="16">
         <v>1.7853008792273182</v>
       </c>
       <c r="F92" s="16">
         <v>164.70717300000001</v>
       </c>
       <c r="G92" s="16">
         <v>1.7052325175201062</v>
       </c>
       <c r="H92" s="16">
-        <v>173.51283699999999</v>
+        <v>173.19398699999999</v>
       </c>
       <c r="I92" s="16">
-        <v>1.5684016637543607</v>
+        <v>1.5641819233864749</v>
       </c>
       <c r="J92" s="16">
-        <v>5.3462541063709335</v>
+        <v>5.152668123324526</v>
       </c>
       <c r="K92" s="16">
-        <v>8.8056639999999788</v>
+        <v>8.4868139999999812</v>
       </c>
     </row>
     <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="79"/>
       <c r="D93" s="16">
         <v>173.404177</v>
       </c>
       <c r="E93" s="16">
         <v>2.4730492687851586</v>
       </c>
       <c r="F93" s="16">
         <v>177.75446299999999</v>
       </c>
       <c r="G93" s="16">
         <v>1.8403126282904785</v>
       </c>
       <c r="H93" s="16">
-        <v>169.508691</v>
+        <v>169.463256</v>
       </c>
       <c r="I93" s="16">
-        <v>1.5322077465958548</v>
+        <v>1.5304882479171438</v>
       </c>
       <c r="J93" s="16">
-        <v>-4.6388551155534072</v>
+        <v>-4.664415655206354</v>
       </c>
       <c r="K93" s="16">
-        <v>-8.2457719999999881</v>
+        <v>-8.2912069999999858</v>
       </c>
     </row>
     <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="79"/>
       <c r="D94" s="16">
         <v>144.89945300000002</v>
       </c>
       <c r="E94" s="16">
         <v>2.0665216518343703</v>
       </c>
       <c r="F94" s="16">
         <v>143.521411</v>
       </c>
       <c r="G94" s="16">
         <v>1.4858938596290998</v>
       </c>
       <c r="H94" s="16">
-        <v>162.63636599999998</v>
+        <v>162.575468</v>
       </c>
       <c r="I94" s="16">
-        <v>1.4700880432343064</v>
+        <v>1.4682819688866928</v>
       </c>
       <c r="J94" s="16">
-        <v>13.318538932145795</v>
+        <v>13.276107632470252</v>
       </c>
       <c r="K94" s="16">
-        <v>19.114954999999981</v>
+        <v>19.054057</v>
       </c>
     </row>
     <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="79"/>
       <c r="D95" s="16">
         <v>101.90974199999999</v>
       </c>
       <c r="E95" s="16">
         <v>1.4534125837994325</v>
       </c>
       <c r="F95" s="16">
         <v>94.247830000000008</v>
       </c>
       <c r="G95" s="16">
         <v>0.97575874501656945</v>
       </c>
       <c r="H95" s="16">
-        <v>96.402036999999993</v>
+        <v>96.371418000000006</v>
       </c>
       <c r="I95" s="16">
-        <v>0.87138864094596902</v>
+        <v>0.8703675720954559</v>
       </c>
       <c r="J95" s="16">
-        <v>2.2856833945142134</v>
+        <v>2.2531956438678726</v>
       </c>
       <c r="K95" s="16">
-        <v>2.1542069999999853</v>
+        <v>2.123587999999998</v>
       </c>
     </row>
     <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="79"/>
       <c r="D96" s="16">
         <v>12.126168</v>
       </c>
       <c r="E96" s="16">
         <v>0.1729405336387369</v>
       </c>
       <c r="F96" s="16">
         <v>16.401432</v>
       </c>
       <c r="G96" s="16">
         <v>0.16980593298322733</v>
       </c>
       <c r="H96" s="16">
-        <v>16.525791999999999</v>
+        <v>16.606756999999998</v>
       </c>
       <c r="I96" s="16">
-        <v>0.14937845588714863</v>
+        <v>0.14998204935066137</v>
       </c>
       <c r="J96" s="16">
-        <v>0.75822647681006972</v>
+        <v>1.2518723974833321</v>
       </c>
       <c r="K96" s="16">
-        <v>0.12435999999999936</v>
+        <v>0.20532499999999843</v>
       </c>
     </row>
     <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="79"/>
       <c r="D97" s="16">
         <v>4.9783400000000002</v>
       </c>
       <c r="E97" s="16">
         <v>7.0999905018227477E-2</v>
       </c>
       <c r="F97" s="16">
         <v>44.436458999999999</v>
       </c>
       <c r="G97" s="16">
         <v>0.4600558279890396</v>
       </c>
       <c r="H97" s="16">
-        <v>2.093658</v>
+        <v>2.0942189999999998</v>
       </c>
       <c r="I97" s="16">
-        <v>1.8924805491668771E-2</v>
+        <v>1.8913702260416811E-2</v>
       </c>
       <c r="J97" s="16">
-        <v>-95.288422959174142</v>
+        <v>-95.287160482341761</v>
       </c>
       <c r="K97" s="16">
-        <v>-42.342801000000001</v>
+        <v>-42.342239999999997</v>
       </c>
     </row>
     <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="79"/>
       <c r="D98" s="16">
         <v>164.05048199999999</v>
       </c>
       <c r="E98" s="16">
         <v>2.3396490878876164</v>
       </c>
       <c r="F98" s="16">
         <v>293.87366300000008</v>
       </c>
       <c r="G98" s="16">
         <v>3.0425082105582946</v>
       </c>
       <c r="H98" s="16">
-        <v>324.33286299999997</v>
+        <v>324.018011</v>
       </c>
       <c r="I98" s="16">
-        <v>2.9316805069553165</v>
+        <v>2.9263320536517239</v>
       </c>
       <c r="J98" s="16">
-        <v>10.364726014933801</v>
+        <v>10.257587458594381</v>
       </c>
       <c r="K98" s="16">
-        <v>30.459199999999896</v>
+        <v>30.144347999999923</v>
       </c>
     </row>
     <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B99" s="96"/>
       <c r="C99" s="97"/>
       <c r="D99" s="17">
         <v>7011.7558589999999</v>
       </c>
       <c r="E99" s="17">
         <v>100</v>
       </c>
       <c r="F99" s="17">
         <v>9658.927525000001</v>
       </c>
       <c r="G99" s="17">
         <v>100</v>
       </c>
       <c r="H99" s="17">
-        <v>11063.035765000001</v>
+        <v>11072.49639</v>
       </c>
       <c r="I99" s="17">
         <v>100</v>
       </c>
       <c r="J99" s="17">
-        <v>14.536895906567013</v>
+        <v>14.634842857463093</v>
       </c>
       <c r="K99" s="17">
-        <v>1404.1082399999996</v>
+        <v>1413.5688649999993</v>
       </c>
     </row>
     <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E100" s="80"/>
       <c r="F100" s="80"/>
       <c r="G100" s="80"/>
       <c r="H100" s="80"/>
       <c r="I100" s="80"/>
     </row>
     <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E101" s="80"/>
       <c r="F101" s="80"/>
       <c r="G101" s="80"/>
       <c r="H101" s="80"/>
       <c r="I101" s="80"/>
     </row>
     <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="4" t="s">
         <v>50</v>
@@ -4418,587 +4474,587 @@
         <v>138</v>
       </c>
       <c r="K107" s="13" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="108" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="79"/>
       <c r="D108" s="16">
         <v>3101.8439639999997</v>
       </c>
       <c r="E108" s="16">
         <v>30.043678072046013</v>
       </c>
       <c r="F108" s="16">
         <v>3911.2702950000003</v>
       </c>
       <c r="G108" s="16">
         <v>32.252112803115409</v>
       </c>
       <c r="H108" s="16">
-        <v>3800.3248269999995</v>
+        <v>3804.4712350000009</v>
       </c>
       <c r="I108" s="16">
-        <v>28.76818542375436</v>
+        <v>28.757843797011191</v>
       </c>
       <c r="J108" s="16">
-        <v>-2.8365584485896744</v>
+        <v>-2.7305466496786659</v>
       </c>
       <c r="K108" s="16">
-        <v>-110.9454680000008</v>
+        <v>-106.79905999999937</v>
       </c>
     </row>
     <row r="109" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="79"/>
       <c r="D109" s="16">
         <v>1864.8706110000001</v>
       </c>
       <c r="E109" s="16">
         <v>18.062666250514127</v>
       </c>
       <c r="F109" s="16">
         <v>2590.309744000001</v>
       </c>
       <c r="G109" s="16">
         <v>21.359547092742417</v>
       </c>
       <c r="H109" s="16">
-        <v>3423.8325180000002</v>
+        <v>3422.9291029999995</v>
       </c>
       <c r="I109" s="16">
-        <v>25.918165741494871</v>
+        <v>25.873782292460305</v>
       </c>
       <c r="J109" s="16">
-        <v>32.178498186585934</v>
+        <v>32.14362146954106</v>
       </c>
       <c r="K109" s="16">
-        <v>833.52277399999912</v>
+        <v>832.61935899999844</v>
       </c>
     </row>
     <row r="110" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="79"/>
       <c r="D110" s="16">
         <v>2078.375168</v>
       </c>
       <c r="E110" s="16">
         <v>20.130617524617222</v>
       </c>
       <c r="F110" s="16">
         <v>1741.2768379999998</v>
       </c>
       <c r="G110" s="16">
         <v>14.358469950905835</v>
       </c>
       <c r="H110" s="16">
-        <v>1911.3612539999997</v>
+        <v>1910.7988220000002</v>
       </c>
       <c r="I110" s="16">
-        <v>14.468867128460245</v>
+        <v>14.443650814089803</v>
       </c>
       <c r="J110" s="16">
-        <v>9.7677986801544971</v>
+        <v>9.735498704198605</v>
       </c>
       <c r="K110" s="16">
-        <v>170.08441599999992</v>
+        <v>169.52198400000043</v>
       </c>
     </row>
     <row r="111" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="79"/>
       <c r="D111" s="16">
         <v>714.92436499999985</v>
       </c>
       <c r="E111" s="16">
         <v>6.9245770313422241</v>
       </c>
       <c r="F111" s="16">
         <v>750.2712140000001</v>
       </c>
       <c r="G111" s="16">
         <v>6.1866938364734887</v>
       </c>
       <c r="H111" s="16">
-        <v>721.1463030000001</v>
+        <v>724.11532000000011</v>
       </c>
       <c r="I111" s="16">
-        <v>5.4590256114333338</v>
+        <v>5.4735583415661635</v>
       </c>
       <c r="J111" s="16">
-        <v>-3.8819176927664976</v>
+        <v>-3.486191861280711</v>
       </c>
       <c r="K111" s="16">
-        <v>-29.124910999999997</v>
+        <v>-26.155893999999989</v>
       </c>
     </row>
     <row r="112" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="79"/>
       <c r="D112" s="16">
         <v>588.21330699999987</v>
       </c>
       <c r="E112" s="16">
         <v>5.6972856914480072</v>
       </c>
       <c r="F112" s="16">
         <v>703.58436900000004</v>
       </c>
       <c r="G112" s="16">
         <v>5.8017167630949356</v>
       </c>
       <c r="H112" s="16">
-        <v>703.95913899999982</v>
+        <v>710.73032899999987</v>
       </c>
       <c r="I112" s="16">
-        <v>5.3289200169463484</v>
+        <v>5.3723817373481513</v>
       </c>
       <c r="J112" s="16">
-        <v>5.3265822339464856E-2</v>
+        <v>1.0156507612806038</v>
       </c>
       <c r="K112" s="16">
-        <v>0.37476999999978489</v>
+        <v>7.1459599999998318</v>
       </c>
     </row>
     <row r="113" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="79"/>
       <c r="D113" s="16">
         <v>406.68255799999997</v>
       </c>
       <c r="E113" s="16">
         <v>3.9390246549707428</v>
       </c>
       <c r="F113" s="16">
         <v>458.25622999999985</v>
       </c>
       <c r="G113" s="16">
         <v>3.7787548565958651</v>
       </c>
       <c r="H113" s="16">
-        <v>508.26998899999995</v>
+        <v>508.24202600000001</v>
       </c>
       <c r="I113" s="16">
-        <v>3.8475672355682007</v>
+        <v>3.8417808657145751</v>
       </c>
       <c r="J113" s="16">
-        <v>10.9139288733729</v>
+        <v>10.907826828671849</v>
       </c>
       <c r="K113" s="16">
-        <v>50.013759000000107</v>
+        <v>49.985796000000164</v>
       </c>
     </row>
     <row r="114" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="79"/>
       <c r="D114" s="16">
         <v>297.26425399999994</v>
       </c>
       <c r="E114" s="16">
         <v>2.8792265675369464</v>
       </c>
       <c r="F114" s="16">
         <v>458.50220900000005</v>
       </c>
       <c r="G114" s="16">
         <v>3.7807831854652219</v>
       </c>
       <c r="H114" s="16">
-        <v>490.93341800000002</v>
+        <v>490.6633910000001</v>
       </c>
       <c r="I114" s="16">
-        <v>3.7163306408443257</v>
+        <v>3.7089046765495723</v>
       </c>
       <c r="J114" s="16">
-        <v>7.0732939478596855</v>
+        <v>7.01440066562472</v>
       </c>
       <c r="K114" s="16">
-        <v>32.431208999999967</v>
+        <v>32.161182000000053</v>
       </c>
     </row>
     <row r="115" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="79"/>
       <c r="D115" s="16">
         <v>403.49162699999994</v>
       </c>
       <c r="E115" s="16">
         <v>3.908118102343741</v>
       </c>
       <c r="F115" s="16">
         <v>362.86598100000003</v>
       </c>
       <c r="G115" s="16">
         <v>2.9921722788082414</v>
       </c>
       <c r="H115" s="16">
-        <v>354.20087000000007</v>
+        <v>354.46580499999993</v>
       </c>
       <c r="I115" s="16">
-        <v>2.6812750933869363</v>
+        <v>2.6793926466819049</v>
       </c>
       <c r="J115" s="16">
-        <v>-2.387964552675983</v>
+        <v>-2.3149527483536958</v>
       </c>
       <c r="K115" s="16">
-        <v>-8.6651109999999676</v>
+        <v>-8.4001760000001013</v>
       </c>
     </row>
     <row r="116" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="79"/>
       <c r="D116" s="16">
         <v>113.88747299999997</v>
       </c>
       <c r="E116" s="16">
         <v>1.1030853308425259</v>
       </c>
       <c r="F116" s="16">
         <v>184.35675800000004</v>
       </c>
       <c r="G116" s="16">
         <v>1.5201953602218765</v>
       </c>
       <c r="H116" s="16">
-        <v>200.72188</v>
+        <v>200.817216</v>
       </c>
       <c r="I116" s="16">
-        <v>1.5194501852629592</v>
+        <v>1.517969192761857</v>
       </c>
       <c r="J116" s="16">
-        <v>8.8768766480477783</v>
+        <v>8.9285894255094007</v>
       </c>
       <c r="K116" s="16">
-        <v>16.365121999999957</v>
+        <v>16.46045799999996</v>
       </c>
     </row>
     <row r="117" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="79"/>
       <c r="D117" s="16">
         <v>169.834146</v>
       </c>
       <c r="E117" s="16">
         <v>1.6449706907516324</v>
       </c>
       <c r="F117" s="16">
         <v>163.16948599999998</v>
       </c>
       <c r="G117" s="16">
         <v>1.3454863181472758</v>
       </c>
       <c r="H117" s="16">
-        <v>184.20100600000001</v>
+        <v>184.06416400000001</v>
       </c>
       <c r="I117" s="16">
-        <v>1.3943883581218124</v>
+        <v>1.3913335520171044</v>
       </c>
       <c r="J117" s="16">
-        <v>12.889370749136289</v>
+        <v>12.805505803946721</v>
       </c>
       <c r="K117" s="16">
-        <v>21.031520000000029</v>
+        <v>20.894678000000027</v>
       </c>
     </row>
     <row r="118" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="79"/>
       <c r="D118" s="16">
         <v>116.72662500000003</v>
       </c>
       <c r="E118" s="16">
         <v>1.1305846408257432</v>
       </c>
       <c r="F118" s="16">
         <v>153.34762700000002</v>
       </c>
       <c r="G118" s="16">
         <v>1.2644958264368855</v>
       </c>
       <c r="H118" s="16">
-        <v>165.44939900000003</v>
+        <v>165.35371700000002</v>
       </c>
       <c r="I118" s="16">
-        <v>1.2524400427207802</v>
+        <v>1.2499020418381988</v>
       </c>
       <c r="J118" s="16">
-        <v>7.8917243368885064</v>
+        <v>7.8293288490209241</v>
       </c>
       <c r="K118" s="16">
-        <v>12.101772000000011</v>
+        <v>12.00609</v>
       </c>
     </row>
     <row r="119" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="79"/>
       <c r="D119" s="16">
         <v>75.530722000000011</v>
       </c>
       <c r="E119" s="16">
         <v>0.73157151766941819</v>
       </c>
       <c r="F119" s="16">
         <v>123.61433600000001</v>
       </c>
       <c r="G119" s="16">
         <v>1.0193167968602921</v>
       </c>
       <c r="H119" s="16">
-        <v>133.37133900000001</v>
+        <v>137.88319199999998</v>
       </c>
       <c r="I119" s="16">
-        <v>1.0096114372400207</v>
+        <v>1.042253457271652</v>
       </c>
       <c r="J119" s="16">
-        <v>7.8930998747588603</v>
+        <v>11.543043033455254</v>
       </c>
       <c r="K119" s="16">
-        <v>9.7570029999999974</v>
+        <v>14.268855999999971</v>
       </c>
     </row>
     <row r="120" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="79"/>
       <c r="D120" s="16">
         <v>74.810369999999992</v>
       </c>
       <c r="E120" s="16">
         <v>0.72459436993480208</v>
       </c>
       <c r="F120" s="16">
         <v>104.255663</v>
       </c>
       <c r="G120" s="16">
         <v>0.85968627832702249</v>
       </c>
       <c r="H120" s="16">
-        <v>117.667067</v>
+        <v>117.72495500000001</v>
       </c>
       <c r="I120" s="16">
-        <v>0.89073122846646835</v>
+        <v>0.88987816118950658</v>
       </c>
       <c r="J120" s="16">
-        <v>12.863957327670542</v>
+        <v>12.919482369029689</v>
       </c>
       <c r="K120" s="16">
-        <v>13.411404000000005</v>
+        <v>13.46929200000001</v>
       </c>
     </row>
     <row r="121" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="79"/>
       <c r="D121" s="16">
         <v>48.442706000000001</v>
       </c>
       <c r="E121" s="16">
         <v>0.46920382872062871</v>
       </c>
       <c r="F121" s="16">
         <v>56.849868999999998</v>
       </c>
       <c r="G121" s="16">
         <v>0.46878079231042602</v>
       </c>
       <c r="H121" s="16">
-        <v>68.439053999999999</v>
+        <v>68.109904000000014</v>
       </c>
       <c r="I121" s="16">
-        <v>0.51807871309057929</v>
+        <v>0.5148400025322909</v>
       </c>
       <c r="J121" s="16">
-        <v>20.385596666898216</v>
+        <v>19.806615561418472</v>
       </c>
       <c r="K121" s="16">
-        <v>11.589185000000001</v>
+        <v>11.260035000000016</v>
       </c>
     </row>
     <row r="122" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="79"/>
       <c r="D122" s="16">
         <v>32.560867999999999</v>
       </c>
       <c r="E122" s="16">
         <v>0.31537635267664443</v>
       </c>
       <c r="F122" s="16">
         <v>39.038754999999995</v>
       </c>
       <c r="G122" s="16">
         <v>0.32191135743360466</v>
       </c>
       <c r="H122" s="16">
-        <v>48.546705000000003</v>
+        <v>51.338721000000007</v>
       </c>
       <c r="I122" s="16">
-        <v>0.36749506285092703</v>
+        <v>0.38806731029373603</v>
       </c>
       <c r="J122" s="16">
-        <v>24.355156817885227</v>
+        <v>31.50706522275112</v>
       </c>
       <c r="K122" s="16">
-        <v>9.5079500000000081</v>
+        <v>12.299966000000012</v>
       </c>
     </row>
     <row r="123" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="79"/>
       <c r="D123" s="16">
         <v>26.249824999999998</v>
       </c>
       <c r="E123" s="16">
         <v>0.25424918238973843</v>
       </c>
       <c r="F123" s="16">
         <v>24.600830999999999</v>
       </c>
       <c r="G123" s="16">
         <v>0.20285705579506066</v>
       </c>
       <c r="H123" s="16">
-        <v>29.213837000000002</v>
+        <v>29.186668000000001</v>
       </c>
       <c r="I123" s="16">
-        <v>0.22114664351435875</v>
+        <v>0.22062083991528061</v>
       </c>
       <c r="J123" s="16">
-        <v>18.751423478336982</v>
+        <v>18.640984119601494</v>
       </c>
       <c r="K123" s="16">
-        <v>4.6130060000000022</v>
+        <v>4.5858370000000015</v>
       </c>
     </row>
     <row r="124" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="79"/>
       <c r="D124" s="16">
         <v>210.73955799999999</v>
       </c>
       <c r="E124" s="16">
         <v>2.0411701913698419</v>
       </c>
       <c r="F124" s="16">
         <v>301.605211</v>
       </c>
       <c r="G124" s="16">
         <v>2.4870194472661531</v>
       </c>
       <c r="H124" s="16">
-        <v>348.52662100000003</v>
+        <v>348.43952899999999</v>
       </c>
       <c r="I124" s="16">
-        <v>2.6383214368434733</v>
+        <v>2.6338402707587165</v>
       </c>
       <c r="J124" s="16">
-        <v>15.55722788887757</v>
+        <v>15.528351729970606</v>
       </c>
       <c r="K124" s="16">
-        <v>46.921410000000037</v>
+        <v>46.834317999999996</v>
       </c>
     </row>
     <row r="125" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B125" s="96"/>
       <c r="C125" s="97"/>
       <c r="D125" s="17">
         <v>10324.448146999999</v>
       </c>
       <c r="E125" s="17">
         <v>100</v>
       </c>
       <c r="F125" s="17">
         <v>12127.175416</v>
       </c>
       <c r="G125" s="17">
         <v>100</v>
       </c>
       <c r="H125" s="17">
-        <v>13210.165225999999</v>
+        <v>13229.334096999999</v>
       </c>
       <c r="I125" s="17">
         <v>100</v>
       </c>
       <c r="J125" s="17">
-        <v>8.9302724900899459</v>
+        <v>9.0883379121065975</v>
       </c>
       <c r="K125" s="17">
-        <v>1082.9898099999991</v>
+        <v>1102.158680999999</v>
       </c>
     </row>
     <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E126" s="80"/>
       <c r="F126" s="80"/>
       <c r="G126" s="80"/>
       <c r="H126" s="80"/>
       <c r="I126" s="80"/>
     </row>
     <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E127" s="80"/>
       <c r="F127" s="80"/>
       <c r="G127" s="80"/>
       <c r="H127" s="80"/>
       <c r="I127" s="80"/>
     </row>
     <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="4" t="s">
         <v>50</v>
@@ -5012,552 +5068,552 @@
     <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="46"/>
     </row>
     <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="2" t="s">
         <v>158</v>
       </c>
       <c r="B130" s="37"/>
       <c r="C130" s="37"/>
       <c r="D130" s="37"/>
       <c r="E130" s="37"/>
       <c r="F130" s="37"/>
       <c r="G130" s="37"/>
       <c r="H130" s="37"/>
       <c r="I130" s="37"/>
       <c r="J130" s="37"/>
       <c r="K130" s="37"/>
     </row>
     <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="23"/>
       <c r="B131" s="23"/>
       <c r="C131" s="23"/>
       <c r="D131" s="13"/>
       <c r="E131" s="13"/>
       <c r="F131" s="13" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="G131" s="13" t="s">
         <v>161</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="I131" s="13" t="s">
         <v>164</v>
       </c>
       <c r="J131" s="13" t="s">
         <v>140</v>
       </c>
       <c r="K131" s="13" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="79"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16"/>
       <c r="F132" s="16">
-        <v>463.58031</v>
+        <v>695.623651</v>
       </c>
       <c r="G132" s="16">
-        <v>17.298954357234635</v>
+        <v>20.330259280818037</v>
       </c>
       <c r="H132" s="16">
-        <v>483.27013899999997</v>
+        <v>750.80320299999994</v>
       </c>
       <c r="I132" s="16">
-        <v>31.905032426910392</v>
+        <v>31.213106337415475</v>
       </c>
       <c r="J132" s="16">
-        <v>4.247339366074451</v>
+        <v>7.9323858412053818</v>
       </c>
       <c r="K132" s="16">
-        <v>19.689828999999975</v>
+        <v>55.179551999999944</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="79"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16"/>
       <c r="F133" s="16">
-        <v>268.30221299999994</v>
+        <v>403.32635099999999</v>
       </c>
       <c r="G133" s="16">
-        <v>10.011960466207125</v>
+        <v>11.787594166513212</v>
       </c>
       <c r="H133" s="16">
-        <v>272.71258899999992</v>
+        <v>458.03357800000003</v>
       </c>
       <c r="I133" s="16">
-        <v>18.004224331501025</v>
+        <v>19.041808451396399</v>
       </c>
       <c r="J133" s="16">
-        <v>1.64380902814245</v>
+        <v>13.564010103569963</v>
       </c>
       <c r="K133" s="16">
-        <v>4.4103759999999852</v>
+        <v>54.707227000000046</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="79"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16"/>
       <c r="F134" s="16">
-        <v>121.19022399999999</v>
+        <v>183.52141399999999</v>
       </c>
       <c r="G134" s="16">
-        <v>4.5223321791191715</v>
+        <v>5.3635869407815022</v>
       </c>
       <c r="H134" s="16">
-        <v>138.27559300000004</v>
+        <v>211.53429800000001</v>
       </c>
       <c r="I134" s="16">
-        <v>9.1288224173007819</v>
+        <v>8.7941054474757401</v>
       </c>
       <c r="J134" s="16">
-        <v>14.097976252606035</v>
+        <v>15.264095556717983</v>
       </c>
       <c r="K134" s="16">
-        <v>17.085369000000057</v>
+        <v>28.012884000000014</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="79"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16"/>
       <c r="F135" s="16">
-        <v>111.96459400000001</v>
+        <v>169.81051299999999</v>
       </c>
       <c r="G135" s="16">
-        <v>4.1780687390116</v>
+        <v>4.9628728881426749</v>
       </c>
       <c r="H135" s="16">
-        <v>104.35074699999998</v>
+        <v>164.57539000000003</v>
       </c>
       <c r="I135" s="16">
-        <v>6.8891365266152347</v>
+        <v>6.8418849680794773</v>
       </c>
       <c r="J135" s="16">
-        <v>-6.8002274004584171</v>
+        <v>-3.0829204314340419</v>
       </c>
       <c r="K135" s="16">
-        <v>-7.6138470000000211</v>
+        <v>-5.2351229999999589</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="15" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="79"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16"/>
       <c r="F136" s="16">
-        <v>92.326102000000006</v>
+        <v>1290.835345</v>
       </c>
       <c r="G136" s="16">
-        <v>3.4452391312292558</v>
+        <v>37.725884125659498</v>
       </c>
       <c r="H136" s="16">
-        <v>82.04640400000001</v>
+        <v>134.398516</v>
       </c>
       <c r="I136" s="16">
-        <v>5.4166251313354801</v>
+        <v>5.5873432009037858</v>
       </c>
       <c r="J136" s="16">
-        <v>-11.134118929877486</v>
+        <v>-89.588252559043468</v>
       </c>
       <c r="K136" s="16">
-        <v>-10.279697999999996</v>
+        <v>-1156.436829</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="79"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16"/>
       <c r="F137" s="16">
-        <v>82.665361000000004</v>
+        <v>119.65288099999998</v>
       </c>
       <c r="G137" s="16">
-        <v>3.0847390970149791</v>
+        <v>3.4969686423540911</v>
       </c>
       <c r="H137" s="16">
-        <v>81.346930000000015</v>
+        <v>126.01579699999999</v>
       </c>
       <c r="I137" s="16">
-        <v>5.3704465267604915</v>
+        <v>5.2388488171582326</v>
       </c>
       <c r="J137" s="16">
-        <v>-1.5949014001160531</v>
+        <v>5.3178126149758267</v>
       </c>
       <c r="K137" s="16">
-        <v>-1.3184309999999897</v>
+        <v>6.3629160000000127</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="15" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="79"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16"/>
       <c r="F138" s="16">
-        <v>1259.1894959999997</v>
+        <v>134.93306700000002</v>
       </c>
       <c r="G138" s="16">
-        <v>46.987892169995909</v>
+        <v>3.9435465337074809</v>
       </c>
       <c r="H138" s="16">
-        <v>80.581339999999997</v>
+        <v>122.77848199999995</v>
       </c>
       <c r="I138" s="16">
-        <v>5.3199030070920461</v>
+        <v>5.104264072528804</v>
       </c>
       <c r="J138" s="16">
-        <v>-93.600539056593277</v>
+        <v>-9.007862394471525</v>
       </c>
       <c r="K138" s="16">
-        <v>-1178.6081559999998</v>
+        <v>-12.154585000000068</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="79"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16"/>
       <c r="F139" s="16">
-        <v>60.760409999999986</v>
+        <v>84.654633000000004</v>
       </c>
       <c r="G139" s="16">
-        <v>2.2673343467000628</v>
+        <v>2.4741117351866677</v>
       </c>
       <c r="H139" s="16">
-        <v>50.168297000000003</v>
+        <v>75.366494000000003</v>
       </c>
       <c r="I139" s="16">
-        <v>3.3120629921392086</v>
+        <v>3.1332077195469625</v>
       </c>
       <c r="J139" s="16">
-        <v>-17.432589740589286</v>
+        <v>-10.971802334787748</v>
       </c>
       <c r="K139" s="16">
-        <v>-10.592112999999983</v>
+        <v>-9.288139000000001</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="79"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16"/>
       <c r="F140" s="16">
-        <v>36.149808999999998</v>
+        <v>57.885127999999995</v>
       </c>
       <c r="G140" s="16">
-        <v>1.348965610540598</v>
+        <v>1.6917476268260752</v>
       </c>
       <c r="H140" s="16">
-        <v>40.494463000000003</v>
+        <v>62.818332000000005</v>
       </c>
       <c r="I140" s="16">
-        <v>2.673405722519353</v>
+        <v>2.6115435693673641</v>
       </c>
       <c r="J140" s="16">
-        <v>12.018470139081526</v>
+        <v>8.5224031982792035</v>
       </c>
       <c r="K140" s="16">
-        <v>4.3446540000000056</v>
+        <v>4.9332040000000106</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="79"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16"/>
       <c r="F141" s="16">
-        <v>30.679939999999998</v>
+        <v>48.179631000000001</v>
       </c>
       <c r="G141" s="16">
-        <v>1.1448520791202221</v>
+        <v>1.4080952953167178</v>
       </c>
       <c r="H141" s="16">
-        <v>29.394064999999998</v>
+        <v>48.298391000000009</v>
       </c>
       <c r="I141" s="16">
-        <v>1.9405680618386225</v>
+        <v>2.0079067433188227</v>
       </c>
       <c r="J141" s="16">
-        <v>-4.1912565669945927</v>
+        <v>0.24649420830974994</v>
       </c>
       <c r="K141" s="16">
-        <v>-1.2858750000000008</v>
+        <v>0.11876000000000886</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="15" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="79"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16"/>
       <c r="F142" s="16">
-        <v>29.649258000000003</v>
+        <v>44.731362000000011</v>
       </c>
       <c r="G142" s="16">
-        <v>1.1063911684857233</v>
+        <v>1.3073163716282723</v>
       </c>
       <c r="H142" s="16">
-        <v>27.722348000000004</v>
+        <v>45.007733999999999</v>
       </c>
       <c r="I142" s="16">
-        <v>1.8302029041568704</v>
+        <v>1.8711044142257209</v>
       </c>
       <c r="J142" s="16">
-        <v>-6.4990159281557709</v>
+        <v>0.61784839012947512</v>
       </c>
       <c r="K142" s="16">
-        <v>-1.9269099999999995</v>
+        <v>0.27637199999998785</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="15" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="79"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16"/>
       <c r="F143" s="16">
-        <v>28.107381</v>
+        <v>44.506219000000002</v>
       </c>
       <c r="G143" s="16">
-        <v>1.0488545145940384</v>
+        <v>1.3007363544614012</v>
       </c>
       <c r="H143" s="16">
-        <v>26.914910999999993</v>
+        <v>43.874496000000008</v>
       </c>
       <c r="I143" s="16">
-        <v>1.7768966855665935</v>
+        <v>1.8239923640130102</v>
       </c>
       <c r="J143" s="16">
-        <v>-4.242551093607787</v>
+        <v>-1.4194038815114667</v>
       </c>
       <c r="K143" s="16">
-        <v>-1.1924700000000072</v>
+        <v>-0.63172299999999382</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="79"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16"/>
       <c r="F144" s="16">
-        <v>23.628898</v>
+        <v>35.924137999999999</v>
       </c>
       <c r="G144" s="16">
-        <v>0.88173552499188901</v>
+        <v>1.0499169183364754</v>
       </c>
       <c r="H144" s="16">
-        <v>23.217155999999996</v>
+        <v>36.677453999999997</v>
       </c>
       <c r="I144" s="16">
-        <v>1.532774436619261</v>
+        <v>1.5247900745672025</v>
       </c>
       <c r="J144" s="16">
-        <v>-1.7425357712408078</v>
+        <v>2.0969633286677558</v>
       </c>
       <c r="K144" s="16">
-        <v>-0.41174200000000383</v>
+        <v>0.7533159999999981</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="79"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16"/>
       <c r="F145" s="16">
-        <v>16.644307000000001</v>
+        <v>25.260828</v>
       </c>
       <c r="G145" s="16">
-        <v>0.62109865516246998</v>
+        <v>0.73827159578297341</v>
       </c>
       <c r="H145" s="16">
-        <v>14.838771999999999</v>
+        <v>33.488442999999997</v>
       </c>
       <c r="I145" s="16">
-        <v>0.97964153716422753</v>
+        <v>1.3922134698637891</v>
       </c>
       <c r="J145" s="16">
-        <v>-10.847763142076161</v>
+        <v>32.570646536210127</v>
       </c>
       <c r="K145" s="16">
-        <v>-1.8055350000000026</v>
+        <v>8.2276149999999966</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="79"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16"/>
       <c r="F146" s="16">
-        <v>3.5574189999999999</v>
+        <v>4.5800339999999995</v>
       </c>
       <c r="G146" s="16">
-        <v>0.13274858224793731</v>
+        <v>0.13385582649627614</v>
       </c>
       <c r="H146" s="16">
-        <v>2.703773</v>
+        <v>4.7618339999999995</v>
       </c>
       <c r="I146" s="16">
-        <v>0.17850050784951307</v>
+        <v>0.19796350149976716</v>
       </c>
       <c r="J146" s="16">
-        <v>-23.996217482393835</v>
+        <v>3.9694028472277711</v>
       </c>
       <c r="K146" s="16">
-        <v>-0.8536459999999999</v>
+        <v>0.18179999999999996</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="79"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16"/>
       <c r="F147" s="16">
-        <v>1.3817999999999999</v>
+        <v>1.524519</v>
       </c>
       <c r="G147" s="16">
-        <v>5.1563223491581892E-2</v>
+        <v>4.4555510014614837E-2</v>
       </c>
       <c r="H147" s="16">
-        <v>3.4415999999999995E-2</v>
+        <v>7.9777999999999988E-2</v>
       </c>
       <c r="I147" s="16">
-        <v>2.272111408076359E-3</v>
+        <v>3.3166070515369545E-3</v>
       </c>
       <c r="J147" s="16">
-        <v>-97.509335649153272</v>
+        <v>-94.767005199672809</v>
       </c>
       <c r="K147" s="16">
-        <v>-1.3473839999999999</v>
+        <v>-1.4447410000000001</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="79"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16"/>
       <c r="F148" s="16">
-        <v>50.039422000000009</v>
+        <v>76.667498999999992</v>
       </c>
       <c r="G148" s="16">
-        <v>1.8672701548527861</v>
+        <v>2.240680187974025</v>
       </c>
       <c r="H148" s="16">
-        <v>56.642514999999996</v>
+        <v>86.897849999999991</v>
       </c>
       <c r="I148" s="16">
-        <v>3.7394846732228122</v>
+        <v>3.6126002415879133</v>
       </c>
       <c r="J148" s="16">
-        <v>13.195781917704776</v>
+        <v>13.34379121979706</v>
       </c>
       <c r="K148" s="16">
-        <v>6.603092999999987</v>
+        <v>10.230350999999999</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B149" s="96"/>
       <c r="C149" s="97"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17"/>
       <c r="F149" s="17">
-        <v>2679.8169440000001</v>
+        <v>3421.617213</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>1514.7144580000001</v>
+        <v>2405.4100699999999</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>-43.476943028090652</v>
+        <v>-29.699615115888772</v>
       </c>
       <c r="K149" s="17">
-        <v>-1165.102486</v>
+        <v>-1016.2071430000001</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="80"/>
       <c r="F150" s="80"/>
       <c r="G150" s="80"/>
       <c r="H150" s="80"/>
       <c r="I150" s="80"/>
     </row>
     <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E151" s="80"/>
       <c r="F151" s="80"/>
       <c r="G151" s="80"/>
       <c r="H151" s="80"/>
       <c r="I151" s="80"/>
     </row>
     <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="4" t="s">
         <v>50</v>
@@ -5592,552 +5648,552 @@
       <c r="H155" s="82"/>
       <c r="I155" s="81"/>
     </row>
     <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="2" t="s">
         <v>163</v>
       </c>
       <c r="B156" s="37"/>
       <c r="C156" s="37"/>
       <c r="D156" s="37"/>
       <c r="E156" s="37"/>
       <c r="F156" s="37"/>
       <c r="G156" s="37"/>
       <c r="H156" s="37"/>
       <c r="I156" s="37"/>
       <c r="J156" s="37"/>
       <c r="K156" s="37"/>
     </row>
     <row r="157" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="23"/>
       <c r="B157" s="23"/>
       <c r="C157" s="23"/>
       <c r="D157" s="13"/>
       <c r="E157" s="13"/>
       <c r="F157" s="13" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="G157" s="13" t="s">
         <v>161</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="I157" s="13" t="s">
         <v>164</v>
       </c>
       <c r="J157" s="13" t="s">
         <v>140</v>
       </c>
       <c r="K157" s="13" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="79"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16"/>
       <c r="F158" s="16">
-        <v>631.33782900000006</v>
+        <v>954.7653160000001</v>
       </c>
       <c r="G158" s="16">
-        <v>29.920259017616711</v>
+        <v>28.931550492611297</v>
       </c>
       <c r="H158" s="16">
-        <v>677.52792599999998</v>
+        <v>1083.0750530000003</v>
       </c>
       <c r="I158" s="16">
-        <v>30.731689438057348</v>
+        <v>30.910258833763198</v>
       </c>
       <c r="J158" s="16">
-        <v>7.3162251457610532</v>
+        <v>13.438877056987703</v>
       </c>
       <c r="K158" s="16">
-        <v>46.190096999999923</v>
+        <v>128.30973700000015</v>
       </c>
     </row>
     <row r="159" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="79"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16"/>
       <c r="F159" s="16">
-        <v>522.65915500000006</v>
+        <v>863.900801</v>
       </c>
       <c r="G159" s="16">
-        <v>24.769777094299037</v>
+        <v>26.178149987110384</v>
       </c>
       <c r="H159" s="16">
-        <v>546.66260199999999</v>
+        <v>890.63910900000008</v>
       </c>
       <c r="I159" s="16">
-        <v>24.795827105234842</v>
+        <v>25.418261929685709</v>
       </c>
       <c r="J159" s="16">
-        <v>4.5925622406824456</v>
+        <v>3.0950669300282398</v>
       </c>
       <c r="K159" s="16">
-        <v>24.003446999999937</v>
+        <v>26.738308000000075</v>
       </c>
     </row>
     <row r="160" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="79"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16"/>
       <c r="F160" s="16">
-        <v>312.97221599999995</v>
+        <v>491.43560999999994</v>
       </c>
       <c r="G160" s="16">
-        <v>14.8323280150499</v>
+        <v>14.891611505274065</v>
       </c>
       <c r="H160" s="16">
-        <v>334.35864199999997</v>
+        <v>508.02170799999993</v>
       </c>
       <c r="I160" s="16">
-        <v>15.166025712827366</v>
+        <v>14.498609716800912</v>
       </c>
       <c r="J160" s="16">
-        <v>6.833330534362843</v>
+        <v>3.3750297419432007</v>
       </c>
       <c r="K160" s="16">
-        <v>21.386426000000029</v>
+        <v>16.586097999999993</v>
       </c>
     </row>
     <row r="161" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="79"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16"/>
       <c r="F161" s="16">
-        <v>125.60609100000001</v>
+        <v>193.61540100000002</v>
       </c>
       <c r="G161" s="16">
-        <v>5.952703298110678</v>
+        <v>5.8669849609185887</v>
       </c>
       <c r="H161" s="16">
-        <v>117.36568899999997</v>
+        <v>188.27542200000005</v>
       </c>
       <c r="I161" s="16">
-        <v>5.3235383614750411</v>
+        <v>5.3732583073871183</v>
       </c>
       <c r="J161" s="16">
-        <v>-6.560511464368421</v>
+        <v>-2.7580342123713448</v>
       </c>
       <c r="K161" s="16">
-        <v>-8.2404020000000315</v>
+        <v>-5.3399789999999712</v>
       </c>
     </row>
     <row r="162" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="79"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16"/>
       <c r="F162" s="16">
-        <v>116.10599899999998</v>
+        <v>173.19317699999999</v>
       </c>
       <c r="G162" s="16">
-        <v>5.5024764935781256</v>
+        <v>5.2481453414581987</v>
       </c>
       <c r="H162" s="16">
-        <v>105.21081300000002</v>
+        <v>177.334948</v>
       </c>
       <c r="I162" s="16">
-        <v>4.7722107186494434</v>
+        <v>5.0610242824528768</v>
       </c>
       <c r="J162" s="16">
-        <v>-9.3838269287015628</v>
+        <v>2.391416955184098</v>
       </c>
       <c r="K162" s="16">
-        <v>-10.895185999999967</v>
+        <v>4.1417710000000056</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="79"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16"/>
       <c r="F163" s="16">
-        <v>78.198493000000013</v>
+        <v>118.884837</v>
       </c>
       <c r="G163" s="16">
-        <v>3.7059701761468307</v>
+        <v>3.6024796950954214</v>
       </c>
       <c r="H163" s="16">
-        <v>76.500368999999992</v>
+        <v>118.41450099999999</v>
       </c>
       <c r="I163" s="16">
-        <v>3.4699463915599389</v>
+        <v>3.3794729787584812</v>
       </c>
       <c r="J163" s="16">
-        <v>-2.1715559147668242</v>
+        <v>-0.3956232029825783</v>
       </c>
       <c r="K163" s="16">
-        <v>-1.6981240000000213</v>
+        <v>-0.47033600000001741</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="79"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16"/>
       <c r="F164" s="16">
-        <v>70.752538000000001</v>
+        <v>110.70722500000001</v>
       </c>
       <c r="G164" s="16">
-        <v>3.3530926959768301</v>
+        <v>3.3546795388453137</v>
       </c>
       <c r="H164" s="16">
-        <v>74.988552999999996</v>
+        <v>117.23616199999999</v>
       </c>
       <c r="I164" s="16">
-        <v>3.401372598485783</v>
+        <v>3.345843948726785</v>
       </c>
       <c r="J164" s="16">
-        <v>5.9870855798840665</v>
+        <v>5.8974804941592431</v>
       </c>
       <c r="K164" s="16">
-        <v>4.2360149999999948</v>
+        <v>6.5289369999999849</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="79"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16"/>
       <c r="F165" s="16">
-        <v>51.057152000000002</v>
+        <v>77.316949000000008</v>
       </c>
       <c r="G165" s="16">
-        <v>2.4196921875591064</v>
+        <v>2.3428785864359494</v>
       </c>
       <c r="H165" s="16">
-        <v>67.995986000000002</v>
+        <v>99.070548000000002</v>
       </c>
       <c r="I165" s="16">
-        <v>3.0841998456407467</v>
+        <v>2.827409119063848</v>
       </c>
       <c r="J165" s="16">
-        <v>33.176221815114168</v>
+        <v>28.135614870162545</v>
       </c>
       <c r="K165" s="16">
-        <v>16.938834</v>
+        <v>21.753598999999994</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="79"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16"/>
       <c r="F166" s="16">
-        <v>31.934712999999999</v>
+        <v>48.138152000000005</v>
       </c>
       <c r="G166" s="16">
-        <v>1.5134446895518621</v>
+        <v>1.4586949817613584</v>
       </c>
       <c r="H166" s="16">
-        <v>30.932848000000007</v>
+        <v>46.688258999999988</v>
       </c>
       <c r="I166" s="16">
-        <v>1.4030693668715783</v>
+        <v>1.3324525998363783</v>
       </c>
       <c r="J166" s="16">
-        <v>-3.137228757934952</v>
+        <v>-3.011941546904453</v>
       </c>
       <c r="K166" s="16">
-        <v>-1.0018649999999916</v>
+        <v>-1.4498930000000172</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="79"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16"/>
       <c r="F167" s="16">
-        <v>29.770767000000003</v>
+        <v>42.628320000000002</v>
       </c>
       <c r="G167" s="16">
-        <v>1.410891315041279</v>
+        <v>1.291734598887746</v>
       </c>
       <c r="H167" s="16">
-        <v>29.667762999999994</v>
+        <v>42.147491999999993</v>
       </c>
       <c r="I167" s="16">
-        <v>1.3456869360657</v>
+        <v>1.202862057717401</v>
       </c>
       <c r="J167" s="16">
-        <v>-0.34599041401925984</v>
+        <v>-1.1279543739936493</v>
       </c>
       <c r="K167" s="16">
-        <v>-0.1030040000000092</v>
+        <v>-0.48082800000000958</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="79"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16"/>
       <c r="F168" s="16">
-        <v>24.094096</v>
+        <v>35.409394999999996</v>
       </c>
       <c r="G168" s="16">
-        <v>1.1418634524992526</v>
+        <v>1.0729848290334396</v>
       </c>
       <c r="H168" s="16">
-        <v>24.767976000000001</v>
+        <v>40.934148</v>
       </c>
       <c r="I168" s="16">
-        <v>1.123439665336035</v>
+        <v>1.1682340077124553</v>
       </c>
       <c r="J168" s="16">
-        <v>2.7968677471858685</v>
+        <v>15.60250605806737</v>
       </c>
       <c r="K168" s="16">
-        <v>0.67388000000000048</v>
+        <v>5.524753000000004</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="79"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16"/>
       <c r="F169" s="16">
-        <v>28.982809</v>
+        <v>48.089039</v>
       </c>
       <c r="G169" s="16">
-        <v>1.3735485385243924</v>
+        <v>1.4572067466783154</v>
       </c>
       <c r="H169" s="16">
-        <v>24.417236000000006</v>
+        <v>40.001051000000004</v>
       </c>
       <c r="I169" s="16">
-        <v>1.1075306048532585</v>
+        <v>1.1416040251391166</v>
       </c>
       <c r="J169" s="16">
-        <v>-15.752693260339237</v>
+        <v>-16.818776519946667</v>
       </c>
       <c r="K169" s="16">
-        <v>-4.5655729999999934</v>
+        <v>-8.0879879999999957</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="79"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16"/>
       <c r="F170" s="16">
-        <v>16.681993000000002</v>
+        <v>27.584077000000001</v>
       </c>
       <c r="G170" s="16">
-        <v>0.79059028077037485</v>
+        <v>0.83585997851390104</v>
       </c>
       <c r="H170" s="16">
-        <v>19.407216999999999</v>
+        <v>30.784768</v>
       </c>
       <c r="I170" s="16">
-        <v>0.88028336960532461</v>
+        <v>0.87857729192600142</v>
       </c>
       <c r="J170" s="16">
-        <v>16.336321445525108</v>
+        <v>11.603400759068352</v>
       </c>
       <c r="K170" s="16">
-        <v>2.7252239999999972</v>
+        <v>3.2006909999999991</v>
       </c>
     </row>
     <row r="171" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="79"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16"/>
       <c r="F171" s="16">
-        <v>10.840164000000001</v>
+        <v>17.107316999999998</v>
       </c>
       <c r="G171" s="16">
-        <v>0.51373527733508284</v>
+        <v>0.51839043300417453</v>
       </c>
       <c r="H171" s="16">
-        <v>11.351122999999999</v>
+        <v>17.156527000000001</v>
       </c>
       <c r="I171" s="16">
-        <v>0.51487056610149196</v>
+        <v>0.48963614182557186</v>
       </c>
       <c r="J171" s="16">
-        <v>4.7135725990861195</v>
+        <v>0.28765469184912046</v>
       </c>
       <c r="K171" s="16">
-        <v>0.51095899999999794</v>
+        <v>4.9210000000002196E-2</v>
       </c>
     </row>
     <row r="172" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="79"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16"/>
       <c r="F172" s="16">
-        <v>7.6272709999999995</v>
+        <v>10.790327999999999</v>
       </c>
       <c r="G172" s="16">
-        <v>0.36147037835357781</v>
+        <v>0.32697136577156244</v>
       </c>
       <c r="H172" s="16">
-        <v>8.331529999999999</v>
+        <v>12.881484</v>
       </c>
       <c r="I172" s="16">
-        <v>0.37790618316721292</v>
+        <v>0.36762919014715706</v>
       </c>
       <c r="J172" s="16">
-        <v>9.2334335570350081</v>
+        <v>19.379911342824812</v>
       </c>
       <c r="K172" s="16">
-        <v>0.70425899999999952</v>
+        <v>2.0911560000000016</v>
       </c>
     </row>
     <row r="173" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="79"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16"/>
       <c r="F173" s="16">
-        <v>4.715554</v>
+        <v>7.1576719999999989</v>
       </c>
       <c r="G173" s="16">
-        <v>0.22347876304994635</v>
+        <v>0.21689366528847603</v>
       </c>
       <c r="H173" s="16">
-        <v>5.2776810000000003</v>
+        <v>8.3837729999999997</v>
       </c>
       <c r="I173" s="16">
-        <v>0.23938799748475006</v>
+        <v>0.23926743831437441</v>
       </c>
       <c r="J173" s="16">
-        <v>11.920699031333333</v>
+        <v>17.129885247605657</v>
       </c>
       <c r="K173" s="16">
-        <v>0.56212700000000027</v>
+        <v>1.2261010000000008</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="79"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16"/>
       <c r="F174" s="16">
-        <v>46.73122</v>
+        <v>79.359855999999994</v>
       </c>
       <c r="G174" s="16">
-        <v>2.2146783265370122</v>
+        <v>2.4047832933117999</v>
       </c>
       <c r="H174" s="16">
-        <v>49.891691000000002</v>
+        <v>82.888996000000006</v>
       </c>
       <c r="I174" s="16">
-        <v>2.2630151385841484</v>
+        <v>2.3655981307426179</v>
       </c>
       <c r="J174" s="16">
-        <v>6.7630825816231654</v>
+        <v>4.4470090772342283</v>
       </c>
       <c r="K174" s="16">
-        <v>3.1604710000000011</v>
+        <v>3.5291400000000124</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B175" s="96"/>
       <c r="C175" s="97"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17"/>
       <c r="F175" s="17">
-        <v>2110.0680600000001</v>
+        <v>3300.0834720000003</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>2204.6556449999998</v>
+        <v>3503.9339490000002</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>4.482679340684383</v>
+        <v>6.1771309340989884</v>
       </c>
       <c r="K175" s="17">
-        <v>94.587584999999763</v>
+        <v>203.85047699999996</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="80"/>
       <c r="F176" s="80"/>
       <c r="G176" s="80"/>
       <c r="H176" s="80"/>
       <c r="I176" s="80"/>
     </row>
     <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E177" s="80"/>
       <c r="F177" s="80"/>
       <c r="G177" s="80"/>
       <c r="H177" s="80"/>
       <c r="I177" s="80"/>
     </row>
     <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="4" t="s">
         <v>50</v>
@@ -6183,304 +6239,304 @@
         <v>2025</v>
       </c>
       <c r="I182" s="13" t="s">
         <v>161</v>
       </c>
       <c r="J182" s="13" t="s">
         <v>138</v>
       </c>
       <c r="K182" s="13" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="183" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
         <v>167</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5"/>
       <c r="D183" s="37"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="16">
         <v>867.40817299999992</v>
       </c>
       <c r="H183" s="16">
-        <v>2074.0193370000002</v>
+        <v>2073.709335</v>
       </c>
       <c r="I183" s="16">
-        <v>18.747289451612833</v>
+        <v>18.728471538476612</v>
       </c>
       <c r="J183" s="16">
-        <v>139.10534873413056</v>
+        <v>139.06960985021757</v>
       </c>
       <c r="K183" s="16">
-        <v>1206.6111640000004</v>
+        <v>1206.3011620000002</v>
       </c>
     </row>
     <row r="184" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
         <v>168</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5"/>
       <c r="D184" s="37"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="16">
         <v>1149.5329830000001</v>
       </c>
       <c r="H184" s="16">
-        <v>1050.444626</v>
+        <v>1050.344859</v>
       </c>
       <c r="I184" s="16">
-        <v>9.4950847878778397</v>
+        <v>9.4860709094347246</v>
       </c>
       <c r="J184" s="16">
-        <v>-8.6198794175878017</v>
+        <v>-8.6285583334149543</v>
       </c>
       <c r="K184" s="16">
-        <v>-99.088357000000087</v>
+        <v>-99.188124000000016</v>
       </c>
     </row>
     <row r="185" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
         <v>169</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5"/>
       <c r="D185" s="37"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="16">
         <v>734.70822900000007</v>
       </c>
       <c r="H185" s="16">
-        <v>558.03281100000004</v>
+        <v>557.586274</v>
       </c>
       <c r="I185" s="16">
-        <v>5.0441201027790408</v>
+        <v>5.03577742868878</v>
       </c>
       <c r="J185" s="16">
-        <v>-24.047017717559825</v>
+        <v>-24.107795177560217</v>
       </c>
       <c r="K185" s="16">
-        <v>-176.67541800000004</v>
+        <v>-177.12195500000007</v>
       </c>
     </row>
     <row r="186" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
         <v>170</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5"/>
       <c r="D186" s="37"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="16">
         <v>347.242321</v>
       </c>
       <c r="H186" s="16">
-        <v>369.20331199999998</v>
+        <v>368.94818400000003</v>
       </c>
       <c r="I186" s="16">
-        <v>3.3372694425163503</v>
+        <v>3.3321138341775516</v>
       </c>
       <c r="J186" s="16">
-        <v>6.3243993234338447</v>
+        <v>6.2509267123577432</v>
       </c>
       <c r="K186" s="16">
-        <v>21.960990999999979</v>
+        <v>21.705863000000022</v>
       </c>
     </row>
     <row r="187" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
         <v>171</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="37"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="16">
         <v>310.77287100000001</v>
       </c>
       <c r="H187" s="16">
-        <v>338.91447099999999</v>
+        <v>338.40755899999999</v>
       </c>
       <c r="I187" s="16">
-        <v>3.0634852693165815</v>
+        <v>3.0562896304543297</v>
       </c>
       <c r="J187" s="16">
-        <v>9.0553592755527177</v>
+        <v>8.8922459386746091</v>
       </c>
       <c r="K187" s="16">
-        <v>28.141599999999983</v>
+        <v>27.634687999999983</v>
       </c>
     </row>
     <row r="188" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
         <v>172</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="37"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="16">
         <v>229.471487</v>
       </c>
       <c r="H188" s="16">
-        <v>317.46873999999997</v>
+        <v>317.44945200000001</v>
       </c>
       <c r="I188" s="16">
-        <v>2.8696349423760537</v>
+        <v>2.8670088552632169</v>
       </c>
       <c r="J188" s="16">
-        <v>38.347793946182065</v>
+        <v>38.339388544599451</v>
       </c>
       <c r="K188" s="16">
-        <v>87.997252999999972</v>
+        <v>87.977965000000012</v>
       </c>
     </row>
     <row r="189" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
         <v>173</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5"/>
       <c r="D189" s="37"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="16">
         <v>362.15435200000002</v>
       </c>
       <c r="H189" s="16">
         <v>305.533388</v>
       </c>
       <c r="I189" s="16">
-        <v>2.76174997975341</v>
+        <v>2.759390269713152</v>
       </c>
       <c r="J189" s="16">
         <v>-15.634483939599326</v>
       </c>
       <c r="K189" s="16">
         <v>-56.620964000000015</v>
       </c>
     </row>
     <row r="190" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
         <v>174</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5"/>
       <c r="D190" s="37"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="16">
         <v>255.52794699999998</v>
       </c>
       <c r="H190" s="16">
-        <v>289.00049899999999</v>
+        <v>289.11563200000001</v>
       </c>
       <c r="I190" s="16">
-        <v>2.6123073733008035</v>
+        <v>2.6111151615376591</v>
       </c>
       <c r="J190" s="16">
-        <v>13.099370300971428</v>
+        <v>13.144427212104523</v>
       </c>
       <c r="K190" s="16">
-        <v>33.472552000000007</v>
+        <v>33.587685000000022</v>
       </c>
     </row>
     <row r="191" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
         <v>175</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="37"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="16">
         <v>312.36107299999998</v>
       </c>
       <c r="H191" s="16">
-        <v>279.82578100000001</v>
+        <v>279.79090600000001</v>
       </c>
       <c r="I191" s="16">
-        <v>2.5293760857691665</v>
+        <v>2.5268999523241207</v>
       </c>
       <c r="J191" s="16">
-        <v>-10.415924009839719</v>
+        <v>-10.427088973407377</v>
       </c>
       <c r="K191" s="16">
-        <v>-32.53529199999997</v>
+        <v>-32.570166999999969</v>
       </c>
     </row>
     <row r="192" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="3" t="s">
         <v>176</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5"/>
       <c r="D192" s="37"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="16">
         <v>174.65515500000001</v>
       </c>
       <c r="H192" s="16">
-        <v>249.77457199999998</v>
+        <v>249.56932999999998</v>
       </c>
       <c r="I192" s="16">
-        <v>2.257739894416765</v>
+        <v>2.2539572035931812</v>
       </c>
       <c r="J192" s="16">
-        <v>43.010134456094335</v>
+        <v>42.89262174941242</v>
       </c>
       <c r="K192" s="16">
-        <v>75.11941699999997</v>
+        <v>74.914174999999972</v>
       </c>
     </row>
     <row r="193" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="98" t="s">
         <v>177</v>
       </c>
       <c r="B193" s="96"/>
       <c r="C193" s="96"/>
       <c r="D193" s="99"/>
       <c r="E193" s="99"/>
       <c r="F193" s="99"/>
       <c r="G193" s="17">
         <v>4743.8345909999998</v>
       </c>
       <c r="H193" s="17">
-        <v>5832.2175370000004</v>
+        <v>5830.4549190000007</v>
       </c>
       <c r="I193" s="17">
-        <v>52.718057329718846</v>
+        <v>52.657094783663325</v>
       </c>
       <c r="J193" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K193" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="46"/>
     </row>
     <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="46"/>
     </row>
     <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -6515,1873 +6571,1873 @@
         <v>2025</v>
       </c>
       <c r="I200" s="13" t="s">
         <v>161</v>
       </c>
       <c r="J200" s="13" t="s">
         <v>138</v>
       </c>
       <c r="K200" s="13" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
         <v>168</v>
       </c>
       <c r="B201" s="5"/>
       <c r="C201" s="5"/>
       <c r="D201" s="37"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="16">
         <v>1421.677027</v>
       </c>
       <c r="H201" s="16">
-        <v>2017.403912</v>
+        <v>2016.8975069999999</v>
       </c>
       <c r="I201" s="16">
-        <v>15.27160241742763</v>
+        <v>15.245646471785527</v>
       </c>
       <c r="J201" s="16">
-        <v>41.903109756024783</v>
+        <v>41.867489499779332</v>
       </c>
       <c r="K201" s="16">
-        <v>595.72688500000004</v>
+        <v>595.22047999999995</v>
       </c>
     </row>
     <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
         <v>175</v>
       </c>
       <c r="B202" s="5"/>
       <c r="C202" s="5"/>
       <c r="D202" s="37"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="16">
         <v>701.94333200000005</v>
       </c>
       <c r="H202" s="16">
-        <v>739.04539399999999</v>
+        <v>738.80111199999999</v>
       </c>
       <c r="I202" s="16">
-        <v>5.5945204420715706</v>
+        <v>5.5845676477967023</v>
       </c>
       <c r="J202" s="16">
-        <v>5.2856206916714363</v>
+        <v>5.2508198767247398</v>
       </c>
       <c r="K202" s="16">
-        <v>37.102061999999933</v>
+        <v>36.857779999999934</v>
       </c>
     </row>
     <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
         <v>179</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5"/>
       <c r="D203" s="37"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="16">
         <v>642.92282299999999</v>
       </c>
       <c r="H203" s="16">
-        <v>682.29982999999993</v>
+        <v>681.53072699999996</v>
       </c>
       <c r="I203" s="16">
-        <v>5.164960606678183</v>
+        <v>5.1516631298513342</v>
       </c>
       <c r="J203" s="16">
-        <v>6.1246864462299451</v>
+        <v>6.0050604238698746</v>
       </c>
       <c r="K203" s="16">
-        <v>39.377006999999935</v>
+        <v>38.607903999999962</v>
       </c>
     </row>
     <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
         <v>174</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="37"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="16">
         <v>552.55409400000008</v>
       </c>
       <c r="H204" s="16">
-        <v>567.82678899999996</v>
+        <v>567.85434699999996</v>
       </c>
       <c r="I204" s="16">
-        <v>4.2984079251515634</v>
+        <v>4.2923879829202569</v>
       </c>
       <c r="J204" s="16">
-        <v>2.764018069152137</v>
+        <v>2.769005454151948</v>
       </c>
       <c r="K204" s="16">
-        <v>15.272694999999885</v>
+        <v>15.300252999999884</v>
       </c>
     </row>
     <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
         <v>180</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="37"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="16">
         <v>354.68896500000005</v>
       </c>
       <c r="H205" s="16">
-        <v>409.10332299999999</v>
+        <v>408.903886</v>
       </c>
       <c r="I205" s="16">
-        <v>3.0968827111625412</v>
+        <v>3.0908878935390001</v>
       </c>
       <c r="J205" s="16">
-        <v>15.341429638218354</v>
+        <v>15.285200936544484</v>
       </c>
       <c r="K205" s="16">
-        <v>54.414357999999936</v>
+        <v>54.214920999999947</v>
       </c>
     </row>
     <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
         <v>181</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5"/>
       <c r="D206" s="37"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="16">
         <v>457.16386800000004</v>
       </c>
       <c r="H206" s="16">
-        <v>317.42432500000001</v>
+        <v>317.40482500000002</v>
       </c>
       <c r="I206" s="16">
-        <v>2.402879294615115</v>
+        <v>2.3992502016558608</v>
       </c>
       <c r="J206" s="16">
-        <v>-30.566620151179581</v>
+        <v>-30.570885580135133</v>
       </c>
       <c r="K206" s="16">
-        <v>-139.73954300000003</v>
+        <v>-139.75904300000002</v>
       </c>
     </row>
     <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
         <v>182</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5"/>
       <c r="D207" s="37"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="16">
         <v>128.16373400000001</v>
       </c>
       <c r="H207" s="16">
-        <v>184.06782999999999</v>
+        <v>183.79120999999998</v>
       </c>
       <c r="I207" s="16">
-        <v>1.3933802253867433</v>
+        <v>1.3892703037991769</v>
       </c>
       <c r="J207" s="16">
-        <v>43.619278445804319</v>
+        <v>43.403445158674899</v>
       </c>
       <c r="K207" s="16">
-        <v>55.904095999999981</v>
+        <v>55.627475999999973</v>
       </c>
     </row>
     <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
         <v>183</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="37"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="16">
         <v>152.46236400000001</v>
       </c>
       <c r="H208" s="16">
-        <v>174.25517099999999</v>
+        <v>174.61713</v>
       </c>
       <c r="I208" s="16">
-        <v>1.3190991029925518</v>
+        <v>1.3199238050809958</v>
       </c>
       <c r="J208" s="16">
-        <v>14.293892884935183</v>
+        <v>14.53130163979354</v>
       </c>
       <c r="K208" s="16">
-        <v>21.792806999999982</v>
+        <v>22.154765999999995</v>
       </c>
     </row>
     <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
         <v>184</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5"/>
       <c r="D209" s="37"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="16">
         <v>159.39191399999999</v>
       </c>
       <c r="H209" s="16">
-        <v>173.55127199999998</v>
+        <v>173.47274900000002</v>
       </c>
       <c r="I209" s="16">
-        <v>1.313770638223507</v>
+        <v>1.3112734755057567</v>
       </c>
       <c r="J209" s="16">
-        <v>8.8833602939230651</v>
+        <v>8.8340961888443328</v>
       </c>
       <c r="K209" s="16">
-        <v>14.159357999999997</v>
+        <v>14.080835000000036</v>
       </c>
     </row>
     <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
         <v>185</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5"/>
       <c r="D210" s="37"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="16">
         <v>159.30324900000002</v>
       </c>
       <c r="H210" s="16">
-        <v>169.147783</v>
+        <v>168.986841</v>
       </c>
       <c r="I210" s="16">
-        <v>1.2804365434210203</v>
+        <v>1.277364678833842</v>
       </c>
       <c r="J210" s="16">
-        <v>6.1797446453838365</v>
+        <v>6.0787159463395346</v>
       </c>
       <c r="K210" s="16">
-        <v>9.8445339999999817</v>
+        <v>9.683591999999976</v>
       </c>
     </row>
     <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="98" t="s">
         <v>177</v>
       </c>
       <c r="B211" s="96"/>
       <c r="C211" s="96"/>
       <c r="D211" s="99"/>
       <c r="E211" s="99"/>
       <c r="F211" s="99"/>
       <c r="G211" s="17">
         <v>4730.2713699999986</v>
       </c>
       <c r="H211" s="17">
-        <v>5434.1256290000001</v>
+        <v>5432.2603339999987</v>
       </c>
       <c r="I211" s="17">
-        <v>41.135939907130428</v>
+        <v>41.062235590768445</v>
       </c>
       <c r="J211" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K211" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="46"/>
     </row>
     <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="2" t="s">
         <v>166</v>
       </c>
       <c r="B215" s="37"/>
       <c r="C215" s="37"/>
       <c r="D215" s="37"/>
       <c r="E215" s="37"/>
       <c r="F215" s="37"/>
       <c r="G215" s="37"/>
       <c r="H215" s="37"/>
       <c r="I215" s="37"/>
       <c r="J215" s="37"/>
       <c r="K215" s="37"/>
     </row>
     <row r="216" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="23"/>
       <c r="B216" s="23"/>
       <c r="C216" s="23"/>
       <c r="D216" s="23"/>
       <c r="E216" s="23"/>
       <c r="F216" s="23"/>
       <c r="G216" s="13" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="H216" s="13" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="I216" s="13" t="s">
         <v>164</v>
       </c>
       <c r="J216" s="13" t="s">
         <v>140</v>
       </c>
       <c r="K216" s="13" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
         <v>168</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="37"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>145.2475</v>
+        <v>213.90492600000002</v>
       </c>
       <c r="H217" s="16">
-        <v>156.27276599999999</v>
+        <v>280.11627299999998</v>
       </c>
       <c r="I217" s="16">
-        <v>10.316978568115045</v>
+        <v>11.645260676904041</v>
       </c>
       <c r="J217" s="16">
-        <v>7.5906752267680941</v>
+        <v>30.953633578312246</v>
       </c>
       <c r="K217" s="16">
-        <v>11.025265999999988</v>
+        <v>66.211346999999961</v>
       </c>
     </row>
     <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
         <v>169</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="37"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>96.578437999999991</v>
+        <v>146.431456</v>
       </c>
       <c r="H218" s="16">
-        <v>110.162869</v>
+        <v>168.70761300000001</v>
       </c>
       <c r="I218" s="16">
-        <v>7.2728472629393748</v>
+        <v>7.0136736810119045</v>
       </c>
       <c r="J218" s="16">
-        <v>14.06569756284525</v>
+        <v>15.212685585807472</v>
       </c>
       <c r="K218" s="16">
-        <v>13.584431000000009</v>
+        <v>22.276157000000012</v>
       </c>
     </row>
     <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
         <v>170</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="37"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>70.122149000000007</v>
+        <v>101.194536</v>
       </c>
       <c r="H219" s="16">
-        <v>70.830815000000001</v>
+        <v>94.625681</v>
       </c>
       <c r="I219" s="16">
-        <v>4.6761826709915768</v>
+        <v>3.9338689972308964</v>
       </c>
       <c r="J219" s="16">
-        <v>1.0106164886646496</v>
+        <v>-6.4913139183720352</v>
       </c>
       <c r="K219" s="16">
-        <v>0.7086659999999938</v>
+        <v>-6.5688549999999992</v>
       </c>
     </row>
     <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
         <v>172</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="37"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>51.276732000000003</v>
+        <v>76.968518000000003</v>
       </c>
       <c r="H220" s="16">
-        <v>63.186394</v>
+        <v>94.326234999999997</v>
       </c>
       <c r="I220" s="16">
-        <v>4.1715053069097987</v>
+        <v>3.9214201427201973</v>
       </c>
       <c r="J220" s="16">
-        <v>23.226250066014341</v>
+        <v>22.55171003812233</v>
       </c>
       <c r="K220" s="16">
-        <v>11.909661999999997</v>
+        <v>17.357716999999994</v>
       </c>
     </row>
     <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
         <v>174</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="37"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>50.013194000000006</v>
+        <v>69.441808999999992</v>
       </c>
       <c r="H221" s="16">
-        <v>56.171836000000006</v>
+        <v>93.643833000000001</v>
       </c>
       <c r="I221" s="16">
-        <v>3.7084108957518116</v>
+        <v>3.8930506763863346</v>
       </c>
       <c r="J221" s="16">
-        <v>12.314034572556993</v>
+        <v>34.852237216343276</v>
       </c>
       <c r="K221" s="16">
-        <v>6.1586420000000004</v>
+        <v>24.202024000000009</v>
       </c>
     </row>
     <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
         <v>171</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="37"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>58.945336000000005</v>
+        <v>90.482312999999991</v>
       </c>
       <c r="H222" s="16">
-        <v>52.637826000000004</v>
+        <v>84.935176999999996</v>
       </c>
       <c r="I222" s="16">
-        <v>3.4750989351155974</v>
+        <v>3.5310061290297998</v>
       </c>
       <c r="J222" s="16">
-        <v>-10.700609120287313</v>
+        <v>-6.1306301928864206</v>
       </c>
       <c r="K222" s="16">
-        <v>-6.3075100000000006</v>
+        <v>-5.5471359999999947</v>
       </c>
     </row>
     <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
         <v>175</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="37"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>50.273755999999999</v>
+        <v>80.740279000000001</v>
       </c>
       <c r="H223" s="16">
-        <v>46.347678000000002</v>
+        <v>71.794979000000012</v>
       </c>
       <c r="I223" s="16">
-        <v>3.0598293794063722</v>
+        <v>2.9847292939951822</v>
       </c>
       <c r="J223" s="16">
-        <v>-7.8093986055070106</v>
+        <v>-11.079104643668607</v>
       </c>
       <c r="K223" s="16">
-        <v>-3.9260779999999968</v>
+        <v>-8.9452999999999889</v>
       </c>
     </row>
     <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
         <v>186</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="37"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>38.533653000000001</v>
+        <v>58.922671999999999</v>
       </c>
       <c r="H224" s="16">
-        <v>42.254835</v>
+        <v>65.626195999999993</v>
       </c>
       <c r="I224" s="16">
-        <v>2.7896237985205787</v>
+        <v>2.7282747677197507</v>
       </c>
       <c r="J224" s="16">
-        <v>9.6569666000781158</v>
+        <v>11.376816041200566</v>
       </c>
       <c r="K224" s="16">
-        <v>3.7211819999999989</v>
+        <v>6.7035239999999945</v>
       </c>
     </row>
     <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
         <v>173</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="37"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>59.358102000000002</v>
+        <v>90.926813999999993</v>
       </c>
       <c r="H225" s="16">
-        <v>40.196275</v>
+        <v>59.782758000000001</v>
       </c>
       <c r="I225" s="16">
-        <v>2.6537196359156954</v>
+        <v>2.4853457938670722</v>
       </c>
       <c r="J225" s="16">
-        <v>-32.28173805153002</v>
+        <v>-34.251784077686914</v>
       </c>
       <c r="K225" s="16">
-        <v>-19.161827000000002</v>
+        <v>-31.144055999999992</v>
       </c>
     </row>
     <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="37"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>34.708906000000006</v>
+        <v>51.729230999999999</v>
       </c>
       <c r="H226" s="16">
-        <v>35.199281999999997</v>
+        <v>56.055497000000003</v>
       </c>
       <c r="I226" s="16">
-        <v>2.3238229366659939</v>
+        <v>2.3303925471634868</v>
       </c>
       <c r="J226" s="16">
-        <v>1.4128247084480006</v>
+        <v>8.3632907668780234</v>
       </c>
       <c r="K226" s="16">
-        <v>0.4903759999999906</v>
+        <v>4.3262660000000039</v>
       </c>
     </row>
     <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="98" t="s">
         <v>177</v>
       </c>
       <c r="B227" s="96"/>
       <c r="C227" s="96"/>
       <c r="D227" s="99"/>
       <c r="E227" s="99"/>
       <c r="F227" s="99"/>
       <c r="G227" s="17">
-        <v>655.0577659999999</v>
+        <v>980.74255400000015</v>
       </c>
       <c r="H227" s="17">
-        <v>673.26057600000001</v>
+        <v>1069.6142420000001</v>
       </c>
       <c r="I227" s="17">
-        <v>44.448019390331851</v>
+        <v>44.467022706028672</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="46"/>
     </row>
     <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="2" t="s">
         <v>178</v>
       </c>
       <c r="B231" s="37"/>
       <c r="C231" s="37"/>
       <c r="D231" s="37"/>
       <c r="E231" s="37"/>
       <c r="F231" s="37"/>
       <c r="G231" s="37"/>
       <c r="H231" s="37"/>
       <c r="I231" s="37"/>
       <c r="J231" s="37"/>
       <c r="K231" s="37"/>
     </row>
     <row r="232" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="23"/>
       <c r="B232" s="23"/>
       <c r="C232" s="23"/>
       <c r="D232" s="23"/>
       <c r="E232" s="23"/>
       <c r="F232" s="23"/>
       <c r="G232" s="13" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="I232" s="13" t="s">
         <v>164</v>
       </c>
       <c r="J232" s="13" t="s">
         <v>140</v>
       </c>
       <c r="K232" s="13" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
         <v>168</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="37"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>297.52321799999999</v>
+        <v>498.38115700000003</v>
       </c>
       <c r="H233" s="16">
-        <v>280.59551500000003</v>
+        <v>457.99292800000001</v>
       </c>
       <c r="I233" s="16">
-        <v>12.727407821551202</v>
+        <v>13.070820816434287</v>
       </c>
       <c r="J233" s="16">
-        <v>-5.689540168928918</v>
+        <v>-8.10388363057635</v>
       </c>
       <c r="K233" s="16">
-        <v>-16.927702999999951</v>
+        <v>-40.388229000000024</v>
       </c>
     </row>
     <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
         <v>175</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="37"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>113.678515</v>
+        <v>181.244384</v>
       </c>
       <c r="H234" s="16">
-        <v>183.86502299999998</v>
+        <v>292.63990699999999</v>
       </c>
       <c r="I234" s="16">
-        <v>8.3398522312086509</v>
+        <v>8.3517529513796198</v>
       </c>
       <c r="J234" s="16">
-        <v>61.741225243837825</v>
+        <v>61.461503270633756</v>
       </c>
       <c r="K234" s="16">
-        <v>70.186507999999975</v>
+        <v>111.395523</v>
       </c>
     </row>
     <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
         <v>179</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="37"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>114.163321</v>
+        <v>182.73234299999999</v>
       </c>
       <c r="H235" s="16">
-        <v>135.41313099999999</v>
+        <v>205.45361</v>
       </c>
       <c r="I235" s="16">
-        <v>6.1421442984580032</v>
+        <v>5.8635126400894375</v>
       </c>
       <c r="J235" s="16">
-        <v>18.613517733948889</v>
+        <v>12.434179208220415</v>
       </c>
       <c r="K235" s="16">
-        <v>21.249809999999997</v>
+        <v>22.721267000000012</v>
       </c>
     </row>
     <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
         <v>181</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="37"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
-        <v>76.167396999999994</v>
+        <v>98.737365000000011</v>
       </c>
       <c r="H236" s="16">
-        <v>109.76827400000001</v>
+        <v>175.74490800000001</v>
       </c>
       <c r="I236" s="16">
-        <v>4.9789305757997422</v>
+        <v>5.0156455731751581</v>
       </c>
       <c r="J236" s="16">
-        <v>44.114513982931584</v>
+        <v>77.992301090878797</v>
       </c>
       <c r="K236" s="16">
-        <v>33.600877000000011</v>
+        <v>77.007542999999998</v>
       </c>
     </row>
     <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
         <v>174</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="37"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
-        <v>96.304282999999998</v>
+        <v>147.71620999999999</v>
       </c>
       <c r="H237" s="16">
-        <v>99.779903000000004</v>
+        <v>148.266166</v>
       </c>
       <c r="I237" s="16">
-        <v>4.5258724747465049</v>
+        <v>4.2314201168750394</v>
       </c>
       <c r="J237" s="16">
-        <v>3.6089983661474396</v>
+        <v>0.37230578824084964</v>
       </c>
       <c r="K237" s="16">
-        <v>3.4756200000000064</v>
+        <v>0.54995600000000877</v>
       </c>
     </row>
     <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
         <v>180</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="37"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
-        <v>69.557093999999992</v>
+        <v>105.767805</v>
       </c>
       <c r="H238" s="16">
-        <v>90.407449</v>
+        <v>135.72214700000001</v>
       </c>
       <c r="I238" s="16">
-        <v>4.1007514803972942</v>
+        <v>3.8734219587311061</v>
       </c>
       <c r="J238" s="16">
-        <v>29.975885709083833</v>
+        <v>28.32085056506563</v>
       </c>
       <c r="K238" s="16">
-        <v>20.850355000000008</v>
+        <v>29.954342000000011</v>
       </c>
     </row>
     <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
         <v>184</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="37"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>31.246974999999999</v>
+        <v>44.186631999999996</v>
       </c>
       <c r="H239" s="16">
-        <v>31.508641999999998</v>
+        <v>43.724485999999999</v>
       </c>
       <c r="I239" s="16">
-        <v>1.4291865521701463</v>
+        <v>1.2478684426251436</v>
       </c>
       <c r="J239" s="16">
-        <v>0.83741546181670146</v>
+        <v>-1.0458955097550704</v>
       </c>
       <c r="K239" s="16">
-        <v>0.26166699999999921</v>
+        <v>-0.46214599999999706</v>
       </c>
     </row>
     <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
         <v>185</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="37"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
-        <v>30.13513</v>
+        <v>46.140205000000002</v>
       </c>
       <c r="H240" s="16">
-        <v>26.798375</v>
+        <v>42.363146999999998</v>
       </c>
       <c r="I240" s="16">
-        <v>1.2155356352715121</v>
+        <v>1.20901671140491</v>
       </c>
       <c r="J240" s="16">
-        <v>-11.072641797131787</v>
+        <v>-8.1860451205190863</v>
       </c>
       <c r="K240" s="16">
-        <v>-3.3367550000000001</v>
+        <v>-3.7770580000000038</v>
       </c>
     </row>
     <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
         <v>183</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="37"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>26.629777999999998</v>
+        <v>40.421413999999999</v>
       </c>
       <c r="H241" s="16">
-        <v>25.168687000000002</v>
+        <v>38.823226999999996</v>
       </c>
       <c r="I241" s="16">
-        <v>1.1416153382992382</v>
+        <v>1.1079896928730604</v>
       </c>
       <c r="J241" s="16">
-        <v>-5.4866811131508353</v>
+        <v>-3.9538126993776195</v>
       </c>
       <c r="K241" s="16">
-        <v>-1.4610909999999961</v>
+        <v>-1.5981870000000029</v>
       </c>
     </row>
     <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="37"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>26.636185000000001</v>
+        <v>62.726756000000002</v>
       </c>
       <c r="H242" s="16">
-        <v>21.452860000000001</v>
+        <v>33.837512000000004</v>
       </c>
       <c r="I242" s="16">
-        <v>0.97307078539242819</v>
+        <v>0.96570062371344101</v>
       </c>
       <c r="J242" s="16">
-        <v>-19.459712417525257</v>
+        <v>-46.055695913877642</v>
       </c>
       <c r="K242" s="16">
-        <v>-5.183325</v>
+        <v>-28.889243999999998</v>
       </c>
     </row>
     <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="98" t="s">
         <v>177</v>
       </c>
       <c r="B243" s="96"/>
       <c r="C243" s="96"/>
       <c r="D243" s="99"/>
       <c r="E243" s="99"/>
       <c r="F243" s="99"/>
       <c r="G243" s="17">
-        <v>882.04189599999995</v>
+        <v>1408.0542709999997</v>
       </c>
       <c r="H243" s="17">
-        <v>1004.7578590000001</v>
+        <v>1574.5680380000001</v>
       </c>
       <c r="I243" s="17">
-        <v>45.574367193294727</v>
+        <v>44.937149527301209</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="46"/>
     </row>
     <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="46"/>
     </row>
     <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="2" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B248" s="22"/>
       <c r="C248" s="22"/>
       <c r="D248" s="22"/>
       <c r="E248" s="22"/>
       <c r="F248" s="22"/>
       <c r="G248" s="22"/>
       <c r="H248" s="22"/>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
     </row>
     <row r="249" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="12"/>
       <c r="B249" s="12"/>
       <c r="C249" s="12"/>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
       <c r="E249" s="12">
         <v>2024</v>
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
         <v>138</v>
       </c>
       <c r="H249" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I249" s="13" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="J249" s="13" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="K249" s="13" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="250" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B250" s="22"/>
-      <c r="C250" s="136" t="s">
+      <c r="C250" s="137" t="s">
         <v>84</v>
       </c>
       <c r="D250" s="16">
         <v>21.758949590693852</v>
       </c>
       <c r="E250" s="16">
         <v>31.656361337098883</v>
       </c>
       <c r="F250" s="16">
-        <v>37.939951060866747</v>
+        <v>37.89765988018781</v>
       </c>
       <c r="G250" s="16">
-        <v>36.95671814096324</v>
+        <v>36.928451643786154</v>
       </c>
       <c r="H250" s="16">
-        <v>28.812195913533834</v>
+        <v>28.805549011759556</v>
       </c>
       <c r="I250" s="16">
-        <v>57.958758678521271</v>
+        <v>50.741637755661465</v>
       </c>
       <c r="J250" s="16">
-        <v>24.825140308630164</v>
+        <v>24.184825114839747</v>
       </c>
       <c r="K250" s="16">
-        <v>-76.124831574519447</v>
+        <v>-66.832205829605613</v>
       </c>
     </row>
     <row r="251" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B251" s="22"/>
-      <c r="C251" s="136"/>
+      <c r="C251" s="137"/>
       <c r="D251" s="16">
         <v>43.252130950368333</v>
       </c>
       <c r="E251" s="16">
         <v>37.878865911286134</v>
       </c>
       <c r="F251" s="16">
-        <v>35.119286030981137</v>
+        <v>35.074012534719067</v>
       </c>
       <c r="G251" s="16">
-        <v>5.94885780069606</v>
+        <v>5.9084916860035275</v>
       </c>
       <c r="H251" s="16">
-        <v>6.4086212600539705</v>
+        <v>6.3984844909539262</v>
       </c>
       <c r="I251" s="16">
-        <v>22.486917986263009</v>
+        <v>26.344274757376557</v>
       </c>
       <c r="J251" s="16">
-        <v>42.049241433117132</v>
+        <v>42.924004340716849</v>
       </c>
       <c r="K251" s="16">
-        <v>4.2322318931298657</v>
+        <v>13.384085566741218</v>
       </c>
     </row>
     <row r="252" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B252" s="22"/>
-      <c r="C252" s="136"/>
+      <c r="C252" s="137"/>
       <c r="D252" s="16">
         <v>13.409755647079427</v>
       </c>
       <c r="E252" s="16">
         <v>13.447822734189863</v>
       </c>
       <c r="F252" s="16">
-        <v>12.268303758567354</v>
+        <v>12.251606163889511</v>
       </c>
       <c r="G252" s="16">
-        <v>4.2509721255672215</v>
+        <v>4.2037503917307983</v>
       </c>
       <c r="H252" s="16">
-        <v>9.6309526222210451</v>
+        <v>9.618535847694055</v>
       </c>
       <c r="I252" s="16">
-        <v>8.5660543941268887</v>
+        <v>10.130857698415378</v>
       </c>
       <c r="J252" s="16">
-        <v>15.219482632679401</v>
+        <v>14.755032441086872</v>
       </c>
       <c r="K252" s="16">
-        <v>-0.96405060427867373</v>
+        <v>1.3519415078156924</v>
       </c>
     </row>
     <row r="253" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B253" s="22"/>
-      <c r="C253" s="136"/>
+      <c r="C253" s="137"/>
       <c r="D253" s="16">
         <v>21.579163811858372</v>
       </c>
       <c r="E253" s="16">
         <v>17.016950017425113</v>
       </c>
       <c r="F253" s="16">
-        <v>14.67245914958476</v>
+        <v>14.776721421203593</v>
       </c>
       <c r="G253" s="16">
-        <v>-1.4699383558281884</v>
+        <v>-0.67955412285724814</v>
       </c>
       <c r="H253" s="16">
-        <v>1.7909923102904068</v>
+        <v>1.994516752267339</v>
       </c>
       <c r="I253" s="16">
-        <v>10.988268941088819</v>
+        <v>12.783229788546603</v>
       </c>
       <c r="J253" s="16">
-        <v>17.906135625573306</v>
+        <v>18.136138103356533</v>
       </c>
       <c r="K253" s="16">
-        <v>-9.1664271770536967</v>
+        <v>-1.2715457783848516</v>
       </c>
     </row>
     <row r="254" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="100" t="s">
         <v>86</v>
       </c>
       <c r="B254" s="101"/>
-      <c r="C254" s="140" t="s">
+      <c r="C254" s="142" t="s">
         <v>85</v>
       </c>
       <c r="D254" s="102">
         <v>97.271671706104115</v>
       </c>
       <c r="E254" s="102">
         <v>97.567636558076359</v>
       </c>
       <c r="F254" s="102">
-        <v>97.343721296376003</v>
+        <v>97.348988397367179</v>
       </c>
       <c r="G254" s="102">
-        <v>14.274036623243067</v>
+        <v>14.377947247113374</v>
       </c>
       <c r="H254" s="102">
-        <v>12.096557048648249</v>
+        <v>12.122031018388913</v>
       </c>
       <c r="I254" s="102">
-        <v>98.480707232963894</v>
+        <v>98.142591381685335</v>
       </c>
       <c r="J254" s="102">
-        <v>97.117909268678801</v>
+        <v>97.148911121004815</v>
       </c>
       <c r="K254" s="102">
-        <v>-44.259121681563045</v>
+        <v>-30.411396859106748</v>
       </c>
     </row>
     <row r="255" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B255" s="103"/>
-      <c r="C255" s="141"/>
+      <c r="C255" s="143"/>
       <c r="D255" s="17">
         <v>2.7283282938958928</v>
       </c>
       <c r="E255" s="17">
         <v>2.4323634419236422</v>
       </c>
       <c r="F255" s="17">
-        <v>2.6562787036239892</v>
+        <v>2.6510116026328188</v>
       </c>
       <c r="G255" s="17">
-        <v>25.080780335689045</v>
+        <v>24.939510783300484</v>
       </c>
       <c r="H255" s="17">
-        <v>11.328443190417525</v>
+        <v>11.296995543631262</v>
       </c>
       <c r="I255" s="17">
-        <v>1.5192927670361045</v>
+        <v>1.8574086183146641</v>
       </c>
       <c r="J255" s="17">
-        <v>2.8820907313211896</v>
+        <v>2.8510888789951743</v>
       </c>
       <c r="K255" s="17">
-        <v>7.2239545525383182</v>
+        <v>7.9098285406009579</v>
       </c>
     </row>
     <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="4" t="s">
         <v>128</v>
       </c>
       <c r="D256" s="60"/>
     </row>
     <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="60"/>
     </row>
     <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="4" t="s">
         <v>62</v>
       </c>
       <c r="D258" s="60"/>
     </row>
     <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="20" t="s">
         <v>125</v>
       </c>
       <c r="D259" s="60"/>
     </row>
     <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="104" t="s">
         <v>88</v>
       </c>
       <c r="D260" s="60"/>
     </row>
     <row r="261" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A261" s="133" t="s">
+      <c r="A261" s="134" t="s">
         <v>89</v>
       </c>
-      <c r="B261" s="133"/>
-[...8 lines deleted...]
-      <c r="K261" s="133"/>
+      <c r="B261" s="134"/>
+      <c r="C261" s="134"/>
+      <c r="D261" s="134"/>
+      <c r="E261" s="134"/>
+      <c r="F261" s="134"/>
+      <c r="G261" s="134"/>
+      <c r="H261" s="134"/>
+      <c r="I261" s="134"/>
+      <c r="J261" s="134"/>
+      <c r="K261" s="134"/>
     </row>
     <row r="262" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A262" s="133" t="s">
+      <c r="A262" s="134" t="s">
         <v>90</v>
       </c>
-      <c r="B262" s="133"/>
-[...8 lines deleted...]
-      <c r="K262" s="133"/>
+      <c r="B262" s="134"/>
+      <c r="C262" s="134"/>
+      <c r="D262" s="134"/>
+      <c r="E262" s="134"/>
+      <c r="F262" s="134"/>
+      <c r="G262" s="134"/>
+      <c r="H262" s="134"/>
+      <c r="I262" s="134"/>
+      <c r="J262" s="134"/>
+      <c r="K262" s="134"/>
     </row>
     <row r="263" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A263" s="133" t="s">
+      <c r="A263" s="134" t="s">
         <v>91</v>
       </c>
-      <c r="B263" s="133"/>
-[...8 lines deleted...]
-      <c r="K263" s="133"/>
+      <c r="B263" s="134"/>
+      <c r="C263" s="134"/>
+      <c r="D263" s="134"/>
+      <c r="E263" s="134"/>
+      <c r="F263" s="134"/>
+      <c r="G263" s="134"/>
+      <c r="H263" s="134"/>
+      <c r="I263" s="134"/>
+      <c r="J263" s="134"/>
+      <c r="K263" s="134"/>
     </row>
     <row r="264" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A264" s="133" t="s">
+      <c r="A264" s="134" t="s">
         <v>92</v>
       </c>
-      <c r="B264" s="133"/>
-[...8 lines deleted...]
-      <c r="K264" s="133"/>
+      <c r="B264" s="134"/>
+      <c r="C264" s="134"/>
+      <c r="D264" s="134"/>
+      <c r="E264" s="134"/>
+      <c r="F264" s="134"/>
+      <c r="G264" s="134"/>
+      <c r="H264" s="134"/>
+      <c r="I264" s="134"/>
+      <c r="J264" s="134"/>
+      <c r="K264" s="134"/>
     </row>
     <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="46"/>
       <c r="B265" s="46"/>
       <c r="C265" s="46"/>
       <c r="D265" s="46"/>
       <c r="E265" s="46"/>
       <c r="F265" s="46"/>
       <c r="G265" s="46"/>
       <c r="H265" s="46"/>
       <c r="I265" s="46"/>
       <c r="J265" s="46"/>
       <c r="K265" s="46"/>
     </row>
     <row r="266" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A266" s="46"/>
       <c r="B266" s="46"/>
       <c r="C266" s="46"/>
       <c r="D266" s="46"/>
       <c r="E266" s="46"/>
       <c r="F266" s="46"/>
       <c r="G266" s="46"/>
       <c r="H266" s="46"/>
       <c r="I266" s="46"/>
       <c r="J266" s="46"/>
       <c r="K266" s="46"/>
     </row>
     <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="46"/>
       <c r="B267" s="46"/>
       <c r="C267" s="46"/>
       <c r="D267" s="46"/>
       <c r="E267" s="46"/>
       <c r="F267" s="46"/>
       <c r="G267" s="46"/>
       <c r="H267" s="46"/>
       <c r="I267" s="46"/>
       <c r="J267" s="46"/>
       <c r="K267" s="46"/>
     </row>
     <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="2" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B268" s="22"/>
       <c r="C268" s="22"/>
       <c r="D268" s="22"/>
       <c r="E268" s="22"/>
       <c r="F268" s="22"/>
       <c r="G268" s="22"/>
       <c r="H268" s="22"/>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
     </row>
     <row r="269" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="12"/>
       <c r="B269" s="12"/>
       <c r="C269" s="12"/>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
       <c r="E269" s="12">
         <v>2024</v>
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
         <v>138</v>
       </c>
       <c r="H269" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I269" s="13" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="J269" s="13" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="K269" s="13" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="270" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B270" s="22"/>
-      <c r="C270" s="136" t="s">
+      <c r="C270" s="137" t="s">
         <v>84</v>
       </c>
       <c r="D270" s="16">
         <v>25.295456665442845</v>
       </c>
       <c r="E270" s="16">
         <v>22.333513812106791</v>
       </c>
       <c r="F270" s="16">
-        <v>21.1436151026187</v>
+        <v>21.103064338007933</v>
       </c>
       <c r="G270" s="16">
-        <v>3.4036447598902626</v>
+        <v>3.3564562108510221</v>
       </c>
       <c r="H270" s="16">
-        <v>2.0719263881291639</v>
+        <v>2.0602791908398421</v>
       </c>
       <c r="I270" s="16">
-        <v>20.594822399958961</v>
+        <v>20.47017579623326</v>
       </c>
       <c r="J270" s="16">
-        <v>21.173724201008287</v>
+        <v>20.515358029250837</v>
       </c>
       <c r="K270" s="16">
-        <v>6.4872997640627732</v>
+        <v>5.6883064766388989</v>
       </c>
     </row>
     <row r="271" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B271" s="22"/>
-      <c r="C271" s="136"/>
+      <c r="C271" s="137"/>
       <c r="D271" s="16">
         <v>52.264280184261082</v>
       </c>
       <c r="E271" s="16">
         <v>53.219232878227949</v>
       </c>
       <c r="F271" s="16">
-        <v>55.302358006586907</v>
+        <v>55.25227706129693</v>
       </c>
       <c r="G271" s="16">
-        <v>13.49812823878008</v>
+        <v>13.561394139705651</v>
       </c>
       <c r="H271" s="16">
-        <v>8.2696667874290863</v>
+        <v>8.2847515001965188</v>
       </c>
       <c r="I271" s="16">
-        <v>56.3022087471143</v>
+        <v>56.770556408754821</v>
       </c>
       <c r="J271" s="16">
-        <v>56.840926712741414</v>
+        <v>57.5048674334532</v>
       </c>
       <c r="K271" s="16">
-        <v>4.5669236134434454</v>
+        <v>6.8195801232731652</v>
       </c>
     </row>
     <row r="272" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B272" s="22"/>
-      <c r="C272" s="136"/>
+      <c r="C272" s="137"/>
       <c r="D272" s="16">
         <v>10.72095527549096</v>
       </c>
       <c r="E272" s="16">
         <v>10.808851954566045</v>
       </c>
       <c r="F272" s="16">
-        <v>9.9385135648970806</v>
+        <v>9.9977964234597287</v>
       </c>
       <c r="G272" s="16">
-        <v>0.42816479702585969</v>
+        <v>1.17515202725448</v>
       </c>
       <c r="H272" s="16">
-        <v>4.7476091021227518</v>
+        <v>4.9418470002102755</v>
       </c>
       <c r="I272" s="16">
-        <v>10.144286399952886</v>
+        <v>9.9565618992426863</v>
       </c>
       <c r="J272" s="16">
-        <v>9.2871481329303283</v>
+        <v>9.5269310479615417</v>
       </c>
       <c r="K272" s="16">
-        <v>-5.1757350949565666</v>
+        <v>0.90508083106835679</v>
       </c>
     </row>
     <row r="273" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="15" t="s">
         <v>66</v>
       </c>
       <c r="B273" s="22"/>
-      <c r="C273" s="136"/>
+      <c r="C273" s="137"/>
       <c r="D273" s="16">
         <v>11.719307874805109</v>
       </c>
       <c r="E273" s="16">
         <v>13.638401355099203</v>
       </c>
       <c r="F273" s="16">
-        <v>13.615513325897316</v>
+        <v>13.646862177235406</v>
       </c>
       <c r="G273" s="16">
-        <v>9.0395907790073924</v>
+        <v>9.4506848781673494</v>
       </c>
       <c r="H273" s="16">
-        <v>10.829441620539404</v>
+        <v>10.93375477822085</v>
       </c>
       <c r="I273" s="16">
-        <v>12.958682452973838</v>
+        <v>12.802705895769229</v>
       </c>
       <c r="J273" s="16">
-        <v>12.698200953319985</v>
+        <v>12.452843489334425</v>
       </c>
       <c r="K273" s="16">
-        <v>1.4939048512698205</v>
+        <v>2.5737354369492045</v>
       </c>
     </row>
     <row r="274" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="100" t="s">
         <v>86</v>
       </c>
       <c r="B274" s="101"/>
-      <c r="C274" s="140" t="s">
+      <c r="C274" s="142" t="s">
         <v>77</v>
       </c>
       <c r="D274" s="102">
         <v>97.394738622633724</v>
       </c>
       <c r="E274" s="102">
         <v>98.586522754722878</v>
       </c>
       <c r="F274" s="102">
-        <v>98.851353254073231</v>
+        <v>98.852661986710118</v>
       </c>
       <c r="G274" s="102">
-        <v>9.2228891444950101</v>
+        <v>9.3828273175492161</v>
       </c>
       <c r="H274" s="102">
-        <v>6.7510440465249122</v>
+        <v>6.7901022503500164</v>
       </c>
       <c r="I274" s="102">
-        <v>99.067296578101832</v>
+        <v>99.127768426337553</v>
       </c>
       <c r="J274" s="102">
-        <v>98.207492989228257</v>
+        <v>98.454088153817537</v>
       </c>
       <c r="K274" s="102">
-        <v>3.5758757256142402</v>
+        <v>5.455542628030825</v>
       </c>
     </row>
     <row r="275" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B275" s="103"/>
-      <c r="C275" s="141"/>
+      <c r="C275" s="143"/>
       <c r="D275" s="17">
         <v>2.6052613773662849</v>
       </c>
       <c r="E275" s="17">
         <v>1.4134772452771112</v>
       </c>
       <c r="F275" s="17">
-        <v>1.1486467459267795</v>
+        <v>1.1473380132898761</v>
       </c>
       <c r="G275" s="17">
-        <v>-11.479011461462195</v>
+        <v>-11.451565767064553</v>
       </c>
       <c r="H275" s="17">
-        <v>-13.334919073930285</v>
+        <v>-13.328202286017031</v>
       </c>
       <c r="I275" s="17">
-        <v>0.93270342189815425</v>
+        <v>0.87223157366244941</v>
       </c>
       <c r="J275" s="17">
-        <v>1.7925070107717438</v>
+        <v>1.5459118461824639</v>
       </c>
       <c r="K275" s="17">
-        <v>100.79902231005569</v>
+        <v>88.184525143333019</v>
       </c>
     </row>
     <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="4" t="s">
         <v>128</v>
       </c>
       <c r="D276" s="60"/>
     </row>
     <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="60"/>
     </row>
     <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="4" t="s">
         <v>62</v>
       </c>
       <c r="D278" s="60"/>
     </row>
     <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="20" t="s">
         <v>125</v>
       </c>
       <c r="D279" s="60"/>
     </row>
     <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="104" t="s">
         <v>88</v>
       </c>
       <c r="D280" s="60"/>
     </row>
     <row r="281" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A281" s="133" t="s">
+      <c r="A281" s="134" t="s">
         <v>89</v>
       </c>
-      <c r="B281" s="133"/>
-[...8 lines deleted...]
-      <c r="K281" s="133"/>
+      <c r="B281" s="134"/>
+      <c r="C281" s="134"/>
+      <c r="D281" s="134"/>
+      <c r="E281" s="134"/>
+      <c r="F281" s="134"/>
+      <c r="G281" s="134"/>
+      <c r="H281" s="134"/>
+      <c r="I281" s="134"/>
+      <c r="J281" s="134"/>
+      <c r="K281" s="134"/>
     </row>
     <row r="282" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A282" s="133" t="s">
+      <c r="A282" s="134" t="s">
         <v>90</v>
       </c>
-      <c r="B282" s="133"/>
-[...8 lines deleted...]
-      <c r="K282" s="133"/>
+      <c r="B282" s="134"/>
+      <c r="C282" s="134"/>
+      <c r="D282" s="134"/>
+      <c r="E282" s="134"/>
+      <c r="F282" s="134"/>
+      <c r="G282" s="134"/>
+      <c r="H282" s="134"/>
+      <c r="I282" s="134"/>
+      <c r="J282" s="134"/>
+      <c r="K282" s="134"/>
     </row>
     <row r="283" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A283" s="133" t="s">
+      <c r="A283" s="134" t="s">
         <v>91</v>
       </c>
-      <c r="B283" s="133"/>
-[...8 lines deleted...]
-      <c r="K283" s="133"/>
+      <c r="B283" s="134"/>
+      <c r="C283" s="134"/>
+      <c r="D283" s="134"/>
+      <c r="E283" s="134"/>
+      <c r="F283" s="134"/>
+      <c r="G283" s="134"/>
+      <c r="H283" s="134"/>
+      <c r="I283" s="134"/>
+      <c r="J283" s="134"/>
+      <c r="K283" s="134"/>
     </row>
     <row r="284" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A284" s="133" t="s">
+      <c r="A284" s="134" t="s">
         <v>92</v>
       </c>
-      <c r="B284" s="133"/>
-[...8 lines deleted...]
-      <c r="K284" s="133"/>
+      <c r="B284" s="134"/>
+      <c r="C284" s="134"/>
+      <c r="D284" s="134"/>
+      <c r="E284" s="134"/>
+      <c r="F284" s="134"/>
+      <c r="G284" s="134"/>
+      <c r="H284" s="134"/>
+      <c r="I284" s="134"/>
+      <c r="J284" s="134"/>
+      <c r="K284" s="134"/>
     </row>
     <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="46"/>
       <c r="B285" s="46"/>
       <c r="C285" s="46"/>
       <c r="D285" s="46"/>
       <c r="E285" s="46"/>
       <c r="F285" s="83"/>
       <c r="G285" s="83"/>
       <c r="H285" s="46"/>
       <c r="I285" s="46"/>
       <c r="J285" s="46"/>
       <c r="K285" s="46"/>
     </row>
     <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="46"/>
       <c r="B286" s="46"/>
       <c r="C286" s="46"/>
       <c r="D286" s="46"/>
       <c r="E286" s="46"/>
       <c r="F286" s="83"/>
       <c r="G286" s="83"/>
       <c r="H286" s="46"/>
       <c r="I286" s="46"/>
       <c r="J286" s="46"/>
       <c r="K286" s="46"/>
     </row>
     <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="46"/>
       <c r="B287" s="46"/>
       <c r="C287" s="46"/>
       <c r="D287" s="46"/>
       <c r="E287" s="46"/>
       <c r="F287" s="83"/>
       <c r="G287" s="83"/>
       <c r="H287" s="46"/>
       <c r="I287" s="46"/>
       <c r="J287" s="46"/>
       <c r="K287" s="46"/>
     </row>
     <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="2" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B288" s="22"/>
       <c r="C288" s="22"/>
       <c r="D288" s="22"/>
       <c r="E288" s="22"/>
       <c r="F288" s="22"/>
       <c r="G288" s="22"/>
       <c r="H288" s="22"/>
       <c r="I288" s="22"/>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
     </row>
     <row r="289" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="12"/>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="24"/>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
         <v>2022</v>
       </c>
       <c r="G289" s="12">
         <v>2023</v>
       </c>
       <c r="H289" s="12">
         <v>2024</v>
       </c>
       <c r="I289" s="12">
         <v>2025</v>
       </c>
       <c r="J289" s="13" t="s">
         <v>138</v>
       </c>
       <c r="K289" s="13" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B290" s="105"/>
       <c r="C290" s="105"/>
-      <c r="D290" s="122" t="s">
+      <c r="D290" s="123" t="s">
         <v>58</v>
       </c>
       <c r="E290" s="106">
         <v>2.8923829220278048</v>
       </c>
       <c r="F290" s="106">
         <v>3.2194794811840297</v>
       </c>
       <c r="G290" s="106">
         <v>3.358921403968667</v>
       </c>
       <c r="H290" s="106">
         <v>3.1393704861658547</v>
       </c>
       <c r="I290" s="106">
         <v>2.6885466699478622</v>
       </c>
       <c r="J290" s="107">
         <v>-1.8752940017185682</v>
       </c>
       <c r="K290" s="107">
         <v>10.056784014720144</v>
       </c>
     </row>
     <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B291" s="22"/>
       <c r="C291" s="22"/>
-      <c r="D291" s="137"/>
+      <c r="D291" s="138"/>
       <c r="E291" s="60">
         <v>6.5029916781077127E-2</v>
       </c>
       <c r="F291" s="60">
         <v>7.2969329251301771E-2</v>
       </c>
       <c r="G291" s="60">
         <v>0.10926689827229227</v>
       </c>
       <c r="H291" s="60">
         <v>0.12350795643846597</v>
       </c>
       <c r="I291" s="60">
         <v>0.15232809699998962</v>
       </c>
       <c r="J291" s="16">
         <v>41.315057809418356</v>
       </c>
       <c r="K291" s="16">
         <v>38.665389178435007</v>
       </c>
     </row>
     <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B292" s="22"/>
       <c r="C292" s="22"/>
-      <c r="D292" s="137"/>
+      <c r="D292" s="138"/>
       <c r="E292" s="60">
         <v>16.757183487668833</v>
       </c>
       <c r="F292" s="60">
         <v>18.934437026803803</v>
       </c>
       <c r="G292" s="60">
         <v>15.145899110309506</v>
       </c>
       <c r="H292" s="60">
         <v>15.912179121563497</v>
       </c>
       <c r="I292" s="60">
         <v>12.677747586068921</v>
       </c>
       <c r="J292" s="16">
         <v>-8.711556629474968</v>
       </c>
       <c r="K292" s="16">
         <v>4.5349796904761153</v>
       </c>
     </row>
     <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B293" s="22"/>
       <c r="C293" s="22"/>
-      <c r="D293" s="137"/>
+      <c r="D293" s="138"/>
       <c r="E293" s="60">
         <v>78.864481667629605</v>
       </c>
       <c r="F293" s="60">
         <v>76.591724229753439</v>
       </c>
       <c r="G293" s="60">
         <v>79.278202291275946</v>
       </c>
       <c r="H293" s="60">
         <v>78.671324609612896</v>
       </c>
       <c r="I293" s="60">
         <v>81.135422012656022</v>
       </c>
       <c r="J293" s="16">
         <v>18.167322928894041</v>
       </c>
       <c r="K293" s="16">
         <v>12.884322764547829</v>
       </c>
     </row>
     <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B294" s="73"/>
       <c r="C294" s="73"/>
-      <c r="D294" s="138"/>
+      <c r="D294" s="139"/>
       <c r="E294" s="108">
         <v>1.4209220058926799</v>
       </c>
       <c r="F294" s="108">
         <v>1.1813899330074364</v>
       </c>
       <c r="G294" s="108">
         <v>2.1077102961735945</v>
       </c>
       <c r="H294" s="108">
         <v>2.1536178262192847</v>
       </c>
       <c r="I294" s="108">
         <v>3.3459556343272063</v>
       </c>
       <c r="J294" s="17">
         <v>78.014304017445042</v>
       </c>
       <c r="K294" s="17">
         <v>38.847752648329312</v>
       </c>
     </row>
     <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="4" t="s">
         <v>1</v>
@@ -8444,215 +8500,215 @@
       <c r="K299" s="85"/>
     </row>
     <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="104" t="s">
         <v>95</v>
       </c>
       <c r="B300" s="84"/>
       <c r="C300" s="84"/>
       <c r="D300" s="84"/>
       <c r="E300" s="84"/>
       <c r="F300" s="84"/>
       <c r="G300" s="84"/>
       <c r="H300" s="84"/>
       <c r="I300" s="84"/>
       <c r="J300" s="84"/>
       <c r="K300" s="84"/>
     </row>
     <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="46"/>
     </row>
     <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="46"/>
     </row>
     <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="2" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B303" s="22"/>
       <c r="C303" s="22"/>
       <c r="D303" s="22"/>
       <c r="E303" s="22"/>
       <c r="F303" s="22"/>
       <c r="G303" s="22"/>
       <c r="H303" s="22"/>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
     </row>
     <row r="304" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="12"/>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="24"/>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
         <v>2022</v>
       </c>
       <c r="G304" s="12">
         <v>2023</v>
       </c>
       <c r="H304" s="12">
         <v>2024</v>
       </c>
       <c r="I304" s="12">
         <v>2025</v>
       </c>
       <c r="J304" s="13" t="s">
         <v>138</v>
       </c>
       <c r="K304" s="13" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B305" s="105"/>
       <c r="C305" s="105"/>
-      <c r="D305" s="122" t="s">
+      <c r="D305" s="123" t="s">
         <v>58</v>
       </c>
       <c r="E305" s="106">
         <v>2.4743073272563163</v>
       </c>
       <c r="F305" s="106">
         <v>1.8897893543878268</v>
       </c>
       <c r="G305" s="106">
         <v>2.0439302872474934</v>
       </c>
       <c r="H305" s="106">
         <v>1.9974195861009223</v>
       </c>
       <c r="I305" s="106">
         <v>2.0732811005171827</v>
       </c>
       <c r="J305" s="107">
         <v>13.178468381388544</v>
       </c>
       <c r="K305" s="107">
         <v>1.7813183433047941</v>
       </c>
     </row>
     <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B306" s="22"/>
       <c r="C306" s="22"/>
-      <c r="D306" s="137"/>
+      <c r="D306" s="138"/>
       <c r="E306" s="60">
         <v>8.6288214858134052E-2</v>
       </c>
       <c r="F306" s="60">
         <v>7.7587273123985348E-2</v>
       </c>
       <c r="G306" s="60">
         <v>0.11680134056358882</v>
       </c>
       <c r="H306" s="60">
         <v>0.14802250634815095</v>
       </c>
       <c r="I306" s="60">
         <v>0.10149272616013028</v>
       </c>
       <c r="J306" s="16">
         <v>-25.23779662011184</v>
       </c>
       <c r="K306" s="16">
         <v>10.786742642241576</v>
       </c>
     </row>
     <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B307" s="22"/>
       <c r="C307" s="22"/>
-      <c r="D307" s="137"/>
+      <c r="D307" s="138"/>
       <c r="E307" s="60">
         <v>3.9798488902227231</v>
       </c>
       <c r="F307" s="60">
         <v>5.5657193475968159</v>
       </c>
       <c r="G307" s="60">
         <v>6.1637838293468281</v>
       </c>
       <c r="H307" s="60">
         <v>5.3655288942346413</v>
       </c>
       <c r="I307" s="60">
         <v>6.0599754379030601</v>
       </c>
       <c r="J307" s="16">
         <v>23.14967036667905</v>
       </c>
       <c r="K307" s="16">
         <v>18.172930439751454</v>
       </c>
     </row>
     <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B308" s="22"/>
       <c r="C308" s="22"/>
-      <c r="D308" s="137"/>
+      <c r="D308" s="138"/>
       <c r="E308" s="60">
         <v>85.726661773896367</v>
       </c>
       <c r="F308" s="60">
         <v>82.951631670220323</v>
       </c>
       <c r="G308" s="60">
         <v>82.694369056448394</v>
       </c>
       <c r="H308" s="60">
         <v>83.550594309305566</v>
       </c>
       <c r="I308" s="60">
         <v>77.918406257991379</v>
       </c>
       <c r="J308" s="16">
         <v>1.6870024305007847</v>
       </c>
       <c r="K308" s="16">
         <v>3.8718752152557157</v>
       </c>
     </row>
     <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B309" s="73"/>
       <c r="C309" s="73"/>
-      <c r="D309" s="138"/>
+      <c r="D309" s="139"/>
       <c r="E309" s="108">
         <v>7.7328937937664568</v>
       </c>
       <c r="F309" s="108">
         <v>9.5152723546710583</v>
       </c>
       <c r="G309" s="108">
         <v>8.9811154863936959</v>
       </c>
       <c r="H309" s="108">
         <v>8.9384347040107244</v>
       </c>
       <c r="I309" s="108">
         <v>13.846844477428249</v>
       </c>
       <c r="J309" s="17">
         <v>68.913464737570479</v>
       </c>
       <c r="K309" s="17">
         <v>23.060628046491448</v>
       </c>
     </row>
     <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="4" t="s">
         <v>1</v>
@@ -8715,231 +8771,231 @@
       <c r="K314" s="85"/>
     </row>
     <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A315" s="104" t="s">
         <v>95</v>
       </c>
       <c r="B315" s="84"/>
       <c r="C315" s="84"/>
       <c r="D315" s="84"/>
       <c r="E315" s="84"/>
       <c r="F315" s="84"/>
       <c r="G315" s="84"/>
       <c r="H315" s="84"/>
       <c r="I315" s="84"/>
       <c r="J315" s="84"/>
       <c r="K315" s="84"/>
     </row>
     <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A316" s="46"/>
     </row>
     <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A317" s="46"/>
     </row>
     <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A318" s="2" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="8"/>
       <c r="D318" s="8"/>
       <c r="E318" s="8"/>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
       <c r="H318" s="8"/>
       <c r="I318" s="8"/>
       <c r="J318" s="8"/>
       <c r="K318" s="9"/>
     </row>
     <row r="319" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A319" s="11"/>
       <c r="B319" s="12">
         <v>2021</v>
       </c>
       <c r="C319" s="12">
         <v>2022</v>
       </c>
       <c r="D319" s="12">
         <v>2023</v>
       </c>
       <c r="E319" s="12">
         <v>2024</v>
       </c>
       <c r="F319" s="12">
         <v>2025</v>
       </c>
       <c r="G319" s="13" t="s">
         <v>138</v>
       </c>
       <c r="H319" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I319" s="13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="J319" s="13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="K319" s="13" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="320" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A320" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B320" s="16">
         <v>3017.41</v>
       </c>
       <c r="C320" s="16">
         <v>4898.41</v>
       </c>
       <c r="D320" s="16">
         <v>6208.14</v>
       </c>
       <c r="E320" s="16">
         <v>6662.82</v>
       </c>
       <c r="F320" s="16">
         <v>7098.52</v>
       </c>
       <c r="G320" s="16">
         <v>6.5392731606136856</v>
       </c>
       <c r="H320" s="16">
         <v>23.846395531193586</v>
       </c>
       <c r="I320" s="16">
-        <v>500.67</v>
+        <v>1503.46</v>
       </c>
       <c r="J320" s="16">
-        <v>488.77</v>
+        <v>1551.38</v>
       </c>
       <c r="K320" s="16">
-        <v>-2.3768150678091424</v>
+        <v>3.1873145943357368</v>
       </c>
     </row>
     <row r="321" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A321" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B321" s="16">
         <v>1268.6400000000001</v>
       </c>
       <c r="C321" s="16">
         <v>1719.76</v>
       </c>
       <c r="D321" s="16">
         <v>1906.05</v>
       </c>
       <c r="E321" s="16">
         <v>2158.58</v>
       </c>
       <c r="F321" s="16">
         <v>2174.0100000000002</v>
       </c>
       <c r="G321" s="16">
         <v>0.71482178098566151</v>
       </c>
       <c r="H321" s="16">
         <v>14.414425494806427</v>
       </c>
       <c r="I321" s="16">
-        <v>146.57</v>
+        <v>460.96000000000004</v>
       </c>
       <c r="J321" s="16">
-        <v>174.84</v>
+        <v>500.91999999999996</v>
       </c>
       <c r="K321" s="16">
-        <v>19.287712355870923</v>
+        <v>8.6688649774383713</v>
       </c>
     </row>
     <row r="322" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A322" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B322" s="16">
         <v>1748.7699999999998</v>
       </c>
       <c r="C322" s="16">
         <v>3178.6499999999996</v>
       </c>
       <c r="D322" s="16">
         <v>4302.09</v>
       </c>
       <c r="E322" s="16">
         <v>4504.24</v>
       </c>
       <c r="F322" s="16">
         <v>4924.51</v>
       </c>
       <c r="G322" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H322" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I322" s="16">
-        <v>354.1</v>
+        <v>1042.5</v>
       </c>
       <c r="J322" s="16">
-        <v>313.92999999999995</v>
+        <v>1050.46</v>
       </c>
       <c r="K322" s="16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="323" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A323" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B323" s="17">
         <v>237.8460398537016</v>
       </c>
       <c r="C323" s="17">
         <v>284.83102293343256</v>
       </c>
       <c r="D323" s="17">
         <v>325.70709057999528</v>
       </c>
       <c r="E323" s="17">
         <v>308.66680873537234</v>
       </c>
       <c r="F323" s="17">
         <v>326.51735732586326</v>
       </c>
       <c r="G323" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H323" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I323" s="17">
-        <v>341.59104864569832</v>
+        <v>326.15845192641444</v>
       </c>
       <c r="J323" s="17">
-        <v>279.55273392816287</v>
+        <v>309.70614070110997</v>
       </c>
       <c r="K323" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="324" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A324" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B324" s="46"/>
       <c r="C324" s="46"/>
       <c r="D324" s="46"/>
       <c r="E324" s="46"/>
       <c r="F324" s="46"/>
       <c r="G324" s="46"/>
       <c r="H324" s="46"/>
       <c r="I324" s="46"/>
       <c r="J324" s="46"/>
       <c r="K324" s="46"/>
     </row>
     <row r="325" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A325" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B325" s="46"/>
@@ -8977,256 +9033,256 @@
       <c r="D327" s="46"/>
       <c r="E327" s="46"/>
       <c r="F327" s="46"/>
       <c r="G327" s="46"/>
       <c r="H327" s="46"/>
       <c r="I327" s="46"/>
       <c r="J327" s="46"/>
       <c r="K327" s="46"/>
     </row>
     <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A328" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B328" s="46"/>
       <c r="C328" s="46"/>
       <c r="D328" s="46"/>
       <c r="E328" s="46"/>
       <c r="F328" s="46"/>
       <c r="G328" s="46"/>
       <c r="H328" s="46"/>
       <c r="I328" s="46"/>
       <c r="J328" s="46"/>
       <c r="K328" s="46"/>
     </row>
     <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A329" s="129" t="s">
+      <c r="A329" s="130" t="s">
         <v>154</v>
       </c>
-      <c r="B329" s="129"/>
-[...8 lines deleted...]
-      <c r="K329" s="129"/>
+      <c r="B329" s="130"/>
+      <c r="C329" s="130"/>
+      <c r="D329" s="130"/>
+      <c r="E329" s="130"/>
+      <c r="F329" s="130"/>
+      <c r="G329" s="130"/>
+      <c r="H329" s="130"/>
+      <c r="I329" s="130"/>
+      <c r="J329" s="130"/>
+      <c r="K329" s="130"/>
     </row>
     <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A330" s="46"/>
       <c r="B330" s="46"/>
       <c r="C330" s="46"/>
       <c r="D330" s="46"/>
       <c r="E330" s="46"/>
       <c r="F330" s="46"/>
       <c r="G330" s="46"/>
       <c r="H330" s="46"/>
       <c r="I330" s="46"/>
       <c r="J330" s="46"/>
       <c r="K330" s="46"/>
     </row>
     <row r="331" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="2" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B331" s="22"/>
       <c r="C331" s="22"/>
       <c r="D331" s="22"/>
     </row>
     <row r="332" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="23"/>
       <c r="B332" s="23"/>
       <c r="C332" s="23"/>
       <c r="D332" s="24"/>
       <c r="E332" s="12">
         <v>2021</v>
       </c>
       <c r="F332" s="12">
         <v>2022</v>
       </c>
       <c r="G332" s="12">
         <v>2023</v>
       </c>
       <c r="H332" s="12">
         <v>2024</v>
       </c>
       <c r="I332" s="12">
         <v>2025</v>
       </c>
       <c r="J332" s="13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="K332" s="13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="333" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A333" s="123" t="s">
+      <c r="A333" s="124" t="s">
         <v>142</v>
       </c>
-      <c r="B333" s="123"/>
-      <c r="C333" s="123"/>
+      <c r="B333" s="124"/>
+      <c r="C333" s="124"/>
       <c r="D333" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E333" s="27">
         <v>4</v>
       </c>
       <c r="F333" s="27">
         <v>3</v>
       </c>
       <c r="G333" s="27">
         <v>3</v>
       </c>
       <c r="H333" s="27">
         <v>3</v>
       </c>
       <c r="I333" s="27">
         <v>2</v>
       </c>
       <c r="J333" s="27">
         <v>1</v>
       </c>
       <c r="K333" s="27">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A334" s="123"/>
-[...1 lines deleted...]
-      <c r="C334" s="123"/>
+      <c r="A334" s="124"/>
+      <c r="B334" s="124"/>
+      <c r="C334" s="124"/>
       <c r="D334" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E334" s="28">
         <v>10.771940070884515</v>
       </c>
       <c r="F334" s="28">
         <v>10.895008533115897</v>
       </c>
       <c r="G334" s="28">
         <v>11.633320316101365</v>
       </c>
       <c r="H334" s="28">
         <v>11.491593214550893</v>
       </c>
       <c r="I334" s="28">
         <v>11.732547915137811</v>
       </c>
       <c r="J334" s="28">
-        <v>11.925001607720873</v>
+        <v>12.029864623415614</v>
       </c>
       <c r="K334" s="28">
-        <v>11.799910674408219</v>
+        <v>12.084328105343921</v>
       </c>
     </row>
     <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A335" s="126" t="s">
+      <c r="A335" s="127" t="s">
         <v>143</v>
       </c>
-      <c r="B335" s="126"/>
-      <c r="C335" s="126"/>
+      <c r="B335" s="127"/>
+      <c r="C335" s="127"/>
       <c r="D335" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E335" s="30">
         <v>5</v>
       </c>
       <c r="F335" s="30">
         <v>4</v>
       </c>
       <c r="G335" s="30">
         <v>3</v>
       </c>
       <c r="H335" s="30">
         <v>3</v>
       </c>
       <c r="I335" s="30">
         <v>3</v>
       </c>
       <c r="J335" s="30">
         <v>5</v>
       </c>
       <c r="K335" s="30">
         <v>3</v>
       </c>
     </row>
     <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A336" s="127"/>
-[...1 lines deleted...]
-      <c r="C336" s="127"/>
+      <c r="A336" s="128"/>
+      <c r="B336" s="128"/>
+      <c r="C336" s="128"/>
       <c r="D336" s="31" t="s">
         <v>33</v>
       </c>
       <c r="E336" s="32">
         <v>7.2962257054156936</v>
       </c>
       <c r="F336" s="32">
         <v>7.3740006191594691</v>
       </c>
       <c r="G336" s="32">
         <v>7.9208319896807486</v>
       </c>
       <c r="H336" s="32">
         <v>8.2703549128531915</v>
       </c>
       <c r="I336" s="32">
         <v>7.9452605496238462</v>
       </c>
       <c r="J336" s="32">
-        <v>7.3601486391483366</v>
+        <v>7.8510989085855218</v>
       </c>
       <c r="K336" s="32">
-        <v>8.2967152903660537</v>
+        <v>7.8107774757959758</v>
       </c>
     </row>
     <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A337" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B337" s="33"/>
       <c r="C337" s="34"/>
     </row>
     <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A338" s="4" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="339" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A339" s="46"/>
     </row>
     <row r="340" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A340" s="46"/>
     </row>
     <row r="341" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A341" s="46"/>
     </row>
     <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A342" s="2" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B342" s="37"/>
       <c r="C342" s="37"/>
       <c r="D342" s="37"/>
       <c r="E342" s="37"/>
       <c r="F342" s="37"/>
       <c r="G342" s="37"/>
       <c r="H342" s="37"/>
       <c r="I342" s="37"/>
       <c r="J342" s="37"/>
       <c r="K342" s="37"/>
     </row>
     <row r="343" spans="1:11" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A343" s="23"/>
       <c r="B343" s="23"/>
       <c r="C343" s="23"/>
       <c r="D343" s="13">
         <v>2021</v>
       </c>
       <c r="E343" s="13" t="s">
         <v>159</v>
       </c>
       <c r="F343" s="13">
         <v>2024</v>
       </c>
@@ -9638,93 +9694,93 @@
       </c>
       <c r="H356" s="17">
         <v>7098.52</v>
       </c>
       <c r="I356" s="17">
         <v>100</v>
       </c>
       <c r="J356" s="17">
         <v>6.5392731606136856</v>
       </c>
       <c r="K356" s="17">
         <v>435.70000000000073</v>
       </c>
     </row>
     <row r="357" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A357" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="358" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A358" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="359" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A359" s="129" t="s">
+      <c r="A359" s="130" t="s">
         <v>51</v>
       </c>
-      <c r="B359" s="129"/>
-[...8 lines deleted...]
-      <c r="K359" s="129"/>
+      <c r="B359" s="130"/>
+      <c r="C359" s="130"/>
+      <c r="D359" s="130"/>
+      <c r="E359" s="130"/>
+      <c r="F359" s="130"/>
+      <c r="G359" s="130"/>
+      <c r="H359" s="130"/>
+      <c r="I359" s="130"/>
+      <c r="J359" s="130"/>
+      <c r="K359" s="130"/>
     </row>
     <row r="360" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A360" s="46"/>
       <c r="B360" s="46"/>
       <c r="C360" s="46"/>
       <c r="D360" s="83"/>
       <c r="E360" s="83"/>
       <c r="F360" s="83"/>
       <c r="G360" s="83"/>
       <c r="H360" s="83"/>
       <c r="I360" s="83"/>
       <c r="J360" s="46"/>
       <c r="K360" s="46"/>
     </row>
     <row r="361" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A361" s="46"/>
       <c r="B361" s="46"/>
       <c r="C361" s="46"/>
       <c r="D361" s="83"/>
       <c r="E361" s="83"/>
       <c r="F361" s="83"/>
       <c r="G361" s="83"/>
       <c r="H361" s="83"/>
       <c r="I361" s="83"/>
       <c r="J361" s="46"/>
       <c r="K361" s="46"/>
     </row>
     <row r="362" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A362" s="2" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B362" s="37"/>
       <c r="C362" s="37"/>
       <c r="D362" s="37"/>
       <c r="E362" s="37"/>
       <c r="F362" s="37"/>
       <c r="G362" s="37"/>
       <c r="H362" s="37"/>
       <c r="I362" s="37"/>
       <c r="J362" s="37"/>
       <c r="K362" s="37"/>
     </row>
     <row r="363" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A363" s="23"/>
       <c r="B363" s="23"/>
       <c r="C363" s="23"/>
       <c r="D363" s="13">
         <v>2021</v>
       </c>
       <c r="E363" s="13" t="s">
         <v>159</v>
       </c>
       <c r="F363" s="13">
         <v>2024</v>
       </c>
@@ -10136,63 +10192,63 @@
       </c>
       <c r="H376" s="17">
         <v>2174.0100000000002</v>
       </c>
       <c r="I376" s="17">
         <v>100</v>
       </c>
       <c r="J376" s="17">
         <v>0.71482178098566151</v>
       </c>
       <c r="K376" s="17">
         <v>15.430000000000291</v>
       </c>
     </row>
     <row r="377" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A377" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="378" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A378" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="379" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A379" s="129" t="s">
+      <c r="A379" s="130" t="s">
         <v>51</v>
       </c>
-      <c r="B379" s="129"/>
-[...8 lines deleted...]
-      <c r="K379" s="129"/>
+      <c r="B379" s="130"/>
+      <c r="C379" s="130"/>
+      <c r="D379" s="130"/>
+      <c r="E379" s="130"/>
+      <c r="F379" s="130"/>
+      <c r="G379" s="130"/>
+      <c r="H379" s="130"/>
+      <c r="I379" s="130"/>
+      <c r="J379" s="130"/>
+      <c r="K379" s="130"/>
     </row>
     <row r="380" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A380" s="46"/>
       <c r="B380" s="46"/>
       <c r="C380" s="46"/>
       <c r="D380" s="83"/>
       <c r="E380" s="83"/>
       <c r="F380" s="83"/>
       <c r="G380" s="83"/>
       <c r="H380" s="83"/>
       <c r="I380" s="46"/>
       <c r="J380" s="46"/>
       <c r="K380" s="46"/>
     </row>
     <row r="381" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A381" s="46"/>
       <c r="B381" s="46"/>
       <c r="C381" s="46"/>
       <c r="D381" s="83"/>
       <c r="E381" s="83"/>
       <c r="F381" s="83"/>
       <c r="G381" s="83"/>
       <c r="H381" s="83"/>
       <c r="I381" s="46"/>
       <c r="J381" s="46"/>
@@ -10282,919 +10338,919 @@
       <c r="C388" s="46"/>
       <c r="D388" s="83"/>
       <c r="E388" s="83"/>
       <c r="F388" s="83"/>
       <c r="G388" s="83"/>
       <c r="H388" s="83"/>
       <c r="I388" s="46"/>
       <c r="J388" s="46"/>
       <c r="K388" s="46"/>
     </row>
     <row r="389" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A389" s="46"/>
       <c r="B389" s="46"/>
       <c r="C389" s="46"/>
       <c r="D389" s="83"/>
       <c r="E389" s="83"/>
       <c r="F389" s="83"/>
       <c r="G389" s="83"/>
       <c r="H389" s="83"/>
       <c r="I389" s="46"/>
       <c r="J389" s="46"/>
       <c r="K389" s="46"/>
     </row>
     <row r="390" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A390" s="2" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B390" s="37"/>
       <c r="C390" s="37"/>
       <c r="D390" s="37"/>
       <c r="E390" s="37"/>
       <c r="F390" s="37"/>
       <c r="G390" s="37"/>
       <c r="H390" s="37"/>
       <c r="I390" s="37"/>
       <c r="J390" s="37"/>
       <c r="K390" s="37"/>
     </row>
     <row r="391" spans="1:11" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A391" s="23"/>
       <c r="B391" s="23"/>
       <c r="C391" s="23"/>
       <c r="D391" s="13"/>
       <c r="E391" s="13"/>
       <c r="F391" s="13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G391" s="13" t="s">
         <v>161</v>
       </c>
       <c r="H391" s="13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="I391" s="13" t="s">
         <v>164</v>
       </c>
       <c r="J391" s="13" t="s">
         <v>140</v>
       </c>
       <c r="K391" s="13" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="392" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A392" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B392" s="5"/>
       <c r="C392" s="79"/>
       <c r="D392" s="16"/>
       <c r="E392" s="16"/>
       <c r="F392" s="16">
-        <v>173.63</v>
+        <v>595.55999999999995</v>
       </c>
       <c r="G392" s="16">
-        <v>34.679529430563043</v>
+        <v>39.612626874010608</v>
       </c>
       <c r="H392" s="16">
-        <v>181.87</v>
+        <v>629.80999999999995</v>
       </c>
       <c r="I392" s="16">
-        <v>37.209730548110564</v>
+        <v>40.596759014554777</v>
       </c>
       <c r="J392" s="16">
-        <v>4.7457236652652242</v>
+        <v>5.75088991873195</v>
       </c>
       <c r="K392" s="16">
-        <v>8.2400000000000091</v>
+        <v>34.25</v>
       </c>
     </row>
     <row r="393" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A393" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B393" s="5"/>
       <c r="C393" s="79"/>
       <c r="D393" s="16"/>
       <c r="E393" s="16"/>
       <c r="F393" s="16">
-        <v>97.87</v>
+        <v>262.44000000000005</v>
       </c>
       <c r="G393" s="16">
-        <v>19.547805940040348</v>
+        <v>17.455735436925497</v>
       </c>
       <c r="H393" s="16">
-        <v>102.96</v>
+        <v>291.45999999999998</v>
       </c>
       <c r="I393" s="16">
-        <v>21.065122654827423</v>
+        <v>18.787144348902267</v>
       </c>
       <c r="J393" s="16">
-        <v>5.2007765403085608</v>
+        <v>11.057765584514524</v>
       </c>
       <c r="K393" s="16">
-        <v>5.0899999999999892</v>
+        <v>29.019999999999925</v>
       </c>
     </row>
     <row r="394" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A394" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B394" s="5"/>
       <c r="C394" s="79"/>
       <c r="D394" s="16"/>
       <c r="E394" s="16"/>
       <c r="F394" s="16">
-        <v>90.43</v>
+        <v>270.68</v>
       </c>
       <c r="G394" s="16">
-        <v>18.061797191763038</v>
+        <v>18.003804557487395</v>
       </c>
       <c r="H394" s="16">
-        <v>88.31</v>
+        <v>275.25</v>
       </c>
       <c r="I394" s="16">
-        <v>18.067802852057206</v>
+        <v>17.742268174141731</v>
       </c>
       <c r="J394" s="16">
-        <v>-2.3443547495300283</v>
+        <v>1.688340475838626</v>
       </c>
       <c r="K394" s="16">
-        <v>-2.1200000000000045</v>
+        <v>4.5699999999999932</v>
       </c>
     </row>
     <row r="395" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A395" s="15" t="s">
         <v>70</v>
       </c>
       <c r="B395" s="5"/>
       <c r="C395" s="79"/>
       <c r="D395" s="16"/>
       <c r="E395" s="16"/>
       <c r="F395" s="16">
-        <v>93.65</v>
+        <v>264.58000000000004</v>
       </c>
       <c r="G395" s="16">
-        <v>18.70493538658198</v>
+        <v>17.598073776488903</v>
       </c>
       <c r="H395" s="16">
-        <v>74.27</v>
+        <v>248.44</v>
       </c>
       <c r="I395" s="16">
-        <v>15.195286126398919</v>
+        <v>16.014129355799351</v>
       </c>
       <c r="J395" s="16">
-        <v>-20.694073678590506</v>
+        <v>-6.1002343336609117</v>
       </c>
       <c r="K395" s="16">
-        <v>-19.38000000000001</v>
+        <v>-16.140000000000043</v>
       </c>
     </row>
     <row r="396" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A396" s="15" t="s">
         <v>68</v>
       </c>
       <c r="B396" s="5"/>
       <c r="C396" s="79"/>
       <c r="D396" s="16"/>
       <c r="E396" s="16"/>
       <c r="F396" s="16">
-        <v>16.07</v>
+        <v>24.61</v>
       </c>
       <c r="G396" s="16">
-        <v>3.2096990033355302</v>
+        <v>1.6368909049791813</v>
       </c>
       <c r="H396" s="16">
-        <v>13.78</v>
+        <v>22.26</v>
       </c>
       <c r="I396" s="16">
-        <v>2.819321971479428</v>
+        <v>1.4348515515218709</v>
       </c>
       <c r="J396" s="16">
-        <v>-14.250155569383951</v>
+        <v>-9.548963835839082</v>
       </c>
       <c r="K396" s="16">
-        <v>-2.2900000000000009</v>
+        <v>-2.3499999999999979</v>
       </c>
     </row>
     <row r="397" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A397" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B397" s="5"/>
       <c r="C397" s="79"/>
       <c r="D397" s="16"/>
       <c r="E397" s="16"/>
       <c r="F397" s="16">
-        <v>10.18</v>
+        <v>25.96</v>
       </c>
       <c r="G397" s="16">
-        <v>2.0332754109493276</v>
+        <v>1.7266837827411439</v>
       </c>
       <c r="H397" s="16">
-        <v>7.81</v>
+        <v>18.57</v>
       </c>
       <c r="I397" s="16">
-        <v>1.597888577449516</v>
+        <v>1.1969988010674366</v>
       </c>
       <c r="J397" s="16">
-        <v>-23.280943025540278</v>
+        <v>-28.46687211093991</v>
       </c>
       <c r="K397" s="16">
-        <v>-2.37</v>
+        <v>-7.3900000000000006</v>
       </c>
     </row>
     <row r="398" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A398" s="15" t="s">
         <v>40</v>
       </c>
       <c r="B398" s="5"/>
       <c r="C398" s="79"/>
       <c r="D398" s="16"/>
       <c r="E398" s="16"/>
       <c r="F398" s="16">
-        <v>4.84</v>
+        <v>17.420000000000002</v>
       </c>
       <c r="G398" s="16">
-        <v>0.96670461581480815</v>
+        <v>1.1586606893432483</v>
       </c>
       <c r="H398" s="16">
-        <v>6.43</v>
+        <v>17.96</v>
       </c>
       <c r="I398" s="16">
-        <v>1.3155471898848128</v>
+        <v>1.1576789696915004</v>
       </c>
       <c r="J398" s="16">
-        <v>32.851239669421481</v>
+        <v>3.0998851894374231</v>
       </c>
       <c r="K398" s="16">
-        <v>1.5899999999999999</v>
+        <v>0.53999999999999915</v>
       </c>
     </row>
     <row r="399" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A399" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B399" s="5"/>
       <c r="C399" s="79"/>
       <c r="D399" s="16"/>
       <c r="E399" s="16"/>
       <c r="F399" s="16">
-        <v>6.18</v>
+        <v>16.759999999999998</v>
       </c>
       <c r="G399" s="16">
-        <v>1.2343459763916351</v>
+        <v>1.1147619491040663</v>
       </c>
       <c r="H399" s="16">
-        <v>5.32</v>
+        <v>17.25</v>
       </c>
       <c r="I399" s="16">
-        <v>1.0884465085827693</v>
+        <v>1.1119132643195089</v>
       </c>
       <c r="J399" s="16">
-        <v>-13.915857605177983</v>
+        <v>2.9236276849642127</v>
       </c>
       <c r="K399" s="16">
-        <v>-0.85999999999999943</v>
+        <v>0.49000000000000199</v>
       </c>
     </row>
     <row r="400" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A400" s="15" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="B400" s="5"/>
       <c r="C400" s="79"/>
       <c r="D400" s="16"/>
       <c r="E400" s="16"/>
       <c r="F400" s="16">
-        <v>3.79</v>
+        <v>12</v>
       </c>
       <c r="G400" s="16">
-        <v>0.75698563924341378</v>
+        <v>0.79815891343966583</v>
       </c>
       <c r="H400" s="16">
-        <v>4.82</v>
+        <v>15.1</v>
       </c>
       <c r="I400" s="16">
-        <v>0.98614890439265923</v>
+        <v>0.97332697340432384</v>
       </c>
       <c r="J400" s="16">
-        <v>27.176781002638528</v>
+        <v>25.833333333333329</v>
       </c>
       <c r="K400" s="16">
-        <v>1.0300000000000002</v>
+        <v>3.0999999999999996</v>
       </c>
     </row>
     <row r="401" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A401" s="15" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B401" s="5"/>
       <c r="C401" s="79"/>
       <c r="D401" s="16"/>
       <c r="E401" s="16"/>
       <c r="F401" s="16">
-        <v>3.42</v>
+        <v>10.629999999999999</v>
       </c>
       <c r="G401" s="16">
-        <v>0.6830846665468272</v>
+        <v>0.70703577082197056</v>
       </c>
       <c r="H401" s="16">
-        <v>2.67</v>
+        <v>13.5</v>
       </c>
       <c r="I401" s="16">
-        <v>0.54626920637518672</v>
+        <v>0.87019298946744184</v>
       </c>
       <c r="J401" s="16">
-        <v>-21.92982456140351</v>
+        <v>26.999059266227672</v>
       </c>
       <c r="K401" s="16">
-        <v>-0.75</v>
+        <v>2.870000000000001</v>
       </c>
     </row>
     <row r="402" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A402" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B402" s="5"/>
       <c r="C402" s="79"/>
       <c r="D402" s="16"/>
       <c r="E402" s="16"/>
       <c r="F402" s="16">
-        <v>0.41</v>
+        <v>2.23</v>
       </c>
       <c r="G402" s="16">
-        <v>8.1890267042163498E-2</v>
+        <v>0.14832453141420457</v>
       </c>
       <c r="H402" s="16">
-        <v>0.34</v>
+        <v>1.29</v>
       </c>
       <c r="I402" s="16">
-        <v>6.9562370849274718E-2</v>
+        <v>8.3151774549111102E-2</v>
       </c>
       <c r="J402" s="16">
-        <v>-17.073170731707307</v>
+        <v>-42.152466367713004</v>
       </c>
       <c r="K402" s="16">
-        <v>-6.9999999999999951E-2</v>
+        <v>-0.94</v>
       </c>
     </row>
     <row r="403" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A403" s="15" t="s">
         <v>72</v>
       </c>
       <c r="B403" s="5"/>
       <c r="C403" s="79"/>
       <c r="D403" s="16"/>
       <c r="E403" s="16"/>
       <c r="F403" s="16">
-        <v>0.23</v>
+        <v>0.62</v>
       </c>
       <c r="G403" s="16">
-        <v>4.5938442487067334E-2</v>
+        <v>4.123821052771607E-2</v>
       </c>
       <c r="H403" s="16">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="I403" s="16">
-        <v>4.0919041676043953E-2</v>
+        <v>3.2229369980275625E-2</v>
       </c>
       <c r="J403" s="16">
-        <v>-13.043478260869565</v>
+        <v>-19.35483870967742</v>
       </c>
       <c r="K403" s="16">
-        <v>-0.03</v>
+        <v>-0.12</v>
       </c>
     </row>
     <row r="404" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A404" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B404" s="96"/>
       <c r="C404" s="97"/>
       <c r="D404" s="17"/>
       <c r="E404" s="17"/>
       <c r="F404" s="17">
-        <v>500.67</v>
+        <v>1503.46</v>
       </c>
       <c r="G404" s="17">
         <v>100</v>
       </c>
       <c r="H404" s="17">
-        <v>488.77</v>
+        <v>1551.38</v>
       </c>
       <c r="I404" s="17">
         <v>100</v>
       </c>
       <c r="J404" s="17">
-        <v>-2.3768150678091424</v>
+        <v>3.1873145943357368</v>
       </c>
       <c r="K404" s="17">
-        <v>-11.900000000000034</v>
+        <v>47.920000000000073</v>
       </c>
     </row>
     <row r="405" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A405" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="406" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A406" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="407" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A407" s="129" t="s">
+      <c r="A407" s="130" t="s">
         <v>51</v>
       </c>
-      <c r="B407" s="129"/>
-[...8 lines deleted...]
-      <c r="K407" s="129"/>
+      <c r="B407" s="130"/>
+      <c r="C407" s="130"/>
+      <c r="D407" s="130"/>
+      <c r="E407" s="130"/>
+      <c r="F407" s="130"/>
+      <c r="G407" s="130"/>
+      <c r="H407" s="130"/>
+      <c r="I407" s="130"/>
+      <c r="J407" s="130"/>
+      <c r="K407" s="130"/>
     </row>
     <row r="408" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A408" s="46"/>
       <c r="B408" s="46"/>
       <c r="C408" s="46"/>
       <c r="D408" s="83"/>
       <c r="E408" s="83"/>
       <c r="F408" s="83"/>
       <c r="G408" s="83"/>
       <c r="H408" s="83"/>
       <c r="I408" s="83"/>
       <c r="J408" s="46"/>
       <c r="K408" s="46"/>
     </row>
     <row r="409" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A409" s="46"/>
       <c r="B409" s="46"/>
       <c r="C409" s="46"/>
       <c r="D409" s="83"/>
       <c r="E409" s="83"/>
       <c r="F409" s="83"/>
       <c r="G409" s="83"/>
       <c r="H409" s="83"/>
       <c r="I409" s="83"/>
       <c r="J409" s="46"/>
       <c r="K409" s="46"/>
     </row>
     <row r="410" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A410" s="46"/>
       <c r="B410" s="46"/>
       <c r="C410" s="46"/>
       <c r="D410" s="83"/>
       <c r="E410" s="83"/>
       <c r="F410" s="83"/>
       <c r="G410" s="83"/>
       <c r="H410" s="83"/>
       <c r="I410" s="83"/>
       <c r="J410" s="46"/>
       <c r="K410" s="46"/>
     </row>
     <row r="411" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A411" s="2" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B411" s="37"/>
       <c r="C411" s="37"/>
       <c r="D411" s="37"/>
       <c r="E411" s="37"/>
       <c r="F411" s="37"/>
       <c r="G411" s="37"/>
       <c r="H411" s="37"/>
       <c r="I411" s="37"/>
       <c r="J411" s="37"/>
       <c r="K411" s="37"/>
     </row>
     <row r="412" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A412" s="23"/>
       <c r="B412" s="23"/>
       <c r="C412" s="23"/>
       <c r="D412" s="13"/>
       <c r="E412" s="13"/>
       <c r="F412" s="13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G412" s="13" t="s">
         <v>161</v>
       </c>
       <c r="H412" s="13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="I412" s="13" t="s">
         <v>164</v>
       </c>
       <c r="J412" s="13" t="s">
         <v>140</v>
       </c>
       <c r="K412" s="13" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="413" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A413" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B413" s="5"/>
       <c r="C413" s="79"/>
       <c r="D413" s="16"/>
       <c r="E413" s="16"/>
       <c r="F413" s="16">
-        <v>67.45</v>
+        <v>183.47</v>
       </c>
       <c r="G413" s="16">
-        <v>46.018967046462443</v>
+        <v>39.801718153418946</v>
       </c>
       <c r="H413" s="16">
-        <v>72.36</v>
+        <v>205.48</v>
       </c>
       <c r="I413" s="16">
-        <v>41.38641043239533</v>
+        <v>41.020522239080094</v>
       </c>
       <c r="J413" s="16">
-        <v>7.2794662713120779</v>
+        <v>11.996511691284674</v>
       </c>
       <c r="K413" s="16">
-        <v>4.9099999999999966</v>
+        <v>22.009999999999991</v>
       </c>
     </row>
     <row r="414" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A414" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B414" s="5"/>
       <c r="C414" s="79"/>
       <c r="D414" s="16"/>
       <c r="E414" s="16"/>
       <c r="F414" s="16">
-        <v>24.63</v>
+        <v>78.839999999999989</v>
       </c>
       <c r="G414" s="16">
-        <v>16.804257351436174</v>
+        <v>17.103436306837899</v>
       </c>
       <c r="H414" s="16">
-        <v>33.72</v>
+        <v>111.70999999999998</v>
       </c>
       <c r="I414" s="16">
-        <v>19.286204529855866</v>
+        <v>22.300966222151239</v>
       </c>
       <c r="J414" s="16">
-        <v>36.906211936662608</v>
+        <v>41.692034500253669</v>
       </c>
       <c r="K414" s="16">
-        <v>9.09</v>
+        <v>32.86999999999999</v>
       </c>
     </row>
     <row r="415" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A415" s="15" t="s">
         <v>70</v>
       </c>
       <c r="B415" s="5"/>
       <c r="C415" s="79"/>
       <c r="D415" s="16"/>
       <c r="E415" s="16"/>
       <c r="F415" s="16">
-        <v>12.24</v>
+        <v>46.22</v>
       </c>
       <c r="G415" s="16">
-        <v>8.3509585863409974</v>
+        <v>10.026900381811869</v>
       </c>
       <c r="H415" s="16">
-        <v>19.97</v>
+        <v>51.44</v>
       </c>
       <c r="I415" s="16">
-        <v>11.421871425303133</v>
+        <v>10.269104847081371</v>
       </c>
       <c r="J415" s="16">
-        <v>63.153594771241814</v>
+        <v>11.293812202509734</v>
       </c>
       <c r="K415" s="16">
-        <v>7.7299999999999986</v>
+        <v>5.2199999999999989</v>
       </c>
     </row>
     <row r="416" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A416" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B416" s="5"/>
       <c r="C416" s="79"/>
       <c r="D416" s="16"/>
       <c r="E416" s="16"/>
       <c r="F416" s="16">
-        <v>15.9</v>
+        <v>45.43</v>
       </c>
       <c r="G416" s="16">
-        <v>10.848058947942963</v>
+        <v>9.8555189170426925</v>
       </c>
       <c r="H416" s="16">
-        <v>15.69</v>
+        <v>39.71</v>
       </c>
       <c r="I416" s="16">
-        <v>8.9739190116678103</v>
+        <v>7.927413559051347</v>
       </c>
       <c r="J416" s="16">
-        <v>-1.3207547169811373</v>
+        <v>-12.590799031476996</v>
       </c>
       <c r="K416" s="16">
-        <v>-0.21000000000000085</v>
+        <v>-5.7199999999999989</v>
       </c>
     </row>
     <row r="417" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A417" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B417" s="5"/>
       <c r="C417" s="79"/>
       <c r="D417" s="16"/>
       <c r="E417" s="16"/>
       <c r="F417" s="16">
-        <v>5.93</v>
+        <v>42.21</v>
       </c>
       <c r="G417" s="16">
-        <v>4.045848400081872</v>
+        <v>9.1569767441860463</v>
       </c>
       <c r="H417" s="16">
-        <v>12.79</v>
+        <v>32.25</v>
       </c>
       <c r="I417" s="16">
-        <v>7.3152596659803244</v>
+        <v>6.4381537970134959</v>
       </c>
       <c r="J417" s="16">
-        <v>115.68296795952782</v>
+        <v>-23.596304193319121</v>
       </c>
       <c r="K417" s="16">
-        <v>6.8599999999999994</v>
+        <v>-9.9600000000000009</v>
       </c>
     </row>
     <row r="418" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A418" s="15" t="s">
         <v>40</v>
       </c>
       <c r="B418" s="5"/>
       <c r="C418" s="79"/>
       <c r="D418" s="16"/>
       <c r="E418" s="16"/>
       <c r="F418" s="16">
-        <v>6.9</v>
+        <v>19.880000000000003</v>
       </c>
       <c r="G418" s="16">
-        <v>4.7076482226922298</v>
+        <v>4.3127386324192987</v>
       </c>
       <c r="H418" s="16">
-        <v>6.98</v>
+        <v>22.07</v>
       </c>
       <c r="I418" s="16">
-        <v>3.9922214596202243</v>
+        <v>4.4058931565918709</v>
       </c>
       <c r="J418" s="16">
-        <v>1.1594202898550736</v>
+        <v>11.016096579476848</v>
       </c>
       <c r="K418" s="16">
-        <v>8.0000000000000071E-2</v>
+        <v>2.1899999999999977</v>
       </c>
     </row>
     <row r="419" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A419" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B419" s="5"/>
       <c r="C419" s="79"/>
       <c r="D419" s="16"/>
       <c r="E419" s="16"/>
       <c r="F419" s="16">
-        <v>4.7699999999999996</v>
+        <v>13.779999999999998</v>
       </c>
       <c r="G419" s="16">
-        <v>3.2544176843828883</v>
+        <v>2.9894133981256501</v>
       </c>
       <c r="H419" s="16">
-        <v>4.37</v>
+        <v>13.100000000000001</v>
       </c>
       <c r="I419" s="16">
-        <v>2.4994280485014868</v>
+        <v>2.6151880539806762</v>
       </c>
       <c r="J419" s="16">
-        <v>-8.3857442348008284</v>
+        <v>-4.9346879535558514</v>
       </c>
       <c r="K419" s="16">
-        <v>-0.39999999999999947</v>
+        <v>-0.67999999999999616</v>
       </c>
     </row>
     <row r="420" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A420" s="15" t="s">
-        <v>4</v>
+        <v>42</v>
       </c>
       <c r="B420" s="5"/>
       <c r="C420" s="79"/>
       <c r="D420" s="16"/>
       <c r="E420" s="16"/>
       <c r="F420" s="16">
-        <v>2.72</v>
+        <v>10.690000000000001</v>
       </c>
       <c r="G420" s="16">
-        <v>1.8557685747424442</v>
+        <v>2.3190732384588686</v>
       </c>
       <c r="H420" s="16">
-        <v>3.63</v>
+        <v>11.329999999999998</v>
       </c>
       <c r="I420" s="16">
-        <v>2.0761839396019219</v>
+        <v>2.2618382176794696</v>
       </c>
       <c r="J420" s="16">
-        <v>33.45588235294116</v>
+        <v>5.986903648269382</v>
       </c>
       <c r="K420" s="16">
-        <v>0.9099999999999997</v>
+        <v>0.63999999999999702</v>
       </c>
     </row>
     <row r="421" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A421" s="15" t="s">
-        <v>42</v>
+        <v>4</v>
       </c>
       <c r="B421" s="5"/>
       <c r="C421" s="79"/>
       <c r="D421" s="16"/>
       <c r="E421" s="16"/>
       <c r="F421" s="16">
-        <v>3.89</v>
+        <v>7.3800000000000008</v>
       </c>
       <c r="G421" s="16">
-        <v>2.6540219690250395</v>
+        <v>1.6010065949323151</v>
       </c>
       <c r="H421" s="16">
-        <v>3.14</v>
+        <v>8.98</v>
       </c>
       <c r="I421" s="16">
-        <v>1.795927705330588</v>
+        <v>1.7927014293699595</v>
       </c>
       <c r="J421" s="16">
-        <v>-19.280205655526991</v>
+        <v>21.680216802168015</v>
       </c>
       <c r="K421" s="16">
-        <v>-0.75</v>
+        <v>1.5999999999999996</v>
       </c>
     </row>
     <row r="422" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A422" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B422" s="5"/>
       <c r="C422" s="79"/>
       <c r="D422" s="16"/>
       <c r="E422" s="16"/>
       <c r="F422" s="16">
-        <v>1.46</v>
+        <v>11.4</v>
       </c>
       <c r="G422" s="16">
-        <v>0.99611107320734127</v>
+        <v>2.4730996181881291</v>
       </c>
       <c r="H422" s="16">
-        <v>1.92</v>
+        <v>3.34</v>
       </c>
       <c r="I422" s="16">
-        <v>1.0981468771448182</v>
+        <v>0.66677313742713407</v>
       </c>
       <c r="J422" s="16">
-        <v>31.506849315068493</v>
+        <v>-70.701754385964904</v>
       </c>
       <c r="K422" s="16">
-        <v>0.45999999999999996</v>
+        <v>-8.06</v>
       </c>
     </row>
     <row r="423" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A423" s="15" t="s">
         <v>72</v>
       </c>
       <c r="B423" s="5"/>
       <c r="C423" s="79"/>
       <c r="D423" s="16"/>
       <c r="E423" s="16"/>
       <c r="F423" s="16">
-        <v>0.65</v>
+        <v>1.6</v>
       </c>
       <c r="G423" s="16">
-        <v>0.44347410793477521</v>
+        <v>0.34710170079833391</v>
       </c>
       <c r="H423" s="16">
-        <v>0.19</v>
+        <v>0.81</v>
       </c>
       <c r="I423" s="16">
-        <v>0.10867078471745596</v>
+        <v>0.16170246745987385</v>
       </c>
       <c r="J423" s="16">
-        <v>-70.769230769230774</v>
+        <v>-49.375</v>
       </c>
       <c r="K423" s="16">
-        <v>-0.46</v>
+        <v>-0.79</v>
       </c>
     </row>
     <row r="424" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A424" s="15" t="s">
         <v>68</v>
       </c>
       <c r="B424" s="5"/>
       <c r="C424" s="79"/>
       <c r="D424" s="16"/>
       <c r="E424" s="16"/>
       <c r="F424" s="16">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="G424" s="16">
-        <v>1.3645357167223851E-2</v>
+        <v>8.6775425199583471E-3</v>
       </c>
       <c r="H424" s="16">
-        <v>0.1</v>
+        <v>0.7</v>
       </c>
       <c r="I424" s="16">
-        <v>5.7195149851292613E-2</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>0.13974287311347119</v>
+      </c>
+      <c r="J424" s="16" t="s">
+        <v>196</v>
       </c>
       <c r="K424" s="16">
-        <v>0.08</v>
+        <v>0.65999999999999992</v>
       </c>
     </row>
     <row r="425" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A425" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B425" s="96"/>
       <c r="C425" s="97"/>
       <c r="D425" s="17"/>
       <c r="E425" s="17"/>
       <c r="F425" s="17">
-        <v>146.57</v>
+        <v>460.96000000000004</v>
       </c>
       <c r="G425" s="17">
         <v>100</v>
       </c>
       <c r="H425" s="17">
-        <v>174.84</v>
+        <v>500.91999999999996</v>
       </c>
       <c r="I425" s="17">
         <v>100</v>
       </c>
       <c r="J425" s="17">
-        <v>19.287712355870923</v>
+        <v>8.6688649774383713</v>
       </c>
       <c r="K425" s="17">
-        <v>28.27000000000001</v>
+        <v>39.959999999999923</v>
       </c>
     </row>
     <row r="426" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A426" s="4" t="s">
         <v>25</v>
       </c>
       <c r="K426" s="46"/>
     </row>
     <row r="427" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A427" s="4" t="s">
         <v>37</v>
       </c>
       <c r="K427" s="46"/>
     </row>
     <row r="428" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A428" s="129" t="s">
+      <c r="A428" s="130" t="s">
         <v>51</v>
       </c>
-      <c r="B428" s="129"/>
-[...7 lines deleted...]
-      <c r="J428" s="129"/>
+      <c r="B428" s="130"/>
+      <c r="C428" s="130"/>
+      <c r="D428" s="130"/>
+      <c r="E428" s="130"/>
+      <c r="F428" s="130"/>
+      <c r="G428" s="130"/>
+      <c r="H428" s="130"/>
+      <c r="I428" s="130"/>
+      <c r="J428" s="130"/>
       <c r="K428" s="46"/>
     </row>
     <row r="429" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A429" s="46"/>
       <c r="B429" s="46"/>
       <c r="C429" s="46"/>
       <c r="D429" s="83"/>
       <c r="E429" s="83"/>
       <c r="F429" s="83"/>
       <c r="G429" s="83"/>
       <c r="H429" s="83"/>
       <c r="I429" s="46"/>
       <c r="J429" s="46"/>
       <c r="K429" s="46"/>
     </row>
     <row r="430" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A430" s="46"/>
       <c r="B430" s="46"/>
       <c r="C430" s="46"/>
       <c r="D430" s="83"/>
       <c r="E430" s="83"/>
       <c r="F430" s="83"/>
       <c r="G430" s="83"/>
       <c r="H430" s="83"/>
       <c r="I430" s="46"/>
@@ -11309,194 +11365,194 @@
     </row>
     <row r="439" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A439" s="11"/>
       <c r="B439" s="12">
         <v>2021</v>
       </c>
       <c r="C439" s="12">
         <v>2022</v>
       </c>
       <c r="D439" s="12">
         <v>2023</v>
       </c>
       <c r="E439" s="12">
         <v>2024</v>
       </c>
       <c r="F439" s="12">
         <v>2025</v>
       </c>
       <c r="G439" s="13" t="s">
         <v>138</v>
       </c>
       <c r="H439" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I439" s="13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="J439" s="13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="K439" s="13" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="440" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A440" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B440" s="16">
         <v>9777.14</v>
       </c>
       <c r="C440" s="16">
         <v>13176.45</v>
       </c>
       <c r="D440" s="16">
         <v>14200.22</v>
       </c>
       <c r="E440" s="16">
         <v>15243.12</v>
       </c>
       <c r="F440" s="16">
         <v>15873.78</v>
       </c>
       <c r="G440" s="16">
         <v>4.1373419614881977</v>
       </c>
       <c r="H440" s="16">
         <v>12.880033792444046</v>
       </c>
       <c r="I440" s="16">
-        <v>1225.1199999999999</v>
+        <v>3686.7</v>
       </c>
       <c r="J440" s="16">
-        <v>1232.0899999999999</v>
+        <v>3885.2799999999997</v>
       </c>
       <c r="K440" s="16">
-        <v>0.56892386051978805</v>
+        <v>5.3863889114926611</v>
       </c>
     </row>
     <row r="441" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A441" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B441" s="16">
         <v>11476.86</v>
       </c>
       <c r="C441" s="16">
         <v>13730.62</v>
       </c>
       <c r="D441" s="16">
         <v>13735.25</v>
       </c>
       <c r="E441" s="16">
         <v>14116.84</v>
       </c>
       <c r="F441" s="16">
         <v>15111.05</v>
       </c>
       <c r="G441" s="16">
         <v>7.0427234423567828</v>
       </c>
       <c r="H441" s="16">
         <v>7.1193403672537237</v>
       </c>
       <c r="I441" s="16">
-        <v>1148.6600000000001</v>
+        <v>3677.01</v>
       </c>
       <c r="J441" s="16">
-        <v>1230.1300000000001</v>
+        <v>3929.26</v>
       </c>
       <c r="K441" s="16">
-        <v>7.0926122612435378</v>
+        <v>6.8601934724137266</v>
       </c>
     </row>
     <row r="442" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A442" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B442" s="16">
         <v>-1699.7200000000012</v>
       </c>
       <c r="C442" s="16">
         <v>-554.17000000000007</v>
       </c>
       <c r="D442" s="16">
         <v>464.96999999999935</v>
       </c>
       <c r="E442" s="16">
         <v>1126.2800000000007</v>
       </c>
       <c r="F442" s="16">
         <v>762.73000000000138</v>
       </c>
       <c r="G442" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H442" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I442" s="16">
-        <v>76.459999999999809</v>
+        <v>9.6899999999995998</v>
       </c>
       <c r="J442" s="16">
-        <v>1.959999999999809</v>
+        <v>-43.980000000000473</v>
       </c>
       <c r="K442" s="16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="443" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A443" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B443" s="17">
         <v>85.190025843305563</v>
       </c>
       <c r="C443" s="17">
         <v>95.963984146382316</v>
       </c>
       <c r="D443" s="17">
         <v>103.38523143007954</v>
       </c>
       <c r="E443" s="17">
         <v>107.97827275792599</v>
       </c>
       <c r="F443" s="17">
         <v>105.04749835385365</v>
       </c>
       <c r="G443" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H443" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I443" s="17">
-        <v>106.65645186565213</v>
+        <v>100.26352933497596</v>
       </c>
       <c r="J443" s="17">
-        <v>100.15933275344881</v>
+        <v>98.880705272748543</v>
       </c>
       <c r="K443" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="444" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A444" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B444" s="46"/>
       <c r="C444" s="46"/>
       <c r="D444" s="46"/>
       <c r="E444" s="46"/>
       <c r="F444" s="46"/>
       <c r="G444" s="46"/>
       <c r="H444" s="46"/>
       <c r="I444" s="46"/>
       <c r="J444" s="46"/>
       <c r="K444" s="46"/>
     </row>
     <row r="445" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A445" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B445" s="46"/>
@@ -11534,257 +11590,257 @@
       <c r="D447" s="46"/>
       <c r="E447" s="46"/>
       <c r="F447" s="46"/>
       <c r="G447" s="46"/>
       <c r="H447" s="46"/>
       <c r="I447" s="46"/>
       <c r="J447" s="46"/>
       <c r="K447" s="46"/>
     </row>
     <row r="448" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A448" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B448" s="46"/>
       <c r="C448" s="46"/>
       <c r="D448" s="46"/>
       <c r="E448" s="46"/>
       <c r="F448" s="46"/>
       <c r="G448" s="46"/>
       <c r="H448" s="46"/>
       <c r="I448" s="46"/>
       <c r="J448" s="46"/>
       <c r="K448" s="46"/>
     </row>
     <row r="449" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A449" s="129" t="s">
+      <c r="A449" s="130" t="s">
         <v>82</v>
       </c>
-      <c r="B449" s="129"/>
-[...8 lines deleted...]
-      <c r="K449" s="129"/>
+      <c r="B449" s="130"/>
+      <c r="C449" s="130"/>
+      <c r="D449" s="130"/>
+      <c r="E449" s="130"/>
+      <c r="F449" s="130"/>
+      <c r="G449" s="130"/>
+      <c r="H449" s="130"/>
+      <c r="I449" s="130"/>
+      <c r="J449" s="130"/>
+      <c r="K449" s="130"/>
     </row>
     <row r="450" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A450" s="129" t="s">
+      <c r="A450" s="130" t="s">
         <v>154</v>
       </c>
-      <c r="B450" s="129"/>
-[...8 lines deleted...]
-      <c r="K450" s="129"/>
+      <c r="B450" s="130"/>
+      <c r="C450" s="130"/>
+      <c r="D450" s="130"/>
+      <c r="E450" s="130"/>
+      <c r="F450" s="130"/>
+      <c r="G450" s="130"/>
+      <c r="H450" s="130"/>
+      <c r="I450" s="130"/>
+      <c r="J450" s="130"/>
+      <c r="K450" s="130"/>
     </row>
     <row r="451" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A451" s="46"/>
       <c r="B451" s="46"/>
       <c r="C451" s="46"/>
       <c r="D451" s="46"/>
       <c r="E451" s="46"/>
       <c r="F451" s="46"/>
       <c r="G451" s="46"/>
       <c r="H451" s="46"/>
       <c r="I451" s="46"/>
       <c r="J451" s="46"/>
       <c r="K451" s="86"/>
     </row>
     <row r="452" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A452" s="2" t="s">
         <v>198</v>
       </c>
       <c r="B452" s="22"/>
       <c r="C452" s="22"/>
       <c r="D452" s="22"/>
     </row>
     <row r="453" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A453" s="23"/>
       <c r="B453" s="23"/>
       <c r="C453" s="23"/>
       <c r="D453" s="24"/>
       <c r="E453" s="12">
         <v>2021</v>
       </c>
       <c r="F453" s="12">
         <v>2022</v>
       </c>
       <c r="G453" s="12">
         <v>2023</v>
       </c>
       <c r="H453" s="12">
         <v>2024</v>
       </c>
       <c r="I453" s="12">
         <v>2025</v>
       </c>
       <c r="J453" s="13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="K453" s="13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="454" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A454" s="123" t="s">
+      <c r="A454" s="124" t="s">
         <v>142</v>
       </c>
-      <c r="B454" s="123"/>
-      <c r="C454" s="123"/>
+      <c r="B454" s="124"/>
+      <c r="C454" s="124"/>
       <c r="D454" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E454" s="27">
         <v>3</v>
       </c>
       <c r="F454" s="27">
         <v>3</v>
       </c>
       <c r="G454" s="27">
         <v>3</v>
       </c>
       <c r="H454" s="27">
         <v>3</v>
       </c>
       <c r="I454" s="27">
         <v>3</v>
       </c>
       <c r="J454" s="27">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K454" s="27">
         <v>2</v>
       </c>
     </row>
     <row r="455" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A455" s="123"/>
-[...1 lines deleted...]
-      <c r="C455" s="123"/>
+      <c r="A455" s="124"/>
+      <c r="B455" s="124"/>
+      <c r="C455" s="124"/>
       <c r="D455" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E455" s="28">
         <v>10.848076183315992</v>
       </c>
       <c r="F455" s="28">
         <v>10.892817624201863</v>
       </c>
       <c r="G455" s="28">
         <v>11.11803411147927</v>
       </c>
       <c r="H455" s="28">
         <v>11.431020860192733</v>
       </c>
       <c r="I455" s="28">
         <v>11.790315169876035</v>
       </c>
       <c r="J455" s="28">
-        <v>11.801219500447921</v>
+        <v>11.738892041166839</v>
       </c>
       <c r="K455" s="28">
-        <v>12.341386701925195</v>
+        <v>12.175496268487166</v>
       </c>
     </row>
     <row r="456" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A456" s="126" t="s">
+      <c r="A456" s="127" t="s">
         <v>143</v>
       </c>
-      <c r="B456" s="126"/>
-      <c r="C456" s="126"/>
+      <c r="B456" s="127"/>
+      <c r="C456" s="127"/>
       <c r="D456" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E456" s="30">
         <v>2</v>
       </c>
       <c r="F456" s="30">
         <v>2</v>
       </c>
       <c r="G456" s="30">
         <v>2</v>
       </c>
       <c r="H456" s="30">
         <v>2</v>
       </c>
       <c r="I456" s="30">
         <v>2</v>
       </c>
       <c r="J456" s="30">
         <v>2</v>
       </c>
       <c r="K456" s="30">
         <v>2</v>
       </c>
     </row>
     <row r="457" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A457" s="127"/>
-[...1 lines deleted...]
-      <c r="C457" s="127"/>
+      <c r="A457" s="128"/>
+      <c r="B457" s="128"/>
+      <c r="C457" s="128"/>
       <c r="D457" s="31" t="s">
         <v>33</v>
       </c>
       <c r="E457" s="32">
         <v>12.012203048375742</v>
       </c>
       <c r="F457" s="32">
         <v>10.915305190235719</v>
       </c>
       <c r="G457" s="32">
         <v>11.106801087646147</v>
       </c>
       <c r="H457" s="32">
         <v>11.12363895018197</v>
       </c>
       <c r="I457" s="32">
         <v>11.545301961632838</v>
       </c>
       <c r="J457" s="32">
-        <v>11.393311564906547</v>
+        <v>11.641663173438467</v>
       </c>
       <c r="K457" s="32">
-        <v>12.195540274737478</v>
+        <v>11.881551581390653</v>
       </c>
     </row>
     <row r="458" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A458" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B458" s="33"/>
       <c r="C458" s="34"/>
     </row>
     <row r="459" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A459" s="4" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="460" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A460" s="46"/>
       <c r="B460" s="46"/>
       <c r="C460" s="46"/>
       <c r="D460" s="46"/>
       <c r="E460" s="46"/>
       <c r="F460" s="46"/>
       <c r="G460" s="46"/>
       <c r="H460" s="46"/>
       <c r="I460" s="46"/>
       <c r="J460" s="46"/>
       <c r="K460" s="46"/>
     </row>
     <row r="461" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A461" s="46"/>
       <c r="B461" s="46"/>
       <c r="C461" s="46"/>
       <c r="D461" s="46"/>
       <c r="E461" s="46"/>
       <c r="F461" s="46"/>
       <c r="G461" s="46"/>
       <c r="H461" s="46"/>
       <c r="I461" s="46"/>
@@ -11808,159 +11864,159 @@
     </row>
     <row r="463" spans="1:11" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A463" s="11"/>
       <c r="B463" s="12">
         <v>2021</v>
       </c>
       <c r="C463" s="12">
         <v>2022</v>
       </c>
       <c r="D463" s="12">
         <v>2023</v>
       </c>
       <c r="E463" s="12">
         <v>2024</v>
       </c>
       <c r="F463" s="12">
         <v>2025</v>
       </c>
       <c r="G463" s="13" t="s">
         <v>162</v>
       </c>
       <c r="H463" s="13" t="s">
         <v>200</v>
       </c>
       <c r="I463" s="13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="J463" s="13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="K463" s="13" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="464" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A464" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B464" s="16">
         <v>476.95999999999992</v>
       </c>
       <c r="C464" s="16">
         <v>276.71000000000004</v>
       </c>
       <c r="D464" s="16">
         <v>-346.66</v>
       </c>
       <c r="E464" s="16">
         <v>233.33999999999997</v>
       </c>
       <c r="F464" s="16">
         <v>-194.24</v>
       </c>
       <c r="G464" s="16">
         <v>-427.58</v>
       </c>
       <c r="H464" s="16">
         <v>89.22199999999998</v>
       </c>
       <c r="I464" s="16">
-        <v>-64.459999999999994</v>
+        <v>126.89000000000001</v>
       </c>
       <c r="J464" s="16">
-        <v>-77.58</v>
+        <v>443.13</v>
       </c>
       <c r="K464" s="16">
-        <v>-13.120000000000005</v>
+        <v>316.24</v>
       </c>
     </row>
     <row r="465" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A465" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B465" s="16">
         <v>692.68</v>
       </c>
       <c r="C465" s="16">
         <v>881.65</v>
       </c>
       <c r="D465" s="16">
         <v>544.55999999999995</v>
       </c>
       <c r="E465" s="16">
         <v>489.05</v>
       </c>
       <c r="F465" s="16">
         <v>631.49</v>
       </c>
       <c r="G465" s="16">
         <v>142.44</v>
       </c>
       <c r="H465" s="16">
         <v>647.88600000000008</v>
       </c>
       <c r="I465" s="16">
-        <v>70.11</v>
+        <v>177.69</v>
       </c>
       <c r="J465" s="16">
-        <v>81.62</v>
+        <v>303.96000000000004</v>
       </c>
       <c r="K465" s="16">
-        <v>11.510000000000005</v>
+        <v>126.27000000000004</v>
       </c>
     </row>
     <row r="466" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A466" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B466" s="17">
         <v>-215.72000000000003</v>
       </c>
       <c r="C466" s="17">
         <v>-604.93999999999994</v>
       </c>
       <c r="D466" s="17">
         <v>-891.22</v>
       </c>
       <c r="E466" s="17">
         <v>-255.71000000000004</v>
       </c>
       <c r="F466" s="17">
         <v>-825.73</v>
       </c>
       <c r="G466" s="17" t="s">
         <v>26</v>
       </c>
       <c r="H466" s="17" t="s">
         <v>26</v>
       </c>
       <c r="I466" s="17">
-        <v>-134.57</v>
+        <v>-50.799999999999983</v>
       </c>
       <c r="J466" s="17">
-        <v>-159.19999999999999</v>
+        <v>139.16999999999996</v>
       </c>
       <c r="K466" s="17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="467" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A467" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B467" s="83"/>
       <c r="C467" s="83"/>
       <c r="D467" s="83"/>
       <c r="E467" s="83"/>
       <c r="F467" s="83"/>
       <c r="G467" s="83"/>
       <c r="H467" s="83"/>
       <c r="I467" s="83"/>
       <c r="J467" s="46"/>
       <c r="K467" s="46"/>
     </row>
     <row r="468" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A468" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B468" s="46"/>
@@ -12025,217 +12081,253 @@
       <c r="E472" s="46"/>
       <c r="F472" s="46"/>
       <c r="G472" s="46"/>
       <c r="H472" s="46"/>
       <c r="I472" s="46"/>
       <c r="J472" s="46"/>
       <c r="K472" s="46"/>
     </row>
     <row r="473" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A473" s="2" t="s">
         <v>201</v>
       </c>
       <c r="B473" s="22"/>
       <c r="C473" s="22"/>
       <c r="D473" s="22"/>
       <c r="E473" s="22"/>
       <c r="F473" s="22"/>
       <c r="G473" s="22"/>
       <c r="H473" s="22"/>
       <c r="I473" s="22"/>
       <c r="J473" s="22"/>
       <c r="K473" s="22"/>
     </row>
     <row r="474" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A474" s="11"/>
-      <c r="B474" s="13"/>
-[...1 lines deleted...]
-      <c r="D474" s="13"/>
+      <c r="B474" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="C474" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="D474" s="13" t="s">
+        <v>114</v>
+      </c>
       <c r="E474" s="13" t="s">
-        <v>110</v>
+        <v>126</v>
       </c>
       <c r="F474" s="13" t="s">
-        <v>111</v>
+        <v>129</v>
       </c>
       <c r="G474" s="13" t="s">
-        <v>114</v>
+        <v>138</v>
       </c>
       <c r="H474" s="13" t="s">
-        <v>126</v>
+        <v>139</v>
       </c>
       <c r="I474" s="13" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="J474" s="13" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="K474" s="13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="475" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A475" s="109" t="s">
         <v>38</v>
       </c>
-      <c r="B475" s="16"/>
-[...1 lines deleted...]
-      <c r="D475" s="16"/>
+      <c r="B475" s="16">
+        <v>2597.9899999999998</v>
+      </c>
+      <c r="C475" s="16">
+        <v>3059.91</v>
+      </c>
+      <c r="D475" s="16">
+        <v>2841.38</v>
+      </c>
       <c r="E475" s="16">
-        <v>2597.9899999999998</v>
+        <v>3405.57</v>
       </c>
       <c r="F475" s="16">
-        <v>3059.91</v>
+        <v>3394.93</v>
       </c>
       <c r="G475" s="16">
-        <v>2841.38</v>
+        <v>-0.3124293436928422</v>
       </c>
       <c r="H475" s="16">
-        <v>3405.57</v>
-[...5 lines deleted...]
-        <v>-0.3124293436928422</v>
+        <v>6.9173872274723713</v>
+      </c>
+      <c r="I475" s="60">
+        <v>3561.39</v>
+      </c>
+      <c r="J475" s="60">
+        <v>3877.98</v>
       </c>
       <c r="K475" s="16">
-        <v>6.9173872274723713</v>
+        <v>8.8895066252221788</v>
       </c>
     </row>
     <row r="476" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A476" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="B476" s="110"/>
-[...1 lines deleted...]
-      <c r="D476" s="110"/>
+      <c r="B476" s="110">
+        <v>3.2042896698878249</v>
+      </c>
+      <c r="C476" s="110">
+        <v>3.4598304135727038</v>
+      </c>
+      <c r="D476" s="110">
+        <v>3.0202324258151654</v>
+      </c>
       <c r="E476" s="110">
-        <v>3.2042896698878249</v>
+        <v>3.5536736121966293</v>
       </c>
       <c r="F476" s="110">
-        <v>3.4598304135727038</v>
-[...5 lines deleted...]
-        <v>3.5536736121966293</v>
+        <v>3.3448953824220395</v>
+      </c>
+      <c r="G476" s="88" t="s">
+        <v>26</v>
+      </c>
+      <c r="H476" s="88" t="s">
+        <v>26</v>
       </c>
       <c r="I476" s="110">
-        <v>3.3448953824220395</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>3.6676710377991353</v>
+      </c>
+      <c r="J476" s="110">
+        <v>3.7244746595636848</v>
       </c>
       <c r="K476" s="88" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="477" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A477" s="100" t="s">
         <v>39</v>
       </c>
-      <c r="B477" s="102"/>
-[...1 lines deleted...]
-      <c r="D477" s="102"/>
+      <c r="B477" s="102">
+        <v>8028.99</v>
+      </c>
+      <c r="C477" s="102">
+        <v>8692.7800000000007</v>
+      </c>
+      <c r="D477" s="102">
+        <v>9253.01</v>
+      </c>
       <c r="E477" s="102">
-        <v>8028.99</v>
+        <v>9733.5</v>
       </c>
       <c r="F477" s="102">
-        <v>8692.7800000000007</v>
+        <v>10345.39</v>
       </c>
       <c r="G477" s="102">
-        <v>9253.01</v>
+        <v>6.2864334514819893</v>
       </c>
       <c r="H477" s="102">
-        <v>9733.5</v>
-[...5 lines deleted...]
-        <v>6.2864334514819893</v>
+        <v>6.5421576203565035</v>
+      </c>
+      <c r="I477" s="111">
+        <v>9887.2000000000007</v>
+      </c>
+      <c r="J477" s="111">
+        <v>10787.79</v>
       </c>
       <c r="K477" s="102">
-        <v>6.5421576203565035</v>
+        <v>9.1086455214823214</v>
       </c>
     </row>
     <row r="478" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A478" s="111" t="s">
+      <c r="A478" s="112" t="s">
         <v>54</v>
       </c>
-      <c r="B478" s="112"/>
-[...2 lines deleted...]
-      <c r="E478" s="112">
+      <c r="B478" s="113">
         <v>4.2720634741416923</v>
       </c>
-      <c r="F478" s="112">
+      <c r="C478" s="113">
         <v>4.3308830566714356</v>
       </c>
-      <c r="G478" s="112">
+      <c r="D478" s="113">
         <v>4.256851900174194</v>
       </c>
-      <c r="H478" s="112">
+      <c r="E478" s="113">
         <v>4.3219759522567189</v>
       </c>
-      <c r="I478" s="112">
+      <c r="F478" s="113">
         <v>4.3723949939929909</v>
       </c>
-      <c r="J478" s="113" t="s">
+      <c r="G478" s="114" t="s">
         <v>26</v>
       </c>
-      <c r="K478" s="113" t="s">
+      <c r="H478" s="114" t="s">
         <v>26</v>
       </c>
+      <c r="I478" s="113">
+        <v>4.4072297789159487</v>
+      </c>
+      <c r="J478" s="113">
+        <v>4.4407362577778207</v>
+      </c>
+      <c r="K478" s="114" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="479" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A479" s="114" t="s">
+      <c r="A479" s="115" t="s">
         <v>14</v>
       </c>
-      <c r="B479" s="115"/>
-[...2 lines deleted...]
-      <c r="E479" s="115">
+      <c r="B479" s="116">
         <v>-5431</v>
       </c>
-      <c r="F479" s="115">
+      <c r="C479" s="116">
         <v>-5632.8700000000008</v>
       </c>
-      <c r="G479" s="115">
+      <c r="D479" s="116">
         <v>-6411.63</v>
       </c>
-      <c r="H479" s="115">
+      <c r="E479" s="116">
         <v>-6327.93</v>
       </c>
-      <c r="I479" s="115">
+      <c r="F479" s="116">
         <v>-6950.4599999999991</v>
       </c>
-      <c r="J479" s="116" t="s">
+      <c r="G479" s="117" t="s">
         <v>26</v>
       </c>
-      <c r="K479" s="116" t="s">
+      <c r="H479" s="117" t="s">
+        <v>26</v>
+      </c>
+      <c r="I479" s="116">
+        <v>-6325.8100000000013</v>
+      </c>
+      <c r="J479" s="116">
+        <v>-6909.8100000000013</v>
+      </c>
+      <c r="K479" s="117" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="480" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A480" s="54" t="s">
         <v>25</v>
       </c>
       <c r="B480" s="89"/>
       <c r="C480" s="89"/>
       <c r="D480" s="89"/>
       <c r="E480" s="89"/>
       <c r="F480" s="89"/>
       <c r="G480" s="89"/>
       <c r="H480" s="89"/>
       <c r="I480" s="89"/>
       <c r="J480" s="89"/>
       <c r="K480" s="46"/>
     </row>
     <row r="481" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A481" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B481" s="90"/>
       <c r="C481" s="90"/>
       <c r="D481" s="90"/>
@@ -12271,534 +12363,606 @@
       <c r="D483" s="90"/>
       <c r="E483" s="90"/>
       <c r="F483" s="90"/>
       <c r="G483" s="90"/>
       <c r="H483" s="90"/>
       <c r="I483" s="90"/>
       <c r="J483" s="89"/>
       <c r="K483" s="46"/>
     </row>
     <row r="484" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A484" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B484" s="90"/>
       <c r="C484" s="90"/>
       <c r="D484" s="90"/>
       <c r="E484" s="90"/>
       <c r="F484" s="90"/>
       <c r="G484" s="90"/>
       <c r="H484" s="90"/>
       <c r="I484" s="90"/>
       <c r="J484" s="89"/>
       <c r="K484" s="46"/>
     </row>
     <row r="485" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A485" s="129" t="s">
+      <c r="A485" s="130" t="s">
         <v>154</v>
       </c>
-      <c r="B485" s="129"/>
-[...8 lines deleted...]
-      <c r="K485" s="129"/>
+      <c r="B485" s="130"/>
+      <c r="C485" s="130"/>
+      <c r="D485" s="130"/>
+      <c r="E485" s="130"/>
+      <c r="F485" s="130"/>
+      <c r="G485" s="130"/>
+      <c r="H485" s="130"/>
+      <c r="I485" s="130"/>
+      <c r="J485" s="130"/>
+      <c r="K485" s="130"/>
     </row>
     <row r="486" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A486" s="46"/>
       <c r="B486" s="46"/>
       <c r="C486" s="46"/>
       <c r="D486" s="46"/>
       <c r="E486" s="46"/>
       <c r="F486" s="46"/>
       <c r="G486" s="46"/>
       <c r="H486" s="46"/>
       <c r="I486" s="46"/>
       <c r="J486" s="46"/>
       <c r="K486" s="46"/>
     </row>
     <row r="487" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A487" s="46"/>
       <c r="B487" s="46"/>
       <c r="C487" s="46"/>
       <c r="D487" s="46"/>
       <c r="E487" s="46"/>
       <c r="F487" s="46"/>
       <c r="G487" s="46"/>
       <c r="H487" s="46"/>
       <c r="I487" s="46"/>
       <c r="J487" s="46"/>
       <c r="K487" s="46"/>
     </row>
     <row r="488" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A488" s="2" t="s">
         <v>202</v>
       </c>
       <c r="B488" s="8"/>
       <c r="C488" s="8"/>
       <c r="D488" s="8"/>
       <c r="E488" s="8"/>
       <c r="F488" s="8"/>
       <c r="G488" s="8"/>
       <c r="H488" s="8"/>
       <c r="I488" s="8"/>
       <c r="J488" s="8"/>
       <c r="K488" s="9"/>
     </row>
     <row r="489" spans="1:11" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A489" s="11"/>
-      <c r="B489" s="12"/>
-[...1 lines deleted...]
-      <c r="D489" s="12"/>
+      <c r="B489" s="12">
+        <v>2021</v>
+      </c>
+      <c r="C489" s="12">
+        <v>2022</v>
+      </c>
+      <c r="D489" s="12">
+        <v>2023</v>
+      </c>
       <c r="E489" s="12">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="F489" s="12">
-        <v>2022</v>
-[...7 lines deleted...]
-      <c r="I489" s="12">
         <v>2025</v>
       </c>
+      <c r="G489" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="H489" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="I489" s="13" t="s">
+        <v>132</v>
+      </c>
       <c r="J489" s="13" t="s">
-        <v>162</v>
+        <v>133</v>
       </c>
       <c r="K489" s="13" t="s">
-        <v>200</v>
+        <v>165</v>
       </c>
     </row>
     <row r="490" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A490" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="B490" s="16"/>
-[...1 lines deleted...]
-      <c r="D490" s="16"/>
+      <c r="B490" s="16">
+        <v>276.25</v>
+      </c>
+      <c r="C490" s="16">
+        <v>-105.54999999999998</v>
+      </c>
+      <c r="D490" s="16">
+        <v>-216.91</v>
+      </c>
       <c r="E490" s="16">
-        <v>276.25</v>
+        <v>-215.53</v>
       </c>
       <c r="F490" s="16">
-        <v>-105.54999999999998</v>
+        <v>16.47</v>
       </c>
       <c r="G490" s="16">
-        <v>-216.91</v>
+        <v>232</v>
       </c>
       <c r="H490" s="16">
-        <v>-215.53</v>
+        <v>-49.054000000000002</v>
       </c>
       <c r="I490" s="16">
-        <v>16.47</v>
+        <v>81.739999999999995</v>
       </c>
       <c r="J490" s="16">
-        <v>232</v>
+        <v>84.85</v>
       </c>
       <c r="K490" s="16">
-        <v>-49.054000000000002</v>
+        <v>3.1099999999999994</v>
       </c>
     </row>
     <row r="491" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A491" s="15" t="s">
         <v>46</v>
       </c>
-      <c r="B491" s="16"/>
-[...1 lines deleted...]
-      <c r="D491" s="16"/>
+      <c r="B491" s="16">
+        <v>492</v>
+      </c>
+      <c r="C491" s="16">
+        <v>499.38999999999993</v>
+      </c>
+      <c r="D491" s="16">
+        <v>674.30000000000007</v>
+      </c>
       <c r="E491" s="16">
-        <v>492</v>
+        <v>40.170000000000044</v>
       </c>
       <c r="F491" s="16">
-        <v>499.38999999999993</v>
+        <v>842.18000000000006</v>
       </c>
       <c r="G491" s="16">
-        <v>674.30000000000007</v>
+        <v>802.01</v>
       </c>
       <c r="H491" s="16">
-        <v>40.170000000000044</v>
+        <v>509.608</v>
       </c>
       <c r="I491" s="16">
-        <v>842.18000000000006</v>
+        <v>132.54</v>
       </c>
       <c r="J491" s="16">
-        <v>802.01</v>
+        <v>-54.32</v>
       </c>
       <c r="K491" s="16">
-        <v>509.608</v>
+        <v>-186.85999999999999</v>
       </c>
     </row>
     <row r="492" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A492" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B492" s="17"/>
-[...1 lines deleted...]
-      <c r="D492" s="17"/>
+      <c r="B492" s="17">
+        <v>-215.75</v>
+      </c>
+      <c r="C492" s="17">
+        <v>-604.93999999999994</v>
+      </c>
+      <c r="D492" s="17">
+        <v>-891.21</v>
+      </c>
       <c r="E492" s="17">
-        <v>-215.75</v>
+        <v>-255.70000000000005</v>
       </c>
       <c r="F492" s="17">
-        <v>-604.93999999999994</v>
-[...5 lines deleted...]
-        <v>-255.70000000000005</v>
+        <v>-825.71</v>
+      </c>
+      <c r="G492" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="H492" s="17" t="s">
+        <v>26</v>
       </c>
       <c r="I492" s="17">
-        <v>-825.71</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>-50.8</v>
+      </c>
+      <c r="J492" s="17">
+        <v>139.16999999999999</v>
       </c>
       <c r="K492" s="17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="493" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A493" s="4" t="s">
         <v>25</v>
       </c>
       <c r="K493" s="60"/>
     </row>
     <row r="494" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A494" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B494" s="60"/>
       <c r="C494" s="60"/>
       <c r="D494" s="60"/>
       <c r="E494" s="60"/>
       <c r="F494" s="60"/>
       <c r="G494" s="60"/>
       <c r="H494" s="60"/>
       <c r="I494" s="60"/>
     </row>
     <row r="495" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A495" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B495" s="60"/>
       <c r="C495" s="60"/>
       <c r="D495" s="60"/>
       <c r="E495" s="60"/>
       <c r="F495" s="60"/>
       <c r="G495" s="60"/>
       <c r="H495" s="60"/>
       <c r="I495" s="60"/>
     </row>
     <row r="496" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A496" s="139" t="s">
+      <c r="A496" s="140" t="s">
         <v>47</v>
       </c>
-      <c r="B496" s="139"/>
-[...8 lines deleted...]
-      <c r="K496" s="139"/>
+      <c r="B496" s="140"/>
+      <c r="C496" s="140"/>
+      <c r="D496" s="140"/>
+      <c r="E496" s="140"/>
+      <c r="F496" s="140"/>
+      <c r="G496" s="140"/>
+      <c r="H496" s="140"/>
+      <c r="I496" s="140"/>
+      <c r="J496" s="140"/>
+      <c r="K496" s="140"/>
     </row>
     <row r="497" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A497" s="46"/>
       <c r="B497" s="46"/>
       <c r="C497" s="46"/>
       <c r="D497" s="46"/>
       <c r="E497" s="46"/>
       <c r="F497" s="46"/>
       <c r="G497" s="46"/>
       <c r="H497" s="46"/>
       <c r="I497" s="46"/>
       <c r="J497" s="46"/>
       <c r="K497" s="46"/>
     </row>
     <row r="498" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A498" s="46"/>
       <c r="B498" s="46"/>
       <c r="C498" s="46"/>
       <c r="D498" s="46"/>
       <c r="E498" s="46"/>
       <c r="F498" s="46"/>
       <c r="G498" s="46"/>
       <c r="H498" s="46"/>
       <c r="I498" s="46"/>
       <c r="J498" s="46"/>
       <c r="K498" s="46"/>
     </row>
     <row r="499" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A499" s="2" t="s">
         <v>203</v>
       </c>
       <c r="B499" s="22"/>
       <c r="C499" s="22"/>
       <c r="D499" s="22"/>
       <c r="E499" s="22"/>
       <c r="F499" s="22"/>
       <c r="G499" s="22"/>
       <c r="H499" s="22"/>
       <c r="I499" s="22"/>
       <c r="J499" s="22"/>
       <c r="K499" s="22"/>
     </row>
     <row r="500" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A500" s="11"/>
-      <c r="B500" s="13"/>
-[...1 lines deleted...]
-      <c r="D500" s="13"/>
+      <c r="B500" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="C500" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="D500" s="13" t="s">
+        <v>114</v>
+      </c>
       <c r="E500" s="13" t="s">
-        <v>110</v>
+        <v>126</v>
       </c>
       <c r="F500" s="13" t="s">
-        <v>111</v>
+        <v>129</v>
       </c>
       <c r="G500" s="13" t="s">
-        <v>114</v>
+        <v>138</v>
       </c>
       <c r="H500" s="13" t="s">
-        <v>126</v>
+        <v>139</v>
       </c>
       <c r="I500" s="13" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="J500" s="13" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="K500" s="13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="501" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A501" s="109" t="s">
         <v>45</v>
       </c>
-      <c r="B501" s="16"/>
-[...1 lines deleted...]
-      <c r="D501" s="16"/>
+      <c r="B501" s="16">
+        <v>616.21</v>
+      </c>
+      <c r="C501" s="16">
+        <v>694.44</v>
+      </c>
+      <c r="D501" s="16">
+        <v>648.59</v>
+      </c>
       <c r="E501" s="16">
-        <v>616.21</v>
+        <v>684.22</v>
       </c>
       <c r="F501" s="16">
-        <v>694.44</v>
+        <v>802.39</v>
       </c>
       <c r="G501" s="16">
-        <v>648.59</v>
+        <v>17.270760866387995</v>
       </c>
       <c r="H501" s="16">
-        <v>684.22</v>
-[...5 lines deleted...]
-        <v>17.270760866387995</v>
+        <v>6.8228575729815555</v>
+      </c>
+      <c r="I501" s="60">
+        <v>777.12</v>
+      </c>
+      <c r="J501" s="60">
+        <v>897.2</v>
       </c>
       <c r="K501" s="16">
-        <v>6.8228575729815555</v>
+        <v>15.451925056619316</v>
       </c>
     </row>
     <row r="502" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A502" s="109" t="s">
         <v>23</v>
       </c>
-      <c r="B502" s="49"/>
-[...1 lines deleted...]
-      <c r="D502" s="49"/>
+      <c r="B502" s="49">
+        <v>14</v>
+      </c>
+      <c r="C502" s="49">
+        <v>14</v>
+      </c>
+      <c r="D502" s="49">
+        <v>14</v>
+      </c>
       <c r="E502" s="49">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F502" s="49">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="H502" s="49">
         <v>15</v>
+      </c>
+      <c r="G502" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="H502" s="49" t="s">
+        <v>26</v>
       </c>
       <c r="I502" s="49">
         <v>15</v>
       </c>
-      <c r="J502" s="49" t="s">
-        <v>26</v>
+      <c r="J502" s="49">
+        <v>14</v>
       </c>
       <c r="K502" s="49" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="503" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A503" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="B503" s="110"/>
-[...1 lines deleted...]
-      <c r="D503" s="110"/>
+      <c r="B503" s="110">
+        <v>1.0751631911414412</v>
+      </c>
+      <c r="C503" s="110">
+        <v>1.0943382132900541</v>
+      </c>
+      <c r="D503" s="110">
+        <v>0.93370048511137915</v>
+      </c>
       <c r="E503" s="110">
-        <v>1.0751631911414412</v>
+        <v>0.95021779238445347</v>
       </c>
       <c r="F503" s="110">
-        <v>1.0943382132900541</v>
-[...5 lines deleted...]
-        <v>0.95021779238445347</v>
+        <v>1.0205963592849223</v>
+      </c>
+      <c r="G503" s="88" t="s">
+        <v>26</v>
+      </c>
+      <c r="H503" s="88" t="s">
+        <v>26</v>
       </c>
       <c r="I503" s="110">
-        <v>1.0205963592849223</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1.0531522606752415</v>
+      </c>
+      <c r="J503" s="110">
+        <v>1.1326499476660683</v>
       </c>
       <c r="K503" s="88" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="504" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A504" s="100" t="s">
         <v>83</v>
       </c>
-      <c r="B504" s="102"/>
-[...1 lines deleted...]
-      <c r="D504" s="102"/>
+      <c r="B504" s="102">
+        <v>6047.21</v>
+      </c>
+      <c r="C504" s="102">
+        <v>6327.31</v>
+      </c>
+      <c r="D504" s="102">
+        <v>7060.22</v>
+      </c>
       <c r="E504" s="102">
-        <v>6047.21</v>
+        <v>7012.15</v>
       </c>
       <c r="F504" s="102">
-        <v>6327.31</v>
+        <v>7752.85</v>
       </c>
       <c r="G504" s="102">
-        <v>7060.22</v>
+        <v>10.563094058170472</v>
       </c>
       <c r="H504" s="102">
-        <v>7012.15</v>
-[...5 lines deleted...]
-        <v>10.563094058170472</v>
+        <v>6.4085640914857578</v>
+      </c>
+      <c r="I504" s="111">
+        <v>7102.93</v>
+      </c>
+      <c r="J504" s="111">
+        <v>7807.02</v>
       </c>
       <c r="K504" s="102">
-        <v>6.4085640914857578</v>
+        <v>9.9126698418821544</v>
       </c>
     </row>
     <row r="505" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A505" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="B505" s="49"/>
-[...1 lines deleted...]
-      <c r="D505" s="49"/>
+      <c r="B505" s="49">
+        <v>6</v>
+      </c>
+      <c r="C505" s="49">
+        <v>6</v>
+      </c>
+      <c r="D505" s="49">
+        <v>6</v>
+      </c>
       <c r="E505" s="49">
         <v>6</v>
       </c>
       <c r="F505" s="49">
         <v>6</v>
       </c>
-      <c r="G505" s="49">
-[...3 lines deleted...]
-        <v>6</v>
+      <c r="G505" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="H505" s="49" t="s">
+        <v>26</v>
       </c>
       <c r="I505" s="49">
         <v>6</v>
       </c>
-      <c r="J505" s="49" t="s">
-        <v>26</v>
+      <c r="J505" s="49">
+        <v>6</v>
       </c>
       <c r="K505" s="49" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="506" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A506" s="111" t="s">
+      <c r="A506" s="112" t="s">
         <v>54</v>
       </c>
-      <c r="B506" s="112"/>
-[...2 lines deleted...]
-      <c r="E506" s="112">
+      <c r="B506" s="113">
         <v>3.6833613113699655</v>
       </c>
-      <c r="F506" s="112">
+      <c r="C506" s="113">
         <v>3.6005326501438755</v>
       </c>
-      <c r="G506" s="112">
+      <c r="D506" s="113">
         <v>3.6628192526099759</v>
       </c>
-      <c r="H506" s="112">
+      <c r="E506" s="113">
         <v>3.4819840230405879</v>
       </c>
-      <c r="I506" s="112">
+      <c r="F506" s="113">
         <v>3.6273898167798171</v>
       </c>
-      <c r="J506" s="113" t="s">
+      <c r="G506" s="114" t="s">
         <v>26</v>
       </c>
-      <c r="K506" s="113" t="s">
+      <c r="H506" s="114" t="s">
         <v>26</v>
       </c>
+      <c r="I506" s="113">
+        <v>3.5333011819488966</v>
+      </c>
+      <c r="J506" s="113">
+        <v>3.5808913814352796</v>
+      </c>
+      <c r="K506" s="114" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="507" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A507" s="114" t="s">
+      <c r="A507" s="115" t="s">
         <v>14</v>
       </c>
-      <c r="B507" s="115"/>
-[...2 lines deleted...]
-      <c r="E507" s="115">
+      <c r="B507" s="116">
         <v>-5431</v>
       </c>
-      <c r="F507" s="115">
+      <c r="C507" s="116">
         <v>-5632.8700000000008</v>
       </c>
-      <c r="G507" s="115">
+      <c r="D507" s="116">
         <v>-6411.63</v>
       </c>
-      <c r="H507" s="115">
+      <c r="E507" s="116">
         <v>-6327.9299999999994</v>
       </c>
-      <c r="I507" s="115">
+      <c r="F507" s="116">
         <v>-6950.46</v>
       </c>
-      <c r="J507" s="116" t="s">
+      <c r="G507" s="117" t="s">
         <v>26</v>
       </c>
-      <c r="K507" s="116" t="s">
+      <c r="H507" s="117" t="s">
+        <v>26</v>
+      </c>
+      <c r="I507" s="116">
+        <v>-6325.81</v>
+      </c>
+      <c r="J507" s="116">
+        <v>-6909.8200000000006</v>
+      </c>
+      <c r="K507" s="117" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="508" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A508" s="54" t="s">
         <v>25</v>
       </c>
       <c r="K508" s="46"/>
     </row>
     <row r="509" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A509" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B509" s="90"/>
       <c r="C509" s="90"/>
       <c r="D509" s="90"/>
       <c r="E509" s="90"/>
       <c r="F509" s="90"/>
       <c r="G509" s="90"/>
       <c r="H509" s="90"/>
       <c r="I509" s="90"/>
       <c r="J509" s="89"/>
       <c r="K509" s="46"/>
     </row>
     <row r="510" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -12839,1428 +13003,1573 @@
       <c r="C512" s="90"/>
       <c r="D512" s="90"/>
       <c r="E512" s="90"/>
       <c r="F512" s="90"/>
       <c r="G512" s="90"/>
       <c r="H512" s="90"/>
       <c r="I512" s="90"/>
       <c r="J512" s="89"/>
       <c r="K512" s="46"/>
     </row>
     <row r="513" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A513" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B513" s="90"/>
       <c r="C513" s="90"/>
       <c r="D513" s="90"/>
       <c r="E513" s="90"/>
       <c r="F513" s="90"/>
       <c r="G513" s="90"/>
       <c r="H513" s="90"/>
       <c r="I513" s="90"/>
       <c r="J513" s="89"/>
       <c r="K513" s="46"/>
     </row>
-    <row r="514" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="K514" s="46"/>
+    <row r="514" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A514" s="141" t="s">
+        <v>154</v>
+      </c>
+      <c r="B514" s="141"/>
+      <c r="C514" s="141"/>
+      <c r="D514" s="141"/>
+      <c r="E514" s="141"/>
+      <c r="F514" s="141"/>
+      <c r="G514" s="141"/>
+      <c r="H514" s="141"/>
+      <c r="I514" s="141"/>
+      <c r="J514" s="141"/>
+      <c r="K514" s="141"/>
     </row>
     <row r="515" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A515" s="2" t="s">
+      <c r="A515" s="46"/>
+      <c r="B515" s="46"/>
+      <c r="C515" s="46"/>
+      <c r="D515" s="46"/>
+      <c r="E515" s="46"/>
+      <c r="F515" s="46"/>
+      <c r="G515" s="46"/>
+      <c r="H515" s="46"/>
+      <c r="I515" s="46"/>
+      <c r="J515" s="46"/>
+      <c r="K515" s="46"/>
+    </row>
+    <row r="516" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A516" s="46"/>
+      <c r="B516" s="46"/>
+      <c r="C516" s="46"/>
+      <c r="D516" s="46"/>
+      <c r="E516" s="46"/>
+      <c r="F516" s="46"/>
+      <c r="G516" s="46"/>
+      <c r="H516" s="46"/>
+      <c r="I516" s="46"/>
+      <c r="J516" s="46"/>
+      <c r="K516" s="46"/>
+    </row>
+    <row r="517" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A517" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="B515" s="22"/>
-[...15 lines deleted...]
-      <c r="E516" s="13" t="s">
+      <c r="B517" s="22"/>
+      <c r="C517" s="22"/>
+      <c r="D517" s="22"/>
+      <c r="E517" s="22"/>
+      <c r="F517" s="22"/>
+      <c r="G517" s="22"/>
+      <c r="H517" s="22"/>
+      <c r="I517" s="22"/>
+      <c r="J517" s="22"/>
+      <c r="K517" s="22"/>
+    </row>
+    <row r="518" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A518" s="11"/>
+      <c r="B518" s="13" t="s">
         <v>110</v>
       </c>
-      <c r="F516" s="13" t="s">
+      <c r="C518" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="G516" s="13" t="s">
+      <c r="D518" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="H516" s="13" t="s">
+      <c r="E518" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="I516" s="13" t="s">
+      <c r="F518" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="J516" s="13" t="s">
+      <c r="G518" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="K516" s="13" t="s">
+      <c r="H518" s="13" t="s">
         <v>205</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A517" s="109" t="s">
+      <c r="I518" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="J518" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="K518" s="13" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="519" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A519" s="109" t="s">
         <v>73</v>
       </c>
-      <c r="B517" s="16"/>
-[...2 lines deleted...]
-      <c r="E517" s="16">
+      <c r="B519" s="16">
         <v>7926.62</v>
       </c>
-      <c r="F517" s="16">
+      <c r="C519" s="16">
         <v>8109.48</v>
       </c>
-      <c r="G517" s="16">
+      <c r="D519" s="16">
         <v>9239.7999999999993</v>
       </c>
-      <c r="H517" s="16">
+      <c r="E519" s="16">
         <v>9670.59</v>
       </c>
-      <c r="I517" s="16">
+      <c r="F519" s="16">
         <v>11086.03</v>
       </c>
-      <c r="J517" s="16">
+      <c r="G519" s="16">
         <v>14.636542341263567</v>
       </c>
-      <c r="K517" s="16">
+      <c r="H519" s="16">
         <v>8.7481813321360171</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A518" s="109" t="s">
+      <c r="I519" s="60">
+        <v>9953.61</v>
+      </c>
+      <c r="J519" s="60">
+        <v>10961.42</v>
+      </c>
+      <c r="K519" s="16">
+        <v>10.125070200660859</v>
+      </c>
+    </row>
+    <row r="520" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A520" s="109" t="s">
         <v>23</v>
       </c>
-      <c r="B518" s="49"/>
-[...2 lines deleted...]
-      <c r="E518" s="49">
+      <c r="B520" s="49">
         <v>7</v>
       </c>
-      <c r="F518" s="49">
+      <c r="C520" s="49">
         <v>7</v>
       </c>
-      <c r="G518" s="49">
+      <c r="D520" s="49">
         <v>8</v>
       </c>
-      <c r="H518" s="49">
+      <c r="E520" s="49">
         <v>8</v>
       </c>
-      <c r="I518" s="49">
+      <c r="F520" s="49">
         <v>7</v>
       </c>
-      <c r="J518" s="49" t="s">
+      <c r="G520" s="49" t="s">
         <v>26</v>
       </c>
-      <c r="K518" s="49" t="s">
+      <c r="H520" s="49" t="s">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A519" s="15" t="s">
+      <c r="I520" s="49">
+        <v>8</v>
+      </c>
+      <c r="J520" s="49">
+        <v>7</v>
+      </c>
+      <c r="K520" s="49" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="521" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A521" s="15" t="s">
         <v>75</v>
       </c>
-      <c r="B519" s="110"/>
-[...2 lines deleted...]
-      <c r="E519" s="110">
+      <c r="B521" s="110">
         <v>4.8281117139856891</v>
       </c>
-      <c r="F519" s="110">
+      <c r="C521" s="110">
         <v>4.6146699807167266</v>
       </c>
-      <c r="G519" s="110">
+      <c r="D521" s="110">
         <v>4.793578292215491</v>
       </c>
-      <c r="H519" s="110">
+      <c r="E521" s="110">
         <v>4.802070673527532</v>
       </c>
-      <c r="I519" s="110">
+      <c r="F521" s="110">
         <v>5.1869122104149508</v>
       </c>
-      <c r="J519" s="88" t="s">
+      <c r="G521" s="88" t="s">
         <v>26</v>
       </c>
-      <c r="K519" s="88" t="s">
+      <c r="H521" s="88" t="s">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A520" s="1" t="s">
+      <c r="I521" s="110">
+        <v>4.9513513405958323</v>
+      </c>
+      <c r="J521" s="110">
+        <v>5.0277384208433311</v>
+      </c>
+      <c r="K521" s="88" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="522" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A522" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="B520" s="78"/>
-[...2 lines deleted...]
-      <c r="E520" s="78">
+      <c r="B522" s="78">
         <v>131.0789603800761</v>
       </c>
-      <c r="F520" s="78">
+      <c r="C522" s="78">
         <v>128.16631396280567</v>
       </c>
-      <c r="G520" s="78">
+      <c r="D522" s="78">
         <v>130.87127596590474</v>
       </c>
-      <c r="H520" s="78">
+      <c r="E522" s="78">
         <v>137.91191004185592</v>
       </c>
-      <c r="I520" s="78">
+      <c r="F522" s="78">
         <v>142.99296387779978</v>
       </c>
-      <c r="J520" s="77" t="s">
+      <c r="G522" s="77" t="s">
         <v>26</v>
       </c>
-      <c r="K520" s="77" t="s">
+      <c r="H522" s="77" t="s">
         <v>26</v>
       </c>
-    </row>
-[...7 lines deleted...]
-        <v>53</v>
+      <c r="I522" s="78">
+        <v>140.13386025203684</v>
+      </c>
+      <c r="J522" s="78">
+        <v>140.40466144572449</v>
+      </c>
+      <c r="K522" s="77" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="523" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A523" s="54" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="524" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A524" s="54" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="525" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A525" s="54" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="524" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A524" s="4" t="s">
+    <row r="526" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A526" s="4" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="525" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A525" s="20" t="s">
+    <row r="527" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A527" s="20" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="526" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A526" s="20" t="s">
+    <row r="528" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A528" s="20" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="527" spans="1:11" ht="54.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A527" s="139" t="s">
+    <row r="529" spans="1:11" ht="54.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A529" s="140" t="s">
         <v>74</v>
       </c>
-      <c r="B527" s="139"/>
-[...34 lines deleted...]
-      <c r="K529" s="46"/>
+      <c r="B529" s="140"/>
+      <c r="C529" s="140"/>
+      <c r="D529" s="140"/>
+      <c r="E529" s="140"/>
+      <c r="F529" s="140"/>
+      <c r="G529" s="140"/>
+      <c r="H529" s="140"/>
+      <c r="I529" s="140"/>
+      <c r="J529" s="140"/>
+      <c r="K529" s="140"/>
     </row>
     <row r="530" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A530" s="46"/>
       <c r="B530" s="46"/>
       <c r="C530" s="46"/>
       <c r="D530" s="46"/>
       <c r="E530" s="46"/>
       <c r="F530" s="46"/>
       <c r="G530" s="46"/>
       <c r="H530" s="46"/>
       <c r="I530" s="46"/>
       <c r="J530" s="46"/>
       <c r="K530" s="46"/>
     </row>
-    <row r="531" spans="1:11" ht="12" x14ac:dyDescent="0.2">
-      <c r="A531" s="2" t="s">
+    <row r="531" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A531" s="46"/>
+      <c r="B531" s="46"/>
+      <c r="C531" s="46"/>
+      <c r="D531" s="46"/>
+      <c r="E531" s="46"/>
+      <c r="F531" s="46"/>
+      <c r="G531" s="46"/>
+      <c r="H531" s="46"/>
+      <c r="I531" s="46"/>
+      <c r="J531" s="46"/>
+      <c r="K531" s="46"/>
+    </row>
+    <row r="532" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A532" s="46"/>
+      <c r="B532" s="46"/>
+      <c r="C532" s="46"/>
+      <c r="D532" s="46"/>
+      <c r="E532" s="46"/>
+      <c r="F532" s="46"/>
+      <c r="G532" s="46"/>
+      <c r="H532" s="46"/>
+      <c r="I532" s="46"/>
+      <c r="J532" s="46"/>
+      <c r="K532" s="46"/>
+    </row>
+    <row r="533" spans="1:11" ht="12" x14ac:dyDescent="0.2">
+      <c r="A533" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="B531" s="15"/>
-[...12 lines deleted...]
-      <c r="B532" s="12">
+      <c r="B533" s="15"/>
+      <c r="C533" s="15"/>
+      <c r="D533" s="15"/>
+      <c r="E533" s="15"/>
+      <c r="F533" s="15"/>
+      <c r="G533" s="15"/>
+      <c r="H533" s="15"/>
+      <c r="I533" s="15"/>
+      <c r="J533" s="15"/>
+      <c r="K533" s="22"/>
+    </row>
+    <row r="534" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A534" s="11"/>
+      <c r="B534" s="12">
         <v>2021</v>
       </c>
-      <c r="C532" s="12">
+      <c r="C534" s="12">
         <v>2022</v>
       </c>
-      <c r="D532" s="12">
+      <c r="D534" s="12">
         <v>2023</v>
       </c>
-      <c r="E532" s="12">
+      <c r="E534" s="12">
         <v>2024</v>
       </c>
-      <c r="F532" s="12">
+      <c r="F534" s="12">
         <v>2025</v>
       </c>
-      <c r="G532" s="13" t="s">
+      <c r="G534" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="H532" s="13" t="s">
+      <c r="H534" s="13" t="s">
         <v>139</v>
       </c>
-      <c r="I532" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J532" s="13" t="s">
+      <c r="I534" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="K532" s="13" t="s">
+      <c r="J534" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="K534" s="13" t="s">
         <v>140</v>
-      </c>
-[...68 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="535" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A535" s="15" t="s">
-        <v>112</v>
+        <v>123</v>
       </c>
       <c r="B535" s="16">
-        <v>11.29026205392765</v>
+        <v>1143.27</v>
       </c>
       <c r="C535" s="16">
-        <v>11.202246566201413</v>
+        <v>2377.11</v>
       </c>
       <c r="D535" s="16">
-        <v>11.337250618570382</v>
+        <v>2887.6</v>
       </c>
       <c r="E535" s="16">
-        <v>11.285868543518001</v>
+        <v>3131.35</v>
       </c>
       <c r="F535" s="16">
-        <v>11.539297281432418</v>
-[...1 lines deleted...]
-      <c r="G535" s="19" t="s">
+        <v>3361.53</v>
+      </c>
+      <c r="G535" s="16">
+        <v>7.3508231274051221</v>
+      </c>
+      <c r="H535" s="16">
+        <v>30.947450108232168</v>
+      </c>
+      <c r="I535" s="16">
+        <v>595.55999999999995</v>
+      </c>
+      <c r="J535" s="16">
+        <v>629.80999999999995</v>
+      </c>
+      <c r="K535" s="16">
+        <v>5.75088991873195</v>
+      </c>
+    </row>
+    <row r="536" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A536" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B536" s="49">
+        <v>4</v>
+      </c>
+      <c r="C536" s="49">
+        <v>3</v>
+      </c>
+      <c r="D536" s="49">
+        <v>3</v>
+      </c>
+      <c r="E536" s="49">
+        <v>3</v>
+      </c>
+      <c r="F536" s="49">
+        <v>2</v>
+      </c>
+      <c r="G536" s="91" t="s">
         <v>26</v>
       </c>
-      <c r="H535" s="42" t="s">
+      <c r="H536" s="91" t="s">
         <v>26</v>
       </c>
-      <c r="I535" s="16">
-[...5 lines deleted...]
-      <c r="K535" s="117" t="s">
+      <c r="I536" s="49">
+        <v>2</v>
+      </c>
+      <c r="J536" s="49">
+        <v>2</v>
+      </c>
+      <c r="K536" s="16" t="s">
         <v>26</v>
-      </c>
-[...33 lines deleted...]
-        <v>-1.3207547169811373</v>
       </c>
     </row>
     <row r="537" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A537" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="B537" s="16">
+        <v>11.29026205392765</v>
+      </c>
+      <c r="C537" s="16">
+        <v>11.202246566201413</v>
+      </c>
+      <c r="D537" s="16">
+        <v>11.337250618570382</v>
+      </c>
+      <c r="E537" s="16">
+        <v>11.285868543518001</v>
+      </c>
+      <c r="F537" s="16">
+        <v>11.539297281432418</v>
+      </c>
+      <c r="G537" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="H537" s="42" t="s">
+        <v>26</v>
+      </c>
+      <c r="I537" s="16">
+        <v>11.883961959189536</v>
+      </c>
+      <c r="J537" s="16">
+        <v>12.107632801205744</v>
+      </c>
+      <c r="K537" s="118" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="538" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A538" s="100" t="s">
+        <v>124</v>
+      </c>
+      <c r="B538" s="102">
+        <v>131.16999999999999</v>
+      </c>
+      <c r="C538" s="102">
+        <v>219.61</v>
+      </c>
+      <c r="D538" s="102">
+        <v>255.3</v>
+      </c>
+      <c r="E538" s="102">
+        <v>274.54000000000002</v>
+      </c>
+      <c r="F538" s="102">
+        <v>277.25</v>
+      </c>
+      <c r="G538" s="102">
+        <v>0.98710570408682874</v>
+      </c>
+      <c r="H538" s="16">
+        <v>20.575552070047731</v>
+      </c>
+      <c r="I538" s="102">
+        <v>45.43</v>
+      </c>
+      <c r="J538" s="102">
+        <v>39.71</v>
+      </c>
+      <c r="K538" s="102">
+        <v>-12.590799031476996</v>
+      </c>
+    </row>
+    <row r="539" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A539" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="B537" s="49">
+      <c r="B539" s="49">
         <v>7</v>
       </c>
-      <c r="C537" s="49">
+      <c r="C539" s="49">
         <v>7</v>
       </c>
-      <c r="D537" s="49">
+      <c r="D539" s="49">
         <v>6</v>
       </c>
-      <c r="E537" s="49">
+      <c r="E539" s="49">
         <v>7</v>
       </c>
-      <c r="F537" s="49">
+      <c r="F539" s="49">
         <v>6</v>
       </c>
-      <c r="G537" s="91" t="s">
+      <c r="G539" s="91" t="s">
         <v>26</v>
       </c>
-      <c r="H537" s="91" t="s">
+      <c r="H539" s="91" t="s">
         <v>26</v>
       </c>
-      <c r="I537" s="49">
-[...5 lines deleted...]
-      <c r="K537" s="16" t="s">
+      <c r="I539" s="49">
+        <v>5</v>
+      </c>
+      <c r="J539" s="49">
+        <v>8</v>
+      </c>
+      <c r="K539" s="16" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="538" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A538" s="1" t="s">
+    <row r="540" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A540" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B538" s="17">
+      <c r="B540" s="17">
         <v>3.6698813450729242</v>
       </c>
-      <c r="C538" s="17">
+      <c r="C540" s="17">
         <v>3.9689008488651374</v>
       </c>
-      <c r="D538" s="17">
+      <c r="D540" s="17">
         <v>4.0000564050256875</v>
       </c>
-      <c r="E538" s="17">
+      <c r="E540" s="17">
         <v>4.0100492236682594</v>
       </c>
-      <c r="F538" s="17">
+      <c r="F540" s="17">
         <v>3.8746364689588866</v>
       </c>
-      <c r="G538" s="18" t="s">
+      <c r="G540" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="H538" s="18" t="s">
+      <c r="H540" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="I538" s="17">
-[...5 lines deleted...]
-      <c r="K538" s="118" t="s">
+      <c r="I540" s="17">
+        <v>4.3358338582526867</v>
+      </c>
+      <c r="J540" s="17">
+        <v>3.6149294492489763</v>
+      </c>
+      <c r="K540" s="119" t="s">
         <v>26</v>
-      </c>
-[...8 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="541" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A541" s="4" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="542" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A542" s="54" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="543" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A543" s="4" t="s">
         <v>0</v>
-      </c>
-[...8 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="544" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A544" s="4" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="545" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A545" s="20" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="546" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A546" s="4" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="545" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A545" s="129" t="s">
+    <row r="547" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A547" s="130" t="s">
         <v>113</v>
       </c>
-      <c r="B545" s="129"/>
-[...37 lines deleted...]
-      <c r="A548" s="2" t="s">
+      <c r="B547" s="130"/>
+      <c r="C547" s="130"/>
+      <c r="D547" s="130"/>
+      <c r="E547" s="130"/>
+      <c r="F547" s="130"/>
+      <c r="G547" s="130"/>
+      <c r="H547" s="130"/>
+      <c r="I547" s="130"/>
+      <c r="J547" s="130"/>
+      <c r="K547" s="130"/>
+    </row>
+    <row r="548" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A548" s="46"/>
+      <c r="B548" s="46"/>
+      <c r="C548" s="46"/>
+      <c r="D548" s="46"/>
+      <c r="E548" s="46"/>
+      <c r="F548" s="46"/>
+      <c r="G548" s="46"/>
+      <c r="H548" s="46"/>
+      <c r="I548" s="46"/>
+      <c r="J548" s="46"/>
+      <c r="K548" s="46"/>
+    </row>
+    <row r="549" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A549" s="46"/>
+      <c r="B549" s="46"/>
+      <c r="C549" s="46"/>
+      <c r="D549" s="46"/>
+      <c r="E549" s="46"/>
+      <c r="F549" s="46"/>
+      <c r="G549" s="46"/>
+      <c r="H549" s="46"/>
+      <c r="I549" s="46"/>
+      <c r="J549" s="46"/>
+      <c r="K549" s="46"/>
+    </row>
+    <row r="550" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A550" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="B548" s="15"/>
-[...12 lines deleted...]
-      <c r="B549" s="12">
+      <c r="B550" s="15"/>
+      <c r="C550" s="15"/>
+      <c r="D550" s="15"/>
+      <c r="E550" s="15"/>
+      <c r="F550" s="15"/>
+      <c r="G550" s="15"/>
+      <c r="H550" s="15"/>
+      <c r="I550" s="15"/>
+      <c r="J550" s="15"/>
+      <c r="K550" s="22"/>
+    </row>
+    <row r="551" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A551" s="11"/>
+      <c r="B551" s="12">
         <v>2021</v>
       </c>
-      <c r="C549" s="12">
+      <c r="C551" s="12">
         <v>2022</v>
       </c>
-      <c r="D549" s="12">
+      <c r="D551" s="12">
         <v>2023</v>
       </c>
-      <c r="E549" s="12">
+      <c r="E551" s="12">
         <v>2024</v>
       </c>
-      <c r="F549" s="12">
+      <c r="F551" s="12">
         <v>2025</v>
       </c>
-      <c r="G549" s="13" t="s">
+      <c r="G551" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="H549" s="13" t="s">
+      <c r="H551" s="13" t="s">
         <v>139</v>
       </c>
-      <c r="I549" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J549" s="13" t="s">
+      <c r="I551" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="K549" s="13" t="s">
+      <c r="J551" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="K551" s="13" t="s">
         <v>140</v>
-      </c>
-[...68 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="552" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A552" s="15" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B552" s="16">
-        <v>9.6236772908103987</v>
+        <v>569.51700000000005</v>
       </c>
       <c r="C552" s="16">
-        <v>9.3329334963136912</v>
+        <v>1430.077</v>
       </c>
       <c r="D552" s="16">
-        <v>8.8995428594926906</v>
+        <v>1623.1320000000001</v>
       </c>
       <c r="E552" s="16">
-        <v>8.9374599993128374</v>
+        <v>1732.441</v>
       </c>
       <c r="F552" s="16">
-        <v>8.9356547707711123</v>
-[...1 lines deleted...]
-      <c r="G552" s="19" t="s">
+        <v>1764.279</v>
+      </c>
+      <c r="G552" s="16">
+        <v>1.8377537820912786</v>
+      </c>
+      <c r="H552" s="16">
+        <v>32.667682619440086</v>
+      </c>
+      <c r="I552" s="16">
+        <v>288.36599999999999</v>
+      </c>
+      <c r="J552" s="16">
+        <v>304.27800000000002</v>
+      </c>
+      <c r="K552" s="16">
+        <v>5.5179875574790493</v>
+      </c>
+    </row>
+    <row r="553" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A553" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B553" s="49">
+        <v>4</v>
+      </c>
+      <c r="C553" s="49">
+        <v>5</v>
+      </c>
+      <c r="D553" s="49">
+        <v>5</v>
+      </c>
+      <c r="E553" s="49">
+        <v>4</v>
+      </c>
+      <c r="F553" s="49">
+        <v>4</v>
+      </c>
+      <c r="G553" s="91" t="s">
         <v>26</v>
       </c>
-      <c r="H552" s="42" t="s">
+      <c r="H553" s="91" t="s">
         <v>26</v>
       </c>
-      <c r="I552" s="16">
-[...5 lines deleted...]
-      <c r="K552" s="42" t="s">
+      <c r="I553" s="49">
+        <v>4</v>
+      </c>
+      <c r="J553" s="49">
+        <v>4</v>
+      </c>
+      <c r="K553" s="16" t="s">
         <v>26</v>
-      </c>
-[...33 lines deleted...]
-        <v>1.2740499880124707</v>
       </c>
     </row>
     <row r="554" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A554" s="15" t="s">
+        <v>121</v>
+      </c>
+      <c r="B554" s="16">
+        <v>9.6236772908103987</v>
+      </c>
+      <c r="C554" s="16">
+        <v>9.3329334963136912</v>
+      </c>
+      <c r="D554" s="16">
+        <v>8.8995428594926906</v>
+      </c>
+      <c r="E554" s="16">
+        <v>8.9374599993128374</v>
+      </c>
+      <c r="F554" s="16">
+        <v>8.9356547707711123</v>
+      </c>
+      <c r="G554" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="H554" s="42" t="s">
+        <v>26</v>
+      </c>
+      <c r="I554" s="16">
+        <v>9.0756534202315251</v>
+      </c>
+      <c r="J554" s="16">
+        <v>9.38507144489658</v>
+      </c>
+      <c r="K554" s="42" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="555" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A555" s="100" t="s">
+        <v>122</v>
+      </c>
+      <c r="B555" s="102">
+        <v>2216.39</v>
+      </c>
+      <c r="C555" s="102">
+        <v>5377.4430000000002</v>
+      </c>
+      <c r="D555" s="102">
+        <v>6086.9709999999995</v>
+      </c>
+      <c r="E555" s="102">
+        <v>6362.8959999999997</v>
+      </c>
+      <c r="F555" s="102">
+        <v>6438.134</v>
+      </c>
+      <c r="G555" s="102">
+        <v>1.1824489980662938</v>
+      </c>
+      <c r="H555" s="16">
+        <v>30.550475325885241</v>
+      </c>
+      <c r="I555" s="102">
+        <v>1110.6659999999999</v>
+      </c>
+      <c r="J555" s="102">
+        <v>1166.23</v>
+      </c>
+      <c r="K555" s="16">
+        <v>5.0027641073013926</v>
+      </c>
+    </row>
+    <row r="556" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A556" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="B554" s="49">
+      <c r="B556" s="49">
         <v>3</v>
       </c>
-      <c r="C554" s="49">
+      <c r="C556" s="49">
         <v>2</v>
       </c>
-      <c r="D554" s="49">
+      <c r="D556" s="49">
         <v>2</v>
       </c>
-      <c r="E554" s="49">
+      <c r="E556" s="49">
         <v>2</v>
       </c>
-      <c r="F554" s="49">
+      <c r="F556" s="49">
         <v>2</v>
       </c>
-      <c r="G554" s="91" t="s">
+      <c r="G556" s="91" t="s">
         <v>26</v>
       </c>
-      <c r="H554" s="91" t="s">
+      <c r="H556" s="91" t="s">
         <v>26</v>
       </c>
-      <c r="I554" s="49">
+      <c r="I556" s="49">
         <v>2</v>
       </c>
-      <c r="J554" s="49">
+      <c r="J556" s="49">
         <v>2</v>
       </c>
-      <c r="K554" s="16" t="s">
+      <c r="K556" s="16" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="555" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A555" s="1" t="s">
+    <row r="557" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A557" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="B555" s="17">
+      <c r="B557" s="17">
         <v>11.877339815419177</v>
       </c>
-      <c r="C555" s="17">
+      <c r="C557" s="17">
         <v>11.488818617095633</v>
       </c>
-      <c r="D555" s="17">
+      <c r="D557" s="17">
         <v>11.301449108155087</v>
       </c>
-      <c r="E555" s="17">
+      <c r="E557" s="17">
         <v>11.259021011148807</v>
       </c>
-      <c r="F555" s="17">
+      <c r="F557" s="17">
         <v>11.302678770405098</v>
       </c>
-      <c r="G555" s="18" t="s">
+      <c r="G557" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="H555" s="18" t="s">
+      <c r="H557" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="I555" s="17">
-[...5 lines deleted...]
-      <c r="K555" s="118" t="s">
+      <c r="I557" s="17">
+        <v>12.195522600783866</v>
+      </c>
+      <c r="J557" s="17">
+        <v>12.628602800484687</v>
+      </c>
+      <c r="K557" s="119" t="s">
         <v>26</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="K557" s="46"/>
     </row>
     <row r="558" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A558" s="4" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B558" s="46"/>
       <c r="C558" s="46"/>
       <c r="D558" s="46"/>
       <c r="E558" s="46"/>
       <c r="F558" s="46"/>
       <c r="G558" s="46"/>
       <c r="H558" s="46"/>
       <c r="I558" s="46"/>
       <c r="J558" s="46"/>
       <c r="K558" s="46"/>
     </row>
     <row r="559" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A559" s="4" t="s">
-        <v>62</v>
+      <c r="A559" s="54" t="s">
+        <v>97</v>
       </c>
       <c r="B559" s="46"/>
       <c r="C559" s="46"/>
       <c r="D559" s="46"/>
       <c r="E559" s="46"/>
       <c r="F559" s="46"/>
       <c r="G559" s="46"/>
       <c r="H559" s="46"/>
       <c r="I559" s="46"/>
       <c r="J559" s="46"/>
       <c r="K559" s="46"/>
     </row>
     <row r="560" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A560" s="20" t="s">
-        <v>125</v>
+      <c r="A560" s="4" t="s">
+        <v>0</v>
       </c>
       <c r="B560" s="46"/>
       <c r="C560" s="46"/>
       <c r="D560" s="46"/>
       <c r="E560" s="46"/>
       <c r="F560" s="46"/>
       <c r="G560" s="46"/>
       <c r="H560" s="46"/>
       <c r="I560" s="46"/>
       <c r="J560" s="46"/>
       <c r="K560" s="46"/>
     </row>
     <row r="561" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A561" s="4" t="s">
-        <v>98</v>
+        <v>62</v>
       </c>
       <c r="B561" s="46"/>
       <c r="C561" s="46"/>
       <c r="D561" s="46"/>
       <c r="E561" s="46"/>
       <c r="F561" s="46"/>
       <c r="G561" s="46"/>
       <c r="H561" s="46"/>
       <c r="I561" s="46"/>
       <c r="J561" s="46"/>
       <c r="K561" s="46"/>
     </row>
     <row r="562" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A562" s="4" t="s">
-        <v>99</v>
+      <c r="A562" s="20" t="s">
+        <v>125</v>
       </c>
       <c r="B562" s="46"/>
       <c r="C562" s="46"/>
       <c r="D562" s="46"/>
       <c r="E562" s="46"/>
       <c r="F562" s="46"/>
       <c r="G562" s="46"/>
       <c r="H562" s="46"/>
       <c r="I562" s="46"/>
       <c r="J562" s="46"/>
-      <c r="K562" s="86"/>
+      <c r="K562" s="46"/>
     </row>
     <row r="563" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A563" s="4" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="B563" s="46"/>
       <c r="C563" s="46"/>
       <c r="D563" s="46"/>
       <c r="E563" s="46"/>
       <c r="F563" s="46"/>
       <c r="G563" s="46"/>
       <c r="H563" s="46"/>
       <c r="I563" s="46"/>
       <c r="J563" s="46"/>
-      <c r="K563" s="86"/>
-[...25 lines deleted...]
-      <c r="K565" s="119"/>
+      <c r="K563" s="46"/>
+    </row>
+    <row r="564" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A564" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="B564" s="46"/>
+      <c r="C564" s="46"/>
+      <c r="D564" s="46"/>
+      <c r="E564" s="46"/>
+      <c r="F564" s="46"/>
+      <c r="G564" s="46"/>
+      <c r="H564" s="46"/>
+      <c r="I564" s="46"/>
+      <c r="J564" s="46"/>
+      <c r="K564" s="86"/>
+    </row>
+    <row r="565" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A565" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="B565" s="46"/>
+      <c r="C565" s="46"/>
+      <c r="D565" s="46"/>
+      <c r="E565" s="46"/>
+      <c r="F565" s="46"/>
+      <c r="G565" s="46"/>
+      <c r="H565" s="46"/>
+      <c r="I565" s="46"/>
+      <c r="J565" s="46"/>
+      <c r="K565" s="86"/>
     </row>
     <row r="566" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C566" s="84"/>
-[...10 lines deleted...]
-      <c r="A567" s="120" t="s">
+      <c r="A566" s="92"/>
+      <c r="B566" s="92"/>
+      <c r="C566" s="92"/>
+      <c r="D566" s="92"/>
+      <c r="E566" s="92"/>
+      <c r="F566" s="92"/>
+      <c r="G566" s="92"/>
+      <c r="H566" s="92"/>
+      <c r="I566" s="7"/>
+      <c r="J566" s="7"/>
+      <c r="K566" s="7"/>
+    </row>
+    <row r="567" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A567" s="120"/>
+      <c r="B567" s="120"/>
+      <c r="C567" s="120"/>
+      <c r="D567" s="120"/>
+      <c r="E567" s="120"/>
+      <c r="F567" s="120"/>
+      <c r="G567" s="120"/>
+      <c r="H567" s="120"/>
+      <c r="I567" s="120"/>
+      <c r="J567" s="120"/>
+      <c r="K567" s="120"/>
+    </row>
+    <row r="568" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C568" s="84"/>
+      <c r="D568" s="84"/>
+      <c r="E568" s="84"/>
+      <c r="F568" s="84"/>
+      <c r="G568" s="84"/>
+      <c r="H568" s="84"/>
+      <c r="I568" s="84"/>
+      <c r="J568" s="84"/>
+      <c r="K568" s="84"/>
+    </row>
+    <row r="569" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A569" s="121" t="s">
         <v>55</v>
       </c>
-      <c r="B567" s="121">
-[...28 lines deleted...]
-        <v>117</v>
+      <c r="B569" s="122">
+        <v>46181</v>
       </c>
       <c r="C569" s="46"/>
       <c r="D569" s="46"/>
       <c r="E569" s="46"/>
       <c r="F569" s="46"/>
       <c r="G569" s="46"/>
       <c r="H569" s="46"/>
       <c r="I569" s="46"/>
       <c r="J569" s="46"/>
       <c r="K569" s="46"/>
     </row>
     <row r="570" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A570" s="93"/>
+      <c r="A570" s="94" t="s">
+        <v>116</v>
+      </c>
+      <c r="C570" s="46"/>
+      <c r="D570" s="46"/>
+      <c r="E570" s="46"/>
+      <c r="F570" s="46"/>
+      <c r="G570" s="46"/>
+      <c r="H570" s="46"/>
+      <c r="I570" s="46"/>
+      <c r="J570" s="46"/>
+      <c r="K570" s="46"/>
+    </row>
+    <row r="571" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A571" s="121" t="s">
+        <v>117</v>
+      </c>
+      <c r="C571" s="46"/>
+      <c r="D571" s="46"/>
+      <c r="E571" s="46"/>
+      <c r="F571" s="46"/>
+      <c r="G571" s="46"/>
+      <c r="H571" s="46"/>
+      <c r="I571" s="46"/>
+      <c r="J571" s="46"/>
+      <c r="K571" s="46"/>
+    </row>
+    <row r="572" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A572" s="93"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A413:K424">
     <sortCondition descending="1" ref="H413:H424"/>
     <sortCondition descending="1" ref="F413:F424"/>
     <sortCondition ref="A413:A424"/>
   </sortState>
-  <mergeCells count="51">
+  <mergeCells count="52">
     <mergeCell ref="A281:K281"/>
     <mergeCell ref="A282:K282"/>
     <mergeCell ref="A283:K283"/>
     <mergeCell ref="A284:K284"/>
     <mergeCell ref="A329:K329"/>
     <mergeCell ref="C254:C255"/>
     <mergeCell ref="C270:C273"/>
     <mergeCell ref="C274:C275"/>
     <mergeCell ref="A261:K261"/>
     <mergeCell ref="A262:K262"/>
     <mergeCell ref="A263:K263"/>
     <mergeCell ref="A454:C455"/>
     <mergeCell ref="A456:C457"/>
     <mergeCell ref="A379:K379"/>
-    <mergeCell ref="A545:K545"/>
+    <mergeCell ref="A547:K547"/>
     <mergeCell ref="D290:D294"/>
     <mergeCell ref="D305:D309"/>
     <mergeCell ref="A450:K450"/>
     <mergeCell ref="A449:K449"/>
     <mergeCell ref="A407:K407"/>
     <mergeCell ref="A428:J428"/>
     <mergeCell ref="A333:C334"/>
     <mergeCell ref="A335:C336"/>
-    <mergeCell ref="A527:K527"/>
+    <mergeCell ref="A529:K529"/>
+    <mergeCell ref="A514:K514"/>
     <mergeCell ref="A496:K496"/>
     <mergeCell ref="A485:K485"/>
     <mergeCell ref="A359:K359"/>
     <mergeCell ref="A37:D37"/>
     <mergeCell ref="A38:D38"/>
     <mergeCell ref="A50:K50"/>
     <mergeCell ref="A39:D39"/>
     <mergeCell ref="A40:D40"/>
     <mergeCell ref="H56:I56"/>
     <mergeCell ref="J56:K56"/>
     <mergeCell ref="A46:C48"/>
     <mergeCell ref="A52:K52"/>
     <mergeCell ref="A264:K264"/>
     <mergeCell ref="F77:K77"/>
     <mergeCell ref="G49:K49"/>
     <mergeCell ref="F64:K64"/>
     <mergeCell ref="H68:I68"/>
     <mergeCell ref="C250:C253"/>
     <mergeCell ref="J68:K68"/>
     <mergeCell ref="A21:C22"/>
     <mergeCell ref="E30:F30"/>
     <mergeCell ref="A29:D30"/>
     <mergeCell ref="E32:F32"/>
     <mergeCell ref="A31:D32"/>
     <mergeCell ref="E31:F31"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="A23:C24"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
-  <conditionalFormatting sqref="B535:G535 I535:K535 B538:K538 B552:G552 I552:K552 B555:K555">
-    <cfRule type="cellIs" dxfId="51" priority="115" operator="lessThan">
+  <conditionalFormatting sqref="B537:G537 I537:K537 B540:K540 B554:G554 I554:K554 B557:K557">
+    <cfRule type="cellIs" dxfId="69" priority="115" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="B519:H519 B501:H501 B502:F502 B503:H504 B505:F506 G506:H506 B507:H507 B520:F520 B521:H521 B536:F536 I536:J536 B539:F539 I539:J539 B553:F553 I553:J553 B556:F556 I556:J556">
+    <cfRule type="cellIs" dxfId="68" priority="85" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="B440:J441 B442:K442">
-    <cfRule type="cellIs" dxfId="50" priority="16" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="67" priority="16" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B8:K10">
-    <cfRule type="cellIs" dxfId="49" priority="431" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="66" priority="431" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B464:K466">
-    <cfRule type="cellIs" dxfId="48" priority="35" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="65" priority="35" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B475:K479">
-    <cfRule type="cellIs" dxfId="47" priority="59" operator="lessThan">
+    <cfRule type="cellIs" dxfId="64" priority="59" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B476:K476 B478:K478 B503:K503 B506:K506 B519:K519">
-    <cfRule type="cellIs" dxfId="46" priority="116" operator="lessThan">
+  <conditionalFormatting sqref="B476:K476 B478:K478 B503:K503 B506:K506 B521:K521">
+    <cfRule type="cellIs" dxfId="63" priority="116" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B490:K492">
-    <cfRule type="cellIs" dxfId="45" priority="33" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="62" priority="33" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B501:K507">
-    <cfRule type="cellIs" dxfId="44" priority="58" operator="lessThan">
+    <cfRule type="cellIs" dxfId="61" priority="58" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B517:K517 B502:I502 B505:I506 J506:K506 B518:I518 B534:F534 I534:J534 B537:F537 I537:J537 B551:F551 I551:J551 B554:F554 I554:J554">
-[...5 lines deleted...]
-    <cfRule type="cellIs" dxfId="42" priority="26" operator="lessThan">
+  <conditionalFormatting sqref="B519:K522">
+    <cfRule type="cellIs" dxfId="60" priority="26" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D250:K255 D270:K275">
-    <cfRule type="cellIs" dxfId="41" priority="400" operator="lessThan">
+    <cfRule type="cellIs" dxfId="59" priority="400" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E46:E48">
-    <cfRule type="cellIs" dxfId="40" priority="282" operator="lessThan">
+    <cfRule type="cellIs" dxfId="58" priority="282" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E22:K22 E24:K24">
-    <cfRule type="cellIs" dxfId="39" priority="121" operator="lessThan">
+    <cfRule type="cellIs" dxfId="57" priority="121" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E334:K334 E336:K336">
-    <cfRule type="cellIs" dxfId="38" priority="46" operator="lessThan">
+    <cfRule type="cellIs" dxfId="56" priority="46" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E455:K455 E457:K457">
-    <cfRule type="cellIs" dxfId="37" priority="45" operator="lessThan">
+    <cfRule type="cellIs" dxfId="55" priority="45" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F37:K40">
-    <cfRule type="cellIs" dxfId="36" priority="513" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="54" priority="513" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G320:H321">
-    <cfRule type="cellIs" dxfId="35" priority="5" operator="lessThan">
+    <cfRule type="cellIs" dxfId="53" priority="5" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G440:H441">
-    <cfRule type="cellIs" dxfId="34" priority="9" operator="lessThan">
+    <cfRule type="cellIs" dxfId="52" priority="9" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G533:H533">
-    <cfRule type="cellIs" dxfId="33" priority="15" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="G475:H475">
+    <cfRule type="cellIs" dxfId="51" priority="407" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G536:H536">
-    <cfRule type="cellIs" dxfId="32" priority="14" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="G477:H477">
+    <cfRule type="cellIs" dxfId="50" priority="406" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G550:H550">
-    <cfRule type="cellIs" dxfId="31" priority="13" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="G501:H501 G504:H504 I502:J502 I505:J505">
+    <cfRule type="cellIs" dxfId="49" priority="89" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G553:H553">
-    <cfRule type="cellIs" dxfId="30" priority="12" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="G535:H535">
+    <cfRule type="cellIs" dxfId="48" priority="15" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G538:H538">
+    <cfRule type="cellIs" dxfId="47" priority="14" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G552:H552">
+    <cfRule type="cellIs" dxfId="46" priority="13" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G555:H555">
+    <cfRule type="cellIs" dxfId="45" priority="12" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G30:K30 G32:K32">
-    <cfRule type="cellIs" dxfId="29" priority="56" operator="lessThan">
+    <cfRule type="cellIs" dxfId="44" priority="56" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G47:K47">
-    <cfRule type="cellIs" dxfId="28" priority="119" operator="lessThan">
+    <cfRule type="cellIs" dxfId="43" priority="119" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H535">
-    <cfRule type="cellIs" dxfId="27" priority="10" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="H537">
+    <cfRule type="cellIs" dxfId="42" priority="10" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="H552">
-    <cfRule type="cellIs" dxfId="26" priority="11" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="H554">
+    <cfRule type="cellIs" dxfId="41" priority="11" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I476:J476">
+    <cfRule type="cellIs" dxfId="40" priority="337" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I478:J479">
+    <cfRule type="cellIs" dxfId="39" priority="88" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I502:J503">
+    <cfRule type="cellIs" dxfId="38" priority="83" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I505:J507">
+    <cfRule type="cellIs" dxfId="37" priority="78" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I520:J520 G519:H519">
+    <cfRule type="cellIs" dxfId="36" priority="31" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I520:J521">
+    <cfRule type="cellIs" dxfId="35" priority="30" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I320:K321 B320:F321 B322:K322">
-    <cfRule type="cellIs" dxfId="25" priority="17" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="34" priority="17" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I474:K474">
+    <cfRule type="cellIs" dxfId="33" priority="339" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I500:K500">
+    <cfRule type="cellIs" dxfId="32" priority="32" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I518:K518">
+    <cfRule type="cellIs" dxfId="31" priority="25" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J82:K99">
-    <cfRule type="cellIs" dxfId="24" priority="155" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="30" priority="155" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J108:K125">
-    <cfRule type="cellIs" dxfId="23" priority="55" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="29" priority="55" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J132:K149">
-    <cfRule type="cellIs" dxfId="22" priority="54" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="28" priority="54" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J158:K175">
-    <cfRule type="cellIs" dxfId="21" priority="53" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="27" priority="53" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J183:K192">
-    <cfRule type="cellIs" dxfId="20" priority="148" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="26" priority="148" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J201:K210">
-    <cfRule type="cellIs" dxfId="19" priority="52" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="25" priority="52" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J217:K226">
-    <cfRule type="cellIs" dxfId="18" priority="51" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="24" priority="51" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J233:K242">
-    <cfRule type="cellIs" dxfId="17" priority="50" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="23" priority="50" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J290:K294">
-    <cfRule type="cellIs" dxfId="16" priority="158" operator="lessThan">
+    <cfRule type="cellIs" dxfId="22" priority="158" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J305:K309">
-    <cfRule type="cellIs" dxfId="15" priority="49" operator="lessThan">
+    <cfRule type="cellIs" dxfId="21" priority="49" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J344:K356">
-    <cfRule type="cellIs" dxfId="14" priority="43" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="20" priority="43" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J364:K376">
-    <cfRule type="cellIs" dxfId="13" priority="41" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="19" priority="41" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J392:K404">
-    <cfRule type="cellIs" dxfId="12" priority="39" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="18" priority="39" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J413:K425">
-    <cfRule type="cellIs" dxfId="11" priority="37" stopIfTrue="1" operator="lessThan">
-[...19 lines deleted...]
-    <cfRule type="cellIs" dxfId="7" priority="31" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="17" priority="37" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K320:K321">
-    <cfRule type="cellIs" dxfId="6" priority="3" operator="lessThan">
+    <cfRule type="cellIs" dxfId="16" priority="3" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K440:K441">
-    <cfRule type="cellIs" dxfId="5" priority="6" operator="lessThan">
+    <cfRule type="cellIs" dxfId="15" priority="6" operator="lessThan">
       <formula>0</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="4" priority="7" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="14" priority="7" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K533:K534">
+  <conditionalFormatting sqref="K475">
+    <cfRule type="cellIs" dxfId="13" priority="332" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K477">
+    <cfRule type="cellIs" dxfId="12" priority="331" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K501">
+    <cfRule type="cellIs" dxfId="11" priority="81" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="10" priority="79" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K503:K504">
+    <cfRule type="cellIs" dxfId="9" priority="68" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K504">
+    <cfRule type="cellIs" dxfId="8" priority="80" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K506:K507">
+    <cfRule type="cellIs" dxfId="7" priority="67" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K519">
+    <cfRule type="cellIs" dxfId="6" priority="29" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="5" priority="28" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K521">
+    <cfRule type="cellIs" dxfId="4" priority="27" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K535:K536">
     <cfRule type="cellIs" dxfId="3" priority="425" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K536:K537">
+  <conditionalFormatting sqref="K538:K539">
     <cfRule type="cellIs" dxfId="2" priority="143" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K550:K551">
+  <conditionalFormatting sqref="K552:K553">
     <cfRule type="cellIs" dxfId="1" priority="23" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K553:K554">
+  <conditionalFormatting sqref="K555:K556">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="A569" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{EF4896EE-7F6A-4798-9ABC-F2F0B6A38550}"/>
+    <hyperlink ref="A571" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{EF4896EE-7F6A-4798-9ABC-F2F0B6A38550}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="5" manualBreakCount="5">
     <brk id="103" max="16383" man="1"/>
     <brk id="153" max="16383" man="1"/>
     <brk id="197" max="16383" man="1"/>
     <brk id="285" max="16383" man="1"/>
-    <brk id="528" max="16383" man="1"/>
+    <brk id="530" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>