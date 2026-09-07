--- v1 (2026-06-17)
+++ v2 (2026-09-07)
@@ -6,58 +6,58 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Mercados Externos\Alemanha\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{110FEF8E-88A0-4291-89BE-EF92839989C8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EC3DBCBB-2211-4361-8862-D70B1C2931A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Alemanha" sheetId="45" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Alemanha!$A$1:$K$571</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Alemanha!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -71,51 +71,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="723" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="723" uniqueCount="210">
   <si>
     <t>Notas:</t>
   </si>
   <si>
     <t>Fonte: INE - Instituto Nacional de Estatística</t>
   </si>
   <si>
     <t>tvh %</t>
   </si>
   <si>
     <t>Unidades: pp - pontos percentuais; tvh % - taxa de variação homóloga em percentagem</t>
   </si>
   <si>
     <t>Construção</t>
   </si>
   <si>
     <t>pp</t>
   </si>
   <si>
     <t>Pastas celulósicas e papel</t>
   </si>
   <si>
     <t>Matérias têxteis</t>
   </si>
   <si>
@@ -519,75 +519,75 @@
     </r>
   </si>
   <si>
     <r>
       <t>Importações</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color rgb="FF005629"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>a</t>
     </r>
   </si>
   <si>
     <t>tvma % - taxa de variação média anual (composta) em percentagem</t>
   </si>
   <si>
     <t>2024 dez</t>
   </si>
   <si>
-    <t>2020 a 2024: resultados definitivos</t>
-[...1 lines deleted...]
-  <si>
     <t>Fonte: DGE - Direção Geral da Economia (Ministério da Economia e da Coesão Territorial) a partir de dados de base do INE</t>
   </si>
   <si>
     <t>2025 dez</t>
   </si>
   <si>
     <t>Nota: Posição entre 15 países</t>
   </si>
   <si>
-    <t>2021 a 2024: resultados definitivos; 2025 e 2026: resultados preliminares</t>
-[...11 lines deleted...]
-    <t>2026 mar</t>
+    <t>2021 a 2025: resultados definitivos; 2026: resultados preliminares</t>
+  </si>
+  <si>
+    <t>2025 jan/jun</t>
+  </si>
+  <si>
+    <t>2026 jan/jun</t>
+  </si>
+  <si>
+    <t>2025 jun</t>
+  </si>
+  <si>
+    <t>2026 jun</t>
+  </si>
+  <si>
+    <t>2021 a 2025: resultados definitivos</t>
   </si>
   <si>
     <t>PORTUGAL - RELACIONAMENTO ECONÓMICO COM A ALEMANHA</t>
   </si>
   <si>
     <t>Balança Comercial de Bens de Portugal com a Alemanha</t>
   </si>
   <si>
     <t>tvh % 25/24</t>
   </si>
   <si>
     <t>tvma % 25/21</t>
   </si>
   <si>
     <t>tvh % 26/25</t>
   </si>
   <si>
     <t>Posição e Quota da Alemanha no Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Alemanha como cliente de Portugal</t>
   </si>
   <si>
     <t>Alemanha como fornecedor de Portugal</t>
   </si>
@@ -603,57 +603,57 @@
   <si>
     <t>Portugal como fornecedor da Alemanha</t>
   </si>
   <si>
     <t>% Import. Alemanha</t>
   </si>
   <si>
     <t>Fonte: ITC - International Trade Centre</t>
   </si>
   <si>
     <t>Contributo da Alemanha para o Crescimento do Comércio Internacional Português de Bens</t>
   </si>
   <si>
     <t>Alemanha - contribuição p/ o cresc. das exportações globais de Portugal</t>
   </si>
   <si>
     <t>Alemanha - contribuição p/ o cresc. das importações globais de Portugal</t>
   </si>
   <si>
     <t>Empresas exportadoras de bens para a Alemanha</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para a Alemanha por Escalão de Exportação Individual em Valor em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para a Alemanha por Escalão de Exportação Individual em Valor em 2025</t>
   </si>
   <si>
     <t>M€</t>
   </si>
   <si>
-    <t>Empresas Portuguesas Exportadoras de Bens para a Alemanha por Nível de Exposição ao Mercado em 2024</t>
+    <t>Empresas Portuguesas Exportadoras de Bens para a Alemanha por Nível de Exposição ao Mercado em 2025</t>
   </si>
   <si>
     <t>Exportações de Portugal para a Alemanha por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 21</t>
   </si>
   <si>
     <t>% Tot 24</t>
   </si>
   <si>
     <t>% Tot 25</t>
   </si>
   <si>
     <t>vh M€ 25/24</t>
   </si>
   <si>
     <t>Importações de Portugal Provenientes da Alemanha por Grupos de Produtos</t>
   </si>
   <si>
     <t>% Tot 26</t>
   </si>
   <si>
     <t>vh M€ 26/25</t>
   </si>
@@ -687,123 +687,126 @@
   <si>
     <t>8708 Partes e acessórios para tratores, para veículos para transporte de = &gt; 10 pessoas, incluindo o...</t>
   </si>
   <si>
     <t>8712 Bicicletas e outros ciclos, incluídos os triciclos, sem motor</t>
   </si>
   <si>
     <t>Amostra</t>
   </si>
   <si>
     <t>Principais Produtos Importados Provenientes da Alemanha</t>
   </si>
   <si>
     <t>8542 Circuitos integrados eletrónicos, e suas partes</t>
   </si>
   <si>
     <t>3815 Iniciadores de reação, aceleradores de reação e preparações catalíticas, não especificadas nem...</t>
   </si>
   <si>
     <t>8407 Motores de pistão, alternativo ou rotativo, de ignição por faísca (centelha) (motores de explosão)</t>
   </si>
   <si>
     <t>8701 Tratores (veículos a motor) (exceto os carros-tratores da posição 8709)</t>
   </si>
   <si>
+    <t>3002 Sangue humano; sangue animal preparado para usos terapêuticos, profiláticos ou de diagnóstico;...</t>
+  </si>
+  <si>
     <t>9018 Instrumentos e aparelhos para medicina, cirurgia, odontologia e veterinária, incluídos os...</t>
   </si>
   <si>
-    <t>3002 Sangue humano; sangue animal preparado para usos terapêuticos, profiláticos ou de diagnóstico;...</t>
-[...1 lines deleted...]
-  <si>
     <t>8536 Aparelhos para interrupção, seccionamento, proteção, derivação, ligação ou conexão de circuitos...</t>
   </si>
   <si>
     <t>8414 Bombas de ar ou de vácuo (exceto elevadores de mistura gasosa "bombas por emulsão" e elevadores...</t>
   </si>
   <si>
+    <t>8802 Veículos aéreos com propulsão a motor (por exemplo: helicópteros e aviões) (exceto aeronaves...</t>
+  </si>
+  <si>
+    <t>Ind</t>
+  </si>
+  <si>
     <t>Exportação de Produtos Industriais Transformados para a Alemanha por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Importação de Produtos Industriais Transformados da Alemanha por Graus de Intensidade Tecnológica</t>
   </si>
   <si>
     <t>Exportação de Bens para a Alemanha por Meios de Transporte</t>
   </si>
   <si>
     <t>Importação de Bens da Alemanha por Meios de Transporte</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Portugal com a Alemanha</t>
   </si>
   <si>
     <t>Posição e Quota da Alemanha no Comércio Internacional Português de Serviços</t>
   </si>
   <si>
-    <t>Nota: Posição de 2021 a 2025 entre 62 países; em 2025 jan/mar e 2026 jan/mar entre 13 países</t>
+    <t>Nota: Posição de 2021 a 2025 entre 62 países; em 2025 jan/jun e 2026 jan/jun entre 13 países</t>
   </si>
   <si>
     <t>Exportações de Portugal para a Alemanha por Tipo de Serviço</t>
   </si>
   <si>
     <t>Importações de Portugal Provenientes da Alemanha por Tipo de Serviço</t>
   </si>
   <si>
-    <t>&gt;1000%</t>
-[...1 lines deleted...]
-  <si>
     <t>Balança Comercial de Bens e Serviços de Portugal com a Alemanha</t>
   </si>
   <si>
     <t>Posição e Quota da Alemanha no Comércio Internacional Português de Bens e Serviços</t>
   </si>
   <si>
     <t>Fluxos de Investimento Direto entre Portugal e a Alemanha - Princípio Ativo/Passivo</t>
   </si>
   <si>
     <t>média anual M€ 25/21</t>
   </si>
   <si>
     <t>Posição (stock) de Investimento Direto entre Portugal e a Alemanha - Princípio Ativo/Passivo</t>
   </si>
   <si>
     <t>Fluxos de Investimento Direto entre Portugal e a Alemanha - Princípio Direcional</t>
   </si>
   <si>
     <t>Posição (stock) de Investimento Direto entre Portugal e a Alemanha - Princípio Direcional</t>
   </si>
   <si>
     <t>Posição (stock) de Investimento Direto da Alemanha em Portugal como Contraparte Final - Princípio Direcional</t>
   </si>
   <si>
     <t>tvma % 25/22</t>
   </si>
   <si>
     <t>Balança Comercial de Serviços de Turismo de Portugal com a Alemanha</t>
   </si>
   <si>
-    <t>Posição de 2021 a 2025 entre 62 países; em 2025 jan/mar e 2026 jan/mar entre 13 países</t>
+    <t>Posição de 2021 a 2025 entre 62 países; em 2025 jan/jun e 2026 jan/jun entre 13 países</t>
   </si>
   <si>
     <t>Indicadores de Turismo da Alemanha em Portugal</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -1094,51 +1097,51 @@
         <color rgb="FF005629"/>
       </top>
       <bottom style="hair">
         <color rgb="FF005629"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF005629"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="144">
+  <cellXfs count="145">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -1460,50 +1463,53 @@
     <xf numFmtId="164" fontId="22" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -2356,51 +2362,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet19">
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
   <dimension ref="A2:K572"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A567" sqref="A567"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.85546875" style="4" customWidth="1"/>
-    <col min="2" max="11" width="8.7109375" style="4" customWidth="1"/>
+    <col min="2" max="2" width="9" style="4" bestFit="1" customWidth="1"/>
+    <col min="3" max="11" width="8.7109375" style="4" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="95" t="s">
         <v>136</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="7" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
@@ -2425,385 +2432,385 @@
     </row>
     <row r="7" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11"/>
       <c r="B7" s="12">
         <v>2021</v>
       </c>
       <c r="C7" s="12">
         <v>2022</v>
       </c>
       <c r="D7" s="12">
         <v>2023</v>
       </c>
       <c r="E7" s="12">
         <v>2024</v>
       </c>
       <c r="F7" s="12">
         <v>2025</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>138</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I7" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="K7" s="13" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="16">
         <v>7011.7558589999999</v>
       </c>
       <c r="C8" s="16">
         <v>8501.8405179999991</v>
       </c>
       <c r="D8" s="16">
         <v>8279.6676239999997</v>
       </c>
       <c r="E8" s="16">
         <v>9658.927525000001</v>
       </c>
       <c r="F8" s="16">
-        <v>11072.49639</v>
+        <v>10990.209451999999</v>
       </c>
       <c r="G8" s="16">
-        <v>14.634842857463093</v>
+        <v>13.782916618374752</v>
       </c>
       <c r="H8" s="16">
-        <v>12.09976194378668</v>
+        <v>11.890907388783333</v>
       </c>
       <c r="I8" s="16">
-        <v>3421.617213</v>
+        <v>5782.2727199999999</v>
       </c>
       <c r="J8" s="16">
-        <v>2405.4100699999999</v>
+        <v>5053.8733169999996</v>
       </c>
       <c r="K8" s="16">
-        <v>-29.699615115888772</v>
+        <v>-12.597112558883255</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="16">
         <v>10324.448146999999</v>
       </c>
       <c r="C9" s="16">
         <v>12104.763606</v>
       </c>
       <c r="D9" s="16">
         <v>11999.233855</v>
       </c>
       <c r="E9" s="16">
         <v>12127.175416</v>
       </c>
       <c r="F9" s="16">
-        <v>13229.334096999999</v>
+        <v>13242.461883</v>
       </c>
       <c r="G9" s="16">
-        <v>9.0883379121065975</v>
+        <v>9.1965888901759083</v>
       </c>
       <c r="H9" s="16">
-        <v>6.3941585660582057</v>
+        <v>6.4205431196242557</v>
       </c>
       <c r="I9" s="16">
-        <v>3300.0834720000003</v>
+        <v>6564.4036560000004</v>
       </c>
       <c r="J9" s="16">
-        <v>3503.9339490000002</v>
+        <v>7294.3376260000005</v>
       </c>
       <c r="K9" s="16">
-        <v>6.1771309340989884</v>
+        <v>11.119577775093482</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="16">
         <v>-3312.6922879999993</v>
       </c>
       <c r="C10" s="16">
         <v>-3602.9230880000014</v>
       </c>
       <c r="D10" s="16">
         <v>-3719.5662310000007</v>
       </c>
       <c r="E10" s="16">
         <v>-2468.2478909999991</v>
       </c>
       <c r="F10" s="16">
-        <v>-2156.8377069999988</v>
+        <v>-2252.2524310000008</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I10" s="16">
-        <v>121.53374099999974</v>
+        <v>-782.13093600000047</v>
       </c>
       <c r="J10" s="16">
-        <v>-1098.5238790000003</v>
+        <v>-2240.4643090000009</v>
       </c>
       <c r="K10" s="16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="17">
         <v>67.914098256548698</v>
       </c>
       <c r="C11" s="17">
         <v>70.235494014818016</v>
       </c>
       <c r="D11" s="17">
         <v>69.001635638177987</v>
       </c>
       <c r="E11" s="17">
         <v>79.64696801743699</v>
       </c>
       <c r="F11" s="17">
-        <v>83.696551230880914</v>
+        <v>82.992192457119103</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="17">
-        <v>103.68274748294002</v>
+        <v>88.085270544185434</v>
       </c>
       <c r="J11" s="17">
-        <v>68.648841702238371</v>
+        <v>69.284883372904616</v>
       </c>
       <c r="K11" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="20" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21"/>
     </row>
     <row r="19" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>141</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
     </row>
     <row r="20" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23"/>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="24"/>
       <c r="E20" s="12">
         <v>2021</v>
       </c>
       <c r="F20" s="12">
         <v>2022</v>
       </c>
       <c r="G20" s="12">
         <v>2023</v>
       </c>
       <c r="H20" s="12">
         <v>2024</v>
       </c>
       <c r="I20" s="12">
         <v>2025</v>
       </c>
       <c r="J20" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="K20" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="K20" s="13" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="124" t="s">
+      <c r="A21" s="125" t="s">
         <v>142</v>
       </c>
-      <c r="B21" s="124"/>
-      <c r="C21" s="124"/>
+      <c r="B21" s="125"/>
+      <c r="C21" s="125"/>
       <c r="D21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E21" s="27">
         <v>3</v>
       </c>
       <c r="F21" s="27">
         <v>3</v>
       </c>
       <c r="G21" s="27">
         <v>3</v>
       </c>
       <c r="H21" s="27">
         <v>2</v>
       </c>
       <c r="I21" s="27">
         <v>2</v>
       </c>
       <c r="J21" s="27">
         <v>2</v>
       </c>
       <c r="K21" s="27">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="124"/>
-[...1 lines deleted...]
-      <c r="C22" s="124"/>
+      <c r="A22" s="125"/>
+      <c r="B22" s="125"/>
+      <c r="C22" s="125"/>
       <c r="D22" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="28">
         <v>11.021563023125573</v>
       </c>
       <c r="F22" s="28">
         <v>10.84380557955703</v>
       </c>
       <c r="G22" s="28">
         <v>10.705521523193234</v>
       </c>
       <c r="H22" s="28">
         <v>12.242751894142591</v>
       </c>
       <c r="I22" s="28">
-        <v>13.950304304147776</v>
+        <v>13.917373305848034</v>
       </c>
       <c r="J22" s="28">
-        <v>16.226513576152922</v>
+        <v>14.223981923815082</v>
       </c>
       <c r="K22" s="28">
-        <v>12.200871136147921</v>
+        <v>12.219900187457888</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="127" t="s">
+      <c r="A23" s="128" t="s">
         <v>143</v>
       </c>
-      <c r="B23" s="127"/>
-      <c r="C23" s="127"/>
+      <c r="B23" s="128"/>
+      <c r="C23" s="128"/>
       <c r="D23" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E23" s="30">
         <v>2</v>
       </c>
       <c r="F23" s="30">
         <v>2</v>
       </c>
       <c r="G23" s="30">
         <v>2</v>
       </c>
       <c r="H23" s="30">
         <v>2</v>
       </c>
       <c r="I23" s="30">
         <v>2</v>
       </c>
       <c r="J23" s="30">
         <v>2</v>
       </c>
       <c r="K23" s="30">
         <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="128"/>
-[...1 lines deleted...]
-      <c r="C24" s="128"/>
+      <c r="A24" s="129"/>
+      <c r="B24" s="129"/>
+      <c r="C24" s="129"/>
       <c r="D24" s="31" t="s">
         <v>33</v>
       </c>
       <c r="E24" s="32">
         <v>12.417294349705251</v>
       </c>
       <c r="F24" s="32">
         <v>11.048367197467487</v>
       </c>
       <c r="G24" s="32">
         <v>11.411712188017084</v>
       </c>
       <c r="H24" s="32">
         <v>11.308080293118746</v>
       </c>
       <c r="I24" s="32">
-        <v>11.854712436405187</v>
+        <v>11.815916924060646</v>
       </c>
       <c r="J24" s="32">
-        <v>12.051929636116791</v>
+        <v>11.706552190170093</v>
       </c>
       <c r="K24" s="32">
-        <v>12.455154268181328</v>
+        <v>12.233569279577553</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="34"/>
     </row>
     <row r="26" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="35"/>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
     </row>
     <row r="27" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>144</v>
       </c>
@@ -2820,151 +2827,151 @@
     </row>
     <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="23"/>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="24"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12">
         <v>2021</v>
       </c>
       <c r="H28" s="12">
         <v>2022</v>
       </c>
       <c r="I28" s="12">
         <v>2023</v>
       </c>
       <c r="J28" s="12">
         <v>2024</v>
       </c>
       <c r="K28" s="12">
         <v>2025</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="124" t="s">
+      <c r="A29" s="125" t="s">
         <v>145</v>
       </c>
-      <c r="B29" s="124"/>
-[...2 lines deleted...]
-      <c r="E29" s="125" t="s">
+      <c r="B29" s="125"/>
+      <c r="C29" s="125"/>
+      <c r="D29" s="125"/>
+      <c r="E29" s="126" t="s">
         <v>23</v>
       </c>
-      <c r="F29" s="125"/>
+      <c r="F29" s="126"/>
       <c r="G29" s="27">
         <v>27</v>
       </c>
       <c r="H29" s="27">
         <v>28</v>
       </c>
       <c r="I29" s="27">
         <v>25</v>
       </c>
       <c r="J29" s="27">
         <v>25</v>
       </c>
       <c r="K29" s="27">
         <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="124"/>
-[...3 lines deleted...]
-      <c r="E30" s="125" t="s">
+      <c r="A30" s="125"/>
+      <c r="B30" s="125"/>
+      <c r="C30" s="125"/>
+      <c r="D30" s="125"/>
+      <c r="E30" s="126" t="s">
         <v>146</v>
       </c>
-      <c r="F30" s="125"/>
+      <c r="F30" s="126"/>
       <c r="G30" s="28">
         <v>0.72727456919874978</v>
       </c>
       <c r="H30" s="28">
-        <v>0.73011065653772578</v>
+        <v>0.7249571490666622</v>
       </c>
       <c r="I30" s="28">
-        <v>0.7676707330193927</v>
+        <v>0.76733322173283836</v>
       </c>
       <c r="J30" s="28">
         <v>0.77608913364252075</v>
       </c>
       <c r="K30" s="28">
-        <v>0.81571892701015303</v>
+        <v>0.81871052966567959</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="127" t="s">
+      <c r="A31" s="128" t="s">
         <v>147</v>
       </c>
-      <c r="B31" s="127"/>
-[...2 lines deleted...]
-      <c r="E31" s="129" t="s">
+      <c r="B31" s="128"/>
+      <c r="C31" s="128"/>
+      <c r="D31" s="128"/>
+      <c r="E31" s="130" t="s">
         <v>23</v>
       </c>
-      <c r="F31" s="129"/>
+      <c r="F31" s="130"/>
       <c r="G31" s="30">
         <v>32</v>
       </c>
       <c r="H31" s="30">
         <v>34</v>
       </c>
       <c r="I31" s="30">
         <v>32</v>
       </c>
       <c r="J31" s="30">
         <v>31</v>
       </c>
       <c r="K31" s="30">
         <v>28</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="128"/>
-[...3 lines deleted...]
-      <c r="E32" s="126" t="s">
+      <c r="A32" s="129"/>
+      <c r="B32" s="129"/>
+      <c r="C32" s="129"/>
+      <c r="D32" s="129"/>
+      <c r="E32" s="127" t="s">
         <v>148</v>
       </c>
-      <c r="F32" s="126"/>
+      <c r="F32" s="127"/>
       <c r="G32" s="32">
         <v>0.58921780063884266</v>
       </c>
       <c r="H32" s="32">
-        <v>0.58507373988903777</v>
+        <v>0.5572499273585847</v>
       </c>
       <c r="I32" s="32">
-        <v>0.60003517241920568</v>
+        <v>0.58889578715788826</v>
       </c>
       <c r="J32" s="32">
         <v>0.68714852709836272</v>
       </c>
       <c r="K32" s="32">
-        <v>0.69858441018803275</v>
+        <v>0.698287248271109</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
         <v>149</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="34"/>
     </row>
     <row r="34" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="35"/>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
     </row>
     <row r="35" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
         <v>150</v>
       </c>
@@ -2981,815 +2988,815 @@
     </row>
     <row r="36" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="23"/>
       <c r="B36" s="23"/>
       <c r="C36" s="23"/>
       <c r="D36" s="23"/>
       <c r="E36" s="39" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="13">
         <v>2021</v>
       </c>
       <c r="G36" s="13">
         <v>2022</v>
       </c>
       <c r="H36" s="13">
         <v>2023</v>
       </c>
       <c r="I36" s="13">
         <v>2024</v>
       </c>
       <c r="J36" s="13">
         <v>2025</v>
       </c>
       <c r="K36" s="13" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="124" t="s">
+      <c r="A37" s="125" t="s">
         <v>151</v>
       </c>
-      <c r="B37" s="124"/>
-[...1 lines deleted...]
-      <c r="D37" s="124"/>
+      <c r="B37" s="125"/>
+      <c r="C37" s="125"/>
+      <c r="D37" s="125"/>
       <c r="E37" s="26" t="s">
         <v>5</v>
       </c>
       <c r="F37" s="40">
         <v>1.1776742524226567</v>
       </c>
       <c r="G37" s="40">
         <v>2.3422181703433247</v>
       </c>
       <c r="H37" s="40">
         <v>-0.2833738956268112</v>
       </c>
       <c r="I37" s="40">
         <v>1.7833682735563001</v>
       </c>
       <c r="J37" s="40">
-        <v>1.7917075011368557</v>
+        <v>1.6874082853641703</v>
       </c>
       <c r="K37" s="40">
-        <v>-4.8192120788448571</v>
+        <v>-1.7918110132981926</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="131" t="s">
+      <c r="A38" s="132" t="s">
         <v>35</v>
       </c>
-      <c r="B38" s="131"/>
-[...1 lines deleted...]
-      <c r="D38" s="131"/>
+      <c r="B38" s="132"/>
+      <c r="C38" s="132"/>
+      <c r="D38" s="132"/>
       <c r="E38" s="41" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="42">
         <v>18.343770509814043</v>
       </c>
       <c r="G38" s="42">
         <v>23.2388490869163</v>
       </c>
       <c r="H38" s="42">
         <v>-1.3552804405528664</v>
       </c>
       <c r="I38" s="42">
         <v>2.0104785650741244</v>
       </c>
       <c r="J38" s="42">
-        <v>0.60324914279216613</v>
+        <v>9.1877061696347309E-2</v>
       </c>
       <c r="K38" s="42">
-        <v>-6.5042047406657995</v>
+        <v>1.7370904819408279</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="127" t="s">
+      <c r="A39" s="128" t="s">
         <v>152</v>
       </c>
-      <c r="B39" s="127"/>
-[...1 lines deleted...]
-      <c r="D39" s="127"/>
+      <c r="B39" s="128"/>
+      <c r="C39" s="128"/>
+      <c r="D39" s="128"/>
       <c r="E39" s="43" t="s">
         <v>5</v>
       </c>
       <c r="F39" s="44">
         <v>1.8144230223571374</v>
       </c>
       <c r="G39" s="44">
         <v>2.1411992946235308</v>
       </c>
       <c r="H39" s="44">
         <v>-9.6320050292216616E-2</v>
       </c>
       <c r="I39" s="44">
         <v>0.12167712444484378</v>
       </c>
       <c r="J39" s="44">
-        <v>1.0277165484109665</v>
+        <v>1.0399576559291301</v>
       </c>
       <c r="K39" s="44">
-        <v>0.74446347370841404</v>
+        <v>1.3017191755678723</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="132" t="s">
+      <c r="A40" s="133" t="s">
         <v>36</v>
       </c>
-      <c r="B40" s="132"/>
-[...1 lines deleted...]
-      <c r="D40" s="132"/>
+      <c r="B40" s="133"/>
+      <c r="C40" s="133"/>
+      <c r="D40" s="133"/>
       <c r="E40" s="45" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="17">
         <v>22.011918431971004</v>
       </c>
       <c r="G40" s="17">
         <v>31.770544770324882</v>
       </c>
       <c r="H40" s="17">
         <v>-4.0280111631669717</v>
       </c>
       <c r="I40" s="17">
         <v>1.9924603779147958</v>
       </c>
       <c r="J40" s="17">
-        <v>4.0581701808905946</v>
+        <v>4.5034255776094412</v>
       </c>
       <c r="K40" s="17">
-        <v>2.7397399847196215</v>
+        <v>6.3325924630490569</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
     </row>
     <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="46"/>
     </row>
     <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B44" s="37"/>
       <c r="C44" s="37"/>
       <c r="D44" s="37"/>
       <c r="E44" s="37"/>
       <c r="F44" s="37"/>
       <c r="G44" s="37"/>
       <c r="H44" s="37"/>
       <c r="I44" s="37"/>
       <c r="J44" s="37"/>
       <c r="K44" s="37"/>
     </row>
     <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="23"/>
       <c r="B45" s="23"/>
       <c r="C45" s="23"/>
       <c r="D45" s="23"/>
       <c r="E45" s="23"/>
       <c r="F45" s="23"/>
       <c r="G45" s="12">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H45" s="12">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I45" s="12">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="J45" s="12">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="K45" s="12">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="133" t="s">
+      <c r="A46" s="134" t="s">
         <v>153</v>
       </c>
-      <c r="B46" s="133"/>
-      <c r="C46" s="133"/>
+      <c r="B46" s="134"/>
+      <c r="C46" s="134"/>
       <c r="D46" s="47" t="s">
         <v>30</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
       <c r="G46" s="48">
-        <v>3685</v>
+        <v>3750</v>
       </c>
       <c r="H46" s="48">
-        <v>3750</v>
+        <v>3974</v>
       </c>
       <c r="I46" s="48">
-        <v>3974</v>
+        <v>3813</v>
       </c>
       <c r="J46" s="48">
-        <v>3813</v>
+        <v>3137</v>
       </c>
       <c r="K46" s="48">
-        <v>3137</v>
+        <v>3049</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="124"/>
-[...1 lines deleted...]
-      <c r="C47" s="124"/>
+      <c r="A47" s="125"/>
+      <c r="B47" s="125"/>
+      <c r="C47" s="125"/>
       <c r="D47" s="50" t="s">
         <v>75</v>
       </c>
       <c r="E47" s="50"/>
       <c r="F47" s="50"/>
       <c r="G47" s="51">
-        <v>17.795055051187948</v>
+        <v>16.650386288961904</v>
       </c>
       <c r="H47" s="51">
-        <v>16.650386288961904</v>
+        <v>17.323452484742809</v>
       </c>
       <c r="I47" s="51">
-        <v>17.323452484742809</v>
+        <v>16.888121179909646</v>
       </c>
       <c r="J47" s="51">
-        <v>16.888121179909646</v>
+        <v>14.8174389495064</v>
       </c>
       <c r="K47" s="51">
-        <v>14.8174389495064</v>
+        <v>14.434502674809449</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="128"/>
-[...1 lines deleted...]
-      <c r="C48" s="128"/>
+      <c r="A48" s="129"/>
+      <c r="B48" s="129"/>
+      <c r="C48" s="129"/>
       <c r="D48" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="52">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H48" s="52">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I48" s="52">
         <v>7</v>
       </c>
       <c r="J48" s="52">
         <v>7</v>
       </c>
       <c r="K48" s="52">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C49" s="53"/>
       <c r="F49" s="54"/>
-      <c r="G49" s="136" t="s">
+      <c r="G49" s="137" t="s">
         <v>154</v>
       </c>
-      <c r="H49" s="136"/>
-[...2 lines deleted...]
-      <c r="K49" s="136"/>
+      <c r="H49" s="137"/>
+      <c r="I49" s="137"/>
+      <c r="J49" s="137"/>
+      <c r="K49" s="137"/>
     </row>
     <row r="50" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="130" t="s">
+      <c r="A50" s="131" t="s">
         <v>48</v>
       </c>
-      <c r="B50" s="130"/>
-[...8 lines deleted...]
-      <c r="K50" s="130"/>
+      <c r="B50" s="131"/>
+      <c r="C50" s="131"/>
+      <c r="D50" s="131"/>
+      <c r="E50" s="131"/>
+      <c r="F50" s="131"/>
+      <c r="G50" s="131"/>
+      <c r="H50" s="131"/>
+      <c r="I50" s="131"/>
+      <c r="J50" s="131"/>
+      <c r="K50" s="131"/>
     </row>
     <row r="51" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="4" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="C51" s="53"/>
     </row>
     <row r="52" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="130" t="s">
+      <c r="A52" s="131" t="s">
         <v>154</v>
       </c>
-      <c r="B52" s="130"/>
-[...8 lines deleted...]
-      <c r="K52" s="130"/>
+      <c r="B52" s="131"/>
+      <c r="C52" s="131"/>
+      <c r="D52" s="131"/>
+      <c r="E52" s="131"/>
+      <c r="F52" s="131"/>
+      <c r="G52" s="131"/>
+      <c r="H52" s="131"/>
+      <c r="I52" s="131"/>
+      <c r="J52" s="131"/>
+      <c r="K52" s="131"/>
     </row>
     <row r="53" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="55"/>
       <c r="B53" s="55"/>
       <c r="C53" s="55"/>
       <c r="D53" s="55"/>
       <c r="E53" s="55"/>
       <c r="F53" s="55"/>
       <c r="G53" s="55"/>
       <c r="H53" s="55"/>
       <c r="I53" s="55"/>
       <c r="J53" s="55"/>
       <c r="K53" s="55"/>
     </row>
     <row r="54" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A54" s="46"/>
       <c r="B54" s="46"/>
       <c r="C54" s="56"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
     </row>
     <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="2" t="s">
         <v>155</v>
       </c>
       <c r="B55" s="37"/>
       <c r="C55" s="38"/>
       <c r="D55" s="37"/>
       <c r="E55" s="37"/>
       <c r="F55" s="37"/>
       <c r="G55" s="37"/>
       <c r="H55" s="37"/>
       <c r="I55" s="37"/>
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
     </row>
     <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="47"/>
       <c r="B56" s="47"/>
       <c r="C56" s="57"/>
       <c r="D56" s="47"/>
       <c r="E56" s="47"/>
       <c r="F56" s="47"/>
       <c r="G56" s="47"/>
-      <c r="H56" s="123" t="s">
+      <c r="H56" s="124" t="s">
         <v>59</v>
       </c>
-      <c r="I56" s="123"/>
-      <c r="J56" s="123" t="s">
+      <c r="I56" s="124"/>
+      <c r="J56" s="124" t="s">
         <v>56</v>
       </c>
-      <c r="K56" s="123"/>
+      <c r="K56" s="124"/>
     </row>
     <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="1"/>
       <c r="B57" s="1"/>
       <c r="C57" s="58"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="58" t="s">
         <v>60</v>
       </c>
       <c r="I57" s="58" t="s">
         <v>58</v>
       </c>
       <c r="J57" s="58" t="s">
         <v>156</v>
       </c>
       <c r="K57" s="58" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B58" s="22"/>
       <c r="C58" s="59"/>
       <c r="D58" s="22"/>
       <c r="E58" s="22"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="49">
-        <v>3137</v>
+        <v>3049</v>
       </c>
       <c r="I58" s="60">
         <v>100</v>
       </c>
       <c r="J58" s="60">
-        <v>9658.927525000001</v>
+        <v>10990.209451999999</v>
       </c>
       <c r="K58" s="60">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>106</v>
       </c>
       <c r="B59" s="22"/>
       <c r="C59" s="59"/>
       <c r="D59" s="22"/>
       <c r="E59" s="22"/>
       <c r="F59" s="37"/>
       <c r="G59" s="37"/>
       <c r="H59" s="49">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="I59" s="60">
-        <v>3.2833917755817663</v>
+        <v>3.5749426041325028</v>
       </c>
       <c r="J59" s="60">
-        <v>7245.7163839999994</v>
+        <v>8546.097248</v>
       </c>
       <c r="K59" s="60">
-        <v>75.015744400670386</v>
+        <v>77.761004331403171</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>107</v>
       </c>
       <c r="B60" s="22"/>
       <c r="C60" s="59"/>
       <c r="D60" s="22"/>
       <c r="E60" s="22"/>
       <c r="F60" s="37"/>
       <c r="G60" s="37"/>
       <c r="H60" s="49">
-        <v>591</v>
+        <v>606</v>
       </c>
       <c r="I60" s="60">
-        <v>18.839655722027416</v>
+        <v>19.875368973433911</v>
       </c>
       <c r="J60" s="60">
-        <v>1772.7319750000001</v>
+        <v>1826.882044</v>
       </c>
       <c r="K60" s="60">
-        <v>18.353300305977811</v>
+        <v>16.622813714142126</v>
       </c>
     </row>
     <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>108</v>
       </c>
       <c r="B61" s="22"/>
       <c r="C61" s="59"/>
       <c r="D61" s="22"/>
       <c r="E61" s="22"/>
       <c r="F61" s="37"/>
       <c r="G61" s="37"/>
       <c r="H61" s="49">
-        <v>2321</v>
+        <v>2229</v>
       </c>
       <c r="I61" s="60">
-        <v>73.987886515779408</v>
+        <v>73.105936372581169</v>
       </c>
       <c r="J61" s="60">
-        <v>481.82231000000002</v>
+        <v>488.96758699999998</v>
       </c>
       <c r="K61" s="60">
-        <v>4.9883624113847977</v>
+        <v>4.4491198201051363</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>109</v>
       </c>
       <c r="B62" s="22"/>
       <c r="C62" s="59"/>
       <c r="D62" s="22"/>
       <c r="E62" s="22"/>
       <c r="F62" s="37"/>
       <c r="G62" s="37"/>
       <c r="H62" s="49">
-        <v>122</v>
+        <v>105</v>
       </c>
       <c r="I62" s="60">
-        <v>3.8890659866114117</v>
+        <v>3.4437520498524101</v>
       </c>
       <c r="J62" s="60">
-        <v>5.1313999999999999E-2</v>
+        <v>4.3194000000000003E-2</v>
       </c>
       <c r="K62" s="60">
-        <v>5.312598098203454E-4</v>
+        <v>3.9302253691024563E-4</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="61" t="s">
         <v>61</v>
       </c>
       <c r="B63" s="61"/>
       <c r="C63" s="62"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="64" t="s">
         <v>26</v>
       </c>
       <c r="I63" s="65" t="s">
         <v>26</v>
       </c>
       <c r="J63" s="66">
-        <v>158.60554200000115</v>
+        <v>128.21937900000012</v>
       </c>
       <c r="K63" s="66">
-        <v>1.6420616221571862</v>
+        <v>1.1666691118126522</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="53"/>
-      <c r="F64" s="135" t="s">
+      <c r="F64" s="136" t="s">
         <v>154</v>
       </c>
-      <c r="G64" s="135"/>
-[...3 lines deleted...]
-      <c r="K64" s="135"/>
+      <c r="G64" s="136"/>
+      <c r="H64" s="136"/>
+      <c r="I64" s="136"/>
+      <c r="J64" s="136"/>
+      <c r="K64" s="136"/>
     </row>
     <row r="65" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="46"/>
       <c r="C65" s="53"/>
     </row>
     <row r="66" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="46"/>
       <c r="C66" s="53"/>
     </row>
     <row r="67" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A67" s="2" t="s">
         <v>157</v>
       </c>
       <c r="B67" s="37"/>
       <c r="C67" s="38"/>
       <c r="D67" s="37"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="37"/>
       <c r="I67" s="37"/>
       <c r="J67" s="37"/>
       <c r="K67" s="37"/>
     </row>
     <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="47"/>
       <c r="B68" s="47"/>
       <c r="C68" s="57"/>
       <c r="D68" s="47"/>
       <c r="E68" s="47"/>
       <c r="F68" s="47"/>
       <c r="G68" s="47"/>
-      <c r="H68" s="123" t="s">
+      <c r="H68" s="124" t="s">
         <v>59</v>
       </c>
-      <c r="I68" s="123"/>
-      <c r="J68" s="123" t="s">
+      <c r="I68" s="124"/>
+      <c r="J68" s="124" t="s">
         <v>56</v>
       </c>
-      <c r="K68" s="123"/>
+      <c r="K68" s="124"/>
     </row>
     <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="1"/>
       <c r="B69" s="1"/>
       <c r="C69" s="58"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="58" t="s">
         <v>60</v>
       </c>
       <c r="I69" s="58" t="s">
         <v>58</v>
       </c>
       <c r="J69" s="58" t="s">
         <v>156</v>
       </c>
       <c r="K69" s="58" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B70" s="22"/>
       <c r="C70" s="59"/>
       <c r="D70" s="22"/>
       <c r="E70" s="22"/>
       <c r="F70" s="22"/>
       <c r="G70" s="22"/>
       <c r="H70" s="49">
-        <v>3137</v>
+        <v>3049</v>
       </c>
       <c r="I70" s="67">
         <v>100</v>
       </c>
       <c r="J70" s="60">
-        <v>9658.927525000001</v>
+        <v>10990.209451999999</v>
       </c>
       <c r="K70" s="67">
         <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="15" t="s">
         <v>100</v>
       </c>
       <c r="B71" s="22"/>
       <c r="C71" s="59"/>
       <c r="D71" s="22"/>
       <c r="E71" s="22"/>
       <c r="F71" s="22"/>
       <c r="G71" s="22"/>
       <c r="H71" s="49">
-        <v>2478</v>
+        <v>2391</v>
       </c>
       <c r="I71" s="60">
-        <v>78.992668154287543</v>
+        <v>78.41915382092489</v>
       </c>
       <c r="J71" s="60">
-        <v>2161.8108990000001</v>
+        <v>2231.3431269999996</v>
       </c>
       <c r="K71" s="67">
-        <v>22.381479656044938</v>
+        <v>20.303008206944952</v>
       </c>
     </row>
     <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="15" t="s">
         <v>101</v>
       </c>
       <c r="B72" s="22"/>
       <c r="C72" s="59"/>
       <c r="D72" s="22"/>
       <c r="E72" s="22"/>
       <c r="F72" s="22"/>
       <c r="G72" s="22"/>
       <c r="H72" s="49">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="I72" s="67">
-        <v>10.073318457124641</v>
+        <v>10.20006559527714</v>
       </c>
       <c r="J72" s="60">
-        <v>2808.592701</v>
+        <v>2649.0022359999998</v>
       </c>
       <c r="K72" s="67">
-        <v>29.077686872901552</v>
+        <v>24.103291639432172</v>
       </c>
     </row>
     <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="15" t="s">
         <v>102</v>
       </c>
       <c r="B73" s="22"/>
       <c r="C73" s="59"/>
       <c r="D73" s="22"/>
       <c r="E73" s="22"/>
       <c r="F73" s="22"/>
       <c r="G73" s="22"/>
       <c r="H73" s="49">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="I73" s="67">
-        <v>4.5584953777494421</v>
+        <v>4.9524434240734667</v>
       </c>
       <c r="J73" s="60">
-        <v>1792.7309720000001</v>
+        <v>2174.0724799999998</v>
       </c>
       <c r="K73" s="67">
-        <v>18.560352247802996</v>
+        <v>19.781902151140184</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="15" t="s">
         <v>103</v>
       </c>
       <c r="B74" s="22"/>
       <c r="C74" s="59"/>
       <c r="D74" s="22"/>
       <c r="E74" s="22"/>
       <c r="F74" s="22"/>
       <c r="G74" s="22"/>
       <c r="H74" s="49">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="I74" s="67">
-        <v>6.3755180108383813</v>
+        <v>6.4283371597244994</v>
       </c>
       <c r="J74" s="60">
-        <v>2737.1874109999999</v>
+        <v>3807.5722299999998</v>
       </c>
       <c r="K74" s="67">
-        <v>28.338419601093339</v>
+        <v>34.64512889067003</v>
       </c>
     </row>
     <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="50" t="s">
         <v>104</v>
       </c>
       <c r="B75" s="68"/>
       <c r="C75" s="69"/>
       <c r="D75" s="68"/>
       <c r="E75" s="68"/>
       <c r="F75" s="68"/>
       <c r="G75" s="68"/>
       <c r="H75" s="70">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="I75" s="71">
-        <v>2.0720433535224734</v>
+        <v>2.4270252541816988</v>
       </c>
       <c r="J75" s="72">
-        <v>437.017563</v>
+        <v>436.70933100000002</v>
       </c>
       <c r="K75" s="71">
-        <v>4.5244936548998487</v>
+        <v>3.9736215484094131</v>
       </c>
     </row>
     <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="73" t="s">
         <v>61</v>
       </c>
       <c r="B76" s="73"/>
       <c r="C76" s="74"/>
       <c r="D76" s="73"/>
       <c r="E76" s="73"/>
       <c r="F76" s="75"/>
       <c r="G76" s="75"/>
       <c r="H76" s="76" t="s">
         <v>26</v>
       </c>
       <c r="I76" s="77" t="s">
         <v>26</v>
       </c>
       <c r="J76" s="78">
-        <v>158.60554200000115</v>
+        <v>128.21937900000012</v>
       </c>
       <c r="K76" s="78">
-        <v>1.642061622157172</v>
+        <v>1.1666691118126664</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A77" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="53"/>
-      <c r="F77" s="135" t="s">
+      <c r="F77" s="136" t="s">
         <v>154</v>
       </c>
-      <c r="G77" s="135"/>
-[...3 lines deleted...]
-      <c r="K77" s="135"/>
+      <c r="G77" s="136"/>
+      <c r="H77" s="136"/>
+      <c r="I77" s="136"/>
+      <c r="J77" s="136"/>
+      <c r="K77" s="136"/>
     </row>
     <row r="78" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="46"/>
       <c r="C78" s="34"/>
     </row>
     <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="46"/>
       <c r="C79" s="34"/>
     </row>
     <row r="80" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="2" t="s">
         <v>158</v>
       </c>
       <c r="B80" s="37"/>
       <c r="C80" s="37"/>
       <c r="D80" s="37"/>
       <c r="E80" s="37"/>
       <c r="F80" s="37"/>
       <c r="G80" s="37"/>
       <c r="H80" s="37"/>
       <c r="I80" s="37"/>
       <c r="J80" s="37"/>
       <c r="K80" s="37"/>
     </row>
     <row r="81" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
@@ -3818,587 +3825,587 @@
         <v>138</v>
       </c>
       <c r="K81" s="13" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="79"/>
       <c r="D82" s="16">
         <v>2094.1561659999998</v>
       </c>
       <c r="E82" s="16">
         <v>29.866358842372236</v>
       </c>
       <c r="F82" s="16">
         <v>2552.3156770000001</v>
       </c>
       <c r="G82" s="16">
         <v>26.424421038400947</v>
       </c>
       <c r="H82" s="16">
-        <v>2813.5727819999997</v>
+        <v>2775.3975869999995</v>
       </c>
       <c r="I82" s="16">
-        <v>25.41046465854842</v>
+        <v>25.253363906498912</v>
       </c>
       <c r="J82" s="16">
-        <v>10.236081193023979</v>
+        <v>8.7403729879609031</v>
       </c>
       <c r="K82" s="16">
-        <v>261.25710499999968</v>
+        <v>223.08190999999943</v>
       </c>
     </row>
     <row r="83" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="79"/>
       <c r="D83" s="16">
         <v>501.78044200000005</v>
       </c>
       <c r="E83" s="16">
         <v>7.1562737221652615</v>
       </c>
       <c r="F83" s="16">
         <v>1266.296274</v>
       </c>
       <c r="G83" s="16">
         <v>13.110112595031609</v>
       </c>
       <c r="H83" s="16">
-        <v>2498.1167600000008</v>
+        <v>2502.3347660000009</v>
       </c>
       <c r="I83" s="16">
-        <v>22.561459241080868</v>
+        <v>22.768763206279257</v>
       </c>
       <c r="J83" s="16">
-        <v>97.277431142469013</v>
+        <v>97.610529019056472</v>
       </c>
       <c r="K83" s="16">
-        <v>1231.8204860000008</v>
+        <v>1236.0384920000008</v>
       </c>
     </row>
     <row r="84" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="79"/>
       <c r="D84" s="16">
         <v>1187.336558</v>
       </c>
       <c r="E84" s="16">
         <v>16.933512544878241</v>
       </c>
       <c r="F84" s="16">
         <v>1822.155522</v>
       </c>
       <c r="G84" s="16">
         <v>18.864988036029391</v>
       </c>
       <c r="H84" s="16">
-        <v>1793.7186770000001</v>
+        <v>1777.5688859999996</v>
       </c>
       <c r="I84" s="16">
-        <v>16.199767548535636</v>
+        <v>16.174112911710864</v>
       </c>
       <c r="J84" s="16">
-        <v>-1.5606156915073657</v>
+        <v>-2.4469171517841741</v>
       </c>
       <c r="K84" s="16">
-        <v>-28.436844999999948</v>
+        <v>-44.586636000000453</v>
       </c>
     </row>
     <row r="85" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="79"/>
       <c r="D85" s="16">
         <v>587.93956500000002</v>
       </c>
       <c r="E85" s="16">
         <v>8.3850547113009508</v>
       </c>
       <c r="F85" s="16">
         <v>859.53920999999991</v>
       </c>
       <c r="G85" s="16">
         <v>8.8989094055760578</v>
       </c>
       <c r="H85" s="16">
-        <v>705.35062700000015</v>
+        <v>701.4305599999999</v>
       </c>
       <c r="I85" s="16">
-        <v>6.3702944860476949</v>
+        <v>6.3823220391159463</v>
       </c>
       <c r="J85" s="16">
-        <v>-17.938516498857542</v>
+        <v>-18.394582604323546</v>
       </c>
       <c r="K85" s="16">
-        <v>-154.18858299999977</v>
+        <v>-158.10865000000001</v>
       </c>
     </row>
     <row r="86" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="79"/>
       <c r="D86" s="16">
         <v>452.07818800000007</v>
       </c>
       <c r="E86" s="16">
         <v>6.4474319570002034</v>
       </c>
       <c r="F86" s="16">
         <v>607.890717</v>
       </c>
       <c r="G86" s="16">
         <v>6.2935632908168015</v>
       </c>
       <c r="H86" s="16">
-        <v>636.33081400000003</v>
+        <v>624.74787200000003</v>
       </c>
       <c r="I86" s="16">
-        <v>5.7469498438915272</v>
+        <v>5.6845856735360796</v>
       </c>
       <c r="J86" s="16">
-        <v>4.6784884527197077</v>
+        <v>2.7730568223169683</v>
       </c>
       <c r="K86" s="16">
-        <v>28.440097000000037</v>
+        <v>16.857155000000034</v>
       </c>
     </row>
     <row r="87" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="79"/>
       <c r="D87" s="16">
         <v>407.09292800000003</v>
       </c>
       <c r="E87" s="16">
         <v>5.8058628421506198</v>
       </c>
       <c r="F87" s="16">
         <v>493.20403400000004</v>
       </c>
       <c r="G87" s="16">
         <v>5.106198723651775</v>
       </c>
       <c r="H87" s="16">
-        <v>508.56960400000003</v>
+        <v>500.6610619999999</v>
       </c>
       <c r="I87" s="16">
-        <v>4.5930889122647072</v>
+        <v>4.5555188387141214</v>
       </c>
       <c r="J87" s="16">
-        <v>3.1154591083494645</v>
+        <v>1.5119560031822177</v>
       </c>
       <c r="K87" s="16">
-        <v>15.365569999999991</v>
+        <v>7.4570279999998661</v>
       </c>
     </row>
     <row r="88" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="79"/>
       <c r="D88" s="16">
         <v>402.07863900000001</v>
       </c>
       <c r="E88" s="16">
         <v>5.734350241015715</v>
       </c>
       <c r="F88" s="16">
         <v>405.63525099999998</v>
       </c>
       <c r="G88" s="16">
         <v>4.1995889289996509</v>
       </c>
       <c r="H88" s="16">
-        <v>449.19916799999999</v>
+        <v>456.49302300000005</v>
       </c>
       <c r="I88" s="16">
-        <v>4.0568915281443587</v>
+        <v>4.1536335134807407</v>
       </c>
       <c r="J88" s="16">
-        <v>10.739677306793045</v>
+        <v>12.537808751734961</v>
       </c>
       <c r="K88" s="16">
-        <v>43.563917000000004</v>
+        <v>50.857772000000068</v>
       </c>
     </row>
     <row r="89" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="79"/>
       <c r="D89" s="16">
         <v>286.91845900000004</v>
       </c>
       <c r="E89" s="16">
         <v>4.0919630513336163</v>
       </c>
       <c r="F89" s="16">
         <v>292.70203000000004</v>
       </c>
       <c r="G89" s="16">
         <v>3.0303781578483271</v>
       </c>
       <c r="H89" s="16">
-        <v>290.09329700000001</v>
+        <v>285.60399299999995</v>
       </c>
       <c r="I89" s="16">
-        <v>2.6199448325130588</v>
+        <v>2.598712920325879</v>
       </c>
       <c r="J89" s="16">
-        <v>-0.89125893660526678</v>
+        <v>-2.4250043636527185</v>
       </c>
       <c r="K89" s="16">
-        <v>-2.6087330000000293</v>
+        <v>-7.0980370000000903</v>
       </c>
     </row>
     <row r="90" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="79"/>
       <c r="D90" s="16">
         <v>161.79344799999998</v>
       </c>
       <c r="E90" s="16">
         <v>2.3074598039851688</v>
       </c>
       <c r="F90" s="16">
         <v>197.87610899999999</v>
       </c>
       <c r="G90" s="16">
         <v>2.0486343694767499</v>
       </c>
       <c r="H90" s="16">
-        <v>259.77174899999994</v>
+        <v>253.52695600000001</v>
       </c>
       <c r="I90" s="16">
-        <v>2.3460991979605419</v>
+        <v>2.3068437149199474</v>
       </c>
       <c r="J90" s="16">
-        <v>31.279996515395382</v>
+        <v>28.124085965324912</v>
       </c>
       <c r="K90" s="16">
-        <v>61.895639999999958</v>
+        <v>55.650847000000027</v>
       </c>
     </row>
     <row r="91" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="15" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="79"/>
       <c r="D91" s="16">
-        <v>204.03216499999999</v>
+        <v>125.180939</v>
       </c>
       <c r="E91" s="16">
-        <v>2.9098583736071291</v>
+        <v>1.7853008792273182</v>
       </c>
       <c r="F91" s="16">
-        <v>226.37027</v>
+        <v>164.70717300000001</v>
       </c>
       <c r="G91" s="16">
-        <v>2.3436377321818651</v>
+        <v>1.7052325175201062</v>
       </c>
       <c r="H91" s="16">
-        <v>173.44979599999996</v>
+        <v>175.78524299999998</v>
       </c>
       <c r="I91" s="16">
-        <v>1.5664922334646159</v>
+        <v>1.5994712727518634</v>
       </c>
       <c r="J91" s="16">
-        <v>-23.377837557909015</v>
+        <v>6.7259183666518076</v>
       </c>
       <c r="K91" s="16">
-        <v>-52.920474000000041</v>
+        <v>11.078069999999968</v>
       </c>
     </row>
     <row r="92" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="15" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="79"/>
       <c r="D92" s="16">
-        <v>125.180939</v>
+        <v>204.03216499999999</v>
       </c>
       <c r="E92" s="16">
-        <v>1.7853008792273182</v>
+        <v>2.9098583736071291</v>
       </c>
       <c r="F92" s="16">
-        <v>164.70717300000001</v>
+        <v>226.37027</v>
       </c>
       <c r="G92" s="16">
-        <v>1.7052325175201062</v>
+        <v>2.3436377321818651</v>
       </c>
       <c r="H92" s="16">
-        <v>173.19398699999999</v>
+        <v>170.839215</v>
       </c>
       <c r="I92" s="16">
-        <v>1.5641819233864749</v>
+        <v>1.5544673260882274</v>
       </c>
       <c r="J92" s="16">
-        <v>5.152668123324526</v>
+        <v>-24.531072476964404</v>
       </c>
       <c r="K92" s="16">
-        <v>8.4868139999999812</v>
+        <v>-55.531055000000009</v>
       </c>
     </row>
     <row r="93" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="79"/>
       <c r="D93" s="16">
         <v>173.404177</v>
       </c>
       <c r="E93" s="16">
         <v>2.4730492687851586</v>
       </c>
       <c r="F93" s="16">
         <v>177.75446299999999</v>
       </c>
       <c r="G93" s="16">
         <v>1.8403126282904785</v>
       </c>
       <c r="H93" s="16">
-        <v>169.463256</v>
+        <v>168.64314999999999</v>
       </c>
       <c r="I93" s="16">
-        <v>1.5304882479171438</v>
+        <v>1.5344853138291217</v>
       </c>
       <c r="J93" s="16">
-        <v>-4.664415655206354</v>
+        <v>-5.125785786880634</v>
       </c>
       <c r="K93" s="16">
-        <v>-8.2912069999999858</v>
+        <v>-9.1113129999999956</v>
       </c>
     </row>
     <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="79"/>
       <c r="D94" s="16">
         <v>144.89945300000002</v>
       </c>
       <c r="E94" s="16">
         <v>2.0665216518343703</v>
       </c>
       <c r="F94" s="16">
         <v>143.521411</v>
       </c>
       <c r="G94" s="16">
         <v>1.4858938596290998</v>
       </c>
       <c r="H94" s="16">
-        <v>162.575468</v>
+        <v>167.06855999999999</v>
       </c>
       <c r="I94" s="16">
-        <v>1.4682819688866928</v>
+        <v>1.520158107356151</v>
       </c>
       <c r="J94" s="16">
-        <v>13.276107632470252</v>
+        <v>16.406715092844223</v>
       </c>
       <c r="K94" s="16">
-        <v>19.054057</v>
+        <v>23.54714899999999</v>
       </c>
     </row>
     <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="79"/>
       <c r="D95" s="16">
         <v>101.90974199999999</v>
       </c>
       <c r="E95" s="16">
         <v>1.4534125837994325</v>
       </c>
       <c r="F95" s="16">
         <v>94.247830000000008</v>
       </c>
       <c r="G95" s="16">
         <v>0.97575874501656945</v>
       </c>
       <c r="H95" s="16">
-        <v>96.371418000000006</v>
+        <v>95.071753000000001</v>
       </c>
       <c r="I95" s="16">
-        <v>0.8703675720954559</v>
+        <v>0.86505860889392638</v>
       </c>
       <c r="J95" s="16">
-        <v>2.2531956438678726</v>
+        <v>0.87420898709285233</v>
       </c>
       <c r="K95" s="16">
-        <v>2.123587999999998</v>
+        <v>0.82392299999999352</v>
       </c>
     </row>
     <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="79"/>
       <c r="D96" s="16">
         <v>12.126168</v>
       </c>
       <c r="E96" s="16">
         <v>0.1729405336387369</v>
       </c>
       <c r="F96" s="16">
         <v>16.401432</v>
       </c>
       <c r="G96" s="16">
         <v>0.16980593298322733</v>
       </c>
       <c r="H96" s="16">
-        <v>16.606756999999998</v>
+        <v>19.616215</v>
       </c>
       <c r="I96" s="16">
-        <v>0.14998204935066137</v>
+        <v>0.17848809056528256</v>
       </c>
       <c r="J96" s="16">
-        <v>1.2518723974833321</v>
+        <v>19.600623896742679</v>
       </c>
       <c r="K96" s="16">
-        <v>0.20532499999999843</v>
+        <v>3.2147830000000006</v>
       </c>
     </row>
     <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="79"/>
       <c r="D97" s="16">
         <v>4.9783400000000002</v>
       </c>
       <c r="E97" s="16">
         <v>7.0999905018227477E-2</v>
       </c>
       <c r="F97" s="16">
         <v>44.436458999999999</v>
       </c>
       <c r="G97" s="16">
         <v>0.4600558279890396</v>
       </c>
       <c r="H97" s="16">
-        <v>2.0942189999999998</v>
+        <v>2.0840689999999999</v>
       </c>
       <c r="I97" s="16">
-        <v>1.8913702260416811E-2</v>
+        <v>1.8962959797101418E-2</v>
       </c>
       <c r="J97" s="16">
-        <v>-95.287160482341761</v>
+        <v>-95.310002086349868</v>
       </c>
       <c r="K97" s="16">
-        <v>-42.342239999999997</v>
+        <v>-42.35239</v>
       </c>
     </row>
     <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="79"/>
       <c r="D98" s="16">
         <v>164.05048199999999</v>
       </c>
       <c r="E98" s="16">
         <v>2.3396490878876164</v>
       </c>
       <c r="F98" s="16">
         <v>293.87366300000008</v>
       </c>
       <c r="G98" s="16">
         <v>3.0425082105582946</v>
       </c>
       <c r="H98" s="16">
-        <v>324.018011</v>
+        <v>313.33654200000001</v>
       </c>
       <c r="I98" s="16">
-        <v>2.9263320536517239</v>
+        <v>2.8510515961365868</v>
       </c>
       <c r="J98" s="16">
-        <v>10.257587458594381</v>
+        <v>6.6228728363452989</v>
       </c>
       <c r="K98" s="16">
-        <v>30.144347999999923</v>
+        <v>19.46287899999993</v>
       </c>
     </row>
     <row r="99" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B99" s="96"/>
       <c r="C99" s="97"/>
       <c r="D99" s="17">
         <v>7011.7558589999999</v>
       </c>
       <c r="E99" s="17">
         <v>100</v>
       </c>
       <c r="F99" s="17">
         <v>9658.927525000001</v>
       </c>
       <c r="G99" s="17">
         <v>100</v>
       </c>
       <c r="H99" s="17">
-        <v>11072.49639</v>
+        <v>10990.209451999999</v>
       </c>
       <c r="I99" s="17">
         <v>100</v>
       </c>
       <c r="J99" s="17">
-        <v>14.634842857463093</v>
+        <v>13.782916618374752</v>
       </c>
       <c r="K99" s="17">
-        <v>1413.5688649999993</v>
+        <v>1331.2819269999982</v>
       </c>
     </row>
     <row r="100" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E100" s="80"/>
       <c r="F100" s="80"/>
       <c r="G100" s="80"/>
       <c r="H100" s="80"/>
       <c r="I100" s="80"/>
     </row>
     <row r="101" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E101" s="80"/>
       <c r="F101" s="80"/>
       <c r="G101" s="80"/>
       <c r="H101" s="80"/>
       <c r="I101" s="80"/>
     </row>
     <row r="102" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="4" t="s">
         <v>50</v>
@@ -4474,587 +4481,587 @@
         <v>138</v>
       </c>
       <c r="K107" s="13" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="108" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="79"/>
       <c r="D108" s="16">
         <v>3101.8439639999997</v>
       </c>
       <c r="E108" s="16">
         <v>30.043678072046013</v>
       </c>
       <c r="F108" s="16">
         <v>3911.2702950000003</v>
       </c>
       <c r="G108" s="16">
         <v>32.252112803115409</v>
       </c>
       <c r="H108" s="16">
-        <v>3804.4712350000009</v>
+        <v>3860.0196449999994</v>
       </c>
       <c r="I108" s="16">
-        <v>28.757843797011191</v>
+        <v>29.148806914485416</v>
       </c>
       <c r="J108" s="16">
-        <v>-2.7305466496786659</v>
+        <v>-1.3103326064045608</v>
       </c>
       <c r="K108" s="16">
-        <v>-106.79905999999937</v>
+        <v>-51.25065000000086</v>
       </c>
     </row>
     <row r="109" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="79"/>
       <c r="D109" s="16">
         <v>1864.8706110000001</v>
       </c>
       <c r="E109" s="16">
         <v>18.062666250514127</v>
       </c>
       <c r="F109" s="16">
         <v>2590.309744000001</v>
       </c>
       <c r="G109" s="16">
         <v>21.359547092742417</v>
       </c>
       <c r="H109" s="16">
-        <v>3422.9291029999995</v>
+        <v>3341.2495040000003</v>
       </c>
       <c r="I109" s="16">
-        <v>25.873782292460305</v>
+        <v>25.231331858990107</v>
       </c>
       <c r="J109" s="16">
-        <v>32.14362146954106</v>
+        <v>28.990346105882502</v>
       </c>
       <c r="K109" s="16">
-        <v>832.61935899999844</v>
+        <v>750.9397599999993</v>
       </c>
     </row>
     <row r="110" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="79"/>
       <c r="D110" s="16">
         <v>2078.375168</v>
       </c>
       <c r="E110" s="16">
         <v>20.130617524617222</v>
       </c>
       <c r="F110" s="16">
         <v>1741.2768379999998</v>
       </c>
       <c r="G110" s="16">
         <v>14.358469950905835</v>
       </c>
       <c r="H110" s="16">
-        <v>1910.7988220000002</v>
+        <v>1904.1780330000004</v>
       </c>
       <c r="I110" s="16">
-        <v>14.443650814089803</v>
+        <v>14.379335578413011</v>
       </c>
       <c r="J110" s="16">
-        <v>9.735498704198605</v>
+        <v>9.3552726048493273</v>
       </c>
       <c r="K110" s="16">
-        <v>169.52198400000043</v>
+        <v>162.9011950000006</v>
       </c>
     </row>
     <row r="111" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="79"/>
       <c r="D111" s="16">
         <v>714.92436499999985</v>
       </c>
       <c r="E111" s="16">
         <v>6.9245770313422241</v>
       </c>
       <c r="F111" s="16">
         <v>750.2712140000001</v>
       </c>
       <c r="G111" s="16">
         <v>6.1866938364734887</v>
       </c>
       <c r="H111" s="16">
-        <v>724.11532000000011</v>
+        <v>730.39761799999997</v>
       </c>
       <c r="I111" s="16">
-        <v>5.4735583415661635</v>
+        <v>5.5155727420869329</v>
       </c>
       <c r="J111" s="16">
-        <v>-3.486191861280711</v>
+        <v>-2.648854924613985</v>
       </c>
       <c r="K111" s="16">
-        <v>-26.155893999999989</v>
+        <v>-19.873596000000134</v>
       </c>
     </row>
     <row r="112" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="79"/>
       <c r="D112" s="16">
         <v>588.21330699999987</v>
       </c>
       <c r="E112" s="16">
         <v>5.6972856914480072</v>
       </c>
       <c r="F112" s="16">
         <v>703.58436900000004</v>
       </c>
       <c r="G112" s="16">
         <v>5.8017167630949356</v>
       </c>
       <c r="H112" s="16">
-        <v>710.73032899999987</v>
+        <v>712.7667459999999</v>
       </c>
       <c r="I112" s="16">
-        <v>5.3723817373481513</v>
+        <v>5.3824338125149795</v>
       </c>
       <c r="J112" s="16">
-        <v>1.0156507612806038</v>
+        <v>1.3050854175527968</v>
       </c>
       <c r="K112" s="16">
-        <v>7.1459599999998318</v>
+        <v>9.1823769999998603</v>
       </c>
     </row>
     <row r="113" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="79"/>
       <c r="D113" s="16">
         <v>406.68255799999997</v>
       </c>
       <c r="E113" s="16">
         <v>3.9390246549707428</v>
       </c>
       <c r="F113" s="16">
         <v>458.25622999999985</v>
       </c>
       <c r="G113" s="16">
         <v>3.7787548565958651</v>
       </c>
       <c r="H113" s="16">
-        <v>508.24202600000001</v>
+        <v>500.78856700000006</v>
       </c>
       <c r="I113" s="16">
-        <v>3.8417808657145751</v>
+        <v>3.7816878117118611</v>
       </c>
       <c r="J113" s="16">
-        <v>10.907826828671849</v>
+        <v>9.2813439764911045</v>
       </c>
       <c r="K113" s="16">
-        <v>49.985796000000164</v>
+        <v>42.532337000000211</v>
       </c>
     </row>
     <row r="114" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="79"/>
       <c r="D114" s="16">
         <v>297.26425399999994</v>
       </c>
       <c r="E114" s="16">
         <v>2.8792265675369464</v>
       </c>
       <c r="F114" s="16">
         <v>458.50220900000005</v>
       </c>
       <c r="G114" s="16">
         <v>3.7807831854652219</v>
       </c>
       <c r="H114" s="16">
-        <v>490.6633910000001</v>
+        <v>489.66861599999999</v>
       </c>
       <c r="I114" s="16">
-        <v>3.7089046765495723</v>
+        <v>3.6977158803727552</v>
       </c>
       <c r="J114" s="16">
-        <v>7.01440066562472</v>
+        <v>6.7974387883483312</v>
       </c>
       <c r="K114" s="16">
-        <v>32.161182000000053</v>
+        <v>31.166406999999936</v>
       </c>
     </row>
     <row r="115" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="79"/>
       <c r="D115" s="16">
         <v>403.49162699999994</v>
       </c>
       <c r="E115" s="16">
         <v>3.908118102343741</v>
       </c>
       <c r="F115" s="16">
         <v>362.86598100000003</v>
       </c>
       <c r="G115" s="16">
         <v>2.9921722788082414</v>
       </c>
       <c r="H115" s="16">
-        <v>354.46580499999993</v>
+        <v>352.87303800000007</v>
       </c>
       <c r="I115" s="16">
-        <v>2.6793926466819049</v>
+        <v>2.6647087310328645</v>
       </c>
       <c r="J115" s="16">
-        <v>-2.3149527483536958</v>
+        <v>-2.7538935924665715</v>
       </c>
       <c r="K115" s="16">
-        <v>-8.4001760000001013</v>
+        <v>-9.9929429999999684</v>
       </c>
     </row>
     <row r="116" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="79"/>
       <c r="D116" s="16">
         <v>113.88747299999997</v>
       </c>
       <c r="E116" s="16">
         <v>1.1030853308425259</v>
       </c>
       <c r="F116" s="16">
         <v>184.35675800000004</v>
       </c>
       <c r="G116" s="16">
         <v>1.5201953602218765</v>
       </c>
       <c r="H116" s="16">
-        <v>200.817216</v>
+        <v>211.01399700000005</v>
       </c>
       <c r="I116" s="16">
-        <v>1.517969192761857</v>
+        <v>1.5934650132607826</v>
       </c>
       <c r="J116" s="16">
-        <v>8.9285894255094007</v>
+        <v>14.459594152767647</v>
       </c>
       <c r="K116" s="16">
-        <v>16.46045799999996</v>
+        <v>26.657239000000004</v>
       </c>
     </row>
     <row r="117" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="79"/>
       <c r="D117" s="16">
         <v>169.834146</v>
       </c>
       <c r="E117" s="16">
         <v>1.6449706907516324</v>
       </c>
       <c r="F117" s="16">
         <v>163.16948599999998</v>
       </c>
       <c r="G117" s="16">
         <v>1.3454863181472758</v>
       </c>
       <c r="H117" s="16">
-        <v>184.06416400000001</v>
+        <v>181.599998</v>
       </c>
       <c r="I117" s="16">
-        <v>1.3913335520171044</v>
+        <v>1.3713462013670499</v>
       </c>
       <c r="J117" s="16">
-        <v>12.805505803946721</v>
+        <v>11.295317802251349</v>
       </c>
       <c r="K117" s="16">
-        <v>20.894678000000027</v>
+        <v>18.430512000000022</v>
       </c>
     </row>
     <row r="118" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="79"/>
       <c r="D118" s="16">
         <v>116.72662500000003</v>
       </c>
       <c r="E118" s="16">
         <v>1.1305846408257432</v>
       </c>
       <c r="F118" s="16">
         <v>153.34762700000002</v>
       </c>
       <c r="G118" s="16">
         <v>1.2644958264368855</v>
       </c>
       <c r="H118" s="16">
-        <v>165.35371700000002</v>
+        <v>168.24718800000002</v>
       </c>
       <c r="I118" s="16">
-        <v>1.2499020418381988</v>
+        <v>1.2705129113189082</v>
       </c>
       <c r="J118" s="16">
-        <v>7.8293288490209241</v>
+        <v>9.7161992601294074</v>
       </c>
       <c r="K118" s="16">
-        <v>12.00609</v>
+        <v>14.899561000000006</v>
       </c>
     </row>
     <row r="119" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="79"/>
       <c r="D119" s="16">
         <v>75.530722000000011</v>
       </c>
       <c r="E119" s="16">
         <v>0.73157151766941819</v>
       </c>
       <c r="F119" s="16">
         <v>123.61433600000001</v>
       </c>
       <c r="G119" s="16">
         <v>1.0193167968602921</v>
       </c>
       <c r="H119" s="16">
-        <v>137.88319199999998</v>
+        <v>147.46470799999997</v>
       </c>
       <c r="I119" s="16">
-        <v>1.042253457271652</v>
+        <v>1.113574721248076</v>
       </c>
       <c r="J119" s="16">
-        <v>11.543043033455254</v>
+        <v>19.294179600657291</v>
       </c>
       <c r="K119" s="16">
-        <v>14.268855999999971</v>
+        <v>23.850371999999965</v>
       </c>
     </row>
     <row r="120" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="79"/>
       <c r="D120" s="16">
         <v>74.810369999999992</v>
       </c>
       <c r="E120" s="16">
         <v>0.72459436993480208</v>
       </c>
       <c r="F120" s="16">
         <v>104.255663</v>
       </c>
       <c r="G120" s="16">
         <v>0.85968627832702249</v>
       </c>
       <c r="H120" s="16">
-        <v>117.72495500000001</v>
+        <v>123.68592600000001</v>
       </c>
       <c r="I120" s="16">
-        <v>0.88987816118950658</v>
+        <v>0.93401005864915276</v>
       </c>
       <c r="J120" s="16">
-        <v>12.919482369029689</v>
+        <v>18.637129572520212</v>
       </c>
       <c r="K120" s="16">
-        <v>13.46929200000001</v>
+        <v>19.430263000000011</v>
       </c>
     </row>
     <row r="121" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="79"/>
       <c r="D121" s="16">
         <v>48.442706000000001</v>
       </c>
       <c r="E121" s="16">
         <v>0.46920382872062871</v>
       </c>
       <c r="F121" s="16">
         <v>56.849868999999998</v>
       </c>
       <c r="G121" s="16">
         <v>0.46878079231042602</v>
       </c>
       <c r="H121" s="16">
-        <v>68.109904000000014</v>
+        <v>65.024883000000003</v>
       </c>
       <c r="I121" s="16">
-        <v>0.5148400025322909</v>
+        <v>0.49103318985932404</v>
       </c>
       <c r="J121" s="16">
-        <v>19.806615561418472</v>
+        <v>14.380004991744141</v>
       </c>
       <c r="K121" s="16">
-        <v>11.260035000000016</v>
+        <v>8.1750140000000044</v>
       </c>
     </row>
     <row r="122" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="79"/>
       <c r="D122" s="16">
         <v>32.560867999999999</v>
       </c>
       <c r="E122" s="16">
         <v>0.31537635267664443</v>
       </c>
       <c r="F122" s="16">
         <v>39.038754999999995</v>
       </c>
       <c r="G122" s="16">
         <v>0.32191135743360466</v>
       </c>
       <c r="H122" s="16">
-        <v>51.338721000000007</v>
+        <v>60.914906000000009</v>
       </c>
       <c r="I122" s="16">
-        <v>0.38806731029373603</v>
+        <v>0.45999683848967293</v>
       </c>
       <c r="J122" s="16">
-        <v>31.50706522275112</v>
+        <v>56.03700988927546</v>
       </c>
       <c r="K122" s="16">
-        <v>12.299966000000012</v>
+        <v>21.876151000000014</v>
       </c>
     </row>
     <row r="123" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="79"/>
       <c r="D123" s="16">
         <v>26.249824999999998</v>
       </c>
       <c r="E123" s="16">
         <v>0.25424918238973843</v>
       </c>
       <c r="F123" s="16">
         <v>24.600830999999999</v>
       </c>
       <c r="G123" s="16">
         <v>0.20285705579506066</v>
       </c>
       <c r="H123" s="16">
-        <v>29.186668000000001</v>
+        <v>31.063425000000002</v>
       </c>
       <c r="I123" s="16">
-        <v>0.22062083991528061</v>
+        <v>0.23457439616932294</v>
       </c>
       <c r="J123" s="16">
-        <v>18.640984119601494</v>
+        <v>26.269819909742086</v>
       </c>
       <c r="K123" s="16">
-        <v>4.5858370000000015</v>
+        <v>6.4625940000000028</v>
       </c>
     </row>
     <row r="124" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="79"/>
       <c r="D124" s="16">
         <v>210.73955799999999</v>
       </c>
       <c r="E124" s="16">
         <v>2.0411701913698419</v>
       </c>
       <c r="F124" s="16">
         <v>301.605211</v>
       </c>
       <c r="G124" s="16">
         <v>2.4870194472661531</v>
       </c>
       <c r="H124" s="16">
-        <v>348.43952899999999</v>
+        <v>361.50508499999995</v>
       </c>
       <c r="I124" s="16">
-        <v>2.6338402707587165</v>
+        <v>2.7298933400297858</v>
       </c>
       <c r="J124" s="16">
-        <v>15.528351729970606</v>
+        <v>19.860357784070235</v>
       </c>
       <c r="K124" s="16">
-        <v>46.834317999999996</v>
+        <v>59.899873999999954</v>
       </c>
     </row>
     <row r="125" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B125" s="96"/>
       <c r="C125" s="97"/>
       <c r="D125" s="17">
         <v>10324.448146999999</v>
       </c>
       <c r="E125" s="17">
         <v>100</v>
       </c>
       <c r="F125" s="17">
         <v>12127.175416</v>
       </c>
       <c r="G125" s="17">
         <v>100</v>
       </c>
       <c r="H125" s="17">
-        <v>13229.334096999999</v>
+        <v>13242.461883</v>
       </c>
       <c r="I125" s="17">
         <v>100</v>
       </c>
       <c r="J125" s="17">
-        <v>9.0883379121065975</v>
+        <v>9.1965888901759083</v>
       </c>
       <c r="K125" s="17">
-        <v>1102.158680999999</v>
+        <v>1115.2864669999999</v>
       </c>
     </row>
     <row r="126" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E126" s="80"/>
       <c r="F126" s="80"/>
       <c r="G126" s="80"/>
       <c r="H126" s="80"/>
       <c r="I126" s="80"/>
     </row>
     <row r="127" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E127" s="80"/>
       <c r="F127" s="80"/>
       <c r="G127" s="80"/>
       <c r="H127" s="80"/>
       <c r="I127" s="80"/>
     </row>
     <row r="128" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="4" t="s">
         <v>50</v>
@@ -5068,552 +5075,552 @@
     <row r="129" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="46"/>
     </row>
     <row r="130" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="2" t="s">
         <v>158</v>
       </c>
       <c r="B130" s="37"/>
       <c r="C130" s="37"/>
       <c r="D130" s="37"/>
       <c r="E130" s="37"/>
       <c r="F130" s="37"/>
       <c r="G130" s="37"/>
       <c r="H130" s="37"/>
       <c r="I130" s="37"/>
       <c r="J130" s="37"/>
       <c r="K130" s="37"/>
     </row>
     <row r="131" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="23"/>
       <c r="B131" s="23"/>
       <c r="C131" s="23"/>
       <c r="D131" s="13"/>
       <c r="E131" s="13"/>
       <c r="F131" s="13" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="G131" s="13" t="s">
         <v>161</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="I131" s="13" t="s">
         <v>164</v>
       </c>
       <c r="J131" s="13" t="s">
         <v>140</v>
       </c>
       <c r="K131" s="13" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="132" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="79"/>
       <c r="D132" s="16"/>
       <c r="E132" s="16"/>
       <c r="F132" s="16">
-        <v>695.623651</v>
+        <v>1397.887256</v>
       </c>
       <c r="G132" s="16">
-        <v>20.330259280818037</v>
+        <v>24.175394757236564</v>
       </c>
       <c r="H132" s="16">
-        <v>750.80320299999994</v>
+        <v>1597.3024619999999</v>
       </c>
       <c r="I132" s="16">
-        <v>31.213106337415475</v>
+        <v>31.60551050274773</v>
       </c>
       <c r="J132" s="16">
-        <v>7.9323858412053818</v>
+        <v>14.265471349285978</v>
       </c>
       <c r="K132" s="16">
-        <v>55.179551999999944</v>
+        <v>199.4152059999999</v>
       </c>
     </row>
     <row r="133" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="79"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16"/>
       <c r="F133" s="16">
-        <v>403.32635099999999</v>
+        <v>954.30225700000005</v>
       </c>
       <c r="G133" s="16">
-        <v>11.787594166513212</v>
+        <v>16.503930257374648</v>
       </c>
       <c r="H133" s="16">
-        <v>458.03357800000003</v>
+        <v>1010.849865</v>
       </c>
       <c r="I133" s="16">
-        <v>19.041808451396399</v>
+        <v>20.001487999308313</v>
       </c>
       <c r="J133" s="16">
-        <v>13.564010103569963</v>
+        <v>5.9255448245261739</v>
       </c>
       <c r="K133" s="16">
-        <v>54.707227000000046</v>
+        <v>56.547607999999968</v>
       </c>
     </row>
     <row r="134" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="15" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="79"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16"/>
       <c r="F134" s="16">
-        <v>183.52141399999999</v>
+        <v>1400.2270140000001</v>
       </c>
       <c r="G134" s="16">
-        <v>5.3635869407815022</v>
+        <v>24.215859088707944</v>
       </c>
       <c r="H134" s="16">
-        <v>211.53429800000001</v>
+        <v>412.80429799999996</v>
       </c>
       <c r="I134" s="16">
-        <v>8.7941054474757401</v>
+        <v>8.168077672454249</v>
       </c>
       <c r="J134" s="16">
-        <v>15.264095556717983</v>
+        <v>-70.518759181716518</v>
       </c>
       <c r="K134" s="16">
-        <v>28.012884000000014</v>
+        <v>-987.42271600000004</v>
       </c>
     </row>
     <row r="135" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="15" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="79"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16"/>
       <c r="F135" s="16">
-        <v>169.81051299999999</v>
+        <v>363.67234400000007</v>
       </c>
       <c r="G135" s="16">
-        <v>4.9628728881426749</v>
+        <v>6.2894360333803148</v>
       </c>
       <c r="H135" s="16">
-        <v>164.57539000000003</v>
+        <v>341.54264499999994</v>
       </c>
       <c r="I135" s="16">
-        <v>6.8418849680794773</v>
+        <v>6.7580373226043005</v>
       </c>
       <c r="J135" s="16">
-        <v>-3.0829204314340419</v>
+        <v>-6.0850651321454698</v>
       </c>
       <c r="K135" s="16">
-        <v>-5.2351229999999589</v>
+        <v>-22.12969900000013</v>
       </c>
     </row>
     <row r="136" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="15" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="79"/>
       <c r="D136" s="16"/>
       <c r="E136" s="16"/>
       <c r="F136" s="16">
-        <v>1290.835345</v>
+        <v>320.59986900000001</v>
       </c>
       <c r="G136" s="16">
-        <v>37.725884125659498</v>
+        <v>5.5445304039550729</v>
       </c>
       <c r="H136" s="16">
-        <v>134.398516</v>
+        <v>318.57231499999995</v>
       </c>
       <c r="I136" s="16">
-        <v>5.5873432009037858</v>
+        <v>6.3035279085528364</v>
       </c>
       <c r="J136" s="16">
-        <v>-89.588252559043468</v>
+        <v>-0.63242508686117582</v>
       </c>
       <c r="K136" s="16">
-        <v>-1156.436829</v>
+        <v>-2.027554000000066</v>
       </c>
     </row>
     <row r="137" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="79"/>
       <c r="D137" s="16"/>
       <c r="E137" s="16"/>
       <c r="F137" s="16">
-        <v>119.65288099999998</v>
+        <v>222.89107199999998</v>
       </c>
       <c r="G137" s="16">
-        <v>3.4969686423540911</v>
+        <v>3.8547312240921077</v>
       </c>
       <c r="H137" s="16">
-        <v>126.01579699999999</v>
+        <v>261.13681400000002</v>
       </c>
       <c r="I137" s="16">
-        <v>5.2388488171582326</v>
+        <v>5.1670629163101367</v>
       </c>
       <c r="J137" s="16">
-        <v>5.3178126149758267</v>
+        <v>17.158938515042919</v>
       </c>
       <c r="K137" s="16">
-        <v>6.3629160000000127</v>
+        <v>38.245742000000035</v>
       </c>
     </row>
     <row r="138" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="79"/>
       <c r="D138" s="16"/>
       <c r="E138" s="16"/>
       <c r="F138" s="16">
-        <v>134.93306700000002</v>
+        <v>265.96570300000002</v>
       </c>
       <c r="G138" s="16">
-        <v>3.9435465337074809</v>
+        <v>4.5996741398942529</v>
       </c>
       <c r="H138" s="16">
-        <v>122.77848199999995</v>
+        <v>243.79546900000003</v>
       </c>
       <c r="I138" s="16">
-        <v>5.104264072528804</v>
+        <v>4.8239331243213277</v>
       </c>
       <c r="J138" s="16">
-        <v>-9.007862394471525</v>
+        <v>-8.3357492150031067</v>
       </c>
       <c r="K138" s="16">
-        <v>-12.154585000000068</v>
+        <v>-22.170233999999994</v>
       </c>
     </row>
     <row r="139" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="79"/>
       <c r="D139" s="16"/>
       <c r="E139" s="16"/>
       <c r="F139" s="16">
-        <v>84.654633000000004</v>
+        <v>148.85804199999998</v>
       </c>
       <c r="G139" s="16">
-        <v>2.4741117351866677</v>
+        <v>2.5743863911005564</v>
       </c>
       <c r="H139" s="16">
-        <v>75.366494000000003</v>
+        <v>140.99197599999999</v>
       </c>
       <c r="I139" s="16">
-        <v>3.1332077195469625</v>
+        <v>2.7897805733621639</v>
       </c>
       <c r="J139" s="16">
-        <v>-10.971802334787748</v>
+        <v>-5.2842734556457422</v>
       </c>
       <c r="K139" s="16">
-        <v>-9.288139000000001</v>
+        <v>-7.8660659999999893</v>
       </c>
     </row>
     <row r="140" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="79"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16"/>
       <c r="F140" s="16">
-        <v>57.885127999999995</v>
+        <v>129.19816100000003</v>
       </c>
       <c r="G140" s="16">
-        <v>1.6917476268260752</v>
+        <v>2.2343837320768922</v>
       </c>
       <c r="H140" s="16">
-        <v>62.818332000000005</v>
+        <v>128.68186199999997</v>
       </c>
       <c r="I140" s="16">
-        <v>2.6115435693673641</v>
+        <v>2.5462027622881944</v>
       </c>
       <c r="J140" s="16">
-        <v>8.5224031982792035</v>
+        <v>-0.3996179171621958</v>
       </c>
       <c r="K140" s="16">
-        <v>4.9332040000000106</v>
+        <v>-0.51629900000006046</v>
       </c>
     </row>
     <row r="141" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="79"/>
       <c r="D141" s="16"/>
       <c r="E141" s="16"/>
       <c r="F141" s="16">
-        <v>48.179631000000001</v>
+        <v>95.710384999999988</v>
       </c>
       <c r="G141" s="16">
-        <v>1.4080952953167178</v>
+        <v>1.6552381673204786</v>
       </c>
       <c r="H141" s="16">
-        <v>48.298391000000009</v>
+        <v>96.101500000000001</v>
       </c>
       <c r="I141" s="16">
-        <v>2.0079067433188227</v>
+        <v>1.9015415300723495</v>
       </c>
       <c r="J141" s="16">
-        <v>0.24649420830974994</v>
+        <v>0.40864426571893264</v>
       </c>
       <c r="K141" s="16">
-        <v>0.11876000000000886</v>
+        <v>0.39111500000001342</v>
       </c>
     </row>
     <row r="142" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="15" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="79"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16"/>
       <c r="F142" s="16">
-        <v>44.731362000000011</v>
+        <v>91.060500000000005</v>
       </c>
       <c r="G142" s="16">
-        <v>1.3073163716282723</v>
+        <v>1.5748219499408185</v>
       </c>
       <c r="H142" s="16">
-        <v>45.007733999999999</v>
+        <v>93.656102000000004</v>
       </c>
       <c r="I142" s="16">
-        <v>1.8711044142257209</v>
+        <v>1.8531549195141808</v>
       </c>
       <c r="J142" s="16">
-        <v>0.61784839012947512</v>
+        <v>2.850414834093816</v>
       </c>
       <c r="K142" s="16">
-        <v>0.27637199999998785</v>
+        <v>2.5956019999999995</v>
       </c>
     </row>
     <row r="143" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="15" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="79"/>
       <c r="D143" s="16"/>
       <c r="E143" s="16"/>
       <c r="F143" s="16">
-        <v>44.506219000000002</v>
+        <v>91.271056000000002</v>
       </c>
       <c r="G143" s="16">
-        <v>1.3007363544614012</v>
+        <v>1.5784633554952767</v>
       </c>
       <c r="H143" s="16">
-        <v>43.874496000000008</v>
+        <v>87.481673000000001</v>
       </c>
       <c r="I143" s="16">
-        <v>1.8239923640130102</v>
+        <v>1.7309827040130379</v>
       </c>
       <c r="J143" s="16">
-        <v>-1.4194038815114667</v>
+        <v>-4.1517904646572745</v>
       </c>
       <c r="K143" s="16">
-        <v>-0.63172299999999382</v>
+        <v>-3.7893830000000008</v>
       </c>
     </row>
     <row r="144" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="79"/>
       <c r="D144" s="16"/>
       <c r="E144" s="16"/>
       <c r="F144" s="16">
-        <v>35.924137999999999</v>
+        <v>84.282960000000003</v>
       </c>
       <c r="G144" s="16">
-        <v>1.0499169183364754</v>
+        <v>1.4576095608302613</v>
       </c>
       <c r="H144" s="16">
-        <v>36.677453999999997</v>
+        <v>86.153165000000001</v>
       </c>
       <c r="I144" s="16">
-        <v>1.5247900745672025</v>
+        <v>1.7046957768055191</v>
       </c>
       <c r="J144" s="16">
-        <v>2.0969633286677558</v>
+        <v>2.2189597992286916</v>
       </c>
       <c r="K144" s="16">
-        <v>0.7533159999999981</v>
+        <v>1.8702049999999986</v>
       </c>
     </row>
     <row r="145" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="79"/>
       <c r="D145" s="16"/>
       <c r="E145" s="16"/>
       <c r="F145" s="16">
-        <v>25.260828</v>
+        <v>52.776258999999996</v>
       </c>
       <c r="G145" s="16">
-        <v>0.73827159578297341</v>
+        <v>0.91272517841392986</v>
       </c>
       <c r="H145" s="16">
-        <v>33.488442999999997</v>
+        <v>57.783019000000003</v>
       </c>
       <c r="I145" s="16">
-        <v>1.3922134698637891</v>
+        <v>1.1433412627426176</v>
       </c>
       <c r="J145" s="16">
-        <v>32.570646536210127</v>
+        <v>9.4867656307356061</v>
       </c>
       <c r="K145" s="16">
-        <v>8.2276149999999966</v>
+        <v>5.006760000000007</v>
       </c>
     </row>
     <row r="146" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="79"/>
       <c r="D146" s="16"/>
       <c r="E146" s="16"/>
       <c r="F146" s="16">
-        <v>4.5800339999999995</v>
+        <v>9.641278999999999</v>
       </c>
       <c r="G146" s="16">
-        <v>0.13385582649627614</v>
+        <v>0.1667385726489912</v>
       </c>
       <c r="H146" s="16">
-        <v>4.7618339999999995</v>
+        <v>8.5397970000000001</v>
       </c>
       <c r="I146" s="16">
-        <v>0.19796350149976716</v>
+        <v>0.1689752881472949</v>
       </c>
       <c r="J146" s="16">
-        <v>3.9694028472277711</v>
+        <v>-11.424646045405378</v>
       </c>
       <c r="K146" s="16">
-        <v>0.18179999999999996</v>
+        <v>-1.101481999999999</v>
       </c>
     </row>
     <row r="147" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="79"/>
       <c r="D147" s="16"/>
       <c r="E147" s="16"/>
       <c r="F147" s="16">
-        <v>1.524519</v>
+        <v>1.8194180000000002</v>
       </c>
       <c r="G147" s="16">
-        <v>4.4555510014614837E-2</v>
+        <v>3.1465447724506504E-2</v>
       </c>
       <c r="H147" s="16">
-        <v>7.9777999999999988E-2</v>
+        <v>2.49912</v>
       </c>
       <c r="I147" s="16">
-        <v>3.3166070515369545E-3</v>
+        <v>4.944959723453235E-2</v>
       </c>
       <c r="J147" s="16">
-        <v>-94.767005199672809</v>
+        <v>37.358210152917017</v>
       </c>
       <c r="K147" s="16">
-        <v>-1.4447410000000001</v>
+        <v>0.67970199999999981</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="79"/>
       <c r="D148" s="16"/>
       <c r="E148" s="16"/>
       <c r="F148" s="16">
-        <v>76.667498999999992</v>
+        <v>152.10914499999998</v>
       </c>
       <c r="G148" s="16">
-        <v>2.240680187974025</v>
+        <v>2.6306117398073878</v>
       </c>
       <c r="H148" s="16">
-        <v>86.897849999999991</v>
+        <v>165.981235</v>
       </c>
       <c r="I148" s="16">
-        <v>3.6126002415879133</v>
+        <v>3.2842381395212166</v>
       </c>
       <c r="J148" s="16">
-        <v>13.34379121979706</v>
+        <v>9.119826424637397</v>
       </c>
       <c r="K148" s="16">
-        <v>10.230350999999999</v>
+        <v>13.872090000000014</v>
       </c>
     </row>
     <row r="149" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B149" s="96"/>
       <c r="C149" s="97"/>
       <c r="D149" s="17"/>
       <c r="E149" s="17"/>
       <c r="F149" s="17">
-        <v>3421.617213</v>
+        <v>5782.2727199999999</v>
       </c>
       <c r="G149" s="17">
         <v>100</v>
       </c>
       <c r="H149" s="17">
-        <v>2405.4100699999999</v>
+        <v>5053.8733169999996</v>
       </c>
       <c r="I149" s="17">
         <v>100</v>
       </c>
       <c r="J149" s="17">
-        <v>-29.699615115888772</v>
+        <v>-12.597112558883255</v>
       </c>
       <c r="K149" s="17">
-        <v>-1016.2071430000001</v>
+        <v>-728.39940300000035</v>
       </c>
     </row>
     <row r="150" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="80"/>
       <c r="F150" s="80"/>
       <c r="G150" s="80"/>
       <c r="H150" s="80"/>
       <c r="I150" s="80"/>
     </row>
     <row r="151" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E151" s="80"/>
       <c r="F151" s="80"/>
       <c r="G151" s="80"/>
       <c r="H151" s="80"/>
       <c r="I151" s="80"/>
     </row>
     <row r="152" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="4" t="s">
         <v>50</v>
@@ -5648,552 +5655,552 @@
       <c r="H155" s="82"/>
       <c r="I155" s="81"/>
     </row>
     <row r="156" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="2" t="s">
         <v>163</v>
       </c>
       <c r="B156" s="37"/>
       <c r="C156" s="37"/>
       <c r="D156" s="37"/>
       <c r="E156" s="37"/>
       <c r="F156" s="37"/>
       <c r="G156" s="37"/>
       <c r="H156" s="37"/>
       <c r="I156" s="37"/>
       <c r="J156" s="37"/>
       <c r="K156" s="37"/>
     </row>
     <row r="157" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="23"/>
       <c r="B157" s="23"/>
       <c r="C157" s="23"/>
       <c r="D157" s="13"/>
       <c r="E157" s="13"/>
       <c r="F157" s="13" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="G157" s="13" t="s">
         <v>161</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="I157" s="13" t="s">
         <v>164</v>
       </c>
       <c r="J157" s="13" t="s">
         <v>140</v>
       </c>
       <c r="K157" s="13" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="158" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="79"/>
       <c r="D158" s="16"/>
       <c r="E158" s="16"/>
       <c r="F158" s="16">
-        <v>954.7653160000001</v>
+        <v>1904.8128590000001</v>
       </c>
       <c r="G158" s="16">
-        <v>28.931550492611297</v>
+        <v>29.017302390582913</v>
       </c>
       <c r="H158" s="16">
-        <v>1083.0750530000003</v>
+        <v>2178.8339070000002</v>
       </c>
       <c r="I158" s="16">
-        <v>30.910258833763198</v>
+        <v>29.870209177509764</v>
       </c>
       <c r="J158" s="16">
-        <v>13.438877056987703</v>
+        <v>14.385720187958897</v>
       </c>
       <c r="K158" s="16">
-        <v>128.30973700000015</v>
+        <v>274.02104800000006</v>
       </c>
     </row>
     <row r="159" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="79"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16"/>
       <c r="F159" s="16">
-        <v>863.900801</v>
+        <v>1675.9094009999999</v>
       </c>
       <c r="G159" s="16">
-        <v>26.178149987110384</v>
+        <v>25.530261221340101</v>
       </c>
       <c r="H159" s="16">
-        <v>890.63910900000008</v>
+        <v>1895.9604979999997</v>
       </c>
       <c r="I159" s="16">
-        <v>25.418261929685709</v>
+        <v>25.992222943479081</v>
       </c>
       <c r="J159" s="16">
-        <v>3.0950669300282398</v>
+        <v>13.130250171560427</v>
       </c>
       <c r="K159" s="16">
-        <v>26.738308000000075</v>
+        <v>220.0510969999998</v>
       </c>
     </row>
     <row r="160" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="79"/>
       <c r="D160" s="16"/>
       <c r="E160" s="16"/>
       <c r="F160" s="16">
-        <v>491.43560999999994</v>
+        <v>949.91117499999984</v>
       </c>
       <c r="G160" s="16">
-        <v>14.891611505274065</v>
+        <v>14.470639296103638</v>
       </c>
       <c r="H160" s="16">
-        <v>508.02170799999993</v>
+        <v>1072.3751800000002</v>
       </c>
       <c r="I160" s="16">
-        <v>14.498609716800912</v>
+        <v>14.701474417329091</v>
       </c>
       <c r="J160" s="16">
-        <v>3.3750297419432007</v>
+        <v>12.892153311071469</v>
       </c>
       <c r="K160" s="16">
-        <v>16.586097999999993</v>
+        <v>122.46400500000038</v>
       </c>
     </row>
     <row r="161" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="79"/>
       <c r="D161" s="16"/>
       <c r="E161" s="16"/>
       <c r="F161" s="16">
-        <v>193.61540100000002</v>
+        <v>383.17381200000005</v>
       </c>
       <c r="G161" s="16">
-        <v>5.8669849609185887</v>
+        <v>5.8371457954108488</v>
       </c>
       <c r="H161" s="16">
-        <v>188.27542200000005</v>
+        <v>371.03096500000004</v>
       </c>
       <c r="I161" s="16">
-        <v>5.3732583073871183</v>
+        <v>5.0865614401709909</v>
       </c>
       <c r="J161" s="16">
-        <v>-2.7580342123713448</v>
+        <v>-3.1690179808008425</v>
       </c>
       <c r="K161" s="16">
-        <v>-5.3399789999999712</v>
+        <v>-12.142847000000017</v>
       </c>
     </row>
     <row r="162" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="79"/>
       <c r="D162" s="16"/>
       <c r="E162" s="16"/>
       <c r="F162" s="16">
-        <v>173.19317699999999</v>
+        <v>377.80901100000005</v>
       </c>
       <c r="G162" s="16">
-        <v>5.2481453414581987</v>
+        <v>5.7554201538882337</v>
       </c>
       <c r="H162" s="16">
-        <v>177.334948</v>
+        <v>367.3432479999999</v>
       </c>
       <c r="I162" s="16">
-        <v>5.0610242824528768</v>
+        <v>5.0360055543719069</v>
       </c>
       <c r="J162" s="16">
-        <v>2.391416955184098</v>
+        <v>-2.7701200064813039</v>
       </c>
       <c r="K162" s="16">
-        <v>4.1417710000000056</v>
+        <v>-10.465763000000152</v>
       </c>
     </row>
     <row r="163" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="79"/>
       <c r="D163" s="16"/>
       <c r="E163" s="16"/>
       <c r="F163" s="16">
-        <v>118.884837</v>
+        <v>233.608002</v>
       </c>
       <c r="G163" s="16">
-        <v>3.6024796950954214</v>
+        <v>3.5587086693926491</v>
       </c>
       <c r="H163" s="16">
-        <v>118.41450099999999</v>
+        <v>284.73930700000005</v>
       </c>
       <c r="I163" s="16">
-        <v>3.3794729787584812</v>
+        <v>3.90356632225348</v>
       </c>
       <c r="J163" s="16">
-        <v>-0.3956232029825783</v>
+        <v>21.887651348518471</v>
       </c>
       <c r="K163" s="16">
-        <v>-0.47033600000001741</v>
+        <v>51.131305000000054</v>
       </c>
     </row>
     <row r="164" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="79"/>
       <c r="D164" s="16"/>
       <c r="E164" s="16"/>
       <c r="F164" s="16">
-        <v>110.70722500000001</v>
+        <v>231.12756800000002</v>
       </c>
       <c r="G164" s="16">
-        <v>3.3546795388453137</v>
+        <v>3.5209225409035394</v>
       </c>
       <c r="H164" s="16">
-        <v>117.23616199999999</v>
+        <v>238.503862</v>
       </c>
       <c r="I164" s="16">
-        <v>3.345843948726785</v>
+        <v>3.269712401985271</v>
       </c>
       <c r="J164" s="16">
-        <v>5.8974804941592431</v>
+        <v>3.191438418112015</v>
       </c>
       <c r="K164" s="16">
-        <v>6.5289369999999849</v>
+        <v>7.376293999999973</v>
       </c>
     </row>
     <row r="165" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="79"/>
       <c r="D165" s="16"/>
       <c r="E165" s="16"/>
       <c r="F165" s="16">
-        <v>77.316949000000008</v>
+        <v>165.31287</v>
       </c>
       <c r="G165" s="16">
-        <v>2.3428785864359494</v>
+        <v>2.518322739780035</v>
       </c>
       <c r="H165" s="16">
-        <v>99.070548000000002</v>
+        <v>207.15924799999996</v>
       </c>
       <c r="I165" s="16">
-        <v>2.827409119063848</v>
+        <v>2.8400008146263991</v>
       </c>
       <c r="J165" s="16">
-        <v>28.135614870162545</v>
+        <v>25.31344232303266</v>
       </c>
       <c r="K165" s="16">
-        <v>21.753598999999994</v>
+        <v>41.846377999999959</v>
       </c>
     </row>
     <row r="166" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="79"/>
       <c r="D166" s="16"/>
       <c r="E166" s="16"/>
       <c r="F166" s="16">
-        <v>48.138152000000005</v>
+        <v>97.208097999999993</v>
       </c>
       <c r="G166" s="16">
-        <v>1.4586949817613584</v>
+        <v>1.4808366927763466</v>
       </c>
       <c r="H166" s="16">
-        <v>46.688258999999988</v>
+        <v>96.535672999999974</v>
       </c>
       <c r="I166" s="16">
-        <v>1.3324525998363783</v>
+        <v>1.3234330236635521</v>
       </c>
       <c r="J166" s="16">
-        <v>-3.011941546904453</v>
+        <v>-0.69173763691993884</v>
       </c>
       <c r="K166" s="16">
-        <v>-1.4498930000000172</v>
+        <v>-0.67242500000001826</v>
       </c>
     </row>
     <row r="167" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="15" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="79"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16"/>
       <c r="F167" s="16">
-        <v>42.628320000000002</v>
+        <v>68.779952999999992</v>
       </c>
       <c r="G167" s="16">
-        <v>1.291734598887746</v>
+        <v>1.0477715357606581</v>
       </c>
       <c r="H167" s="16">
-        <v>42.147491999999993</v>
+        <v>86.627112999999994</v>
       </c>
       <c r="I167" s="16">
-        <v>1.202862057717401</v>
+        <v>1.187593959062514</v>
       </c>
       <c r="J167" s="16">
-        <v>-1.1279543739936493</v>
+        <v>25.948200342620186</v>
       </c>
       <c r="K167" s="16">
-        <v>-0.48082800000000958</v>
+        <v>17.847160000000002</v>
       </c>
     </row>
     <row r="168" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="15" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="79"/>
       <c r="D168" s="16"/>
       <c r="E168" s="16"/>
       <c r="F168" s="16">
-        <v>35.409394999999996</v>
+        <v>94.203751999999994</v>
       </c>
       <c r="G168" s="16">
-        <v>1.0729848290334396</v>
+        <v>1.4350694585013191</v>
       </c>
       <c r="H168" s="16">
-        <v>40.934148</v>
+        <v>85.699586999999994</v>
       </c>
       <c r="I168" s="16">
-        <v>1.1682340077124553</v>
+        <v>1.1748782602896202</v>
       </c>
       <c r="J168" s="16">
-        <v>15.60250605806737</v>
+        <v>-9.0274164451539054</v>
       </c>
       <c r="K168" s="16">
-        <v>5.524753000000004</v>
+        <v>-8.5041650000000004</v>
       </c>
     </row>
     <row r="169" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="15" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="79"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16"/>
       <c r="F169" s="16">
-        <v>48.089039</v>
+        <v>82.072652000000005</v>
       </c>
       <c r="G169" s="16">
-        <v>1.4572067466783154</v>
+        <v>1.2502682086739731</v>
       </c>
       <c r="H169" s="16">
-        <v>40.001051000000004</v>
+        <v>83.799141000000006</v>
       </c>
       <c r="I169" s="16">
-        <v>1.1416040251391166</v>
+        <v>1.1488245444151861</v>
       </c>
       <c r="J169" s="16">
-        <v>-16.818776519946667</v>
+        <v>2.1036105912600469</v>
       </c>
       <c r="K169" s="16">
-        <v>-8.0879879999999957</v>
+        <v>1.7264890000000008</v>
       </c>
     </row>
     <row r="170" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="79"/>
       <c r="D170" s="16"/>
       <c r="E170" s="16"/>
       <c r="F170" s="16">
-        <v>27.584077000000001</v>
+        <v>62.043842999999995</v>
       </c>
       <c r="G170" s="16">
-        <v>0.83585997851390104</v>
+        <v>0.94515581690791728</v>
       </c>
       <c r="H170" s="16">
-        <v>30.784768</v>
+        <v>60.298545000000004</v>
       </c>
       <c r="I170" s="16">
-        <v>0.87857729192600142</v>
+        <v>0.82664867040252354</v>
       </c>
       <c r="J170" s="16">
-        <v>11.603400759068352</v>
+        <v>-2.813007569502088</v>
       </c>
       <c r="K170" s="16">
-        <v>3.2006909999999991</v>
+        <v>-1.7452979999999911</v>
       </c>
     </row>
     <row r="171" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="79"/>
       <c r="D171" s="16"/>
       <c r="E171" s="16"/>
       <c r="F171" s="16">
-        <v>17.107316999999998</v>
+        <v>32.015282999999989</v>
       </c>
       <c r="G171" s="16">
-        <v>0.51839043300417453</v>
+        <v>0.48771045593360735</v>
       </c>
       <c r="H171" s="16">
-        <v>17.156527000000001</v>
+        <v>33.916012000000002</v>
       </c>
       <c r="I171" s="16">
-        <v>0.48963614182557186</v>
+        <v>0.46496356131240041</v>
       </c>
       <c r="J171" s="16">
-        <v>0.28765469184912046</v>
+        <v>5.9369426782827848</v>
       </c>
       <c r="K171" s="16">
-        <v>4.9210000000002196E-2</v>
+        <v>1.9007290000000125</v>
       </c>
     </row>
     <row r="172" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="79"/>
       <c r="D172" s="16"/>
       <c r="E172" s="16"/>
       <c r="F172" s="16">
-        <v>10.790327999999999</v>
+        <v>21.215413999999999</v>
       </c>
       <c r="G172" s="16">
-        <v>0.32697136577156244</v>
+        <v>0.32318874816006588</v>
       </c>
       <c r="H172" s="16">
-        <v>12.881484</v>
+        <v>24.698822</v>
       </c>
       <c r="I172" s="16">
-        <v>0.36762919014715706</v>
+        <v>0.33860267054219295</v>
       </c>
       <c r="J172" s="16">
-        <v>19.379911342824812</v>
+        <v>16.419231790621673</v>
       </c>
       <c r="K172" s="16">
-        <v>2.0911560000000016</v>
+        <v>3.4834080000000007</v>
       </c>
     </row>
     <row r="173" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="79"/>
       <c r="D173" s="16"/>
       <c r="E173" s="16"/>
       <c r="F173" s="16">
-        <v>7.1576719999999989</v>
+        <v>16.459548999999999</v>
       </c>
       <c r="G173" s="16">
-        <v>0.21689366528847603</v>
+        <v>0.25073944051194402</v>
       </c>
       <c r="H173" s="16">
-        <v>8.3837729999999997</v>
+        <v>17.319178000000001</v>
       </c>
       <c r="I173" s="16">
-        <v>0.23926743831437441</v>
+        <v>0.2374331829427167</v>
       </c>
       <c r="J173" s="16">
-        <v>17.129885247605657</v>
+        <v>5.2226765144051139</v>
       </c>
       <c r="K173" s="16">
-        <v>1.2261010000000008</v>
+        <v>0.85962900000000175</v>
       </c>
     </row>
     <row r="174" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="79"/>
       <c r="D174" s="16"/>
       <c r="E174" s="16"/>
       <c r="F174" s="16">
-        <v>79.359855999999994</v>
+        <v>168.74041400000002</v>
       </c>
       <c r="G174" s="16">
-        <v>2.4047832933117999</v>
+        <v>2.5705368353722093</v>
       </c>
       <c r="H174" s="16">
-        <v>82.888996000000006</v>
+        <v>189.49734000000001</v>
       </c>
       <c r="I174" s="16">
-        <v>2.3655981307426179</v>
+        <v>2.5978690556432986</v>
       </c>
       <c r="J174" s="16">
-        <v>4.4470090772342283</v>
+        <v>12.301099367932089</v>
       </c>
       <c r="K174" s="16">
-        <v>3.5291400000000124</v>
+        <v>20.756925999999993</v>
       </c>
     </row>
     <row r="175" spans="1:11" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B175" s="96"/>
       <c r="C175" s="97"/>
       <c r="D175" s="17"/>
       <c r="E175" s="17"/>
       <c r="F175" s="17">
-        <v>3300.0834720000003</v>
+        <v>6564.4036560000004</v>
       </c>
       <c r="G175" s="17">
         <v>100</v>
       </c>
       <c r="H175" s="17">
-        <v>3503.9339490000002</v>
+        <v>7294.3376260000005</v>
       </c>
       <c r="I175" s="17">
         <v>100</v>
       </c>
       <c r="J175" s="17">
-        <v>6.1771309340989884</v>
+        <v>11.119577775093482</v>
       </c>
       <c r="K175" s="17">
-        <v>203.85047699999996</v>
+        <v>729.93397000000004</v>
       </c>
     </row>
     <row r="176" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E176" s="80"/>
       <c r="F176" s="80"/>
       <c r="G176" s="80"/>
       <c r="H176" s="80"/>
       <c r="I176" s="80"/>
     </row>
     <row r="177" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E177" s="80"/>
       <c r="F177" s="80"/>
       <c r="G177" s="80"/>
       <c r="H177" s="80"/>
       <c r="I177" s="80"/>
     </row>
     <row r="178" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="4" t="s">
         <v>50</v>
@@ -6239,304 +6246,304 @@
         <v>2025</v>
       </c>
       <c r="I182" s="13" t="s">
         <v>161</v>
       </c>
       <c r="J182" s="13" t="s">
         <v>138</v>
       </c>
       <c r="K182" s="13" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="183" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
         <v>167</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5"/>
       <c r="D183" s="37"/>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="16">
         <v>867.40817299999992</v>
       </c>
       <c r="H183" s="16">
-        <v>2073.709335</v>
+        <v>2072.5700970000003</v>
       </c>
       <c r="I183" s="16">
-        <v>18.728471538476612</v>
+        <v>18.858331190611054</v>
       </c>
       <c r="J183" s="16">
-        <v>139.06960985021757</v>
+        <v>138.93827168262115</v>
       </c>
       <c r="K183" s="16">
-        <v>1206.3011620000002</v>
+        <v>1205.1619240000005</v>
       </c>
     </row>
     <row r="184" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
         <v>168</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5"/>
       <c r="D184" s="37"/>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="16">
         <v>1149.5329830000001</v>
       </c>
       <c r="H184" s="16">
-        <v>1050.344859</v>
+        <v>1050.1516980000001</v>
       </c>
       <c r="I184" s="16">
-        <v>9.4860709094347246</v>
+        <v>9.5553383453387539</v>
       </c>
       <c r="J184" s="16">
-        <v>-8.6285583334149543</v>
+        <v>-8.6453617660138011</v>
       </c>
       <c r="K184" s="16">
-        <v>-99.188124000000016</v>
+        <v>-99.381284999999934</v>
       </c>
     </row>
     <row r="185" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
         <v>169</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5"/>
       <c r="D185" s="37"/>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="16">
         <v>734.70822900000007</v>
       </c>
       <c r="H185" s="16">
-        <v>557.586274</v>
+        <v>553.54204799999991</v>
       </c>
       <c r="I185" s="16">
-        <v>5.03577742868878</v>
+        <v>5.0366833354505935</v>
       </c>
       <c r="J185" s="16">
-        <v>-24.107795177560217</v>
+        <v>-24.658248519494961</v>
       </c>
       <c r="K185" s="16">
-        <v>-177.12195500000007</v>
+        <v>-181.16618100000017</v>
       </c>
     </row>
     <row r="186" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
         <v>170</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5"/>
       <c r="D186" s="37"/>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="16">
         <v>347.242321</v>
       </c>
       <c r="H186" s="16">
-        <v>368.94818400000003</v>
+        <v>363.47799200000003</v>
       </c>
       <c r="I186" s="16">
-        <v>3.3321138341775516</v>
+        <v>3.3072890338214096</v>
       </c>
       <c r="J186" s="16">
-        <v>6.2509267123577432</v>
+        <v>4.6756026031746352</v>
       </c>
       <c r="K186" s="16">
-        <v>21.705863000000022</v>
+        <v>16.235671000000025</v>
       </c>
     </row>
     <row r="187" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
         <v>171</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5"/>
       <c r="D187" s="37"/>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="16">
         <v>310.77287100000001</v>
       </c>
       <c r="H187" s="16">
-        <v>338.40755899999999</v>
+        <v>331.39163000000002</v>
       </c>
       <c r="I187" s="16">
-        <v>3.0562896304543297</v>
+        <v>3.015334980169039</v>
       </c>
       <c r="J187" s="16">
-        <v>8.8922459386746091</v>
+        <v>6.6346714671886557</v>
       </c>
       <c r="K187" s="16">
-        <v>27.634687999999983</v>
+        <v>20.618759000000011</v>
       </c>
     </row>
     <row r="188" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
         <v>172</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5"/>
       <c r="D188" s="37"/>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="16">
         <v>229.471487</v>
       </c>
       <c r="H188" s="16">
-        <v>317.44945200000001</v>
+        <v>316.42058000000003</v>
       </c>
       <c r="I188" s="16">
-        <v>2.8670088552632169</v>
+        <v>2.8791132815254743</v>
       </c>
       <c r="J188" s="16">
-        <v>38.339388544599451</v>
+        <v>37.891022600119392</v>
       </c>
       <c r="K188" s="16">
-        <v>87.977965000000012</v>
+        <v>86.949093000000033</v>
       </c>
     </row>
     <row r="189" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
         <v>173</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5"/>
       <c r="D189" s="37"/>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="16">
         <v>362.15435200000002</v>
       </c>
       <c r="H189" s="16">
-        <v>305.533388</v>
+        <v>305.54539199999999</v>
       </c>
       <c r="I189" s="16">
-        <v>2.759390269713152</v>
+        <v>2.7801598625984041</v>
       </c>
       <c r="J189" s="16">
-        <v>-15.634483939599326</v>
+        <v>-15.63116933080512</v>
       </c>
       <c r="K189" s="16">
-        <v>-56.620964000000015</v>
+        <v>-56.608960000000025</v>
       </c>
     </row>
     <row r="190" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
         <v>174</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5"/>
       <c r="D190" s="37"/>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="16">
         <v>255.52794699999998</v>
       </c>
       <c r="H190" s="16">
-        <v>289.11563200000001</v>
+        <v>290.64007900000001</v>
       </c>
       <c r="I190" s="16">
-        <v>2.6111151615376591</v>
+        <v>2.6445363054214521</v>
       </c>
       <c r="J190" s="16">
-        <v>13.144427212104523</v>
+        <v>13.741014402624238</v>
       </c>
       <c r="K190" s="16">
-        <v>33.587685000000022</v>
+        <v>35.112132000000031</v>
       </c>
     </row>
     <row r="191" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
         <v>175</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5"/>
       <c r="D191" s="37"/>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="16">
         <v>312.36107299999998</v>
       </c>
       <c r="H191" s="16">
-        <v>279.79090600000001</v>
+        <v>273.82485300000002</v>
       </c>
       <c r="I191" s="16">
-        <v>2.5268999523241207</v>
+        <v>2.4915344352256121</v>
       </c>
       <c r="J191" s="16">
-        <v>-10.427088973407377</v>
+        <v>-12.33707504904107</v>
       </c>
       <c r="K191" s="16">
-        <v>-32.570166999999969</v>
+        <v>-38.536219999999958</v>
       </c>
     </row>
     <row r="192" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="3" t="s">
         <v>176</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5"/>
       <c r="D192" s="37"/>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="16">
         <v>174.65515500000001</v>
       </c>
       <c r="H192" s="16">
-        <v>249.56932999999998</v>
+        <v>244.08688699999999</v>
       </c>
       <c r="I192" s="16">
-        <v>2.2539572035931812</v>
+        <v>2.2209484547683576</v>
       </c>
       <c r="J192" s="16">
-        <v>42.89262174941242</v>
+        <v>39.75361162400273</v>
       </c>
       <c r="K192" s="16">
-        <v>74.914174999999972</v>
+        <v>69.431731999999982</v>
       </c>
     </row>
     <row r="193" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="98" t="s">
         <v>177</v>
       </c>
       <c r="B193" s="96"/>
       <c r="C193" s="96"/>
       <c r="D193" s="99"/>
       <c r="E193" s="99"/>
       <c r="F193" s="99"/>
       <c r="G193" s="17">
         <v>4743.8345909999998</v>
       </c>
       <c r="H193" s="17">
-        <v>5830.4549190000007</v>
+        <v>5801.6512560000001</v>
       </c>
       <c r="I193" s="17">
-        <v>52.657094783663325</v>
+        <v>52.789269224930145</v>
       </c>
       <c r="J193" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K193" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="194" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="196" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="46"/>
     </row>
     <row r="197" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="46"/>
     </row>
     <row r="198" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -6571,1914 +6578,1914 @@
         <v>2025</v>
       </c>
       <c r="I200" s="13" t="s">
         <v>161</v>
       </c>
       <c r="J200" s="13" t="s">
         <v>138</v>
       </c>
       <c r="K200" s="13" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="201" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
         <v>168</v>
       </c>
       <c r="B201" s="5"/>
       <c r="C201" s="5"/>
       <c r="D201" s="37"/>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="16">
         <v>1421.677027</v>
       </c>
       <c r="H201" s="16">
-        <v>2016.8975069999999</v>
+        <v>1937.4477870000001</v>
       </c>
       <c r="I201" s="16">
-        <v>15.245646471785527</v>
+        <v>14.630570992899719</v>
       </c>
       <c r="J201" s="16">
-        <v>41.867489499779332</v>
+        <v>36.27903878339874</v>
       </c>
       <c r="K201" s="16">
-        <v>595.22047999999995</v>
+        <v>515.77076000000011</v>
       </c>
     </row>
     <row r="202" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
         <v>175</v>
       </c>
       <c r="B202" s="5"/>
       <c r="C202" s="5"/>
       <c r="D202" s="37"/>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="16">
         <v>701.94333200000005</v>
       </c>
       <c r="H202" s="16">
-        <v>738.80111199999999</v>
+        <v>749.13609199999996</v>
       </c>
       <c r="I202" s="16">
-        <v>5.5845676477967023</v>
+        <v>5.6570756904477317</v>
       </c>
       <c r="J202" s="16">
-        <v>5.2508198767247398</v>
+        <v>6.7231581024549003</v>
       </c>
       <c r="K202" s="16">
-        <v>36.857779999999934</v>
+        <v>47.192759999999907</v>
       </c>
     </row>
     <row r="203" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
         <v>179</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5"/>
       <c r="D203" s="37"/>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="16">
         <v>642.92282299999999</v>
       </c>
       <c r="H203" s="16">
-        <v>681.53072699999996</v>
+        <v>672.11429299999998</v>
       </c>
       <c r="I203" s="16">
-        <v>5.1516631298513342</v>
+        <v>5.075448197912702</v>
       </c>
       <c r="J203" s="16">
-        <v>6.0050604238698746</v>
+        <v>4.5404314414888924</v>
       </c>
       <c r="K203" s="16">
-        <v>38.607903999999962</v>
+        <v>29.191469999999981</v>
       </c>
     </row>
     <row r="204" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
         <v>174</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5"/>
       <c r="D204" s="37"/>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="16">
         <v>552.55409400000008</v>
       </c>
       <c r="H204" s="16">
-        <v>567.85434699999996</v>
+        <v>565.54871100000003</v>
       </c>
       <c r="I204" s="16">
-        <v>4.2923879829202569</v>
+        <v>4.2707218340271211</v>
       </c>
       <c r="J204" s="16">
-        <v>2.769005454151948</v>
+        <v>2.3517366247222027</v>
       </c>
       <c r="K204" s="16">
-        <v>15.300252999999884</v>
+        <v>12.994616999999948</v>
       </c>
     </row>
     <row r="205" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
         <v>180</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5"/>
       <c r="D205" s="37"/>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="16">
         <v>354.68896500000005</v>
       </c>
       <c r="H205" s="16">
-        <v>408.903886</v>
+        <v>406.835915</v>
       </c>
       <c r="I205" s="16">
-        <v>3.0908878935390001</v>
+        <v>3.0722075592475391</v>
       </c>
       <c r="J205" s="16">
-        <v>15.285200936544484</v>
+        <v>14.702163062783738</v>
       </c>
       <c r="K205" s="16">
-        <v>54.214920999999947</v>
+        <v>52.146949999999947</v>
       </c>
     </row>
     <row r="206" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
         <v>181</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5"/>
       <c r="D206" s="37"/>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="16">
         <v>457.16386800000004</v>
       </c>
       <c r="H206" s="16">
-        <v>317.40482500000002</v>
+        <v>317.43301600000001</v>
       </c>
       <c r="I206" s="16">
-        <v>2.3992502016558608</v>
+        <v>2.3970846116423741</v>
       </c>
       <c r="J206" s="16">
-        <v>-30.570885580135133</v>
+        <v>-30.564719082305082</v>
       </c>
       <c r="K206" s="16">
-        <v>-139.75904300000002</v>
+        <v>-139.73085200000003</v>
       </c>
     </row>
     <row r="207" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
         <v>182</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5"/>
       <c r="D207" s="37"/>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="16">
         <v>128.16373400000001</v>
       </c>
       <c r="H207" s="16">
-        <v>183.79120999999998</v>
+        <v>187.571619</v>
       </c>
       <c r="I207" s="16">
-        <v>1.3892703037991769</v>
+        <v>1.4164406940132099</v>
       </c>
       <c r="J207" s="16">
-        <v>43.403445158674899</v>
+        <v>46.353116553236497</v>
       </c>
       <c r="K207" s="16">
-        <v>55.627475999999973</v>
+        <v>59.407884999999993</v>
       </c>
     </row>
     <row r="208" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
         <v>183</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5"/>
       <c r="D208" s="37"/>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="16">
-        <v>152.46236400000001</v>
+        <v>159.39191399999999</v>
       </c>
       <c r="H208" s="16">
-        <v>174.61713</v>
+        <v>171.55841100000001</v>
       </c>
       <c r="I208" s="16">
-        <v>1.3199238050809958</v>
+        <v>1.2955174990553531</v>
       </c>
       <c r="J208" s="16">
-        <v>14.53130163979354</v>
+        <v>7.6330703952774055</v>
       </c>
       <c r="K208" s="16">
-        <v>22.154765999999995</v>
+        <v>12.166497000000021</v>
       </c>
     </row>
     <row r="209" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
         <v>184</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5"/>
       <c r="D209" s="37"/>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="16">
-        <v>159.39191399999999</v>
+        <v>152.46236400000001</v>
       </c>
       <c r="H209" s="16">
-        <v>173.47274900000002</v>
+        <v>161.98416</v>
       </c>
       <c r="I209" s="16">
-        <v>1.3112734755057567</v>
+        <v>1.2232178686347366</v>
       </c>
       <c r="J209" s="16">
-        <v>8.8340961888443328</v>
+        <v>6.2453419651816455</v>
       </c>
       <c r="K209" s="16">
-        <v>14.080835000000036</v>
+        <v>9.5217959999999948</v>
       </c>
     </row>
     <row r="210" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
         <v>185</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5"/>
       <c r="D210" s="37"/>
       <c r="E210" s="5"/>
       <c r="F210" s="5"/>
       <c r="G210" s="16">
         <v>159.30324900000002</v>
       </c>
       <c r="H210" s="16">
-        <v>168.986841</v>
+        <v>159.91358499999998</v>
       </c>
       <c r="I210" s="16">
-        <v>1.277364678833842</v>
+        <v>1.2075819920258855</v>
       </c>
       <c r="J210" s="16">
-        <v>6.0787159463395346</v>
+        <v>0.38312840687885852</v>
       </c>
       <c r="K210" s="16">
-        <v>9.683591999999976</v>
+        <v>0.61033599999996113</v>
       </c>
     </row>
     <row r="211" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="98" t="s">
         <v>177</v>
       </c>
       <c r="B211" s="96"/>
       <c r="C211" s="96"/>
       <c r="D211" s="99"/>
       <c r="E211" s="99"/>
       <c r="F211" s="99"/>
       <c r="G211" s="17">
         <v>4730.2713699999986</v>
       </c>
       <c r="H211" s="17">
-        <v>5432.2603339999987</v>
+        <v>5329.5435889999999</v>
       </c>
       <c r="I211" s="17">
-        <v>41.062235590768445</v>
+        <v>40.245866939906371</v>
       </c>
       <c r="J211" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K211" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="212" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="214" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="46"/>
     </row>
     <row r="215" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="2" t="s">
         <v>166</v>
       </c>
       <c r="B215" s="37"/>
       <c r="C215" s="37"/>
       <c r="D215" s="37"/>
       <c r="E215" s="37"/>
       <c r="F215" s="37"/>
       <c r="G215" s="37"/>
       <c r="H215" s="37"/>
       <c r="I215" s="37"/>
       <c r="J215" s="37"/>
       <c r="K215" s="37"/>
     </row>
     <row r="216" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="23"/>
       <c r="B216" s="23"/>
       <c r="C216" s="23"/>
       <c r="D216" s="23"/>
       <c r="E216" s="23"/>
       <c r="F216" s="23"/>
       <c r="G216" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="H216" s="13" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="I216" s="13" t="s">
         <v>164</v>
       </c>
       <c r="J216" s="13" t="s">
         <v>140</v>
       </c>
       <c r="K216" s="13" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="217" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
         <v>168</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5"/>
       <c r="D217" s="37"/>
       <c r="E217" s="5"/>
       <c r="F217" s="5"/>
       <c r="G217" s="16">
-        <v>213.90492600000002</v>
+        <v>568.18809699999997</v>
       </c>
       <c r="H217" s="16">
-        <v>280.11627299999998</v>
+        <v>669.09427599999992</v>
       </c>
       <c r="I217" s="16">
-        <v>11.645260676904041</v>
+        <v>13.23923719554524</v>
       </c>
       <c r="J217" s="16">
-        <v>30.953633578312246</v>
+        <v>17.759291251044978</v>
       </c>
       <c r="K217" s="16">
-        <v>66.211346999999961</v>
+        <v>100.90617899999995</v>
       </c>
     </row>
     <row r="218" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
         <v>169</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5"/>
       <c r="D218" s="37"/>
       <c r="E218" s="5"/>
       <c r="F218" s="5"/>
       <c r="G218" s="16">
-        <v>146.431456</v>
+        <v>290.08587800000004</v>
       </c>
       <c r="H218" s="16">
-        <v>168.70761300000001</v>
+        <v>253.72897500000002</v>
       </c>
       <c r="I218" s="16">
-        <v>7.0136736810119045</v>
+        <v>5.0204854590738854</v>
       </c>
       <c r="J218" s="16">
-        <v>15.212685585807472</v>
+        <v>-12.533151648285342</v>
       </c>
       <c r="K218" s="16">
-        <v>22.276157000000012</v>
+        <v>-36.356903000000017</v>
       </c>
     </row>
     <row r="219" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5"/>
       <c r="D219" s="37"/>
       <c r="E219" s="5"/>
       <c r="F219" s="5"/>
       <c r="G219" s="16">
-        <v>101.194536</v>
+        <v>160.225065</v>
       </c>
       <c r="H219" s="16">
-        <v>94.625681</v>
+        <v>230.20656299999999</v>
       </c>
       <c r="I219" s="16">
-        <v>3.9338689972308964</v>
+        <v>4.5550521067799856</v>
       </c>
       <c r="J219" s="16">
-        <v>-6.4913139183720352</v>
+        <v>43.676997728164437</v>
       </c>
       <c r="K219" s="16">
-        <v>-6.5688549999999992</v>
+        <v>69.981497999999988</v>
       </c>
     </row>
     <row r="220" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5"/>
       <c r="D220" s="37"/>
       <c r="E220" s="5"/>
       <c r="F220" s="5"/>
       <c r="G220" s="16">
-        <v>76.968518000000003</v>
+        <v>141.368302</v>
       </c>
       <c r="H220" s="16">
-        <v>94.326234999999997</v>
+        <v>192.42613699999998</v>
       </c>
       <c r="I220" s="16">
-        <v>3.9214201427201973</v>
+        <v>3.8074982281951013</v>
       </c>
       <c r="J220" s="16">
-        <v>22.55171003812233</v>
+        <v>36.116890616681516</v>
       </c>
       <c r="K220" s="16">
-        <v>17.357716999999994</v>
+        <v>51.057834999999983</v>
       </c>
     </row>
     <row r="221" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5"/>
       <c r="D221" s="37"/>
       <c r="E221" s="5"/>
       <c r="F221" s="5"/>
       <c r="G221" s="16">
-        <v>69.441808999999992</v>
+        <v>189.054811</v>
       </c>
       <c r="H221" s="16">
-        <v>93.643833000000001</v>
+        <v>189.42538099999999</v>
       </c>
       <c r="I221" s="16">
-        <v>3.8930506763863346</v>
+        <v>3.7481228578250891</v>
       </c>
       <c r="J221" s="16">
-        <v>34.852237216343276</v>
+        <v>0.19601193856949059</v>
       </c>
       <c r="K221" s="16">
-        <v>24.202024000000009</v>
+        <v>0.37056999999998652</v>
       </c>
     </row>
     <row r="222" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
         <v>171</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5"/>
       <c r="D222" s="37"/>
       <c r="E222" s="5"/>
       <c r="F222" s="5"/>
       <c r="G222" s="16">
-        <v>90.482312999999991</v>
+        <v>167.03147700000002</v>
       </c>
       <c r="H222" s="16">
-        <v>84.935176999999996</v>
+        <v>158.32991899999999</v>
       </c>
       <c r="I222" s="16">
-        <v>3.5310061290297998</v>
+        <v>3.1328430506442788</v>
       </c>
       <c r="J222" s="16">
-        <v>-6.1306301928864206</v>
+        <v>-5.2095318536876931</v>
       </c>
       <c r="K222" s="16">
-        <v>-5.5471359999999947</v>
+        <v>-8.7015580000000341</v>
       </c>
     </row>
     <row r="223" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5"/>
       <c r="D223" s="37"/>
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="G223" s="16">
-        <v>80.740279000000001</v>
+        <v>1187.0660519999999</v>
       </c>
       <c r="H223" s="16">
-        <v>71.794979000000012</v>
+        <v>151.29111600000002</v>
       </c>
       <c r="I223" s="16">
-        <v>2.9847292939951822</v>
+        <v>2.9935676363531618</v>
       </c>
       <c r="J223" s="16">
-        <v>-11.079104643668607</v>
+        <v>-87.255038104652996</v>
       </c>
       <c r="K223" s="16">
-        <v>-8.9452999999999889</v>
+        <v>-1035.7749359999998</v>
       </c>
     </row>
     <row r="224" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5"/>
       <c r="D224" s="37"/>
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="G224" s="16">
-        <v>58.922671999999999</v>
+        <v>151.95759000000001</v>
       </c>
       <c r="H224" s="16">
-        <v>65.626195999999993</v>
+        <v>131.752714</v>
       </c>
       <c r="I224" s="16">
-        <v>2.7282747677197507</v>
+        <v>2.6069651084607908</v>
       </c>
       <c r="J224" s="16">
-        <v>11.376816041200566</v>
+        <v>-13.29639144711364</v>
       </c>
       <c r="K224" s="16">
-        <v>6.7035239999999945</v>
+        <v>-20.204876000000013</v>
       </c>
     </row>
     <row r="225" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5"/>
       <c r="D225" s="37"/>
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="G225" s="16">
-        <v>90.926813999999993</v>
+        <v>118.15814599999999</v>
       </c>
       <c r="H225" s="16">
-        <v>59.782758000000001</v>
+        <v>125.607308</v>
       </c>
       <c r="I225" s="16">
-        <v>2.4853457938670722</v>
+        <v>2.4853671653677507</v>
       </c>
       <c r="J225" s="16">
-        <v>-34.251784077686914</v>
+        <v>6.3043998676147268</v>
       </c>
       <c r="K225" s="16">
-        <v>-31.144055999999992</v>
+        <v>7.4491620000000154</v>
       </c>
     </row>
     <row r="226" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5"/>
       <c r="D226" s="37"/>
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
       <c r="G226" s="16">
-        <v>51.729230999999999</v>
+        <v>103.56689900000001</v>
       </c>
       <c r="H226" s="16">
-        <v>56.055497000000003</v>
+        <v>115.84701700000001</v>
       </c>
       <c r="I226" s="16">
-        <v>2.3303925471634868</v>
+        <v>2.292242201843858</v>
       </c>
       <c r="J226" s="16">
-        <v>8.3632907668780234</v>
+        <v>11.857184214813653</v>
       </c>
       <c r="K226" s="16">
-        <v>4.3262660000000039</v>
+        <v>12.280118000000002</v>
       </c>
     </row>
     <row r="227" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="98" t="s">
         <v>177</v>
       </c>
       <c r="B227" s="96"/>
       <c r="C227" s="96"/>
       <c r="D227" s="99"/>
       <c r="E227" s="99"/>
       <c r="F227" s="99"/>
       <c r="G227" s="17">
-        <v>980.74255400000015</v>
+        <v>3076.7023169999998</v>
       </c>
       <c r="H227" s="17">
-        <v>1069.6142420000001</v>
+        <v>2217.7094059999999</v>
       </c>
       <c r="I227" s="17">
-        <v>44.467022706028672</v>
+        <v>43.881381010089136</v>
       </c>
       <c r="J227" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K227" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="228" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="230" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="46"/>
     </row>
     <row r="231" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="2" t="s">
         <v>178</v>
       </c>
       <c r="B231" s="37"/>
       <c r="C231" s="37"/>
       <c r="D231" s="37"/>
       <c r="E231" s="37"/>
       <c r="F231" s="37"/>
       <c r="G231" s="37"/>
       <c r="H231" s="37"/>
       <c r="I231" s="37"/>
       <c r="J231" s="37"/>
       <c r="K231" s="37"/>
     </row>
     <row r="232" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="23"/>
       <c r="B232" s="23"/>
       <c r="C232" s="23"/>
       <c r="D232" s="23"/>
       <c r="E232" s="23"/>
       <c r="F232" s="23"/>
       <c r="G232" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="H232" s="13" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="I232" s="13" t="s">
         <v>164</v>
       </c>
       <c r="J232" s="13" t="s">
         <v>140</v>
       </c>
       <c r="K232" s="13" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="233" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
         <v>168</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5"/>
       <c r="D233" s="37"/>
       <c r="E233" s="5"/>
       <c r="F233" s="5"/>
       <c r="G233" s="16">
-        <v>498.38115700000003</v>
+        <v>997.69781699999999</v>
       </c>
       <c r="H233" s="16">
-        <v>457.99292800000001</v>
+        <v>977.18616299999996</v>
       </c>
       <c r="I233" s="16">
-        <v>13.070820816434287</v>
+        <v>13.396503056246109</v>
       </c>
       <c r="J233" s="16">
-        <v>-8.10388363057635</v>
+        <v>-2.0558984544716128</v>
       </c>
       <c r="K233" s="16">
-        <v>-40.388229000000024</v>
+        <v>-20.511654000000021</v>
       </c>
     </row>
     <row r="234" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
         <v>175</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5"/>
       <c r="D234" s="37"/>
       <c r="E234" s="5"/>
       <c r="F234" s="5"/>
       <c r="G234" s="16">
-        <v>181.244384</v>
+        <v>368.67131499999999</v>
       </c>
       <c r="H234" s="16">
-        <v>292.63990699999999</v>
+        <v>581.64832899999999</v>
       </c>
       <c r="I234" s="16">
-        <v>8.3517529513796198</v>
+        <v>7.9739704798797302</v>
       </c>
       <c r="J234" s="16">
-        <v>61.461503270633756</v>
+        <v>57.76880525679087</v>
       </c>
       <c r="K234" s="16">
-        <v>111.395523</v>
+        <v>212.977014</v>
       </c>
     </row>
     <row r="235" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
         <v>179</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5"/>
       <c r="D235" s="37"/>
       <c r="E235" s="5"/>
       <c r="F235" s="5"/>
       <c r="G235" s="16">
-        <v>182.73234299999999</v>
+        <v>357.72716400000002</v>
       </c>
       <c r="H235" s="16">
-        <v>205.45361</v>
+        <v>364.51331199999998</v>
       </c>
       <c r="I235" s="16">
-        <v>5.8635126400894375</v>
+        <v>4.9972092147301428</v>
       </c>
       <c r="J235" s="16">
-        <v>12.434179208220415</v>
+        <v>1.8970178065649965</v>
       </c>
       <c r="K235" s="16">
-        <v>22.721267000000012</v>
+        <v>6.7861479999999688</v>
       </c>
     </row>
     <row r="236" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
         <v>181</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5"/>
       <c r="D236" s="37"/>
       <c r="E236" s="5"/>
       <c r="F236" s="5"/>
       <c r="G236" s="16">
-        <v>98.737365000000011</v>
+        <v>142.95732899999999</v>
       </c>
       <c r="H236" s="16">
-        <v>175.74490800000001</v>
+        <v>329.49016399999999</v>
       </c>
       <c r="I236" s="16">
-        <v>5.0156455731751581</v>
+        <v>4.5170676337432258</v>
       </c>
       <c r="J236" s="16">
-        <v>77.992301090878797</v>
+        <v>130.481477448421</v>
       </c>
       <c r="K236" s="16">
-        <v>77.007542999999998</v>
+        <v>186.53283500000001</v>
       </c>
     </row>
     <row r="237" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5"/>
       <c r="D237" s="37"/>
       <c r="E237" s="5"/>
       <c r="F237" s="5"/>
       <c r="G237" s="16">
-        <v>147.71620999999999</v>
+        <v>209.87940799999998</v>
       </c>
       <c r="H237" s="16">
-        <v>148.266166</v>
+        <v>290.78058000000004</v>
       </c>
       <c r="I237" s="16">
-        <v>4.2314201168750394</v>
+        <v>3.9863877285243725</v>
       </c>
       <c r="J237" s="16">
-        <v>0.37230578824084964</v>
+        <v>38.546502856535632</v>
       </c>
       <c r="K237" s="16">
-        <v>0.54995600000000877</v>
+        <v>80.901172000000059</v>
       </c>
     </row>
     <row r="238" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5"/>
       <c r="D238" s="37"/>
       <c r="E238" s="5"/>
       <c r="F238" s="5"/>
       <c r="G238" s="16">
-        <v>105.767805</v>
+        <v>282.973682</v>
       </c>
       <c r="H238" s="16">
-        <v>135.72214700000001</v>
+        <v>288.55631</v>
       </c>
       <c r="I238" s="16">
-        <v>3.8734219587311061</v>
+        <v>3.9558946239541664</v>
       </c>
       <c r="J238" s="16">
-        <v>28.32085056506563</v>
+        <v>1.9728435381492473</v>
       </c>
       <c r="K238" s="16">
-        <v>29.954342000000011</v>
+        <v>5.5826279999999997</v>
       </c>
     </row>
     <row r="239" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
         <v>184</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5"/>
       <c r="D239" s="37"/>
       <c r="E239" s="5"/>
       <c r="F239" s="5"/>
       <c r="G239" s="16">
-        <v>44.186631999999996</v>
+        <v>73.712817000000001</v>
       </c>
       <c r="H239" s="16">
-        <v>43.724485999999999</v>
+        <v>102.82474999999999</v>
       </c>
       <c r="I239" s="16">
-        <v>1.2478684426251436</v>
+        <v>1.4096516403832275</v>
       </c>
       <c r="J239" s="16">
-        <v>-1.0458955097550704</v>
+        <v>39.49371925373574</v>
       </c>
       <c r="K239" s="16">
-        <v>-0.46214599999999706</v>
+        <v>29.111932999999993</v>
       </c>
     </row>
     <row r="240" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5"/>
       <c r="D240" s="37"/>
       <c r="E240" s="5"/>
       <c r="F240" s="5"/>
       <c r="G240" s="16">
-        <v>46.140205000000002</v>
+        <v>80.815020999999987</v>
       </c>
       <c r="H240" s="16">
-        <v>42.363146999999998</v>
+        <v>91.903227999999999</v>
       </c>
       <c r="I240" s="16">
-        <v>1.20901671140491</v>
+        <v>1.259925612332768</v>
       </c>
       <c r="J240" s="16">
-        <v>-8.1860451205190863</v>
+        <v>13.720477780980856</v>
       </c>
       <c r="K240" s="16">
-        <v>-3.7770580000000038</v>
+        <v>11.088207000000011</v>
       </c>
     </row>
     <row r="241" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5"/>
       <c r="D241" s="37"/>
       <c r="E241" s="5"/>
       <c r="F241" s="5"/>
       <c r="G241" s="16">
-        <v>40.421413999999999</v>
+        <v>86.767961</v>
       </c>
       <c r="H241" s="16">
-        <v>38.823226999999996</v>
+        <v>86.243753999999996</v>
       </c>
       <c r="I241" s="16">
-        <v>1.1079896928730604</v>
+        <v>1.1823383893362984</v>
       </c>
       <c r="J241" s="16">
-        <v>-3.9538126993776195</v>
+        <v>-0.6041481140717414</v>
       </c>
       <c r="K241" s="16">
-        <v>-1.5981870000000029</v>
+        <v>-0.52420700000000409</v>
       </c>
     </row>
     <row r="242" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5"/>
       <c r="D242" s="37"/>
       <c r="E242" s="5"/>
       <c r="F242" s="5"/>
       <c r="G242" s="16">
-        <v>62.726756000000002</v>
+        <v>0</v>
       </c>
       <c r="H242" s="16">
-        <v>33.837512000000004</v>
+        <v>78.727000000000004</v>
       </c>
       <c r="I242" s="16">
-        <v>0.96570062371344101</v>
-[...2 lines deleted...]
-        <v>-46.055695913877642</v>
+        <v>1.079289224553917</v>
+      </c>
+      <c r="J242" s="16" t="s">
+        <v>188</v>
       </c>
       <c r="K242" s="16">
-        <v>-28.889243999999998</v>
+        <v>78.727000000000004</v>
       </c>
     </row>
     <row r="243" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="98" t="s">
         <v>177</v>
       </c>
       <c r="B243" s="96"/>
       <c r="C243" s="96"/>
       <c r="D243" s="99"/>
       <c r="E243" s="99"/>
       <c r="F243" s="99"/>
       <c r="G243" s="17">
-        <v>1408.0542709999997</v>
+        <v>2601.2025140000001</v>
       </c>
       <c r="H243" s="17">
-        <v>1574.5680380000001</v>
+        <v>3191.8735900000001</v>
       </c>
       <c r="I243" s="17">
-        <v>44.937149527301209</v>
+        <v>43.758237603683966</v>
       </c>
       <c r="J243" s="18" t="s">
         <v>26</v>
       </c>
       <c r="K243" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="244" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="246" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="46"/>
     </row>
     <row r="247" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="46"/>
     </row>
     <row r="248" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B248" s="22"/>
       <c r="C248" s="22"/>
       <c r="D248" s="22"/>
       <c r="E248" s="22"/>
       <c r="F248" s="22"/>
       <c r="G248" s="22"/>
       <c r="H248" s="22"/>
       <c r="I248" s="22"/>
       <c r="J248" s="22"/>
       <c r="K248" s="22"/>
     </row>
     <row r="249" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="12"/>
       <c r="B249" s="12"/>
       <c r="C249" s="12"/>
       <c r="D249" s="12">
         <v>2021</v>
       </c>
       <c r="E249" s="12">
         <v>2024</v>
       </c>
       <c r="F249" s="12">
         <v>2025</v>
       </c>
       <c r="G249" s="13" t="s">
         <v>138</v>
       </c>
       <c r="H249" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I249" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="J249" s="13" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="K249" s="13" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="250" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B250" s="22"/>
-      <c r="C250" s="137" t="s">
+      <c r="C250" s="138" t="s">
         <v>84</v>
       </c>
       <c r="D250" s="16">
         <v>21.758949590693852</v>
       </c>
       <c r="E250" s="16">
         <v>31.656361337098883</v>
       </c>
       <c r="F250" s="16">
-        <v>37.89765988018781</v>
+        <v>38.039482059238757</v>
       </c>
       <c r="G250" s="16">
-        <v>36.928451643786154</v>
+        <v>36.443158935010331</v>
       </c>
       <c r="H250" s="16">
-        <v>28.805549011759556</v>
+        <v>28.691271003808371</v>
       </c>
       <c r="I250" s="16">
-        <v>50.741637755661465</v>
+        <v>39.239577949963518</v>
       </c>
       <c r="J250" s="16">
-        <v>24.184825114839747</v>
+        <v>25.620224961796023</v>
       </c>
       <c r="K250" s="16">
-        <v>-66.832205829605613</v>
+        <v>-43.269235229068634</v>
       </c>
     </row>
     <row r="251" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B251" s="22"/>
-      <c r="C251" s="137"/>
+      <c r="C251" s="138"/>
       <c r="D251" s="16">
         <v>43.252130950368333</v>
       </c>
       <c r="E251" s="16">
         <v>37.878865911286134</v>
       </c>
       <c r="F251" s="16">
-        <v>35.074012534719067</v>
+        <v>34.949317128814414</v>
       </c>
       <c r="G251" s="16">
-        <v>5.9084916860035275</v>
+        <v>4.7658864095640388</v>
       </c>
       <c r="H251" s="16">
-        <v>6.3984844909539262</v>
+        <v>6.1103432109785638</v>
       </c>
       <c r="I251" s="16">
-        <v>26.344274757376557</v>
+        <v>34.323012273174193</v>
       </c>
       <c r="J251" s="16">
-        <v>42.924004340716849</v>
+        <v>43.55641427825929</v>
       </c>
       <c r="K251" s="16">
-        <v>13.384085566741218</v>
+        <v>10.262224819508598</v>
       </c>
     </row>
     <row r="252" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B252" s="22"/>
-      <c r="C252" s="137"/>
+      <c r="C252" s="138"/>
       <c r="D252" s="16">
         <v>13.409755647079427</v>
       </c>
       <c r="E252" s="16">
         <v>13.447822734189863</v>
       </c>
       <c r="F252" s="16">
-        <v>12.251606163889511</v>
+        <v>12.168958389955501</v>
       </c>
       <c r="G252" s="16">
-        <v>4.2037503917307983</v>
+        <v>2.7494712119554547</v>
       </c>
       <c r="H252" s="16">
-        <v>9.618535847694055</v>
+        <v>9.2340556300789967</v>
       </c>
       <c r="I252" s="16">
-        <v>10.130857698415378</v>
+        <v>11.872120303262621</v>
       </c>
       <c r="J252" s="16">
-        <v>14.755032441086872</v>
+        <v>13.972035596712262</v>
       </c>
       <c r="K252" s="16">
-        <v>1.3519415078156924</v>
+        <v>2.2566172238180764</v>
       </c>
     </row>
     <row r="253" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B253" s="22"/>
-      <c r="C253" s="137"/>
+      <c r="C253" s="138"/>
       <c r="D253" s="16">
         <v>21.579163811858372</v>
       </c>
       <c r="E253" s="16">
         <v>17.016950017425113</v>
       </c>
       <c r="F253" s="16">
-        <v>14.776721421203593</v>
+        <v>14.842242421991333</v>
       </c>
       <c r="G253" s="16">
-        <v>-0.67955412285724814</v>
+        <v>-0.96334519067812818</v>
       </c>
       <c r="H253" s="16">
-        <v>1.994516752267339</v>
+        <v>1.9215806135632452</v>
       </c>
       <c r="I253" s="16">
-        <v>12.783229788546603</v>
+        <v>14.565289473599673</v>
       </c>
       <c r="J253" s="16">
-        <v>18.136138103356533</v>
+        <v>16.851325163232424</v>
       </c>
       <c r="K253" s="16">
-        <v>-1.2715457783848516</v>
+        <v>0.52520455224651619</v>
       </c>
     </row>
     <row r="254" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="100" t="s">
         <v>86</v>
       </c>
       <c r="B254" s="101"/>
-      <c r="C254" s="142" t="s">
+      <c r="C254" s="143" t="s">
         <v>85</v>
       </c>
       <c r="D254" s="102">
         <v>97.271671706104115</v>
       </c>
       <c r="E254" s="102">
         <v>97.567636558076359</v>
       </c>
       <c r="F254" s="102">
-        <v>97.348988397367179</v>
+        <v>97.365901239058559</v>
       </c>
       <c r="G254" s="102">
-        <v>14.377947247113374</v>
+        <v>13.547653842801441</v>
       </c>
       <c r="H254" s="102">
-        <v>12.122031018388913</v>
+        <v>11.91799543967984</v>
       </c>
       <c r="I254" s="102">
-        <v>98.142591381685335</v>
+        <v>97.464182958841832</v>
       </c>
       <c r="J254" s="102">
-        <v>97.148911121004815</v>
+        <v>96.890075252355217</v>
       </c>
       <c r="K254" s="102">
-        <v>-30.411396859106748</v>
+        <v>-13.11195472680374</v>
       </c>
     </row>
     <row r="255" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B255" s="103"/>
-      <c r="C255" s="143"/>
+      <c r="C255" s="144"/>
       <c r="D255" s="17">
         <v>2.7283282938958928</v>
       </c>
       <c r="E255" s="17">
         <v>2.4323634419236422</v>
       </c>
       <c r="F255" s="17">
-        <v>2.6510116026328188</v>
+        <v>2.6340987609414315</v>
       </c>
       <c r="G255" s="17">
-        <v>24.939510783300484</v>
+        <v>23.219842279709802</v>
       </c>
       <c r="H255" s="17">
-        <v>11.296995543631262</v>
+        <v>10.912029601834504</v>
       </c>
       <c r="I255" s="17">
-        <v>1.8574086183146641</v>
+        <v>2.5358170411581704</v>
       </c>
       <c r="J255" s="17">
-        <v>2.8510888789951743</v>
+        <v>3.1099247476447966</v>
       </c>
       <c r="K255" s="17">
-        <v>7.9098285406009579</v>
+        <v>7.1908573280177368</v>
       </c>
     </row>
     <row r="256" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="4" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D256" s="60"/>
     </row>
     <row r="257" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D257" s="60"/>
     </row>
     <row r="258" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="4" t="s">
         <v>62</v>
       </c>
       <c r="D258" s="60"/>
     </row>
     <row r="259" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="20" t="s">
         <v>125</v>
       </c>
       <c r="D259" s="60"/>
     </row>
     <row r="260" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="104" t="s">
         <v>88</v>
       </c>
       <c r="D260" s="60"/>
     </row>
     <row r="261" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A261" s="134" t="s">
+      <c r="A261" s="135" t="s">
         <v>89</v>
       </c>
-      <c r="B261" s="134"/>
-[...8 lines deleted...]
-      <c r="K261" s="134"/>
+      <c r="B261" s="135"/>
+      <c r="C261" s="135"/>
+      <c r="D261" s="135"/>
+      <c r="E261" s="135"/>
+      <c r="F261" s="135"/>
+      <c r="G261" s="135"/>
+      <c r="H261" s="135"/>
+      <c r="I261" s="135"/>
+      <c r="J261" s="135"/>
+      <c r="K261" s="135"/>
     </row>
     <row r="262" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A262" s="134" t="s">
+      <c r="A262" s="135" t="s">
         <v>90</v>
       </c>
-      <c r="B262" s="134"/>
-[...8 lines deleted...]
-      <c r="K262" s="134"/>
+      <c r="B262" s="135"/>
+      <c r="C262" s="135"/>
+      <c r="D262" s="135"/>
+      <c r="E262" s="135"/>
+      <c r="F262" s="135"/>
+      <c r="G262" s="135"/>
+      <c r="H262" s="135"/>
+      <c r="I262" s="135"/>
+      <c r="J262" s="135"/>
+      <c r="K262" s="135"/>
     </row>
     <row r="263" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A263" s="134" t="s">
+      <c r="A263" s="135" t="s">
         <v>91</v>
       </c>
-      <c r="B263" s="134"/>
-[...8 lines deleted...]
-      <c r="K263" s="134"/>
+      <c r="B263" s="135"/>
+      <c r="C263" s="135"/>
+      <c r="D263" s="135"/>
+      <c r="E263" s="135"/>
+      <c r="F263" s="135"/>
+      <c r="G263" s="135"/>
+      <c r="H263" s="135"/>
+      <c r="I263" s="135"/>
+      <c r="J263" s="135"/>
+      <c r="K263" s="135"/>
     </row>
     <row r="264" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A264" s="134" t="s">
+      <c r="A264" s="135" t="s">
         <v>92</v>
       </c>
-      <c r="B264" s="134"/>
-[...8 lines deleted...]
-      <c r="K264" s="134"/>
+      <c r="B264" s="135"/>
+      <c r="C264" s="135"/>
+      <c r="D264" s="135"/>
+      <c r="E264" s="135"/>
+      <c r="F264" s="135"/>
+      <c r="G264" s="135"/>
+      <c r="H264" s="135"/>
+      <c r="I264" s="135"/>
+      <c r="J264" s="135"/>
+      <c r="K264" s="135"/>
     </row>
     <row r="265" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="46"/>
       <c r="B265" s="46"/>
       <c r="C265" s="46"/>
       <c r="D265" s="46"/>
       <c r="E265" s="46"/>
       <c r="F265" s="46"/>
       <c r="G265" s="46"/>
       <c r="H265" s="46"/>
       <c r="I265" s="46"/>
       <c r="J265" s="46"/>
       <c r="K265" s="46"/>
     </row>
     <row r="266" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A266" s="46"/>
       <c r="B266" s="46"/>
       <c r="C266" s="46"/>
       <c r="D266" s="46"/>
       <c r="E266" s="46"/>
       <c r="F266" s="46"/>
       <c r="G266" s="46"/>
       <c r="H266" s="46"/>
       <c r="I266" s="46"/>
       <c r="J266" s="46"/>
       <c r="K266" s="46"/>
     </row>
     <row r="267" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="46"/>
       <c r="B267" s="46"/>
       <c r="C267" s="46"/>
       <c r="D267" s="46"/>
       <c r="E267" s="46"/>
       <c r="F267" s="46"/>
       <c r="G267" s="46"/>
       <c r="H267" s="46"/>
       <c r="I267" s="46"/>
       <c r="J267" s="46"/>
       <c r="K267" s="46"/>
     </row>
     <row r="268" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B268" s="22"/>
       <c r="C268" s="22"/>
       <c r="D268" s="22"/>
       <c r="E268" s="22"/>
       <c r="F268" s="22"/>
       <c r="G268" s="22"/>
       <c r="H268" s="22"/>
       <c r="I268" s="22"/>
       <c r="J268" s="22"/>
       <c r="K268" s="22"/>
     </row>
     <row r="269" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="12"/>
       <c r="B269" s="12"/>
       <c r="C269" s="12"/>
       <c r="D269" s="12">
         <v>2021</v>
       </c>
       <c r="E269" s="12">
         <v>2024</v>
       </c>
       <c r="F269" s="12">
         <v>2025</v>
       </c>
       <c r="G269" s="13" t="s">
         <v>138</v>
       </c>
       <c r="H269" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I269" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="J269" s="13" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="K269" s="13" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="270" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B270" s="22"/>
-      <c r="C270" s="137" t="s">
+      <c r="C270" s="138" t="s">
         <v>84</v>
       </c>
       <c r="D270" s="16">
         <v>25.295456665442845</v>
       </c>
       <c r="E270" s="16">
         <v>22.333513812106791</v>
       </c>
       <c r="F270" s="16">
-        <v>21.103064338007933</v>
+        <v>21.035888874302373</v>
       </c>
       <c r="G270" s="16">
-        <v>3.3564562108510221</v>
+        <v>3.117400821547605</v>
       </c>
       <c r="H270" s="16">
-        <v>2.0602791908398421</v>
+        <v>2.0012135774835071</v>
       </c>
       <c r="I270" s="16">
-        <v>20.47017579623326</v>
+        <v>20.233308571699201</v>
       </c>
       <c r="J270" s="16">
-        <v>20.515358029250837</v>
+        <v>21.16204307126495</v>
       </c>
       <c r="K270" s="16">
-        <v>5.6883064766388989</v>
+        <v>15.494313347898734</v>
       </c>
     </row>
     <row r="271" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="15" t="s">
         <v>64</v>
       </c>
       <c r="B271" s="22"/>
-      <c r="C271" s="137"/>
+      <c r="C271" s="138"/>
       <c r="D271" s="16">
         <v>52.264280184261082</v>
       </c>
       <c r="E271" s="16">
         <v>53.219232878227949</v>
       </c>
       <c r="F271" s="16">
-        <v>55.25227706129693</v>
+        <v>54.939373151746693</v>
       </c>
       <c r="G271" s="16">
-        <v>13.561394139705651</v>
+        <v>13.016860023278731</v>
       </c>
       <c r="H271" s="16">
-        <v>8.2847515001965188</v>
+        <v>8.1547093611743282</v>
       </c>
       <c r="I271" s="16">
-        <v>56.770556408754821</v>
+        <v>55.953871425122536</v>
       </c>
       <c r="J271" s="16">
-        <v>57.5048674334532</v>
+        <v>57.080651259597751</v>
       </c>
       <c r="K271" s="16">
-        <v>6.8195801232731652</v>
+        <v>12.649350235572692</v>
       </c>
     </row>
     <row r="272" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B272" s="22"/>
-      <c r="C272" s="137"/>
+      <c r="C272" s="138"/>
       <c r="D272" s="16">
         <v>10.72095527549096</v>
       </c>
       <c r="E272" s="16">
         <v>10.808851954566045</v>
       </c>
       <c r="F272" s="16">
-        <v>9.9977964234597287</v>
+        <v>10.044947233273483</v>
       </c>
       <c r="G272" s="16">
-        <v>1.17515202725448</v>
+        <v>1.7410554234350371</v>
       </c>
       <c r="H272" s="16">
-        <v>4.9418470002102755</v>
+        <v>5.0882831256411132</v>
       </c>
       <c r="I272" s="16">
-        <v>9.9565618992426863</v>
+        <v>10.540710641422352</v>
       </c>
       <c r="J272" s="16">
-        <v>9.5269310479615417</v>
+        <v>9.2239838564754475</v>
       </c>
       <c r="K272" s="16">
-        <v>0.90508083106835679</v>
+        <v>-3.3685369980470647</v>
       </c>
     </row>
     <row r="273" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="15" t="s">
         <v>66</v>
       </c>
       <c r="B273" s="22"/>
-      <c r="C273" s="137"/>
+      <c r="C273" s="138"/>
       <c r="D273" s="16">
         <v>11.719307874805109</v>
       </c>
       <c r="E273" s="16">
         <v>13.638401355099203</v>
       </c>
       <c r="F273" s="16">
-        <v>13.646862177235406</v>
+        <v>13.979790740677444</v>
       </c>
       <c r="G273" s="16">
-        <v>9.4506848781673494</v>
+        <v>12.218730434063783</v>
       </c>
       <c r="H273" s="16">
-        <v>10.93375477822085</v>
+        <v>11.62858758188734</v>
       </c>
       <c r="I273" s="16">
-        <v>12.802705895769229</v>
+        <v>13.272109361755918</v>
       </c>
       <c r="J273" s="16">
-        <v>12.452843489334425</v>
+        <v>12.533321812661855</v>
       </c>
       <c r="K273" s="16">
-        <v>2.5737354369492045</v>
+        <v>4.278830405952629</v>
       </c>
     </row>
     <row r="274" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="100" t="s">
         <v>86</v>
       </c>
       <c r="B274" s="101"/>
-      <c r="C274" s="142" t="s">
+      <c r="C274" s="143" t="s">
         <v>77</v>
       </c>
       <c r="D274" s="102">
         <v>97.394738622633724</v>
       </c>
       <c r="E274" s="102">
         <v>98.586522754722878</v>
       </c>
       <c r="F274" s="102">
-        <v>98.852661986710118</v>
+        <v>98.840884743666507</v>
       </c>
       <c r="G274" s="102">
-        <v>9.3828273175492161</v>
+        <v>9.4783257925420532</v>
       </c>
       <c r="H274" s="102">
-        <v>6.7901022503500164</v>
+        <v>6.8134033364044555</v>
       </c>
       <c r="I274" s="102">
-        <v>99.127768426337553</v>
+        <v>99.034139377732373</v>
       </c>
       <c r="J274" s="102">
-        <v>98.454088153817537</v>
+        <v>98.415671800163537</v>
       </c>
       <c r="K274" s="102">
-        <v>5.455542628030825</v>
+        <v>10.425636710740839</v>
       </c>
     </row>
     <row r="275" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B275" s="103"/>
-      <c r="C275" s="143"/>
+      <c r="C275" s="144"/>
       <c r="D275" s="17">
         <v>2.6052613773662849</v>
       </c>
       <c r="E275" s="17">
         <v>1.4134772452771112</v>
       </c>
       <c r="F275" s="17">
-        <v>1.1473380132898761</v>
+        <v>1.1591152563334892</v>
       </c>
       <c r="G275" s="17">
-        <v>-11.451565767064553</v>
+        <v>-10.453859412951026</v>
       </c>
       <c r="H275" s="17">
-        <v>-13.328202286017031</v>
+        <v>-13.085086706418315</v>
       </c>
       <c r="I275" s="17">
-        <v>0.87223157366244941</v>
+        <v>0.96586062226762004</v>
       </c>
       <c r="J275" s="17">
-        <v>1.5459118461824639</v>
+        <v>1.5843281998364669</v>
       </c>
       <c r="K275" s="17">
-        <v>88.184525143333019</v>
+        <v>82.272552130427783</v>
       </c>
     </row>
     <row r="276" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="4" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D276" s="60"/>
     </row>
     <row r="277" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D277" s="60"/>
     </row>
     <row r="278" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="4" t="s">
         <v>62</v>
       </c>
       <c r="D278" s="60"/>
     </row>
     <row r="279" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="20" t="s">
         <v>125</v>
       </c>
       <c r="D279" s="60"/>
     </row>
     <row r="280" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="104" t="s">
         <v>88</v>
       </c>
       <c r="D280" s="60"/>
     </row>
     <row r="281" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A281" s="134" t="s">
+      <c r="A281" s="135" t="s">
         <v>89</v>
       </c>
-      <c r="B281" s="134"/>
-[...8 lines deleted...]
-      <c r="K281" s="134"/>
+      <c r="B281" s="135"/>
+      <c r="C281" s="135"/>
+      <c r="D281" s="135"/>
+      <c r="E281" s="135"/>
+      <c r="F281" s="135"/>
+      <c r="G281" s="135"/>
+      <c r="H281" s="135"/>
+      <c r="I281" s="135"/>
+      <c r="J281" s="135"/>
+      <c r="K281" s="135"/>
     </row>
     <row r="282" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A282" s="134" t="s">
+      <c r="A282" s="135" t="s">
         <v>90</v>
       </c>
-      <c r="B282" s="134"/>
-[...8 lines deleted...]
-      <c r="K282" s="134"/>
+      <c r="B282" s="135"/>
+      <c r="C282" s="135"/>
+      <c r="D282" s="135"/>
+      <c r="E282" s="135"/>
+      <c r="F282" s="135"/>
+      <c r="G282" s="135"/>
+      <c r="H282" s="135"/>
+      <c r="I282" s="135"/>
+      <c r="J282" s="135"/>
+      <c r="K282" s="135"/>
     </row>
     <row r="283" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A283" s="134" t="s">
+      <c r="A283" s="135" t="s">
         <v>91</v>
       </c>
-      <c r="B283" s="134"/>
-[...8 lines deleted...]
-      <c r="K283" s="134"/>
+      <c r="B283" s="135"/>
+      <c r="C283" s="135"/>
+      <c r="D283" s="135"/>
+      <c r="E283" s="135"/>
+      <c r="F283" s="135"/>
+      <c r="G283" s="135"/>
+      <c r="H283" s="135"/>
+      <c r="I283" s="135"/>
+      <c r="J283" s="135"/>
+      <c r="K283" s="135"/>
     </row>
     <row r="284" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A284" s="134" t="s">
+      <c r="A284" s="135" t="s">
         <v>92</v>
       </c>
-      <c r="B284" s="134"/>
-[...8 lines deleted...]
-      <c r="K284" s="134"/>
+      <c r="B284" s="135"/>
+      <c r="C284" s="135"/>
+      <c r="D284" s="135"/>
+      <c r="E284" s="135"/>
+      <c r="F284" s="135"/>
+      <c r="G284" s="135"/>
+      <c r="H284" s="135"/>
+      <c r="I284" s="135"/>
+      <c r="J284" s="135"/>
+      <c r="K284" s="135"/>
     </row>
     <row r="285" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="46"/>
       <c r="B285" s="46"/>
       <c r="C285" s="46"/>
       <c r="D285" s="46"/>
       <c r="E285" s="46"/>
       <c r="F285" s="83"/>
       <c r="G285" s="83"/>
       <c r="H285" s="46"/>
       <c r="I285" s="46"/>
       <c r="J285" s="46"/>
       <c r="K285" s="46"/>
     </row>
     <row r="286" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="46"/>
       <c r="B286" s="46"/>
       <c r="C286" s="46"/>
       <c r="D286" s="46"/>
       <c r="E286" s="46"/>
       <c r="F286" s="83"/>
       <c r="G286" s="83"/>
       <c r="H286" s="46"/>
       <c r="I286" s="46"/>
       <c r="J286" s="46"/>
       <c r="K286" s="46"/>
     </row>
     <row r="287" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="46"/>
       <c r="B287" s="46"/>
       <c r="C287" s="46"/>
       <c r="D287" s="46"/>
       <c r="E287" s="46"/>
       <c r="F287" s="83"/>
       <c r="G287" s="83"/>
       <c r="H287" s="46"/>
       <c r="I287" s="46"/>
       <c r="J287" s="46"/>
       <c r="K287" s="46"/>
     </row>
     <row r="288" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B288" s="22"/>
       <c r="C288" s="22"/>
       <c r="D288" s="22"/>
       <c r="E288" s="22"/>
       <c r="F288" s="22"/>
       <c r="G288" s="22"/>
       <c r="H288" s="22"/>
       <c r="I288" s="22"/>
       <c r="J288" s="22"/>
       <c r="K288" s="22"/>
     </row>
     <row r="289" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="12"/>
       <c r="B289" s="12"/>
       <c r="C289" s="12"/>
       <c r="D289" s="24"/>
       <c r="E289" s="12">
         <v>2021</v>
       </c>
       <c r="F289" s="12">
         <v>2022</v>
       </c>
       <c r="G289" s="12">
         <v>2023</v>
       </c>
       <c r="H289" s="12">
         <v>2024</v>
       </c>
       <c r="I289" s="12">
         <v>2025</v>
       </c>
       <c r="J289" s="13" t="s">
         <v>138</v>
       </c>
       <c r="K289" s="13" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="290" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B290" s="105"/>
       <c r="C290" s="105"/>
-      <c r="D290" s="123" t="s">
+      <c r="D290" s="124" t="s">
         <v>58</v>
       </c>
       <c r="E290" s="106">
-        <v>2.8923829220278048</v>
+        <v>2.8923829220278052</v>
       </c>
       <c r="F290" s="106">
-        <v>3.2194794811840297</v>
+        <v>3.2194794811840288</v>
       </c>
       <c r="G290" s="106">
         <v>3.358921403968667</v>
       </c>
       <c r="H290" s="106">
         <v>3.1393704861658547</v>
       </c>
       <c r="I290" s="106">
-        <v>2.6885466699478622</v>
+        <v>2.7267138475278632</v>
       </c>
       <c r="J290" s="107">
-        <v>-1.8752940017185682</v>
+        <v>-1.1733544280253436</v>
       </c>
       <c r="K290" s="107">
-        <v>10.056784014720144</v>
+        <v>10.25308227092232</v>
       </c>
     </row>
     <row r="291" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B291" s="22"/>
       <c r="C291" s="22"/>
-      <c r="D291" s="138"/>
+      <c r="D291" s="139"/>
       <c r="E291" s="60">
-        <v>6.5029916781077127E-2</v>
+        <v>6.5029916781077141E-2</v>
       </c>
       <c r="F291" s="60">
-        <v>7.2969329251301771E-2</v>
+        <v>7.2969329251301757E-2</v>
       </c>
       <c r="G291" s="60">
         <v>0.10926689827229227</v>
       </c>
       <c r="H291" s="60">
-        <v>0.12350795643846597</v>
+        <v>0.12350795643846599</v>
       </c>
       <c r="I291" s="60">
-        <v>0.15232809699998962</v>
+        <v>0.1557270320893244</v>
       </c>
       <c r="J291" s="16">
-        <v>41.315057809418356</v>
+        <v>43.465056166438544</v>
       </c>
       <c r="K291" s="16">
-        <v>38.665389178435007</v>
+        <v>39.189827922422474</v>
       </c>
     </row>
     <row r="292" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B292" s="22"/>
       <c r="C292" s="22"/>
-      <c r="D292" s="138"/>
+      <c r="D292" s="139"/>
       <c r="E292" s="60">
         <v>16.757183487668833</v>
       </c>
       <c r="F292" s="60">
-        <v>18.934437026803803</v>
+        <v>18.934437026803796</v>
       </c>
       <c r="G292" s="60">
         <v>15.145899110309506</v>
       </c>
       <c r="H292" s="60">
-        <v>15.912179121563497</v>
+        <v>15.912179121563499</v>
       </c>
       <c r="I292" s="60">
-        <v>12.677747586068921</v>
+        <v>12.820543304054949</v>
       </c>
       <c r="J292" s="16">
-        <v>-8.711556629474968</v>
+        <v>-8.3243848235280282</v>
       </c>
       <c r="K292" s="16">
-        <v>4.5349796904761153</v>
+        <v>4.6456420701139978</v>
       </c>
     </row>
     <row r="293" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B293" s="22"/>
       <c r="C293" s="22"/>
-      <c r="D293" s="138"/>
+      <c r="D293" s="139"/>
       <c r="E293" s="60">
-        <v>78.864481667629605</v>
+        <v>78.864481667629619</v>
       </c>
       <c r="F293" s="60">
-        <v>76.591724229753439</v>
+        <v>76.59172422975341</v>
       </c>
       <c r="G293" s="60">
         <v>79.278202291275946</v>
       </c>
       <c r="H293" s="60">
-        <v>78.671324609612896</v>
+        <v>78.671324609612924</v>
       </c>
       <c r="I293" s="60">
-        <v>81.135422012656022</v>
+        <v>82.588883912018829</v>
       </c>
       <c r="J293" s="16">
-        <v>18.167322928894041</v>
+        <v>19.448911511242297</v>
       </c>
       <c r="K293" s="16">
-        <v>12.884322764547829</v>
+        <v>13.189158655865029</v>
       </c>
     </row>
     <row r="294" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B294" s="73"/>
       <c r="C294" s="73"/>
-      <c r="D294" s="139"/>
+      <c r="D294" s="140"/>
       <c r="E294" s="108">
-        <v>1.4209220058926799</v>
+        <v>1.4209220058926668</v>
       </c>
       <c r="F294" s="108">
-        <v>1.1813899330074364</v>
+        <v>1.1813899330074582</v>
       </c>
       <c r="G294" s="108">
         <v>2.1077102961735945</v>
       </c>
       <c r="H294" s="108">
-        <v>2.1536178262192847</v>
+        <v>2.153617826219266</v>
       </c>
       <c r="I294" s="108">
-        <v>3.3459556343272063</v>
+        <v>1.70813190430902</v>
       </c>
       <c r="J294" s="17">
-        <v>78.014304017445042</v>
+        <v>-9.753611957059011</v>
       </c>
       <c r="K294" s="17">
-        <v>38.847752648329312</v>
+        <v>17.160869705591075</v>
       </c>
     </row>
     <row r="295" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F295" s="60"/>
       <c r="G295" s="60"/>
       <c r="H295" s="60"/>
       <c r="I295" s="60"/>
       <c r="J295" s="60"/>
       <c r="K295" s="60"/>
     </row>
     <row r="296" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B296" s="84"/>
       <c r="C296" s="84"/>
       <c r="D296" s="84"/>
-      <c r="E296" s="84"/>
+      <c r="E296" s="123"/>
       <c r="F296" s="84"/>
       <c r="G296" s="84"/>
       <c r="H296" s="84"/>
       <c r="I296" s="84"/>
       <c r="J296" s="84"/>
       <c r="K296" s="84"/>
     </row>
     <row r="297" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A297" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B297" s="84"/>
       <c r="C297" s="84"/>
       <c r="D297" s="84"/>
       <c r="E297" s="84"/>
       <c r="F297" s="84"/>
       <c r="G297" s="84"/>
       <c r="H297" s="84"/>
       <c r="I297" s="84"/>
       <c r="J297" s="84"/>
       <c r="K297" s="84"/>
     </row>
     <row r="298" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A298" s="20" t="s">
         <v>125</v>
@@ -8500,235 +8507,235 @@
       <c r="K299" s="85"/>
     </row>
     <row r="300" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="104" t="s">
         <v>95</v>
       </c>
       <c r="B300" s="84"/>
       <c r="C300" s="84"/>
       <c r="D300" s="84"/>
       <c r="E300" s="84"/>
       <c r="F300" s="84"/>
       <c r="G300" s="84"/>
       <c r="H300" s="84"/>
       <c r="I300" s="84"/>
       <c r="J300" s="84"/>
       <c r="K300" s="84"/>
     </row>
     <row r="301" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="46"/>
     </row>
     <row r="302" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="46"/>
     </row>
     <row r="303" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B303" s="22"/>
       <c r="C303" s="22"/>
       <c r="D303" s="22"/>
       <c r="E303" s="22"/>
       <c r="F303" s="22"/>
       <c r="G303" s="22"/>
       <c r="H303" s="22"/>
       <c r="I303" s="22"/>
       <c r="J303" s="22"/>
       <c r="K303" s="22"/>
     </row>
     <row r="304" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="12"/>
       <c r="B304" s="12"/>
       <c r="C304" s="12"/>
       <c r="D304" s="24"/>
       <c r="E304" s="12">
         <v>2021</v>
       </c>
       <c r="F304" s="12">
         <v>2022</v>
       </c>
       <c r="G304" s="12">
         <v>2023</v>
       </c>
       <c r="H304" s="12">
         <v>2024</v>
       </c>
       <c r="I304" s="12">
         <v>2025</v>
       </c>
       <c r="J304" s="13" t="s">
         <v>138</v>
       </c>
       <c r="K304" s="13" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="305" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="47" t="s">
         <v>81</v>
       </c>
       <c r="B305" s="105"/>
       <c r="C305" s="105"/>
-      <c r="D305" s="123" t="s">
+      <c r="D305" s="124" t="s">
         <v>58</v>
       </c>
       <c r="E305" s="106">
         <v>2.4743073272563163</v>
       </c>
       <c r="F305" s="106">
         <v>1.8897893543878268</v>
       </c>
       <c r="G305" s="106">
-        <v>2.0439302872474934</v>
+        <v>2.0439302872474938</v>
       </c>
       <c r="H305" s="106">
         <v>1.9974195861009223</v>
       </c>
       <c r="I305" s="106">
-        <v>2.0732811005171827</v>
+        <v>2.2435531295083737</v>
       </c>
       <c r="J305" s="107">
-        <v>13.178468381388544</v>
+        <v>22.652421374531929</v>
       </c>
       <c r="K305" s="107">
-        <v>1.7813183433047941</v>
+        <v>3.8475249758849861</v>
       </c>
     </row>
     <row r="306" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B306" s="22"/>
       <c r="C306" s="22"/>
-      <c r="D306" s="138"/>
+      <c r="D306" s="139"/>
       <c r="E306" s="60">
         <v>8.6288214858134052E-2</v>
       </c>
       <c r="F306" s="60">
         <v>7.7587273123985348E-2</v>
       </c>
       <c r="G306" s="60">
-        <v>0.11680134056358882</v>
+        <v>0.11680134056358885</v>
       </c>
       <c r="H306" s="60">
         <v>0.14802250634815095</v>
       </c>
       <c r="I306" s="60">
-        <v>0.10149272616013028</v>
+        <v>0.1052055208698387</v>
       </c>
       <c r="J306" s="16">
-        <v>-25.23779662011184</v>
+        <v>-22.389612939126511</v>
       </c>
       <c r="K306" s="16">
-        <v>10.786742642241576</v>
+        <v>11.827143806812979</v>
       </c>
     </row>
     <row r="307" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="15" t="s">
         <v>80</v>
       </c>
       <c r="B307" s="22"/>
       <c r="C307" s="22"/>
-      <c r="D307" s="138"/>
+      <c r="D307" s="139"/>
       <c r="E307" s="60">
         <v>3.9798488902227231</v>
       </c>
       <c r="F307" s="60">
         <v>5.5657193475968159</v>
       </c>
       <c r="G307" s="60">
         <v>6.1637838293468281</v>
       </c>
       <c r="H307" s="60">
         <v>5.3655288942346413</v>
       </c>
       <c r="I307" s="60">
-        <v>6.0599754379030601</v>
+        <v>6.2445392428244162</v>
       </c>
       <c r="J307" s="16">
-        <v>23.14967036667905</v>
+        <v>27.085772520946289</v>
       </c>
       <c r="K307" s="16">
-        <v>18.172930439751454</v>
+        <v>19.10607826751891</v>
       </c>
     </row>
     <row r="308" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B308" s="22"/>
       <c r="C308" s="22"/>
-      <c r="D308" s="138"/>
+      <c r="D308" s="139"/>
       <c r="E308" s="60">
         <v>85.726661773896367</v>
       </c>
       <c r="F308" s="60">
         <v>82.951631670220323</v>
       </c>
       <c r="G308" s="60">
-        <v>82.694369056448394</v>
+        <v>82.694369056448409</v>
       </c>
       <c r="H308" s="60">
         <v>83.550594309305566</v>
       </c>
       <c r="I308" s="60">
-        <v>77.918406257991379</v>
+        <v>81.298096200833143</v>
       </c>
       <c r="J308" s="16">
-        <v>1.6870024305007847</v>
+        <v>6.25268272218152</v>
       </c>
       <c r="K308" s="16">
-        <v>3.8718752152557157</v>
+        <v>5.018687630790919</v>
       </c>
     </row>
     <row r="309" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B309" s="73"/>
       <c r="C309" s="73"/>
-      <c r="D309" s="139"/>
+      <c r="D309" s="140"/>
       <c r="E309" s="108">
         <v>7.7328937937664568</v>
       </c>
       <c r="F309" s="108">
         <v>9.5152723546710583</v>
       </c>
       <c r="G309" s="108">
-        <v>8.9811154863936959</v>
+        <v>8.9811154863936817</v>
       </c>
       <c r="H309" s="108">
         <v>8.9384347040107244</v>
       </c>
       <c r="I309" s="108">
-        <v>13.846844477428249</v>
+        <v>10.108605905964213</v>
       </c>
       <c r="J309" s="17">
-        <v>68.913464737570479</v>
+        <v>23.492011735688568</v>
       </c>
       <c r="K309" s="17">
-        <v>23.060628046491448</v>
+        <v>13.792273913953434</v>
       </c>
     </row>
     <row r="310" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F310" s="60"/>
       <c r="G310" s="60"/>
       <c r="H310" s="60"/>
       <c r="I310" s="60"/>
       <c r="J310" s="60"/>
       <c r="K310" s="60"/>
     </row>
     <row r="311" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B311" s="84"/>
       <c r="C311" s="84"/>
       <c r="D311" s="84"/>
       <c r="E311" s="84"/>
       <c r="F311" s="84"/>
       <c r="G311" s="84"/>
       <c r="H311" s="84"/>
       <c r="I311" s="84"/>
@@ -8771,231 +8778,231 @@
       <c r="K314" s="85"/>
     </row>
     <row r="315" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A315" s="104" t="s">
         <v>95</v>
       </c>
       <c r="B315" s="84"/>
       <c r="C315" s="84"/>
       <c r="D315" s="84"/>
       <c r="E315" s="84"/>
       <c r="F315" s="84"/>
       <c r="G315" s="84"/>
       <c r="H315" s="84"/>
       <c r="I315" s="84"/>
       <c r="J315" s="84"/>
       <c r="K315" s="84"/>
     </row>
     <row r="316" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A316" s="46"/>
     </row>
     <row r="317" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A317" s="46"/>
     </row>
     <row r="318" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A318" s="2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="8"/>
       <c r="D318" s="8"/>
       <c r="E318" s="8"/>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
       <c r="H318" s="8"/>
       <c r="I318" s="8"/>
       <c r="J318" s="8"/>
       <c r="K318" s="9"/>
     </row>
     <row r="319" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A319" s="11"/>
       <c r="B319" s="12">
         <v>2021</v>
       </c>
       <c r="C319" s="12">
         <v>2022</v>
       </c>
       <c r="D319" s="12">
         <v>2023</v>
       </c>
       <c r="E319" s="12">
         <v>2024</v>
       </c>
       <c r="F319" s="12">
         <v>2025</v>
       </c>
       <c r="G319" s="13" t="s">
         <v>138</v>
       </c>
       <c r="H319" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I319" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="J319" s="13" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="K319" s="13" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="320" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A320" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B320" s="16">
         <v>3017.41</v>
       </c>
       <c r="C320" s="16">
         <v>4898.41</v>
       </c>
       <c r="D320" s="16">
         <v>6208.14</v>
       </c>
       <c r="E320" s="16">
-        <v>6662.82</v>
+        <v>6695.98</v>
       </c>
       <c r="F320" s="16">
-        <v>7098.52</v>
+        <v>7148.75</v>
       </c>
       <c r="G320" s="16">
-        <v>6.5392731606136856</v>
+        <v>6.7618182850008575</v>
       </c>
       <c r="H320" s="16">
-        <v>23.846395531193586</v>
+        <v>24.064904638156893</v>
       </c>
       <c r="I320" s="16">
-        <v>1503.46</v>
+        <v>3313.9300000000003</v>
       </c>
       <c r="J320" s="16">
-        <v>1551.38</v>
+        <v>3482.3199999999997</v>
       </c>
       <c r="K320" s="16">
-        <v>3.1873145943357368</v>
+        <v>5.0812781199361305</v>
       </c>
     </row>
     <row r="321" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A321" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B321" s="16">
         <v>1268.6400000000001</v>
       </c>
       <c r="C321" s="16">
         <v>1719.76</v>
       </c>
       <c r="D321" s="16">
         <v>1906.05</v>
       </c>
       <c r="E321" s="16">
-        <v>2158.58</v>
+        <v>2151.33</v>
       </c>
       <c r="F321" s="16">
-        <v>2174.0100000000002</v>
+        <v>2173.13</v>
       </c>
       <c r="G321" s="16">
-        <v>0.71482178098566151</v>
+        <v>1.0133266397995744</v>
       </c>
       <c r="H321" s="16">
-        <v>14.414425494806427</v>
+        <v>14.402845513424079</v>
       </c>
       <c r="I321" s="16">
-        <v>460.96000000000004</v>
+        <v>1020.8999999999999</v>
       </c>
       <c r="J321" s="16">
-        <v>500.91999999999996</v>
+        <v>1197.9099999999999</v>
       </c>
       <c r="K321" s="16">
-        <v>8.6688649774383713</v>
+        <v>17.338622783818199</v>
       </c>
     </row>
     <row r="322" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A322" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B322" s="16">
         <v>1748.7699999999998</v>
       </c>
       <c r="C322" s="16">
         <v>3178.6499999999996</v>
       </c>
       <c r="D322" s="16">
         <v>4302.09</v>
       </c>
       <c r="E322" s="16">
-        <v>4504.24</v>
+        <v>4544.6499999999996</v>
       </c>
       <c r="F322" s="16">
-        <v>4924.51</v>
+        <v>4975.62</v>
       </c>
       <c r="G322" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H322" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I322" s="16">
-        <v>1042.5</v>
+        <v>2293.0300000000007</v>
       </c>
       <c r="J322" s="16">
-        <v>1050.46</v>
+        <v>2284.41</v>
       </c>
       <c r="K322" s="16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="323" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A323" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B323" s="17">
         <v>237.8460398537016</v>
       </c>
       <c r="C323" s="17">
         <v>284.83102293343256</v>
       </c>
       <c r="D323" s="17">
         <v>325.70709057999528</v>
       </c>
       <c r="E323" s="17">
-        <v>308.66680873537234</v>
+        <v>311.24839053050903</v>
       </c>
       <c r="F323" s="17">
-        <v>326.51735732586326</v>
+        <v>328.96099174922801</v>
       </c>
       <c r="G323" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H323" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I323" s="17">
-        <v>326.15845192641444</v>
+        <v>324.60867861690673</v>
       </c>
       <c r="J323" s="17">
-        <v>309.70614070110997</v>
+        <v>290.69963519796983</v>
       </c>
       <c r="K323" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="324" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A324" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B324" s="46"/>
       <c r="C324" s="46"/>
       <c r="D324" s="46"/>
       <c r="E324" s="46"/>
       <c r="F324" s="46"/>
       <c r="G324" s="46"/>
       <c r="H324" s="46"/>
       <c r="I324" s="46"/>
       <c r="J324" s="46"/>
       <c r="K324" s="46"/>
     </row>
     <row r="325" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A325" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B325" s="46"/>
@@ -9033,256 +9040,256 @@
       <c r="D327" s="46"/>
       <c r="E327" s="46"/>
       <c r="F327" s="46"/>
       <c r="G327" s="46"/>
       <c r="H327" s="46"/>
       <c r="I327" s="46"/>
       <c r="J327" s="46"/>
       <c r="K327" s="46"/>
     </row>
     <row r="328" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A328" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B328" s="46"/>
       <c r="C328" s="46"/>
       <c r="D328" s="46"/>
       <c r="E328" s="46"/>
       <c r="F328" s="46"/>
       <c r="G328" s="46"/>
       <c r="H328" s="46"/>
       <c r="I328" s="46"/>
       <c r="J328" s="46"/>
       <c r="K328" s="46"/>
     </row>
     <row r="329" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A329" s="130" t="s">
+      <c r="A329" s="131" t="s">
         <v>154</v>
       </c>
-      <c r="B329" s="130"/>
-[...8 lines deleted...]
-      <c r="K329" s="130"/>
+      <c r="B329" s="131"/>
+      <c r="C329" s="131"/>
+      <c r="D329" s="131"/>
+      <c r="E329" s="131"/>
+      <c r="F329" s="131"/>
+      <c r="G329" s="131"/>
+      <c r="H329" s="131"/>
+      <c r="I329" s="131"/>
+      <c r="J329" s="131"/>
+      <c r="K329" s="131"/>
     </row>
     <row r="330" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A330" s="46"/>
       <c r="B330" s="46"/>
       <c r="C330" s="46"/>
       <c r="D330" s="46"/>
       <c r="E330" s="46"/>
       <c r="F330" s="46"/>
       <c r="G330" s="46"/>
       <c r="H330" s="46"/>
       <c r="I330" s="46"/>
       <c r="J330" s="46"/>
       <c r="K330" s="46"/>
     </row>
     <row r="331" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B331" s="22"/>
       <c r="C331" s="22"/>
       <c r="D331" s="22"/>
     </row>
     <row r="332" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="23"/>
       <c r="B332" s="23"/>
       <c r="C332" s="23"/>
       <c r="D332" s="24"/>
       <c r="E332" s="12">
         <v>2021</v>
       </c>
       <c r="F332" s="12">
         <v>2022</v>
       </c>
       <c r="G332" s="12">
         <v>2023</v>
       </c>
       <c r="H332" s="12">
         <v>2024</v>
       </c>
       <c r="I332" s="12">
         <v>2025</v>
       </c>
       <c r="J332" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="K332" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="K332" s="13" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="333" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A333" s="124" t="s">
+      <c r="A333" s="125" t="s">
         <v>142</v>
       </c>
-      <c r="B333" s="124"/>
-      <c r="C333" s="124"/>
+      <c r="B333" s="125"/>
+      <c r="C333" s="125"/>
       <c r="D333" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E333" s="27">
         <v>4</v>
       </c>
       <c r="F333" s="27">
         <v>3</v>
       </c>
       <c r="G333" s="27">
         <v>3</v>
       </c>
       <c r="H333" s="27">
         <v>3</v>
       </c>
       <c r="I333" s="27">
         <v>2</v>
       </c>
       <c r="J333" s="27">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K333" s="27">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="334" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A334" s="124"/>
-[...1 lines deleted...]
-      <c r="C334" s="124"/>
+      <c r="A334" s="125"/>
+      <c r="B334" s="125"/>
+      <c r="C334" s="125"/>
       <c r="D334" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E334" s="28">
         <v>10.771940070884515</v>
       </c>
       <c r="F334" s="28">
         <v>10.895008533115897</v>
       </c>
       <c r="G334" s="28">
         <v>11.633320316101365</v>
       </c>
       <c r="H334" s="28">
-        <v>11.491593214550893</v>
+        <v>11.515795139996611</v>
       </c>
       <c r="I334" s="28">
-        <v>11.732547915137811</v>
+        <v>11.760270938217513</v>
       </c>
       <c r="J334" s="28">
-        <v>12.029864623415614</v>
+        <v>11.9503024240442</v>
       </c>
       <c r="K334" s="28">
-        <v>12.084328105343921</v>
+        <v>11.975830441675635</v>
       </c>
     </row>
     <row r="335" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A335" s="127" t="s">
+      <c r="A335" s="128" t="s">
         <v>143</v>
       </c>
-      <c r="B335" s="127"/>
-      <c r="C335" s="127"/>
+      <c r="B335" s="128"/>
+      <c r="C335" s="128"/>
       <c r="D335" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E335" s="30">
         <v>5</v>
       </c>
       <c r="F335" s="30">
         <v>4</v>
       </c>
       <c r="G335" s="30">
         <v>3</v>
       </c>
       <c r="H335" s="30">
         <v>3</v>
       </c>
       <c r="I335" s="30">
         <v>3</v>
       </c>
       <c r="J335" s="30">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K335" s="30">
         <v>3</v>
       </c>
     </row>
     <row r="336" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A336" s="128"/>
-[...1 lines deleted...]
-      <c r="C336" s="128"/>
+      <c r="A336" s="129"/>
+      <c r="B336" s="129"/>
+      <c r="C336" s="129"/>
       <c r="D336" s="31" t="s">
         <v>33</v>
       </c>
       <c r="E336" s="32">
         <v>7.2962257054156936</v>
       </c>
       <c r="F336" s="32">
         <v>7.3740006191594691</v>
       </c>
       <c r="G336" s="32">
         <v>7.9208319896807486</v>
       </c>
       <c r="H336" s="32">
-        <v>8.2703549128531915</v>
+        <v>8.1177240351917845</v>
       </c>
       <c r="I336" s="32">
-        <v>7.9452605496238462</v>
+        <v>7.8661523748712288</v>
       </c>
       <c r="J336" s="32">
-        <v>7.8510989085855218</v>
+        <v>7.8439538014248038</v>
       </c>
       <c r="K336" s="32">
-        <v>7.8107774757959758</v>
+        <v>8.3605758761815938</v>
       </c>
     </row>
     <row r="337" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A337" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B337" s="33"/>
       <c r="C337" s="34"/>
     </row>
     <row r="338" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A338" s="4" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
     </row>
     <row r="339" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A339" s="46"/>
     </row>
     <row r="340" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A340" s="46"/>
     </row>
     <row r="341" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A341" s="46"/>
     </row>
     <row r="342" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A342" s="2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B342" s="37"/>
       <c r="C342" s="37"/>
       <c r="D342" s="37"/>
       <c r="E342" s="37"/>
       <c r="F342" s="37"/>
       <c r="G342" s="37"/>
       <c r="H342" s="37"/>
       <c r="I342" s="37"/>
       <c r="J342" s="37"/>
       <c r="K342" s="37"/>
     </row>
     <row r="343" spans="1:11" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A343" s="23"/>
       <c r="B343" s="23"/>
       <c r="C343" s="23"/>
       <c r="D343" s="13">
         <v>2021</v>
       </c>
       <c r="E343" s="13" t="s">
         <v>159</v>
       </c>
       <c r="F343" s="13">
         <v>2024</v>
       </c>
@@ -9293,494 +9300,494 @@
         <v>2025</v>
       </c>
       <c r="I343" s="13" t="s">
         <v>161</v>
       </c>
       <c r="J343" s="13" t="s">
         <v>138</v>
       </c>
       <c r="K343" s="13" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="344" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B344" s="5"/>
       <c r="C344" s="79"/>
       <c r="D344" s="16">
         <v>1143.28</v>
       </c>
       <c r="E344" s="16">
         <v>37.889448235407187</v>
       </c>
       <c r="F344" s="16">
-        <v>3131.3500000000004</v>
+        <v>3133.6200000000003</v>
       </c>
       <c r="G344" s="16">
-        <v>46.997367481036569</v>
+        <v>46.798526877320427</v>
       </c>
       <c r="H344" s="16">
-        <v>3361.54</v>
+        <v>3367.0800000000004</v>
       </c>
       <c r="I344" s="16">
-        <v>47.355505091202104</v>
+        <v>47.100262283616026</v>
       </c>
       <c r="J344" s="16">
-        <v>7.3511424784837072</v>
+        <v>7.4501694525819975</v>
       </c>
       <c r="K344" s="16">
-        <v>230.1899999999996</v>
+        <v>233.46000000000004</v>
       </c>
     </row>
     <row r="345" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A345" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B345" s="5"/>
       <c r="C345" s="79"/>
       <c r="D345" s="16">
         <v>654.31999999999994</v>
       </c>
       <c r="E345" s="16">
         <v>21.684822413924522</v>
       </c>
       <c r="F345" s="16">
-        <v>1096.74</v>
+        <v>1099.23</v>
       </c>
       <c r="G345" s="16">
-        <v>16.460597764910354</v>
+        <v>16.416267671050395</v>
       </c>
       <c r="H345" s="16">
-        <v>1172.2900000000002</v>
+        <v>1173.0700000000002</v>
       </c>
       <c r="I345" s="16">
-        <v>16.514569234150219</v>
+        <v>16.409442210176607</v>
       </c>
       <c r="J345" s="16">
-        <v>6.8885971150865464</v>
+        <v>6.7174294733586368</v>
       </c>
       <c r="K345" s="16">
-        <v>75.550000000000182</v>
+        <v>73.840000000000146</v>
       </c>
     </row>
     <row r="346" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A346" s="15" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B346" s="5"/>
       <c r="C346" s="79"/>
       <c r="D346" s="16">
-        <v>530.86</v>
+        <v>461.05999999999995</v>
       </c>
       <c r="E346" s="16">
-        <v>17.593233932412236</v>
+        <v>15.27999178103075</v>
       </c>
       <c r="F346" s="16">
-        <v>1139.8899999999999</v>
+        <v>962.93000000000006</v>
       </c>
       <c r="G346" s="16">
-        <v>17.108221443773054</v>
+        <v>14.380717983028626</v>
       </c>
       <c r="H346" s="16">
-        <v>1104.0800000000002</v>
+        <v>1098.77</v>
       </c>
       <c r="I346" s="16">
-        <v>15.553664707572848</v>
+        <v>15.370099667774086</v>
       </c>
       <c r="J346" s="16">
-        <v>-3.1415312003789593</v>
+        <v>14.106944430020866</v>
       </c>
       <c r="K346" s="16">
-        <v>-35.809999999999718</v>
+        <v>135.83999999999992</v>
       </c>
     </row>
     <row r="347" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A347" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B347" s="5"/>
       <c r="C347" s="79"/>
       <c r="D347" s="16">
-        <v>461.05999999999995</v>
+        <v>530.86</v>
       </c>
       <c r="E347" s="16">
-        <v>15.27999178103075</v>
+        <v>17.593233932412236</v>
       </c>
       <c r="F347" s="16">
-        <v>931.03</v>
+        <v>1113.04</v>
       </c>
       <c r="G347" s="16">
-        <v>13.973512716837616</v>
+        <v>16.622510819924791</v>
       </c>
       <c r="H347" s="16">
-        <v>1081.8600000000001</v>
+        <v>1086.54</v>
       </c>
       <c r="I347" s="16">
-        <v>15.240641711229946</v>
+        <v>15.199020807833538</v>
       </c>
       <c r="J347" s="16">
-        <v>16.200337260883124</v>
+        <v>-2.3808668152087975</v>
       </c>
       <c r="K347" s="16">
-        <v>150.83000000000015</v>
+        <v>-26.5</v>
       </c>
     </row>
     <row r="348" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A348" s="15" t="s">
-        <v>4</v>
+        <v>68</v>
       </c>
       <c r="B348" s="5"/>
       <c r="C348" s="79"/>
       <c r="D348" s="16">
-        <v>62.570000000000007</v>
+        <v>22.980000000000004</v>
       </c>
       <c r="E348" s="16">
-        <v>2.0736326849848052</v>
+        <v>0.76158029568404706</v>
       </c>
       <c r="F348" s="16">
-        <v>96.949999999999989</v>
+        <v>48.009999999999991</v>
       </c>
       <c r="G348" s="16">
-        <v>1.455089586691521</v>
+        <v>0.71699736259666236</v>
       </c>
       <c r="H348" s="16">
-        <v>83.62</v>
+        <v>102.50999999999999</v>
       </c>
       <c r="I348" s="16">
-        <v>1.1779920321419113</v>
+        <v>1.4339569854869731</v>
       </c>
       <c r="J348" s="16">
-        <v>-13.749355337802976</v>
+        <v>113.51801707977506</v>
       </c>
       <c r="K348" s="16">
-        <v>-13.329999999999984</v>
+        <v>54.5</v>
       </c>
     </row>
     <row r="349" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A349" s="15" t="s">
-        <v>40</v>
+        <v>4</v>
       </c>
       <c r="B349" s="5"/>
       <c r="C349" s="79"/>
       <c r="D349" s="16">
-        <v>51.259999999999991</v>
+        <v>62.570000000000007</v>
       </c>
       <c r="E349" s="16">
-        <v>1.6988079180489224</v>
+        <v>2.0736326849848052</v>
       </c>
       <c r="F349" s="16">
-        <v>83.67</v>
+        <v>96.949999999999989</v>
       </c>
       <c r="G349" s="16">
-        <v>1.255774581933776</v>
+        <v>1.4478836555664742</v>
       </c>
       <c r="H349" s="16">
-        <v>75.509999999999991</v>
+        <v>83.62</v>
       </c>
       <c r="I349" s="16">
-        <v>1.0637428647098266</v>
+        <v>1.1697149851372619</v>
       </c>
       <c r="J349" s="16">
-        <v>-9.7525994980279798</v>
+        <v>-13.749355337802976</v>
       </c>
       <c r="K349" s="16">
-        <v>-8.1600000000000108</v>
+        <v>-13.329999999999984</v>
       </c>
     </row>
     <row r="350" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A350" s="15" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B350" s="5"/>
       <c r="C350" s="79"/>
       <c r="D350" s="16">
-        <v>33.36</v>
+        <v>51.259999999999991</v>
       </c>
       <c r="E350" s="16">
-        <v>1.1055839279381987</v>
+        <v>1.6988079180489224</v>
       </c>
       <c r="F350" s="16">
-        <v>72.300000000000011</v>
+        <v>84.600000000000009</v>
       </c>
       <c r="G350" s="16">
-        <v>1.0851261177699534</v>
+        <v>1.263444633944546</v>
       </c>
       <c r="H350" s="16">
-        <v>70.02000000000001</v>
+        <v>75.509999999999991</v>
       </c>
       <c r="I350" s="16">
-        <v>0.98640279945678822</v>
+        <v>1.0562685784228012</v>
       </c>
       <c r="J350" s="16">
-        <v>-3.1535269709543581</v>
+        <v>-10.744680851063849</v>
       </c>
       <c r="K350" s="16">
-        <v>-2.2800000000000011</v>
+        <v>-9.0900000000000176</v>
       </c>
     </row>
     <row r="351" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A351" s="15" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="B351" s="5"/>
       <c r="C351" s="79"/>
       <c r="D351" s="16">
-        <v>22.980000000000004</v>
+        <v>33.36</v>
       </c>
       <c r="E351" s="16">
-        <v>0.76158029568404706</v>
+        <v>1.1055839279381987</v>
       </c>
       <c r="F351" s="16">
-        <v>26.860000000000003</v>
+        <v>73.399999999999991</v>
       </c>
       <c r="G351" s="16">
-        <v>0.40313260751453595</v>
+        <v>1.096180096117372</v>
       </c>
       <c r="H351" s="16">
-        <v>59.610000000000007</v>
+        <v>71.460000000000008</v>
       </c>
       <c r="I351" s="16">
-        <v>0.83975251179119037</v>
+        <v>0.99961531736317555</v>
       </c>
       <c r="J351" s="16">
-        <v>121.92851824274011</v>
+        <v>-2.6430517711171442</v>
       </c>
       <c r="K351" s="16">
-        <v>32.75</v>
+        <v>-1.9399999999999835</v>
       </c>
     </row>
     <row r="352" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A352" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B352" s="5"/>
       <c r="C352" s="79"/>
       <c r="D352" s="16">
         <v>28.18</v>
       </c>
       <c r="E352" s="16">
         <v>0.93391352186146404</v>
       </c>
       <c r="F352" s="16">
         <v>38.42</v>
       </c>
       <c r="G352" s="16">
-        <v>0.57663271707775388</v>
+        <v>0.57377710208214483</v>
       </c>
       <c r="H352" s="16">
-        <v>45.46</v>
+        <v>45.41</v>
       </c>
       <c r="I352" s="16">
-        <v>0.64041518513718354</v>
+        <v>0.63521594684385374</v>
       </c>
       <c r="J352" s="16">
-        <v>18.323789692868296</v>
+        <v>18.193649141072342</v>
       </c>
       <c r="K352" s="16">
-        <v>7.0399999999999991</v>
+        <v>6.9899999999999949</v>
       </c>
     </row>
     <row r="353" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A353" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B353" s="5"/>
       <c r="C353" s="79"/>
       <c r="D353" s="16">
         <v>16.66</v>
       </c>
       <c r="E353" s="16">
         <v>0.55212914386841705</v>
       </c>
       <c r="F353" s="16">
         <v>35.99</v>
       </c>
       <c r="G353" s="16">
-        <v>0.54016167328548581</v>
+        <v>0.53748667110714199</v>
       </c>
       <c r="H353" s="16">
-        <v>34.74</v>
+        <v>34.869999999999997</v>
       </c>
       <c r="I353" s="16">
-        <v>0.48939778996185124</v>
+        <v>0.48777758349361777</v>
       </c>
       <c r="J353" s="16">
-        <v>-3.4731869963878852</v>
+        <v>-3.1119755487635579</v>
       </c>
       <c r="K353" s="16">
-        <v>-1.25</v>
+        <v>-1.1200000000000045</v>
       </c>
     </row>
     <row r="354" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A354" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B354" s="5"/>
       <c r="C354" s="79"/>
       <c r="D354" s="16">
         <v>7.46</v>
       </c>
       <c r="E354" s="16">
         <v>0.24723189755452524</v>
       </c>
       <c r="F354" s="16">
-        <v>6.91</v>
+        <v>6.99</v>
       </c>
       <c r="G354" s="16">
-        <v>0.10370984057801351</v>
+        <v>0.10439099280463801</v>
       </c>
       <c r="H354" s="16">
-        <v>6.3100000000000005</v>
+        <v>6.4099999999999993</v>
       </c>
       <c r="I354" s="16">
-        <v>8.8891768988465208E-2</v>
+        <v>8.9666025528938612E-2</v>
       </c>
       <c r="J354" s="16">
-        <v>-8.6830680173661303</v>
+        <v>-8.2975679542203284</v>
       </c>
       <c r="K354" s="16">
-        <v>-0.59999999999999964</v>
+        <v>-0.58000000000000096</v>
       </c>
     </row>
     <row r="355" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A355" s="15" t="s">
         <v>72</v>
       </c>
       <c r="B355" s="5"/>
       <c r="C355" s="79"/>
       <c r="D355" s="16">
         <v>5.4499999999999993</v>
       </c>
       <c r="E355" s="16">
         <v>0.18061847743594672</v>
       </c>
       <c r="F355" s="16">
         <v>2.73</v>
       </c>
       <c r="G355" s="16">
-        <v>4.0973641791313589E-2</v>
+        <v>4.0770731095373644E-2</v>
       </c>
       <c r="H355" s="16">
         <v>3.5199999999999996</v>
       </c>
       <c r="I355" s="16">
-        <v>4.9587801400855377E-2</v>
+        <v>4.9239377513551313E-2</v>
       </c>
       <c r="J355" s="16">
         <v>28.937728937728924</v>
       </c>
       <c r="K355" s="16">
         <v>0.78999999999999959</v>
       </c>
     </row>
     <row r="356" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A356" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B356" s="96"/>
       <c r="C356" s="97"/>
       <c r="D356" s="17">
         <v>3017.41</v>
       </c>
       <c r="E356" s="17">
         <v>100</v>
       </c>
       <c r="F356" s="17">
-        <v>6662.82</v>
+        <v>6695.98</v>
       </c>
       <c r="G356" s="17">
         <v>100</v>
       </c>
       <c r="H356" s="17">
-        <v>7098.52</v>
+        <v>7148.75</v>
       </c>
       <c r="I356" s="17">
         <v>100</v>
       </c>
       <c r="J356" s="17">
-        <v>6.5392731606136856</v>
+        <v>6.7618182850008575</v>
       </c>
       <c r="K356" s="17">
-        <v>435.70000000000073</v>
+        <v>452.77000000000044</v>
       </c>
     </row>
     <row r="357" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A357" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="358" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A358" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="359" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A359" s="130" t="s">
+      <c r="A359" s="131" t="s">
         <v>51</v>
       </c>
-      <c r="B359" s="130"/>
-[...8 lines deleted...]
-      <c r="K359" s="130"/>
+      <c r="B359" s="131"/>
+      <c r="C359" s="131"/>
+      <c r="D359" s="131"/>
+      <c r="E359" s="131"/>
+      <c r="F359" s="131"/>
+      <c r="G359" s="131"/>
+      <c r="H359" s="131"/>
+      <c r="I359" s="131"/>
+      <c r="J359" s="131"/>
+      <c r="K359" s="131"/>
     </row>
     <row r="360" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A360" s="46"/>
       <c r="B360" s="46"/>
       <c r="C360" s="46"/>
       <c r="D360" s="83"/>
       <c r="E360" s="83"/>
       <c r="F360" s="83"/>
       <c r="G360" s="83"/>
       <c r="H360" s="83"/>
       <c r="I360" s="83"/>
       <c r="J360" s="46"/>
       <c r="K360" s="46"/>
     </row>
     <row r="361" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A361" s="46"/>
       <c r="B361" s="46"/>
       <c r="C361" s="46"/>
       <c r="D361" s="83"/>
       <c r="E361" s="83"/>
       <c r="F361" s="83"/>
       <c r="G361" s="83"/>
       <c r="H361" s="83"/>
       <c r="I361" s="83"/>
       <c r="J361" s="46"/>
       <c r="K361" s="46"/>
     </row>
     <row r="362" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A362" s="2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B362" s="37"/>
       <c r="C362" s="37"/>
       <c r="D362" s="37"/>
       <c r="E362" s="37"/>
       <c r="F362" s="37"/>
       <c r="G362" s="37"/>
       <c r="H362" s="37"/>
       <c r="I362" s="37"/>
       <c r="J362" s="37"/>
       <c r="K362" s="37"/>
     </row>
     <row r="363" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A363" s="23"/>
       <c r="B363" s="23"/>
       <c r="C363" s="23"/>
       <c r="D363" s="13">
         <v>2021</v>
       </c>
       <c r="E363" s="13" t="s">
         <v>159</v>
       </c>
       <c r="F363" s="13">
         <v>2024</v>
       </c>
@@ -9791,464 +9798,464 @@
         <v>2025</v>
       </c>
       <c r="I363" s="13" t="s">
         <v>161</v>
       </c>
       <c r="J363" s="13" t="s">
         <v>138</v>
       </c>
       <c r="K363" s="13" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="364" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A364" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B364" s="5"/>
       <c r="C364" s="79"/>
       <c r="D364" s="16">
         <v>561.92000000000007</v>
       </c>
       <c r="E364" s="16">
         <v>44.293101273805021</v>
       </c>
       <c r="F364" s="16">
-        <v>957.45000000000016</v>
+        <v>957.44000000000017</v>
       </c>
       <c r="G364" s="16">
-        <v>44.355548555068616</v>
+        <v>44.504562294022776</v>
       </c>
       <c r="H364" s="16">
         <v>832.2</v>
       </c>
       <c r="I364" s="16">
-        <v>38.279492734624029</v>
+        <v>38.294993856787215</v>
       </c>
       <c r="J364" s="16">
-        <v>-13.081623061256472</v>
+        <v>-13.080715240641721</v>
       </c>
       <c r="K364" s="16">
-        <v>-125.25000000000011</v>
+        <v>-125.24000000000012</v>
       </c>
     </row>
     <row r="365" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B365" s="5"/>
       <c r="C365" s="79"/>
       <c r="D365" s="16">
         <v>159.78</v>
       </c>
       <c r="E365" s="16">
         <v>12.59458948164964</v>
       </c>
       <c r="F365" s="16">
-        <v>349.14</v>
+        <v>350.13</v>
       </c>
       <c r="G365" s="16">
-        <v>16.174522139554707</v>
+        <v>16.275048458395506</v>
       </c>
       <c r="H365" s="16">
-        <v>380.26000000000005</v>
+        <v>382.27</v>
       </c>
       <c r="I365" s="16">
-        <v>17.491179893376756</v>
+        <v>17.590756190379771</v>
       </c>
       <c r="J365" s="16">
-        <v>8.9133298963166823</v>
+        <v>9.1794476337360376</v>
       </c>
       <c r="K365" s="16">
-        <v>31.120000000000061</v>
+        <v>32.139999999999986</v>
       </c>
     </row>
     <row r="366" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B366" s="5"/>
       <c r="C366" s="79"/>
       <c r="D366" s="16">
         <v>131.16</v>
       </c>
       <c r="E366" s="16">
         <v>10.338630344305711</v>
       </c>
       <c r="F366" s="16">
-        <v>274.54999999999995</v>
+        <v>272.04999999999995</v>
       </c>
       <c r="G366" s="16">
-        <v>12.719009719352536</v>
+        <v>12.645665704471185</v>
       </c>
       <c r="H366" s="16">
-        <v>277.26</v>
+        <v>274.73</v>
       </c>
       <c r="I366" s="16">
-        <v>12.753391198752533</v>
+        <v>12.642133696557501</v>
       </c>
       <c r="J366" s="16">
-        <v>0.98706975050083301</v>
+        <v>0.9851130306929109</v>
       </c>
       <c r="K366" s="16">
-        <v>2.7100000000000364</v>
+        <v>2.6800000000000637</v>
       </c>
     </row>
     <row r="367" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A367" s="15" t="s">
         <v>70</v>
       </c>
       <c r="B367" s="5"/>
       <c r="C367" s="79"/>
       <c r="D367" s="16">
         <v>93.32</v>
       </c>
       <c r="E367" s="16">
         <v>7.3559086896203798</v>
       </c>
       <c r="F367" s="16">
         <v>170.60000000000002</v>
       </c>
       <c r="G367" s="16">
-        <v>7.9033438649482548</v>
+        <v>7.9299781995323837</v>
       </c>
       <c r="H367" s="16">
         <v>180.24</v>
       </c>
       <c r="I367" s="16">
-        <v>8.29067023610747</v>
+        <v>8.2940275087086377</v>
       </c>
       <c r="J367" s="16">
         <v>5.6506447831183966</v>
       </c>
       <c r="K367" s="16">
         <v>9.6399999999999864</v>
       </c>
     </row>
     <row r="368" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A368" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B368" s="5"/>
       <c r="C368" s="79"/>
       <c r="D368" s="16">
         <v>110.24000000000001</v>
       </c>
       <c r="E368" s="16">
         <v>8.6896203808803119</v>
       </c>
       <c r="F368" s="16">
         <v>115.48</v>
       </c>
       <c r="G368" s="16">
-        <v>5.3498133031900608</v>
+        <v>5.3678422185345811</v>
       </c>
       <c r="H368" s="16">
         <v>161.82999999999998</v>
       </c>
       <c r="I368" s="16">
-        <v>7.443848004379003</v>
+        <v>7.4468623598220072</v>
       </c>
       <c r="J368" s="16">
         <v>40.136820228611001</v>
       </c>
       <c r="K368" s="16">
         <v>46.34999999999998</v>
       </c>
     </row>
     <row r="369" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A369" s="15" t="s">
         <v>40</v>
       </c>
       <c r="B369" s="5"/>
       <c r="C369" s="79"/>
       <c r="D369" s="16">
         <v>56.01</v>
       </c>
       <c r="E369" s="16">
         <v>4.4149640559969727</v>
       </c>
       <c r="F369" s="16">
         <v>97.330000000000013</v>
       </c>
       <c r="G369" s="16">
-        <v>4.5089827571829639</v>
+        <v>4.5241780665913653</v>
       </c>
       <c r="H369" s="16">
-        <v>103.42999999999999</v>
+        <v>110.65</v>
       </c>
       <c r="I369" s="16">
-        <v>4.7575678124755623</v>
+        <v>5.0917340426021456</v>
       </c>
       <c r="J369" s="16">
-        <v>6.2673379225315724</v>
+        <v>13.685400184937832</v>
       </c>
       <c r="K369" s="16">
-        <v>6.0999999999999801</v>
+        <v>13.319999999999993</v>
       </c>
     </row>
     <row r="370" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A370" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B370" s="5"/>
       <c r="C370" s="79"/>
       <c r="D370" s="16">
         <v>46.13000000000001</v>
       </c>
       <c r="E370" s="16">
         <v>3.6361773237482664</v>
       </c>
       <c r="F370" s="16">
-        <v>25.259999999999998</v>
+        <v>23.29</v>
       </c>
       <c r="G370" s="16">
-        <v>1.170213751633018</v>
+        <v>1.0825861211436647</v>
       </c>
       <c r="H370" s="16">
-        <v>79.2</v>
+        <v>71.42</v>
       </c>
       <c r="I370" s="16">
-        <v>3.6430375205265841</v>
+        <v>3.2865037986682806</v>
       </c>
       <c r="J370" s="16">
-        <v>213.53919239904991</v>
+        <v>206.65521683125806</v>
       </c>
       <c r="K370" s="16">
-        <v>53.940000000000005</v>
+        <v>48.13</v>
       </c>
     </row>
     <row r="371" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A371" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B371" s="5"/>
       <c r="C371" s="79"/>
       <c r="D371" s="16">
         <v>37.93</v>
       </c>
       <c r="E371" s="16">
         <v>2.9898158658090552</v>
       </c>
       <c r="F371" s="16">
-        <v>63.2</v>
+        <v>63.19</v>
       </c>
       <c r="G371" s="16">
-        <v>2.9278507166748513</v>
+        <v>2.9372527692171819</v>
       </c>
       <c r="H371" s="16">
-        <v>66.669999999999987</v>
+        <v>67.22</v>
       </c>
       <c r="I371" s="16">
-        <v>3.0666832259281227</v>
+        <v>3.0932341829526995</v>
       </c>
       <c r="J371" s="16">
-        <v>5.4905063291138996</v>
+        <v>6.3775913910428885</v>
       </c>
       <c r="K371" s="16">
-        <v>3.4699999999999847</v>
+        <v>4.0300000000000011</v>
       </c>
     </row>
     <row r="372" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A372" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B372" s="5"/>
       <c r="C372" s="79"/>
       <c r="D372" s="16">
         <v>23.669999999999998</v>
       </c>
       <c r="E372" s="16">
         <v>1.8657775255391598</v>
       </c>
       <c r="F372" s="16">
         <v>52.709999999999994</v>
       </c>
       <c r="G372" s="16">
-        <v>2.4418830898090409</v>
+        <v>2.4501122561392252</v>
       </c>
       <c r="H372" s="16">
         <v>50.400000000000006</v>
       </c>
       <c r="I372" s="16">
-        <v>2.3182966039714632</v>
+        <v>2.3192353885869692</v>
       </c>
       <c r="J372" s="16">
         <v>-4.3824701195218907</v>
       </c>
       <c r="K372" s="16">
         <v>-2.3099999999999881</v>
       </c>
     </row>
     <row r="373" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A373" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B373" s="5"/>
       <c r="C373" s="79"/>
       <c r="D373" s="16">
         <v>43.64</v>
       </c>
       <c r="E373" s="16">
         <v>3.4399041493252618</v>
       </c>
       <c r="F373" s="16">
         <v>42.47</v>
       </c>
       <c r="G373" s="16">
-        <v>1.9674971509047616</v>
+        <v>1.9741276326737414</v>
       </c>
       <c r="H373" s="16">
         <v>37.050000000000004</v>
       </c>
       <c r="I373" s="16">
-        <v>1.7042239916099742</v>
+        <v>1.7049141100624448</v>
       </c>
       <c r="J373" s="16">
         <v>-12.761949611490451</v>
       </c>
       <c r="K373" s="16">
         <v>-5.4199999999999946</v>
       </c>
     </row>
     <row r="374" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A374" s="15" t="s">
         <v>72</v>
       </c>
       <c r="B374" s="5"/>
       <c r="C374" s="79"/>
       <c r="D374" s="16">
         <v>3.4000000000000004</v>
       </c>
       <c r="E374" s="16">
         <v>0.26800353134064825</v>
       </c>
       <c r="F374" s="16">
         <v>2.94</v>
       </c>
       <c r="G374" s="16">
-        <v>0.13620065042759591</v>
+        <v>0.13665964775278547</v>
       </c>
       <c r="H374" s="16">
         <v>4.919999999999999</v>
       </c>
       <c r="I374" s="16">
-        <v>0.22630990657816655</v>
+        <v>0.2264015498382517</v>
       </c>
       <c r="J374" s="16">
         <v>67.346938775510182</v>
       </c>
       <c r="K374" s="16">
         <v>1.9799999999999991</v>
       </c>
     </row>
     <row r="375" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="15" t="s">
         <v>68</v>
       </c>
       <c r="B375" s="5"/>
       <c r="C375" s="79"/>
       <c r="D375" s="16">
         <v>1.4300000000000004</v>
       </c>
       <c r="E375" s="16">
         <v>0.11271913229915502</v>
       </c>
       <c r="F375" s="16">
-        <v>7.43</v>
+        <v>3.71</v>
       </c>
       <c r="G375" s="16">
-        <v>0.34420776621667948</v>
+        <v>0.17245146025946739</v>
       </c>
       <c r="H375" s="16">
-        <v>0.54</v>
+        <v>0.25</v>
       </c>
       <c r="I375" s="16">
-        <v>2.483889218540853E-2</v>
+        <v>1.1504143792594092E-2</v>
       </c>
       <c r="J375" s="16">
-        <v>-92.732166890982498</v>
+        <v>-93.261455525606479</v>
       </c>
       <c r="K375" s="16">
-        <v>-6.89</v>
+        <v>-3.46</v>
       </c>
     </row>
     <row r="376" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A376" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B376" s="96"/>
       <c r="C376" s="97"/>
       <c r="D376" s="17">
         <v>1268.6400000000001</v>
       </c>
       <c r="E376" s="17">
         <v>100</v>
       </c>
       <c r="F376" s="17">
-        <v>2158.58</v>
+        <v>2151.33</v>
       </c>
       <c r="G376" s="17">
         <v>100</v>
       </c>
       <c r="H376" s="17">
-        <v>2174.0100000000002</v>
+        <v>2173.13</v>
       </c>
       <c r="I376" s="17">
         <v>100</v>
       </c>
       <c r="J376" s="17">
-        <v>0.71482178098566151</v>
+        <v>1.0133266397995744</v>
       </c>
       <c r="K376" s="17">
-        <v>15.430000000000291</v>
+        <v>21.800000000000182</v>
       </c>
     </row>
     <row r="377" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A377" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="378" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A378" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="379" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A379" s="130" t="s">
+      <c r="A379" s="131" t="s">
         <v>51</v>
       </c>
-      <c r="B379" s="130"/>
-[...8 lines deleted...]
-      <c r="K379" s="130"/>
+      <c r="B379" s="131"/>
+      <c r="C379" s="131"/>
+      <c r="D379" s="131"/>
+      <c r="E379" s="131"/>
+      <c r="F379" s="131"/>
+      <c r="G379" s="131"/>
+      <c r="H379" s="131"/>
+      <c r="I379" s="131"/>
+      <c r="J379" s="131"/>
+      <c r="K379" s="131"/>
     </row>
     <row r="380" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A380" s="46"/>
       <c r="B380" s="46"/>
       <c r="C380" s="46"/>
       <c r="D380" s="83"/>
       <c r="E380" s="83"/>
       <c r="F380" s="83"/>
       <c r="G380" s="83"/>
       <c r="H380" s="83"/>
       <c r="I380" s="46"/>
       <c r="J380" s="46"/>
       <c r="K380" s="46"/>
     </row>
     <row r="381" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A381" s="46"/>
       <c r="B381" s="46"/>
       <c r="C381" s="46"/>
       <c r="D381" s="83"/>
       <c r="E381" s="83"/>
       <c r="F381" s="83"/>
       <c r="G381" s="83"/>
       <c r="H381" s="83"/>
       <c r="I381" s="46"/>
       <c r="J381" s="46"/>
@@ -10338,919 +10345,919 @@
       <c r="C388" s="46"/>
       <c r="D388" s="83"/>
       <c r="E388" s="83"/>
       <c r="F388" s="83"/>
       <c r="G388" s="83"/>
       <c r="H388" s="83"/>
       <c r="I388" s="46"/>
       <c r="J388" s="46"/>
       <c r="K388" s="46"/>
     </row>
     <row r="389" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A389" s="46"/>
       <c r="B389" s="46"/>
       <c r="C389" s="46"/>
       <c r="D389" s="83"/>
       <c r="E389" s="83"/>
       <c r="F389" s="83"/>
       <c r="G389" s="83"/>
       <c r="H389" s="83"/>
       <c r="I389" s="46"/>
       <c r="J389" s="46"/>
       <c r="K389" s="46"/>
     </row>
     <row r="390" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A390" s="2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B390" s="37"/>
       <c r="C390" s="37"/>
       <c r="D390" s="37"/>
       <c r="E390" s="37"/>
       <c r="F390" s="37"/>
       <c r="G390" s="37"/>
       <c r="H390" s="37"/>
       <c r="I390" s="37"/>
       <c r="J390" s="37"/>
       <c r="K390" s="37"/>
     </row>
     <row r="391" spans="1:11" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A391" s="23"/>
       <c r="B391" s="23"/>
       <c r="C391" s="23"/>
       <c r="D391" s="13"/>
       <c r="E391" s="13"/>
       <c r="F391" s="13" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="G391" s="13" t="s">
         <v>161</v>
       </c>
       <c r="H391" s="13" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="I391" s="13" t="s">
         <v>164</v>
       </c>
       <c r="J391" s="13" t="s">
         <v>140</v>
       </c>
       <c r="K391" s="13" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="392" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A392" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B392" s="5"/>
       <c r="C392" s="79"/>
       <c r="D392" s="16"/>
       <c r="E392" s="16"/>
       <c r="F392" s="16">
-        <v>595.55999999999995</v>
+        <v>1473.6800000000003</v>
       </c>
       <c r="G392" s="16">
-        <v>39.612626874010608</v>
+        <v>44.469255536477839</v>
       </c>
       <c r="H392" s="16">
-        <v>629.80999999999995</v>
+        <v>1542.1399999999999</v>
       </c>
       <c r="I392" s="16">
-        <v>40.596759014554777</v>
+        <v>44.284844586367711</v>
       </c>
       <c r="J392" s="16">
-        <v>5.75088991873195</v>
+        <v>4.6455132728950366</v>
       </c>
       <c r="K392" s="16">
-        <v>34.25</v>
+        <v>68.459999999999582</v>
       </c>
     </row>
     <row r="393" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A393" s="15" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="B393" s="5"/>
       <c r="C393" s="79"/>
       <c r="D393" s="16"/>
       <c r="E393" s="16"/>
       <c r="F393" s="16">
-        <v>262.44000000000005</v>
+        <v>574.72</v>
       </c>
       <c r="G393" s="16">
-        <v>17.455735436925497</v>
+        <v>17.342550989308766</v>
       </c>
       <c r="H393" s="16">
-        <v>291.45999999999998</v>
+        <v>584.12</v>
       </c>
       <c r="I393" s="16">
-        <v>18.787144348902267</v>
+        <v>16.7738748880057</v>
       </c>
       <c r="J393" s="16">
-        <v>11.057765584514524</v>
+        <v>1.6355790645879691</v>
       </c>
       <c r="K393" s="16">
-        <v>29.019999999999925</v>
+        <v>9.3999999999999773</v>
       </c>
     </row>
     <row r="394" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A394" s="15" t="s">
-        <v>29</v>
+        <v>71</v>
       </c>
       <c r="B394" s="5"/>
       <c r="C394" s="79"/>
       <c r="D394" s="16"/>
       <c r="E394" s="16"/>
       <c r="F394" s="16">
-        <v>270.68</v>
+        <v>516.92999999999995</v>
       </c>
       <c r="G394" s="16">
-        <v>18.003804557487395</v>
+        <v>15.598700032891458</v>
       </c>
       <c r="H394" s="16">
-        <v>275.25</v>
+        <v>571.17999999999995</v>
       </c>
       <c r="I394" s="16">
-        <v>17.742268174141731</v>
+        <v>16.40228353511452</v>
       </c>
       <c r="J394" s="16">
-        <v>1.688340475838626</v>
+        <v>10.494651113303544</v>
       </c>
       <c r="K394" s="16">
-        <v>4.5699999999999932</v>
+        <v>54.25</v>
       </c>
     </row>
     <row r="395" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A395" s="15" t="s">
         <v>70</v>
       </c>
       <c r="B395" s="5"/>
       <c r="C395" s="79"/>
       <c r="D395" s="16"/>
       <c r="E395" s="16"/>
       <c r="F395" s="16">
-        <v>264.58000000000004</v>
+        <v>528.66</v>
       </c>
       <c r="G395" s="16">
-        <v>17.598073776488903</v>
+        <v>15.952660436400285</v>
       </c>
       <c r="H395" s="16">
-        <v>248.44</v>
+        <v>566.21</v>
       </c>
       <c r="I395" s="16">
-        <v>16.014129355799351</v>
+        <v>16.259562590456937</v>
       </c>
       <c r="J395" s="16">
-        <v>-6.1002343336609117</v>
+        <v>7.1028638444368912</v>
       </c>
       <c r="K395" s="16">
-        <v>-16.140000000000043</v>
+        <v>37.550000000000068</v>
       </c>
     </row>
     <row r="396" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A396" s="15" t="s">
-        <v>68</v>
+        <v>4</v>
       </c>
       <c r="B396" s="5"/>
       <c r="C396" s="79"/>
       <c r="D396" s="16"/>
       <c r="E396" s="16"/>
       <c r="F396" s="16">
-        <v>24.61</v>
+        <v>43.55</v>
       </c>
       <c r="G396" s="16">
-        <v>1.6368909049791813</v>
+        <v>1.3141496652011355</v>
       </c>
       <c r="H396" s="16">
-        <v>22.26</v>
+        <v>55.28</v>
       </c>
       <c r="I396" s="16">
-        <v>1.4348515515218709</v>
+        <v>1.587447448827219</v>
       </c>
       <c r="J396" s="16">
-        <v>-9.548963835839082</v>
+        <v>26.934557979334112</v>
       </c>
       <c r="K396" s="16">
-        <v>-2.3499999999999979</v>
+        <v>11.730000000000004</v>
       </c>
     </row>
     <row r="397" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A397" s="15" t="s">
-        <v>4</v>
+        <v>68</v>
       </c>
       <c r="B397" s="5"/>
       <c r="C397" s="79"/>
       <c r="D397" s="16"/>
       <c r="E397" s="16"/>
       <c r="F397" s="16">
-        <v>25.96</v>
+        <v>57.19</v>
       </c>
       <c r="G397" s="16">
-        <v>1.7266837827411439</v>
+        <v>1.7257455649334774</v>
       </c>
       <c r="H397" s="16">
-        <v>18.57</v>
+        <v>44.129999999999995</v>
       </c>
       <c r="I397" s="16">
-        <v>1.1969988010674366</v>
+        <v>1.26725860920306</v>
       </c>
       <c r="J397" s="16">
-        <v>-28.46687211093991</v>
+        <v>-22.836160167861518</v>
       </c>
       <c r="K397" s="16">
-        <v>-7.3900000000000006</v>
+        <v>-13.060000000000002</v>
       </c>
     </row>
     <row r="398" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A398" s="15" t="s">
         <v>40</v>
       </c>
       <c r="B398" s="5"/>
       <c r="C398" s="79"/>
       <c r="D398" s="16"/>
       <c r="E398" s="16"/>
       <c r="F398" s="16">
-        <v>17.420000000000002</v>
+        <v>36.82</v>
       </c>
       <c r="G398" s="16">
-        <v>1.1586606893432483</v>
+        <v>1.1110675240575387</v>
       </c>
       <c r="H398" s="16">
-        <v>17.96</v>
+        <v>34.67</v>
       </c>
       <c r="I398" s="16">
-        <v>1.1576789696915004</v>
+        <v>0.99560063406005195</v>
       </c>
       <c r="J398" s="16">
-        <v>3.0998851894374231</v>
+        <v>-5.8392178164041244</v>
       </c>
       <c r="K398" s="16">
-        <v>0.53999999999999915</v>
+        <v>-2.1499999999999986</v>
       </c>
     </row>
     <row r="399" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A399" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B399" s="5"/>
       <c r="C399" s="79"/>
       <c r="D399" s="16"/>
       <c r="E399" s="16"/>
       <c r="F399" s="16">
-        <v>16.759999999999998</v>
+        <v>34.150000000000006</v>
       </c>
       <c r="G399" s="16">
-        <v>1.1147619491040663</v>
+        <v>1.0304985319545072</v>
       </c>
       <c r="H399" s="16">
-        <v>17.25</v>
+        <v>34.22</v>
       </c>
       <c r="I399" s="16">
-        <v>1.1119132643195089</v>
+        <v>0.98267821452365101</v>
       </c>
       <c r="J399" s="16">
-        <v>2.9236276849642127</v>
+        <v>0.20497803806732989</v>
       </c>
       <c r="K399" s="16">
-        <v>0.49000000000000199</v>
+        <v>6.9999999999993179E-2</v>
       </c>
     </row>
     <row r="400" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A400" s="15" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B400" s="5"/>
       <c r="C400" s="79"/>
       <c r="D400" s="16"/>
       <c r="E400" s="16"/>
       <c r="F400" s="16">
-        <v>12</v>
+        <v>20.39</v>
       </c>
       <c r="G400" s="16">
-        <v>0.79815891343966583</v>
+        <v>0.61528155392539974</v>
       </c>
       <c r="H400" s="16">
-        <v>15.1</v>
+        <v>25.6</v>
       </c>
       <c r="I400" s="16">
-        <v>0.97332697340432384</v>
+        <v>0.73514208918192481</v>
       </c>
       <c r="J400" s="16">
-        <v>25.833333333333329</v>
+        <v>25.551741049534087</v>
       </c>
       <c r="K400" s="16">
-        <v>3.0999999999999996</v>
+        <v>5.2100000000000009</v>
       </c>
     </row>
     <row r="401" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A401" s="15" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="B401" s="5"/>
       <c r="C401" s="79"/>
       <c r="D401" s="16"/>
       <c r="E401" s="16"/>
       <c r="F401" s="16">
-        <v>10.629999999999999</v>
+        <v>23.08</v>
       </c>
       <c r="G401" s="16">
-        <v>0.70703577082197056</v>
+        <v>0.69645405907789226</v>
       </c>
       <c r="H401" s="16">
-        <v>13.5</v>
+        <v>21.4</v>
       </c>
       <c r="I401" s="16">
-        <v>0.87019298946744184</v>
+        <v>0.61453284017551524</v>
       </c>
       <c r="J401" s="16">
-        <v>26.999059266227672</v>
+        <v>-7.2790294627383014</v>
       </c>
       <c r="K401" s="16">
-        <v>2.870000000000001</v>
+        <v>-1.6799999999999997</v>
       </c>
     </row>
     <row r="402" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A402" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B402" s="5"/>
       <c r="C402" s="79"/>
       <c r="D402" s="16"/>
       <c r="E402" s="16"/>
       <c r="F402" s="16">
-        <v>2.23</v>
+        <v>3.4099999999999997</v>
       </c>
       <c r="G402" s="16">
-        <v>0.14832453141420457</v>
+        <v>0.10289897493308546</v>
       </c>
       <c r="H402" s="16">
-        <v>1.29</v>
+        <v>2.4</v>
       </c>
       <c r="I402" s="16">
-        <v>8.3151774549111102E-2</v>
+        <v>6.8919570860805454E-2</v>
       </c>
       <c r="J402" s="16">
-        <v>-42.152466367713004</v>
+        <v>-29.618768328445743</v>
       </c>
       <c r="K402" s="16">
-        <v>-0.94</v>
+        <v>-1.0099999999999998</v>
       </c>
     </row>
     <row r="403" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A403" s="15" t="s">
         <v>72</v>
       </c>
       <c r="B403" s="5"/>
       <c r="C403" s="79"/>
       <c r="D403" s="16"/>
       <c r="E403" s="16"/>
       <c r="F403" s="16">
-        <v>0.62</v>
+        <v>1.3499999999999999</v>
       </c>
       <c r="G403" s="16">
-        <v>4.123821052771607E-2</v>
+        <v>4.0737130838611552E-2</v>
       </c>
       <c r="H403" s="16">
-        <v>0.5</v>
+        <v>0.93</v>
       </c>
       <c r="I403" s="16">
-        <v>3.2229369980275625E-2</v>
+        <v>2.6706333708562114E-2</v>
       </c>
       <c r="J403" s="16">
-        <v>-19.35483870967742</v>
+        <v>-31.1111111111111</v>
       </c>
       <c r="K403" s="16">
-        <v>-0.12</v>
+        <v>-0.41999999999999982</v>
       </c>
     </row>
     <row r="404" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A404" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B404" s="96"/>
       <c r="C404" s="97"/>
       <c r="D404" s="17"/>
       <c r="E404" s="17"/>
       <c r="F404" s="17">
-        <v>1503.46</v>
+        <v>3313.9300000000003</v>
       </c>
       <c r="G404" s="17">
         <v>100</v>
       </c>
       <c r="H404" s="17">
-        <v>1551.38</v>
+        <v>3482.3199999999997</v>
       </c>
       <c r="I404" s="17">
         <v>100</v>
       </c>
       <c r="J404" s="17">
-        <v>3.1873145943357368</v>
+        <v>5.0812781199361305</v>
       </c>
       <c r="K404" s="17">
-        <v>47.920000000000073</v>
+        <v>168.38999999999942</v>
       </c>
     </row>
     <row r="405" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A405" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="406" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A406" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="407" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A407" s="130" t="s">
+      <c r="A407" s="131" t="s">
         <v>51</v>
       </c>
-      <c r="B407" s="130"/>
-[...8 lines deleted...]
-      <c r="K407" s="130"/>
+      <c r="B407" s="131"/>
+      <c r="C407" s="131"/>
+      <c r="D407" s="131"/>
+      <c r="E407" s="131"/>
+      <c r="F407" s="131"/>
+      <c r="G407" s="131"/>
+      <c r="H407" s="131"/>
+      <c r="I407" s="131"/>
+      <c r="J407" s="131"/>
+      <c r="K407" s="131"/>
     </row>
     <row r="408" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A408" s="46"/>
       <c r="B408" s="46"/>
       <c r="C408" s="46"/>
       <c r="D408" s="83"/>
       <c r="E408" s="83"/>
       <c r="F408" s="83"/>
       <c r="G408" s="83"/>
       <c r="H408" s="83"/>
       <c r="I408" s="83"/>
       <c r="J408" s="46"/>
       <c r="K408" s="46"/>
     </row>
     <row r="409" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A409" s="46"/>
       <c r="B409" s="46"/>
       <c r="C409" s="46"/>
       <c r="D409" s="83"/>
       <c r="E409" s="83"/>
       <c r="F409" s="83"/>
       <c r="G409" s="83"/>
       <c r="H409" s="83"/>
       <c r="I409" s="83"/>
       <c r="J409" s="46"/>
       <c r="K409" s="46"/>
     </row>
     <row r="410" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A410" s="46"/>
       <c r="B410" s="46"/>
       <c r="C410" s="46"/>
       <c r="D410" s="83"/>
       <c r="E410" s="83"/>
       <c r="F410" s="83"/>
       <c r="G410" s="83"/>
       <c r="H410" s="83"/>
       <c r="I410" s="83"/>
       <c r="J410" s="46"/>
       <c r="K410" s="46"/>
     </row>
     <row r="411" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A411" s="2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B411" s="37"/>
       <c r="C411" s="37"/>
       <c r="D411" s="37"/>
       <c r="E411" s="37"/>
       <c r="F411" s="37"/>
       <c r="G411" s="37"/>
       <c r="H411" s="37"/>
       <c r="I411" s="37"/>
       <c r="J411" s="37"/>
       <c r="K411" s="37"/>
     </row>
     <row r="412" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A412" s="23"/>
       <c r="B412" s="23"/>
       <c r="C412" s="23"/>
       <c r="D412" s="13"/>
       <c r="E412" s="13"/>
       <c r="F412" s="13" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="G412" s="13" t="s">
         <v>161</v>
       </c>
       <c r="H412" s="13" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="I412" s="13" t="s">
         <v>164</v>
       </c>
       <c r="J412" s="13" t="s">
         <v>140</v>
       </c>
       <c r="K412" s="13" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="413" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A413" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B413" s="5"/>
       <c r="C413" s="79"/>
       <c r="D413" s="16"/>
       <c r="E413" s="16"/>
       <c r="F413" s="16">
-        <v>183.47</v>
+        <v>394.20000000000005</v>
       </c>
       <c r="G413" s="16">
-        <v>39.801718153418946</v>
+        <v>38.612988539523954</v>
       </c>
       <c r="H413" s="16">
-        <v>205.48</v>
+        <v>511.07</v>
       </c>
       <c r="I413" s="16">
-        <v>41.020522239080094</v>
+        <v>42.663472214106243</v>
       </c>
       <c r="J413" s="16">
-        <v>11.996511691284674</v>
+        <v>29.647387113140521</v>
       </c>
       <c r="K413" s="16">
-        <v>22.009999999999991</v>
+        <v>116.86999999999995</v>
       </c>
     </row>
     <row r="414" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A414" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B414" s="5"/>
       <c r="C414" s="79"/>
       <c r="D414" s="16"/>
       <c r="E414" s="16"/>
       <c r="F414" s="16">
-        <v>78.839999999999989</v>
+        <v>174.22</v>
       </c>
       <c r="G414" s="16">
-        <v>17.103436306837899</v>
+        <v>17.065334508766778</v>
       </c>
       <c r="H414" s="16">
-        <v>111.70999999999998</v>
+        <v>230.54999999999998</v>
       </c>
       <c r="I414" s="16">
-        <v>22.300966222151239</v>
+        <v>19.246020151764323</v>
       </c>
       <c r="J414" s="16">
-        <v>41.692034500253669</v>
+        <v>32.332682814831813</v>
       </c>
       <c r="K414" s="16">
-        <v>32.86999999999999</v>
+        <v>56.329999999999984</v>
       </c>
     </row>
     <row r="415" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A415" s="15" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="B415" s="5"/>
       <c r="C415" s="79"/>
       <c r="D415" s="16"/>
       <c r="E415" s="16"/>
       <c r="F415" s="16">
-        <v>46.22</v>
+        <v>134.26</v>
       </c>
       <c r="G415" s="16">
-        <v>10.026900381811869</v>
+        <v>13.151141149965717</v>
       </c>
       <c r="H415" s="16">
-        <v>51.44</v>
+        <v>145.72999999999999</v>
       </c>
       <c r="I415" s="16">
-        <v>10.269104847081371</v>
+        <v>12.165354659365061</v>
       </c>
       <c r="J415" s="16">
-        <v>11.293812202509734</v>
+        <v>8.5431252793088035</v>
       </c>
       <c r="K415" s="16">
-        <v>5.2199999999999989</v>
+        <v>11.469999999999999</v>
       </c>
     </row>
     <row r="416" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A416" s="15" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="B416" s="5"/>
       <c r="C416" s="79"/>
       <c r="D416" s="16"/>
       <c r="E416" s="16"/>
       <c r="F416" s="16">
-        <v>45.43</v>
+        <v>84.17</v>
       </c>
       <c r="G416" s="16">
-        <v>9.8555189170426925</v>
+        <v>8.2446860613184452</v>
       </c>
       <c r="H416" s="16">
-        <v>39.71</v>
+        <v>99.919999999999987</v>
       </c>
       <c r="I416" s="16">
-        <v>7.927413559051347</v>
+        <v>8.3411942466462428</v>
       </c>
       <c r="J416" s="16">
-        <v>-12.590799031476996</v>
+        <v>18.712130212664828</v>
       </c>
       <c r="K416" s="16">
-        <v>-5.7199999999999989</v>
+        <v>15.749999999999986</v>
       </c>
     </row>
     <row r="417" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A417" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B417" s="5"/>
       <c r="C417" s="79"/>
       <c r="D417" s="16"/>
       <c r="E417" s="16"/>
       <c r="F417" s="16">
-        <v>42.21</v>
+        <v>73.039999999999992</v>
       </c>
       <c r="G417" s="16">
-        <v>9.1569767441860463</v>
+        <v>7.1544715447154479</v>
       </c>
       <c r="H417" s="16">
-        <v>32.25</v>
+        <v>69.44</v>
       </c>
       <c r="I417" s="16">
-        <v>6.4381537970134959</v>
+        <v>5.7967626950271729</v>
       </c>
       <c r="J417" s="16">
-        <v>-23.596304193319121</v>
+        <v>-4.928806133625403</v>
       </c>
       <c r="K417" s="16">
-        <v>-9.9600000000000009</v>
+        <v>-3.5999999999999943</v>
       </c>
     </row>
     <row r="418" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A418" s="15" t="s">
         <v>40</v>
       </c>
       <c r="B418" s="5"/>
       <c r="C418" s="79"/>
       <c r="D418" s="16"/>
       <c r="E418" s="16"/>
       <c r="F418" s="16">
-        <v>19.880000000000003</v>
+        <v>50.68</v>
       </c>
       <c r="G418" s="16">
-        <v>4.3127386324192987</v>
+        <v>4.9642472328337748</v>
       </c>
       <c r="H418" s="16">
-        <v>22.07</v>
+        <v>47.76</v>
       </c>
       <c r="I418" s="16">
-        <v>4.4058931565918709</v>
+        <v>3.9869439273401177</v>
       </c>
       <c r="J418" s="16">
-        <v>11.016096579476848</v>
+        <v>-5.7616416732438864</v>
       </c>
       <c r="K418" s="16">
-        <v>2.1899999999999977</v>
+        <v>-2.9200000000000017</v>
       </c>
     </row>
     <row r="419" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A419" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B419" s="5"/>
       <c r="C419" s="79"/>
       <c r="D419" s="16"/>
       <c r="E419" s="16"/>
       <c r="F419" s="16">
-        <v>13.779999999999998</v>
+        <v>36.97</v>
       </c>
       <c r="G419" s="16">
-        <v>2.9894133981256501</v>
+        <v>3.621314526398276</v>
       </c>
       <c r="H419" s="16">
-        <v>13.100000000000001</v>
+        <v>37.400000000000006</v>
       </c>
       <c r="I419" s="16">
-        <v>2.6151880539806762</v>
+        <v>3.1221043317110642</v>
       </c>
       <c r="J419" s="16">
-        <v>-4.9346879535558514</v>
+        <v>1.1631052204490311</v>
       </c>
       <c r="K419" s="16">
-        <v>-0.67999999999999616</v>
+        <v>0.43000000000000682</v>
       </c>
     </row>
     <row r="420" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A420" s="15" t="s">
         <v>42</v>
       </c>
       <c r="B420" s="5"/>
       <c r="C420" s="79"/>
       <c r="D420" s="16"/>
       <c r="E420" s="16"/>
       <c r="F420" s="16">
-        <v>10.690000000000001</v>
+        <v>20.97</v>
       </c>
       <c r="G420" s="16">
-        <v>2.3190732384588686</v>
+        <v>2.0540699382897447</v>
       </c>
       <c r="H420" s="16">
-        <v>11.329999999999998</v>
+        <v>24.089999999999996</v>
       </c>
       <c r="I420" s="16">
-        <v>2.2618382176794696</v>
+        <v>2.0110024960138908</v>
       </c>
       <c r="J420" s="16">
-        <v>5.986903648269382</v>
+        <v>14.878397711015726</v>
       </c>
       <c r="K420" s="16">
-        <v>0.63999999999999702</v>
+        <v>3.1199999999999974</v>
       </c>
     </row>
     <row r="421" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A421" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B421" s="5"/>
       <c r="C421" s="79"/>
       <c r="D421" s="16"/>
       <c r="E421" s="16"/>
       <c r="F421" s="16">
-        <v>7.3800000000000008</v>
+        <v>17.5</v>
       </c>
       <c r="G421" s="16">
-        <v>1.6010065949323151</v>
+        <v>1.714173768243707</v>
       </c>
       <c r="H421" s="16">
-        <v>8.98</v>
+        <v>21.42</v>
       </c>
       <c r="I421" s="16">
-        <v>1.7927014293699595</v>
+        <v>1.7881142990708823</v>
       </c>
       <c r="J421" s="16">
-        <v>21.680216802168015</v>
+        <v>22.400000000000009</v>
       </c>
       <c r="K421" s="16">
-        <v>1.5999999999999996</v>
+        <v>3.9200000000000017</v>
       </c>
     </row>
     <row r="422" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A422" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B422" s="5"/>
       <c r="C422" s="79"/>
       <c r="D422" s="16"/>
       <c r="E422" s="16"/>
       <c r="F422" s="16">
-        <v>11.4</v>
+        <v>31.94</v>
       </c>
       <c r="G422" s="16">
-        <v>2.4730996181881291</v>
+        <v>3.1286120090116567</v>
       </c>
       <c r="H422" s="16">
-        <v>3.34</v>
+        <v>8.18</v>
       </c>
       <c r="I422" s="16">
-        <v>0.66677313742713407</v>
+        <v>0.68285597415498667</v>
       </c>
       <c r="J422" s="16">
-        <v>-70.701754385964904</v>
+        <v>-74.38948027551659</v>
       </c>
       <c r="K422" s="16">
-        <v>-8.06</v>
+        <v>-23.76</v>
       </c>
     </row>
     <row r="423" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A423" s="15" t="s">
         <v>72</v>
       </c>
       <c r="B423" s="5"/>
       <c r="C423" s="79"/>
       <c r="D423" s="16"/>
       <c r="E423" s="16"/>
       <c r="F423" s="16">
-        <v>1.6</v>
+        <v>2.8499999999999996</v>
       </c>
       <c r="G423" s="16">
-        <v>0.34710170079833391</v>
+        <v>0.27916544225683221</v>
       </c>
       <c r="H423" s="16">
-        <v>0.81</v>
+        <v>1.4000000000000004</v>
       </c>
       <c r="I423" s="16">
-        <v>0.16170246745987385</v>
+        <v>0.11687021562554788</v>
       </c>
       <c r="J423" s="16">
-        <v>-49.375</v>
+        <v>-50.877192982456123</v>
       </c>
       <c r="K423" s="16">
-        <v>-0.79</v>
+        <v>-1.4499999999999993</v>
       </c>
     </row>
     <row r="424" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A424" s="15" t="s">
         <v>68</v>
       </c>
       <c r="B424" s="5"/>
       <c r="C424" s="79"/>
       <c r="D424" s="16"/>
       <c r="E424" s="16"/>
       <c r="F424" s="16">
-        <v>0.04</v>
+        <v>0.10999999999999999</v>
       </c>
       <c r="G424" s="16">
-        <v>8.6775425199583471E-3</v>
+        <v>1.0774806543246156E-2</v>
       </c>
       <c r="H424" s="16">
-        <v>0.7</v>
+        <v>0.97999999999999987</v>
       </c>
       <c r="I424" s="16">
-        <v>0.13974287311347119</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>8.1809150937883476E-2</v>
+      </c>
+      <c r="J424" s="16">
+        <v>790.90909090909088</v>
       </c>
       <c r="K424" s="16">
-        <v>0.65999999999999992</v>
+        <v>0.86999999999999988</v>
       </c>
     </row>
     <row r="425" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A425" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B425" s="96"/>
       <c r="C425" s="97"/>
       <c r="D425" s="17"/>
       <c r="E425" s="17"/>
       <c r="F425" s="17">
-        <v>460.96000000000004</v>
+        <v>1020.8999999999999</v>
       </c>
       <c r="G425" s="17">
         <v>100</v>
       </c>
       <c r="H425" s="17">
-        <v>500.91999999999996</v>
+        <v>1197.9099999999999</v>
       </c>
       <c r="I425" s="17">
         <v>100</v>
       </c>
       <c r="J425" s="17">
-        <v>8.6688649774383713</v>
+        <v>17.338622783818199</v>
       </c>
       <c r="K425" s="17">
-        <v>39.959999999999923</v>
+        <v>177.01</v>
       </c>
     </row>
     <row r="426" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A426" s="4" t="s">
         <v>25</v>
       </c>
       <c r="K426" s="46"/>
     </row>
     <row r="427" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A427" s="4" t="s">
         <v>37</v>
       </c>
       <c r="K427" s="46"/>
     </row>
     <row r="428" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A428" s="130" t="s">
+      <c r="A428" s="131" t="s">
         <v>51</v>
       </c>
-      <c r="B428" s="130"/>
-[...7 lines deleted...]
-      <c r="J428" s="130"/>
+      <c r="B428" s="131"/>
+      <c r="C428" s="131"/>
+      <c r="D428" s="131"/>
+      <c r="E428" s="131"/>
+      <c r="F428" s="131"/>
+      <c r="G428" s="131"/>
+      <c r="H428" s="131"/>
+      <c r="I428" s="131"/>
+      <c r="J428" s="131"/>
       <c r="K428" s="46"/>
     </row>
     <row r="429" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A429" s="46"/>
       <c r="B429" s="46"/>
       <c r="C429" s="46"/>
       <c r="D429" s="83"/>
       <c r="E429" s="83"/>
       <c r="F429" s="83"/>
       <c r="G429" s="83"/>
       <c r="H429" s="83"/>
       <c r="I429" s="46"/>
       <c r="J429" s="46"/>
       <c r="K429" s="46"/>
     </row>
     <row r="430" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A430" s="46"/>
       <c r="B430" s="46"/>
       <c r="C430" s="46"/>
       <c r="D430" s="83"/>
       <c r="E430" s="83"/>
       <c r="F430" s="83"/>
       <c r="G430" s="83"/>
       <c r="H430" s="83"/>
       <c r="I430" s="46"/>
@@ -11328,231 +11335,231 @@
       <c r="C436" s="46"/>
       <c r="D436" s="83"/>
       <c r="E436" s="83"/>
       <c r="F436" s="83"/>
       <c r="G436" s="83"/>
       <c r="H436" s="83"/>
       <c r="I436" s="46"/>
       <c r="J436" s="46"/>
       <c r="K436" s="46"/>
     </row>
     <row r="437" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A437" s="46"/>
       <c r="B437" s="46"/>
       <c r="C437" s="46"/>
       <c r="D437" s="83"/>
       <c r="E437" s="83"/>
       <c r="F437" s="83"/>
       <c r="G437" s="83"/>
       <c r="H437" s="83"/>
       <c r="I437" s="46"/>
       <c r="J437" s="46"/>
       <c r="K437" s="46"/>
     </row>
     <row r="438" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A438" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B438" s="8"/>
       <c r="C438" s="8"/>
       <c r="D438" s="8"/>
       <c r="E438" s="8"/>
       <c r="F438" s="8"/>
       <c r="G438" s="8"/>
       <c r="H438" s="8"/>
       <c r="I438" s="8"/>
       <c r="J438" s="8"/>
       <c r="K438" s="9"/>
     </row>
     <row r="439" spans="1:11" s="14" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A439" s="11"/>
       <c r="B439" s="12">
         <v>2021</v>
       </c>
       <c r="C439" s="12">
         <v>2022</v>
       </c>
       <c r="D439" s="12">
         <v>2023</v>
       </c>
       <c r="E439" s="12">
         <v>2024</v>
       </c>
       <c r="F439" s="12">
         <v>2025</v>
       </c>
       <c r="G439" s="13" t="s">
         <v>138</v>
       </c>
       <c r="H439" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I439" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="J439" s="13" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="K439" s="13" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="440" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A440" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B440" s="16">
         <v>9777.14</v>
       </c>
       <c r="C440" s="16">
         <v>13176.45</v>
       </c>
       <c r="D440" s="16">
         <v>14200.22</v>
       </c>
       <c r="E440" s="16">
-        <v>15243.12</v>
+        <v>15276.28</v>
       </c>
       <c r="F440" s="16">
-        <v>15873.78</v>
+        <v>15846.12</v>
       </c>
       <c r="G440" s="16">
-        <v>4.1373419614881977</v>
+        <v>3.730227516123036</v>
       </c>
       <c r="H440" s="16">
-        <v>12.880033792444046</v>
+        <v>12.830828373046256</v>
       </c>
       <c r="I440" s="16">
-        <v>3686.7</v>
+        <v>7822.58</v>
       </c>
       <c r="J440" s="16">
-        <v>3885.2799999999997</v>
+        <v>8262.49</v>
       </c>
       <c r="K440" s="16">
-        <v>5.3863889114926611</v>
+        <v>5.6235922163787384</v>
       </c>
     </row>
     <row r="441" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A441" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B441" s="16">
         <v>11476.86</v>
       </c>
       <c r="C441" s="16">
         <v>13730.62</v>
       </c>
       <c r="D441" s="16">
         <v>13735.25</v>
       </c>
       <c r="E441" s="16">
-        <v>14116.84</v>
+        <v>14056.08</v>
       </c>
       <c r="F441" s="16">
-        <v>15111.05</v>
+        <v>15128.44</v>
       </c>
       <c r="G441" s="16">
-        <v>7.0427234423567828</v>
+        <v>7.6291540742511472</v>
       </c>
       <c r="H441" s="16">
-        <v>7.1193403672537237</v>
+        <v>7.1501456714048617</v>
       </c>
       <c r="I441" s="16">
-        <v>3677.01</v>
+        <v>7430.1200000000008</v>
       </c>
       <c r="J441" s="16">
-        <v>3929.26</v>
+        <v>8332.19</v>
       </c>
       <c r="K441" s="16">
-        <v>6.8601934724137266</v>
+        <v>12.140719127012749</v>
       </c>
     </row>
     <row r="442" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A442" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B442" s="16">
         <v>-1699.7200000000012</v>
       </c>
       <c r="C442" s="16">
         <v>-554.17000000000007</v>
       </c>
       <c r="D442" s="16">
         <v>464.96999999999935</v>
       </c>
       <c r="E442" s="16">
-        <v>1126.2800000000007</v>
+        <v>1220.2000000000007</v>
       </c>
       <c r="F442" s="16">
-        <v>762.73000000000138</v>
+        <v>717.68000000000029</v>
       </c>
       <c r="G442" s="16" t="s">
         <v>26</v>
       </c>
       <c r="H442" s="16" t="s">
         <v>26</v>
       </c>
       <c r="I442" s="16">
-        <v>9.6899999999995998</v>
+        <v>392.45999999999913</v>
       </c>
       <c r="J442" s="16">
-        <v>-43.980000000000473</v>
+        <v>-69.700000000000728</v>
       </c>
       <c r="K442" s="16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="443" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A443" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B443" s="17">
         <v>85.190025843305563</v>
       </c>
       <c r="C443" s="17">
         <v>95.963984146382316</v>
       </c>
       <c r="D443" s="17">
         <v>103.38523143007954</v>
       </c>
       <c r="E443" s="17">
-        <v>107.97827275792599</v>
+        <v>108.68094091667093</v>
       </c>
       <c r="F443" s="17">
-        <v>105.04749835385365</v>
+        <v>104.74391278942178</v>
       </c>
       <c r="G443" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H443" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I443" s="17">
-        <v>100.26352933497596</v>
+        <v>105.28201428779076</v>
       </c>
       <c r="J443" s="17">
-        <v>98.880705272748543</v>
+        <v>99.163485230173578</v>
       </c>
       <c r="K443" s="18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="444" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A444" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B444" s="46"/>
       <c r="C444" s="46"/>
       <c r="D444" s="46"/>
       <c r="E444" s="46"/>
       <c r="F444" s="46"/>
       <c r="G444" s="46"/>
       <c r="H444" s="46"/>
       <c r="I444" s="46"/>
       <c r="J444" s="46"/>
       <c r="K444" s="46"/>
     </row>
     <row r="445" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A445" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B445" s="46"/>
@@ -11590,433 +11597,433 @@
       <c r="D447" s="46"/>
       <c r="E447" s="46"/>
       <c r="F447" s="46"/>
       <c r="G447" s="46"/>
       <c r="H447" s="46"/>
       <c r="I447" s="46"/>
       <c r="J447" s="46"/>
       <c r="K447" s="46"/>
     </row>
     <row r="448" spans="1:11" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A448" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B448" s="46"/>
       <c r="C448" s="46"/>
       <c r="D448" s="46"/>
       <c r="E448" s="46"/>
       <c r="F448" s="46"/>
       <c r="G448" s="46"/>
       <c r="H448" s="46"/>
       <c r="I448" s="46"/>
       <c r="J448" s="46"/>
       <c r="K448" s="46"/>
     </row>
     <row r="449" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A449" s="130" t="s">
+      <c r="A449" s="131" t="s">
         <v>82</v>
       </c>
-      <c r="B449" s="130"/>
-[...8 lines deleted...]
-      <c r="K449" s="130"/>
+      <c r="B449" s="131"/>
+      <c r="C449" s="131"/>
+      <c r="D449" s="131"/>
+      <c r="E449" s="131"/>
+      <c r="F449" s="131"/>
+      <c r="G449" s="131"/>
+      <c r="H449" s="131"/>
+      <c r="I449" s="131"/>
+      <c r="J449" s="131"/>
+      <c r="K449" s="131"/>
     </row>
     <row r="450" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A450" s="130" t="s">
+      <c r="A450" s="131" t="s">
         <v>154</v>
       </c>
-      <c r="B450" s="130"/>
-[...8 lines deleted...]
-      <c r="K450" s="130"/>
+      <c r="B450" s="131"/>
+      <c r="C450" s="131"/>
+      <c r="D450" s="131"/>
+      <c r="E450" s="131"/>
+      <c r="F450" s="131"/>
+      <c r="G450" s="131"/>
+      <c r="H450" s="131"/>
+      <c r="I450" s="131"/>
+      <c r="J450" s="131"/>
+      <c r="K450" s="131"/>
     </row>
     <row r="451" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A451" s="46"/>
       <c r="B451" s="46"/>
       <c r="C451" s="46"/>
       <c r="D451" s="46"/>
       <c r="E451" s="46"/>
       <c r="F451" s="46"/>
       <c r="G451" s="46"/>
       <c r="H451" s="46"/>
       <c r="I451" s="46"/>
       <c r="J451" s="46"/>
       <c r="K451" s="86"/>
     </row>
     <row r="452" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A452" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B452" s="22"/>
       <c r="C452" s="22"/>
       <c r="D452" s="22"/>
     </row>
     <row r="453" spans="1:11" s="25" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A453" s="23"/>
       <c r="B453" s="23"/>
       <c r="C453" s="23"/>
       <c r="D453" s="24"/>
       <c r="E453" s="12">
         <v>2021</v>
       </c>
       <c r="F453" s="12">
         <v>2022</v>
       </c>
       <c r="G453" s="12">
         <v>2023</v>
       </c>
       <c r="H453" s="12">
         <v>2024</v>
       </c>
       <c r="I453" s="12">
         <v>2025</v>
       </c>
       <c r="J453" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="K453" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="K453" s="13" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="454" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A454" s="124" t="s">
+      <c r="A454" s="125" t="s">
         <v>142</v>
       </c>
-      <c r="B454" s="124"/>
-      <c r="C454" s="124"/>
+      <c r="B454" s="125"/>
+      <c r="C454" s="125"/>
       <c r="D454" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E454" s="27">
         <v>3</v>
       </c>
       <c r="F454" s="27">
         <v>3</v>
       </c>
       <c r="G454" s="27">
         <v>3</v>
       </c>
       <c r="H454" s="27">
         <v>3</v>
       </c>
       <c r="I454" s="27">
         <v>3</v>
       </c>
       <c r="J454" s="27">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K454" s="27">
         <v>2</v>
       </c>
     </row>
     <row r="455" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A455" s="124"/>
-[...1 lines deleted...]
-      <c r="C455" s="124"/>
+      <c r="A455" s="125"/>
+      <c r="B455" s="125"/>
+      <c r="C455" s="125"/>
       <c r="D455" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E455" s="28">
         <v>10.848076183315992</v>
       </c>
       <c r="F455" s="28">
         <v>10.892817624201863</v>
       </c>
       <c r="G455" s="28">
-        <v>11.11803411147927</v>
+        <v>11.119397457017538</v>
       </c>
       <c r="H455" s="28">
-        <v>11.431020860192733</v>
+        <v>11.438779837925136</v>
       </c>
       <c r="I455" s="28">
-        <v>11.790315169876035</v>
+        <v>11.782233320804677</v>
       </c>
       <c r="J455" s="28">
-        <v>11.738892041166839</v>
+        <v>11.965057647356456</v>
       </c>
       <c r="K455" s="28">
-        <v>12.175496268487166</v>
+        <v>11.986275933182577</v>
       </c>
     </row>
     <row r="456" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A456" s="127" t="s">
+      <c r="A456" s="128" t="s">
         <v>143</v>
       </c>
-      <c r="B456" s="127"/>
-      <c r="C456" s="127"/>
+      <c r="B456" s="128"/>
+      <c r="C456" s="128"/>
       <c r="D456" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E456" s="30">
         <v>2</v>
       </c>
       <c r="F456" s="30">
         <v>2</v>
       </c>
       <c r="G456" s="30">
         <v>2</v>
       </c>
       <c r="H456" s="30">
         <v>2</v>
       </c>
       <c r="I456" s="30">
         <v>2</v>
       </c>
       <c r="J456" s="30">
         <v>2</v>
       </c>
       <c r="K456" s="30">
         <v>2</v>
       </c>
     </row>
     <row r="457" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A457" s="128"/>
-[...1 lines deleted...]
-      <c r="C457" s="128"/>
+      <c r="A457" s="129"/>
+      <c r="B457" s="129"/>
+      <c r="C457" s="129"/>
       <c r="D457" s="31" t="s">
         <v>33</v>
       </c>
       <c r="E457" s="32">
         <v>12.012203048375742</v>
       </c>
       <c r="F457" s="32">
         <v>10.915305190235719</v>
       </c>
       <c r="G457" s="32">
         <v>11.106801087646147</v>
       </c>
       <c r="H457" s="32">
-        <v>11.12363895018197</v>
+        <v>11.087779437113811</v>
       </c>
       <c r="I457" s="32">
-        <v>11.545301961632838</v>
+        <v>11.50362831282389</v>
       </c>
       <c r="J457" s="32">
-        <v>11.641663173438467</v>
+        <v>11.493769951346406</v>
       </c>
       <c r="K457" s="32">
-        <v>11.881551581390653</v>
+        <v>11.789839998879339</v>
       </c>
     </row>
     <row r="458" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A458" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B458" s="33"/>
       <c r="C458" s="34"/>
     </row>
     <row r="459" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A459" s="4" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
     </row>
     <row r="460" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A460" s="46"/>
       <c r="B460" s="46"/>
       <c r="C460" s="46"/>
       <c r="D460" s="46"/>
       <c r="E460" s="46"/>
       <c r="F460" s="46"/>
       <c r="G460" s="46"/>
       <c r="H460" s="46"/>
       <c r="I460" s="46"/>
       <c r="J460" s="46"/>
       <c r="K460" s="46"/>
     </row>
     <row r="461" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A461" s="46"/>
       <c r="B461" s="46"/>
       <c r="C461" s="46"/>
       <c r="D461" s="46"/>
       <c r="E461" s="46"/>
       <c r="F461" s="46"/>
       <c r="G461" s="46"/>
       <c r="H461" s="46"/>
       <c r="I461" s="46"/>
       <c r="J461" s="46"/>
       <c r="K461" s="46"/>
     </row>
     <row r="462" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A462" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B462" s="8"/>
       <c r="C462" s="8"/>
       <c r="D462" s="8"/>
       <c r="E462" s="8"/>
       <c r="F462" s="8"/>
       <c r="G462" s="8"/>
       <c r="H462" s="8"/>
       <c r="I462" s="8"/>
       <c r="J462" s="8"/>
       <c r="K462" s="9"/>
     </row>
     <row r="463" spans="1:11" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A463" s="11"/>
       <c r="B463" s="12">
         <v>2021</v>
       </c>
       <c r="C463" s="12">
         <v>2022</v>
       </c>
       <c r="D463" s="12">
         <v>2023</v>
       </c>
       <c r="E463" s="12">
         <v>2024</v>
       </c>
       <c r="F463" s="12">
         <v>2025</v>
       </c>
       <c r="G463" s="13" t="s">
         <v>162</v>
       </c>
       <c r="H463" s="13" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="I463" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="J463" s="13" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="K463" s="13" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="464" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A464" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B464" s="16">
         <v>476.95999999999992</v>
       </c>
       <c r="C464" s="16">
         <v>276.71000000000004</v>
       </c>
       <c r="D464" s="16">
         <v>-346.66</v>
       </c>
       <c r="E464" s="16">
         <v>233.33999999999997</v>
       </c>
       <c r="F464" s="16">
-        <v>-194.24</v>
+        <v>-135.32999999999998</v>
       </c>
       <c r="G464" s="16">
-        <v>-427.58</v>
+        <v>-368.66999999999996</v>
       </c>
       <c r="H464" s="16">
-        <v>89.22199999999998</v>
+        <v>101.00399999999999</v>
       </c>
       <c r="I464" s="16">
-        <v>126.89000000000001</v>
+        <v>111.55</v>
       </c>
       <c r="J464" s="16">
-        <v>443.13</v>
+        <v>118.36999999999995</v>
       </c>
       <c r="K464" s="16">
-        <v>316.24</v>
+        <v>6.8199999999999505</v>
       </c>
     </row>
     <row r="465" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A465" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B465" s="16">
         <v>692.68</v>
       </c>
       <c r="C465" s="16">
         <v>881.65</v>
       </c>
       <c r="D465" s="16">
         <v>544.55999999999995</v>
       </c>
       <c r="E465" s="16">
-        <v>489.05</v>
+        <v>464.69000000000005</v>
       </c>
       <c r="F465" s="16">
-        <v>631.49</v>
+        <v>824.06</v>
       </c>
       <c r="G465" s="16">
-        <v>142.44</v>
+        <v>359.36999999999989</v>
       </c>
       <c r="H465" s="16">
-        <v>647.88600000000008</v>
+        <v>681.52800000000002</v>
       </c>
       <c r="I465" s="16">
-        <v>177.69</v>
+        <v>226.99</v>
       </c>
       <c r="J465" s="16">
-        <v>303.96000000000004</v>
+        <v>96.460000000000022</v>
       </c>
       <c r="K465" s="16">
-        <v>126.27000000000004</v>
+        <v>-130.52999999999997</v>
       </c>
     </row>
     <row r="466" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A466" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B466" s="17">
         <v>-215.72000000000003</v>
       </c>
       <c r="C466" s="17">
         <v>-604.93999999999994</v>
       </c>
       <c r="D466" s="17">
         <v>-891.22</v>
       </c>
       <c r="E466" s="17">
-        <v>-255.71000000000004</v>
+        <v>-231.35000000000008</v>
       </c>
       <c r="F466" s="17">
-        <v>-825.73</v>
+        <v>-959.38999999999987</v>
       </c>
       <c r="G466" s="17" t="s">
         <v>26</v>
       </c>
       <c r="H466" s="17" t="s">
         <v>26</v>
       </c>
       <c r="I466" s="17">
-        <v>-50.799999999999983</v>
+        <v>-115.44000000000001</v>
       </c>
       <c r="J466" s="17">
-        <v>139.16999999999996</v>
+        <v>21.909999999999926</v>
       </c>
       <c r="K466" s="17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="467" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A467" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B467" s="83"/>
       <c r="C467" s="83"/>
       <c r="D467" s="83"/>
       <c r="E467" s="83"/>
       <c r="F467" s="83"/>
       <c r="G467" s="83"/>
       <c r="H467" s="83"/>
       <c r="I467" s="83"/>
       <c r="J467" s="46"/>
       <c r="K467" s="46"/>
     </row>
     <row r="468" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A468" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B468" s="46"/>
@@ -12066,266 +12073,266 @@
       <c r="C471" s="46"/>
       <c r="D471" s="46"/>
       <c r="E471" s="46"/>
       <c r="F471" s="46"/>
       <c r="G471" s="46"/>
       <c r="H471" s="46"/>
       <c r="I471" s="46"/>
       <c r="J471" s="46"/>
       <c r="K471" s="46"/>
     </row>
     <row r="472" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A472" s="46"/>
       <c r="B472" s="46"/>
       <c r="C472" s="46"/>
       <c r="D472" s="46"/>
       <c r="E472" s="46"/>
       <c r="F472" s="46"/>
       <c r="G472" s="46"/>
       <c r="H472" s="46"/>
       <c r="I472" s="46"/>
       <c r="J472" s="46"/>
       <c r="K472" s="46"/>
     </row>
     <row r="473" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A473" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B473" s="22"/>
       <c r="C473" s="22"/>
       <c r="D473" s="22"/>
       <c r="E473" s="22"/>
       <c r="F473" s="22"/>
       <c r="G473" s="22"/>
       <c r="H473" s="22"/>
       <c r="I473" s="22"/>
       <c r="J473" s="22"/>
       <c r="K473" s="22"/>
     </row>
     <row r="474" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A474" s="11"/>
       <c r="B474" s="13" t="s">
         <v>110</v>
       </c>
       <c r="C474" s="13" t="s">
         <v>111</v>
       </c>
       <c r="D474" s="13" t="s">
         <v>114</v>
       </c>
       <c r="E474" s="13" t="s">
         <v>126</v>
       </c>
       <c r="F474" s="13" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="G474" s="13" t="s">
         <v>138</v>
       </c>
       <c r="H474" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I474" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="J474" s="13" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="K474" s="13" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="475" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A475" s="109" t="s">
         <v>38</v>
       </c>
       <c r="B475" s="16">
         <v>2597.9899999999998</v>
       </c>
       <c r="C475" s="16">
         <v>3059.91</v>
       </c>
       <c r="D475" s="16">
         <v>2841.38</v>
       </c>
       <c r="E475" s="16">
         <v>3405.57</v>
       </c>
       <c r="F475" s="16">
-        <v>3394.93</v>
+        <v>3471.34</v>
       </c>
       <c r="G475" s="16">
-        <v>-0.3124293436928422</v>
+        <v>1.9312479261915032</v>
       </c>
       <c r="H475" s="16">
-        <v>6.9173872274723713</v>
+        <v>7.5139751320989268</v>
       </c>
       <c r="I475" s="60">
-        <v>3561.39</v>
+        <v>3587.47</v>
       </c>
       <c r="J475" s="60">
-        <v>3877.98</v>
+        <v>3673.91</v>
       </c>
       <c r="K475" s="16">
-        <v>8.8895066252221788</v>
+        <v>2.4094975010244006</v>
       </c>
     </row>
     <row r="476" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A476" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B476" s="110">
         <v>3.2042896698878249</v>
       </c>
       <c r="C476" s="110">
         <v>3.4598304135727038</v>
       </c>
       <c r="D476" s="110">
         <v>3.0202324258151654</v>
       </c>
       <c r="E476" s="110">
-        <v>3.5536736121966293</v>
+        <v>3.5754841581642833</v>
       </c>
       <c r="F476" s="110">
-        <v>3.3448953824220395</v>
+        <v>3.3618147644267871</v>
       </c>
       <c r="G476" s="88" t="s">
         <v>26</v>
       </c>
       <c r="H476" s="88" t="s">
         <v>26</v>
       </c>
       <c r="I476" s="110">
-        <v>3.6676710377991353</v>
+        <v>3.6988093394505359</v>
       </c>
       <c r="J476" s="110">
-        <v>3.7244746595636848</v>
+        <v>3.4671120231141432</v>
       </c>
       <c r="K476" s="88" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="477" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A477" s="100" t="s">
         <v>39</v>
       </c>
       <c r="B477" s="102">
         <v>8028.99</v>
       </c>
       <c r="C477" s="102">
         <v>8692.7800000000007</v>
       </c>
       <c r="D477" s="102">
         <v>9253.01</v>
       </c>
       <c r="E477" s="102">
-        <v>9733.5</v>
+        <v>9728.65</v>
       </c>
       <c r="F477" s="102">
-        <v>10345.39</v>
+        <v>10533.25</v>
       </c>
       <c r="G477" s="102">
-        <v>6.2864334514819893</v>
+        <v>8.2704177866404933</v>
       </c>
       <c r="H477" s="102">
-        <v>6.5421576203565035</v>
+        <v>7.0225682754829322</v>
       </c>
       <c r="I477" s="111">
-        <v>9887.2000000000007</v>
+        <v>9972.14</v>
       </c>
       <c r="J477" s="111">
-        <v>10787.79</v>
+        <v>10622.58</v>
       </c>
       <c r="K477" s="102">
-        <v>9.1086455214823214</v>
+        <v>6.5225718852723737</v>
       </c>
     </row>
     <row r="478" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A478" s="112" t="s">
         <v>54</v>
       </c>
       <c r="B478" s="113">
         <v>4.2720634741416923</v>
       </c>
       <c r="C478" s="113">
         <v>4.3308830566714356</v>
       </c>
       <c r="D478" s="113">
         <v>4.256851900174194</v>
       </c>
       <c r="E478" s="113">
-        <v>4.3219759522567189</v>
+        <v>4.3214069788458422</v>
       </c>
       <c r="F478" s="113">
-        <v>4.3723949939929909</v>
+        <v>4.3987397844898339</v>
       </c>
       <c r="G478" s="114" t="s">
         <v>26</v>
       </c>
       <c r="H478" s="114" t="s">
         <v>26</v>
       </c>
       <c r="I478" s="113">
-        <v>4.4072297789159487</v>
+        <v>4.3787033432809999</v>
       </c>
       <c r="J478" s="113">
-        <v>4.4407362577778207</v>
+        <v>4.2683431796809668</v>
       </c>
       <c r="K478" s="114" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="479" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A479" s="115" t="s">
         <v>14</v>
       </c>
       <c r="B479" s="116">
         <v>-5431</v>
       </c>
       <c r="C479" s="116">
         <v>-5632.8700000000008</v>
       </c>
       <c r="D479" s="116">
         <v>-6411.63</v>
       </c>
       <c r="E479" s="116">
-        <v>-6327.93</v>
+        <v>-6323.08</v>
       </c>
       <c r="F479" s="116">
-        <v>-6950.4599999999991</v>
+        <v>-7061.91</v>
       </c>
       <c r="G479" s="117" t="s">
         <v>26</v>
       </c>
       <c r="H479" s="117" t="s">
         <v>26</v>
       </c>
       <c r="I479" s="116">
-        <v>-6325.8100000000013</v>
+        <v>-6384.67</v>
       </c>
       <c r="J479" s="116">
-        <v>-6909.8100000000013</v>
+        <v>-6948.67</v>
       </c>
       <c r="K479" s="117" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="480" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A480" s="54" t="s">
         <v>25</v>
       </c>
       <c r="B480" s="89"/>
       <c r="C480" s="89"/>
       <c r="D480" s="89"/>
       <c r="E480" s="89"/>
       <c r="F480" s="89"/>
       <c r="G480" s="89"/>
       <c r="H480" s="89"/>
       <c r="I480" s="89"/>
       <c r="J480" s="89"/>
       <c r="K480" s="46"/>
     </row>
     <row r="481" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A481" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B481" s="90"/>
@@ -12363,502 +12370,502 @@
       <c r="D483" s="90"/>
       <c r="E483" s="90"/>
       <c r="F483" s="90"/>
       <c r="G483" s="90"/>
       <c r="H483" s="90"/>
       <c r="I483" s="90"/>
       <c r="J483" s="89"/>
       <c r="K483" s="46"/>
     </row>
     <row r="484" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A484" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B484" s="90"/>
       <c r="C484" s="90"/>
       <c r="D484" s="90"/>
       <c r="E484" s="90"/>
       <c r="F484" s="90"/>
       <c r="G484" s="90"/>
       <c r="H484" s="90"/>
       <c r="I484" s="90"/>
       <c r="J484" s="89"/>
       <c r="K484" s="46"/>
     </row>
     <row r="485" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A485" s="130" t="s">
+      <c r="A485" s="131" t="s">
         <v>154</v>
       </c>
-      <c r="B485" s="130"/>
-[...8 lines deleted...]
-      <c r="K485" s="130"/>
+      <c r="B485" s="131"/>
+      <c r="C485" s="131"/>
+      <c r="D485" s="131"/>
+      <c r="E485" s="131"/>
+      <c r="F485" s="131"/>
+      <c r="G485" s="131"/>
+      <c r="H485" s="131"/>
+      <c r="I485" s="131"/>
+      <c r="J485" s="131"/>
+      <c r="K485" s="131"/>
     </row>
     <row r="486" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A486" s="46"/>
       <c r="B486" s="46"/>
       <c r="C486" s="46"/>
       <c r="D486" s="46"/>
       <c r="E486" s="46"/>
       <c r="F486" s="46"/>
       <c r="G486" s="46"/>
       <c r="H486" s="46"/>
       <c r="I486" s="46"/>
       <c r="J486" s="46"/>
       <c r="K486" s="46"/>
     </row>
     <row r="487" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A487" s="46"/>
       <c r="B487" s="46"/>
       <c r="C487" s="46"/>
       <c r="D487" s="46"/>
       <c r="E487" s="46"/>
       <c r="F487" s="46"/>
       <c r="G487" s="46"/>
       <c r="H487" s="46"/>
       <c r="I487" s="46"/>
       <c r="J487" s="46"/>
       <c r="K487" s="46"/>
     </row>
     <row r="488" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A488" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B488" s="8"/>
       <c r="C488" s="8"/>
       <c r="D488" s="8"/>
       <c r="E488" s="8"/>
       <c r="F488" s="8"/>
       <c r="G488" s="8"/>
       <c r="H488" s="8"/>
       <c r="I488" s="8"/>
       <c r="J488" s="8"/>
       <c r="K488" s="9"/>
     </row>
     <row r="489" spans="1:11" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A489" s="11"/>
       <c r="B489" s="12">
         <v>2021</v>
       </c>
       <c r="C489" s="12">
         <v>2022</v>
       </c>
       <c r="D489" s="12">
         <v>2023</v>
       </c>
       <c r="E489" s="12">
         <v>2024</v>
       </c>
       <c r="F489" s="12">
         <v>2025</v>
       </c>
       <c r="G489" s="13" t="s">
         <v>162</v>
       </c>
       <c r="H489" s="13" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="I489" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="J489" s="13" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="K489" s="13" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="490" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A490" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B490" s="16">
         <v>276.25</v>
       </c>
       <c r="C490" s="16">
         <v>-105.54999999999998</v>
       </c>
       <c r="D490" s="16">
         <v>-216.91</v>
       </c>
       <c r="E490" s="16">
         <v>-215.53</v>
       </c>
       <c r="F490" s="16">
-        <v>16.47</v>
+        <v>27.17</v>
       </c>
       <c r="G490" s="16">
-        <v>232</v>
+        <v>242.7</v>
       </c>
       <c r="H490" s="16">
-        <v>-49.054000000000002</v>
+        <v>-46.914000000000001</v>
       </c>
       <c r="I490" s="16">
-        <v>81.739999999999995</v>
+        <v>58.06</v>
       </c>
       <c r="J490" s="16">
-        <v>84.85</v>
+        <v>150.81</v>
       </c>
       <c r="K490" s="16">
-        <v>3.1099999999999994</v>
+        <v>92.75</v>
       </c>
     </row>
     <row r="491" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A491" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B491" s="16">
         <v>492</v>
       </c>
       <c r="C491" s="16">
         <v>499.38999999999993</v>
       </c>
       <c r="D491" s="16">
         <v>674.30000000000007</v>
       </c>
       <c r="E491" s="16">
-        <v>40.170000000000044</v>
+        <v>15.829999999999956</v>
       </c>
       <c r="F491" s="16">
-        <v>842.18000000000006</v>
+        <v>986.56999999999994</v>
       </c>
       <c r="G491" s="16">
-        <v>802.01</v>
+        <v>970.74</v>
       </c>
       <c r="H491" s="16">
-        <v>509.608</v>
+        <v>533.61800000000005</v>
       </c>
       <c r="I491" s="16">
-        <v>132.54</v>
+        <v>173.5</v>
       </c>
       <c r="J491" s="16">
-        <v>-54.32</v>
+        <v>128.9</v>
       </c>
       <c r="K491" s="16">
-        <v>-186.85999999999999</v>
+        <v>-44.599999999999994</v>
       </c>
     </row>
     <row r="492" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A492" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B492" s="17">
         <v>-215.75</v>
       </c>
       <c r="C492" s="17">
         <v>-604.93999999999994</v>
       </c>
       <c r="D492" s="17">
         <v>-891.21</v>
       </c>
       <c r="E492" s="17">
-        <v>-255.70000000000005</v>
+        <v>-231.35999999999996</v>
       </c>
       <c r="F492" s="17">
-        <v>-825.71</v>
+        <v>-959.4</v>
       </c>
       <c r="G492" s="17" t="s">
         <v>26</v>
       </c>
       <c r="H492" s="17" t="s">
         <v>26</v>
       </c>
       <c r="I492" s="17">
-        <v>-50.8</v>
+        <v>-115.44</v>
       </c>
       <c r="J492" s="17">
-        <v>139.16999999999999</v>
+        <v>21.909999999999997</v>
       </c>
       <c r="K492" s="17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="493" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A493" s="4" t="s">
         <v>25</v>
       </c>
       <c r="K493" s="60"/>
     </row>
     <row r="494" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A494" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B494" s="60"/>
       <c r="C494" s="60"/>
       <c r="D494" s="60"/>
       <c r="E494" s="60"/>
       <c r="F494" s="60"/>
       <c r="G494" s="60"/>
       <c r="H494" s="60"/>
       <c r="I494" s="60"/>
     </row>
     <row r="495" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A495" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B495" s="60"/>
       <c r="C495" s="60"/>
       <c r="D495" s="60"/>
       <c r="E495" s="60"/>
       <c r="F495" s="60"/>
       <c r="G495" s="60"/>
       <c r="H495" s="60"/>
       <c r="I495" s="60"/>
     </row>
     <row r="496" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A496" s="140" t="s">
+      <c r="A496" s="141" t="s">
         <v>47</v>
       </c>
-      <c r="B496" s="140"/>
-[...8 lines deleted...]
-      <c r="K496" s="140"/>
+      <c r="B496" s="141"/>
+      <c r="C496" s="141"/>
+      <c r="D496" s="141"/>
+      <c r="E496" s="141"/>
+      <c r="F496" s="141"/>
+      <c r="G496" s="141"/>
+      <c r="H496" s="141"/>
+      <c r="I496" s="141"/>
+      <c r="J496" s="141"/>
+      <c r="K496" s="141"/>
     </row>
     <row r="497" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A497" s="46"/>
       <c r="B497" s="46"/>
       <c r="C497" s="46"/>
       <c r="D497" s="46"/>
       <c r="E497" s="46"/>
       <c r="F497" s="46"/>
       <c r="G497" s="46"/>
       <c r="H497" s="46"/>
       <c r="I497" s="46"/>
       <c r="J497" s="46"/>
       <c r="K497" s="46"/>
     </row>
     <row r="498" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A498" s="46"/>
       <c r="B498" s="46"/>
       <c r="C498" s="46"/>
       <c r="D498" s="46"/>
       <c r="E498" s="46"/>
       <c r="F498" s="46"/>
       <c r="G498" s="46"/>
       <c r="H498" s="46"/>
       <c r="I498" s="46"/>
       <c r="J498" s="46"/>
       <c r="K498" s="46"/>
     </row>
     <row r="499" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A499" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B499" s="22"/>
       <c r="C499" s="22"/>
       <c r="D499" s="22"/>
       <c r="E499" s="22"/>
       <c r="F499" s="22"/>
       <c r="G499" s="22"/>
       <c r="H499" s="22"/>
       <c r="I499" s="22"/>
       <c r="J499" s="22"/>
       <c r="K499" s="22"/>
     </row>
     <row r="500" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A500" s="11"/>
       <c r="B500" s="13" t="s">
         <v>110</v>
       </c>
       <c r="C500" s="13" t="s">
         <v>111</v>
       </c>
       <c r="D500" s="13" t="s">
         <v>114</v>
       </c>
       <c r="E500" s="13" t="s">
         <v>126</v>
       </c>
       <c r="F500" s="13" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="G500" s="13" t="s">
         <v>138</v>
       </c>
       <c r="H500" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I500" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="J500" s="13" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="K500" s="13" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="501" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A501" s="109" t="s">
         <v>45</v>
       </c>
       <c r="B501" s="16">
         <v>616.21</v>
       </c>
       <c r="C501" s="16">
         <v>694.44</v>
       </c>
       <c r="D501" s="16">
         <v>648.59</v>
       </c>
       <c r="E501" s="16">
         <v>684.22</v>
       </c>
       <c r="F501" s="16">
-        <v>802.39</v>
+        <v>830.61</v>
       </c>
       <c r="G501" s="16">
-        <v>17.270760866387995</v>
+        <v>21.395165297711259</v>
       </c>
       <c r="H501" s="16">
-        <v>6.8228575729815555</v>
+        <v>7.7499564717702585</v>
       </c>
       <c r="I501" s="60">
-        <v>777.12</v>
+        <v>797.66</v>
       </c>
       <c r="J501" s="60">
-        <v>897.2</v>
+        <v>1014.37</v>
       </c>
       <c r="K501" s="16">
-        <v>15.451925056619316</v>
+        <v>27.168217034826874</v>
       </c>
     </row>
     <row r="502" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A502" s="109" t="s">
         <v>23</v>
       </c>
       <c r="B502" s="49">
         <v>14</v>
       </c>
       <c r="C502" s="49">
         <v>14</v>
       </c>
       <c r="D502" s="49">
         <v>14</v>
       </c>
       <c r="E502" s="49">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F502" s="49">
         <v>15</v>
       </c>
       <c r="G502" s="49" t="s">
         <v>26</v>
       </c>
       <c r="H502" s="49" t="s">
         <v>26</v>
       </c>
       <c r="I502" s="49">
         <v>15</v>
       </c>
       <c r="J502" s="49">
         <v>14</v>
       </c>
       <c r="K502" s="49" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="503" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A503" s="15" t="s">
         <v>54</v>
       </c>
       <c r="B503" s="110">
         <v>1.0751631911414412</v>
       </c>
       <c r="C503" s="110">
         <v>1.0943382132900541</v>
       </c>
       <c r="D503" s="110">
         <v>0.93370048511137915</v>
       </c>
       <c r="E503" s="110">
-        <v>0.95021779238445347</v>
+        <v>0.9574004245908988</v>
       </c>
       <c r="F503" s="110">
-        <v>1.0205963592849223</v>
+        <v>1.0223703912495208</v>
       </c>
       <c r="G503" s="88" t="s">
         <v>26</v>
       </c>
       <c r="H503" s="88" t="s">
         <v>26</v>
       </c>
       <c r="I503" s="110">
-        <v>1.0531522606752415</v>
+        <v>1.0748379105730979</v>
       </c>
       <c r="J503" s="110">
-        <v>1.1326499476660683</v>
+        <v>1.2347835571241841</v>
       </c>
       <c r="K503" s="88" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="504" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A504" s="100" t="s">
         <v>83</v>
       </c>
       <c r="B504" s="102">
         <v>6047.21</v>
       </c>
       <c r="C504" s="102">
         <v>6327.31</v>
       </c>
       <c r="D504" s="102">
         <v>7060.22</v>
       </c>
       <c r="E504" s="102">
-        <v>7012.15</v>
+        <v>7007.29</v>
       </c>
       <c r="F504" s="102">
-        <v>7752.85</v>
+        <v>7892.51</v>
       </c>
       <c r="G504" s="102">
-        <v>10.563094058170472</v>
+        <v>12.632843795532942</v>
       </c>
       <c r="H504" s="102">
-        <v>6.4085640914857578</v>
+        <v>6.8845720132732602</v>
       </c>
       <c r="I504" s="111">
-        <v>7102.93</v>
+        <v>7182.33</v>
       </c>
       <c r="J504" s="111">
-        <v>7807.02</v>
+        <v>7963.05</v>
       </c>
       <c r="K504" s="102">
-        <v>9.9126698418821544</v>
+        <v>10.870010149909573</v>
       </c>
     </row>
     <row r="505" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A505" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B505" s="49">
         <v>6</v>
       </c>
       <c r="C505" s="49">
         <v>6</v>
       </c>
       <c r="D505" s="49">
         <v>6</v>
       </c>
       <c r="E505" s="49">
         <v>6</v>
       </c>
       <c r="F505" s="49">
         <v>6</v>
       </c>
       <c r="G505" s="49" t="s">
         <v>26</v>
       </c>
       <c r="H505" s="49" t="s">
@@ -12866,101 +12873,101 @@
       </c>
       <c r="I505" s="49">
         <v>6</v>
       </c>
       <c r="J505" s="49">
         <v>6</v>
       </c>
       <c r="K505" s="49" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="506" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A506" s="112" t="s">
         <v>54</v>
       </c>
       <c r="B506" s="113">
         <v>3.6833613113699655</v>
       </c>
       <c r="C506" s="113">
         <v>3.6005326501438755</v>
       </c>
       <c r="D506" s="113">
         <v>3.6628192526099759</v>
       </c>
       <c r="E506" s="113">
-        <v>3.4819840230405879</v>
+        <v>3.480230876719153</v>
       </c>
       <c r="F506" s="113">
-        <v>3.6273898167798171</v>
+        <v>3.6296370422742612</v>
       </c>
       <c r="G506" s="114" t="s">
         <v>26</v>
       </c>
       <c r="H506" s="114" t="s">
         <v>26</v>
       </c>
       <c r="I506" s="113">
-        <v>3.5333011819488966</v>
+        <v>3.5041890992525468</v>
       </c>
       <c r="J506" s="113">
-        <v>3.5808913814352796</v>
+        <v>3.5382843023578476</v>
       </c>
       <c r="K506" s="114" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="507" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A507" s="115" t="s">
         <v>14</v>
       </c>
       <c r="B507" s="116">
         <v>-5431</v>
       </c>
       <c r="C507" s="116">
         <v>-5632.8700000000008</v>
       </c>
       <c r="D507" s="116">
         <v>-6411.63</v>
       </c>
       <c r="E507" s="116">
-        <v>-6327.9299999999994</v>
+        <v>-6323.07</v>
       </c>
       <c r="F507" s="116">
-        <v>-6950.46</v>
+        <v>-7061.9000000000005</v>
       </c>
       <c r="G507" s="117" t="s">
         <v>26</v>
       </c>
       <c r="H507" s="117" t="s">
         <v>26</v>
       </c>
       <c r="I507" s="116">
-        <v>-6325.81</v>
+        <v>-6384.67</v>
       </c>
       <c r="J507" s="116">
-        <v>-6909.8200000000006</v>
+        <v>-6948.68</v>
       </c>
       <c r="K507" s="117" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="508" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A508" s="54" t="s">
         <v>25</v>
       </c>
       <c r="K508" s="46"/>
     </row>
     <row r="509" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A509" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B509" s="90"/>
       <c r="C509" s="90"/>
       <c r="D509" s="90"/>
       <c r="E509" s="90"/>
       <c r="F509" s="90"/>
       <c r="G509" s="90"/>
       <c r="H509" s="90"/>
       <c r="I509" s="90"/>
       <c r="J509" s="89"/>
       <c r="K509" s="46"/>
@@ -13004,171 +13011,171 @@
       <c r="D512" s="90"/>
       <c r="E512" s="90"/>
       <c r="F512" s="90"/>
       <c r="G512" s="90"/>
       <c r="H512" s="90"/>
       <c r="I512" s="90"/>
       <c r="J512" s="89"/>
       <c r="K512" s="46"/>
     </row>
     <row r="513" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A513" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B513" s="90"/>
       <c r="C513" s="90"/>
       <c r="D513" s="90"/>
       <c r="E513" s="90"/>
       <c r="F513" s="90"/>
       <c r="G513" s="90"/>
       <c r="H513" s="90"/>
       <c r="I513" s="90"/>
       <c r="J513" s="89"/>
       <c r="K513" s="46"/>
     </row>
     <row r="514" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A514" s="141" t="s">
+      <c r="A514" s="142" t="s">
         <v>154</v>
       </c>
-      <c r="B514" s="141"/>
-[...8 lines deleted...]
-      <c r="K514" s="141"/>
+      <c r="B514" s="142"/>
+      <c r="C514" s="142"/>
+      <c r="D514" s="142"/>
+      <c r="E514" s="142"/>
+      <c r="F514" s="142"/>
+      <c r="G514" s="142"/>
+      <c r="H514" s="142"/>
+      <c r="I514" s="142"/>
+      <c r="J514" s="142"/>
+      <c r="K514" s="142"/>
     </row>
     <row r="515" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A515" s="46"/>
       <c r="B515" s="46"/>
       <c r="C515" s="46"/>
       <c r="D515" s="46"/>
       <c r="E515" s="46"/>
       <c r="F515" s="46"/>
       <c r="G515" s="46"/>
       <c r="H515" s="46"/>
       <c r="I515" s="46"/>
       <c r="J515" s="46"/>
       <c r="K515" s="46"/>
     </row>
     <row r="516" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A516" s="46"/>
       <c r="B516" s="46"/>
       <c r="C516" s="46"/>
       <c r="D516" s="46"/>
       <c r="E516" s="46"/>
       <c r="F516" s="46"/>
       <c r="G516" s="46"/>
       <c r="H516" s="46"/>
       <c r="I516" s="46"/>
       <c r="J516" s="46"/>
       <c r="K516" s="46"/>
     </row>
     <row r="517" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A517" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B517" s="22"/>
       <c r="C517" s="22"/>
       <c r="D517" s="22"/>
       <c r="E517" s="22"/>
       <c r="F517" s="22"/>
       <c r="G517" s="22"/>
       <c r="H517" s="22"/>
       <c r="I517" s="22"/>
       <c r="J517" s="22"/>
       <c r="K517" s="22"/>
     </row>
     <row r="518" spans="1:11" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A518" s="11"/>
       <c r="B518" s="13" t="s">
         <v>110</v>
       </c>
       <c r="C518" s="13" t="s">
         <v>111</v>
       </c>
       <c r="D518" s="13" t="s">
         <v>114</v>
       </c>
       <c r="E518" s="13" t="s">
         <v>126</v>
       </c>
       <c r="F518" s="13" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="G518" s="13" t="s">
         <v>138</v>
       </c>
       <c r="H518" s="13" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="I518" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="J518" s="13" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="K518" s="13" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="519" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A519" s="109" t="s">
         <v>73</v>
       </c>
       <c r="B519" s="16">
         <v>7926.62</v>
       </c>
       <c r="C519" s="16">
         <v>8109.48</v>
       </c>
       <c r="D519" s="16">
         <v>9239.7999999999993</v>
       </c>
       <c r="E519" s="16">
-        <v>9670.59</v>
+        <v>9671</v>
       </c>
       <c r="F519" s="16">
-        <v>11086.03</v>
+        <v>11333.22</v>
       </c>
       <c r="G519" s="16">
-        <v>14.636542341263567</v>
+        <v>17.187674490745522</v>
       </c>
       <c r="H519" s="16">
-        <v>8.7481813321360171</v>
+        <v>9.3493787866662394</v>
       </c>
       <c r="I519" s="60">
-        <v>9953.61</v>
+        <v>9940.3799999999992</v>
       </c>
       <c r="J519" s="60">
-        <v>10961.42</v>
+        <v>11544.09</v>
       </c>
       <c r="K519" s="16">
-        <v>10.125070200660859</v>
+        <v>16.133286655037342</v>
       </c>
     </row>
     <row r="520" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A520" s="109" t="s">
         <v>23</v>
       </c>
       <c r="B520" s="49">
         <v>7</v>
       </c>
       <c r="C520" s="49">
         <v>7</v>
       </c>
       <c r="D520" s="49">
         <v>8</v>
       </c>
       <c r="E520" s="49">
         <v>8</v>
       </c>
       <c r="F520" s="49">
         <v>7</v>
       </c>
       <c r="G520" s="49" t="s">
         <v>26</v>
       </c>
       <c r="H520" s="49" t="s">
@@ -13176,271 +13183,271 @@
       </c>
       <c r="I520" s="49">
         <v>8</v>
       </c>
       <c r="J520" s="49">
         <v>7</v>
       </c>
       <c r="K520" s="49" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="521" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A521" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B521" s="110">
         <v>4.8281117139856891</v>
       </c>
       <c r="C521" s="110">
         <v>4.6146699807167266</v>
       </c>
       <c r="D521" s="110">
         <v>4.793578292215491</v>
       </c>
       <c r="E521" s="110">
-        <v>4.802070673527532</v>
+        <v>4.8031853696294755</v>
       </c>
       <c r="F521" s="110">
-        <v>5.1869122104149508</v>
+        <v>5.2119636364405624</v>
       </c>
       <c r="G521" s="88" t="s">
         <v>26</v>
       </c>
       <c r="H521" s="88" t="s">
         <v>26</v>
       </c>
       <c r="I521" s="110">
-        <v>4.9513513405958323</v>
+        <v>4.8498149261351164</v>
       </c>
       <c r="J521" s="110">
-        <v>5.0277384208433311</v>
+        <v>5.129475820446463</v>
       </c>
       <c r="K521" s="88" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="522" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A522" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B522" s="78">
         <v>131.0789603800761</v>
       </c>
       <c r="C522" s="78">
         <v>128.16631396280567</v>
       </c>
       <c r="D522" s="78">
         <v>130.87127596590474</v>
       </c>
       <c r="E522" s="78">
-        <v>137.91191004185592</v>
+        <v>138.0134117469093</v>
       </c>
       <c r="F522" s="78">
-        <v>142.99296387779978</v>
+        <v>143.59462325673326</v>
       </c>
       <c r="G522" s="77" t="s">
         <v>26</v>
       </c>
       <c r="H522" s="77" t="s">
         <v>26</v>
       </c>
       <c r="I522" s="78">
-        <v>140.13386025203684</v>
+        <v>138.40049120550015</v>
       </c>
       <c r="J522" s="78">
-        <v>140.40466144572449</v>
+        <v>144.97070845969824</v>
       </c>
       <c r="K522" s="77" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="523" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A523" s="54" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="524" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A524" s="54" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="525" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A525" s="54" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="526" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A526" s="4" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="527" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A527" s="20" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="528" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A528" s="20" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="529" spans="1:11" ht="54.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A529" s="140" t="s">
+      <c r="A529" s="141" t="s">
         <v>74</v>
       </c>
-      <c r="B529" s="140"/>
-[...8 lines deleted...]
-      <c r="K529" s="140"/>
+      <c r="B529" s="141"/>
+      <c r="C529" s="141"/>
+      <c r="D529" s="141"/>
+      <c r="E529" s="141"/>
+      <c r="F529" s="141"/>
+      <c r="G529" s="141"/>
+      <c r="H529" s="141"/>
+      <c r="I529" s="141"/>
+      <c r="J529" s="141"/>
+      <c r="K529" s="141"/>
     </row>
     <row r="530" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A530" s="46"/>
       <c r="B530" s="46"/>
       <c r="C530" s="46"/>
       <c r="D530" s="46"/>
       <c r="E530" s="46"/>
       <c r="F530" s="46"/>
       <c r="G530" s="46"/>
       <c r="H530" s="46"/>
       <c r="I530" s="46"/>
       <c r="J530" s="46"/>
       <c r="K530" s="46"/>
     </row>
     <row r="531" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A531" s="46"/>
       <c r="B531" s="46"/>
       <c r="C531" s="46"/>
       <c r="D531" s="46"/>
       <c r="E531" s="46"/>
       <c r="F531" s="46"/>
       <c r="G531" s="46"/>
       <c r="H531" s="46"/>
       <c r="I531" s="46"/>
       <c r="J531" s="46"/>
       <c r="K531" s="46"/>
     </row>
     <row r="532" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A532" s="46"/>
       <c r="B532" s="46"/>
       <c r="C532" s="46"/>
       <c r="D532" s="46"/>
       <c r="E532" s="46"/>
       <c r="F532" s="46"/>
       <c r="G532" s="46"/>
       <c r="H532" s="46"/>
       <c r="I532" s="46"/>
       <c r="J532" s="46"/>
       <c r="K532" s="46"/>
     </row>
     <row r="533" spans="1:11" ht="12" x14ac:dyDescent="0.2">
       <c r="A533" s="2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B533" s="15"/>
       <c r="C533" s="15"/>
       <c r="D533" s="15"/>
       <c r="E533" s="15"/>
       <c r="F533" s="15"/>
       <c r="G533" s="15"/>
       <c r="H533" s="15"/>
       <c r="I533" s="15"/>
       <c r="J533" s="15"/>
       <c r="K533" s="22"/>
     </row>
     <row r="534" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A534" s="11"/>
       <c r="B534" s="12">
         <v>2021</v>
       </c>
       <c r="C534" s="12">
         <v>2022</v>
       </c>
       <c r="D534" s="12">
         <v>2023</v>
       </c>
       <c r="E534" s="12">
         <v>2024</v>
       </c>
       <c r="F534" s="12">
         <v>2025</v>
       </c>
       <c r="G534" s="13" t="s">
         <v>138</v>
       </c>
       <c r="H534" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I534" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="J534" s="13" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="K534" s="13" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="535" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A535" s="15" t="s">
         <v>123</v>
       </c>
       <c r="B535" s="16">
         <v>1143.27</v>
       </c>
       <c r="C535" s="16">
         <v>2377.11</v>
       </c>
       <c r="D535" s="16">
         <v>2887.6</v>
       </c>
       <c r="E535" s="16">
-        <v>3131.35</v>
+        <v>3133.62</v>
       </c>
       <c r="F535" s="16">
-        <v>3361.53</v>
+        <v>3367.07</v>
       </c>
       <c r="G535" s="16">
-        <v>7.3508231274051221</v>
+        <v>7.4498503328418977</v>
       </c>
       <c r="H535" s="16">
-        <v>30.947450108232168</v>
+        <v>31.001369079702144</v>
       </c>
       <c r="I535" s="16">
-        <v>595.55999999999995</v>
+        <v>1473.6800000000003</v>
       </c>
       <c r="J535" s="16">
-        <v>629.80999999999995</v>
+        <v>1542.1399999999999</v>
       </c>
       <c r="K535" s="16">
-        <v>5.75088991873195</v>
+        <v>4.6455132728950366</v>
       </c>
     </row>
     <row r="536" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A536" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B536" s="49">
         <v>4</v>
       </c>
       <c r="C536" s="49">
         <v>3</v>
       </c>
       <c r="D536" s="49">
         <v>3</v>
       </c>
       <c r="E536" s="49">
         <v>3</v>
       </c>
       <c r="F536" s="49">
         <v>2</v>
       </c>
       <c r="G536" s="91" t="s">
         <v>26</v>
       </c>
       <c r="H536" s="91" t="s">
@@ -13448,433 +13455,433 @@
       </c>
       <c r="I536" s="49">
         <v>2</v>
       </c>
       <c r="J536" s="49">
         <v>2</v>
       </c>
       <c r="K536" s="16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="537" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A537" s="15" t="s">
         <v>112</v>
       </c>
       <c r="B537" s="16">
         <v>11.29026205392765</v>
       </c>
       <c r="C537" s="16">
         <v>11.202246566201413</v>
       </c>
       <c r="D537" s="16">
         <v>11.337250618570382</v>
       </c>
       <c r="E537" s="16">
-        <v>11.285868543518001</v>
+        <v>11.294860071288076</v>
       </c>
       <c r="F537" s="16">
-        <v>11.539297281432418</v>
+        <v>11.562907157314768</v>
       </c>
       <c r="G537" s="19" t="s">
         <v>26</v>
       </c>
       <c r="H537" s="42" t="s">
         <v>26</v>
       </c>
       <c r="I537" s="16">
-        <v>11.883961959189536</v>
+        <v>11.934032740686154</v>
       </c>
       <c r="J537" s="16">
-        <v>12.107632801205744</v>
+        <v>11.981937043822558</v>
       </c>
       <c r="K537" s="118" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="538" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A538" s="100" t="s">
         <v>124</v>
       </c>
       <c r="B538" s="102">
         <v>131.16999999999999</v>
       </c>
       <c r="C538" s="102">
         <v>219.61</v>
       </c>
       <c r="D538" s="102">
         <v>255.3</v>
       </c>
       <c r="E538" s="102">
-        <v>274.54000000000002</v>
+        <v>272.04000000000002</v>
       </c>
       <c r="F538" s="102">
-        <v>277.25</v>
+        <v>274.73</v>
       </c>
       <c r="G538" s="102">
-        <v>0.98710570408682874</v>
+        <v>0.98882517276870951</v>
       </c>
       <c r="H538" s="16">
-        <v>20.575552070047731</v>
+        <v>20.300627287590011</v>
       </c>
       <c r="I538" s="102">
-        <v>45.43</v>
+        <v>134.26</v>
       </c>
       <c r="J538" s="102">
-        <v>39.71</v>
+        <v>145.72999999999999</v>
       </c>
       <c r="K538" s="102">
-        <v>-12.590799031476996</v>
+        <v>8.5431252793088035</v>
       </c>
     </row>
     <row r="539" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A539" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B539" s="49">
         <v>7</v>
       </c>
       <c r="C539" s="49">
         <v>7</v>
       </c>
       <c r="D539" s="49">
         <v>6</v>
       </c>
       <c r="E539" s="49">
         <v>7</v>
       </c>
       <c r="F539" s="49">
         <v>6</v>
       </c>
       <c r="G539" s="91" t="s">
         <v>26</v>
       </c>
       <c r="H539" s="91" t="s">
         <v>26</v>
       </c>
       <c r="I539" s="49">
         <v>5</v>
       </c>
       <c r="J539" s="49">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="K539" s="16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="540" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A540" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B540" s="17">
         <v>3.6698813450729242</v>
       </c>
       <c r="C540" s="17">
         <v>3.9689008488651374</v>
       </c>
       <c r="D540" s="17">
         <v>4.0000564050256875</v>
       </c>
       <c r="E540" s="17">
-        <v>4.0100492236682594</v>
+        <v>3.9735331492923187</v>
       </c>
       <c r="F540" s="17">
-        <v>3.8746364689588866</v>
+        <v>3.8400521083036434</v>
       </c>
       <c r="G540" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H540" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I540" s="17">
-        <v>4.3358338582526867</v>
+        <v>4.4736333526593226</v>
       </c>
       <c r="J540" s="17">
-        <v>3.6149294492489763</v>
+        <v>4.6126284670678013</v>
       </c>
       <c r="K540" s="119" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="541" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A541" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="542" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A542" s="54" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="543" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A543" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="544" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A544" s="4" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="545" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A545" s="20" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="546" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A546" s="4" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="547" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A547" s="130" t="s">
+      <c r="A547" s="131" t="s">
         <v>113</v>
       </c>
-      <c r="B547" s="130"/>
-[...8 lines deleted...]
-      <c r="K547" s="130"/>
+      <c r="B547" s="131"/>
+      <c r="C547" s="131"/>
+      <c r="D547" s="131"/>
+      <c r="E547" s="131"/>
+      <c r="F547" s="131"/>
+      <c r="G547" s="131"/>
+      <c r="H547" s="131"/>
+      <c r="I547" s="131"/>
+      <c r="J547" s="131"/>
+      <c r="K547" s="131"/>
     </row>
     <row r="548" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A548" s="46"/>
       <c r="B548" s="46"/>
       <c r="C548" s="46"/>
       <c r="D548" s="46"/>
       <c r="E548" s="46"/>
       <c r="F548" s="46"/>
       <c r="G548" s="46"/>
       <c r="H548" s="46"/>
       <c r="I548" s="46"/>
       <c r="J548" s="46"/>
       <c r="K548" s="46"/>
     </row>
     <row r="549" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A549" s="46"/>
       <c r="B549" s="46"/>
       <c r="C549" s="46"/>
       <c r="D549" s="46"/>
       <c r="E549" s="46"/>
       <c r="F549" s="46"/>
       <c r="G549" s="46"/>
       <c r="H549" s="46"/>
       <c r="I549" s="46"/>
       <c r="J549" s="46"/>
       <c r="K549" s="46"/>
     </row>
     <row r="550" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A550" s="2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B550" s="15"/>
       <c r="C550" s="15"/>
       <c r="D550" s="15"/>
       <c r="E550" s="15"/>
       <c r="F550" s="15"/>
       <c r="G550" s="15"/>
       <c r="H550" s="15"/>
       <c r="I550" s="15"/>
       <c r="J550" s="15"/>
       <c r="K550" s="22"/>
     </row>
     <row r="551" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A551" s="11"/>
       <c r="B551" s="12">
         <v>2021</v>
       </c>
       <c r="C551" s="12">
         <v>2022</v>
       </c>
       <c r="D551" s="12">
         <v>2023</v>
       </c>
       <c r="E551" s="12">
         <v>2024</v>
       </c>
       <c r="F551" s="12">
         <v>2025</v>
       </c>
       <c r="G551" s="13" t="s">
         <v>138</v>
       </c>
       <c r="H551" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I551" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="J551" s="13" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="K551" s="13" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="552" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A552" s="15" t="s">
         <v>120</v>
       </c>
       <c r="B552" s="16">
         <v>569.51700000000005</v>
       </c>
       <c r="C552" s="16">
         <v>1430.077</v>
       </c>
       <c r="D552" s="16">
         <v>1623.1320000000001</v>
       </c>
       <c r="E552" s="16">
         <v>1732.441</v>
       </c>
       <c r="F552" s="16">
-        <v>1764.279</v>
+        <v>1763.4159999999999</v>
       </c>
       <c r="G552" s="16">
-        <v>1.8377537820912786</v>
+        <v>1.7879396758677442</v>
       </c>
       <c r="H552" s="16">
-        <v>32.667682619440086</v>
+        <v>32.651455988389145</v>
       </c>
       <c r="I552" s="16">
-        <v>288.36599999999999</v>
+        <v>834.596</v>
       </c>
       <c r="J552" s="16">
-        <v>304.27800000000002</v>
+        <v>885.322</v>
       </c>
       <c r="K552" s="16">
-        <v>5.5179875574790493</v>
+        <v>6.0779107496321574</v>
       </c>
     </row>
     <row r="553" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A553" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B553" s="49">
         <v>4</v>
       </c>
       <c r="C553" s="49">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D553" s="49">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E553" s="49">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F553" s="49">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G553" s="91" t="s">
         <v>26</v>
       </c>
       <c r="H553" s="91" t="s">
         <v>26</v>
       </c>
       <c r="I553" s="49">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J553" s="49">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K553" s="16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="554" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A554" s="15" t="s">
         <v>121</v>
       </c>
       <c r="B554" s="16">
         <v>9.6236772908103987</v>
       </c>
       <c r="C554" s="16">
         <v>9.3329334963136912</v>
       </c>
       <c r="D554" s="16">
         <v>8.8995428594926906</v>
       </c>
       <c r="E554" s="16">
         <v>8.9374599993128374</v>
       </c>
       <c r="F554" s="16">
-        <v>8.9356547707711123</v>
+        <v>8.9474147538658748</v>
       </c>
       <c r="G554" s="19" t="s">
         <v>26</v>
       </c>
       <c r="H554" s="42" t="s">
         <v>26</v>
       </c>
       <c r="I554" s="16">
-        <v>9.0756534202315251</v>
+        <v>9.2598631162440128</v>
       </c>
       <c r="J554" s="16">
-        <v>9.38507144489658</v>
+        <v>9.6369392674562455</v>
       </c>
       <c r="K554" s="42" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="555" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A555" s="100" t="s">
         <v>122</v>
       </c>
       <c r="B555" s="102">
         <v>2216.39</v>
       </c>
       <c r="C555" s="102">
         <v>5377.4430000000002</v>
       </c>
       <c r="D555" s="102">
         <v>6086.9709999999995</v>
       </c>
       <c r="E555" s="102">
         <v>6362.8959999999997</v>
       </c>
       <c r="F555" s="102">
-        <v>6438.134</v>
+        <v>6456.0079999999998</v>
       </c>
       <c r="G555" s="102">
-        <v>1.1824489980662938</v>
+        <v>1.4633588227750396</v>
       </c>
       <c r="H555" s="16">
-        <v>30.550475325885241</v>
+        <v>30.640991994041734</v>
       </c>
       <c r="I555" s="102">
-        <v>1110.6659999999999</v>
+        <v>2990.4580000000001</v>
       </c>
       <c r="J555" s="102">
-        <v>1166.23</v>
+        <v>3094</v>
       </c>
       <c r="K555" s="16">
-        <v>5.0027641073013926</v>
+        <v>3.462412780918505</v>
       </c>
     </row>
     <row r="556" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A556" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B556" s="49">
         <v>3</v>
       </c>
       <c r="C556" s="49">
         <v>2</v>
       </c>
       <c r="D556" s="49">
         <v>2</v>
       </c>
       <c r="E556" s="49">
         <v>2</v>
       </c>
       <c r="F556" s="49">
         <v>2</v>
       </c>
       <c r="G556" s="91" t="s">
         <v>26</v>
       </c>
       <c r="H556" s="91" t="s">
@@ -13885,63 +13892,63 @@
       </c>
       <c r="J556" s="49">
         <v>2</v>
       </c>
       <c r="K556" s="16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="557" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A557" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B557" s="17">
         <v>11.877339815419177</v>
       </c>
       <c r="C557" s="17">
         <v>11.488818617095633</v>
       </c>
       <c r="D557" s="17">
         <v>11.301449108155087</v>
       </c>
       <c r="E557" s="17">
         <v>11.259021011148807</v>
       </c>
       <c r="F557" s="17">
-        <v>11.302678770405098</v>
+        <v>11.328781015022074</v>
       </c>
       <c r="G557" s="18" t="s">
         <v>26</v>
       </c>
       <c r="H557" s="18" t="s">
         <v>26</v>
       </c>
       <c r="I557" s="17">
-        <v>12.195522600783866</v>
+        <v>11.610283753807126</v>
       </c>
       <c r="J557" s="17">
-        <v>12.628602800484687</v>
+        <v>11.912913598340602</v>
       </c>
       <c r="K557" s="119" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="558" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A558" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B558" s="46"/>
       <c r="C558" s="46"/>
       <c r="D558" s="46"/>
       <c r="E558" s="46"/>
       <c r="F558" s="46"/>
       <c r="G558" s="46"/>
       <c r="H558" s="46"/>
       <c r="I558" s="46"/>
       <c r="J558" s="46"/>
       <c r="K558" s="46"/>
     </row>
     <row r="559" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A559" s="54" t="s">
         <v>97</v>
       </c>
       <c r="B559" s="46"/>
@@ -14010,51 +14017,51 @@
       <c r="E563" s="46"/>
       <c r="F563" s="46"/>
       <c r="G563" s="46"/>
       <c r="H563" s="46"/>
       <c r="I563" s="46"/>
       <c r="J563" s="46"/>
       <c r="K563" s="46"/>
     </row>
     <row r="564" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A564" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B564" s="46"/>
       <c r="C564" s="46"/>
       <c r="D564" s="46"/>
       <c r="E564" s="46"/>
       <c r="F564" s="46"/>
       <c r="G564" s="46"/>
       <c r="H564" s="46"/>
       <c r="I564" s="46"/>
       <c r="J564" s="46"/>
       <c r="K564" s="86"/>
     </row>
     <row r="565" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A565" s="4" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B565" s="46"/>
       <c r="C565" s="46"/>
       <c r="D565" s="46"/>
       <c r="E565" s="46"/>
       <c r="F565" s="46"/>
       <c r="G565" s="46"/>
       <c r="H565" s="46"/>
       <c r="I565" s="46"/>
       <c r="J565" s="46"/>
       <c r="K565" s="86"/>
     </row>
     <row r="566" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A566" s="92"/>
       <c r="B566" s="92"/>
       <c r="C566" s="92"/>
       <c r="D566" s="92"/>
       <c r="E566" s="92"/>
       <c r="F566" s="92"/>
       <c r="G566" s="92"/>
       <c r="H566" s="92"/>
       <c r="I566" s="7"/>
       <c r="J566" s="7"/>
       <c r="K566" s="7"/>
     </row>
@@ -14065,51 +14072,51 @@
       <c r="D567" s="120"/>
       <c r="E567" s="120"/>
       <c r="F567" s="120"/>
       <c r="G567" s="120"/>
       <c r="H567" s="120"/>
       <c r="I567" s="120"/>
       <c r="J567" s="120"/>
       <c r="K567" s="120"/>
     </row>
     <row r="568" spans="1:11" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C568" s="84"/>
       <c r="D568" s="84"/>
       <c r="E568" s="84"/>
       <c r="F568" s="84"/>
       <c r="G568" s="84"/>
       <c r="H568" s="84"/>
       <c r="I568" s="84"/>
       <c r="J568" s="84"/>
       <c r="K568" s="84"/>
     </row>
     <row r="569" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A569" s="121" t="s">
         <v>55</v>
       </c>
       <c r="B569" s="122">
-        <v>46181</v>
+        <v>46268</v>
       </c>
       <c r="C569" s="46"/>
       <c r="D569" s="46"/>
       <c r="E569" s="46"/>
       <c r="F569" s="46"/>
       <c r="G569" s="46"/>
       <c r="H569" s="46"/>
       <c r="I569" s="46"/>
       <c r="J569" s="46"/>
       <c r="K569" s="46"/>
     </row>
     <row r="570" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A570" s="94" t="s">
         <v>116</v>
       </c>
       <c r="C570" s="46"/>
       <c r="D570" s="46"/>
       <c r="E570" s="46"/>
       <c r="F570" s="46"/>
       <c r="G570" s="46"/>
       <c r="H570" s="46"/>
       <c r="I570" s="46"/>
       <c r="J570" s="46"/>
       <c r="K570" s="46"/>
     </row>