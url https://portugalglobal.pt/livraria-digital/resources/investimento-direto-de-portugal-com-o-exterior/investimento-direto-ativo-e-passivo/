--- v0 (2026-04-17)
+++ v1 (2026-07-28)
@@ -1,106 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://portugalglobal-my.sharepoint.com/personal/joao_santos_portugalglobal_pt/Documents/Documentos/JMS/AICEP/Intelligence Externa/ID/ID Observatório/Finais/2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\DBITD\_Conhecimento\Direção de Informação\Estatística\Templates\ID Observatório\Finais\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="26" documentId="8_{679C61EE-3467-47AB-8531-C798C87B0B9D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{05B40BC2-6375-410B-B249-F8348F7D2EE4}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C23433A8-C43F-424E-8F1F-34FC2BA07837}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="958" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="958" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Capa" sheetId="33" r:id="rId1"/>
     <sheet name="Índice" sheetId="32" r:id="rId2"/>
     <sheet name="1 ID Global" sheetId="16" r:id="rId3"/>
     <sheet name="2 Ativo Fluxos" sheetId="8" r:id="rId4"/>
     <sheet name="3 Passivo Fluxos" sheetId="22" r:id="rId5"/>
     <sheet name="5 Ativo Stock" sheetId="37" r:id="rId6"/>
     <sheet name="6 Passivo Stock" sheetId="38" r:id="rId7"/>
     <sheet name=" " sheetId="31" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'1 ID Global'!$A$1:$H$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'2 Ativo Fluxos'!$A$1:$D$45</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'3 Passivo Fluxos'!$A$1:$D$45</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'5 Ativo Stock'!$A$1:$E$45</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'6 Passivo Stock'!$A$1:$E$45</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="83">
   <si>
     <t>--</t>
   </si>
   <si>
     <t>Por Instrumento Financeiro e Tipo de Relação Entre Empresas</t>
   </si>
   <si>
     <t>Títulos de participação no capital</t>
   </si>
   <si>
     <t>Instrumentos de dívida</t>
   </si>
   <si>
     <t xml:space="preserve">     De investidores diretos em empresas de investimento direto</t>
   </si>
   <si>
     <t xml:space="preserve">     De empresas de investimento direto em investidores diretos</t>
   </si>
   <si>
     <t xml:space="preserve">     Entre empresas irmãs</t>
   </si>
   <si>
     <t>Princípio Ativo / Passivo</t>
   </si>
   <si>
@@ -247,102 +246,108 @@
   <si>
     <t>Posição (Stock) de Investimento Direto com o Exterior - Ativo</t>
   </si>
   <si>
     <t>Stock de Investimento Direto - Ativo</t>
   </si>
   <si>
     <t>Stock de Investimento Direto - Passivo</t>
   </si>
   <si>
     <t>Fonte: Banco de Portugal</t>
   </si>
   <si>
     <t>Unidade: Milhões de Euros</t>
   </si>
   <si>
     <t>Princípio Ativo / Passivo: reflete os créditos (ativo) e obrigações (passivo) de residentes (Portugal) perante não residentes (estrangeiros).</t>
   </si>
   <si>
     <t>Nota: Investidor direto: entidade ou grupo de entidades que exercem controlo ou um grau significativo de influência sobre outra entidade residente numa economia diferente. Empresa de investimento direto: empresa que está sujeita ao controlo ou a um grau significativo de influência por parte do investidor direto (subsidiária ou associada). Empresas irmãs: entidades residentes em países diferentes e que se encontram sob o controlo ou influência do mesmo investidor direto, não existindo entre as subsidiárias horizontais uma relação de controlo ou de influência, ou seja, qualquer uma delas detém uma participação, direta e indireta, inferior a 10% dos direitos de voto da outra. O controlo é determinado na situação em que o investidor direto detém mais de 50% dos direitos de voto na empresa (subsidiária). O grau significativo de influência é determinado, quando o investidor direto detém entre 10% e 50% dos direitos de voto na empresa (associada).</t>
   </si>
   <si>
     <t>2024 dez</t>
   </si>
   <si>
-    <t>% Total 2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Variação das Posições (Stock; posições em fim de período)</t>
   </si>
   <si>
     <t>Variação Total</t>
   </si>
   <si>
     <t>Transações</t>
   </si>
   <si>
     <t>Variação de Preço</t>
   </si>
   <si>
     <t>Variação de Volume</t>
   </si>
   <si>
     <t>Variação Cambial</t>
   </si>
   <si>
     <t>t.v.h. - variação homóloga em percentagem</t>
   </si>
   <si>
     <t>v.h. - variação homóloga em valor</t>
   </si>
   <si>
     <t>2025 dez</t>
   </si>
   <si>
-    <t>2025 jan/fev</t>
-[...17 lines deleted...]
-    <t>2025 dez vs 2024 dez</t>
+    <t>2025 mar</t>
+  </si>
+  <si>
+    <t>2026 mar</t>
+  </si>
+  <si>
+    <t>% Total 2026</t>
+  </si>
+  <si>
+    <t>2026 (janeiro a maio)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Julho de 2026</t>
+  </si>
+  <si>
+    <t>2025 jan/mai</t>
+  </si>
+  <si>
+    <t>2026 jan/mai</t>
+  </si>
+  <si>
+    <t>2026 mar vs 2025 jun</t>
+  </si>
+  <si>
+    <t>2026 mar vs 2025 dez</t>
+  </si>
+  <si>
+    <t>2026 mar vs 2025 mar</t>
+  </si>
+  <si>
+    <t>t.v.h 26/25 %</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
@@ -521,51 +526,51 @@
       <color theme="0"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="0"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1A396E"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="17">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="9"/>
       </left>
       <right style="thin">
         <color indexed="9"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="9"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="9"/>
       </left>
       <right style="thin">
@@ -690,72 +695,61 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="9"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="9"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="9"/>
       </right>
       <top style="thin">
         <color indexed="9"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...9 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="91">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
@@ -772,50 +766,53 @@
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -847,50 +844,53 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -938,53 +938,50 @@
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
@@ -1077,51 +1074,51 @@
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF1A396E"/>
       <color rgb="FF00A4B4"/>
       <color rgb="FF715C53"/>
       <color rgb="FF74B21A"/>
       <color rgb="FFF2F2F2"/>
       <color rgb="FF7F7F7F"/>
       <color rgb="FF7FC31C"/>
       <color rgb="FF0091D1"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
@@ -1500,54 +1497,50 @@
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4648200" y="8867775"/>
           <a:ext cx="1037478" cy="325874"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
@@ -1829,5233 +1822,5263 @@
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.portugalglobal.pt/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J45"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="A45" sqref="A45"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="13.5" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="16384" width="9.28515625" style="1"/>
+    <col min="1" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" s="2"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="2"/>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="2"/>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11" s="2"/>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12" s="2"/>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A15" s="2"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
     </row>
-    <row r="16" spans="1:10" ht="40.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
     </row>
-    <row r="17" spans="1:10" ht="40.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:10" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="2"/>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
     </row>
-    <row r="18" spans="1:10" ht="40.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:10" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="2"/>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
     </row>
-    <row r="19" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2"/>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="4"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
     </row>
-    <row r="20" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="2"/>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
     </row>
-    <row r="21" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
     </row>
-    <row r="23" spans="1:10" ht="26.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:10" ht="25.8" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
     </row>
-    <row r="24" spans="1:10" ht="19.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:10" ht="19.8" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="6"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
     </row>
-    <row r="26" spans="1:10" ht="21" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:10" ht="21" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="7"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
     </row>
-    <row r="27" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:10" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="8"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
     </row>
-    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
     </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
     </row>
-    <row r="35" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
     </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
     </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A39" s="2"/>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
     </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
     </row>
-    <row r="41" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" s="2"/>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
     </row>
-    <row r="42" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A42" s="2"/>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
       <c r="I42" s="2"/>
       <c r="J42" s="2"/>
     </row>
-    <row r="43" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A43" s="2"/>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
     </row>
-    <row r="44" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:10" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A44" s="9" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B44" s="2"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
       <c r="J44" s="2"/>
     </row>
-    <row r="45" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A45" s="2"/>
       <c r="B45" s="2"/>
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
       <c r="J45" s="2"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.78740157480314965" header="0.78740157480314965" footer="0.78740157480314965"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:A12"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.28515625" style="14"/>
-    <col min="2" max="16384" width="9.140625" style="11"/>
+    <col min="1" max="1" width="9.33203125" style="14"/>
+    <col min="2" max="16384" width="9.109375" style="11"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A2" s="10" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="1:1" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:1" s="13" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A4" s="12" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="5" spans="1:1" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:1" s="13" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A5" s="12"/>
     </row>
-    <row r="6" spans="1:1" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:1" s="13" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A6" s="12" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="7" spans="1:1" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:1" s="13" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A7" s="12"/>
     </row>
-    <row r="8" spans="1:1" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:1" s="13" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A8" s="12" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="9" spans="1:1" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:1" s="13" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A9" s="12"/>
     </row>
-    <row r="10" spans="1:1" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:1" s="13" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A10" s="12" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="11" spans="1:1" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:1" s="13" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A11" s="12"/>
     </row>
-    <row r="12" spans="1:1" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:1" s="13" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A12" s="12" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" location="'1 ID Global'!A2" display="Fluxos e Posição de Investimento Direto com o Exterior (valores globais)" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="A6" location="'2 Ativo Fluxos'!Print_Area" display="Fluxos de Investimento Direto - Ativo" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="A8" location="'3 Passivo Fluxos'!Print_Area" display="Fluxos de Investimento Direto - Passivo" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
     <hyperlink ref="A10" location="'5 Ativo Stock'!Print_Area" display="Stock de Investimento Direto - Ativo" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
     <hyperlink ref="A12" location="'6 Passivo Stock'!A1" display="Stock de Investimento Direto - Passivo" xr:uid="{331587CB-47AB-47B2-8EC8-E800D454D416}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AB104"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A45" sqref="A45"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="20.7109375" style="20" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="29" max="16384" width="9.28515625" style="27"/>
+    <col min="1" max="1" width="20.6640625" style="20" customWidth="1"/>
+    <col min="2" max="8" width="9.6640625" style="28" customWidth="1"/>
+    <col min="9" max="9" width="9.33203125" style="28"/>
+    <col min="10" max="14" width="9.6640625" style="28" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.33203125" style="28"/>
+    <col min="16" max="16" width="9.6640625" style="28" bestFit="1" customWidth="1"/>
+    <col min="17" max="20" width="9.33203125" style="28"/>
+    <col min="21" max="28" width="9.33203125" style="29"/>
+    <col min="29" max="16384" width="9.33203125" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="A2" s="82" t="s">
+    <row r="1" spans="1:28" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="26"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+    </row>
+    <row r="2" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="83" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="82"/>
-[...18 lines deleted...]
-      <c r="A4" s="82" t="s">
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+    </row>
+    <row r="3" spans="1:28" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="39"/>
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+    </row>
+    <row r="4" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="83" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="82"/>
-[...18 lines deleted...]
-      <c r="A6" s="82" t="s">
+      <c r="B4" s="83"/>
+      <c r="C4" s="83"/>
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="83"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="83"/>
+    </row>
+    <row r="5" spans="1:28" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="39"/>
+      <c r="B5" s="40"/>
+      <c r="C5" s="40"/>
+      <c r="D5" s="40"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="40"/>
+    </row>
+    <row r="6" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="83" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="82"/>
-[...9 lines deleted...]
-      <c r="B7" s="41">
+      <c r="B6" s="83"/>
+      <c r="C6" s="83"/>
+      <c r="D6" s="83"/>
+      <c r="E6" s="83"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="83"/>
+      <c r="H6" s="83"/>
+    </row>
+    <row r="7" spans="1:28" s="20" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="41"/>
+      <c r="B7" s="42">
         <v>2021</v>
       </c>
-      <c r="C7" s="41">
+      <c r="C7" s="42">
         <v>2022</v>
       </c>
-      <c r="D7" s="41">
+      <c r="D7" s="42">
         <v>2023</v>
       </c>
-      <c r="E7" s="41">
+      <c r="E7" s="42">
         <v>2024</v>
       </c>
-      <c r="F7" s="41">
+      <c r="F7" s="42">
         <v>2025</v>
       </c>
-      <c r="G7" s="42" t="s">
-[...16 lines deleted...]
-      <c r="A8" s="36" t="s">
+      <c r="G7" s="43" t="s">
+        <v>77</v>
+      </c>
+      <c r="H7" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="K7" s="28"/>
+      <c r="U7" s="25"/>
+      <c r="V7" s="25"/>
+      <c r="W7" s="25"/>
+      <c r="X7" s="25"/>
+      <c r="Y7" s="25"/>
+      <c r="Z7" s="25"/>
+      <c r="AA7" s="25"/>
+      <c r="AB7" s="25"/>
+    </row>
+    <row r="8" spans="1:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="37" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="15">
         <v>52.610000000000355</v>
       </c>
       <c r="C8" s="15">
         <v>5269.5500000000011</v>
       </c>
       <c r="D8" s="15">
         <v>5258.64</v>
       </c>
       <c r="E8" s="15">
         <v>6222.5499999999993</v>
       </c>
       <c r="F8" s="15">
         <v>5413.53</v>
       </c>
       <c r="G8" s="15">
-        <v>170.47</v>
+        <v>1571.71</v>
       </c>
       <c r="H8" s="15">
-        <v>794.56</v>
+        <v>2535.8200000000002</v>
       </c>
       <c r="I8" s="21"/>
-      <c r="U8" s="27"/>
-[...9 lines deleted...]
-      <c r="A9" s="36" t="s">
+      <c r="U8" s="28"/>
+      <c r="V8" s="28"/>
+      <c r="W8" s="28"/>
+      <c r="X8" s="28"/>
+      <c r="Y8" s="28"/>
+      <c r="Z8" s="28"/>
+      <c r="AA8" s="28"/>
+      <c r="AB8" s="28"/>
+    </row>
+    <row r="9" spans="1:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="15">
         <v>7859.25</v>
       </c>
       <c r="C9" s="15">
         <v>12615.169999999998</v>
       </c>
       <c r="D9" s="15">
         <v>10711.680000000002</v>
       </c>
       <c r="E9" s="15">
         <v>11703.41</v>
       </c>
       <c r="F9" s="15">
         <v>7219.7</v>
       </c>
       <c r="G9" s="15">
-        <v>-1762.87</v>
+        <v>-2783.83</v>
       </c>
       <c r="H9" s="15">
-        <v>2494.0299999999997</v>
-[...11 lines deleted...]
-      <c r="A10" s="36" t="s">
+        <v>8634.49</v>
+      </c>
+      <c r="U9" s="28"/>
+      <c r="V9" s="28"/>
+      <c r="W9" s="28"/>
+      <c r="X9" s="28"/>
+      <c r="Y9" s="28"/>
+      <c r="Z9" s="28"/>
+      <c r="AA9" s="28"/>
+      <c r="AB9" s="28"/>
+    </row>
+    <row r="10" spans="1:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="37" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="15">
         <v>-7806.6399999999994</v>
       </c>
       <c r="C10" s="15">
         <v>-7345.6199999999972</v>
       </c>
       <c r="D10" s="15">
         <v>-5453.0400000000018</v>
       </c>
       <c r="E10" s="15">
         <v>-5480.8600000000006</v>
       </c>
       <c r="F10" s="15">
         <v>-1806.17</v>
       </c>
       <c r="G10" s="15">
-        <v>1933.34</v>
+        <v>4355.54</v>
       </c>
       <c r="H10" s="15">
-        <v>-1699.4699999999998</v>
+        <v>-6098.67</v>
       </c>
       <c r="I10" s="21"/>
-      <c r="U10" s="27"/>
-[...9 lines deleted...]
-      <c r="A11" s="37"/>
+      <c r="U10" s="28"/>
+      <c r="V10" s="28"/>
+      <c r="W10" s="28"/>
+      <c r="X10" s="28"/>
+      <c r="Y10" s="28"/>
+      <c r="Z10" s="28"/>
+      <c r="AA10" s="28"/>
+      <c r="AB10" s="28"/>
+    </row>
+    <row r="11" spans="1:28" ht="2.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="38"/>
       <c r="B11" s="17"/>
       <c r="C11" s="17"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="18"/>
       <c r="H11" s="17"/>
     </row>
-    <row r="12" spans="1:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="36" t="s">
+    <row r="12" spans="1:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="37" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="15">
         <v>2207.4700000000003</v>
       </c>
       <c r="C12" s="15">
         <v>5216.9400000000005</v>
       </c>
       <c r="D12" s="15">
         <v>-10.910000000000764</v>
       </c>
       <c r="E12" s="15">
         <v>963.90999999999894</v>
       </c>
       <c r="F12" s="15">
         <v>-809.01999999999953</v>
       </c>
       <c r="G12" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="15">
-        <v>624.08999999999992</v>
+        <v>964.11000000000013</v>
       </c>
       <c r="I12" s="21"/>
-      <c r="U12" s="27"/>
-[...9 lines deleted...]
-      <c r="A13" s="36" t="s">
+      <c r="U12" s="28"/>
+      <c r="V12" s="28"/>
+      <c r="W12" s="28"/>
+      <c r="X12" s="28"/>
+      <c r="Y12" s="28"/>
+      <c r="Z12" s="28"/>
+      <c r="AA12" s="28"/>
+      <c r="AB12" s="28"/>
+    </row>
+    <row r="13" spans="1:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="37" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="15">
         <v>4368.25</v>
       </c>
       <c r="C13" s="15">
         <v>4755.9199999999983</v>
       </c>
       <c r="D13" s="15">
         <v>-1903.4899999999961</v>
       </c>
       <c r="E13" s="15">
         <v>991.72999999999774</v>
       </c>
       <c r="F13" s="15">
         <v>-4483.71</v>
       </c>
       <c r="G13" s="19" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="15">
-        <v>4256.8999999999996</v>
-[...11 lines deleted...]
-      <c r="A14" s="45" t="s">
+        <v>11418.32</v>
+      </c>
+      <c r="U13" s="28"/>
+      <c r="V13" s="28"/>
+      <c r="W13" s="28"/>
+      <c r="X13" s="28"/>
+      <c r="Y13" s="28"/>
+      <c r="Z13" s="28"/>
+      <c r="AA13" s="28"/>
+      <c r="AB13" s="28"/>
+    </row>
+    <row r="14" spans="1:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="43">
+      <c r="B14" s="44">
         <v>-2160.7799999999988</v>
       </c>
-      <c r="C14" s="43">
+      <c r="C14" s="44">
         <v>461.02000000000226</v>
       </c>
-      <c r="D14" s="43">
+      <c r="D14" s="44">
         <v>1892.5799999999954</v>
       </c>
-      <c r="E14" s="43">
+      <c r="E14" s="44">
         <v>-27.819999999998799</v>
       </c>
-      <c r="F14" s="43">
+      <c r="F14" s="44">
         <v>3674.6900000000005</v>
       </c>
-      <c r="G14" s="44" t="s">
+      <c r="G14" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="H14" s="43">
-        <v>-3632.8099999999995</v>
+      <c r="H14" s="44">
+        <v>-10454.209999999999</v>
       </c>
       <c r="I14" s="21"/>
-      <c r="U14" s="27"/>
-[...8 lines deleted...]
-    <row r="15" spans="1:28" ht="2.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U14" s="28"/>
+      <c r="V14" s="28"/>
+      <c r="W14" s="28"/>
+      <c r="X14" s="28"/>
+      <c r="Y14" s="28"/>
+      <c r="Z14" s="28"/>
+      <c r="AA14" s="28"/>
+      <c r="AB14" s="28"/>
+    </row>
+    <row r="15" spans="1:28" ht="2.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="21"/>
       <c r="C15" s="21"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
       <c r="H15" s="21"/>
-      <c r="U15" s="27"/>
-[...8 lines deleted...]
-    <row r="16" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U15" s="28"/>
+      <c r="V15" s="28"/>
+      <c r="W15" s="28"/>
+      <c r="X15" s="28"/>
+      <c r="Y15" s="28"/>
+      <c r="Z15" s="28"/>
+      <c r="AA15" s="28"/>
+      <c r="AB15" s="28"/>
+    </row>
+    <row r="16" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="22"/>
       <c r="B16" s="21"/>
       <c r="C16" s="21"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="F16" s="21"/>
       <c r="G16" s="21"/>
       <c r="H16" s="21"/>
-      <c r="U16" s="27"/>
-[...8 lines deleted...]
-    <row r="17" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U16" s="28"/>
+      <c r="V16" s="28"/>
+      <c r="W16" s="28"/>
+      <c r="X16" s="28"/>
+      <c r="Y16" s="28"/>
+      <c r="Z16" s="28"/>
+      <c r="AA16" s="28"/>
+      <c r="AB16" s="28"/>
+    </row>
+    <row r="17" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="22"/>
       <c r="B17" s="21"/>
       <c r="C17" s="21"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
       <c r="F17" s="21"/>
       <c r="G17" s="21"/>
       <c r="H17" s="21"/>
-      <c r="U17" s="27"/>
-[...9 lines deleted...]
-      <c r="A18" s="82" t="s">
+      <c r="U17" s="28"/>
+      <c r="V17" s="28"/>
+      <c r="W17" s="28"/>
+      <c r="X17" s="28"/>
+      <c r="Y17" s="28"/>
+      <c r="Z17" s="28"/>
+      <c r="AA17" s="28"/>
+      <c r="AB17" s="28"/>
+    </row>
+    <row r="18" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="83" t="s">
         <v>43</v>
       </c>
-      <c r="B18" s="82"/>
-[...19 lines deleted...]
-      <c r="D19" s="41" t="s">
+      <c r="B18" s="83"/>
+      <c r="C18" s="83"/>
+      <c r="D18" s="83"/>
+      <c r="E18" s="83"/>
+      <c r="F18" s="83"/>
+      <c r="G18" s="83"/>
+      <c r="H18" s="83"/>
+      <c r="U18" s="28"/>
+      <c r="V18" s="28"/>
+      <c r="W18" s="28"/>
+      <c r="X18" s="28"/>
+      <c r="Y18" s="28"/>
+      <c r="Z18" s="28"/>
+      <c r="AA18" s="28"/>
+      <c r="AB18" s="28"/>
+    </row>
+    <row r="19" spans="1:28" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="41"/>
+      <c r="B19" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="E19" s="41" t="s">
+      <c r="C19" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="F19" s="41" t="s">
+      <c r="D19" s="42" t="s">
         <v>45</v>
       </c>
-      <c r="G19" s="41" t="s">
+      <c r="E19" s="42" t="s">
         <v>62</v>
       </c>
-      <c r="H19" s="41" t="s">
+      <c r="F19" s="42" t="s">
+        <v>71</v>
+      </c>
+      <c r="G19" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="H19" s="43" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="20" spans="1:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="36" t="s">
+    <row r="20" spans="1:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B20" s="15"/>
-      <c r="C20" s="15"/>
+      <c r="B20" s="15">
+        <v>81078.5</v>
+      </c>
+      <c r="C20" s="15">
+        <v>88441.04</v>
+      </c>
       <c r="D20" s="15">
-        <v>81078.5</v>
+        <v>94078.19</v>
       </c>
       <c r="E20" s="15">
-        <v>88441.04</v>
+        <v>95832.38</v>
       </c>
       <c r="F20" s="15">
-        <v>94078.19</v>
+        <v>101495.85</v>
       </c>
       <c r="G20" s="15">
-        <v>95832.38</v>
+        <v>97102.22</v>
       </c>
       <c r="H20" s="15">
-        <v>101495.85</v>
+        <v>104121.53</v>
       </c>
       <c r="I20" s="21"/>
-      <c r="U20" s="27"/>
-[...9 lines deleted...]
-      <c r="A21" s="36" t="s">
+      <c r="U20" s="28"/>
+      <c r="V20" s="28"/>
+      <c r="W20" s="28"/>
+      <c r="X20" s="28"/>
+      <c r="Y20" s="28"/>
+      <c r="Z20" s="28"/>
+      <c r="AA20" s="28"/>
+      <c r="AB20" s="28"/>
+    </row>
+    <row r="21" spans="1:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="B21" s="15"/>
-      <c r="C21" s="15"/>
+      <c r="B21" s="15">
+        <v>187941.73</v>
+      </c>
+      <c r="C21" s="15">
+        <v>200716.11</v>
+      </c>
       <c r="D21" s="15">
-        <v>187941.73</v>
+        <v>217367.44</v>
       </c>
       <c r="E21" s="15">
-        <v>200716.11</v>
+        <v>225209.49</v>
       </c>
       <c r="F21" s="15">
-        <v>217367.44</v>
+        <v>236606.94</v>
       </c>
       <c r="G21" s="15">
-        <v>225209.49</v>
+        <v>224340.47</v>
       </c>
       <c r="H21" s="15">
-        <v>236606.94</v>
-[...11 lines deleted...]
-      <c r="A22" s="36" t="s">
+        <v>242927.96</v>
+      </c>
+      <c r="U21" s="28"/>
+      <c r="V21" s="28"/>
+      <c r="W21" s="28"/>
+      <c r="X21" s="28"/>
+      <c r="Y21" s="28"/>
+      <c r="Z21" s="28"/>
+      <c r="AA21" s="28"/>
+      <c r="AB21" s="28"/>
+    </row>
+    <row r="22" spans="1:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="B22" s="15"/>
-      <c r="C22" s="15"/>
+      <c r="B22" s="15">
+        <v>-106863.23000000001</v>
+      </c>
+      <c r="C22" s="15">
+        <v>-112275.06999999999</v>
+      </c>
       <c r="D22" s="15">
-        <v>-106863.23000000001</v>
+        <v>-123289.25</v>
       </c>
       <c r="E22" s="15">
-        <v>-112275.06999999999</v>
+        <v>-129377.10999999999</v>
       </c>
       <c r="F22" s="15">
-        <v>-123289.25</v>
+        <v>-135111.09</v>
       </c>
       <c r="G22" s="15">
-        <v>-129377.10999999999</v>
+        <v>-127238.25</v>
       </c>
       <c r="H22" s="15">
-        <v>-135111.09</v>
+        <v>-138806.43</v>
       </c>
       <c r="I22" s="21"/>
-      <c r="U22" s="27"/>
-[...9 lines deleted...]
-      <c r="A23" s="37"/>
+      <c r="U22" s="28"/>
+      <c r="V22" s="28"/>
+      <c r="W22" s="28"/>
+      <c r="X22" s="28"/>
+      <c r="Y22" s="28"/>
+      <c r="Z22" s="28"/>
+      <c r="AA22" s="28"/>
+      <c r="AB22" s="28"/>
+    </row>
+    <row r="23" spans="1:28" ht="2.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="38"/>
       <c r="B23" s="17"/>
       <c r="C23" s="17"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
-      <c r="G23" s="17"/>
+      <c r="G23" s="18"/>
       <c r="H23" s="17"/>
     </row>
-    <row r="24" spans="1:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="36" t="s">
+    <row r="24" spans="1:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="B24" s="23"/>
-      <c r="C24" s="23"/>
+      <c r="B24" s="23">
+        <v>5.620610729783148E-2</v>
+      </c>
+      <c r="C24" s="23">
+        <v>9.0807550707030768E-2</v>
+      </c>
       <c r="D24" s="23">
-        <v>5.620610729783148E-2</v>
+        <v>6.3739074076921864E-2</v>
       </c>
       <c r="E24" s="23">
-        <v>9.0807550707030768E-2</v>
+        <v>1.8646085771845761E-2</v>
       </c>
       <c r="F24" s="23">
-        <v>6.3739074076921864E-2</v>
-[...2 lines deleted...]
-        <v>1.8646085771845761E-2</v>
+        <v>5.9097666154174625E-2</v>
+      </c>
+      <c r="G24" s="24" t="s">
+        <v>0</v>
       </c>
       <c r="H24" s="23">
-        <v>5.9097666154174625E-2</v>
+        <v>7.228784264664595E-2</v>
       </c>
       <c r="I24" s="21"/>
-      <c r="J24" s="29"/>
-[...16 lines deleted...]
-      <c r="A25" s="36" t="s">
+      <c r="J24" s="30"/>
+      <c r="K24" s="30"/>
+      <c r="L24" s="30"/>
+      <c r="M24" s="30"/>
+      <c r="N24" s="30"/>
+      <c r="O24" s="30"/>
+      <c r="P24" s="30"/>
+      <c r="U24" s="28"/>
+      <c r="V24" s="28"/>
+      <c r="W24" s="28"/>
+      <c r="X24" s="28"/>
+      <c r="Y24" s="28"/>
+      <c r="Z24" s="28"/>
+      <c r="AA24" s="28"/>
+      <c r="AB24" s="28"/>
+    </row>
+    <row r="25" spans="1:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="23"/>
-      <c r="C25" s="23"/>
+      <c r="B25" s="23">
+        <v>8.0227072055207072E-2</v>
+      </c>
+      <c r="C25" s="23">
+        <v>6.7969896839834218E-2</v>
+      </c>
       <c r="D25" s="23">
-        <v>8.0227072055207072E-2</v>
+        <v>8.2959608972095047E-2</v>
       </c>
       <c r="E25" s="23">
-        <v>6.7969896839834218E-2</v>
+        <v>3.6077390431611969E-2</v>
       </c>
       <c r="F25" s="23">
-        <v>8.2959608972095047E-2</v>
-[...2 lines deleted...]
-        <v>3.6077390431611969E-2</v>
+        <v>5.0608213712486146E-2</v>
+      </c>
+      <c r="G25" s="24" t="s">
+        <v>0</v>
       </c>
       <c r="H25" s="23">
-        <v>5.0608213712486146E-2</v>
-[...18 lines deleted...]
-      <c r="A26" s="45" t="s">
+        <v>8.285393179393799E-2</v>
+      </c>
+      <c r="J25" s="30"/>
+      <c r="K25" s="30"/>
+      <c r="L25" s="30"/>
+      <c r="M25" s="30"/>
+      <c r="N25" s="30"/>
+      <c r="O25" s="30"/>
+      <c r="P25" s="30"/>
+      <c r="U25" s="28"/>
+      <c r="V25" s="28"/>
+      <c r="W25" s="28"/>
+      <c r="X25" s="28"/>
+      <c r="Y25" s="28"/>
+      <c r="Z25" s="28"/>
+      <c r="AA25" s="28"/>
+      <c r="AB25" s="28"/>
+    </row>
+    <row r="26" spans="1:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="B26" s="48"/>
-[...1 lines deleted...]
-      <c r="D26" s="48">
+      <c r="B26" s="49">
         <v>9.9193846017121598E-2</v>
       </c>
-      <c r="E26" s="48">
+      <c r="C26" s="49">
         <v>5.0642676625065344E-2</v>
       </c>
-      <c r="F26" s="48">
+      <c r="D26" s="49">
         <v>9.8099961104455402E-2</v>
       </c>
-      <c r="G26" s="48">
+      <c r="E26" s="49">
         <v>4.9378676567502729E-2</v>
       </c>
-      <c r="H26" s="48">
+      <c r="F26" s="49">
         <v>4.4319895536389792E-2</v>
       </c>
+      <c r="G26" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="49">
+        <v>9.0917471750829593E-2</v>
+      </c>
       <c r="I26" s="21"/>
-      <c r="J26" s="29"/>
-[...15 lines deleted...]
-    <row r="27" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J26" s="30"/>
+      <c r="K26" s="30"/>
+      <c r="L26" s="30"/>
+      <c r="M26" s="30"/>
+      <c r="N26" s="30"/>
+      <c r="O26" s="30"/>
+      <c r="P26" s="30"/>
+      <c r="U26" s="28"/>
+      <c r="V26" s="28"/>
+      <c r="W26" s="28"/>
+      <c r="X26" s="28"/>
+      <c r="Y26" s="28"/>
+      <c r="Z26" s="28"/>
+      <c r="AA26" s="28"/>
+      <c r="AB26" s="28"/>
+    </row>
+    <row r="27" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="22"/>
       <c r="B27" s="21"/>
       <c r="C27" s="21"/>
       <c r="D27" s="21"/>
       <c r="E27" s="21"/>
       <c r="F27" s="21"/>
       <c r="G27" s="21"/>
       <c r="H27" s="21"/>
-      <c r="U27" s="27"/>
-[...8 lines deleted...]
-    <row r="28" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U27" s="28"/>
+      <c r="V27" s="28"/>
+      <c r="W27" s="28"/>
+      <c r="X27" s="28"/>
+      <c r="Y27" s="28"/>
+      <c r="Z27" s="28"/>
+      <c r="AA27" s="28"/>
+      <c r="AB27" s="28"/>
+    </row>
+    <row r="28" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="22"/>
       <c r="B28" s="21"/>
       <c r="C28" s="21"/>
       <c r="D28" s="21"/>
       <c r="E28" s="21"/>
       <c r="F28" s="21"/>
       <c r="G28" s="21"/>
       <c r="H28" s="21"/>
-      <c r="U28" s="27"/>
-[...9 lines deleted...]
-      <c r="A29" s="82" t="s">
+      <c r="U28" s="28"/>
+      <c r="V28" s="28"/>
+      <c r="W28" s="28"/>
+      <c r="X28" s="28"/>
+      <c r="Y28" s="28"/>
+      <c r="Z28" s="28"/>
+      <c r="AA28" s="28"/>
+      <c r="AB28" s="28"/>
+    </row>
+    <row r="29" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="83" t="s">
+        <v>63</v>
+      </c>
+      <c r="B29" s="83"/>
+      <c r="C29" s="83"/>
+      <c r="D29" s="83"/>
+      <c r="E29" s="83"/>
+      <c r="F29" s="83"/>
+      <c r="G29" s="83"/>
+      <c r="H29" s="83"/>
+      <c r="U29" s="28"/>
+      <c r="V29" s="28"/>
+      <c r="W29" s="28"/>
+      <c r="X29" s="28"/>
+      <c r="Y29" s="28"/>
+      <c r="Z29" s="28"/>
+      <c r="AA29" s="28"/>
+      <c r="AB29" s="28"/>
+    </row>
+    <row r="30" spans="1:28" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="76"/>
+      <c r="B30" s="76"/>
+      <c r="C30" s="80" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" s="80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="G30" s="79" t="s">
+        <v>8</v>
+      </c>
+      <c r="H30" s="43" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="81"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="D31" s="87"/>
+      <c r="E31" s="86" t="s">
+        <v>80</v>
+      </c>
+      <c r="F31" s="87"/>
+      <c r="G31" s="88" t="s">
+        <v>81</v>
+      </c>
+      <c r="H31" s="88"/>
+    </row>
+    <row r="32" spans="1:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="B32" s="77"/>
+      <c r="C32" s="77">
+        <v>6047.1699999999983</v>
+      </c>
+      <c r="D32" s="77">
+        <v>16074.789999999979</v>
+      </c>
+      <c r="E32" s="77">
+        <v>2625.679999999993</v>
+      </c>
+      <c r="F32" s="77">
+        <v>6321.0199999999895</v>
+      </c>
+      <c r="G32" s="77">
+        <v>7019.3099999999977</v>
+      </c>
+      <c r="H32" s="77">
+        <v>18587.489999999991</v>
+      </c>
+      <c r="I32" s="21"/>
+      <c r="U32" s="28"/>
+      <c r="V32" s="28"/>
+      <c r="W32" s="28"/>
+      <c r="X32" s="28"/>
+      <c r="Y32" s="28"/>
+      <c r="Z32" s="28"/>
+      <c r="AA32" s="28"/>
+      <c r="AB32" s="28"/>
+    </row>
+    <row r="33" spans="1:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="B29" s="82"/>
-[...54 lines deleted...]
-      <c r="A32" s="76" t="s">
+      <c r="B33" s="15"/>
+      <c r="C33" s="77">
+        <v>5476.5399999999991</v>
+      </c>
+      <c r="D33" s="77">
+        <v>13104.8</v>
+      </c>
+      <c r="E33" s="77">
+        <v>2094.0100000000002</v>
+      </c>
+      <c r="F33" s="77">
+        <v>4054.58</v>
+      </c>
+      <c r="G33" s="77">
+        <v>6990.09</v>
+      </c>
+      <c r="H33" s="77">
+        <v>13495.98</v>
+      </c>
+      <c r="U33" s="28"/>
+      <c r="V33" s="28"/>
+      <c r="W33" s="28"/>
+      <c r="X33" s="28"/>
+      <c r="Y33" s="28"/>
+      <c r="Z33" s="28"/>
+      <c r="AA33" s="28"/>
+      <c r="AB33" s="28"/>
+    </row>
+    <row r="34" spans="1:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="37" t="s">
         <v>66</v>
       </c>
-      <c r="B32" s="75"/>
-[...29 lines deleted...]
-      <c r="A33" s="36" t="s">
+      <c r="B34" s="15"/>
+      <c r="C34" s="77">
+        <v>115.69000000000005</v>
+      </c>
+      <c r="D34" s="77">
+        <v>2911.3500000000004</v>
+      </c>
+      <c r="E34" s="77">
+        <v>538.38</v>
+      </c>
+      <c r="F34" s="77">
+        <v>1814.66</v>
+      </c>
+      <c r="G34" s="77">
+        <v>396.84000000000003</v>
+      </c>
+      <c r="H34" s="77">
+        <v>5300.5</v>
+      </c>
+      <c r="I34" s="21"/>
+      <c r="U34" s="28"/>
+      <c r="V34" s="28"/>
+      <c r="W34" s="28"/>
+      <c r="X34" s="28"/>
+      <c r="Y34" s="28"/>
+      <c r="Z34" s="28"/>
+      <c r="AA34" s="28"/>
+      <c r="AB34" s="28"/>
+    </row>
+    <row r="35" spans="1:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="38" t="s">
         <v>67</v>
       </c>
-      <c r="B33" s="15"/>
-[...28 lines deleted...]
-      <c r="A34" s="36" t="s">
+      <c r="B35" s="17"/>
+      <c r="C35" s="77">
+        <v>39.199999999999989</v>
+      </c>
+      <c r="D35" s="77">
+        <v>12.349999999999966</v>
+      </c>
+      <c r="E35" s="77">
+        <v>-388.91</v>
+      </c>
+      <c r="F35" s="77">
+        <v>411.08</v>
+      </c>
+      <c r="G35" s="77">
+        <v>359.78999999999991</v>
+      </c>
+      <c r="H35" s="77">
+        <v>-179.0800000000001</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="46" t="s">
         <v>68</v>
       </c>
-      <c r="B34" s="15"/>
-[...73 lines deleted...]
-        <v>-112.38</v>
+      <c r="B36" s="49"/>
+      <c r="C36" s="44">
+        <v>415.73</v>
+      </c>
+      <c r="D36" s="44">
+        <v>46.269999999999996</v>
+      </c>
+      <c r="E36" s="44">
+        <v>382.2</v>
+      </c>
+      <c r="F36" s="44">
+        <v>40.69</v>
+      </c>
+      <c r="G36" s="44">
+        <v>-727.42000000000007</v>
+      </c>
+      <c r="H36" s="44">
+        <v>-29.939999999999998</v>
       </c>
       <c r="I36" s="21"/>
-      <c r="J36" s="29"/>
-[...15 lines deleted...]
-    <row r="37" spans="1:28" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J36" s="30"/>
+      <c r="K36" s="30"/>
+      <c r="L36" s="30"/>
+      <c r="M36" s="30"/>
+      <c r="N36" s="30"/>
+      <c r="O36" s="30"/>
+      <c r="P36" s="30"/>
+      <c r="U36" s="28"/>
+      <c r="V36" s="28"/>
+      <c r="W36" s="28"/>
+      <c r="X36" s="28"/>
+      <c r="Y36" s="28"/>
+      <c r="Z36" s="28"/>
+      <c r="AA36" s="28"/>
+      <c r="AB36" s="28"/>
+    </row>
+    <row r="37" spans="1:28" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="22"/>
       <c r="B37" s="21"/>
       <c r="C37" s="21"/>
       <c r="D37" s="21"/>
       <c r="E37" s="21"/>
       <c r="F37" s="21"/>
       <c r="G37" s="21"/>
       <c r="H37" s="21"/>
-      <c r="U37" s="27"/>
-[...9 lines deleted...]
-      <c r="A38" s="24"/>
+      <c r="U37" s="28"/>
+      <c r="V37" s="28"/>
+      <c r="W37" s="28"/>
+      <c r="X37" s="28"/>
+      <c r="Y37" s="28"/>
+      <c r="Z37" s="28"/>
+      <c r="AA37" s="28"/>
+      <c r="AB37" s="28"/>
+    </row>
+    <row r="38" spans="1:28" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="25"/>
       <c r="B38" s="21"/>
       <c r="C38" s="21"/>
       <c r="D38" s="21"/>
       <c r="E38" s="21"/>
       <c r="F38" s="21"/>
       <c r="G38" s="21"/>
       <c r="H38" s="21"/>
     </row>
-    <row r="39" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A39" s="21" t="s">
         <v>58</v>
       </c>
       <c r="C39" s="21"/>
       <c r="D39" s="21"/>
       <c r="E39" s="21"/>
       <c r="F39" s="21"/>
       <c r="G39" s="21"/>
       <c r="H39" s="21"/>
     </row>
-    <row r="40" spans="1:28" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A40" s="21" t="s">
         <v>59</v>
       </c>
-      <c r="H40" s="32"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="H40" s="33"/>
+    </row>
+    <row r="41" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A41" s="21" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-    <row r="42" spans="1:28" x14ac:dyDescent="0.2">
+        <v>70</v>
+      </c>
+      <c r="H41" s="33"/>
+    </row>
+    <row r="42" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A42" s="21" t="s">
-        <v>71</v>
-[...4 lines deleted...]
-      <c r="A43" s="83" t="s">
+        <v>69</v>
+      </c>
+      <c r="H42" s="33"/>
+    </row>
+    <row r="43" spans="1:28" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="84" t="s">
         <v>60</v>
       </c>
-      <c r="B43" s="84"/>
-[...5 lines deleted...]
-      <c r="H43" s="84"/>
+      <c r="B43" s="85"/>
+      <c r="C43" s="85"/>
+      <c r="D43" s="85"/>
+      <c r="E43" s="85"/>
+      <c r="F43" s="85"/>
+      <c r="G43" s="85"/>
+      <c r="H43" s="85"/>
       <c r="K43" s="20"/>
-      <c r="M43" s="30"/>
-[...7 lines deleted...]
-    <row r="44" spans="1:28" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M43" s="31"/>
+      <c r="N43" s="31"/>
+      <c r="O43" s="31"/>
+      <c r="P43" s="31"/>
+      <c r="Q43" s="31"/>
+      <c r="R43" s="31"/>
+      <c r="S43" s="31"/>
+    </row>
+    <row r="44" spans="1:28" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="K44" s="20"/>
-      <c r="M44" s="30"/>
-[...15 lines deleted...]
-      <c r="H45" s="46"/>
+      <c r="M44" s="31"/>
+      <c r="N44" s="31"/>
+      <c r="O44" s="31"/>
+      <c r="P44" s="31"/>
+      <c r="Q44" s="31"/>
+      <c r="R44" s="31"/>
+      <c r="S44" s="31"/>
+    </row>
+    <row r="45" spans="1:28" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="47"/>
+      <c r="B45" s="47"/>
+      <c r="C45" s="47"/>
+      <c r="D45" s="47"/>
+      <c r="E45" s="47"/>
+      <c r="F45" s="47"/>
+      <c r="G45" s="47"/>
+      <c r="H45" s="47"/>
       <c r="K45" s="20"/>
-      <c r="M45" s="30"/>
-[...8 lines deleted...]
-      <c r="A46" s="27"/>
+      <c r="M45" s="31"/>
+      <c r="N45" s="31"/>
+      <c r="O45" s="31"/>
+      <c r="P45" s="31"/>
+      <c r="Q45" s="31"/>
+      <c r="R45" s="31"/>
+      <c r="S45" s="31"/>
+    </row>
+    <row r="46" spans="1:28" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="28"/>
       <c r="K46" s="20"/>
-      <c r="M46" s="30"/>
-[...7 lines deleted...]
-    <row r="47" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="M46" s="31"/>
+      <c r="N46" s="31"/>
+      <c r="O46" s="31"/>
+      <c r="P46" s="31"/>
+      <c r="Q46" s="31"/>
+      <c r="R46" s="31"/>
+      <c r="S46" s="31"/>
+    </row>
+    <row r="47" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A47" s="20" t="s">
         <v>46</v>
       </c>
       <c r="K47" s="20"/>
-      <c r="M47" s="30"/>
-[...8 lines deleted...]
-      <c r="A48" s="47" t="s">
+      <c r="M47" s="31"/>
+      <c r="N47" s="31"/>
+      <c r="O47" s="31"/>
+      <c r="P47" s="31"/>
+      <c r="Q47" s="31"/>
+      <c r="R47" s="31"/>
+      <c r="S47" s="31"/>
+    </row>
+    <row r="48" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A48" s="48" t="s">
         <v>47</v>
       </c>
       <c r="K48" s="20"/>
-      <c r="M48" s="30"/>
-[...8 lines deleted...]
-      <c r="A49" s="31"/>
+      <c r="M48" s="31"/>
+      <c r="N48" s="31"/>
+      <c r="O48" s="31"/>
+      <c r="P48" s="31"/>
+      <c r="Q48" s="31"/>
+      <c r="R48" s="31"/>
+      <c r="S48" s="31"/>
+    </row>
+    <row r="49" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A49" s="32"/>
       <c r="K49" s="20"/>
-      <c r="M49" s="30"/>
-[...7 lines deleted...]
-    <row r="50" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="M49" s="31"/>
+      <c r="N49" s="31"/>
+      <c r="O49" s="31"/>
+      <c r="P49" s="31"/>
+      <c r="Q49" s="31"/>
+      <c r="R49" s="31"/>
+      <c r="S49" s="31"/>
+    </row>
+    <row r="50" spans="1:25" x14ac:dyDescent="0.25">
       <c r="B50" s="21"/>
       <c r="C50" s="21"/>
       <c r="D50" s="21"/>
       <c r="E50" s="21"/>
       <c r="F50" s="21"/>
       <c r="G50" s="21"/>
       <c r="H50" s="21"/>
       <c r="K50" s="20"/>
-      <c r="M50" s="30"/>
-[...10 lines deleted...]
-    <row r="51" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="M50" s="31"/>
+      <c r="N50" s="31"/>
+      <c r="O50" s="31"/>
+      <c r="P50" s="31"/>
+      <c r="Q50" s="31"/>
+      <c r="R50" s="31"/>
+      <c r="S50" s="31"/>
+      <c r="U50" s="82"/>
+      <c r="V50" s="82"/>
+      <c r="W50" s="82"/>
+    </row>
+    <row r="51" spans="1:25" x14ac:dyDescent="0.25">
       <c r="K51" s="20"/>
-      <c r="M51" s="30"/>
-[...10 lines deleted...]
-    <row r="52" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="M51" s="31"/>
+      <c r="N51" s="31"/>
+      <c r="O51" s="31"/>
+      <c r="P51" s="31"/>
+      <c r="Q51" s="31"/>
+      <c r="R51" s="31"/>
+      <c r="S51" s="31"/>
+      <c r="U51" s="28"/>
+      <c r="V51" s="28"/>
+      <c r="W51" s="28"/>
+    </row>
+    <row r="52" spans="1:25" x14ac:dyDescent="0.25">
       <c r="B52" s="21"/>
       <c r="C52" s="21"/>
       <c r="D52" s="21"/>
       <c r="E52" s="21"/>
       <c r="F52" s="21"/>
-      <c r="U52" s="32"/>
-[...4 lines deleted...]
-    <row r="53" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="U52" s="33"/>
+      <c r="V52" s="33"/>
+      <c r="W52" s="33"/>
+      <c r="Y52" s="34"/>
+    </row>
+    <row r="53" spans="1:25" x14ac:dyDescent="0.25">
       <c r="B53" s="21"/>
       <c r="C53" s="21"/>
       <c r="D53" s="21"/>
       <c r="E53" s="21"/>
       <c r="F53" s="21"/>
       <c r="K53" s="20"/>
-      <c r="M53" s="30"/>
-[...4 lines deleted...]
-      <c r="R53" s="30"/>
+      <c r="M53" s="31"/>
+      <c r="N53" s="31"/>
+      <c r="O53" s="31"/>
+      <c r="P53" s="31"/>
+      <c r="Q53" s="31"/>
+      <c r="R53" s="31"/>
       <c r="S53" s="20"/>
-      <c r="U53" s="32"/>
-[...3 lines deleted...]
-    <row r="54" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="U53" s="33"/>
+      <c r="V53" s="33"/>
+      <c r="W53" s="33"/>
+    </row>
+    <row r="54" spans="1:25" x14ac:dyDescent="0.25">
       <c r="B54" s="21"/>
       <c r="C54" s="21"/>
       <c r="D54" s="21"/>
       <c r="E54" s="21"/>
       <c r="F54" s="21"/>
       <c r="K54" s="20"/>
-      <c r="M54" s="30"/>
-[...4 lines deleted...]
-      <c r="R54" s="30"/>
+      <c r="M54" s="31"/>
+      <c r="N54" s="31"/>
+      <c r="O54" s="31"/>
+      <c r="P54" s="31"/>
+      <c r="Q54" s="31"/>
+      <c r="R54" s="31"/>
       <c r="S54" s="20"/>
-      <c r="U54" s="32"/>
-[...3 lines deleted...]
-    <row r="55" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="U54" s="33"/>
+      <c r="V54" s="33"/>
+      <c r="W54" s="33"/>
+    </row>
+    <row r="55" spans="1:25" x14ac:dyDescent="0.25">
       <c r="B55" s="21"/>
       <c r="C55" s="21"/>
       <c r="D55" s="21"/>
       <c r="E55" s="21"/>
       <c r="F55" s="21"/>
       <c r="K55" s="20"/>
-      <c r="M55" s="30"/>
-[...4 lines deleted...]
-      <c r="R55" s="30"/>
+      <c r="M55" s="31"/>
+      <c r="N55" s="31"/>
+      <c r="O55" s="31"/>
+      <c r="P55" s="31"/>
+      <c r="Q55" s="31"/>
+      <c r="R55" s="31"/>
       <c r="S55" s="20"/>
-      <c r="U55" s="32"/>
-[...3 lines deleted...]
-    <row r="56" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="U55" s="33"/>
+      <c r="V55" s="33"/>
+      <c r="W55" s="33"/>
+    </row>
+    <row r="56" spans="1:25" x14ac:dyDescent="0.25">
       <c r="K56" s="20"/>
-      <c r="M56" s="30"/>
-[...4 lines deleted...]
-      <c r="R56" s="30"/>
+      <c r="M56" s="31"/>
+      <c r="N56" s="31"/>
+      <c r="O56" s="31"/>
+      <c r="P56" s="31"/>
+      <c r="Q56" s="31"/>
+      <c r="R56" s="31"/>
       <c r="S56" s="20"/>
-      <c r="U56" s="32"/>
-[...3 lines deleted...]
-    <row r="57" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="U56" s="33"/>
+      <c r="V56" s="33"/>
+      <c r="W56" s="33"/>
+    </row>
+    <row r="57" spans="1:25" x14ac:dyDescent="0.25">
       <c r="K57" s="20"/>
-      <c r="M57" s="30"/>
-[...4 lines deleted...]
-      <c r="R57" s="30"/>
+      <c r="M57" s="31"/>
+      <c r="N57" s="31"/>
+      <c r="O57" s="31"/>
+      <c r="P57" s="31"/>
+      <c r="Q57" s="31"/>
+      <c r="R57" s="31"/>
       <c r="S57" s="20"/>
-      <c r="U57" s="32"/>
-[...3 lines deleted...]
-    <row r="58" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="U57" s="33"/>
+      <c r="V57" s="33"/>
+      <c r="W57" s="33"/>
+    </row>
+    <row r="58" spans="1:25" x14ac:dyDescent="0.25">
       <c r="K58" s="20"/>
-      <c r="M58" s="30"/>
-[...4 lines deleted...]
-      <c r="R58" s="30"/>
+      <c r="M58" s="31"/>
+      <c r="N58" s="31"/>
+      <c r="O58" s="31"/>
+      <c r="P58" s="31"/>
+      <c r="Q58" s="31"/>
+      <c r="R58" s="31"/>
       <c r="S58" s="20"/>
-      <c r="U58" s="32"/>
-[...3 lines deleted...]
-    <row r="59" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="U58" s="33"/>
+      <c r="V58" s="33"/>
+      <c r="W58" s="33"/>
+    </row>
+    <row r="59" spans="1:25" x14ac:dyDescent="0.25">
       <c r="K59" s="20"/>
-      <c r="M59" s="30"/>
-[...4 lines deleted...]
-      <c r="R59" s="30"/>
+      <c r="M59" s="31"/>
+      <c r="N59" s="31"/>
+      <c r="O59" s="31"/>
+      <c r="P59" s="31"/>
+      <c r="Q59" s="31"/>
+      <c r="R59" s="31"/>
       <c r="S59" s="20"/>
-      <c r="U59" s="32"/>
-[...3 lines deleted...]
-    <row r="60" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U59" s="33"/>
+      <c r="V59" s="33"/>
+      <c r="W59" s="33"/>
+    </row>
+    <row r="60" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="K60" s="20"/>
-      <c r="M60" s="30"/>
-[...4 lines deleted...]
-      <c r="R60" s="30"/>
+      <c r="M60" s="31"/>
+      <c r="N60" s="31"/>
+      <c r="O60" s="31"/>
+      <c r="P60" s="31"/>
+      <c r="Q60" s="31"/>
+      <c r="R60" s="31"/>
       <c r="S60" s="20"/>
-      <c r="U60" s="32"/>
-[...3 lines deleted...]
-    <row r="61" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U60" s="33"/>
+      <c r="V60" s="33"/>
+      <c r="W60" s="33"/>
+    </row>
+    <row r="61" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="K61" s="20"/>
-      <c r="M61" s="30"/>
-[...4 lines deleted...]
-      <c r="R61" s="30"/>
+      <c r="M61" s="31"/>
+      <c r="N61" s="31"/>
+      <c r="O61" s="31"/>
+      <c r="P61" s="31"/>
+      <c r="Q61" s="31"/>
+      <c r="R61" s="31"/>
       <c r="S61" s="20"/>
-      <c r="U61" s="32"/>
-[...3 lines deleted...]
-    <row r="62" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U61" s="33"/>
+      <c r="V61" s="33"/>
+      <c r="W61" s="33"/>
+    </row>
+    <row r="62" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="K62" s="20"/>
-      <c r="M62" s="30"/>
-[...4 lines deleted...]
-      <c r="R62" s="30"/>
+      <c r="M62" s="31"/>
+      <c r="N62" s="31"/>
+      <c r="O62" s="31"/>
+      <c r="P62" s="31"/>
+      <c r="Q62" s="31"/>
+      <c r="R62" s="31"/>
       <c r="S62" s="20"/>
-      <c r="U62" s="32"/>
-[...3 lines deleted...]
-    <row r="63" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U62" s="33"/>
+      <c r="V62" s="33"/>
+      <c r="W62" s="33"/>
+    </row>
+    <row r="63" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="K63" s="20"/>
-      <c r="M63" s="30"/>
-[...4 lines deleted...]
-      <c r="R63" s="30"/>
+      <c r="M63" s="31"/>
+      <c r="N63" s="31"/>
+      <c r="O63" s="31"/>
+      <c r="P63" s="31"/>
+      <c r="Q63" s="31"/>
+      <c r="R63" s="31"/>
       <c r="S63" s="20"/>
-      <c r="U63" s="32"/>
-[...3 lines deleted...]
-    <row r="64" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U63" s="33"/>
+      <c r="V63" s="33"/>
+      <c r="W63" s="33"/>
+    </row>
+    <row r="64" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="K64" s="20"/>
-      <c r="M64" s="30"/>
-[...9 lines deleted...]
-    <row r="65" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="M64" s="31"/>
+      <c r="N64" s="31"/>
+      <c r="O64" s="31"/>
+      <c r="P64" s="31"/>
+      <c r="Q64" s="31"/>
+      <c r="R64" s="31"/>
+      <c r="U64" s="28"/>
+      <c r="V64" s="28"/>
+      <c r="W64" s="28"/>
+    </row>
+    <row r="65" spans="1:23" x14ac:dyDescent="0.25">
       <c r="K65" s="20"/>
-      <c r="M65" s="30"/>
-[...4 lines deleted...]
-      <c r="R65" s="30"/>
+      <c r="M65" s="31"/>
+      <c r="N65" s="31"/>
+      <c r="O65" s="31"/>
+      <c r="P65" s="31"/>
+      <c r="Q65" s="31"/>
+      <c r="R65" s="31"/>
       <c r="S65" s="20"/>
-      <c r="U65" s="32"/>
-[...4 lines deleted...]
-      <c r="A66" s="27"/>
+      <c r="U65" s="33"/>
+      <c r="V65" s="33"/>
+      <c r="W65" s="33"/>
+    </row>
+    <row r="66" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A66" s="28"/>
       <c r="K66" s="20"/>
-      <c r="M66" s="30"/>
-[...4 lines deleted...]
-      <c r="R66" s="30"/>
+      <c r="M66" s="31"/>
+      <c r="N66" s="31"/>
+      <c r="O66" s="31"/>
+      <c r="P66" s="31"/>
+      <c r="Q66" s="31"/>
+      <c r="R66" s="31"/>
       <c r="S66" s="20"/>
-      <c r="U66" s="32"/>
-[...4 lines deleted...]
-      <c r="A67" s="27"/>
+      <c r="U66" s="33"/>
+      <c r="V66" s="33"/>
+      <c r="W66" s="33"/>
+    </row>
+    <row r="67" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A67" s="28"/>
       <c r="K67" s="20"/>
-      <c r="M67" s="30"/>
-[...4 lines deleted...]
-      <c r="R67" s="30"/>
+      <c r="M67" s="31"/>
+      <c r="N67" s="31"/>
+      <c r="O67" s="31"/>
+      <c r="P67" s="31"/>
+      <c r="Q67" s="31"/>
+      <c r="R67" s="31"/>
       <c r="S67" s="20"/>
-      <c r="U67" s="32"/>
-[...3 lines deleted...]
-    <row r="68" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="U67" s="33"/>
+      <c r="V67" s="33"/>
+      <c r="W67" s="33"/>
+    </row>
+    <row r="68" spans="1:23" x14ac:dyDescent="0.25">
       <c r="K68" s="20"/>
-      <c r="M68" s="30"/>
-[...4 lines deleted...]
-      <c r="R68" s="30"/>
+      <c r="M68" s="31"/>
+      <c r="N68" s="31"/>
+      <c r="O68" s="31"/>
+      <c r="P68" s="31"/>
+      <c r="Q68" s="31"/>
+      <c r="R68" s="31"/>
       <c r="S68" s="20"/>
-      <c r="U68" s="32"/>
-[...3 lines deleted...]
-    <row r="69" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="U68" s="33"/>
+      <c r="V68" s="33"/>
+      <c r="W68" s="33"/>
+    </row>
+    <row r="69" spans="1:23" x14ac:dyDescent="0.25">
       <c r="K69" s="20"/>
-      <c r="M69" s="30"/>
-[...4 lines deleted...]
-      <c r="R69" s="30"/>
+      <c r="M69" s="31"/>
+      <c r="N69" s="31"/>
+      <c r="O69" s="31"/>
+      <c r="P69" s="31"/>
+      <c r="Q69" s="31"/>
+      <c r="R69" s="31"/>
       <c r="S69" s="20"/>
-      <c r="U69" s="32"/>
-[...3 lines deleted...]
-    <row r="70" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="U69" s="33"/>
+      <c r="V69" s="33"/>
+      <c r="W69" s="33"/>
+    </row>
+    <row r="70" spans="1:23" x14ac:dyDescent="0.25">
       <c r="K70" s="20"/>
-      <c r="M70" s="30"/>
-[...4 lines deleted...]
-      <c r="R70" s="30"/>
+      <c r="M70" s="31"/>
+      <c r="N70" s="31"/>
+      <c r="O70" s="31"/>
+      <c r="P70" s="31"/>
+      <c r="Q70" s="31"/>
+      <c r="R70" s="31"/>
       <c r="S70" s="20"/>
-      <c r="U70" s="32"/>
-[...366 lines deleted...]
-      <c r="R104" s="30"/>
+      <c r="U70" s="33"/>
+      <c r="V70" s="33"/>
+      <c r="W70" s="33"/>
+    </row>
+    <row r="71" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="M71" s="31"/>
+      <c r="N71" s="31"/>
+      <c r="O71" s="31"/>
+      <c r="P71" s="31"/>
+      <c r="Q71" s="31"/>
+      <c r="R71" s="31"/>
+      <c r="U71" s="33"/>
+      <c r="V71" s="33"/>
+      <c r="W71" s="33"/>
+    </row>
+    <row r="72" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="M72" s="31"/>
+      <c r="N72" s="31"/>
+      <c r="O72" s="31"/>
+      <c r="P72" s="31"/>
+      <c r="Q72" s="31"/>
+      <c r="R72" s="31"/>
+      <c r="U72" s="33"/>
+      <c r="V72" s="33"/>
+      <c r="W72" s="33"/>
+    </row>
+    <row r="73" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="M73" s="31"/>
+      <c r="N73" s="31"/>
+      <c r="O73" s="31"/>
+      <c r="P73" s="31"/>
+      <c r="Q73" s="31"/>
+      <c r="R73" s="31"/>
+      <c r="U73" s="33"/>
+      <c r="V73" s="33"/>
+      <c r="W73" s="33"/>
+    </row>
+    <row r="74" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="M74" s="31"/>
+      <c r="N74" s="31"/>
+      <c r="O74" s="31"/>
+      <c r="P74" s="31"/>
+      <c r="Q74" s="31"/>
+      <c r="R74" s="31"/>
+      <c r="U74" s="33"/>
+      <c r="V74" s="33"/>
+      <c r="W74" s="33"/>
+    </row>
+    <row r="75" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="M75" s="31"/>
+      <c r="N75" s="31"/>
+      <c r="O75" s="31"/>
+      <c r="P75" s="31"/>
+      <c r="Q75" s="31"/>
+      <c r="R75" s="31"/>
+      <c r="U75" s="33"/>
+      <c r="V75" s="33"/>
+      <c r="W75" s="33"/>
+    </row>
+    <row r="76" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="M76" s="31"/>
+      <c r="N76" s="31"/>
+      <c r="O76" s="31"/>
+      <c r="P76" s="31"/>
+      <c r="Q76" s="31"/>
+      <c r="R76" s="31"/>
+      <c r="U76" s="33"/>
+      <c r="V76" s="33"/>
+      <c r="W76" s="33"/>
+    </row>
+    <row r="77" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="M77" s="31"/>
+      <c r="N77" s="31"/>
+      <c r="O77" s="31"/>
+      <c r="P77" s="31"/>
+      <c r="Q77" s="31"/>
+      <c r="R77" s="31"/>
+      <c r="U77" s="33"/>
+      <c r="V77" s="33"/>
+      <c r="W77" s="33"/>
+    </row>
+    <row r="78" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="M78" s="31"/>
+      <c r="N78" s="31"/>
+      <c r="O78" s="31"/>
+      <c r="P78" s="31"/>
+      <c r="Q78" s="31"/>
+      <c r="R78" s="31"/>
+      <c r="U78" s="33"/>
+      <c r="V78" s="33"/>
+      <c r="W78" s="33"/>
+    </row>
+    <row r="79" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="M79" s="31"/>
+      <c r="N79" s="31"/>
+      <c r="O79" s="31"/>
+      <c r="P79" s="31"/>
+      <c r="Q79" s="31"/>
+      <c r="R79" s="31"/>
+      <c r="U79" s="33"/>
+      <c r="V79" s="33"/>
+      <c r="W79" s="33"/>
+    </row>
+    <row r="80" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A80" s="28"/>
+      <c r="M80" s="31"/>
+      <c r="N80" s="31"/>
+      <c r="O80" s="31"/>
+      <c r="P80" s="31"/>
+      <c r="Q80" s="31"/>
+      <c r="R80" s="31"/>
+      <c r="U80" s="33"/>
+      <c r="V80" s="33"/>
+      <c r="W80" s="33"/>
+    </row>
+    <row r="81" spans="1:23" s="32" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="35"/>
+      <c r="M81" s="31"/>
+      <c r="N81" s="31"/>
+      <c r="O81" s="31"/>
+      <c r="P81" s="31"/>
+      <c r="Q81" s="31"/>
+      <c r="R81" s="31"/>
+      <c r="U81" s="33"/>
+      <c r="V81" s="33"/>
+      <c r="W81" s="33"/>
+    </row>
+    <row r="82" spans="1:23" s="32" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="M82" s="31"/>
+      <c r="N82" s="31"/>
+      <c r="O82" s="31"/>
+      <c r="P82" s="31"/>
+      <c r="Q82" s="31"/>
+      <c r="R82" s="31"/>
+      <c r="U82" s="33"/>
+      <c r="V82" s="33"/>
+      <c r="W82" s="33"/>
+    </row>
+    <row r="83" spans="1:23" s="32" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="36"/>
+      <c r="M83" s="31"/>
+      <c r="N83" s="31"/>
+      <c r="O83" s="31"/>
+      <c r="P83" s="31"/>
+      <c r="Q83" s="31"/>
+      <c r="R83" s="31"/>
+      <c r="U83" s="33"/>
+      <c r="V83" s="33"/>
+      <c r="W83" s="33"/>
+    </row>
+    <row r="84" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="M84" s="31"/>
+      <c r="N84" s="31"/>
+      <c r="O84" s="31"/>
+      <c r="P84" s="31"/>
+      <c r="Q84" s="31"/>
+      <c r="R84" s="31"/>
+      <c r="U84" s="33"/>
+      <c r="V84" s="33"/>
+      <c r="W84" s="33"/>
+    </row>
+    <row r="85" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="M85" s="31"/>
+      <c r="N85" s="31"/>
+      <c r="O85" s="31"/>
+      <c r="P85" s="31"/>
+      <c r="Q85" s="31"/>
+      <c r="R85" s="31"/>
+      <c r="U85" s="33"/>
+      <c r="V85" s="33"/>
+      <c r="W85" s="33"/>
+    </row>
+    <row r="86" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="M86" s="31"/>
+      <c r="N86" s="31"/>
+      <c r="O86" s="31"/>
+      <c r="P86" s="31"/>
+      <c r="Q86" s="31"/>
+      <c r="R86" s="31"/>
+      <c r="U86" s="33"/>
+      <c r="V86" s="33"/>
+      <c r="W86" s="33"/>
+    </row>
+    <row r="87" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="M87" s="31"/>
+      <c r="N87" s="31"/>
+      <c r="O87" s="31"/>
+      <c r="P87" s="31"/>
+      <c r="Q87" s="31"/>
+      <c r="R87" s="31"/>
+      <c r="U87" s="33"/>
+      <c r="V87" s="33"/>
+      <c r="W87" s="33"/>
+    </row>
+    <row r="88" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="M88" s="31"/>
+      <c r="N88" s="31"/>
+      <c r="O88" s="31"/>
+      <c r="P88" s="31"/>
+      <c r="Q88" s="31"/>
+      <c r="R88" s="31"/>
+      <c r="U88" s="33"/>
+      <c r="V88" s="33"/>
+      <c r="W88" s="33"/>
+    </row>
+    <row r="89" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="M89" s="31"/>
+      <c r="N89" s="31"/>
+      <c r="O89" s="31"/>
+      <c r="P89" s="31"/>
+      <c r="Q89" s="31"/>
+      <c r="R89" s="31"/>
+      <c r="U89" s="33"/>
+      <c r="V89" s="33"/>
+      <c r="W89" s="33"/>
+    </row>
+    <row r="90" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="M90" s="31"/>
+      <c r="N90" s="31"/>
+      <c r="O90" s="31"/>
+      <c r="P90" s="31"/>
+      <c r="Q90" s="31"/>
+      <c r="R90" s="31"/>
+      <c r="U90" s="33"/>
+      <c r="V90" s="33"/>
+      <c r="W90" s="33"/>
+    </row>
+    <row r="91" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="M91" s="31"/>
+      <c r="N91" s="31"/>
+      <c r="O91" s="31"/>
+      <c r="P91" s="31"/>
+      <c r="Q91" s="31"/>
+      <c r="R91" s="31"/>
+      <c r="U91" s="33"/>
+      <c r="V91" s="33"/>
+      <c r="W91" s="33"/>
+    </row>
+    <row r="92" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="M92" s="31"/>
+      <c r="N92" s="31"/>
+      <c r="O92" s="31"/>
+      <c r="P92" s="31"/>
+      <c r="Q92" s="31"/>
+      <c r="R92" s="31"/>
+      <c r="U92" s="33"/>
+      <c r="V92" s="33"/>
+      <c r="W92" s="33"/>
+    </row>
+    <row r="93" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="M93" s="31"/>
+      <c r="N93" s="31"/>
+      <c r="O93" s="31"/>
+      <c r="P93" s="31"/>
+      <c r="Q93" s="31"/>
+      <c r="R93" s="31"/>
+      <c r="U93" s="33"/>
+      <c r="V93" s="33"/>
+      <c r="W93" s="33"/>
+    </row>
+    <row r="94" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="M94" s="31"/>
+      <c r="N94" s="31"/>
+      <c r="O94" s="31"/>
+      <c r="P94" s="31"/>
+      <c r="Q94" s="31"/>
+      <c r="R94" s="31"/>
+      <c r="U94" s="33"/>
+      <c r="V94" s="33"/>
+      <c r="W94" s="33"/>
+    </row>
+    <row r="95" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="M95" s="31"/>
+      <c r="N95" s="31"/>
+      <c r="O95" s="31"/>
+      <c r="P95" s="31"/>
+      <c r="Q95" s="31"/>
+      <c r="R95" s="31"/>
+      <c r="U95" s="33"/>
+      <c r="V95" s="33"/>
+      <c r="W95" s="33"/>
+    </row>
+    <row r="96" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="M96" s="31"/>
+      <c r="N96" s="31"/>
+      <c r="O96" s="31"/>
+      <c r="P96" s="31"/>
+      <c r="Q96" s="31"/>
+      <c r="R96" s="31"/>
+      <c r="U96" s="33"/>
+      <c r="V96" s="33"/>
+      <c r="W96" s="33"/>
+    </row>
+    <row r="97" spans="13:23" x14ac:dyDescent="0.25">
+      <c r="M97" s="31"/>
+      <c r="N97" s="31"/>
+      <c r="O97" s="31"/>
+      <c r="P97" s="31"/>
+      <c r="Q97" s="31"/>
+      <c r="R97" s="31"/>
+      <c r="U97" s="33"/>
+      <c r="V97" s="33"/>
+      <c r="W97" s="33"/>
+    </row>
+    <row r="98" spans="13:23" x14ac:dyDescent="0.25">
+      <c r="M98" s="31"/>
+      <c r="N98" s="31"/>
+      <c r="O98" s="31"/>
+      <c r="P98" s="31"/>
+      <c r="Q98" s="31"/>
+      <c r="R98" s="31"/>
+      <c r="U98" s="33"/>
+      <c r="V98" s="33"/>
+      <c r="W98" s="33"/>
+    </row>
+    <row r="99" spans="13:23" x14ac:dyDescent="0.25">
+      <c r="M99" s="31"/>
+      <c r="N99" s="31"/>
+      <c r="O99" s="31"/>
+      <c r="P99" s="31"/>
+      <c r="Q99" s="31"/>
+      <c r="R99" s="31"/>
+      <c r="U99" s="33"/>
+      <c r="V99" s="33"/>
+      <c r="W99" s="33"/>
+    </row>
+    <row r="100" spans="13:23" x14ac:dyDescent="0.25">
+      <c r="M100" s="31"/>
+      <c r="N100" s="31"/>
+      <c r="O100" s="31"/>
+      <c r="P100" s="31"/>
+      <c r="Q100" s="31"/>
+      <c r="R100" s="31"/>
+      <c r="U100" s="33"/>
+      <c r="V100" s="33"/>
+      <c r="W100" s="33"/>
+    </row>
+    <row r="101" spans="13:23" x14ac:dyDescent="0.25">
+      <c r="M101" s="31"/>
+      <c r="N101" s="31"/>
+      <c r="O101" s="31"/>
+      <c r="P101" s="31"/>
+      <c r="Q101" s="31"/>
+      <c r="R101" s="31"/>
+    </row>
+    <row r="102" spans="13:23" x14ac:dyDescent="0.25">
+      <c r="M102" s="31"/>
+      <c r="N102" s="31"/>
+      <c r="O102" s="31"/>
+      <c r="P102" s="31"/>
+      <c r="Q102" s="31"/>
+      <c r="R102" s="31"/>
+    </row>
+    <row r="103" spans="13:23" x14ac:dyDescent="0.25">
+      <c r="M103" s="31"/>
+      <c r="N103" s="31"/>
+      <c r="O103" s="31"/>
+      <c r="P103" s="31"/>
+      <c r="Q103" s="31"/>
+      <c r="R103" s="31"/>
+    </row>
+    <row r="104" spans="13:23" x14ac:dyDescent="0.25">
+      <c r="M104" s="31"/>
+      <c r="N104" s="31"/>
+      <c r="O104" s="31"/>
+      <c r="P104" s="31"/>
+      <c r="Q104" s="31"/>
+      <c r="R104" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="U50:W50"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A18:H18"/>
     <mergeCell ref="A43:H43"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A29:H29"/>
     <mergeCell ref="E31:F31"/>
     <mergeCell ref="G31:H31"/>
     <mergeCell ref="C31:D31"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <conditionalFormatting sqref="B8:H14 B32:H36">
     <cfRule type="cellIs" dxfId="13" priority="6" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B20:H26">
     <cfRule type="cellIs" dxfId="12" priority="3" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A48" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{2578EA8E-F916-4F34-92A5-E479E570EC37}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="1.1811023622047245" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:D44"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" workbookViewId="0">
       <selection activeCell="A40" sqref="A40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="55.7109375" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="9.28515625" style="27"/>
+    <col min="1" max="1" width="55.6640625" style="28" customWidth="1"/>
+    <col min="2" max="3" width="8.6640625" style="28" customWidth="1"/>
+    <col min="4" max="4" width="8.6640625" style="21" customWidth="1"/>
+    <col min="5" max="16384" width="9.33203125" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="10.15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A2" s="82" t="s">
+    <row r="1" spans="1:4" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:4" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A2" s="83" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="82"/>
-[...10 lines deleted...]
-      <c r="A4" s="54" t="s">
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+    </row>
+    <row r="3" spans="1:4" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="53"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+    </row>
+    <row r="4" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="55" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="56" t="s">
+      <c r="B4" s="57" t="s">
+        <v>77</v>
+      </c>
+      <c r="C4" s="57" t="s">
+        <v>78</v>
+      </c>
+      <c r="D4" s="58" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="52" t="s">
+    <row r="5" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="53">
-[...10 lines deleted...]
-      <c r="A6" s="52" t="s">
+      <c r="B5" s="55">
+        <v>1571.71</v>
+      </c>
+      <c r="C5" s="55">
+        <v>2535.8200000000002</v>
+      </c>
+      <c r="D5" s="55">
+        <v>964.11000000000013</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="53">
-[...10 lines deleted...]
-      <c r="A7" s="52" t="s">
+      <c r="B6" s="55">
+        <v>666.1</v>
+      </c>
+      <c r="C6" s="55">
+        <v>-58.449999999999989</v>
+      </c>
+      <c r="D6" s="55">
+        <v>-724.55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="53">
-[...10 lines deleted...]
-      <c r="A8" s="52" t="s">
+      <c r="B7" s="55">
+        <v>665.69</v>
+      </c>
+      <c r="C7" s="55">
+        <v>-58.609999999999985</v>
+      </c>
+      <c r="D7" s="55">
+        <v>-724.30000000000007</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="54" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="53">
+      <c r="B8" s="55">
         <v>0</v>
       </c>
-      <c r="C8" s="53">
+      <c r="C8" s="55">
         <v>0</v>
       </c>
-      <c r="D8" s="53">
+      <c r="D8" s="55">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="52" t="s">
+    <row r="9" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="54" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="53">
-[...10 lines deleted...]
-      <c r="A10" s="52" t="s">
+      <c r="B9" s="55">
+        <v>0.40999999999999992</v>
+      </c>
+      <c r="C9" s="55">
+        <v>0.16000000000000003</v>
+      </c>
+      <c r="D9" s="55">
+        <v>-0.24999999999999989</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="53">
-[...10 lines deleted...]
-      <c r="A11" s="52" t="s">
+      <c r="B10" s="55">
+        <v>905.62000000000012</v>
+      </c>
+      <c r="C10" s="55">
+        <v>2594.25</v>
+      </c>
+      <c r="D10" s="55">
+        <v>1688.6299999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="53">
-[...10 lines deleted...]
-      <c r="A12" s="52" t="s">
+      <c r="B11" s="55">
+        <v>1067.3500000000001</v>
+      </c>
+      <c r="C11" s="55">
+        <v>1012.45</v>
+      </c>
+      <c r="D11" s="55">
+        <v>-54.900000000000091</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="54" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="53">
-[...10 lines deleted...]
-      <c r="A13" s="58" t="s">
+      <c r="B12" s="55">
+        <v>16.070000000000007</v>
+      </c>
+      <c r="C12" s="55">
+        <v>555.85000000000014</v>
+      </c>
+      <c r="D12" s="55">
+        <v>539.78000000000009</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="59">
-[...13 lines deleted...]
-      <c r="A15" s="54" t="s">
+      <c r="B13" s="61">
+        <v>-177.8</v>
+      </c>
+      <c r="C13" s="61">
+        <v>1025.95</v>
+      </c>
+      <c r="D13" s="62">
+        <v>1203.75</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D14" s="51"/>
+    </row>
+    <row r="15" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="55" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="57" t="s">
+      <c r="B15" s="57" t="s">
+        <v>77</v>
+      </c>
+      <c r="C15" s="57" t="s">
+        <v>78</v>
+      </c>
+      <c r="D15" s="59" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="16" spans="1:4" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="52" t="s">
+    <row r="16" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="53">
-[...10 lines deleted...]
-      <c r="A17" s="52" t="s">
+      <c r="B16" s="55">
+        <v>1571.71</v>
+      </c>
+      <c r="C16" s="55">
+        <v>2535.8200000000002</v>
+      </c>
+      <c r="D16" s="55">
+        <v>964.11000000000013</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="54" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="55">
+        <v>510.33999999999992</v>
+      </c>
+      <c r="C17" s="55">
+        <v>1248.5</v>
+      </c>
+      <c r="D17" s="55">
+        <v>738.16000000000008</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="55">
+        <v>97.56</v>
+      </c>
+      <c r="C18" s="55">
+        <v>613.02</v>
+      </c>
+      <c r="D18" s="55">
+        <v>515.46</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="55">
+        <v>115.44999999999997</v>
+      </c>
+      <c r="C19" s="55">
+        <v>296.02</v>
+      </c>
+      <c r="D19" s="55">
+        <v>180.57</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="B20" s="55">
+        <v>452.56999999999994</v>
+      </c>
+      <c r="C20" s="55">
+        <v>222.87</v>
+      </c>
+      <c r="D20" s="55">
+        <v>-229.69999999999993</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="54" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21" s="55">
+        <v>16.580000000000002</v>
+      </c>
+      <c r="C21" s="55">
+        <v>215.30999999999995</v>
+      </c>
+      <c r="D21" s="55">
+        <v>198.72999999999993</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="55">
+        <v>-17.600000000000001</v>
+      </c>
+      <c r="C22" s="55">
+        <v>134.38</v>
+      </c>
+      <c r="D22" s="55">
+        <v>151.97999999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="55">
+        <v>-151.48999999999998</v>
+      </c>
+      <c r="C23" s="55">
+        <v>58.79</v>
+      </c>
+      <c r="D23" s="55">
+        <v>210.27999999999997</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="55">
+        <v>32.5</v>
+      </c>
+      <c r="C24" s="55">
+        <v>42.03</v>
+      </c>
+      <c r="D24" s="55">
+        <v>9.5300000000000011</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" s="55">
+        <v>-24.47</v>
+      </c>
+      <c r="C25" s="55">
+        <v>41.400000000000006</v>
+      </c>
+      <c r="D25" s="55">
+        <v>65.87</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="55">
+        <v>-31.46</v>
+      </c>
+      <c r="C26" s="55">
+        <v>9.4399999999999977</v>
+      </c>
+      <c r="D26" s="55">
+        <v>40.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="55">
+        <v>-4.6799999999999926</v>
+      </c>
+      <c r="C27" s="55">
+        <v>-15.809999999999988</v>
+      </c>
+      <c r="D27" s="55">
+        <v>-11.129999999999995</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="54" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="55">
+        <v>-217.44</v>
+      </c>
+      <c r="C28" s="55">
+        <v>-44.999999999999986</v>
+      </c>
+      <c r="D28" s="55">
+        <v>172.44</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="54" t="s">
         <v>33</v>
       </c>
-      <c r="B17" s="53">
-[...178 lines deleted...]
-      <c r="A30" s="58" t="s">
+      <c r="B29" s="55">
+        <v>151.51999999999998</v>
+      </c>
+      <c r="C29" s="55">
+        <v>-602.08000000000004</v>
+      </c>
+      <c r="D29" s="55">
+        <v>-753.6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="60" t="s">
         <v>36</v>
       </c>
-      <c r="B30" s="59">
-[...12 lines deleted...]
-      <c r="C31" s="50"/>
+      <c r="B30" s="61">
+        <v>642.33000000000015</v>
+      </c>
+      <c r="C30" s="61">
+        <v>316.94999999999982</v>
+      </c>
+      <c r="D30" s="62">
+        <v>-325.38000000000034</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="25"/>
+      <c r="B31" s="52"/>
+      <c r="C31" s="52"/>
       <c r="D31" s="16"/>
     </row>
-    <row r="32" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="54" t="s">
+    <row r="32" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="B32" s="55" t="s">
-[...5 lines deleted...]
-      <c r="D32" s="57" t="s">
+      <c r="B32" s="57" t="s">
+        <v>77</v>
+      </c>
+      <c r="C32" s="57" t="s">
+        <v>78</v>
+      </c>
+      <c r="D32" s="59" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="33" spans="1:4" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="52" t="s">
+    <row r="33" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="B33" s="53">
-[...10 lines deleted...]
-      <c r="A34" s="58" t="s">
+      <c r="B33" s="55">
+        <v>1165.94</v>
+      </c>
+      <c r="C33" s="55">
+        <v>1941.35</v>
+      </c>
+      <c r="D33" s="55">
+        <v>775.40999999999985</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="B34" s="59">
-[...15 lines deleted...]
-    <row r="36" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="61">
+        <v>405.77</v>
+      </c>
+      <c r="C34" s="61">
+        <v>594.47000000000025</v>
+      </c>
+      <c r="D34" s="62">
+        <v>188.70000000000027</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="25"/>
+      <c r="B35" s="52"/>
+      <c r="C35" s="52"/>
+      <c r="D35" s="52"/>
+    </row>
+    <row r="36" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="21" t="s">
         <v>58</v>
       </c>
-      <c r="D36" s="49"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D36" s="51"/>
+    </row>
+    <row r="37" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="21" t="s">
         <v>59</v>
       </c>
-      <c r="D37" s="49"/>
-[...2 lines deleted...]
-      <c r="A38" s="88" t="s">
+      <c r="D37" s="51"/>
+    </row>
+    <row r="38" spans="1:4" ht="105" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="89" t="s">
         <v>61</v>
       </c>
-      <c r="B38" s="89"/>
-[...3 lines deleted...]
-    <row r="39" spans="1:4" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="90"/>
+      <c r="C38" s="90"/>
+      <c r="D38" s="91"/>
+    </row>
+    <row r="39" spans="1:4" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="21"/>
     </row>
-    <row r="40" spans="1:4" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-    <row r="42" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:4" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="47"/>
+      <c r="B40" s="47"/>
+      <c r="C40" s="47"/>
+      <c r="D40" s="63"/>
+    </row>
+    <row r="41" spans="1:4" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A42" s="20" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="43" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A43" s="47" t="s">
+    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A43" s="48" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="44" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A44" s="31"/>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A44" s="32"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A17:D29">
     <sortCondition descending="1" ref="C17:C29"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="A38:D38"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <conditionalFormatting sqref="B5:D13">
     <cfRule type="cellIs" dxfId="11" priority="3" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B16:D30">
     <cfRule type="cellIs" dxfId="10" priority="2" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B33:D34">
     <cfRule type="cellIs" dxfId="9" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A43" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{2A1CF4C2-11A0-43E6-9B0E-E377541EDEF2}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:D44"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" workbookViewId="0">
       <selection activeCell="A40" sqref="A40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="55.7109375" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="9.28515625" style="27"/>
+    <col min="1" max="1" width="55.6640625" style="28" customWidth="1"/>
+    <col min="2" max="3" width="8.6640625" style="28" customWidth="1"/>
+    <col min="4" max="4" width="8.6640625" style="21" customWidth="1"/>
+    <col min="5" max="16384" width="9.33203125" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="10.15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A2" s="82" t="s">
+    <row r="1" spans="1:4" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:4" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A2" s="83" t="s">
         <v>53</v>
       </c>
-      <c r="B2" s="82"/>
-[...10 lines deleted...]
-      <c r="A4" s="54" t="s">
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+    </row>
+    <row r="3" spans="1:4" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="53"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+    </row>
+    <row r="4" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="55" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="56" t="s">
+      <c r="B4" s="57" t="s">
+        <v>77</v>
+      </c>
+      <c r="C4" s="57" t="s">
+        <v>78</v>
+      </c>
+      <c r="D4" s="58" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="52" t="s">
+    <row r="5" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="53">
-[...10 lines deleted...]
-      <c r="A6" s="52" t="s">
+      <c r="B5" s="55">
+        <v>-2783.83</v>
+      </c>
+      <c r="C5" s="55">
+        <v>8634.49</v>
+      </c>
+      <c r="D5" s="55">
+        <v>11418.32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="53">
-[...10 lines deleted...]
-      <c r="A7" s="52" t="s">
+      <c r="B6" s="55">
+        <v>684.39</v>
+      </c>
+      <c r="C6" s="55">
+        <v>5420</v>
+      </c>
+      <c r="D6" s="55">
+        <v>4735.6099999999997</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="53">
-[...10 lines deleted...]
-      <c r="A8" s="52" t="s">
+      <c r="B7" s="55">
+        <v>674.72</v>
+      </c>
+      <c r="C7" s="55">
+        <v>5420.3</v>
+      </c>
+      <c r="D7" s="55">
+        <v>4745.58</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="54" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="53">
+      <c r="B8" s="55">
         <v>0</v>
       </c>
-      <c r="C8" s="53">
+      <c r="C8" s="55">
         <v>0</v>
       </c>
-      <c r="D8" s="53">
+      <c r="D8" s="55">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="52" t="s">
+    <row r="9" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="54" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="53">
-[...10 lines deleted...]
-      <c r="A10" s="52" t="s">
+      <c r="B9" s="55">
+        <v>9.6700000000000017</v>
+      </c>
+      <c r="C9" s="55">
+        <v>-0.30000000000000016</v>
+      </c>
+      <c r="D9" s="55">
+        <v>-9.9700000000000024</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="53">
-[...10 lines deleted...]
-      <c r="A11" s="52" t="s">
+      <c r="B10" s="55">
+        <v>-3468.2100000000005</v>
+      </c>
+      <c r="C10" s="55">
+        <v>3214.49</v>
+      </c>
+      <c r="D10" s="55">
+        <v>6682.7000000000007</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="53">
-[...10 lines deleted...]
-      <c r="A12" s="52" t="s">
+      <c r="B11" s="55">
+        <v>-2946.71</v>
+      </c>
+      <c r="C11" s="55">
+        <v>768.47</v>
+      </c>
+      <c r="D11" s="55">
+        <v>3715.1800000000003</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="54" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="53">
-[...10 lines deleted...]
-      <c r="A13" s="58" t="s">
+      <c r="B12" s="55">
+        <v>-1142.8100000000002</v>
+      </c>
+      <c r="C12" s="55">
+        <v>271.45999999999992</v>
+      </c>
+      <c r="D12" s="55">
+        <v>1414.27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="59">
-[...13 lines deleted...]
-      <c r="A15" s="54" t="s">
+      <c r="B13" s="61">
+        <v>621.30999999999995</v>
+      </c>
+      <c r="C13" s="61">
+        <v>2174.56</v>
+      </c>
+      <c r="D13" s="62">
+        <v>1553.25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D14" s="51"/>
+    </row>
+    <row r="15" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="55" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="57" t="s">
+      <c r="B15" s="57" t="s">
+        <v>77</v>
+      </c>
+      <c r="C15" s="57" t="s">
+        <v>78</v>
+      </c>
+      <c r="D15" s="59" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="16" spans="1:4" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="52" t="s">
+    <row r="16" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="53">
-[...10 lines deleted...]
-      <c r="A17" s="52" t="s">
+      <c r="B16" s="55">
+        <v>-2783.83</v>
+      </c>
+      <c r="C16" s="55">
+        <v>8634.49</v>
+      </c>
+      <c r="D16" s="55">
+        <v>11418.32</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="54" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" s="55">
+        <v>179.60000000000008</v>
+      </c>
+      <c r="C17" s="55">
+        <v>7083.170000000001</v>
+      </c>
+      <c r="D17" s="55">
+        <v>6903.5700000000006</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="54" t="s">
         <v>27</v>
       </c>
-      <c r="B17" s="53">
-[...10 lines deleted...]
-      <c r="A18" s="52" t="s">
+      <c r="B18" s="55">
+        <v>-2855.37</v>
+      </c>
+      <c r="C18" s="55">
+        <v>3217.23</v>
+      </c>
+      <c r="D18" s="55">
+        <v>6072.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="54" t="s">
         <v>33</v>
       </c>
-      <c r="B18" s="53">
-[...10 lines deleted...]
-      <c r="A19" s="52" t="s">
+      <c r="B19" s="55">
+        <v>-1391.3899999999999</v>
+      </c>
+      <c r="C19" s="55">
+        <v>464.06000000000006</v>
+      </c>
+      <c r="D19" s="55">
+        <v>1855.4499999999998</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="55">
+        <v>233.52999999999997</v>
+      </c>
+      <c r="C20" s="55">
+        <v>338.57</v>
+      </c>
+      <c r="D20" s="55">
+        <v>105.04000000000002</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="55">
+        <v>53.55</v>
+      </c>
+      <c r="C21" s="55">
+        <v>320.45999999999998</v>
+      </c>
+      <c r="D21" s="55">
+        <v>266.90999999999997</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" s="55">
+        <v>179.63</v>
+      </c>
+      <c r="C22" s="55">
+        <v>277.12</v>
+      </c>
+      <c r="D22" s="55">
+        <v>97.490000000000009</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="55">
+        <v>163.69999999999999</v>
+      </c>
+      <c r="C23" s="55">
+        <v>213.93</v>
+      </c>
+      <c r="D23" s="55">
+        <v>50.230000000000018</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="B24" s="55">
+        <v>104.81</v>
+      </c>
+      <c r="C24" s="55">
+        <v>169.42000000000002</v>
+      </c>
+      <c r="D24" s="55">
+        <v>64.610000000000014</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="53">
-[...10 lines deleted...]
-      <c r="A20" s="52" t="s">
+      <c r="B25" s="55">
+        <v>136.35</v>
+      </c>
+      <c r="C25" s="55">
+        <v>111.77000000000004</v>
+      </c>
+      <c r="D25" s="55">
+        <v>-24.579999999999956</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="55">
+        <v>-141.12</v>
+      </c>
+      <c r="C26" s="55">
+        <v>24.93</v>
+      </c>
+      <c r="D26" s="55">
+        <v>166.05</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="54" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="55">
+        <v>85.09</v>
+      </c>
+      <c r="C27" s="55">
+        <v>2.019999999999996</v>
+      </c>
+      <c r="D27" s="55">
+        <v>-83.070000000000007</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="55">
+        <v>127.55</v>
+      </c>
+      <c r="C28" s="55">
+        <v>-64.78</v>
+      </c>
+      <c r="D28" s="55">
+        <v>-192.32999999999998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="B20" s="53">
-[...136 lines deleted...]
-      <c r="A30" s="58" t="s">
+      <c r="B29" s="55">
+        <v>-550.81999999999994</v>
+      </c>
+      <c r="C29" s="55">
+        <v>-4258.1499999999996</v>
+      </c>
+      <c r="D29" s="55">
+        <v>-3707.33</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="60" t="s">
         <v>36</v>
       </c>
-      <c r="B30" s="59">
-[...12 lines deleted...]
-      <c r="C31" s="50"/>
+      <c r="B30" s="61">
+        <v>891.06</v>
+      </c>
+      <c r="C30" s="61">
+        <v>734.73999999999614</v>
+      </c>
+      <c r="D30" s="62">
+        <v>-156.3200000000038</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="25"/>
+      <c r="B31" s="52"/>
+      <c r="C31" s="52"/>
       <c r="D31" s="16"/>
     </row>
-    <row r="32" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="54" t="s">
+    <row r="32" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="B32" s="55" t="s">
-[...5 lines deleted...]
-      <c r="D32" s="57" t="s">
+      <c r="B32" s="57" t="s">
+        <v>77</v>
+      </c>
+      <c r="C32" s="57" t="s">
+        <v>78</v>
+      </c>
+      <c r="D32" s="59" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="33" spans="1:4" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="52" t="s">
+    <row r="33" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="B33" s="53">
-[...10 lines deleted...]
-      <c r="A34" s="58" t="s">
+      <c r="B33" s="55">
+        <v>-4003.3600000000006</v>
+      </c>
+      <c r="C33" s="55">
+        <v>7101.29</v>
+      </c>
+      <c r="D33" s="55">
+        <v>11104.650000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="B34" s="59">
-[...15 lines deleted...]
-    <row r="36" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="61">
+        <v>1219.5300000000007</v>
+      </c>
+      <c r="C34" s="61">
+        <v>1533.1999999999998</v>
+      </c>
+      <c r="D34" s="62">
+        <v>313.66999999999916</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="25"/>
+      <c r="B35" s="52"/>
+      <c r="C35" s="52"/>
+      <c r="D35" s="52"/>
+    </row>
+    <row r="36" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="21" t="s">
         <v>58</v>
       </c>
-      <c r="D36" s="49"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D36" s="51"/>
+    </row>
+    <row r="37" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="21" t="s">
         <v>59</v>
       </c>
-      <c r="D37" s="49"/>
-[...2 lines deleted...]
-      <c r="A38" s="88" t="s">
+      <c r="D37" s="51"/>
+    </row>
+    <row r="38" spans="1:4" ht="105" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="89" t="s">
         <v>61</v>
       </c>
-      <c r="B38" s="89"/>
-[...3 lines deleted...]
-    <row r="39" spans="1:4" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="90"/>
+      <c r="C38" s="90"/>
+      <c r="D38" s="91"/>
+    </row>
+    <row r="39" spans="1:4" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="21"/>
     </row>
-    <row r="40" spans="1:4" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-    <row r="42" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:4" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="47"/>
+      <c r="B40" s="47"/>
+      <c r="C40" s="47"/>
+      <c r="D40" s="63"/>
+    </row>
+    <row r="41" spans="1:4" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A42" s="20" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="43" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A43" s="47" t="s">
+    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A43" s="48" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="44" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A44" s="31"/>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A44" s="32"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A17:D29">
     <sortCondition descending="1" ref="C17:C29"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="A38:D38"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <conditionalFormatting sqref="B5:D13">
     <cfRule type="cellIs" dxfId="8" priority="3" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B16:D30">
     <cfRule type="cellIs" dxfId="7" priority="2" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B33:D34">
     <cfRule type="cellIs" dxfId="6" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A43" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{45F25637-1827-445F-9CE8-1AD2B3A8880A}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5090BB78-9C9D-4403-AEC4-CC6635A57A38}">
   <dimension ref="A1:E44"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" workbookViewId="0">
       <selection activeCell="A40" sqref="A40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="51.7109375" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="16384" width="9.28515625" style="27"/>
+    <col min="1" max="1" width="51.6640625" style="28" customWidth="1"/>
+    <col min="2" max="4" width="8.6640625" style="28" customWidth="1"/>
+    <col min="5" max="5" width="8.6640625" style="21" customWidth="1"/>
+    <col min="6" max="16384" width="9.33203125" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="10.15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A2" s="82" t="s">
+    <row r="1" spans="1:5" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:5" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A2" s="83" t="s">
         <v>55</v>
       </c>
-      <c r="B2" s="82"/>
-[...12 lines deleted...]
-      <c r="A4" s="54" t="s">
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+    </row>
+    <row r="3" spans="1:5" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="53"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+    </row>
+    <row r="4" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="55" t="s">
+      <c r="B4" s="57" t="s">
+        <v>72</v>
+      </c>
+      <c r="C4" s="57" t="s">
         <v>73</v>
       </c>
-      <c r="D4" s="55" t="s">
-[...7 lines deleted...]
-      <c r="A5" s="52" t="s">
+      <c r="D4" s="57" t="s">
+        <v>74</v>
+      </c>
+      <c r="E4" s="67" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="62">
-[...5 lines deleted...]
-      <c r="D5" s="63">
+      <c r="B5" s="64">
+        <v>97102.22</v>
+      </c>
+      <c r="C5" s="64">
+        <v>104121.53</v>
+      </c>
+      <c r="D5" s="65">
         <v>1</v>
       </c>
-      <c r="E5" s="64">
-[...4 lines deleted...]
-      <c r="A6" s="52" t="s">
+      <c r="E5" s="66">
+        <v>7.228784264664595E-2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="62">
-[...13 lines deleted...]
-      <c r="A7" s="52" t="s">
+      <c r="B6" s="64">
+        <v>68191.58</v>
+      </c>
+      <c r="C6" s="64">
+        <v>72534.31</v>
+      </c>
+      <c r="D6" s="65">
+        <v>0.69663123467355881</v>
+      </c>
+      <c r="E6" s="66">
+        <v>6.3684255446200183E-2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="62">
-[...13 lines deleted...]
-      <c r="A8" s="52" t="s">
+      <c r="B7" s="64">
+        <v>67708.86</v>
+      </c>
+      <c r="C7" s="64">
+        <v>72005.69</v>
+      </c>
+      <c r="D7" s="65">
+        <v>0.69155428276937536</v>
+      </c>
+      <c r="E7" s="66">
+        <v>6.3460380222027102E-2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="54" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="62">
-[...13 lines deleted...]
-      <c r="A9" s="52" t="s">
+      <c r="B8" s="64">
+        <v>439.09</v>
+      </c>
+      <c r="C8" s="64">
+        <v>452.09</v>
+      </c>
+      <c r="D8" s="65">
+        <v>4.3419454170525538E-3</v>
+      </c>
+      <c r="E8" s="66">
+        <v>2.9606686556286867E-2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="54" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="62">
-[...13 lines deleted...]
-      <c r="A10" s="52" t="s">
+      <c r="B9" s="64">
+        <v>43.64</v>
+      </c>
+      <c r="C9" s="64">
+        <v>76.53</v>
+      </c>
+      <c r="D9" s="65">
+        <v>7.3500648713095175E-4</v>
+      </c>
+      <c r="E9" s="66">
+        <v>0.75366636113657193</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="62">
-[...13 lines deleted...]
-      <c r="A11" s="52" t="s">
+      <c r="B10" s="64">
+        <v>13165.52</v>
+      </c>
+      <c r="C10" s="64">
+        <v>14050.91</v>
+      </c>
+      <c r="D10" s="65">
+        <v>0.13494721024556594</v>
+      </c>
+      <c r="E10" s="66">
+        <v>6.7250666893521827E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="62">
-[...13 lines deleted...]
-      <c r="A12" s="52" t="s">
+      <c r="B11" s="64">
+        <v>13165.52</v>
+      </c>
+      <c r="C11" s="64">
+        <v>14050.91</v>
+      </c>
+      <c r="D11" s="65">
+        <v>0.13494721024556594</v>
+      </c>
+      <c r="E11" s="66">
+        <v>6.7250666893521827E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="54" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="62">
-[...13 lines deleted...]
-      <c r="A13" s="58" t="s">
+      <c r="B12" s="64">
+        <v>5095.83</v>
+      </c>
+      <c r="C12" s="64">
+        <v>5977.93</v>
+      </c>
+      <c r="D12" s="65">
+        <v>5.7413005744345096E-2</v>
+      </c>
+      <c r="E12" s="66">
+        <v>0.17310232091729913</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="43">
-[...16 lines deleted...]
-      <c r="A15" s="54" t="s">
+      <c r="B13" s="44">
+        <v>10649.28</v>
+      </c>
+      <c r="C13" s="44">
+        <v>11558.38</v>
+      </c>
+      <c r="D13" s="68">
+        <v>0.11100854933653011</v>
+      </c>
+      <c r="E13" s="69">
+        <v>8.5367273656059228E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E14" s="51"/>
+    </row>
+    <row r="15" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="55" t="s">
+      <c r="B15" s="57" t="s">
+        <v>72</v>
+      </c>
+      <c r="C15" s="57" t="s">
         <v>73</v>
       </c>
-      <c r="D15" s="55" t="s">
-[...7 lines deleted...]
-      <c r="A16" s="52" t="s">
+      <c r="D15" s="57" t="s">
+        <v>74</v>
+      </c>
+      <c r="E15" s="67" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="62">
-[...5 lines deleted...]
-      <c r="D16" s="63">
+      <c r="B16" s="64">
+        <v>97102.22</v>
+      </c>
+      <c r="C16" s="64">
+        <v>104121.53</v>
+      </c>
+      <c r="D16" s="65">
         <v>1</v>
       </c>
-      <c r="E16" s="64">
-[...4 lines deleted...]
-      <c r="A17" s="52" t="s">
+      <c r="E16" s="66">
+        <v>7.228784264664595E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="54" t="s">
         <v>33</v>
       </c>
-      <c r="B17" s="62">
-[...13 lines deleted...]
-      <c r="A18" s="52" t="s">
+      <c r="B17" s="64">
+        <v>23440.52</v>
+      </c>
+      <c r="C17" s="64">
+        <v>23748.85</v>
+      </c>
+      <c r="D17" s="65">
+        <v>0.22808779317783745</v>
+      </c>
+      <c r="E17" s="66">
+        <v>1.3153718432867448E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="54" t="s">
         <v>27</v>
       </c>
-      <c r="B18" s="62">
-[...13 lines deleted...]
-      <c r="A19" s="52" t="s">
+      <c r="B18" s="64">
+        <v>21126.33</v>
+      </c>
+      <c r="C18" s="64">
+        <v>23594.400000000001</v>
+      </c>
+      <c r="D18" s="65">
+        <v>0.2266044304189537</v>
+      </c>
+      <c r="E18" s="66">
+        <v>0.11682436088047472</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="54" t="s">
         <v>29</v>
       </c>
-      <c r="B19" s="62">
-[...13 lines deleted...]
-      <c r="A20" s="52" t="s">
+      <c r="B19" s="64">
+        <v>4900.22</v>
+      </c>
+      <c r="C19" s="64">
+        <v>5835.54</v>
+      </c>
+      <c r="D19" s="65">
+        <v>5.604546917433887E-2</v>
+      </c>
+      <c r="E19" s="66">
+        <v>0.19087306284207642</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="B20" s="62">
-[...13 lines deleted...]
-      <c r="A21" s="52" t="s">
+      <c r="B20" s="64">
+        <v>4285.71</v>
+      </c>
+      <c r="C20" s="64">
+        <v>4956.6499999999996</v>
+      </c>
+      <c r="D20" s="65">
+        <v>4.7604467587059079E-2</v>
+      </c>
+      <c r="E20" s="66">
+        <v>0.1565528232194898</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="64">
+        <v>3561.39</v>
+      </c>
+      <c r="C21" s="64">
+        <v>3877.98</v>
+      </c>
+      <c r="D21" s="65">
+        <v>3.7244746595636848E-2</v>
+      </c>
+      <c r="E21" s="66">
+        <v>8.8895066252221794E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="54" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="62">
-[...30 lines deleted...]
-      <c r="A23" s="52" t="s">
+      <c r="B22" s="64">
+        <v>3742.86</v>
+      </c>
+      <c r="C22" s="64">
+        <v>3670.84</v>
+      </c>
+      <c r="D22" s="65">
+        <v>3.5255340562129658E-2</v>
+      </c>
+      <c r="E22" s="66">
+        <v>-1.924197004429767E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="B23" s="64">
+        <v>3074.98</v>
+      </c>
+      <c r="C23" s="64">
+        <v>3640.6</v>
+      </c>
+      <c r="D23" s="65">
+        <v>3.4964910715391907E-2</v>
+      </c>
+      <c r="E23" s="66">
+        <v>0.18394265978965713</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="B23" s="62">
-[...30 lines deleted...]
-      <c r="A25" s="52" t="s">
+      <c r="B24" s="64">
+        <v>3371.68</v>
+      </c>
+      <c r="C24" s="64">
+        <v>3065.59</v>
+      </c>
+      <c r="D24" s="65">
+        <v>2.9442421754655355E-2</v>
+      </c>
+      <c r="E24" s="66">
+        <v>-9.0782636549138623E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B25" s="62">
-[...13 lines deleted...]
-      <c r="A26" s="52" t="s">
+      <c r="B25" s="64">
+        <v>2420.2800000000002</v>
+      </c>
+      <c r="C25" s="64">
+        <v>2550.36</v>
+      </c>
+      <c r="D25" s="65">
+        <v>2.4494069574275371E-2</v>
+      </c>
+      <c r="E25" s="66">
+        <v>5.374584758788236E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="54" t="s">
         <v>28</v>
       </c>
-      <c r="B26" s="62">
-[...13 lines deleted...]
-      <c r="A27" s="52" t="s">
+      <c r="B26" s="64">
+        <v>2335.16</v>
+      </c>
+      <c r="C26" s="64">
+        <v>2275.42</v>
+      </c>
+      <c r="D26" s="65">
+        <v>2.1853501384391873E-2</v>
+      </c>
+      <c r="E26" s="66">
+        <v>-2.5582829442093811E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="54" t="s">
         <v>30</v>
       </c>
-      <c r="B27" s="62">
-[...13 lines deleted...]
-      <c r="A28" s="52" t="s">
+      <c r="B27" s="64">
+        <v>1465.92</v>
+      </c>
+      <c r="C27" s="64">
+        <v>1537.79</v>
+      </c>
+      <c r="D27" s="65">
+        <v>1.4769183664512037E-2</v>
+      </c>
+      <c r="E27" s="66">
+        <v>4.9027232045404857E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="54" t="s">
         <v>25</v>
       </c>
-      <c r="B28" s="62">
-[...13 lines deleted...]
-      <c r="A29" s="52" t="s">
+      <c r="B28" s="64">
+        <v>1144.94</v>
+      </c>
+      <c r="C28" s="64">
+        <v>1206.22</v>
+      </c>
+      <c r="D28" s="65">
+        <v>1.1584731803307154E-2</v>
+      </c>
+      <c r="E28" s="66">
+        <v>5.3522455325169853E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="54" t="s">
         <v>35</v>
       </c>
-      <c r="B29" s="62">
-[...13 lines deleted...]
-      <c r="A30" s="58" t="s">
+      <c r="B29" s="64">
+        <v>806.46</v>
+      </c>
+      <c r="C29" s="64">
+        <v>1019.26</v>
+      </c>
+      <c r="D29" s="65">
+        <v>9.7891377508570986E-3</v>
+      </c>
+      <c r="E29" s="66">
+        <v>0.26386925575974002</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="60" t="s">
         <v>36</v>
       </c>
-      <c r="B30" s="43">
-[...16 lines deleted...]
-      <c r="D31" s="50"/>
+      <c r="B30" s="44">
+        <v>21425.770000000004</v>
+      </c>
+      <c r="C30" s="44">
+        <v>23142.03</v>
+      </c>
+      <c r="D30" s="68">
+        <v>0.22225979583665356</v>
+      </c>
+      <c r="E30" s="69">
+        <v>8.0102605413947522E-2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="25"/>
+      <c r="B31" s="52"/>
+      <c r="C31" s="52"/>
+      <c r="D31" s="52"/>
       <c r="E31" s="16"/>
     </row>
-    <row r="32" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="54" t="s">
+    <row r="32" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="B32" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="55" t="s">
+      <c r="B32" s="57" t="s">
+        <v>72</v>
+      </c>
+      <c r="C32" s="57" t="s">
         <v>73</v>
       </c>
-      <c r="D32" s="55" t="s">
-[...7 lines deleted...]
-      <c r="A33" s="52" t="s">
+      <c r="D32" s="57" t="s">
+        <v>74</v>
+      </c>
+      <c r="E32" s="67" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="B33" s="62">
-[...13 lines deleted...]
-      <c r="A34" s="58" t="s">
+      <c r="B33" s="64">
+        <v>69238.37</v>
+      </c>
+      <c r="C33" s="64">
+        <v>74875.19</v>
+      </c>
+      <c r="D33" s="65">
+        <v>0.71911342447618665</v>
+      </c>
+      <c r="E33" s="66">
+        <v>8.1411795222793473E-2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="B34" s="43">
-[...19 lines deleted...]
-    <row r="36" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="44">
+        <v>27863.850000000006</v>
+      </c>
+      <c r="C34" s="44">
+        <v>29246.339999999997</v>
+      </c>
+      <c r="D34" s="68">
+        <v>0.28088657552381335</v>
+      </c>
+      <c r="E34" s="69">
+        <v>4.9615900171727539E-2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="25"/>
+      <c r="B35" s="52"/>
+      <c r="C35" s="52"/>
+      <c r="D35" s="52"/>
+      <c r="E35" s="52"/>
+    </row>
+    <row r="36" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="21" t="s">
         <v>58</v>
       </c>
-      <c r="E36" s="49"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E36" s="51"/>
+    </row>
+    <row r="37" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="21" t="s">
         <v>59</v>
       </c>
-      <c r="E37" s="49"/>
-[...2 lines deleted...]
-      <c r="A38" s="88" t="s">
+      <c r="E37" s="51"/>
+    </row>
+    <row r="38" spans="1:5" ht="105" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="89" t="s">
         <v>61</v>
       </c>
-      <c r="B38" s="89"/>
-[...4 lines deleted...]
-    <row r="39" spans="1:5" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="90"/>
+      <c r="C38" s="90"/>
+      <c r="D38" s="90"/>
+      <c r="E38" s="91"/>
+    </row>
+    <row r="39" spans="1:5" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="21"/>
     </row>
-    <row r="40" spans="1:5" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:5" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="47"/>
+      <c r="B40" s="47"/>
+      <c r="C40" s="47"/>
+      <c r="D40" s="47"/>
+      <c r="E40" s="63"/>
+    </row>
+    <row r="41" spans="1:5" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="20" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A43" s="47" t="s">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" s="48" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A44" s="31"/>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" s="32"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A17:E29">
     <sortCondition descending="1" ref="C17:C29"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A38:E38"/>
   </mergeCells>
   <conditionalFormatting sqref="B5:E13">
     <cfRule type="cellIs" dxfId="5" priority="8" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B16:E30">
     <cfRule type="cellIs" dxfId="4" priority="2" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B33:E34">
     <cfRule type="cellIs" dxfId="3" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A43" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{942D0883-60D2-4C87-8794-26EAE0106582}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A40857B0-4679-4AAD-B6C1-4673478FDCB1}">
   <dimension ref="A1:E44"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" workbookViewId="0">
       <selection activeCell="A40" sqref="A40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="51.7109375" style="27" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="16384" width="9.28515625" style="27"/>
+    <col min="1" max="1" width="51.6640625" style="28" customWidth="1"/>
+    <col min="2" max="4" width="8.6640625" style="28" customWidth="1"/>
+    <col min="5" max="5" width="8.6640625" style="21" customWidth="1"/>
+    <col min="6" max="16384" width="9.33203125" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="10.15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A2" s="82" t="s">
+    <row r="1" spans="1:5" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:5" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A2" s="83" t="s">
         <v>54</v>
       </c>
-      <c r="B2" s="82"/>
-[...12 lines deleted...]
-      <c r="A4" s="54" t="s">
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+    </row>
+    <row r="3" spans="1:5" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="53"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+    </row>
+    <row r="4" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="55" t="s">
+      <c r="B4" s="57" t="s">
+        <v>72</v>
+      </c>
+      <c r="C4" s="57" t="s">
         <v>73</v>
       </c>
-      <c r="D4" s="55" t="s">
-[...7 lines deleted...]
-      <c r="A5" s="52" t="s">
+      <c r="D4" s="57" t="s">
+        <v>74</v>
+      </c>
+      <c r="E4" s="67" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="62">
-[...5 lines deleted...]
-      <c r="D5" s="63">
+      <c r="B5" s="64">
+        <v>224340.47</v>
+      </c>
+      <c r="C5" s="64">
+        <v>242927.96</v>
+      </c>
+      <c r="D5" s="65">
         <v>1</v>
       </c>
-      <c r="E5" s="64">
-[...4 lines deleted...]
-      <c r="A6" s="52" t="s">
+      <c r="E5" s="66">
+        <v>8.285393179393799E-2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="62">
-[...13 lines deleted...]
-      <c r="A7" s="52" t="s">
+      <c r="B6" s="64">
+        <v>174834.19</v>
+      </c>
+      <c r="C6" s="64">
+        <v>193231.31</v>
+      </c>
+      <c r="D6" s="65">
+        <v>0.79542638895909723</v>
+      </c>
+      <c r="E6" s="66">
+        <v>0.1052261002267348</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="62">
-[...13 lines deleted...]
-      <c r="A8" s="52" t="s">
+      <c r="B7" s="64">
+        <v>174771.26</v>
+      </c>
+      <c r="C7" s="64">
+        <v>193161.60000000001</v>
+      </c>
+      <c r="D7" s="65">
+        <v>0.79513943145943355</v>
+      </c>
+      <c r="E7" s="66">
+        <v>0.10522519549266851</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="54" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="62">
+      <c r="B8" s="64">
         <v>5.47</v>
       </c>
-      <c r="C8" s="62">
+      <c r="C8" s="64">
         <v>5.47</v>
       </c>
-      <c r="D8" s="63">
-[...2 lines deleted...]
-      <c r="E8" s="64">
+      <c r="D8" s="65">
+        <v>2.2516963465218247E-5</v>
+      </c>
+      <c r="E8" s="66">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:5" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="52" t="s">
+    <row r="9" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="54" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="62">
-[...13 lines deleted...]
-      <c r="A10" s="52" t="s">
+      <c r="B9" s="64">
+        <v>57.46</v>
+      </c>
+      <c r="C9" s="64">
+        <v>64.239999999999995</v>
+      </c>
+      <c r="D9" s="65">
+        <v>2.6444053619846807E-4</v>
+      </c>
+      <c r="E9" s="66">
+        <v>0.1179951270449007</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="62">
-[...13 lines deleted...]
-      <c r="A11" s="52" t="s">
+      <c r="B10" s="64">
+        <v>49506.27</v>
+      </c>
+      <c r="C10" s="64">
+        <v>49696.65</v>
+      </c>
+      <c r="D10" s="65">
+        <v>0.20457361104090283</v>
+      </c>
+      <c r="E10" s="66">
+        <v>3.8455735000840229E-3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="62">
-[...13 lines deleted...]
-      <c r="A12" s="52" t="s">
+      <c r="B11" s="64">
+        <v>33611.879999999997</v>
+      </c>
+      <c r="C11" s="64">
+        <v>32044.78</v>
+      </c>
+      <c r="D11" s="65">
+        <v>0.13191062897823699</v>
+      </c>
+      <c r="E11" s="66">
+        <v>-4.6623396251563393E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="54" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="62">
-[...13 lines deleted...]
-      <c r="A13" s="58" t="s">
+      <c r="B12" s="64">
+        <v>6945.73</v>
+      </c>
+      <c r="C12" s="64">
+        <v>6490.85</v>
+      </c>
+      <c r="D12" s="65">
+        <v>2.6719238081940013E-2</v>
+      </c>
+      <c r="E12" s="66">
+        <v>-6.5490596380797877E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="43">
-[...16 lines deleted...]
-      <c r="A15" s="54" t="s">
+      <c r="B13" s="44">
+        <v>8948.67</v>
+      </c>
+      <c r="C13" s="44">
+        <v>11161.02</v>
+      </c>
+      <c r="D13" s="68">
+        <v>4.5943743980725815E-2</v>
+      </c>
+      <c r="E13" s="69">
+        <v>0.24722668284784224</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E14" s="51"/>
+    </row>
+    <row r="15" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="55" t="s">
+      <c r="B15" s="57" t="s">
+        <v>72</v>
+      </c>
+      <c r="C15" s="57" t="s">
         <v>73</v>
       </c>
-      <c r="D15" s="55" t="s">
-[...7 lines deleted...]
-      <c r="A16" s="52" t="s">
+      <c r="D15" s="57" t="s">
+        <v>74</v>
+      </c>
+      <c r="E15" s="67" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="62">
-[...5 lines deleted...]
-      <c r="D16" s="63">
+      <c r="B16" s="64">
+        <v>224340.47</v>
+      </c>
+      <c r="C16" s="64">
+        <v>242927.96</v>
+      </c>
+      <c r="D16" s="65">
         <v>1</v>
       </c>
-      <c r="E16" s="64">
-[...4 lines deleted...]
-      <c r="A17" s="52" t="s">
+      <c r="E16" s="66">
+        <v>8.285393179393799E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="54" t="s">
         <v>27</v>
       </c>
-      <c r="B17" s="62">
-[...13 lines deleted...]
-      <c r="A18" s="52" t="s">
+      <c r="B17" s="64">
+        <v>43119.199999999997</v>
+      </c>
+      <c r="C17" s="64">
+        <v>48124.59</v>
+      </c>
+      <c r="D17" s="65">
+        <v>0.19810230983703975</v>
+      </c>
+      <c r="E17" s="66">
+        <v>0.11608262676487503</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="54" t="s">
         <v>33</v>
       </c>
-      <c r="B18" s="62">
-[...13 lines deleted...]
-      <c r="A19" s="52" t="s">
+      <c r="B18" s="64">
+        <v>41537.5</v>
+      </c>
+      <c r="C18" s="64">
+        <v>42787.28</v>
+      </c>
+      <c r="D18" s="65">
+        <v>0.17613155768483793</v>
+      </c>
+      <c r="E18" s="66">
+        <v>3.0087992777610564E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="B19" s="62">
-[...13 lines deleted...]
-      <c r="A20" s="52" t="s">
+      <c r="B19" s="64">
+        <v>37149.589999999997</v>
+      </c>
+      <c r="C19" s="64">
+        <v>40595.360000000001</v>
+      </c>
+      <c r="D19" s="65">
+        <v>0.16710863582767502</v>
+      </c>
+      <c r="E19" s="66">
+        <v>9.2753917337984201E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="54" t="s">
         <v>29</v>
       </c>
-      <c r="B20" s="62">
-[...13 lines deleted...]
-      <c r="A21" s="52" t="s">
+      <c r="B20" s="64">
+        <v>19273.47</v>
+      </c>
+      <c r="C20" s="64">
+        <v>20471.02</v>
+      </c>
+      <c r="D20" s="65">
+        <v>8.4267862785329453E-2</v>
+      </c>
+      <c r="E20" s="66">
+        <v>6.2134633773783296E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="54" t="s">
         <v>34</v>
       </c>
-      <c r="B21" s="62">
-[...13 lines deleted...]
-      <c r="A22" s="52" t="s">
+      <c r="B21" s="64">
+        <v>15118.31</v>
+      </c>
+      <c r="C21" s="64">
+        <v>16138.41</v>
+      </c>
+      <c r="D21" s="65">
+        <v>6.6432904635596493E-2</v>
+      </c>
+      <c r="E21" s="66">
+        <v>6.7474473006572847E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="B22" s="62">
-[...13 lines deleted...]
-      <c r="A23" s="52" t="s">
+      <c r="B22" s="64">
+        <v>9887.2000000000007</v>
+      </c>
+      <c r="C22" s="64">
+        <v>10787.79</v>
+      </c>
+      <c r="D22" s="65">
+        <v>4.4407362577778206E-2</v>
+      </c>
+      <c r="E22" s="66">
+        <v>9.1086455214823212E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="64">
+        <v>5037.22</v>
+      </c>
+      <c r="C23" s="64">
+        <v>5594.06</v>
+      </c>
+      <c r="D23" s="65">
+        <v>2.3027649843188083E-2</v>
+      </c>
+      <c r="E23" s="66">
+        <v>0.11054510225878562</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="54" t="s">
         <v>24</v>
       </c>
-      <c r="B23" s="62">
-[...13 lines deleted...]
-      <c r="A24" s="52" t="s">
+      <c r="B24" s="64">
+        <v>4509.24</v>
+      </c>
+      <c r="C24" s="64">
+        <v>5578.51</v>
+      </c>
+      <c r="D24" s="65">
+        <v>2.2963639096956975E-2</v>
+      </c>
+      <c r="E24" s="66">
+        <v>0.23712865139136538</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="54" t="s">
         <v>35</v>
       </c>
-      <c r="B24" s="62">
-[...30 lines deleted...]
-      <c r="A26" s="52" t="s">
+      <c r="B25" s="64">
+        <v>5151.8100000000004</v>
+      </c>
+      <c r="C25" s="64">
+        <v>5390.67</v>
+      </c>
+      <c r="D25" s="65">
+        <v>2.2190405748272041E-2</v>
+      </c>
+      <c r="E25" s="66">
+        <v>4.636428750283874E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="B26" s="62">
-[...13 lines deleted...]
-      <c r="A27" s="52" t="s">
+      <c r="B26" s="64">
+        <v>4157.1000000000004</v>
+      </c>
+      <c r="C26" s="64">
+        <v>4721.38</v>
+      </c>
+      <c r="D26" s="65">
+        <v>1.9435309134444634E-2</v>
+      </c>
+      <c r="E26" s="66">
+        <v>0.13573885641432723</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="54" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="62">
-[...13 lines deleted...]
-      <c r="A28" s="52" t="s">
+      <c r="B27" s="64">
+        <v>3812.9</v>
+      </c>
+      <c r="C27" s="64">
+        <v>3919.1</v>
+      </c>
+      <c r="D27" s="65">
+        <v>1.6132766273589914E-2</v>
+      </c>
+      <c r="E27" s="66">
+        <v>2.7852815442314202E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B28" s="62">
-[...13 lines deleted...]
-      <c r="A29" s="52" t="s">
+      <c r="B28" s="64">
+        <v>2789.68</v>
+      </c>
+      <c r="C28" s="64">
+        <v>3479.61</v>
+      </c>
+      <c r="D28" s="65">
+        <v>1.4323629112103853E-2</v>
+      </c>
+      <c r="E28" s="66">
+        <v>0.24731510424134678</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="54" t="s">
         <v>30</v>
       </c>
-      <c r="B29" s="62">
-[...13 lines deleted...]
-      <c r="A30" s="58" t="s">
+      <c r="B29" s="64">
+        <v>2944.46</v>
+      </c>
+      <c r="C29" s="64">
+        <v>2894.07</v>
+      </c>
+      <c r="D29" s="65">
+        <v>1.191328490964976E-2</v>
+      </c>
+      <c r="E29" s="66">
+        <v>-1.7113494494746022E-2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="60" t="s">
         <v>36</v>
       </c>
-      <c r="B30" s="43">
-[...16 lines deleted...]
-      <c r="D31" s="50"/>
+      <c r="B30" s="44">
+        <v>169920.33</v>
+      </c>
+      <c r="C30" s="44">
+        <v>183471.41</v>
+      </c>
+      <c r="D30" s="68">
+        <v>0.75525028078282963</v>
+      </c>
+      <c r="E30" s="69">
+        <v>7.9749609714152611E-2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="25"/>
+      <c r="B31" s="52"/>
+      <c r="C31" s="52"/>
+      <c r="D31" s="52"/>
       <c r="E31" s="16"/>
     </row>
-    <row r="32" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="54" t="s">
+    <row r="32" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="B32" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="55" t="s">
+      <c r="B32" s="57" t="s">
+        <v>72</v>
+      </c>
+      <c r="C32" s="57" t="s">
         <v>73</v>
       </c>
-      <c r="D32" s="55"/>
-[...5 lines deleted...]
-      <c r="A33" s="52" t="s">
+      <c r="D32" s="57" t="s">
+        <v>74</v>
+      </c>
+      <c r="E32" s="67" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="B33" s="62">
-[...13 lines deleted...]
-      <c r="A34" s="58" t="s">
+      <c r="B33" s="64">
+        <v>169920.33</v>
+      </c>
+      <c r="C33" s="64">
+        <v>183471.41</v>
+      </c>
+      <c r="D33" s="65">
+        <v>0.75525028078282963</v>
+      </c>
+      <c r="E33" s="66">
+        <v>7.9749609714152611E-2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="B34" s="43">
-[...19 lines deleted...]
-    <row r="36" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="44">
+        <v>54420.140000000014</v>
+      </c>
+      <c r="C34" s="44">
+        <v>59456.549999999988</v>
+      </c>
+      <c r="D34" s="68">
+        <v>0.24474971921717034</v>
+      </c>
+      <c r="E34" s="69">
+        <v>9.2546803444459591E-2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="3" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="25"/>
+      <c r="B35" s="52"/>
+      <c r="C35" s="52"/>
+      <c r="D35" s="52"/>
+      <c r="E35" s="52"/>
+    </row>
+    <row r="36" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="21" t="s">
         <v>58</v>
       </c>
-      <c r="E36" s="49"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E36" s="51"/>
+    </row>
+    <row r="37" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="21" t="s">
         <v>59</v>
       </c>
-      <c r="E37" s="49"/>
-[...2 lines deleted...]
-      <c r="A38" s="88" t="s">
+      <c r="E37" s="51"/>
+    </row>
+    <row r="38" spans="1:5" ht="105" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="89" t="s">
         <v>61</v>
       </c>
-      <c r="B38" s="89"/>
-[...4 lines deleted...]
-    <row r="39" spans="1:5" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="90"/>
+      <c r="C38" s="90"/>
+      <c r="D38" s="90"/>
+      <c r="E38" s="91"/>
+    </row>
+    <row r="39" spans="1:5" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="21"/>
     </row>
-    <row r="40" spans="1:5" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:5" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="47"/>
+      <c r="B40" s="47"/>
+      <c r="C40" s="47"/>
+      <c r="D40" s="47"/>
+      <c r="E40" s="63"/>
+    </row>
+    <row r="41" spans="1:5" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="20" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A43" s="47" t="s">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" s="48" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A44" s="31"/>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" s="32"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A17:E29">
     <sortCondition descending="1" ref="C17:C29"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A38:E38"/>
   </mergeCells>
   <conditionalFormatting sqref="B5:E13">
     <cfRule type="cellIs" dxfId="2" priority="5" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B16:E30">
     <cfRule type="cellIs" dxfId="1" priority="2" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B33:E34">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A43" r:id="rId1" display="www.portugalglobal.pt" xr:uid="{94FA9CBF-30A0-415A-A52B-1B049091127F}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39370078740157483" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:J41"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A41" sqref="A41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="13.5" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="16384" width="9.28515625" style="1"/>
+    <col min="1" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" s="2"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="2"/>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="2"/>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11" s="2"/>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12" s="2"/>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
     </row>
-    <row r="15" spans="1:10" ht="53.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:10" ht="52.8" x14ac:dyDescent="0.25">
       <c r="A15" s="2"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
-      <c r="D15" s="68"/>
+      <c r="D15" s="70"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
     </row>
-    <row r="16" spans="1:10" ht="53.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10" ht="52.8" x14ac:dyDescent="0.25">
       <c r="A16" s="2"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
-      <c r="D16" s="68"/>
+      <c r="D16" s="70"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
     </row>
-    <row r="17" spans="1:10" ht="53.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:10" ht="52.8" x14ac:dyDescent="0.25">
       <c r="A17" s="2"/>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
-      <c r="D17" s="68"/>
+      <c r="D17" s="70"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
     </row>
-    <row r="18" spans="1:10" ht="26.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:10" ht="25.8" x14ac:dyDescent="0.25">
       <c r="A18" s="2"/>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
-      <c r="D18" s="69"/>
+      <c r="D18" s="71"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
     </row>
-    <row r="19" spans="1:10" ht="26.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:10" ht="25.8" x14ac:dyDescent="0.25">
       <c r="A19" s="2"/>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
-      <c r="D19" s="69"/>
+      <c r="D19" s="71"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
     </row>
-    <row r="20" spans="1:10" ht="26.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:10" ht="25.8" x14ac:dyDescent="0.25">
       <c r="A20" s="2"/>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
-      <c r="D20" s="69"/>
+      <c r="D20" s="71"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
     </row>
-    <row r="21" spans="1:10" ht="26.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:10" ht="25.8" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
-      <c r="D21" s="69"/>
+      <c r="D21" s="71"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
     </row>
-    <row r="22" spans="1:10" ht="19.5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:10" ht="19.8" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
-      <c r="D22" s="70"/>
+      <c r="D22" s="72"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
     </row>
-    <row r="24" spans="1:10" ht="26.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:10" ht="25.8" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
-      <c r="D24" s="69"/>
+      <c r="D24" s="71"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
     </row>
-    <row r="26" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:10" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
-      <c r="D26" s="71"/>
+      <c r="D26" s="73"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
     </row>
-    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
     </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
     </row>
-    <row r="35" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
     </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
     </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A39" s="72" t="s">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A39" s="74" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
     </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A40" s="73" t="s">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A40" s="75" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
     </row>
-    <row r="41" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" s="2"/>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.78740157480314965" bottom="0.78740157480314965" header="0.78740157480314965" footer="0.78740157480314965"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">